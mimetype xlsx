--- v1 (2026-02-24)
+++ v2 (2026-05-25)
@@ -4,69 +4,69 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0302 Activité professionnelle et temps de travail\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1091808A-D9A5-4BAD-9493-EF9A65883CE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BFFC8C1F-5B57-493A-9964-6C87BA2374A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te068" sheetId="12" r:id="rId1"/>
+    <sheet name="te068" sheetId="14" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="13" r:id="rId2"/>
     <sheet name="ESRI_MAPINFO_SHEET" sheetId="9" state="veryHidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te068'!$A$1:$Q$83</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te068'!$A$1:$Q$85</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{32C79B72-278B-4419-8300-52147BBCC91E}" keepAlive="1" name="Requête - TE23-068-agglo-IC-2024" description="Connexion à la requête « TE23-068-agglo-IC-2024 » dans le classeur." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=TE23-068-agglo-IC-2024;Extended Properties=&quot;&quot;" command="SELECT * FROM [TE23-068-agglo-IC-2024]"/>
   </connection>
   <connection id="2" xr16:uid="{F85F2F6E-6CBB-40D4-9663-1596B6E2DD1D}" keepAlive="1" name="Requête - TE23-068-agglo-IC-2024 (2)" description="Connexion à la requête « TE23-068-agglo-IC-2024 (2) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;TE23-068-agglo-IC-2024 (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [TE23-068-agglo-IC-2024 (2)]"/>
   </connection>
   <connection id="3" xr16:uid="{F7EC31DC-97A2-4B23-B29E-0B7B7D0C10D5}" keepAlive="1" name="Requête - TE23-068-agglo-IC-2024 (3)" description="Connexion à la requête « TE23-068-agglo-IC-2024 (3) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
@@ -81,51 +81,51 @@
   <connection id="6" xr16:uid="{F1AA9707-8257-4AA8-B97C-6E89E84212AA}" keepAlive="1" name="Requête - TE23-068-cantons-IC-2024 (3)" description="Connexion à la requête « TE23-068-cantons-IC-2024 (3) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;TE23-068-cantons-IC-2024 (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [TE23-068-cantons-IC-2024 (3)]"/>
   </connection>
   <connection id="7" xr16:uid="{21988860-019F-4834-80AC-C9252E94B74E}" keepAlive="1" name="Requête - TE23-068-cantons-IC-2024 (4)" description="Connexion à la requête « TE23-068-cantons-IC-2024 (4) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;TE23-068-cantons-IC-2024 (4)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [TE23-068-cantons-IC-2024 (4)]"/>
   </connection>
   <connection id="8" xr16:uid="{9D13E5D3-A665-431E-9A4F-D66435C4C863}" keepAlive="1" name="Requête - TE23-068-districts-IC-2024" description="Connexion à la requête « TE23-068-districts-IC-2024 » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=TE23-068-districts-IC-2024;Extended Properties=&quot;&quot;" command="SELECT * FROM [TE23-068-districts-IC-2024]"/>
   </connection>
   <connection id="9" xr16:uid="{EA55EADB-D5AC-441D-A256-5E7957A51C5B}" keepAlive="1" name="Requête - TE23-068-districts-IC-2024 (2)" description="Connexion à la requête « TE23-068-districts-IC-2024 (2) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;TE23-068-districts-IC-2024 (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [TE23-068-districts-IC-2024 (2)]"/>
   </connection>
   <connection id="10" xr16:uid="{4567836A-55D8-4C2E-836C-7D90926506B4}" keepAlive="1" name="Requête - TE23-068-seriechrono-IC-2024" description="Connexion à la requête « TE23-068-seriechrono-IC-2024 » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=TE23-068-seriechrono-IC-2024;Extended Properties=&quot;&quot;" command="SELECT * FROM [TE23-068-seriechrono-IC-2024]"/>
   </connection>
   <connection id="11" xr16:uid="{338F1959-E64F-4F73-8F84-8296D56EC0FB}" keepAlive="1" name="Requête - TE23-068-seriechrono-IC-2024 (2)" description="Connexion à la requête « TE23-068-seriechrono-IC-2024 (2) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;TE23-068-seriechrono-IC-2024 (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [TE23-068-seriechrono-IC-2024 (2)]"/>
   </connection>
   <connection id="12" xr16:uid="{57FA9DDD-7ACE-42B3-8E2A-D60D447F025C}" keepAlive="1" name="Requête - TE23-068-seriechrono-IC-2024 (3)" description="Connexion à la requête « TE23-068-seriechrono-IC-2024 (3) » dans le classeur." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;TE23-068-seriechrono-IC-2024 (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [TE23-068-seriechrono-IC-2024 (3)]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="122">
   <si>
     <t xml:space="preserve">Kanton Freiburg </t>
   </si>
   <si>
     <t>Canton de Fribourg</t>
   </si>
   <si>
     <t>Veveyse / Vivisbach</t>
   </si>
   <si>
     <t>Singine / Sense</t>
   </si>
   <si>
     <t>Lac / See</t>
   </si>
   <si>
     <t>Sarine / Saane</t>
   </si>
   <si>
     <t>Gruyère / Greyerz</t>
   </si>
   <si>
     <t>Glâne / Glane</t>
   </si>
   <si>
@@ -240,81 +240,75 @@
       </rPr>
       <t xml:space="preserve"> / Erwerbstätige</t>
     </r>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <r>
       <t>Personnes actives, dénombrées au domicile</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / Erwerbspersonen, am Wohnort gezählt</t>
     </r>
   </si>
   <si>
-    <t>Arbeitsort gezählt</t>
-[...1 lines deleted...]
-  <si>
     <t>T03-02-01</t>
   </si>
   <si>
     <t>A temps partiel I</t>
   </si>
   <si>
     <t>A temps partiel II</t>
   </si>
   <si>
     <t>A temps partiel III</t>
   </si>
   <si>
     <t>Teilzeit I</t>
   </si>
   <si>
     <t>Teilzeit II</t>
   </si>
   <si>
     <t>Teilzeit III</t>
   </si>
   <si>
     <t>Personnes sans emploi</t>
   </si>
   <si>
     <t>Personnes actives occupées,</t>
-  </si>
-[...1 lines deleted...]
-    <t>dénombrées au lieu de travail</t>
   </si>
   <si>
     <t>Intervalle de confiance: 
 ± (en %)
 Vertrauens- intervall: 
 ± (in %)</t>
   </si>
   <si>
     <t xml:space="preserve">Nombre absolu
 Anzahl </t>
   </si>
   <si>
     <t>(90-100%)</t>
   </si>
   <si>
     <t>(&lt; 50%)</t>
   </si>
   <si>
     <t>(50- 69%)</t>
   </si>
   <si>
     <t>(70-89%)</t>
   </si>
   <si>
     <t>...</t>
@@ -337,400 +331,528 @@
       </rPr>
       <t>Estimation à partir d'un relevé par échantillon, chiffres basés sur la population résidante permanente de 15 ans et plus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Schätzung aufgrund einer Stichprobenerhebung, Zahlen basierend auf der ständigen Wohnbevölkerung ab 15 Jahren</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Situation en décembre, sans les personnes actives des ménages collectifs, sans les diplomates, fonctionnaires internationaux et membres de leurs familles</t>
+      <t>Bulle</t>
     </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <t>Légende des signes</t>
+  </si>
+  <si>
+    <t>Zeichenerklärung</t>
+  </si>
+  <si>
+    <t>Signes</t>
+  </si>
+  <si>
+    <t>Explication</t>
+  </si>
+  <si>
+    <t>Zeichen</t>
+  </si>
+  <si>
+    <t>Erklärung</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Valeur rigoureusement nulle ou inexistante</t>
+  </si>
+  <si>
+    <t>Es kommt nichts vor (Wert genau Null)</t>
+  </si>
+  <si>
+    <t>0 ou 0,0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
+  </si>
+  <si>
+    <t>0 oder 0,0</t>
+  </si>
+  <si>
+    <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
+  </si>
+  <si>
+    <t>(chiffre)</t>
+  </si>
+  <si>
+    <t>Résultat à interpréter avec prudence (trop peu d'observations)</t>
+  </si>
+  <si>
+    <t>(Zahl)</t>
+  </si>
+  <si>
+    <t>Resultat mit Vorsicht zu interpretieren (zu wenige Beobachtungen)</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>Donnée confidentielle, non communiquée pour des raisons de protection des données</t>
+  </si>
+  <si>
+    <t>Zahlenangabe unterbleibt aus Gründen des Datenschutzes</t>
+  </si>
+  <si>
+    <t>Donnée inconnue, inconcevable ou non mentionnée pour des raisons statistiques</t>
+  </si>
+  <si>
+    <t>Zahl nicht bekannt, gegenstandslos oder aus statistischen Gründen nicht aufgeführt</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Donnée revue et corrigée</t>
+  </si>
+  <si>
+    <t>Korrigierter Wert</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Donnée provisoire</t>
+  </si>
+  <si>
+    <t>Provisorischer Wert</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Donnée estimée</t>
+  </si>
+  <si>
+    <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Personnes actives, par canton, district et agglomération, de 2010 à 2024</t>
+  </si>
+  <si>
+    <t>Erwerbspersonen nach Kanton, Bezirk und Agglomeration von 2010 bis 2024</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2024)</t>
+  </si>
+  <si>
+    <t>Source : Relevé structurel 2010-2024 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2010-2024 - Bundesamt für Statistik, Neuenburg, te26-068</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg (2024)</t>
+  </si>
+  <si>
+    <t>Kanton Freiburg (2024)</t>
+  </si>
+  <si>
+    <t>Agglomérations (2024)</t>
+  </si>
+  <si>
+    <t>Agglomerationen (2024)</t>
+  </si>
+  <si>
+    <r>
+      <t>2010</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2011</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2012</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2013</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 24.04.2026</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>1</t>
-[...4 lines deleted...]
-      <t>Stand im Dezember, ohne die Erwerbspersonen der Kollektivhaushalte, ohne die Diplomaten, internationale Funktionäre und deren Angehörige</t>
+      <t>3</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>1</t>
+      <t>Lieu de travail à l'étranger ou inconnu / Arbeitsort im Ausland oder unbekannt</t>
     </r>
   </si>
   <si>
     <r>
       <t>Autres</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>2</t>
+      <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / Übrige</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>2</t>
+      <t>3</t>
     </r>
   </si>
   <si>
     <r>
       <t>Fribourg</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>3</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="6.5"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / Freiburg</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>3</t>
-[...13 lines deleted...]
-      </rPr>
       <t>4</t>
     </r>
-  </si>
-[...161 lines deleted...]
-    <t>Suisse / Schweiz (2024)</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Selon les statuts de l'association de communes Mobul 2024: Broc, Bulle, Echarlens, Gruyères, Le Pâquier, Marsens, Morlon,  Riaz, Vuadens</t>
+      <t>Selon LAgg du 19.9.1995 et Statuts Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Fribourg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
+      <t>Gemäss AggG vom 19.9.1995 und Statuten Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Freiburg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Selon les statuts de l'association de communes Mobul 2024: Broc, Bulle, Echarlens, Gruyères, Le Pâquier, Marsens, Morlon,  Riaz, Vuadens</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
       <t>Gemäss Statuten des Gemeindeverbands Mobul 2024: Broc, Bulle, Echarlens, Gruyères, Le Pâquier, Marsens, Morlon,  Riaz, Vuadens</t>
     </r>
   </si>
   <si>
-    <t>Source : Relevé structurel 2010-2024 - Office fédéral de la statistique, Neuchâtel</t>
-[...17 lines deleted...]
-    <t>Agglomerationen (2024)</t>
+    <r>
+      <t>Situation en décembre, sans les personnes actives des ménages collectifs, sans les diplomates, fonctionnaires internationaux et membres de leurs familles</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Stand im Dezember, ohne die Erwerbspersonen der Kollektivhaushalte, ohne die Diplomaten, internationale Funktionäre und deren Angehörige</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>dénombrées au lieu de travail</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Arbeitsort gezählt</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Valeurs de 2010 à 2013 corrigées pour les personnes actives occupées dénombrées au lieu de travail. Pour ces années, l’identification du canton de travail (c'est-à-dire le lieu où se trouve l'établissement) reposait précédemment sur une variable incorrecte</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Werte von 2010 bis 2013 korrigiert für die am Arbeitsort gezählten Erwerbstätigen. Zur Ermittlung des Arbeitskantons, d.h. des Standorts der Arbeitsstätte, wurde für diese Jahre zuvor eine falsche Variable verwendet</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="167" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="&quot;(&quot;#,##0&quot;)&quot;;&quot;(&quot;\-#,##0&quot;)&quot;;&quot;-&quot;"/>
     <numFmt numFmtId="171" formatCode="#,##0.0;\-#,##0.0;&quot;-&quot;"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="&quot;(&quot;#,##0.0&quot;)&quot;;&quot;(&quot;\-#,##0.0&quot;)&quot;;&quot;-&quot;"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color indexed="8"/>
@@ -826,50 +948,70 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="6"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="6"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
@@ -1719,298 +1861,298 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C0DFF4-D38A-46D0-950E-1BD0A90B029E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S86"/>
+  <dimension ref="A1:S88"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="9" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
     <col min="2" max="16" width="10.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="32"/>
       <c r="D6" s="32"/>
       <c r="F6" s="32"/>
       <c r="H6" s="32"/>
       <c r="J6" s="32"/>
       <c r="L6" s="32"/>
       <c r="N6" s="32"/>
       <c r="P6" s="32"/>
     </row>
     <row r="7" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18"/>
       <c r="O7" s="19"/>
       <c r="P7" s="83" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="Q7" s="84"/>
     </row>
     <row r="8" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15"/>
       <c r="B8" s="83" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="84"/>
       <c r="D8" s="85" t="s">
         <v>41</v>
       </c>
       <c r="E8" s="86"/>
       <c r="F8" s="86"/>
       <c r="G8" s="86"/>
       <c r="H8" s="86"/>
       <c r="I8" s="86"/>
       <c r="J8" s="86"/>
       <c r="K8" s="86"/>
       <c r="L8" s="86"/>
       <c r="M8" s="87"/>
       <c r="N8" s="79" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="O8" s="80"/>
       <c r="P8" s="79" t="s">
-        <v>55</v>
+        <v>118</v>
       </c>
       <c r="Q8" s="80"/>
     </row>
     <row r="9" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15"/>
       <c r="B9" s="30"/>
       <c r="C9" s="29"/>
       <c r="D9" s="79" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="80"/>
       <c r="F9" s="79" t="s">
         <v>39</v>
       </c>
       <c r="G9" s="80"/>
       <c r="H9" s="79" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I9" s="80"/>
       <c r="J9" s="79" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K9" s="80"/>
       <c r="L9" s="79" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M9" s="80"/>
       <c r="N9" s="79" t="s">
         <v>36</v>
       </c>
       <c r="O9" s="80"/>
       <c r="P9" s="79" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="80"/>
     </row>
     <row r="10" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15"/>
       <c r="B10" s="30"/>
       <c r="C10" s="29"/>
       <c r="D10" s="79" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="80"/>
       <c r="F10" s="79" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="80"/>
       <c r="H10" s="79" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I10" s="80"/>
       <c r="J10" s="79" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="K10" s="80"/>
       <c r="L10" s="79" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M10" s="80"/>
       <c r="N10" s="81"/>
       <c r="O10" s="82"/>
       <c r="P10" s="79" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="Q10" s="80"/>
     </row>
     <row r="11" spans="1:18" s="39" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="38"/>
       <c r="B11" s="36"/>
       <c r="C11" s="37"/>
       <c r="D11" s="36"/>
       <c r="E11" s="37"/>
       <c r="F11" s="36" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G11" s="37"/>
       <c r="H11" s="36" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I11" s="37"/>
       <c r="J11" s="36" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="K11" s="37"/>
       <c r="L11" s="36" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M11" s="37"/>
       <c r="N11" s="36"/>
       <c r="O11" s="37"/>
       <c r="P11" s="36"/>
       <c r="Q11" s="40"/>
     </row>
     <row r="12" spans="1:18" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16"/>
       <c r="B12" s="34" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C12" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D12" s="34" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E12" s="34" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F12" s="34" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G12" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H12" s="34" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I12" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="J12" s="34" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="K12" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L12" s="34" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M12" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="N12" s="34" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O12" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P12" s="34" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Q12" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="B13" s="13">
         <v>4824333.0213823402</v>
       </c>
       <c r="C13" s="42">
         <v>0.30004556220544898</v>
       </c>
       <c r="D13" s="13">
         <v>4583666.2790938905</v>
       </c>
       <c r="E13" s="42">
         <v>0.31774590658645002</v>
       </c>
       <c r="F13" s="13">
         <v>3099858.7045491799</v>
       </c>
       <c r="G13" s="42">
         <v>0.47533475172077999</v>
       </c>
       <c r="H13" s="13">
         <v>571684.01424721302</v>
       </c>
       <c r="I13" s="42">
         <v>1.3443019448114499</v>
       </c>
@@ -2167,54 +2309,54 @@
       <c r="F16" s="5">
         <v>5537.4535961230004</v>
       </c>
       <c r="G16" s="41">
         <v>12.554693679013701</v>
       </c>
       <c r="H16" s="11">
         <v>1029.798369783</v>
       </c>
       <c r="I16" s="47">
         <v>34.744838275034297</v>
       </c>
       <c r="J16" s="11">
         <v>818.57153191400005</v>
       </c>
       <c r="K16" s="47">
         <v>39.217493259015001</v>
       </c>
       <c r="L16" s="11">
         <v>1320.468332053</v>
       </c>
       <c r="M16" s="47">
         <v>30.3818222856723</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="O16" s="41" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="P16" s="5">
         <v>8044.3665280320001</v>
       </c>
       <c r="Q16" s="77">
         <v>11.648500199676199</v>
       </c>
       <c r="R16" s="78"/>
     </row>
     <row r="17" spans="1:18" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="5">
         <v>151925.81574666701</v>
       </c>
       <c r="C17" s="41">
         <v>1.9491554222307499</v>
       </c>
       <c r="D17" s="5">
         <v>144378.13412339601</v>
       </c>
       <c r="E17" s="41">
         <v>2.0498301305125999</v>
       </c>
@@ -3424,127 +3566,127 @@
       <c r="K39" s="41">
         <v>3.95319421506683</v>
       </c>
       <c r="L39" s="5">
         <v>78562.586465543005</v>
       </c>
       <c r="M39" s="41">
         <v>4.1048429446192403</v>
       </c>
       <c r="N39" s="5">
         <v>40775.710591176001</v>
       </c>
       <c r="O39" s="41">
         <v>6.0529349971305404</v>
       </c>
       <c r="P39" s="5">
         <v>976340.38744115306</v>
       </c>
       <c r="Q39" s="77">
         <v>0.85653920421837104</v>
       </c>
       <c r="R39" s="78"/>
     </row>
     <row r="40" spans="1:19" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="20" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D40" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G40" s="41" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H40" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I40" s="44" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J40" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="K40" s="44" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L40" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M40" s="44" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="N40" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="O40" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="P40" s="31">
         <v>80034.777098897001</v>
       </c>
       <c r="Q40" s="43">
         <v>3.9268495979012799</v>
       </c>
       <c r="R40" s="78"/>
       <c r="S40" s="58"/>
     </row>
     <row r="41" spans="1:19" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="22" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12"/>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="12"/>
       <c r="I41" s="12"/>
       <c r="J41" s="12"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
       <c r="N41" s="12"/>
       <c r="O41" s="12"/>
       <c r="P41" s="12"/>
       <c r="Q41" s="27"/>
     </row>
     <row r="42" spans="1:19" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="22" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="B42" s="13">
         <v>185893.63348915899</v>
       </c>
       <c r="C42" s="45">
         <v>1.6387044613916699</v>
       </c>
       <c r="D42" s="13">
         <v>176902.70997565499</v>
       </c>
       <c r="E42" s="45">
         <v>1.7355561129577199</v>
       </c>
       <c r="F42" s="13">
         <v>118929.817221787</v>
       </c>
       <c r="G42" s="45">
         <v>2.6518415521312999</v>
       </c>
       <c r="H42" s="13">
         <v>23121.088723041001</v>
       </c>
       <c r="I42" s="45">
         <v>7.1129388844037997</v>
       </c>
@@ -3925,72 +4067,72 @@
       </c>
       <c r="K49" s="47">
         <v>35.474538130064403</v>
       </c>
       <c r="L49" s="11">
         <v>813.18937202699999</v>
       </c>
       <c r="M49" s="47">
         <v>40.504801339836199</v>
       </c>
       <c r="N49" s="11">
         <v>553.87675155399995</v>
       </c>
       <c r="O49" s="47">
         <v>50.911436896746601</v>
       </c>
       <c r="P49" s="5">
         <v>6024.6493485669998</v>
       </c>
       <c r="Q49" s="77">
         <v>14.288064802364399</v>
       </c>
     </row>
     <row r="50" spans="1:17" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="23" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="B50" s="53"/>
       <c r="C50" s="53"/>
       <c r="D50" s="53"/>
       <c r="E50" s="53"/>
       <c r="F50" s="53"/>
       <c r="G50" s="53"/>
       <c r="H50" s="53"/>
       <c r="I50" s="53"/>
       <c r="J50" s="53"/>
       <c r="K50" s="53"/>
       <c r="L50" s="53"/>
       <c r="M50" s="53"/>
       <c r="N50" s="53"/>
       <c r="O50" s="53"/>
       <c r="P50" s="53"/>
       <c r="Q50" s="54"/>
     </row>
     <row r="51" spans="1:17" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="28" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B51" s="12">
         <v>65521.151725871001</v>
       </c>
       <c r="C51" s="48">
         <v>4.0975649284071096</v>
       </c>
       <c r="D51" s="12">
         <v>61029.854107517996</v>
       </c>
       <c r="E51" s="48">
         <v>4.25859511584438</v>
       </c>
       <c r="F51" s="12">
         <v>41203.133322977003</v>
       </c>
       <c r="G51" s="48">
         <v>5.4691011411964503</v>
       </c>
       <c r="H51" s="12">
         <v>8360.3950648570008</v>
       </c>
       <c r="I51" s="48">
         <v>12.3270085154398</v>
       </c>
@@ -3999,51 +4141,51 @@
       </c>
       <c r="K51" s="48">
         <v>14.8110314348486</v>
       </c>
       <c r="L51" s="12">
         <v>5641.0007966650001</v>
       </c>
       <c r="M51" s="48">
         <v>15.467405900749901</v>
       </c>
       <c r="N51" s="12">
         <v>4491.297618353</v>
       </c>
       <c r="O51" s="48">
         <v>18.7790766802039</v>
       </c>
       <c r="P51" s="12">
         <v>79313.766092901002</v>
       </c>
       <c r="Q51" s="46">
         <v>3.6100666709901299</v>
       </c>
     </row>
     <row r="52" spans="1:17" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="20" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="B52" s="5">
         <v>44154.506750603003</v>
       </c>
       <c r="C52" s="41">
         <v>5.21308395563105</v>
       </c>
       <c r="D52" s="5">
         <v>40667.715837064003</v>
       </c>
       <c r="E52" s="41">
         <v>5.4280522669945697</v>
       </c>
       <c r="F52" s="5">
         <v>26998.235319949999</v>
       </c>
       <c r="G52" s="41">
         <v>6.9317029092764599</v>
       </c>
       <c r="H52" s="5">
         <v>5800.33045907</v>
       </c>
       <c r="I52" s="41">
         <v>14.8741331952761</v>
       </c>
@@ -4052,51 +4194,51 @@
       </c>
       <c r="K52" s="41">
         <v>17.8577209147318</v>
       </c>
       <c r="L52" s="5">
         <v>3843.9074674640001</v>
       </c>
       <c r="M52" s="41">
         <v>18.6669579861153</v>
       </c>
       <c r="N52" s="5">
         <v>3486.790913539</v>
       </c>
       <c r="O52" s="41">
         <v>21.443281354354099</v>
       </c>
       <c r="P52" s="5">
         <v>58321.308066719997</v>
       </c>
       <c r="Q52" s="77">
         <v>4.3585652651880196</v>
       </c>
     </row>
     <row r="53" spans="1:17" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="20" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B53" s="5">
         <v>21366.644975267998</v>
       </c>
       <c r="C53" s="41">
         <v>7.8293616211711496</v>
       </c>
       <c r="D53" s="5">
         <v>20362.138270454001</v>
       </c>
       <c r="E53" s="41">
         <v>8.0129361881924392</v>
       </c>
       <c r="F53" s="5">
         <v>14204.898003027</v>
       </c>
       <c r="G53" s="41">
         <v>9.7978385657789104</v>
       </c>
       <c r="H53" s="5">
         <v>2560.0646057869999</v>
       </c>
       <c r="I53" s="41">
         <v>22.498992617418001</v>
       </c>
@@ -4146,259 +4288,259 @@
       <c r="P54" s="56"/>
       <c r="Q54" s="57"/>
     </row>
     <row r="55" spans="1:17" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B55" s="55"/>
       <c r="C55" s="55"/>
       <c r="D55" s="55"/>
       <c r="E55" s="55"/>
       <c r="F55" s="55"/>
       <c r="G55" s="55"/>
       <c r="H55" s="55"/>
       <c r="I55" s="55"/>
       <c r="J55" s="55"/>
       <c r="K55" s="55"/>
       <c r="L55" s="55"/>
       <c r="M55" s="55"/>
       <c r="N55" s="55"/>
       <c r="O55" s="55"/>
       <c r="P55" s="56"/>
       <c r="Q55" s="57"/>
     </row>
     <row r="56" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="24">
-        <v>2010</v>
+      <c r="A56" s="24" t="s">
+        <v>104</v>
       </c>
       <c r="B56" s="5">
         <v>152989.76022311699</v>
       </c>
       <c r="C56" s="51">
         <v>1.58981614269515</v>
       </c>
       <c r="D56" s="5">
         <v>147461.61630707199</v>
       </c>
       <c r="E56" s="51">
         <v>1.6840196371943299</v>
       </c>
       <c r="F56" s="5">
         <v>103956.647563522</v>
       </c>
       <c r="G56" s="51">
         <v>2.5829457103590201</v>
       </c>
       <c r="H56" s="5">
         <v>10446.619150687</v>
       </c>
       <c r="I56" s="51">
         <v>10.733278438635301</v>
       </c>
       <c r="J56" s="5">
         <v>15616.47008153</v>
       </c>
       <c r="K56" s="51">
         <v>8.6346523026423601</v>
       </c>
       <c r="L56" s="5">
         <v>17441.879511333002</v>
       </c>
       <c r="M56" s="51">
         <v>8.1320115979084306</v>
       </c>
       <c r="N56" s="5">
         <v>5528.143916045</v>
       </c>
       <c r="O56" s="51">
         <v>15.3641744282326</v>
       </c>
       <c r="P56" s="32">
-        <v>105839.001127155</v>
+        <v>120350.984123621</v>
       </c>
       <c r="Q56" s="52">
-        <v>2.6881848099040702</v>
+        <v>2.4590952187004</v>
       </c>
     </row>
     <row r="57" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="24">
-        <v>2011</v>
+      <c r="A57" s="24" t="s">
+        <v>105</v>
       </c>
       <c r="B57" s="5">
         <v>153095.312340615</v>
       </c>
       <c r="C57" s="51">
         <v>1.5419613291963901</v>
       </c>
       <c r="D57" s="5">
         <v>145816.76323891999</v>
       </c>
       <c r="E57" s="51">
         <v>1.6507409632018999</v>
       </c>
       <c r="F57" s="5">
         <v>102141.570236271</v>
       </c>
       <c r="G57" s="51">
         <v>2.5087139445184499</v>
       </c>
       <c r="H57" s="5">
         <v>11678.418134187999</v>
       </c>
       <c r="I57" s="51">
         <v>9.6475268018280396</v>
       </c>
       <c r="J57" s="5">
         <v>15893.186923367</v>
       </c>
       <c r="K57" s="51">
         <v>8.1782591847775201</v>
       </c>
       <c r="L57" s="5">
         <v>16103.587945093999</v>
       </c>
       <c r="M57" s="51">
         <v>8.1300891515773106</v>
       </c>
       <c r="N57" s="5">
         <v>7278.549101695</v>
       </c>
       <c r="O57" s="51">
         <v>13.1398024162157</v>
       </c>
       <c r="P57" s="32">
-        <v>106343.595484809</v>
+        <v>119915.096966353</v>
       </c>
       <c r="Q57" s="52">
-        <v>2.61819502461708</v>
+        <v>2.4238304283305601</v>
       </c>
     </row>
     <row r="58" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="24">
-        <v>2012</v>
+      <c r="A58" s="24" t="s">
+        <v>106</v>
       </c>
       <c r="B58" s="5">
         <v>159105.749842016</v>
       </c>
       <c r="C58" s="51">
         <v>1.5047469363817201</v>
       </c>
       <c r="D58" s="5">
         <v>151313.481481433</v>
       </c>
       <c r="E58" s="51">
         <v>1.6156715007883999</v>
       </c>
       <c r="F58" s="5">
         <v>105661.771487267</v>
       </c>
       <c r="G58" s="51">
         <v>2.4854156563048502</v>
       </c>
       <c r="H58" s="5">
         <v>12517.198120358</v>
       </c>
       <c r="I58" s="51">
         <v>9.4203597521144395</v>
       </c>
       <c r="J58" s="5">
         <v>15213.322904488001</v>
       </c>
       <c r="K58" s="51">
         <v>8.4306080173153894</v>
       </c>
       <c r="L58" s="5">
         <v>17921.188969319999</v>
       </c>
       <c r="M58" s="51">
         <v>7.7403907826974301</v>
       </c>
       <c r="N58" s="5">
         <v>7792.2683605829998</v>
       </c>
       <c r="O58" s="51">
         <v>12.8829469088076</v>
       </c>
       <c r="P58" s="32">
-        <v>109668.416822536</v>
+        <v>124037.10675196799</v>
       </c>
       <c r="Q58" s="52">
-        <v>2.5753599806710099</v>
+        <v>2.3769168524911302</v>
       </c>
     </row>
     <row r="59" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="24">
-        <v>2013</v>
+      <c r="A59" s="24" t="s">
+        <v>107</v>
       </c>
       <c r="B59" s="5">
         <v>164727.52242132599</v>
       </c>
       <c r="C59" s="51">
         <v>1.46358771374767</v>
       </c>
       <c r="D59" s="5">
         <v>155606.48339703999</v>
       </c>
       <c r="E59" s="51">
         <v>1.5940457540223201</v>
       </c>
       <c r="F59" s="5">
         <v>105853.954722058</v>
       </c>
       <c r="G59" s="51">
         <v>2.5093426708367401</v>
       </c>
       <c r="H59" s="5">
         <v>12886.168218563</v>
       </c>
       <c r="I59" s="51">
         <v>9.30733337830398</v>
       </c>
       <c r="J59" s="5">
         <v>17427.2256629</v>
       </c>
       <c r="K59" s="51">
         <v>7.8479943141070603</v>
       </c>
       <c r="L59" s="5">
         <v>19439.134793518999</v>
       </c>
       <c r="M59" s="51">
         <v>7.4697416355924098</v>
       </c>
       <c r="N59" s="5">
         <v>9121.0390242859994</v>
       </c>
       <c r="O59" s="51">
         <v>11.670418142153601</v>
       </c>
       <c r="P59" s="32">
-        <v>112833.021429922</v>
+        <v>126688.23663062599</v>
       </c>
       <c r="Q59" s="52">
-        <v>2.5508991650631998</v>
+        <v>2.3515584886724201</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="24">
         <v>2014</v>
       </c>
       <c r="B60" s="5">
         <v>167196.57044519499</v>
       </c>
       <c r="C60" s="51">
         <v>1.55959432201766</v>
       </c>
       <c r="D60" s="5">
         <v>158836.799805847</v>
       </c>
       <c r="E60" s="51">
         <v>1.66743927021006</v>
       </c>
       <c r="F60" s="5">
         <v>110271.439291959</v>
       </c>
       <c r="G60" s="51">
         <v>2.5100176451330198</v>
       </c>
       <c r="H60" s="5">
@@ -4943,435 +5085,445 @@
       <c r="K70" s="50">
         <v>7.9259917677485898</v>
       </c>
       <c r="L70" s="26">
         <v>15909.034840333001</v>
       </c>
       <c r="M70" s="50">
         <v>9.0210572568719396</v>
       </c>
       <c r="N70" s="26">
         <v>8990.9235135039999</v>
       </c>
       <c r="O70" s="50">
         <v>12.931058224381699</v>
       </c>
       <c r="P70" s="33">
         <v>140562.289291461</v>
       </c>
       <c r="Q70" s="49">
         <v>2.44988744108612</v>
       </c>
     </row>
     <row r="71" spans="1:17" s="3" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="72" spans="1:17" s="3" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="8"/>
       <c r="D72" s="8"/>
       <c r="E72" s="8"/>
       <c r="F72" s="8"/>
       <c r="G72" s="8"/>
       <c r="H72" s="8"/>
       <c r="I72" s="8"/>
       <c r="J72" s="8"/>
       <c r="K72" s="8"/>
       <c r="L72" s="8"/>
       <c r="M72" s="8"/>
       <c r="N72" s="8"/>
       <c r="O72" s="8"/>
       <c r="P72" s="8"/>
       <c r="Q72" s="8"/>
     </row>
     <row r="73" spans="1:17" s="3" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="4" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="8"/>
       <c r="D73" s="8"/>
       <c r="E73" s="8"/>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
       <c r="J73" s="8"/>
       <c r="K73" s="8"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
       <c r="N73" s="8"/>
       <c r="O73" s="8"/>
       <c r="P73" s="8"/>
       <c r="Q73" s="8"/>
     </row>
-    <row r="74" spans="1:17" s="9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="P75" s="3"/>
+    <row r="74" spans="1:17" s="4" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" s="4" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="4" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="76" spans="1:17" s="9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="9" t="s">
-        <v>72</v>
+      <c r="A76" s="3" t="s">
+        <v>109</v>
       </c>
       <c r="B76" s="3"/>
       <c r="C76" s="3"/>
       <c r="D76" s="3"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="J76" s="3"/>
       <c r="K76" s="3"/>
       <c r="L76" s="3"/>
       <c r="M76" s="3"/>
       <c r="N76" s="3"/>
       <c r="O76" s="3"/>
       <c r="P76" s="3"/>
     </row>
     <row r="77" spans="1:17" s="9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B77" s="3"/>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3"/>
       <c r="K77" s="3"/>
       <c r="L77" s="3"/>
       <c r="M77" s="3"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
     </row>
     <row r="78" spans="1:17" s="9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="9" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B78" s="3"/>
       <c r="C78" s="3"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3"/>
       <c r="K78" s="3"/>
       <c r="L78" s="3"/>
       <c r="M78" s="3"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
       <c r="P78" s="3"/>
     </row>
-    <row r="79" spans="1:17" s="3" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
-[...11 lines deleted...]
-      <c r="A82" s="4"/>
+    <row r="79" spans="1:17" s="9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
+      <c r="J79" s="3"/>
+      <c r="K79" s="3"/>
+      <c r="L79" s="3"/>
+      <c r="M79" s="3"/>
+      <c r="N79" s="3"/>
+      <c r="O79" s="3"/>
+      <c r="P79" s="3"/>
+    </row>
+    <row r="80" spans="1:17" s="9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3"/>
+      <c r="K80" s="3"/>
+      <c r="L80" s="3"/>
+      <c r="M80" s="3"/>
+      <c r="N80" s="3"/>
+      <c r="O80" s="3"/>
+      <c r="P80" s="3"/>
+    </row>
+    <row r="81" spans="1:17" s="3" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" spans="1:17" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="4" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="83" spans="1:17" s="3" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="3" t="s">
-[...30 lines deleted...]
-      <c r="P86" s="32"/>
+      <c r="A83" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" s="3" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="4"/>
+    </row>
+    <row r="85" spans="1:17" s="3" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" s="3" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B87" s="32"/>
+      <c r="C87" s="32"/>
+      <c r="D87" s="32"/>
+      <c r="E87" s="32"/>
+      <c r="F87" s="32"/>
+      <c r="G87" s="32"/>
+      <c r="H87" s="32"/>
+      <c r="I87" s="32"/>
+      <c r="J87" s="32"/>
+      <c r="K87" s="32"/>
+      <c r="L87" s="32"/>
+      <c r="M87" s="32"/>
+      <c r="N87" s="32"/>
+      <c r="O87" s="32"/>
+      <c r="P87" s="32"/>
+      <c r="Q87" s="32"/>
+    </row>
+    <row r="88" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B88" s="32"/>
+      <c r="D88" s="32"/>
+      <c r="F88" s="32"/>
+      <c r="H88" s="32"/>
+      <c r="J88" s="32"/>
+      <c r="L88" s="32"/>
+      <c r="N88" s="32"/>
+      <c r="P88" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="P7:Q7"/>
     <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:M8"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
     <mergeCell ref="D9:E9"/>
-    <mergeCell ref="D10:E10"/>
     <mergeCell ref="F9:G9"/>
-    <mergeCell ref="F10:G10"/>
-    <mergeCell ref="D8:M8"/>
     <mergeCell ref="H9:I9"/>
-    <mergeCell ref="H10:I10"/>
     <mergeCell ref="J9:K9"/>
-    <mergeCell ref="J10:K10"/>
     <mergeCell ref="L9:M9"/>
-    <mergeCell ref="L10:M10"/>
-[...6 lines deleted...]
-    <mergeCell ref="P10:Q10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.51181102362204722" bottom="3.937007874015748E-2" header="0.51181102362204722" footer="0.36"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F2896C6-2C21-4382-B0F0-ED5CED87B431}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="60" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="60" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="60" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="60" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="60" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="60"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="59" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="D1" s="59" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="61" t="s">
         <v>43</v>
       </c>
       <c r="D2" s="61" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="63" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="B3" s="64" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="C3" s="65"/>
       <c r="D3" s="63" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="E3" s="63" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="66" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B4" s="67" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="C4" s="68"/>
       <c r="D4" s="66" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="E4" s="67" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="69" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="B5" s="70" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="C5" s="68"/>
       <c r="D5" s="69" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E5" s="70" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="71" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="B6" s="67" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="C6" s="68"/>
       <c r="D6" s="71" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="E6" s="67" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="69" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="B7" s="70" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="C7" s="68"/>
       <c r="D7" s="69" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="E7" s="70" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A8" s="66" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B8" s="67" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="C8" s="68"/>
       <c r="D8" s="66" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E8" s="67" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="69" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="B9" s="70" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="C9" s="68"/>
       <c r="D9" s="69" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="E9" s="70" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="66" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="B10" s="67" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="C10" s="68"/>
       <c r="D10" s="66" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="E10" s="67" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="72" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="B11" s="73" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="C11" s="68"/>
       <c r="D11" s="72" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="E11" s="73" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="74"/>
       <c r="D12" s="74"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="74"/>
       <c r="D13" s="74"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="75"/>
       <c r="D14" s="74"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="75"/>
       <c r="D15" s="74"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="74"/>
       <c r="D16" s="74"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="74"/>
       <c r="D17" s="74"/>