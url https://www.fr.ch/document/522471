--- v0 (2025-12-06)
+++ v1 (2026-04-28)
@@ -1,88 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A7551F1-A3BF-4D5B-A650-870C8CEF3431}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFEDC893-A1F8-4A74-AC88-EA81BDCE75B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te311" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="ESRI_MAPINFO_SHEET" sheetId="3" state="veryHidden" r:id="rId3"/>
+    <sheet name="2025" sheetId="2" r:id="rId1"/>
+    <sheet name="2024" sheetId="5" r:id="rId2"/>
+    <sheet name="2023" sheetId="6" r:id="rId3"/>
+    <sheet name="2022" sheetId="7" r:id="rId4"/>
+    <sheet name="2021" sheetId="8" r:id="rId5"/>
+    <sheet name="2020" sheetId="9" r:id="rId6"/>
+    <sheet name="2019" sheetId="10" r:id="rId7"/>
+    <sheet name="2018" sheetId="11" r:id="rId8"/>
+    <sheet name="2017" sheetId="12" r:id="rId9"/>
+    <sheet name="2016" sheetId="13" r:id="rId10"/>
+    <sheet name="2015" sheetId="14" r:id="rId11"/>
+    <sheet name="2014" sheetId="15" r:id="rId12"/>
+    <sheet name="Signes - zeichen" sheetId="4" r:id="rId13"/>
+    <sheet name="ESRI_MAPINFO_SHEET" sheetId="3" state="veryHidden" r:id="rId14"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'19a8cb67-3834-4f57-8e95-50cda17d9075'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te311'!$A$1:$L$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'2014'!$A$1:$Z$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'2015'!$A$1:$Z$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'2016'!$A$1:$Z$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'2017'!$A$1:$Z$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'2018'!$A$1:$Z$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'2019'!$A$1:$Z$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'2020'!$A$1:$Z$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'2021'!$A$1:$Z$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'2022'!$A$1:$L$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2023'!$A$1:$L$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2024'!$A$1:$L$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2025'!$A$1:$L$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C57" i="13" l="1"/>
+  <c r="C56" i="13"/>
+  <c r="C55" i="13"/>
+  <c r="C54" i="13"/>
+  <c r="C50" i="13"/>
+  <c r="C49" i="13"/>
+  <c r="C48" i="13"/>
+  <c r="C47" i="13"/>
+  <c r="C44" i="13"/>
+  <c r="C43" i="13"/>
+  <c r="C42" i="13"/>
+  <c r="C41" i="13"/>
+  <c r="C38" i="13"/>
+  <c r="C37" i="13"/>
+  <c r="C36" i="13"/>
+  <c r="C35" i="13"/>
+  <c r="C57" i="12"/>
+  <c r="C56" i="12"/>
+  <c r="C55" i="12"/>
+  <c r="C54" i="12"/>
+  <c r="C50" i="12"/>
+  <c r="C49" i="12"/>
+  <c r="C48" i="12"/>
+  <c r="C47" i="12"/>
+  <c r="C44" i="12"/>
+  <c r="C43" i="12"/>
+  <c r="C42" i="12"/>
+  <c r="C41" i="12"/>
+  <c r="C38" i="12"/>
+  <c r="C37" i="12"/>
+  <c r="C36" i="12"/>
+  <c r="C35" i="12"/>
+  <c r="C57" i="10"/>
+  <c r="C56" i="10"/>
+  <c r="C55" i="10"/>
+  <c r="C54" i="10"/>
+  <c r="C50" i="10"/>
+  <c r="C49" i="10"/>
+  <c r="C48" i="10"/>
+  <c r="C47" i="10"/>
+  <c r="C44" i="10"/>
+  <c r="C43" i="10"/>
+  <c r="C42" i="10"/>
+  <c r="C41" i="10"/>
+  <c r="C38" i="10"/>
+  <c r="C37" i="10"/>
+  <c r="C36" i="10"/>
+  <c r="C35" i="10"/>
+  <c r="C30" i="10"/>
+  <c r="C29" i="10"/>
+  <c r="C28" i="10"/>
+  <c r="C27" i="10"/>
+  <c r="C24" i="10"/>
+  <c r="C23" i="10"/>
+  <c r="C22" i="10"/>
+  <c r="C21" i="10"/>
+  <c r="C16" i="10"/>
+  <c r="C15" i="10"/>
+  <c r="C14" i="10"/>
+  <c r="C13" i="10"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1383" uniqueCount="145">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Effectif au 31 décembre / Bestand am 31. Dezember</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Ville de</t>
   </si>
   <si>
     <t>Sarine-</t>
   </si>
   <si>
     <t>Singine</t>
   </si>
   <si>
     <t>Gruyère</t>
   </si>
   <si>
     <t>Lac</t>
   </si>
   <si>
@@ -160,96 +253,78 @@
   <si>
     <t>Hommes</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Femmes</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Administration centrale</t>
   </si>
   <si>
     <t>Zentralverwaltung</t>
   </si>
   <si>
     <t>Secteur de l'enseignement</t>
   </si>
   <si>
     <t>Unterrichtswesen</t>
   </si>
   <si>
-    <t>Secteur hospitalier</t>
-[...4 lines deleted...]
-  <si>
     <t>Source: Etat de Fribourg: Service du personnel et d'organisation, Fribourg</t>
   </si>
   <si>
     <t>T18-05-02</t>
   </si>
   <si>
     <t>Nach Geschlecht</t>
   </si>
   <si>
     <t>Par sexe</t>
   </si>
   <si>
     <t>Nach Tätigkeitsbereich</t>
   </si>
   <si>
     <t>Par secteur d'activité</t>
   </si>
   <si>
     <t>Apprentis, autres personnes en formation</t>
   </si>
   <si>
     <t>Lernende, übriges Personal in Ausbildung</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 14.01.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Secteurs spéciaux et établissements divers</t>
   </si>
   <si>
     <t>Spezielle Bereiche und diverse Einrichtungen</t>
-  </si>
-[...4 lines deleted...]
-    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2024</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
@@ -303,56 +378,256 @@
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2025</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2025</t>
+  </si>
+  <si>
+    <t>Secteur hospitalier¹</t>
+  </si>
+  <si>
+    <t>Spitalwesen¹</t>
+  </si>
+  <si>
+    <t>¹Personnel de l’Hôpital fribourgeois non compris / Personal des Freiburger Spitals nicht eingeschlossen</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, te26-311</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 30.03.2026</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2024</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2024</t>
+  </si>
+  <si>
+    <t>Secteur hospitalier</t>
+  </si>
+  <si>
+    <t>Spitalwesen</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, te25-311</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 14.01.2025</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2023</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2023</t>
+  </si>
+  <si>
+    <t>Apprentis, autres personnes</t>
+  </si>
+  <si>
+    <t>Lernende, übriges Personal</t>
+  </si>
+  <si>
+    <t>en formation</t>
+  </si>
+  <si>
+    <t>in Ausbildung</t>
+  </si>
+  <si>
+    <t>Apprenties, autres personnes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Secteurs spéciaux et </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spezielle Bereiche und </t>
+  </si>
+  <si>
+    <t>établissements divers</t>
+  </si>
+  <si>
+    <t>diverse Einrichtungen</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, te24-311</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 06.02.2024</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2022</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2022</t>
+  </si>
+  <si>
+    <t>Source : Etat de Fribourg : Service du personnel et d'organisation, Fribourg</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, te23-311</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 18.08.2023</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2021</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2021</t>
+  </si>
+  <si>
+    <t>T18-26</t>
+  </si>
+  <si>
+    <r>
+      <t>Par sexe</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> / Nach Geschlecht</t>
+    </r>
+  </si>
+  <si>
+    <t>Par secteur d'activité / Nach Tätigkeitsbereich</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, t23-311</t>
+  </si>
+  <si>
+    <t>ü</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2020</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2020</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, t22-311</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2019</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2019</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, t21-311</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2018</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2018</t>
+  </si>
+  <si>
+    <t>Lehrlinge, übriges Personal</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, t20-311</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2017</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2017</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, t19-311</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2016</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2016</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, t18-311</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, t17-311</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2015</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2015</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par sexe, secteur d'activité et district de domicile, en 2014</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Geschlecht, Tätigkeitsbereich und Wohnbezirk 2014</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, t16-311</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Helvetica-Narrow"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -391,78 +666,94 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="6.5"/>
+      <name val="Wingdings"/>
+      <charset val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Courier"/>
+      <family val="3"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -571,58 +862,114 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="195">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -805,72 +1152,418 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 3" xfId="4" xr:uid="{8AA5A150-9BEA-4172-9F92-7559D455F809}"/>
     <cellStyle name="Normal 5" xfId="3" xr:uid="{738580EC-7E85-495B-984E-1F2192B93354}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>581028</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>31715</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="EsriDoNotEdit">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -1218,108 +1911,156 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:O49"/>
+  <dimension ref="A1:O51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="145" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="17.453125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="17.453125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
+    <col min="2" max="11" width="7.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="17.42578125" style="1" customWidth="1"/>
     <col min="13" max="15" width="2" style="1" customWidth="1"/>
-    <col min="16" max="16" width="3.453125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="3.42578125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="12" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="3" customFormat="1" ht="10.5">
+    <row r="1" spans="1:12" s="3" customFormat="1" ht="11.25">
       <c r="A1" s="2" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:12" ht="10">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="11.25">
       <c r="A2" s="4" t="s">
-        <v>55</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="10.5" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
     </row>
     <row r="5" spans="1:12" ht="10.5" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:12" ht="10.5" customHeight="1">
       <c r="A6" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>9</v>
       </c>
@@ -1432,1494 +2173,24541 @@
       <c r="J11" s="17"/>
       <c r="K11" s="17" t="s">
         <v>27</v>
       </c>
       <c r="L11" s="14"/>
     </row>
     <row r="12" spans="1:12" ht="10.5" customHeight="1">
       <c r="A12" s="15"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="15"/>
     </row>
     <row r="13" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="27">
-        <v>17640</v>
+        <v>14020</v>
       </c>
       <c r="C13" s="28">
-        <v>2723</v>
+        <v>2130</v>
       </c>
       <c r="D13" s="28">
-        <v>4664</v>
+        <v>3568</v>
       </c>
       <c r="E13" s="28">
-        <v>1562</v>
+        <v>1386</v>
       </c>
       <c r="F13" s="28">
-        <v>2841</v>
+        <v>2231</v>
       </c>
       <c r="G13" s="28">
-        <v>1069</v>
+        <v>862</v>
       </c>
       <c r="H13" s="28">
-        <v>834</v>
+        <v>665</v>
       </c>
       <c r="I13" s="28">
-        <v>965</v>
+        <v>825</v>
       </c>
       <c r="J13" s="28">
-        <v>389</v>
+        <v>334</v>
       </c>
       <c r="K13" s="29">
-        <v>2593</v>
+        <v>2019</v>
       </c>
       <c r="L13" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="10.5" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="31">
-        <v>5899</v>
+        <v>4394</v>
       </c>
       <c r="C14" s="32">
-        <v>899</v>
+        <v>565</v>
       </c>
       <c r="D14" s="32">
-        <v>1668</v>
+        <v>1226</v>
       </c>
       <c r="E14" s="32">
-        <v>445</v>
+        <v>383</v>
       </c>
       <c r="F14" s="32">
-        <v>1002</v>
+        <v>789</v>
       </c>
       <c r="G14" s="32">
-        <v>350</v>
+        <v>269</v>
       </c>
       <c r="H14" s="32">
-        <v>258</v>
+        <v>215</v>
       </c>
       <c r="I14" s="32">
-        <v>362</v>
+        <v>311</v>
       </c>
       <c r="J14" s="32">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="K14" s="33">
-        <v>787</v>
+        <v>531</v>
       </c>
       <c r="L14" s="30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="10.5" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
-        <v>11162</v>
+        <v>9201</v>
       </c>
       <c r="C15" s="32">
-        <v>1750</v>
+        <v>1502</v>
       </c>
       <c r="D15" s="32">
-        <v>2844</v>
+        <v>2222</v>
       </c>
       <c r="E15" s="32">
-        <v>1090</v>
+        <v>983</v>
       </c>
       <c r="F15" s="32">
-        <v>1746</v>
+        <v>1368</v>
       </c>
       <c r="G15" s="32">
-        <v>686</v>
+        <v>576</v>
       </c>
       <c r="H15" s="32">
-        <v>527</v>
+        <v>418</v>
       </c>
       <c r="I15" s="32">
-        <v>570</v>
+        <v>490</v>
       </c>
       <c r="J15" s="32">
-        <v>247</v>
+        <v>218</v>
       </c>
       <c r="K15" s="33">
-        <v>1702</v>
+        <v>1424</v>
       </c>
       <c r="L15" s="30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="21" customHeight="1">
       <c r="A16" s="34" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B16" s="35">
-        <v>579</v>
+        <v>425</v>
       </c>
       <c r="C16" s="36">
+        <v>63</v>
+      </c>
+      <c r="D16" s="36">
+        <v>120</v>
+      </c>
+      <c r="E16" s="36">
+        <v>20</v>
+      </c>
+      <c r="F16" s="36">
         <v>74</v>
       </c>
-      <c r="D16" s="36">
-[...7 lines deleted...]
-      </c>
       <c r="G16" s="36">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="H16" s="36">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="I16" s="36">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="J16" s="36">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="K16" s="37">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="L16" s="34" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="10.5" customHeight="1">
       <c r="A17" s="38" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B17" s="39"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="41"/>
       <c r="L17" s="38" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A18" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="43">
-        <v>6236</v>
+        <v>5346</v>
       </c>
       <c r="C18" s="44">
-        <v>1047</v>
+        <v>851</v>
       </c>
       <c r="D18" s="44">
-        <v>1680</v>
+        <v>1393</v>
       </c>
       <c r="E18" s="44">
-        <v>498</v>
+        <v>472</v>
       </c>
       <c r="F18" s="44">
-        <v>905</v>
+        <v>798</v>
       </c>
       <c r="G18" s="44">
-        <v>341</v>
+        <v>293</v>
       </c>
       <c r="H18" s="44">
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="I18" s="44">
-        <v>325</v>
+        <v>301</v>
       </c>
       <c r="J18" s="44">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="K18" s="45">
-        <v>1059</v>
+        <v>882</v>
       </c>
       <c r="L18" s="42" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="10.5" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="31">
-        <v>3502</v>
+        <v>2896</v>
       </c>
       <c r="C19" s="32">
-        <v>476</v>
+        <v>331</v>
       </c>
       <c r="D19" s="32">
-        <v>1038</v>
+        <v>834</v>
       </c>
       <c r="E19" s="36">
-        <v>291</v>
+        <v>270</v>
       </c>
       <c r="F19" s="32">
-        <v>579</v>
+        <v>507</v>
       </c>
       <c r="G19" s="32">
-        <v>225</v>
+        <v>189</v>
       </c>
       <c r="H19" s="36">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="I19" s="32">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="J19" s="32">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="K19" s="33">
-        <v>457</v>
+        <v>356</v>
       </c>
       <c r="L19" s="30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="10.5" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="31">
-        <v>2525</v>
+        <v>2284</v>
       </c>
       <c r="C20" s="32">
-        <v>548</v>
+        <v>493</v>
       </c>
       <c r="D20" s="32">
-        <v>571</v>
+        <v>500</v>
       </c>
       <c r="E20" s="36">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="F20" s="32">
-        <v>303</v>
+        <v>268</v>
       </c>
       <c r="G20" s="32">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="H20" s="36">
+        <v>87</v>
+      </c>
+      <c r="I20" s="32">
         <v>94</v>
       </c>
-      <c r="I20" s="32">
-[...1 lines deleted...]
-      </c>
       <c r="J20" s="32">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="K20" s="33">
-        <v>570</v>
+        <v>504</v>
       </c>
       <c r="L20" s="30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="21" customHeight="1">
       <c r="A21" s="34" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B21" s="35">
-        <v>209</v>
+        <v>166</v>
       </c>
       <c r="C21" s="36">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D21" s="36">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="E21" s="36">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F21" s="36">
         <v>23</v>
       </c>
       <c r="G21" s="36">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H21" s="36">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="I21" s="36">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="J21" s="36">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K21" s="37">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="L21" s="34" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A22" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="43">
-        <v>11404</v>
+        <v>8674</v>
       </c>
       <c r="C22" s="44">
-        <v>1676</v>
+        <v>1279</v>
       </c>
       <c r="D22" s="44">
-        <v>2984</v>
+        <v>2175</v>
       </c>
       <c r="E22" s="44">
-        <v>1064</v>
+        <v>914</v>
       </c>
       <c r="F22" s="44">
-        <v>1936</v>
+        <v>1433</v>
       </c>
       <c r="G22" s="44">
-        <v>728</v>
+        <v>569</v>
       </c>
       <c r="H22" s="44">
-        <v>580</v>
+        <v>426</v>
       </c>
       <c r="I22" s="44">
-        <v>640</v>
+        <v>524</v>
       </c>
       <c r="J22" s="44">
-        <v>262</v>
+        <v>217</v>
       </c>
       <c r="K22" s="45">
-        <v>1534</v>
+        <v>1137</v>
       </c>
       <c r="L22" s="42" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="10.5" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="31">
-        <v>2397</v>
+        <v>1498</v>
       </c>
       <c r="C23" s="32">
-        <v>423</v>
+        <v>234</v>
       </c>
       <c r="D23" s="32">
-        <v>630</v>
+        <v>392</v>
       </c>
       <c r="E23" s="32">
-        <v>154</v>
+        <v>113</v>
       </c>
       <c r="F23" s="32">
-        <v>423</v>
+        <v>282</v>
       </c>
       <c r="G23" s="36">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="H23" s="32">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="I23" s="32">
-        <v>145</v>
+        <v>112</v>
       </c>
       <c r="J23" s="32">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="K23" s="33">
-        <v>330</v>
+        <v>175</v>
       </c>
       <c r="L23" s="30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="10.5" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="31">
-        <v>8637</v>
+        <v>6917</v>
       </c>
       <c r="C24" s="32">
-        <v>1202</v>
+        <v>1009</v>
       </c>
       <c r="D24" s="32">
-        <v>2273</v>
+        <v>1722</v>
       </c>
       <c r="E24" s="32">
-        <v>892</v>
+        <v>789</v>
       </c>
       <c r="F24" s="32">
-        <v>1443</v>
+        <v>1100</v>
       </c>
       <c r="G24" s="36">
-        <v>580</v>
+        <v>475</v>
       </c>
       <c r="H24" s="32">
-        <v>433</v>
+        <v>331</v>
       </c>
       <c r="I24" s="32">
-        <v>479</v>
+        <v>396</v>
       </c>
       <c r="J24" s="32">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="K24" s="33">
-        <v>1132</v>
+        <v>920</v>
       </c>
       <c r="L24" s="30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="21" customHeight="1">
       <c r="A25" s="34" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B25" s="35">
-        <v>370</v>
+        <v>259</v>
       </c>
       <c r="C25" s="36">
+        <v>36</v>
+      </c>
+      <c r="D25" s="36">
+        <v>61</v>
+      </c>
+      <c r="E25" s="36">
+        <v>12</v>
+      </c>
+      <c r="F25" s="36">
         <v>51</v>
       </c>
-      <c r="D25" s="36">
-[...7 lines deleted...]
-      </c>
       <c r="G25" s="36">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H25" s="36">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="I25" s="36">
         <v>16</v>
       </c>
       <c r="J25" s="36">
         <v>8</v>
       </c>
       <c r="K25" s="37">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="L25" s="34" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A26" s="38" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B26" s="46"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="48"/>
       <c r="L26" s="38" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A27" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="49">
-        <v>5602</v>
+        <v>5536</v>
       </c>
       <c r="C27" s="50">
-        <v>819</v>
+        <v>807</v>
       </c>
       <c r="D27" s="50">
-        <v>1672</v>
+        <v>1620</v>
       </c>
       <c r="E27" s="50">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="F27" s="50">
-        <v>808</v>
+        <v>821</v>
       </c>
       <c r="G27" s="50">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="H27" s="50">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="I27" s="50">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="J27" s="50">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K27" s="51">
-        <v>706</v>
+        <v>685</v>
       </c>
       <c r="L27" s="42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="10.5" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="52">
-        <v>2372</v>
+        <v>2340</v>
       </c>
       <c r="C28" s="53">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="D28" s="53">
-        <v>754</v>
+        <v>737</v>
       </c>
       <c r="E28" s="53">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="F28" s="53">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="G28" s="53">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="H28" s="54">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="I28" s="53">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="J28" s="53">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="K28" s="55">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="L28" s="30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="10.5" customHeight="1">
       <c r="A29" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="52">
-        <v>2918</v>
+        <v>2903</v>
       </c>
       <c r="C29" s="53">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="D29" s="53">
-        <v>827</v>
+        <v>800</v>
       </c>
       <c r="E29" s="53">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="F29" s="53">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="G29" s="53">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="H29" s="54">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I29" s="53">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J29" s="53">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="K29" s="55">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="L29" s="30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="21" customHeight="1">
       <c r="A30" s="34" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B30" s="35">
-        <v>312</v>
+        <v>293</v>
       </c>
       <c r="C30" s="36">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D30" s="36">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="E30" s="36">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F30" s="36">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G30" s="36">
         <v>13</v>
       </c>
       <c r="H30" s="36">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I30" s="36">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="J30" s="36">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K30" s="37">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="L30" s="34" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A31" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="49">
-        <v>7093</v>
+        <v>7212</v>
       </c>
       <c r="C31" s="50">
-        <v>1219</v>
+        <v>1210</v>
       </c>
       <c r="D31" s="50">
-        <v>1584</v>
+        <v>1603</v>
       </c>
       <c r="E31" s="50">
-        <v>779</v>
+        <v>810</v>
       </c>
       <c r="F31" s="50">
-        <v>1037</v>
+        <v>1053</v>
       </c>
       <c r="G31" s="50">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="H31" s="50">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="I31" s="50">
-        <v>402</v>
+        <v>416</v>
       </c>
       <c r="J31" s="50">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="K31" s="51">
-        <v>1122</v>
+        <v>1135</v>
       </c>
       <c r="L31" s="42" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="10.5" customHeight="1">
       <c r="A32" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="52">
-        <v>1497</v>
+        <v>1550</v>
       </c>
       <c r="C32" s="53">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D32" s="56">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="E32" s="53">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F32" s="53">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="G32" s="53">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="H32" s="53">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="I32" s="53">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="J32" s="53">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="K32" s="55">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="L32" s="30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="10.5" customHeight="1">
       <c r="A33" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="52">
-        <v>5555</v>
+        <v>5622</v>
       </c>
       <c r="C33" s="53">
-        <v>953</v>
+        <v>941</v>
       </c>
       <c r="D33" s="53">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="E33" s="53">
-        <v>639</v>
+        <v>668</v>
       </c>
       <c r="F33" s="53">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="G33" s="53">
-        <v>353</v>
+        <v>374</v>
       </c>
       <c r="H33" s="53">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="I33" s="53">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="J33" s="53">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="K33" s="55">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="L33" s="30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="21" customHeight="1">
       <c r="A34" s="34" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B34" s="35">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C34" s="36">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D34" s="36">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E34" s="36">
         <v>3</v>
       </c>
       <c r="F34" s="36">
+        <v>2</v>
+      </c>
+      <c r="G34" s="36">
+        <v>3</v>
+      </c>
+      <c r="H34" s="36">
+        <v>3</v>
+      </c>
+      <c r="I34" s="36">
         <v>5</v>
       </c>
-      <c r="G34" s="36">
-[...7 lines deleted...]
-      </c>
       <c r="J34" s="36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K34" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L34" s="34" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A35" s="42" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="B35" s="49">
-        <v>4441</v>
+        <v>758</v>
       </c>
       <c r="C35" s="50">
-        <v>654</v>
+        <v>88</v>
       </c>
       <c r="D35" s="50">
-        <v>1260</v>
+        <v>189</v>
       </c>
       <c r="E35" s="50">
-        <v>227</v>
+        <v>17</v>
       </c>
       <c r="F35" s="50">
-        <v>938</v>
+        <v>295</v>
       </c>
       <c r="G35" s="50">
-        <v>234</v>
+        <v>17</v>
       </c>
       <c r="H35" s="50">
-        <v>206</v>
+        <v>26</v>
       </c>
       <c r="I35" s="50">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="J35" s="50">
-        <v>77</v>
+        <v>7</v>
       </c>
       <c r="K35" s="51">
-        <v>684</v>
+        <v>108</v>
       </c>
       <c r="L35" s="42" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="10.5" customHeight="1">
       <c r="A36" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="52">
-        <v>1775</v>
+        <v>239</v>
       </c>
       <c r="C36" s="53">
-        <v>356</v>
+        <v>28</v>
       </c>
       <c r="D36" s="53">
-        <v>497</v>
+        <v>55</v>
       </c>
       <c r="E36" s="53">
-        <v>61</v>
+        <v>4</v>
       </c>
       <c r="F36" s="53">
-        <v>328</v>
+        <v>104</v>
       </c>
       <c r="G36" s="53">
-        <v>71</v>
+        <v>5</v>
       </c>
       <c r="H36" s="53">
-        <v>58</v>
+        <v>4</v>
       </c>
       <c r="I36" s="53">
-        <v>59</v>
+        <v>2</v>
       </c>
       <c r="J36" s="53">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="K36" s="55">
-        <v>318</v>
+        <v>37</v>
       </c>
       <c r="L36" s="57" t="s">
         <v>29</v>
       </c>
       <c r="M36" s="11"/>
       <c r="N36" s="11"/>
       <c r="O36" s="11"/>
     </row>
     <row r="37" spans="1:15" ht="10.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="52">
-        <v>2491</v>
+        <v>471</v>
       </c>
       <c r="C37" s="53">
-        <v>279</v>
+        <v>53</v>
       </c>
       <c r="D37" s="53">
-        <v>726</v>
+        <v>123</v>
       </c>
       <c r="E37" s="53">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="F37" s="53">
-        <v>567</v>
+        <v>170</v>
       </c>
       <c r="G37" s="53">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="H37" s="53">
-        <v>133</v>
+        <v>19</v>
       </c>
       <c r="I37" s="53">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="J37" s="53">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="K37" s="55">
-        <v>333</v>
+        <v>67</v>
       </c>
       <c r="L37" s="30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="21" customHeight="1">
       <c r="A38" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="35">
         <v>48</v>
       </c>
-      <c r="B38" s="35">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="36">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D38" s="36">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E38" s="36">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F38" s="36">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G38" s="36">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H38" s="36">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="I38" s="36">
+        <v>0</v>
+      </c>
+      <c r="J38" s="36">
+        <v>2</v>
+      </c>
+      <c r="K38" s="37">
         <v>4</v>
       </c>
-      <c r="J38" s="36">
-[...4 lines deleted...]
-      </c>
       <c r="L38" s="34" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:15" s="3" customFormat="1" ht="21" customHeight="1">
       <c r="A39" s="62" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B39" s="49">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="C39" s="50">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D39" s="50">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="E39" s="50">
         <v>36</v>
       </c>
       <c r="F39" s="50">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G39" s="50">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="H39" s="50">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I39" s="50">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J39" s="50">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K39" s="51">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="L39" s="62" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="10.5" customHeight="1">
       <c r="A40" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="52">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="C40" s="53">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D40" s="53">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E40" s="53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F40" s="53">
         <v>26</v>
       </c>
       <c r="G40" s="53">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H40" s="53">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="I40" s="53">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="J40" s="53">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K40" s="55">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="L40" s="30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="10.5" customHeight="1">
       <c r="A41" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="52">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="C41" s="53">
         <v>13</v>
       </c>
       <c r="D41" s="53">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="E41" s="53">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F41" s="53">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G41" s="53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H41" s="53">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="I41" s="53">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J41" s="53">
         <v>6</v>
       </c>
       <c r="K41" s="55">
         <v>35</v>
       </c>
       <c r="L41" s="30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="21" customHeight="1">
       <c r="A42" s="58" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B42" s="59">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C42" s="60">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D42" s="60">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E42" s="60">
         <v>2</v>
       </c>
       <c r="F42" s="60">
         <v>10</v>
       </c>
       <c r="G42" s="60">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H42" s="60">
         <v>2</v>
       </c>
       <c r="I42" s="60">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>3</v>
+      </c>
+      <c r="J42" s="60">
+        <v>0</v>
       </c>
       <c r="K42" s="61">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L42" s="58" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="B43" s="20"/>
       <c r="C43" s="20"/>
       <c r="D43" s="21"/>
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="22"/>
       <c r="J43" s="20"/>
     </row>
     <row r="44" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A44" s="12" t="s">
-        <v>42</v>
+      <c r="A44" s="8" t="s">
+        <v>86</v>
       </c>
       <c r="B44" s="20"/>
       <c r="C44" s="20"/>
-      <c r="D44" s="20"/>
-[...4 lines deleted...]
-      <c r="I44" s="20"/>
+      <c r="D44" s="21"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21"/>
+      <c r="G44" s="22"/>
       <c r="J44" s="20"/>
-      <c r="K44" s="20"/>
-[...2 lines deleted...]
-      <c r="O44" s="23"/>
     </row>
     <row r="45" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A45" s="12" t="s">
-[...10 lines deleted...]
-      <c r="O45" s="23"/>
+      <c r="B45" s="20"/>
+      <c r="C45" s="20"/>
+      <c r="D45" s="21"/>
+      <c r="E45" s="21"/>
+      <c r="F45" s="21"/>
+      <c r="G45" s="22"/>
+      <c r="J45" s="20"/>
     </row>
     <row r="46" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A46" s="12"/>
-[...5 lines deleted...]
-      <c r="L46" s="24"/>
+      <c r="A46" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="20"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="20"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
       <c r="M46" s="23"/>
       <c r="N46" s="23"/>
       <c r="O46" s="23"/>
     </row>
     <row r="47" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A47" s="25" t="s">
-        <v>50</v>
+      <c r="A47" s="12" t="s">
+        <v>87</v>
       </c>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="F47" s="24"/>
       <c r="I47" s="24"/>
       <c r="L47" s="24"/>
       <c r="M47" s="23"/>
       <c r="N47" s="23"/>
       <c r="O47" s="23"/>
     </row>
     <row r="48" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="B48" s="21"/>
-[...20 lines deleted...]
-      <c r="K49" s="5"/>
+      <c r="A48" s="12"/>
+      <c r="B48" s="24"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="24"/>
+      <c r="F48" s="24"/>
+      <c r="I48" s="24"/>
+      <c r="L48" s="24"/>
+      <c r="M48" s="23"/>
+      <c r="N48" s="23"/>
+      <c r="O48" s="23"/>
+    </row>
+    <row r="49" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A49" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B49" s="24"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="24"/>
+      <c r="F49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="L49" s="24"/>
+      <c r="M49" s="23"/>
+      <c r="N49" s="23"/>
+      <c r="O49" s="23"/>
+    </row>
+    <row r="50" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B50" s="21"/>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+    </row>
+    <row r="51" spans="1:15" ht="10.5" customHeight="1">
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="127" max="65535" man="1"/>
     <brk id="185" max="65535" man="1"/>
     <brk id="243" max="65535" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32D64B29-3F4D-4B73-848F-C269B65DAA34}">
+  <dimension ref="A1:Z61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="17.140625" style="125" customWidth="1"/>
+    <col min="2" max="2" width="1" style="125" customWidth="1"/>
+    <col min="3" max="3" width="4.7109375" style="125" customWidth="1"/>
+    <col min="4" max="4" width="1" style="125" customWidth="1"/>
+    <col min="5" max="5" width="5.42578125" style="125" customWidth="1"/>
+    <col min="6" max="6" width="1" style="125" customWidth="1"/>
+    <col min="7" max="7" width="5.85546875" style="125" customWidth="1"/>
+    <col min="8" max="8" width="1" style="125" customWidth="1"/>
+    <col min="9" max="9" width="5" style="125" customWidth="1"/>
+    <col min="10" max="10" width="1" style="125" customWidth="1"/>
+    <col min="11" max="11" width="5" style="125" customWidth="1"/>
+    <col min="12" max="12" width="1" style="125" customWidth="1"/>
+    <col min="13" max="13" width="5" style="125" customWidth="1"/>
+    <col min="14" max="14" width="1" style="125" customWidth="1"/>
+    <col min="15" max="15" width="5" style="125" customWidth="1"/>
+    <col min="16" max="16" width="1" style="125" customWidth="1"/>
+    <col min="17" max="17" width="5" style="125" customWidth="1"/>
+    <col min="18" max="18" width="1" style="125" customWidth="1"/>
+    <col min="19" max="19" width="5.42578125" style="125" customWidth="1"/>
+    <col min="20" max="20" width="1" style="125" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="125" customWidth="1"/>
+    <col min="22" max="22" width="1" style="125" customWidth="1"/>
+    <col min="23" max="23" width="9.42578125" style="125" customWidth="1"/>
+    <col min="24" max="26" width="2" style="125" customWidth="1"/>
+    <col min="27" max="16384" width="12" style="125"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="123" customFormat="1" ht="11.25">
+      <c r="A1" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="122"/>
+    </row>
+    <row r="2" spans="1:26" ht="11.25">
+      <c r="A2" s="124" t="s">
+        <v>137</v>
+      </c>
+      <c r="B2" s="124"/>
+    </row>
+    <row r="3" spans="1:26" s="127" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="128"/>
+    </row>
+    <row r="4" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A4" s="129" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="129"/>
+      <c r="C4" s="127"/>
+    </row>
+    <row r="5" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A5" s="130"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="88"/>
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+    </row>
+    <row r="6" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A6" s="131" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="130"/>
+      <c r="C6" s="132" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="133"/>
+      <c r="E6" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="133"/>
+      <c r="G6" s="132" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="133"/>
+      <c r="I6" s="132" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="133"/>
+      <c r="K6" s="132" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="133"/>
+      <c r="M6" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="N6" s="133"/>
+      <c r="O6" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="133"/>
+      <c r="Q6" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="133"/>
+      <c r="S6" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="133"/>
+      <c r="U6" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="V6" s="88"/>
+      <c r="W6" s="134"/>
+      <c r="X6" s="134"/>
+      <c r="Y6" s="134"/>
+      <c r="Z6" s="134"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C7" s="133"/>
+      <c r="D7" s="133"/>
+      <c r="E7" s="133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="133"/>
+      <c r="G7" s="133" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="133"/>
+      <c r="I7" s="133"/>
+      <c r="J7" s="133"/>
+      <c r="K7" s="133"/>
+      <c r="L7" s="133"/>
+      <c r="M7" s="133"/>
+      <c r="N7" s="133"/>
+      <c r="O7" s="133"/>
+      <c r="P7" s="133"/>
+      <c r="Q7" s="133"/>
+      <c r="R7" s="133"/>
+      <c r="S7" s="133"/>
+      <c r="T7" s="133"/>
+      <c r="U7" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="V7" s="88"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C8" s="133"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="133"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="133"/>
+      <c r="N8" s="133"/>
+      <c r="O8" s="133"/>
+      <c r="P8" s="133"/>
+      <c r="Q8" s="133"/>
+      <c r="R8" s="133"/>
+      <c r="S8" s="133"/>
+      <c r="T8" s="133"/>
+      <c r="U8" s="133" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="88"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C9" s="133"/>
+      <c r="D9" s="133"/>
+      <c r="E9" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="133"/>
+      <c r="G9" s="133" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="133"/>
+      <c r="I9" s="133" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="133"/>
+      <c r="K9" s="133" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="133"/>
+      <c r="M9" s="133" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133" t="s">
+        <v>21</v>
+      </c>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="133"/>
+      <c r="S9" s="133" t="s">
+        <v>22</v>
+      </c>
+      <c r="T9" s="133"/>
+      <c r="U9" s="133" t="s">
+        <v>23</v>
+      </c>
+      <c r="V9" s="88"/>
+    </row>
+    <row r="10" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C10" s="133"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="133"/>
+      <c r="G10" s="133" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="133"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="133"/>
+      <c r="K10" s="133"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="133"/>
+      <c r="U10" s="133" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" s="88"/>
+    </row>
+    <row r="11" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A11" s="135"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="133"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="136"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="136"/>
+      <c r="J11" s="133"/>
+      <c r="K11" s="136"/>
+      <c r="L11" s="133"/>
+      <c r="M11" s="136"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="136"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="136"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="136"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="V11" s="88"/>
+      <c r="W11" s="135"/>
+      <c r="X11" s="135"/>
+      <c r="Y11" s="135"/>
+      <c r="Z11" s="135"/>
+    </row>
+    <row r="12" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C12" s="88"/>
+      <c r="D12" s="88"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="88"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="88"/>
+      <c r="I12" s="88"/>
+      <c r="J12" s="88"/>
+      <c r="K12" s="88"/>
+      <c r="L12" s="88"/>
+      <c r="M12" s="88"/>
+      <c r="N12" s="88"/>
+      <c r="O12" s="88"/>
+      <c r="P12" s="88"/>
+      <c r="Q12" s="88"/>
+      <c r="R12" s="88"/>
+      <c r="S12" s="88"/>
+      <c r="T12" s="88"/>
+      <c r="U12" s="88"/>
+      <c r="V12" s="88"/>
+    </row>
+    <row r="13" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="138">
+        <v>15355</v>
+      </c>
+      <c r="D13" s="139"/>
+      <c r="E13" s="138">
+        <v>2621</v>
+      </c>
+      <c r="F13" s="139"/>
+      <c r="G13" s="138">
+        <v>4119</v>
+      </c>
+      <c r="H13" s="139"/>
+      <c r="I13" s="138">
+        <v>1486</v>
+      </c>
+      <c r="J13" s="139"/>
+      <c r="K13" s="138">
+        <v>2442</v>
+      </c>
+      <c r="L13" s="139"/>
+      <c r="M13" s="138">
+        <v>926</v>
+      </c>
+      <c r="N13" s="139"/>
+      <c r="O13" s="138">
+        <v>683</v>
+      </c>
+      <c r="P13" s="139"/>
+      <c r="Q13" s="138">
+        <v>785</v>
+      </c>
+      <c r="R13" s="139"/>
+      <c r="S13" s="138">
+        <v>331</v>
+      </c>
+      <c r="T13" s="139"/>
+      <c r="U13" s="138">
+        <v>1962</v>
+      </c>
+      <c r="V13" s="139"/>
+      <c r="W13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="X13" s="137"/>
+      <c r="Y13" s="137"/>
+      <c r="Z13" s="137"/>
+    </row>
+    <row r="14" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A14" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="141">
+        <v>5899</v>
+      </c>
+      <c r="D14" s="85"/>
+      <c r="E14" s="141">
+        <v>957</v>
+      </c>
+      <c r="F14" s="85"/>
+      <c r="G14" s="141">
+        <v>1652</v>
+      </c>
+      <c r="H14" s="85"/>
+      <c r="I14" s="141">
+        <v>530</v>
+      </c>
+      <c r="J14" s="85"/>
+      <c r="K14" s="141">
+        <v>1032</v>
+      </c>
+      <c r="L14" s="85"/>
+      <c r="M14" s="141">
+        <v>347</v>
+      </c>
+      <c r="N14" s="85"/>
+      <c r="O14" s="141">
+        <v>249</v>
+      </c>
+      <c r="P14" s="85"/>
+      <c r="Q14" s="141">
+        <v>346</v>
+      </c>
+      <c r="R14" s="85"/>
+      <c r="S14" s="141">
+        <v>132</v>
+      </c>
+      <c r="T14" s="85"/>
+      <c r="U14" s="141">
+        <v>654</v>
+      </c>
+      <c r="V14" s="85"/>
+      <c r="W14" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" s="140"/>
+      <c r="Y14" s="140"/>
+      <c r="Z14" s="140"/>
+    </row>
+    <row r="15" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A15" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="143">
+        <v>8915</v>
+      </c>
+      <c r="D15" s="85"/>
+      <c r="E15" s="143">
+        <v>1586</v>
+      </c>
+      <c r="F15" s="85"/>
+      <c r="G15" s="143">
+        <v>2320</v>
+      </c>
+      <c r="H15" s="85"/>
+      <c r="I15" s="143">
+        <v>919</v>
+      </c>
+      <c r="J15" s="85"/>
+      <c r="K15" s="143">
+        <v>1310</v>
+      </c>
+      <c r="L15" s="85"/>
+      <c r="M15" s="143">
+        <v>554</v>
+      </c>
+      <c r="N15" s="85"/>
+      <c r="O15" s="143">
+        <v>403</v>
+      </c>
+      <c r="P15" s="85"/>
+      <c r="Q15" s="143">
+        <v>403</v>
+      </c>
+      <c r="R15" s="85"/>
+      <c r="S15" s="143">
+        <v>185</v>
+      </c>
+      <c r="T15" s="85"/>
+      <c r="U15" s="143">
+        <v>1235</v>
+      </c>
+      <c r="V15" s="85"/>
+      <c r="W15" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X15" s="142"/>
+      <c r="Y15" s="142"/>
+      <c r="Z15" s="142"/>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="88">
+        <v>541</v>
+      </c>
+      <c r="D16" s="88"/>
+      <c r="E16" s="155">
+        <v>78</v>
+      </c>
+      <c r="F16" s="88"/>
+      <c r="G16" s="88">
+        <v>147</v>
+      </c>
+      <c r="H16" s="88"/>
+      <c r="I16" s="88">
+        <v>37</v>
+      </c>
+      <c r="J16" s="88"/>
+      <c r="K16" s="88">
+        <v>100</v>
+      </c>
+      <c r="L16" s="88"/>
+      <c r="M16" s="88">
+        <v>25</v>
+      </c>
+      <c r="N16" s="88"/>
+      <c r="O16" s="88">
+        <v>31</v>
+      </c>
+      <c r="P16" s="88"/>
+      <c r="Q16" s="88">
+        <v>36</v>
+      </c>
+      <c r="R16" s="88"/>
+      <c r="S16" s="88">
+        <v>14</v>
+      </c>
+      <c r="T16" s="88"/>
+      <c r="U16" s="88">
+        <v>73</v>
+      </c>
+      <c r="V16" s="85"/>
+      <c r="W16" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X16" s="144"/>
+      <c r="Y16" s="144"/>
+      <c r="Z16" s="144"/>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="145"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="145"/>
+      <c r="F17" s="85"/>
+      <c r="G17" s="145"/>
+      <c r="H17" s="85"/>
+      <c r="I17" s="145"/>
+      <c r="J17" s="85"/>
+      <c r="K17" s="145"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="145"/>
+      <c r="N17" s="85"/>
+      <c r="O17" s="145"/>
+      <c r="P17" s="85"/>
+      <c r="Q17" s="145"/>
+      <c r="R17" s="85"/>
+      <c r="S17" s="145"/>
+      <c r="T17" s="85"/>
+      <c r="U17" s="145"/>
+      <c r="V17" s="85"/>
+      <c r="W17" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X17" s="135"/>
+      <c r="Y17" s="135"/>
+      <c r="Z17" s="135"/>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
+      <c r="E18" s="85"/>
+      <c r="F18" s="85"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="85"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="85"/>
+      <c r="Q18" s="85"/>
+      <c r="R18" s="85"/>
+      <c r="S18" s="85"/>
+      <c r="T18" s="85"/>
+      <c r="U18" s="85"/>
+      <c r="V18" s="85"/>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="123" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="123"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+    </row>
+    <row r="20" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A20" s="123"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="85"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="85"/>
+      <c r="S20" s="85"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="85"/>
+    </row>
+    <row r="21" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="137" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="138">
+        <v>5746</v>
+      </c>
+      <c r="D21" s="139"/>
+      <c r="E21" s="138">
+        <v>1066</v>
+      </c>
+      <c r="F21" s="139"/>
+      <c r="G21" s="138">
+        <v>1549</v>
+      </c>
+      <c r="H21" s="139"/>
+      <c r="I21" s="138">
+        <v>539</v>
+      </c>
+      <c r="J21" s="139"/>
+      <c r="K21" s="138">
+        <v>816</v>
+      </c>
+      <c r="L21" s="139"/>
+      <c r="M21" s="138">
+        <v>330</v>
+      </c>
+      <c r="N21" s="139"/>
+      <c r="O21" s="138">
+        <v>203</v>
+      </c>
+      <c r="P21" s="139"/>
+      <c r="Q21" s="138">
+        <v>281</v>
+      </c>
+      <c r="R21" s="139"/>
+      <c r="S21" s="138">
+        <v>103</v>
+      </c>
+      <c r="T21" s="139"/>
+      <c r="U21" s="138">
+        <v>859</v>
+      </c>
+      <c r="V21" s="139"/>
+      <c r="W21" s="137" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="137"/>
+      <c r="Y21" s="137"/>
+      <c r="Z21" s="137"/>
+    </row>
+    <row r="22" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A22" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="141">
+        <v>3621</v>
+      </c>
+      <c r="D22" s="85"/>
+      <c r="E22" s="141">
+        <v>545</v>
+      </c>
+      <c r="F22" s="85"/>
+      <c r="G22" s="141">
+        <v>1076</v>
+      </c>
+      <c r="H22" s="85"/>
+      <c r="I22" s="146">
+        <v>372</v>
+      </c>
+      <c r="J22" s="88"/>
+      <c r="K22" s="141">
+        <v>596</v>
+      </c>
+      <c r="L22" s="85"/>
+      <c r="M22" s="141">
+        <v>229</v>
+      </c>
+      <c r="N22" s="85"/>
+      <c r="O22" s="146">
+        <v>140</v>
+      </c>
+      <c r="P22" s="88"/>
+      <c r="Q22" s="145">
+        <v>215</v>
+      </c>
+      <c r="R22" s="85"/>
+      <c r="S22" s="141">
+        <v>71</v>
+      </c>
+      <c r="T22" s="85"/>
+      <c r="U22" s="141">
+        <v>377</v>
+      </c>
+      <c r="V22" s="85"/>
+      <c r="W22" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" s="140"/>
+      <c r="Y22" s="140"/>
+      <c r="Z22" s="140"/>
+    </row>
+    <row r="23" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A23" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="143">
+        <v>1925</v>
+      </c>
+      <c r="D23" s="85"/>
+      <c r="E23" s="143">
+        <v>493</v>
+      </c>
+      <c r="F23" s="85"/>
+      <c r="G23" s="143">
+        <v>404</v>
+      </c>
+      <c r="H23" s="85"/>
+      <c r="I23" s="147">
+        <v>159</v>
+      </c>
+      <c r="J23" s="88"/>
+      <c r="K23" s="143">
+        <v>188</v>
+      </c>
+      <c r="L23" s="85"/>
+      <c r="M23" s="143">
+        <v>87</v>
+      </c>
+      <c r="N23" s="85"/>
+      <c r="O23" s="147">
+        <v>51</v>
+      </c>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="143">
+        <v>49</v>
+      </c>
+      <c r="R23" s="85"/>
+      <c r="S23" s="143">
+        <v>29</v>
+      </c>
+      <c r="T23" s="85"/>
+      <c r="U23" s="143">
+        <v>465</v>
+      </c>
+      <c r="V23" s="85"/>
+      <c r="W23" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X23" s="142"/>
+      <c r="Y23" s="142"/>
+      <c r="Z23" s="142"/>
+    </row>
+    <row r="24" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A24" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="88">
+        <v>200</v>
+      </c>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88">
+        <v>28</v>
+      </c>
+      <c r="F24" s="88"/>
+      <c r="G24" s="88">
+        <v>69</v>
+      </c>
+      <c r="H24" s="88"/>
+      <c r="I24" s="88">
+        <v>8</v>
+      </c>
+      <c r="J24" s="88"/>
+      <c r="K24" s="88">
+        <v>32</v>
+      </c>
+      <c r="L24" s="88"/>
+      <c r="M24" s="88">
+        <v>14</v>
+      </c>
+      <c r="N24" s="88"/>
+      <c r="O24" s="88">
+        <v>12</v>
+      </c>
+      <c r="P24" s="88"/>
+      <c r="Q24" s="88">
+        <v>17</v>
+      </c>
+      <c r="R24" s="88"/>
+      <c r="S24" s="88">
+        <v>3</v>
+      </c>
+      <c r="T24" s="88"/>
+      <c r="U24" s="88">
+        <v>17</v>
+      </c>
+      <c r="V24" s="85"/>
+      <c r="W24" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X24" s="144"/>
+      <c r="Y24" s="144"/>
+      <c r="Z24" s="144"/>
+    </row>
+    <row r="25" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A25" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="145"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="145"/>
+      <c r="F25" s="85"/>
+      <c r="G25" s="145"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="148"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="145"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="145"/>
+      <c r="N25" s="85"/>
+      <c r="O25" s="148"/>
+      <c r="P25" s="88"/>
+      <c r="Q25" s="145"/>
+      <c r="R25" s="85"/>
+      <c r="S25" s="145"/>
+      <c r="T25" s="85"/>
+      <c r="U25" s="145"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X25" s="135"/>
+      <c r="Y25" s="135"/>
+      <c r="Z25" s="135"/>
+    </row>
+    <row r="26" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C26" s="139"/>
+      <c r="D26" s="139"/>
+      <c r="E26" s="85"/>
+      <c r="F26" s="85"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="85"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
+      <c r="O26" s="85"/>
+      <c r="P26" s="85"/>
+      <c r="Q26" s="85"/>
+      <c r="R26" s="85"/>
+      <c r="S26" s="85"/>
+      <c r="T26" s="85"/>
+      <c r="U26" s="85"/>
+      <c r="V26" s="85"/>
+    </row>
+    <row r="27" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="137" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="138">
+        <v>9609</v>
+      </c>
+      <c r="D27" s="139"/>
+      <c r="E27" s="138">
+        <v>1555</v>
+      </c>
+      <c r="F27" s="139"/>
+      <c r="G27" s="138">
+        <v>2570</v>
+      </c>
+      <c r="H27" s="139"/>
+      <c r="I27" s="138">
+        <v>947</v>
+      </c>
+      <c r="J27" s="139"/>
+      <c r="K27" s="138">
+        <v>1626</v>
+      </c>
+      <c r="L27" s="139"/>
+      <c r="M27" s="138">
+        <v>596</v>
+      </c>
+      <c r="N27" s="139"/>
+      <c r="O27" s="138">
+        <v>480</v>
+      </c>
+      <c r="P27" s="139"/>
+      <c r="Q27" s="138">
+        <v>504</v>
+      </c>
+      <c r="R27" s="139"/>
+      <c r="S27" s="138">
+        <v>228</v>
+      </c>
+      <c r="T27" s="139"/>
+      <c r="U27" s="138">
+        <v>1103</v>
+      </c>
+      <c r="V27" s="139"/>
+      <c r="W27" s="137" t="s">
+        <v>35</v>
+      </c>
+      <c r="X27" s="137"/>
+      <c r="Y27" s="137"/>
+      <c r="Z27" s="137"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="141">
+        <v>2278</v>
+      </c>
+      <c r="D28" s="85"/>
+      <c r="E28" s="141">
+        <v>412</v>
+      </c>
+      <c r="F28" s="85"/>
+      <c r="G28" s="141">
+        <v>576</v>
+      </c>
+      <c r="H28" s="85"/>
+      <c r="I28" s="141">
+        <v>158</v>
+      </c>
+      <c r="J28" s="85"/>
+      <c r="K28" s="141">
+        <v>436</v>
+      </c>
+      <c r="L28" s="85"/>
+      <c r="M28" s="146">
+        <v>118</v>
+      </c>
+      <c r="N28" s="88"/>
+      <c r="O28" s="145">
+        <v>109</v>
+      </c>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="141">
+        <v>131</v>
+      </c>
+      <c r="R28" s="85"/>
+      <c r="S28" s="141">
+        <v>61</v>
+      </c>
+      <c r="T28" s="85"/>
+      <c r="U28" s="141">
+        <v>277</v>
+      </c>
+      <c r="V28" s="85"/>
+      <c r="W28" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X28" s="140"/>
+      <c r="Y28" s="140"/>
+      <c r="Z28" s="140"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="143">
+        <v>6990</v>
+      </c>
+      <c r="D29" s="85"/>
+      <c r="E29" s="143">
+        <v>1093</v>
+      </c>
+      <c r="F29" s="85"/>
+      <c r="G29" s="143">
+        <v>1916</v>
+      </c>
+      <c r="H29" s="85"/>
+      <c r="I29" s="143">
+        <v>760</v>
+      </c>
+      <c r="J29" s="85"/>
+      <c r="K29" s="143">
+        <v>1122</v>
+      </c>
+      <c r="L29" s="85"/>
+      <c r="M29" s="147">
+        <v>467</v>
+      </c>
+      <c r="N29" s="88"/>
+      <c r="O29" s="143">
+        <v>352</v>
+      </c>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="143">
+        <v>354</v>
+      </c>
+      <c r="R29" s="85"/>
+      <c r="S29" s="143">
+        <v>156</v>
+      </c>
+      <c r="T29" s="85"/>
+      <c r="U29" s="143">
+        <v>770</v>
+      </c>
+      <c r="V29" s="85"/>
+      <c r="W29" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X29" s="142"/>
+      <c r="Y29" s="142"/>
+      <c r="Z29" s="142"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="144" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="88">
+        <v>341</v>
+      </c>
+      <c r="D30" s="88"/>
+      <c r="E30" s="88">
+        <v>50</v>
+      </c>
+      <c r="F30" s="88"/>
+      <c r="G30" s="88">
+        <v>78</v>
+      </c>
+      <c r="H30" s="88"/>
+      <c r="I30" s="88">
+        <v>29</v>
+      </c>
+      <c r="J30" s="88"/>
+      <c r="K30" s="88">
+        <v>68</v>
+      </c>
+      <c r="L30" s="88"/>
+      <c r="M30" s="88">
+        <v>11</v>
+      </c>
+      <c r="N30" s="88"/>
+      <c r="O30" s="88">
+        <v>19</v>
+      </c>
+      <c r="P30" s="88"/>
+      <c r="Q30" s="88">
+        <v>19</v>
+      </c>
+      <c r="R30" s="88"/>
+      <c r="S30" s="88">
+        <v>11</v>
+      </c>
+      <c r="T30" s="88"/>
+      <c r="U30" s="88">
+        <v>56</v>
+      </c>
+      <c r="V30" s="85"/>
+      <c r="W30" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X30" s="144"/>
+      <c r="Y30" s="144"/>
+      <c r="Z30" s="144"/>
+    </row>
+    <row r="31" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A31" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="145"/>
+      <c r="D31" s="85"/>
+      <c r="E31" s="148"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="145"/>
+      <c r="H31" s="85"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="85"/>
+      <c r="K31" s="145"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="148"/>
+      <c r="N31" s="88"/>
+      <c r="O31" s="145"/>
+      <c r="P31" s="85"/>
+      <c r="Q31" s="145"/>
+      <c r="R31" s="85"/>
+      <c r="S31" s="145"/>
+      <c r="T31" s="85"/>
+      <c r="U31" s="145"/>
+      <c r="V31" s="85"/>
+      <c r="W31" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X31" s="135"/>
+      <c r="Y31" s="135"/>
+      <c r="Z31" s="135"/>
+    </row>
+    <row r="32" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C32" s="85"/>
+      <c r="D32" s="85"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="85"/>
+      <c r="H32" s="85"/>
+      <c r="I32" s="85"/>
+      <c r="J32" s="85"/>
+      <c r="K32" s="85"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="85"/>
+      <c r="N32" s="85"/>
+      <c r="O32" s="85"/>
+      <c r="P32" s="85"/>
+      <c r="Q32" s="85"/>
+      <c r="R32" s="85"/>
+      <c r="S32" s="85"/>
+      <c r="T32" s="85"/>
+      <c r="U32" s="85"/>
+      <c r="V32" s="85"/>
+    </row>
+    <row r="33" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="123" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="139"/>
+      <c r="D33" s="139"/>
+      <c r="E33" s="139"/>
+      <c r="F33" s="139"/>
+      <c r="G33" s="139"/>
+      <c r="H33" s="139"/>
+      <c r="I33" s="139"/>
+      <c r="J33" s="139"/>
+      <c r="K33" s="139"/>
+      <c r="L33" s="139"/>
+      <c r="M33" s="139"/>
+      <c r="N33" s="139"/>
+      <c r="O33" s="139"/>
+      <c r="P33" s="139"/>
+      <c r="Q33" s="139"/>
+      <c r="R33" s="139"/>
+      <c r="S33" s="139"/>
+      <c r="T33" s="139"/>
+      <c r="U33" s="139"/>
+      <c r="V33" s="139"/>
+    </row>
+    <row r="34" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A34" s="123"/>
+      <c r="B34" s="123"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="85"/>
+      <c r="H34" s="85"/>
+      <c r="I34" s="85"/>
+      <c r="J34" s="85"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="85"/>
+      <c r="O34" s="85"/>
+      <c r="P34" s="85"/>
+      <c r="Q34" s="85"/>
+      <c r="R34" s="85"/>
+      <c r="S34" s="85"/>
+      <c r="T34" s="85"/>
+      <c r="U34" s="85"/>
+      <c r="V34" s="85"/>
+    </row>
+    <row r="35" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="137" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="138">
+        <f>SUM(E35:U35)</f>
+        <v>4880</v>
+      </c>
+      <c r="D35" s="139"/>
+      <c r="E35" s="138">
+        <v>822</v>
+      </c>
+      <c r="F35" s="139"/>
+      <c r="G35" s="138">
+        <v>1518</v>
+      </c>
+      <c r="H35" s="139"/>
+      <c r="I35" s="138">
+        <v>496</v>
+      </c>
+      <c r="J35" s="139"/>
+      <c r="K35" s="138">
+        <v>685</v>
+      </c>
+      <c r="L35" s="139"/>
+      <c r="M35" s="138">
+        <v>270</v>
+      </c>
+      <c r="N35" s="139"/>
+      <c r="O35" s="138">
+        <v>199</v>
+      </c>
+      <c r="P35" s="139"/>
+      <c r="Q35" s="138">
+        <v>294</v>
+      </c>
+      <c r="R35" s="139"/>
+      <c r="S35" s="138">
+        <v>95</v>
+      </c>
+      <c r="T35" s="139"/>
+      <c r="U35" s="138">
+        <v>501</v>
+      </c>
+      <c r="V35" s="139"/>
+      <c r="W35" s="137" t="s">
+        <v>37</v>
+      </c>
+      <c r="X35" s="137"/>
+      <c r="Y35" s="137"/>
+      <c r="Z35" s="137"/>
+    </row>
+    <row r="36" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A36" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="141">
+        <f>SUM(E36:U36)</f>
+        <v>2319</v>
+      </c>
+      <c r="D36" s="85"/>
+      <c r="E36" s="141">
+        <v>319</v>
+      </c>
+      <c r="F36" s="85"/>
+      <c r="G36" s="141">
+        <v>744</v>
+      </c>
+      <c r="H36" s="85"/>
+      <c r="I36" s="141">
+        <v>282</v>
+      </c>
+      <c r="J36" s="85"/>
+      <c r="K36" s="141">
+        <v>376</v>
+      </c>
+      <c r="L36" s="85"/>
+      <c r="M36" s="141">
+        <v>135</v>
+      </c>
+      <c r="N36" s="85"/>
+      <c r="O36" s="146">
+        <v>95</v>
+      </c>
+      <c r="P36" s="85"/>
+      <c r="Q36" s="141">
+        <v>167</v>
+      </c>
+      <c r="R36" s="85"/>
+      <c r="S36" s="141">
+        <v>48</v>
+      </c>
+      <c r="T36" s="85"/>
+      <c r="U36" s="141">
+        <v>153</v>
+      </c>
+      <c r="V36" s="85"/>
+      <c r="W36" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" s="140"/>
+      <c r="Y36" s="140"/>
+      <c r="Z36" s="140"/>
+    </row>
+    <row r="37" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A37" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="143">
+        <f>SUM(E37:U37)</f>
+        <v>2266</v>
+      </c>
+      <c r="D37" s="85"/>
+      <c r="E37" s="143">
+        <v>453</v>
+      </c>
+      <c r="F37" s="85"/>
+      <c r="G37" s="143">
+        <v>690</v>
+      </c>
+      <c r="H37" s="85"/>
+      <c r="I37" s="143">
+        <v>194</v>
+      </c>
+      <c r="J37" s="85"/>
+      <c r="K37" s="143">
+        <v>268</v>
+      </c>
+      <c r="L37" s="85"/>
+      <c r="M37" s="143">
+        <v>118</v>
+      </c>
+      <c r="N37" s="85"/>
+      <c r="O37" s="147">
+        <v>88</v>
+      </c>
+      <c r="P37" s="85"/>
+      <c r="Q37" s="143">
+        <v>101</v>
+      </c>
+      <c r="R37" s="85"/>
+      <c r="S37" s="143">
+        <v>40</v>
+      </c>
+      <c r="T37" s="85"/>
+      <c r="U37" s="143">
+        <v>314</v>
+      </c>
+      <c r="V37" s="85"/>
+      <c r="W37" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X37" s="142"/>
+      <c r="Y37" s="142"/>
+      <c r="Z37" s="142"/>
+    </row>
+    <row r="38" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A38" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="88">
+        <f>SUM(E38:U38)</f>
+        <v>295</v>
+      </c>
+      <c r="D38" s="88"/>
+      <c r="E38" s="88">
+        <v>50</v>
+      </c>
+      <c r="F38" s="88"/>
+      <c r="G38" s="88">
+        <v>84</v>
+      </c>
+      <c r="H38" s="88"/>
+      <c r="I38" s="88">
+        <v>20</v>
+      </c>
+      <c r="J38" s="88"/>
+      <c r="K38" s="88">
+        <v>41</v>
+      </c>
+      <c r="L38" s="88"/>
+      <c r="M38" s="88">
+        <v>17</v>
+      </c>
+      <c r="N38" s="88"/>
+      <c r="O38" s="88">
+        <v>16</v>
+      </c>
+      <c r="P38" s="88"/>
+      <c r="Q38" s="88">
+        <v>26</v>
+      </c>
+      <c r="R38" s="88"/>
+      <c r="S38" s="88">
+        <v>7</v>
+      </c>
+      <c r="T38" s="88"/>
+      <c r="U38" s="88">
+        <v>34</v>
+      </c>
+      <c r="V38" s="85"/>
+      <c r="W38" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X38" s="144"/>
+      <c r="Y38" s="144"/>
+      <c r="Z38" s="144"/>
+    </row>
+    <row r="39" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A39" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="145"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="145"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="145"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="145"/>
+      <c r="J39" s="85"/>
+      <c r="K39" s="145"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="145"/>
+      <c r="N39" s="85"/>
+      <c r="O39" s="145"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="145"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="145"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="145"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X39" s="135"/>
+      <c r="Y39" s="135"/>
+      <c r="Z39" s="135"/>
+    </row>
+    <row r="40" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C40" s="85"/>
+      <c r="D40" s="85"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
+      <c r="I40" s="85"/>
+      <c r="J40" s="85"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
+      <c r="N40" s="85"/>
+      <c r="O40" s="85"/>
+      <c r="P40" s="85"/>
+      <c r="Q40" s="85"/>
+      <c r="R40" s="85"/>
+      <c r="S40" s="85"/>
+      <c r="T40" s="85"/>
+      <c r="U40" s="85"/>
+      <c r="V40" s="85"/>
+    </row>
+    <row r="41" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="137" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="138">
+        <f>SUM(E41:U41)</f>
+        <v>6293</v>
+      </c>
+      <c r="D41" s="139"/>
+      <c r="E41" s="138">
+        <v>1207</v>
+      </c>
+      <c r="F41" s="139"/>
+      <c r="G41" s="138">
+        <v>1497</v>
+      </c>
+      <c r="H41" s="139"/>
+      <c r="I41" s="138">
+        <v>697</v>
+      </c>
+      <c r="J41" s="139"/>
+      <c r="K41" s="138">
+        <v>828</v>
+      </c>
+      <c r="L41" s="139"/>
+      <c r="M41" s="138">
+        <v>382</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="138">
+        <v>290</v>
+      </c>
+      <c r="P41" s="139"/>
+      <c r="Q41" s="138">
+        <v>351</v>
+      </c>
+      <c r="R41" s="139"/>
+      <c r="S41" s="138">
+        <v>141</v>
+      </c>
+      <c r="T41" s="139"/>
+      <c r="U41" s="138">
+        <v>900</v>
+      </c>
+      <c r="V41" s="139"/>
+      <c r="W41" s="137" t="s">
+        <v>39</v>
+      </c>
+      <c r="X41" s="137"/>
+      <c r="Y41" s="137"/>
+      <c r="Z41" s="137"/>
+    </row>
+    <row r="42" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A42" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="141">
+        <f t="shared" ref="C42:C57" si="0">SUM(E42:U42)</f>
+        <v>1754</v>
+      </c>
+      <c r="D42" s="85"/>
+      <c r="E42" s="141">
+        <v>317</v>
+      </c>
+      <c r="F42" s="85"/>
+      <c r="G42" s="141">
+        <v>456</v>
+      </c>
+      <c r="H42" s="85"/>
+      <c r="I42" s="141">
+        <v>148</v>
+      </c>
+      <c r="J42" s="85"/>
+      <c r="K42" s="141">
+        <v>280</v>
+      </c>
+      <c r="L42" s="85"/>
+      <c r="M42" s="141">
+        <v>84</v>
+      </c>
+      <c r="N42" s="85"/>
+      <c r="O42" s="145">
+        <v>84</v>
+      </c>
+      <c r="P42" s="85"/>
+      <c r="Q42" s="141">
+        <v>120</v>
+      </c>
+      <c r="R42" s="85"/>
+      <c r="S42" s="141">
+        <v>47</v>
+      </c>
+      <c r="T42" s="85"/>
+      <c r="U42" s="141">
+        <v>218</v>
+      </c>
+      <c r="V42" s="85"/>
+      <c r="W42" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" s="140"/>
+      <c r="Y42" s="140"/>
+      <c r="Z42" s="140"/>
+    </row>
+    <row r="43" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A43" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="143">
+        <f t="shared" si="0"/>
+        <v>4514</v>
+      </c>
+      <c r="D43" s="85"/>
+      <c r="E43" s="143">
+        <v>887</v>
+      </c>
+      <c r="F43" s="85"/>
+      <c r="G43" s="143">
+        <v>1032</v>
+      </c>
+      <c r="H43" s="85"/>
+      <c r="I43" s="143">
+        <v>548</v>
+      </c>
+      <c r="J43" s="85"/>
+      <c r="K43" s="143">
+        <v>544</v>
+      </c>
+      <c r="L43" s="85"/>
+      <c r="M43" s="143">
+        <v>297</v>
+      </c>
+      <c r="N43" s="85"/>
+      <c r="O43" s="143">
+        <v>206</v>
+      </c>
+      <c r="P43" s="85"/>
+      <c r="Q43" s="143">
+        <v>227</v>
+      </c>
+      <c r="R43" s="85"/>
+      <c r="S43" s="143">
+        <v>93</v>
+      </c>
+      <c r="T43" s="85"/>
+      <c r="U43" s="143">
+        <v>680</v>
+      </c>
+      <c r="V43" s="85"/>
+      <c r="W43" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X43" s="142"/>
+      <c r="Y43" s="142"/>
+      <c r="Z43" s="142"/>
+    </row>
+    <row r="44" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A44" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="88">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="D44" s="88"/>
+      <c r="E44" s="88">
+        <v>3</v>
+      </c>
+      <c r="F44" s="88"/>
+      <c r="G44" s="88">
+        <v>9</v>
+      </c>
+      <c r="H44" s="88"/>
+      <c r="I44" s="88">
+        <v>1</v>
+      </c>
+      <c r="J44" s="88"/>
+      <c r="K44" s="88">
+        <v>4</v>
+      </c>
+      <c r="L44" s="88"/>
+      <c r="M44" s="88">
+        <v>1</v>
+      </c>
+      <c r="N44" s="88"/>
+      <c r="O44" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="P44" s="88"/>
+      <c r="Q44" s="88">
+        <v>4</v>
+      </c>
+      <c r="R44" s="88"/>
+      <c r="S44" s="88">
+        <v>1</v>
+      </c>
+      <c r="T44" s="88"/>
+      <c r="U44" s="88">
+        <v>2</v>
+      </c>
+      <c r="V44" s="85"/>
+      <c r="W44" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X44" s="144"/>
+      <c r="Y44" s="144"/>
+      <c r="Z44" s="144"/>
+    </row>
+    <row r="45" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A45" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="148"/>
+      <c r="D45" s="88"/>
+      <c r="E45" s="148"/>
+      <c r="F45" s="88"/>
+      <c r="G45" s="148"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="148"/>
+      <c r="J45" s="88"/>
+      <c r="K45" s="148"/>
+      <c r="L45" s="88"/>
+      <c r="M45" s="148"/>
+      <c r="N45" s="88"/>
+      <c r="O45" s="148"/>
+      <c r="P45" s="88"/>
+      <c r="Q45" s="148"/>
+      <c r="R45" s="88"/>
+      <c r="S45" s="148"/>
+      <c r="T45" s="88"/>
+      <c r="U45" s="148"/>
+      <c r="V45" s="85"/>
+      <c r="W45" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X45" s="135"/>
+      <c r="Y45" s="135"/>
+      <c r="Z45" s="135"/>
+    </row>
+    <row r="46" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C46" s="139"/>
+      <c r="D46" s="139"/>
+      <c r="E46" s="85"/>
+      <c r="F46" s="85"/>
+      <c r="G46" s="85"/>
+      <c r="H46" s="85"/>
+      <c r="I46" s="85"/>
+      <c r="J46" s="85"/>
+      <c r="K46" s="85"/>
+      <c r="L46" s="85"/>
+      <c r="M46" s="85"/>
+      <c r="N46" s="85"/>
+      <c r="O46" s="85"/>
+      <c r="P46" s="85"/>
+      <c r="Q46" s="85"/>
+      <c r="R46" s="85"/>
+      <c r="S46" s="85"/>
+      <c r="T46" s="85"/>
+      <c r="U46" s="85"/>
+      <c r="V46" s="85"/>
+    </row>
+    <row r="47" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="138">
+        <f t="shared" si="0"/>
+        <v>3782</v>
+      </c>
+      <c r="D47" s="139"/>
+      <c r="E47" s="138">
+        <v>570</v>
+      </c>
+      <c r="F47" s="139"/>
+      <c r="G47" s="138">
+        <v>987</v>
+      </c>
+      <c r="H47" s="139"/>
+      <c r="I47" s="138">
+        <v>266</v>
+      </c>
+      <c r="J47" s="139"/>
+      <c r="K47" s="138">
+        <v>881</v>
+      </c>
+      <c r="L47" s="139"/>
+      <c r="M47" s="138">
+        <v>197</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="138">
+        <v>177</v>
+      </c>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="138">
+        <v>110</v>
+      </c>
+      <c r="R47" s="139"/>
+      <c r="S47" s="138">
+        <v>86</v>
+      </c>
+      <c r="T47" s="139"/>
+      <c r="U47" s="138">
+        <v>508</v>
+      </c>
+      <c r="V47" s="139"/>
+      <c r="W47" s="137" t="s">
+        <v>92</v>
+      </c>
+      <c r="X47" s="137"/>
+      <c r="Y47" s="137"/>
+      <c r="Z47" s="137"/>
+    </row>
+    <row r="48" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A48" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="141">
+        <f t="shared" si="0"/>
+        <v>1585</v>
+      </c>
+      <c r="D48" s="85"/>
+      <c r="E48" s="141">
+        <v>313</v>
+      </c>
+      <c r="F48" s="85"/>
+      <c r="G48" s="141">
+        <v>396</v>
+      </c>
+      <c r="H48" s="85"/>
+      <c r="I48" s="141">
+        <v>86</v>
+      </c>
+      <c r="J48" s="85"/>
+      <c r="K48" s="141">
+        <v>348</v>
+      </c>
+      <c r="L48" s="85"/>
+      <c r="M48" s="141">
+        <v>68</v>
+      </c>
+      <c r="N48" s="85"/>
+      <c r="O48" s="141">
+        <v>61</v>
+      </c>
+      <c r="P48" s="85"/>
+      <c r="Q48" s="141">
+        <v>36</v>
+      </c>
+      <c r="R48" s="85"/>
+      <c r="S48" s="141">
+        <v>30</v>
+      </c>
+      <c r="T48" s="85"/>
+      <c r="U48" s="141">
+        <v>247</v>
+      </c>
+      <c r="V48" s="85"/>
+      <c r="W48" s="149" t="s">
+        <v>29</v>
+      </c>
+      <c r="X48" s="149"/>
+      <c r="Y48" s="149"/>
+      <c r="Z48" s="149"/>
+    </row>
+    <row r="49" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A49" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="143">
+        <f t="shared" si="0"/>
+        <v>2023</v>
+      </c>
+      <c r="D49" s="85"/>
+      <c r="E49" s="143">
+        <v>238</v>
+      </c>
+      <c r="F49" s="85"/>
+      <c r="G49" s="143">
+        <v>556</v>
+      </c>
+      <c r="H49" s="85"/>
+      <c r="I49" s="143">
+        <v>165</v>
+      </c>
+      <c r="J49" s="85"/>
+      <c r="K49" s="143">
+        <v>486</v>
+      </c>
+      <c r="L49" s="85"/>
+      <c r="M49" s="143">
+        <v>126</v>
+      </c>
+      <c r="N49" s="85"/>
+      <c r="O49" s="143">
+        <v>104</v>
+      </c>
+      <c r="P49" s="85"/>
+      <c r="Q49" s="143">
+        <v>69</v>
+      </c>
+      <c r="R49" s="85"/>
+      <c r="S49" s="143">
+        <v>51</v>
+      </c>
+      <c r="T49" s="85"/>
+      <c r="U49" s="143">
+        <v>228</v>
+      </c>
+      <c r="V49" s="85"/>
+      <c r="W49" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X49" s="142"/>
+      <c r="Y49" s="142"/>
+      <c r="Z49" s="142"/>
+    </row>
+    <row r="50" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A50" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="88">
+        <f t="shared" si="0"/>
+        <v>174</v>
+      </c>
+      <c r="D50" s="88"/>
+      <c r="E50" s="88">
+        <v>19</v>
+      </c>
+      <c r="F50" s="88"/>
+      <c r="G50" s="88">
+        <v>35</v>
+      </c>
+      <c r="H50" s="88"/>
+      <c r="I50" s="88">
+        <v>15</v>
+      </c>
+      <c r="J50" s="88"/>
+      <c r="K50" s="88">
+        <v>47</v>
+      </c>
+      <c r="L50" s="88"/>
+      <c r="M50" s="88">
+        <v>3</v>
+      </c>
+      <c r="N50" s="88"/>
+      <c r="O50" s="88">
+        <v>12</v>
+      </c>
+      <c r="P50" s="88"/>
+      <c r="Q50" s="88">
+        <v>5</v>
+      </c>
+      <c r="R50" s="88"/>
+      <c r="S50" s="88">
+        <v>5</v>
+      </c>
+      <c r="T50" s="88"/>
+      <c r="U50" s="88">
+        <v>33</v>
+      </c>
+      <c r="V50" s="85"/>
+      <c r="W50" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X50" s="144"/>
+      <c r="Y50" s="144"/>
+      <c r="Z50" s="144"/>
+    </row>
+    <row r="51" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A51" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="148"/>
+      <c r="D51" s="88"/>
+      <c r="E51" s="148"/>
+      <c r="F51" s="88"/>
+      <c r="G51" s="148"/>
+      <c r="H51" s="88"/>
+      <c r="I51" s="148"/>
+      <c r="J51" s="88"/>
+      <c r="K51" s="148"/>
+      <c r="L51" s="88"/>
+      <c r="M51" s="148"/>
+      <c r="N51" s="88"/>
+      <c r="O51" s="148"/>
+      <c r="P51" s="88"/>
+      <c r="Q51" s="148"/>
+      <c r="R51" s="88"/>
+      <c r="S51" s="148"/>
+      <c r="T51" s="88"/>
+      <c r="U51" s="148"/>
+      <c r="V51" s="85"/>
+      <c r="W51" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X51" s="135"/>
+      <c r="Y51" s="135"/>
+      <c r="Z51" s="135"/>
+    </row>
+    <row r="52" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C52" s="139"/>
+      <c r="D52" s="139"/>
+      <c r="E52" s="85"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="85"/>
+      <c r="L52" s="85"/>
+      <c r="M52" s="85"/>
+      <c r="N52" s="85"/>
+      <c r="O52" s="85"/>
+      <c r="P52" s="85"/>
+      <c r="Q52" s="85"/>
+      <c r="R52" s="85"/>
+      <c r="S52" s="85"/>
+      <c r="T52" s="85"/>
+      <c r="U52" s="85"/>
+      <c r="V52" s="85"/>
+    </row>
+    <row r="53" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="150"/>
+      <c r="D53" s="150"/>
+      <c r="E53" s="150"/>
+      <c r="F53" s="150"/>
+      <c r="G53" s="150"/>
+      <c r="H53" s="150"/>
+      <c r="I53" s="150"/>
+      <c r="J53" s="150"/>
+      <c r="K53" s="150"/>
+      <c r="L53" s="150"/>
+      <c r="M53" s="150"/>
+      <c r="N53" s="150"/>
+      <c r="O53" s="150"/>
+      <c r="P53" s="150"/>
+      <c r="Q53" s="150"/>
+      <c r="R53" s="150"/>
+      <c r="S53" s="150"/>
+      <c r="T53" s="150"/>
+      <c r="U53" s="150"/>
+      <c r="V53" s="139"/>
+      <c r="W53" s="123" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="137" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="138">
+        <f t="shared" si="0"/>
+        <v>400</v>
+      </c>
+      <c r="D54" s="139"/>
+      <c r="E54" s="138">
+        <v>22</v>
+      </c>
+      <c r="F54" s="139"/>
+      <c r="G54" s="138">
+        <v>117</v>
+      </c>
+      <c r="H54" s="139"/>
+      <c r="I54" s="138">
+        <v>27</v>
+      </c>
+      <c r="J54" s="139"/>
+      <c r="K54" s="138">
+        <v>48</v>
+      </c>
+      <c r="L54" s="139"/>
+      <c r="M54" s="138">
+        <v>77</v>
+      </c>
+      <c r="N54" s="139"/>
+      <c r="O54" s="138">
+        <v>17</v>
+      </c>
+      <c r="P54" s="139"/>
+      <c r="Q54" s="138">
+        <v>30</v>
+      </c>
+      <c r="R54" s="139"/>
+      <c r="S54" s="138">
+        <v>9</v>
+      </c>
+      <c r="T54" s="139"/>
+      <c r="U54" s="138">
+        <v>53</v>
+      </c>
+      <c r="V54" s="139"/>
+      <c r="W54" s="137" t="s">
+        <v>105</v>
+      </c>
+      <c r="X54" s="137"/>
+      <c r="Y54" s="137"/>
+      <c r="Z54" s="137"/>
+    </row>
+    <row r="55" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A55" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="141">
+        <f t="shared" si="0"/>
+        <v>241</v>
+      </c>
+      <c r="D55" s="85"/>
+      <c r="E55" s="141">
+        <v>8</v>
+      </c>
+      <c r="F55" s="85"/>
+      <c r="G55" s="141">
+        <v>56</v>
+      </c>
+      <c r="H55" s="85"/>
+      <c r="I55" s="141">
+        <v>14</v>
+      </c>
+      <c r="J55" s="85"/>
+      <c r="K55" s="141">
+        <v>28</v>
+      </c>
+      <c r="L55" s="85"/>
+      <c r="M55" s="141">
+        <v>60</v>
+      </c>
+      <c r="N55" s="85"/>
+      <c r="O55" s="141">
+        <v>9</v>
+      </c>
+      <c r="P55" s="85"/>
+      <c r="Q55" s="141">
+        <v>23</v>
+      </c>
+      <c r="R55" s="85"/>
+      <c r="S55" s="141">
+        <v>7</v>
+      </c>
+      <c r="T55" s="85"/>
+      <c r="U55" s="141">
+        <v>36</v>
+      </c>
+      <c r="V55" s="85"/>
+      <c r="W55" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="140"/>
+      <c r="Z55" s="140"/>
+    </row>
+    <row r="56" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A56" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="143">
+        <f t="shared" si="0"/>
+        <v>112</v>
+      </c>
+      <c r="D56" s="85"/>
+      <c r="E56" s="143">
+        <v>8</v>
+      </c>
+      <c r="F56" s="85"/>
+      <c r="G56" s="143">
+        <v>42</v>
+      </c>
+      <c r="H56" s="85"/>
+      <c r="I56" s="143">
+        <v>12</v>
+      </c>
+      <c r="J56" s="85"/>
+      <c r="K56" s="143">
+        <v>12</v>
+      </c>
+      <c r="L56" s="85"/>
+      <c r="M56" s="143">
+        <v>13</v>
+      </c>
+      <c r="N56" s="85"/>
+      <c r="O56" s="143">
+        <v>5</v>
+      </c>
+      <c r="P56" s="85"/>
+      <c r="Q56" s="143">
+        <v>6</v>
+      </c>
+      <c r="R56" s="85"/>
+      <c r="S56" s="143">
+        <v>1</v>
+      </c>
+      <c r="T56" s="85"/>
+      <c r="U56" s="143">
+        <v>13</v>
+      </c>
+      <c r="V56" s="85"/>
+      <c r="W56" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X56" s="142"/>
+      <c r="Y56" s="142"/>
+      <c r="Z56" s="142"/>
+    </row>
+    <row r="57" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A57" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" s="88">
+        <f t="shared" si="0"/>
+        <v>47</v>
+      </c>
+      <c r="D57" s="88"/>
+      <c r="E57" s="88">
+        <v>6</v>
+      </c>
+      <c r="F57" s="88"/>
+      <c r="G57" s="88">
+        <v>19</v>
+      </c>
+      <c r="H57" s="88"/>
+      <c r="I57" s="88">
+        <v>1</v>
+      </c>
+      <c r="J57" s="88"/>
+      <c r="K57" s="88">
+        <v>8</v>
+      </c>
+      <c r="L57" s="88"/>
+      <c r="M57" s="88">
+        <v>4</v>
+      </c>
+      <c r="N57" s="88"/>
+      <c r="O57" s="88">
+        <v>3</v>
+      </c>
+      <c r="P57" s="88"/>
+      <c r="Q57" s="88">
+        <v>1</v>
+      </c>
+      <c r="R57" s="88"/>
+      <c r="S57" s="88">
+        <v>1</v>
+      </c>
+      <c r="T57" s="88"/>
+      <c r="U57" s="88">
+        <v>4</v>
+      </c>
+      <c r="V57" s="85"/>
+      <c r="W57" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X57" s="144"/>
+      <c r="Y57" s="144"/>
+      <c r="Z57" s="144"/>
+    </row>
+    <row r="58" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A58" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="148"/>
+      <c r="D58" s="88"/>
+      <c r="E58" s="156"/>
+      <c r="F58" s="88"/>
+      <c r="G58" s="148"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="148"/>
+      <c r="J58" s="88"/>
+      <c r="K58" s="148"/>
+      <c r="L58" s="88"/>
+      <c r="M58" s="148"/>
+      <c r="N58" s="88"/>
+      <c r="O58" s="148"/>
+      <c r="P58" s="88"/>
+      <c r="Q58" s="148"/>
+      <c r="R58" s="88"/>
+      <c r="S58" s="148"/>
+      <c r="T58" s="88"/>
+      <c r="U58" s="148"/>
+      <c r="V58" s="85"/>
+      <c r="W58" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X58" s="135"/>
+      <c r="Y58" s="135"/>
+      <c r="Z58" s="135"/>
+    </row>
+    <row r="59" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C59" s="151"/>
+      <c r="D59" s="151"/>
+      <c r="E59" s="151"/>
+      <c r="F59" s="151"/>
+      <c r="G59" s="85"/>
+      <c r="H59" s="85"/>
+      <c r="I59" s="85"/>
+      <c r="J59" s="85"/>
+      <c r="K59" s="85"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="152"/>
+      <c r="N59" s="152"/>
+      <c r="S59" s="151"/>
+      <c r="T59" s="151"/>
+    </row>
+    <row r="60" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A60" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="25"/>
+      <c r="C60" s="151"/>
+      <c r="D60" s="151"/>
+      <c r="E60" s="151"/>
+      <c r="F60" s="151"/>
+      <c r="G60" s="151"/>
+      <c r="H60" s="151"/>
+      <c r="I60" s="151"/>
+      <c r="J60" s="151"/>
+      <c r="K60" s="151"/>
+      <c r="L60" s="151"/>
+      <c r="M60" s="151"/>
+      <c r="N60" s="151"/>
+      <c r="O60" s="151"/>
+      <c r="P60" s="151"/>
+      <c r="Q60" s="151"/>
+      <c r="R60" s="151"/>
+      <c r="S60" s="151"/>
+      <c r="T60" s="151"/>
+      <c r="U60" s="151"/>
+      <c r="V60" s="151"/>
+      <c r="X60" s="153" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y60" s="153" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z60" s="153" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A61" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B61" s="25"/>
+      <c r="C61" s="88"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="88"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="K61" s="88"/>
+      <c r="L61" s="88"/>
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="W61" s="88"/>
+      <c r="X61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z61" s="154" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="127" max="65535" man="1"/>
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82B4E0BC-611D-4A2F-891E-87544FF056D9}">
+  <dimension ref="A1:Z61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="17.7109375" style="157" customWidth="1"/>
+    <col min="2" max="2" width="1" style="157" customWidth="1"/>
+    <col min="3" max="3" width="5" style="157" customWidth="1"/>
+    <col min="4" max="4" width="1" style="157" customWidth="1"/>
+    <col min="5" max="5" width="5.42578125" style="157" customWidth="1"/>
+    <col min="6" max="6" width="1" style="157" customWidth="1"/>
+    <col min="7" max="7" width="5.85546875" style="157" customWidth="1"/>
+    <col min="8" max="8" width="1" style="157" customWidth="1"/>
+    <col min="9" max="9" width="4.7109375" style="157" customWidth="1"/>
+    <col min="10" max="10" width="1" style="157" customWidth="1"/>
+    <col min="11" max="11" width="5" style="157" customWidth="1"/>
+    <col min="12" max="12" width="1" style="157" customWidth="1"/>
+    <col min="13" max="13" width="4.5703125" style="157" customWidth="1"/>
+    <col min="14" max="14" width="1" style="157" customWidth="1"/>
+    <col min="15" max="15" width="4.140625" style="157" customWidth="1"/>
+    <col min="16" max="16" width="1" style="157" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="157" customWidth="1"/>
+    <col min="18" max="18" width="1" style="157" customWidth="1"/>
+    <col min="19" max="19" width="5.28515625" style="157" customWidth="1"/>
+    <col min="20" max="20" width="1" style="157" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="157" customWidth="1"/>
+    <col min="22" max="22" width="1" style="157" customWidth="1"/>
+    <col min="23" max="23" width="9.85546875" style="157" customWidth="1"/>
+    <col min="24" max="26" width="2" style="157" customWidth="1"/>
+    <col min="27" max="28" width="3.42578125" style="157" customWidth="1"/>
+    <col min="29" max="16384" width="12" style="157"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="173" customFormat="1" ht="11.25">
+      <c r="A1" s="194" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="194"/>
+    </row>
+    <row r="2" spans="1:26" ht="11.25">
+      <c r="A2" s="193" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="193"/>
+    </row>
+    <row r="3" spans="1:26" s="189" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="192" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="191"/>
+    </row>
+    <row r="4" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A4" s="190" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="190"/>
+      <c r="C4" s="189"/>
+    </row>
+    <row r="5" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A5" s="187"/>
+      <c r="B5" s="187"/>
+      <c r="C5" s="159"/>
+      <c r="D5" s="159"/>
+      <c r="E5" s="159"/>
+      <c r="F5" s="159"/>
+      <c r="G5" s="159"/>
+      <c r="H5" s="159"/>
+      <c r="I5" s="159"/>
+      <c r="J5" s="159"/>
+      <c r="K5" s="159"/>
+      <c r="L5" s="159"/>
+      <c r="M5" s="159"/>
+      <c r="N5" s="159"/>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="S5" s="159"/>
+      <c r="T5" s="159"/>
+      <c r="U5" s="159"/>
+      <c r="V5" s="159"/>
+    </row>
+    <row r="6" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A6" s="188" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="187"/>
+      <c r="C6" s="186" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="184"/>
+      <c r="E6" s="186" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="184"/>
+      <c r="G6" s="186" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="184"/>
+      <c r="I6" s="186" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="184"/>
+      <c r="K6" s="186" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="184"/>
+      <c r="M6" s="186" t="s">
+        <v>7</v>
+      </c>
+      <c r="N6" s="184"/>
+      <c r="O6" s="186" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="184"/>
+      <c r="Q6" s="186" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="184"/>
+      <c r="S6" s="186" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="184"/>
+      <c r="U6" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="V6" s="159"/>
+      <c r="W6" s="185"/>
+      <c r="X6" s="185"/>
+      <c r="Y6" s="185"/>
+      <c r="Z6" s="185"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C7" s="184"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="184"/>
+      <c r="G7" s="184" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="184"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="184"/>
+      <c r="M7" s="184"/>
+      <c r="N7" s="184"/>
+      <c r="O7" s="184"/>
+      <c r="P7" s="184"/>
+      <c r="Q7" s="184"/>
+      <c r="R7" s="184"/>
+      <c r="S7" s="184"/>
+      <c r="T7" s="184"/>
+      <c r="U7" s="184" t="s">
+        <v>14</v>
+      </c>
+      <c r="V7" s="159"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C8" s="184"/>
+      <c r="D8" s="184"/>
+      <c r="E8" s="184"/>
+      <c r="F8" s="184"/>
+      <c r="G8" s="184"/>
+      <c r="H8" s="184"/>
+      <c r="I8" s="184"/>
+      <c r="J8" s="184"/>
+      <c r="K8" s="184"/>
+      <c r="L8" s="184"/>
+      <c r="M8" s="184"/>
+      <c r="N8" s="184"/>
+      <c r="O8" s="184"/>
+      <c r="P8" s="184"/>
+      <c r="Q8" s="184"/>
+      <c r="R8" s="184"/>
+      <c r="S8" s="184"/>
+      <c r="T8" s="184"/>
+      <c r="U8" s="184" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="159"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C9" s="184"/>
+      <c r="D9" s="184"/>
+      <c r="E9" s="184" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="184"/>
+      <c r="G9" s="184" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="184"/>
+      <c r="I9" s="184" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="184"/>
+      <c r="K9" s="184" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="184"/>
+      <c r="M9" s="184" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" s="184"/>
+      <c r="O9" s="184" t="s">
+        <v>21</v>
+      </c>
+      <c r="P9" s="184"/>
+      <c r="Q9" s="184" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="184"/>
+      <c r="S9" s="184" t="s">
+        <v>22</v>
+      </c>
+      <c r="T9" s="184"/>
+      <c r="U9" s="184" t="s">
+        <v>23</v>
+      </c>
+      <c r="V9" s="159"/>
+    </row>
+    <row r="10" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C10" s="184"/>
+      <c r="D10" s="184"/>
+      <c r="E10" s="184" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="184"/>
+      <c r="G10" s="184" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="184"/>
+      <c r="I10" s="184"/>
+      <c r="J10" s="184"/>
+      <c r="K10" s="184"/>
+      <c r="L10" s="184"/>
+      <c r="M10" s="184"/>
+      <c r="N10" s="184"/>
+      <c r="O10" s="184"/>
+      <c r="P10" s="184"/>
+      <c r="Q10" s="184"/>
+      <c r="R10" s="184"/>
+      <c r="S10" s="184"/>
+      <c r="T10" s="184"/>
+      <c r="U10" s="184" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" s="159"/>
+    </row>
+    <row r="11" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A11" s="165"/>
+      <c r="C11" s="183"/>
+      <c r="D11" s="184"/>
+      <c r="E11" s="183"/>
+      <c r="F11" s="184"/>
+      <c r="G11" s="183"/>
+      <c r="H11" s="184"/>
+      <c r="I11" s="183"/>
+      <c r="J11" s="184"/>
+      <c r="K11" s="183"/>
+      <c r="L11" s="184"/>
+      <c r="M11" s="183"/>
+      <c r="N11" s="184"/>
+      <c r="O11" s="183"/>
+      <c r="P11" s="184"/>
+      <c r="Q11" s="183"/>
+      <c r="R11" s="184"/>
+      <c r="S11" s="183"/>
+      <c r="T11" s="184"/>
+      <c r="U11" s="183" t="s">
+        <v>27</v>
+      </c>
+      <c r="V11" s="159"/>
+      <c r="W11" s="165"/>
+      <c r="X11" s="165"/>
+      <c r="Y11" s="165"/>
+      <c r="Z11" s="165"/>
+    </row>
+    <row r="12" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C12" s="159"/>
+      <c r="D12" s="159"/>
+      <c r="E12" s="159"/>
+      <c r="F12" s="159"/>
+      <c r="G12" s="159"/>
+      <c r="H12" s="159"/>
+      <c r="I12" s="159"/>
+      <c r="J12" s="159"/>
+      <c r="K12" s="159"/>
+      <c r="L12" s="159"/>
+      <c r="M12" s="159"/>
+      <c r="N12" s="159"/>
+      <c r="O12" s="159"/>
+      <c r="P12" s="159"/>
+      <c r="Q12" s="159"/>
+      <c r="R12" s="159"/>
+      <c r="S12" s="159"/>
+      <c r="T12" s="159"/>
+      <c r="U12" s="159"/>
+      <c r="V12" s="159"/>
+    </row>
+    <row r="13" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="174" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="176">
+        <v>15187</v>
+      </c>
+      <c r="D13" s="175"/>
+      <c r="E13" s="176">
+        <v>2595</v>
+      </c>
+      <c r="F13" s="175"/>
+      <c r="G13" s="176">
+        <v>4104</v>
+      </c>
+      <c r="H13" s="175"/>
+      <c r="I13" s="176">
+        <v>1488</v>
+      </c>
+      <c r="J13" s="175"/>
+      <c r="K13" s="176">
+        <v>2424</v>
+      </c>
+      <c r="L13" s="175"/>
+      <c r="M13" s="176">
+        <v>900</v>
+      </c>
+      <c r="N13" s="175"/>
+      <c r="O13" s="176">
+        <v>692</v>
+      </c>
+      <c r="P13" s="175"/>
+      <c r="Q13" s="176">
+        <v>757</v>
+      </c>
+      <c r="R13" s="175"/>
+      <c r="S13" s="176">
+        <v>324</v>
+      </c>
+      <c r="T13" s="175"/>
+      <c r="U13" s="176">
+        <v>1903</v>
+      </c>
+      <c r="V13" s="175"/>
+      <c r="W13" s="174" t="s">
+        <v>2</v>
+      </c>
+      <c r="X13" s="174"/>
+      <c r="Y13" s="174"/>
+      <c r="Z13" s="174"/>
+    </row>
+    <row r="14" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A14" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="172">
+        <v>5917</v>
+      </c>
+      <c r="D14" s="164"/>
+      <c r="E14" s="172">
+        <v>957</v>
+      </c>
+      <c r="F14" s="164"/>
+      <c r="G14" s="172">
+        <v>1664</v>
+      </c>
+      <c r="H14" s="164"/>
+      <c r="I14" s="172">
+        <v>554</v>
+      </c>
+      <c r="J14" s="164"/>
+      <c r="K14" s="172">
+        <v>1041</v>
+      </c>
+      <c r="L14" s="164"/>
+      <c r="M14" s="172">
+        <v>359</v>
+      </c>
+      <c r="N14" s="164"/>
+      <c r="O14" s="172">
+        <v>242</v>
+      </c>
+      <c r="P14" s="164"/>
+      <c r="Q14" s="172">
+        <v>352</v>
+      </c>
+      <c r="R14" s="164"/>
+      <c r="S14" s="172">
+        <v>125</v>
+      </c>
+      <c r="T14" s="164"/>
+      <c r="U14" s="172">
+        <v>623</v>
+      </c>
+      <c r="V14" s="164"/>
+      <c r="W14" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" s="171"/>
+      <c r="Y14" s="171"/>
+      <c r="Z14" s="171"/>
+    </row>
+    <row r="15" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A15" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="170">
+        <v>8746</v>
+      </c>
+      <c r="D15" s="164"/>
+      <c r="E15" s="170">
+        <v>1580</v>
+      </c>
+      <c r="F15" s="164"/>
+      <c r="G15" s="170">
+        <v>2298</v>
+      </c>
+      <c r="H15" s="164"/>
+      <c r="I15" s="170">
+        <v>898</v>
+      </c>
+      <c r="J15" s="164"/>
+      <c r="K15" s="170">
+        <v>1287</v>
+      </c>
+      <c r="L15" s="164"/>
+      <c r="M15" s="170">
+        <v>515</v>
+      </c>
+      <c r="N15" s="164"/>
+      <c r="O15" s="170">
+        <v>413</v>
+      </c>
+      <c r="P15" s="164"/>
+      <c r="Q15" s="170">
+        <v>373</v>
+      </c>
+      <c r="R15" s="164"/>
+      <c r="S15" s="170">
+        <v>190</v>
+      </c>
+      <c r="T15" s="164"/>
+      <c r="U15" s="170">
+        <v>1192</v>
+      </c>
+      <c r="V15" s="164"/>
+      <c r="W15" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X15" s="169"/>
+      <c r="Y15" s="169"/>
+      <c r="Z15" s="169"/>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="159">
+        <v>524</v>
+      </c>
+      <c r="D16" s="159"/>
+      <c r="E16" s="182">
+        <v>58</v>
+      </c>
+      <c r="F16" s="159"/>
+      <c r="G16" s="159">
+        <v>142</v>
+      </c>
+      <c r="H16" s="159"/>
+      <c r="I16" s="159">
+        <v>36</v>
+      </c>
+      <c r="J16" s="159"/>
+      <c r="K16" s="159">
+        <v>96</v>
+      </c>
+      <c r="L16" s="159"/>
+      <c r="M16" s="159">
+        <v>26</v>
+      </c>
+      <c r="N16" s="159"/>
+      <c r="O16" s="159">
+        <v>37</v>
+      </c>
+      <c r="P16" s="159"/>
+      <c r="Q16" s="159">
+        <v>32</v>
+      </c>
+      <c r="R16" s="159"/>
+      <c r="S16" s="159">
+        <v>9</v>
+      </c>
+      <c r="T16" s="159"/>
+      <c r="U16" s="159">
+        <v>88</v>
+      </c>
+      <c r="V16" s="164"/>
+      <c r="W16" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X16" s="168"/>
+      <c r="Y16" s="168"/>
+      <c r="Z16" s="168"/>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="179"/>
+      <c r="D17" s="164"/>
+      <c r="E17" s="179"/>
+      <c r="F17" s="164"/>
+      <c r="G17" s="179"/>
+      <c r="H17" s="164"/>
+      <c r="I17" s="179"/>
+      <c r="J17" s="164"/>
+      <c r="K17" s="179"/>
+      <c r="L17" s="164"/>
+      <c r="M17" s="179"/>
+      <c r="N17" s="164"/>
+      <c r="O17" s="179"/>
+      <c r="P17" s="164"/>
+      <c r="Q17" s="179"/>
+      <c r="R17" s="164"/>
+      <c r="S17" s="179"/>
+      <c r="T17" s="164"/>
+      <c r="U17" s="179"/>
+      <c r="V17" s="164"/>
+      <c r="W17" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X17" s="165"/>
+      <c r="Y17" s="165"/>
+      <c r="Z17" s="165"/>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C18" s="164"/>
+      <c r="D18" s="164"/>
+      <c r="E18" s="164"/>
+      <c r="F18" s="164"/>
+      <c r="G18" s="164"/>
+      <c r="H18" s="164"/>
+      <c r="I18" s="164"/>
+      <c r="J18" s="164"/>
+      <c r="K18" s="164"/>
+      <c r="L18" s="164"/>
+      <c r="M18" s="164"/>
+      <c r="N18" s="164"/>
+      <c r="O18" s="164"/>
+      <c r="P18" s="164"/>
+      <c r="Q18" s="164"/>
+      <c r="R18" s="164"/>
+      <c r="S18" s="164"/>
+      <c r="T18" s="164"/>
+      <c r="U18" s="164"/>
+      <c r="V18" s="164"/>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="173"/>
+      <c r="C19" s="159"/>
+      <c r="D19" s="159"/>
+      <c r="E19" s="164"/>
+      <c r="F19" s="159"/>
+      <c r="G19" s="159"/>
+      <c r="H19" s="159"/>
+      <c r="I19" s="159"/>
+      <c r="J19" s="159"/>
+      <c r="K19" s="159"/>
+      <c r="L19" s="159"/>
+      <c r="M19" s="159"/>
+      <c r="N19" s="159"/>
+      <c r="O19" s="159"/>
+      <c r="P19" s="159"/>
+      <c r="Q19" s="159"/>
+      <c r="R19" s="159"/>
+      <c r="S19" s="159"/>
+      <c r="T19" s="159"/>
+      <c r="U19" s="159"/>
+      <c r="V19" s="159"/>
+    </row>
+    <row r="20" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A20" s="173"/>
+      <c r="B20" s="173"/>
+      <c r="C20" s="164"/>
+      <c r="D20" s="164"/>
+      <c r="E20" s="164"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="164"/>
+      <c r="H20" s="164"/>
+      <c r="I20" s="164"/>
+      <c r="J20" s="164"/>
+      <c r="K20" s="164"/>
+      <c r="L20" s="164"/>
+      <c r="M20" s="164"/>
+      <c r="N20" s="164"/>
+      <c r="O20" s="164"/>
+      <c r="P20" s="164"/>
+      <c r="Q20" s="164"/>
+      <c r="R20" s="164"/>
+      <c r="S20" s="164"/>
+      <c r="T20" s="164"/>
+      <c r="U20" s="164"/>
+      <c r="V20" s="164"/>
+    </row>
+    <row r="21" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="174" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="176">
+        <v>5700</v>
+      </c>
+      <c r="D21" s="175"/>
+      <c r="E21" s="176">
+        <v>1053</v>
+      </c>
+      <c r="F21" s="175"/>
+      <c r="G21" s="176">
+        <v>1550</v>
+      </c>
+      <c r="H21" s="175"/>
+      <c r="I21" s="176">
+        <v>549</v>
+      </c>
+      <c r="J21" s="175"/>
+      <c r="K21" s="176">
+        <v>809</v>
+      </c>
+      <c r="L21" s="175"/>
+      <c r="M21" s="176">
+        <v>331</v>
+      </c>
+      <c r="N21" s="175"/>
+      <c r="O21" s="176">
+        <v>205</v>
+      </c>
+      <c r="P21" s="175"/>
+      <c r="Q21" s="176">
+        <v>268</v>
+      </c>
+      <c r="R21" s="175"/>
+      <c r="S21" s="176">
+        <v>101</v>
+      </c>
+      <c r="T21" s="175"/>
+      <c r="U21" s="176">
+        <v>834</v>
+      </c>
+      <c r="V21" s="175"/>
+      <c r="W21" s="174" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="174"/>
+      <c r="Y21" s="174"/>
+      <c r="Z21" s="174"/>
+    </row>
+    <row r="22" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A22" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="172">
+        <v>3597</v>
+      </c>
+      <c r="D22" s="164"/>
+      <c r="E22" s="172">
+        <v>533</v>
+      </c>
+      <c r="F22" s="164"/>
+      <c r="G22" s="172">
+        <v>1073</v>
+      </c>
+      <c r="H22" s="164"/>
+      <c r="I22" s="181">
+        <v>375</v>
+      </c>
+      <c r="J22" s="159"/>
+      <c r="K22" s="172">
+        <v>590</v>
+      </c>
+      <c r="L22" s="164"/>
+      <c r="M22" s="172">
+        <v>240</v>
+      </c>
+      <c r="N22" s="164"/>
+      <c r="O22" s="181">
+        <v>139</v>
+      </c>
+      <c r="P22" s="159"/>
+      <c r="Q22" s="179">
+        <v>214</v>
+      </c>
+      <c r="R22" s="164"/>
+      <c r="S22" s="172">
+        <v>69</v>
+      </c>
+      <c r="T22" s="164"/>
+      <c r="U22" s="172">
+        <v>364</v>
+      </c>
+      <c r="V22" s="164"/>
+      <c r="W22" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" s="171"/>
+      <c r="Y22" s="171"/>
+      <c r="Z22" s="171"/>
+    </row>
+    <row r="23" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A23" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="170">
+        <v>1904</v>
+      </c>
+      <c r="D23" s="164"/>
+      <c r="E23" s="170">
+        <v>502</v>
+      </c>
+      <c r="F23" s="164"/>
+      <c r="G23" s="170">
+        <v>407</v>
+      </c>
+      <c r="H23" s="164"/>
+      <c r="I23" s="180">
+        <v>163</v>
+      </c>
+      <c r="J23" s="159"/>
+      <c r="K23" s="170">
+        <v>186</v>
+      </c>
+      <c r="L23" s="164"/>
+      <c r="M23" s="170">
+        <v>83</v>
+      </c>
+      <c r="N23" s="164"/>
+      <c r="O23" s="180">
+        <v>52</v>
+      </c>
+      <c r="P23" s="159"/>
+      <c r="Q23" s="170">
+        <v>39</v>
+      </c>
+      <c r="R23" s="164"/>
+      <c r="S23" s="170">
+        <v>30</v>
+      </c>
+      <c r="T23" s="164"/>
+      <c r="U23" s="170">
+        <v>442</v>
+      </c>
+      <c r="V23" s="164"/>
+      <c r="W23" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X23" s="169"/>
+      <c r="Y23" s="169"/>
+      <c r="Z23" s="169"/>
+    </row>
+    <row r="24" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A24" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="159">
+        <v>199</v>
+      </c>
+      <c r="D24" s="159"/>
+      <c r="E24" s="159">
+        <v>18</v>
+      </c>
+      <c r="F24" s="159"/>
+      <c r="G24" s="159">
+        <v>70</v>
+      </c>
+      <c r="H24" s="159"/>
+      <c r="I24" s="159">
+        <v>11</v>
+      </c>
+      <c r="J24" s="159"/>
+      <c r="K24" s="159">
+        <v>33</v>
+      </c>
+      <c r="L24" s="159"/>
+      <c r="M24" s="159">
+        <v>8</v>
+      </c>
+      <c r="N24" s="159"/>
+      <c r="O24" s="159">
+        <v>14</v>
+      </c>
+      <c r="P24" s="159"/>
+      <c r="Q24" s="159">
+        <v>15</v>
+      </c>
+      <c r="R24" s="159"/>
+      <c r="S24" s="159">
+        <v>2</v>
+      </c>
+      <c r="T24" s="159"/>
+      <c r="U24" s="159">
+        <v>28</v>
+      </c>
+      <c r="V24" s="164"/>
+      <c r="W24" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X24" s="168"/>
+      <c r="Y24" s="168"/>
+      <c r="Z24" s="168"/>
+    </row>
+    <row r="25" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A25" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="179"/>
+      <c r="D25" s="164"/>
+      <c r="E25" s="179"/>
+      <c r="F25" s="164"/>
+      <c r="G25" s="179"/>
+      <c r="H25" s="164"/>
+      <c r="I25" s="166"/>
+      <c r="J25" s="159"/>
+      <c r="K25" s="179"/>
+      <c r="L25" s="164"/>
+      <c r="M25" s="179"/>
+      <c r="N25" s="164"/>
+      <c r="O25" s="166"/>
+      <c r="P25" s="159"/>
+      <c r="Q25" s="179"/>
+      <c r="R25" s="164"/>
+      <c r="S25" s="179"/>
+      <c r="T25" s="164"/>
+      <c r="U25" s="179"/>
+      <c r="V25" s="164"/>
+      <c r="W25" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X25" s="165"/>
+      <c r="Y25" s="165"/>
+      <c r="Z25" s="165"/>
+    </row>
+    <row r="26" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C26" s="175"/>
+      <c r="D26" s="175"/>
+      <c r="E26" s="164"/>
+      <c r="F26" s="164"/>
+      <c r="G26" s="164"/>
+      <c r="H26" s="164"/>
+      <c r="I26" s="164"/>
+      <c r="J26" s="164"/>
+      <c r="K26" s="164"/>
+      <c r="L26" s="164"/>
+      <c r="M26" s="164"/>
+      <c r="N26" s="164"/>
+      <c r="O26" s="164"/>
+      <c r="P26" s="164"/>
+      <c r="Q26" s="164"/>
+      <c r="R26" s="164"/>
+      <c r="S26" s="164"/>
+      <c r="T26" s="164"/>
+      <c r="U26" s="164"/>
+      <c r="V26" s="164"/>
+    </row>
+    <row r="27" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="174" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="176">
+        <v>9487</v>
+      </c>
+      <c r="D27" s="175"/>
+      <c r="E27" s="176">
+        <v>1542</v>
+      </c>
+      <c r="F27" s="175"/>
+      <c r="G27" s="176">
+        <v>2554</v>
+      </c>
+      <c r="H27" s="175"/>
+      <c r="I27" s="176">
+        <v>939</v>
+      </c>
+      <c r="J27" s="175"/>
+      <c r="K27" s="176">
+        <v>1615</v>
+      </c>
+      <c r="L27" s="175"/>
+      <c r="M27" s="176">
+        <v>569</v>
+      </c>
+      <c r="N27" s="175"/>
+      <c r="O27" s="176">
+        <v>487</v>
+      </c>
+      <c r="P27" s="175"/>
+      <c r="Q27" s="176">
+        <v>489</v>
+      </c>
+      <c r="R27" s="175"/>
+      <c r="S27" s="176">
+        <v>223</v>
+      </c>
+      <c r="T27" s="175"/>
+      <c r="U27" s="176">
+        <v>1069</v>
+      </c>
+      <c r="V27" s="175"/>
+      <c r="W27" s="174" t="s">
+        <v>35</v>
+      </c>
+      <c r="X27" s="174"/>
+      <c r="Y27" s="174"/>
+      <c r="Z27" s="174"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="172">
+        <v>2320</v>
+      </c>
+      <c r="D28" s="164"/>
+      <c r="E28" s="172">
+        <v>424</v>
+      </c>
+      <c r="F28" s="164"/>
+      <c r="G28" s="172">
+        <v>591</v>
+      </c>
+      <c r="H28" s="164"/>
+      <c r="I28" s="172">
+        <v>179</v>
+      </c>
+      <c r="J28" s="164"/>
+      <c r="K28" s="172">
+        <v>451</v>
+      </c>
+      <c r="L28" s="164"/>
+      <c r="M28" s="181">
+        <v>119</v>
+      </c>
+      <c r="N28" s="159"/>
+      <c r="O28" s="179">
+        <v>103</v>
+      </c>
+      <c r="P28" s="164"/>
+      <c r="Q28" s="172">
+        <v>138</v>
+      </c>
+      <c r="R28" s="164"/>
+      <c r="S28" s="172">
+        <v>56</v>
+      </c>
+      <c r="T28" s="164"/>
+      <c r="U28" s="172">
+        <v>259</v>
+      </c>
+      <c r="V28" s="164"/>
+      <c r="W28" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X28" s="171"/>
+      <c r="Y28" s="171"/>
+      <c r="Z28" s="171"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="170">
+        <v>6842</v>
+      </c>
+      <c r="D29" s="164"/>
+      <c r="E29" s="170">
+        <v>1078</v>
+      </c>
+      <c r="F29" s="164"/>
+      <c r="G29" s="170">
+        <v>1891</v>
+      </c>
+      <c r="H29" s="164"/>
+      <c r="I29" s="170">
+        <v>735</v>
+      </c>
+      <c r="J29" s="164"/>
+      <c r="K29" s="170">
+        <v>1101</v>
+      </c>
+      <c r="L29" s="164"/>
+      <c r="M29" s="180">
+        <v>432</v>
+      </c>
+      <c r="N29" s="159"/>
+      <c r="O29" s="170">
+        <v>361</v>
+      </c>
+      <c r="P29" s="164"/>
+      <c r="Q29" s="170">
+        <v>334</v>
+      </c>
+      <c r="R29" s="164"/>
+      <c r="S29" s="170">
+        <v>160</v>
+      </c>
+      <c r="T29" s="164"/>
+      <c r="U29" s="170">
+        <v>750</v>
+      </c>
+      <c r="V29" s="164"/>
+      <c r="W29" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X29" s="169"/>
+      <c r="Y29" s="169"/>
+      <c r="Z29" s="169"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="168" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="159">
+        <v>325</v>
+      </c>
+      <c r="D30" s="159"/>
+      <c r="E30" s="159">
+        <v>40</v>
+      </c>
+      <c r="F30" s="159"/>
+      <c r="G30" s="159">
+        <v>72</v>
+      </c>
+      <c r="H30" s="159"/>
+      <c r="I30" s="159">
+        <v>25</v>
+      </c>
+      <c r="J30" s="159"/>
+      <c r="K30" s="159">
+        <v>63</v>
+      </c>
+      <c r="L30" s="159"/>
+      <c r="M30" s="159">
+        <v>18</v>
+      </c>
+      <c r="N30" s="159"/>
+      <c r="O30" s="159">
+        <v>23</v>
+      </c>
+      <c r="P30" s="159"/>
+      <c r="Q30" s="159">
+        <v>17</v>
+      </c>
+      <c r="R30" s="159"/>
+      <c r="S30" s="159">
+        <v>7</v>
+      </c>
+      <c r="T30" s="159"/>
+      <c r="U30" s="159">
+        <v>60</v>
+      </c>
+      <c r="V30" s="164"/>
+      <c r="W30" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X30" s="168"/>
+      <c r="Y30" s="168"/>
+      <c r="Z30" s="168"/>
+    </row>
+    <row r="31" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A31" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="179"/>
+      <c r="D31" s="164"/>
+      <c r="E31" s="166"/>
+      <c r="F31" s="159"/>
+      <c r="G31" s="179"/>
+      <c r="H31" s="164"/>
+      <c r="I31" s="179"/>
+      <c r="J31" s="164"/>
+      <c r="K31" s="179"/>
+      <c r="L31" s="164"/>
+      <c r="M31" s="166"/>
+      <c r="N31" s="159"/>
+      <c r="O31" s="179"/>
+      <c r="P31" s="164"/>
+      <c r="Q31" s="179"/>
+      <c r="R31" s="164"/>
+      <c r="S31" s="179"/>
+      <c r="T31" s="164"/>
+      <c r="U31" s="179"/>
+      <c r="V31" s="164"/>
+      <c r="W31" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X31" s="165"/>
+      <c r="Y31" s="165"/>
+      <c r="Z31" s="165"/>
+    </row>
+    <row r="32" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C32" s="164"/>
+      <c r="D32" s="164"/>
+      <c r="E32" s="164"/>
+      <c r="F32" s="164"/>
+      <c r="G32" s="164"/>
+      <c r="H32" s="164"/>
+      <c r="I32" s="164"/>
+      <c r="J32" s="164"/>
+      <c r="K32" s="164"/>
+      <c r="L32" s="164"/>
+      <c r="M32" s="164"/>
+      <c r="N32" s="164"/>
+      <c r="O32" s="164"/>
+      <c r="P32" s="164"/>
+      <c r="Q32" s="164"/>
+      <c r="R32" s="164"/>
+      <c r="S32" s="164"/>
+      <c r="T32" s="164"/>
+      <c r="U32" s="164"/>
+      <c r="V32" s="164"/>
+    </row>
+    <row r="33" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="173" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="175"/>
+      <c r="D33" s="175"/>
+      <c r="E33" s="175"/>
+      <c r="F33" s="175"/>
+      <c r="G33" s="175"/>
+      <c r="H33" s="175"/>
+      <c r="I33" s="175"/>
+      <c r="J33" s="175"/>
+      <c r="K33" s="175"/>
+      <c r="L33" s="175"/>
+      <c r="M33" s="175"/>
+      <c r="N33" s="175"/>
+      <c r="O33" s="175"/>
+      <c r="P33" s="175"/>
+      <c r="Q33" s="175"/>
+      <c r="R33" s="175"/>
+      <c r="S33" s="175"/>
+      <c r="T33" s="175"/>
+      <c r="U33" s="175"/>
+      <c r="V33" s="175"/>
+    </row>
+    <row r="34" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A34" s="173"/>
+      <c r="B34" s="173"/>
+      <c r="C34" s="164"/>
+      <c r="D34" s="164"/>
+      <c r="E34" s="164"/>
+      <c r="F34" s="164"/>
+      <c r="G34" s="164"/>
+      <c r="H34" s="164"/>
+      <c r="I34" s="164"/>
+      <c r="J34" s="164"/>
+      <c r="K34" s="164"/>
+      <c r="L34" s="164"/>
+      <c r="M34" s="164"/>
+      <c r="N34" s="164"/>
+      <c r="O34" s="164"/>
+      <c r="P34" s="164"/>
+      <c r="Q34" s="164"/>
+      <c r="R34" s="164"/>
+      <c r="S34" s="164"/>
+      <c r="T34" s="164"/>
+      <c r="U34" s="164"/>
+      <c r="V34" s="164"/>
+    </row>
+    <row r="35" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="174" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="176">
+        <v>4806</v>
+      </c>
+      <c r="D35" s="175"/>
+      <c r="E35" s="176">
+        <v>798</v>
+      </c>
+      <c r="F35" s="175"/>
+      <c r="G35" s="176">
+        <v>1500</v>
+      </c>
+      <c r="H35" s="175"/>
+      <c r="I35" s="176">
+        <v>495</v>
+      </c>
+      <c r="J35" s="175"/>
+      <c r="K35" s="176">
+        <v>671</v>
+      </c>
+      <c r="L35" s="175"/>
+      <c r="M35" s="176">
+        <v>274</v>
+      </c>
+      <c r="N35" s="175"/>
+      <c r="O35" s="176">
+        <v>205</v>
+      </c>
+      <c r="P35" s="175"/>
+      <c r="Q35" s="176">
+        <v>280</v>
+      </c>
+      <c r="R35" s="175"/>
+      <c r="S35" s="176">
+        <v>88</v>
+      </c>
+      <c r="T35" s="175"/>
+      <c r="U35" s="176">
+        <v>495</v>
+      </c>
+      <c r="V35" s="175"/>
+      <c r="W35" s="174" t="s">
+        <v>37</v>
+      </c>
+      <c r="X35" s="174"/>
+      <c r="Y35" s="174"/>
+      <c r="Z35" s="174"/>
+    </row>
+    <row r="36" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A36" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="172">
+        <v>2303</v>
+      </c>
+      <c r="D36" s="164"/>
+      <c r="E36" s="172">
+        <v>320</v>
+      </c>
+      <c r="F36" s="164"/>
+      <c r="G36" s="172">
+        <v>742</v>
+      </c>
+      <c r="H36" s="164"/>
+      <c r="I36" s="172">
+        <v>281</v>
+      </c>
+      <c r="J36" s="164"/>
+      <c r="K36" s="172">
+        <v>363</v>
+      </c>
+      <c r="L36" s="164"/>
+      <c r="M36" s="172">
+        <v>142</v>
+      </c>
+      <c r="N36" s="164"/>
+      <c r="O36" s="181">
+        <v>96</v>
+      </c>
+      <c r="P36" s="164"/>
+      <c r="Q36" s="172">
+        <v>168</v>
+      </c>
+      <c r="R36" s="164"/>
+      <c r="S36" s="172">
+        <v>40</v>
+      </c>
+      <c r="T36" s="164"/>
+      <c r="U36" s="172">
+        <v>151</v>
+      </c>
+      <c r="V36" s="164"/>
+      <c r="W36" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" s="171"/>
+      <c r="Y36" s="171"/>
+      <c r="Z36" s="171"/>
+    </row>
+    <row r="37" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A37" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="170">
+        <v>2221</v>
+      </c>
+      <c r="D37" s="164"/>
+      <c r="E37" s="170">
+        <v>444</v>
+      </c>
+      <c r="F37" s="164"/>
+      <c r="G37" s="170">
+        <v>673</v>
+      </c>
+      <c r="H37" s="164"/>
+      <c r="I37" s="170">
+        <v>196</v>
+      </c>
+      <c r="J37" s="164"/>
+      <c r="K37" s="170">
+        <v>269</v>
+      </c>
+      <c r="L37" s="164"/>
+      <c r="M37" s="170">
+        <v>116</v>
+      </c>
+      <c r="N37" s="164"/>
+      <c r="O37" s="180">
+        <v>91</v>
+      </c>
+      <c r="P37" s="164"/>
+      <c r="Q37" s="170">
+        <v>89</v>
+      </c>
+      <c r="R37" s="164"/>
+      <c r="S37" s="170">
+        <v>44</v>
+      </c>
+      <c r="T37" s="164"/>
+      <c r="U37" s="170">
+        <v>299</v>
+      </c>
+      <c r="V37" s="164"/>
+      <c r="W37" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X37" s="169"/>
+      <c r="Y37" s="169"/>
+      <c r="Z37" s="169"/>
+    </row>
+    <row r="38" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A38" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="159">
+        <v>282</v>
+      </c>
+      <c r="D38" s="159"/>
+      <c r="E38" s="159">
+        <v>34</v>
+      </c>
+      <c r="F38" s="159"/>
+      <c r="G38" s="159">
+        <v>85</v>
+      </c>
+      <c r="H38" s="159"/>
+      <c r="I38" s="159">
+        <v>18</v>
+      </c>
+      <c r="J38" s="159"/>
+      <c r="K38" s="159">
+        <v>39</v>
+      </c>
+      <c r="L38" s="159"/>
+      <c r="M38" s="159">
+        <v>16</v>
+      </c>
+      <c r="N38" s="159"/>
+      <c r="O38" s="159">
+        <v>18</v>
+      </c>
+      <c r="P38" s="159"/>
+      <c r="Q38" s="159">
+        <v>23</v>
+      </c>
+      <c r="R38" s="159"/>
+      <c r="S38" s="159">
+        <v>4</v>
+      </c>
+      <c r="T38" s="159"/>
+      <c r="U38" s="159">
+        <v>45</v>
+      </c>
+      <c r="V38" s="164"/>
+      <c r="W38" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X38" s="168"/>
+      <c r="Y38" s="168"/>
+      <c r="Z38" s="168"/>
+    </row>
+    <row r="39" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A39" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="179"/>
+      <c r="D39" s="164"/>
+      <c r="E39" s="179"/>
+      <c r="F39" s="164"/>
+      <c r="G39" s="179"/>
+      <c r="H39" s="164"/>
+      <c r="I39" s="179"/>
+      <c r="J39" s="164"/>
+      <c r="K39" s="179"/>
+      <c r="L39" s="164"/>
+      <c r="M39" s="179"/>
+      <c r="N39" s="164"/>
+      <c r="O39" s="179"/>
+      <c r="P39" s="164"/>
+      <c r="Q39" s="179"/>
+      <c r="R39" s="164"/>
+      <c r="S39" s="179"/>
+      <c r="T39" s="164"/>
+      <c r="U39" s="179"/>
+      <c r="V39" s="164"/>
+      <c r="W39" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X39" s="165"/>
+      <c r="Y39" s="165"/>
+      <c r="Z39" s="165"/>
+    </row>
+    <row r="40" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C40" s="164"/>
+      <c r="D40" s="164"/>
+      <c r="E40" s="164"/>
+      <c r="F40" s="164"/>
+      <c r="G40" s="164"/>
+      <c r="H40" s="164"/>
+      <c r="I40" s="164"/>
+      <c r="J40" s="164"/>
+      <c r="K40" s="164"/>
+      <c r="L40" s="164"/>
+      <c r="M40" s="164"/>
+      <c r="N40" s="164"/>
+      <c r="O40" s="164"/>
+      <c r="P40" s="164"/>
+      <c r="Q40" s="164"/>
+      <c r="R40" s="164"/>
+      <c r="S40" s="164"/>
+      <c r="T40" s="164"/>
+      <c r="U40" s="164"/>
+      <c r="V40" s="164"/>
+    </row>
+    <row r="41" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="174" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="176">
+        <v>6316</v>
+      </c>
+      <c r="D41" s="175"/>
+      <c r="E41" s="176">
+        <v>1243</v>
+      </c>
+      <c r="F41" s="175"/>
+      <c r="G41" s="176">
+        <v>1492</v>
+      </c>
+      <c r="H41" s="175"/>
+      <c r="I41" s="176">
+        <v>709</v>
+      </c>
+      <c r="J41" s="175"/>
+      <c r="K41" s="176">
+        <v>823</v>
+      </c>
+      <c r="L41" s="175"/>
+      <c r="M41" s="176">
+        <v>379</v>
+      </c>
+      <c r="N41" s="175"/>
+      <c r="O41" s="176">
+        <v>296</v>
+      </c>
+      <c r="P41" s="175"/>
+      <c r="Q41" s="176">
+        <v>341</v>
+      </c>
+      <c r="R41" s="175"/>
+      <c r="S41" s="176">
+        <v>142</v>
+      </c>
+      <c r="T41" s="175"/>
+      <c r="U41" s="176">
+        <v>891</v>
+      </c>
+      <c r="V41" s="175"/>
+      <c r="W41" s="174" t="s">
+        <v>39</v>
+      </c>
+      <c r="X41" s="174"/>
+      <c r="Y41" s="174"/>
+      <c r="Z41" s="174"/>
+    </row>
+    <row r="42" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A42" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="172">
+        <v>1824</v>
+      </c>
+      <c r="D42" s="164"/>
+      <c r="E42" s="172">
+        <v>334</v>
+      </c>
+      <c r="F42" s="164"/>
+      <c r="G42" s="172">
+        <v>454</v>
+      </c>
+      <c r="H42" s="164"/>
+      <c r="I42" s="172">
+        <v>172</v>
+      </c>
+      <c r="J42" s="164"/>
+      <c r="K42" s="172">
+        <v>293</v>
+      </c>
+      <c r="L42" s="164"/>
+      <c r="M42" s="172">
+        <v>99</v>
+      </c>
+      <c r="N42" s="164"/>
+      <c r="O42" s="179">
+        <v>86</v>
+      </c>
+      <c r="P42" s="164"/>
+      <c r="Q42" s="172">
+        <v>122</v>
+      </c>
+      <c r="R42" s="164"/>
+      <c r="S42" s="172">
+        <v>51</v>
+      </c>
+      <c r="T42" s="164"/>
+      <c r="U42" s="172">
+        <v>213</v>
+      </c>
+      <c r="V42" s="164"/>
+      <c r="W42" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" s="171"/>
+      <c r="Y42" s="171"/>
+      <c r="Z42" s="171"/>
+    </row>
+    <row r="43" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A43" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="170">
+        <v>4467</v>
+      </c>
+      <c r="D43" s="164"/>
+      <c r="E43" s="170">
+        <v>904</v>
+      </c>
+      <c r="F43" s="164"/>
+      <c r="G43" s="170">
+        <v>1030</v>
+      </c>
+      <c r="H43" s="164"/>
+      <c r="I43" s="170">
+        <v>536</v>
+      </c>
+      <c r="J43" s="164"/>
+      <c r="K43" s="170">
+        <v>526</v>
+      </c>
+      <c r="L43" s="164"/>
+      <c r="M43" s="170">
+        <v>280</v>
+      </c>
+      <c r="N43" s="164"/>
+      <c r="O43" s="170">
+        <v>209</v>
+      </c>
+      <c r="P43" s="164"/>
+      <c r="Q43" s="170">
+        <v>216</v>
+      </c>
+      <c r="R43" s="164"/>
+      <c r="S43" s="170">
+        <v>91</v>
+      </c>
+      <c r="T43" s="164"/>
+      <c r="U43" s="170">
+        <v>675</v>
+      </c>
+      <c r="V43" s="164"/>
+      <c r="W43" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X43" s="169"/>
+      <c r="Y43" s="169"/>
+      <c r="Z43" s="169"/>
+    </row>
+    <row r="44" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A44" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="159">
+        <v>25</v>
+      </c>
+      <c r="D44" s="159"/>
+      <c r="E44" s="159">
+        <v>5</v>
+      </c>
+      <c r="F44" s="159"/>
+      <c r="G44" s="159">
+        <v>8</v>
+      </c>
+      <c r="H44" s="159"/>
+      <c r="I44" s="159">
+        <v>1</v>
+      </c>
+      <c r="J44" s="159"/>
+      <c r="K44" s="159">
+        <v>4</v>
+      </c>
+      <c r="L44" s="159"/>
+      <c r="M44" s="159" t="s">
+        <v>50</v>
+      </c>
+      <c r="N44" s="159"/>
+      <c r="O44" s="159">
+        <v>1</v>
+      </c>
+      <c r="P44" s="159"/>
+      <c r="Q44" s="159">
+        <v>3</v>
+      </c>
+      <c r="R44" s="159"/>
+      <c r="S44" s="159" t="s">
+        <v>50</v>
+      </c>
+      <c r="T44" s="159"/>
+      <c r="U44" s="159">
+        <v>3</v>
+      </c>
+      <c r="V44" s="164"/>
+      <c r="W44" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X44" s="168"/>
+      <c r="Y44" s="168"/>
+      <c r="Z44" s="168"/>
+    </row>
+    <row r="45" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A45" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="166"/>
+      <c r="D45" s="159"/>
+      <c r="E45" s="166"/>
+      <c r="F45" s="159"/>
+      <c r="G45" s="166"/>
+      <c r="H45" s="159"/>
+      <c r="I45" s="166"/>
+      <c r="J45" s="159"/>
+      <c r="K45" s="166"/>
+      <c r="L45" s="159"/>
+      <c r="M45" s="166"/>
+      <c r="N45" s="159"/>
+      <c r="O45" s="166"/>
+      <c r="P45" s="159"/>
+      <c r="Q45" s="166"/>
+      <c r="R45" s="159"/>
+      <c r="S45" s="166"/>
+      <c r="T45" s="159"/>
+      <c r="U45" s="166"/>
+      <c r="V45" s="164"/>
+      <c r="W45" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X45" s="165"/>
+      <c r="Y45" s="165"/>
+      <c r="Z45" s="165"/>
+    </row>
+    <row r="46" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C46" s="175"/>
+      <c r="D46" s="175"/>
+      <c r="E46" s="164"/>
+      <c r="F46" s="164"/>
+      <c r="G46" s="164"/>
+      <c r="H46" s="164"/>
+      <c r="I46" s="164"/>
+      <c r="J46" s="164"/>
+      <c r="K46" s="164"/>
+      <c r="L46" s="164"/>
+      <c r="M46" s="164"/>
+      <c r="N46" s="164"/>
+      <c r="O46" s="164"/>
+      <c r="P46" s="164"/>
+      <c r="Q46" s="164"/>
+      <c r="R46" s="164"/>
+      <c r="S46" s="164"/>
+      <c r="T46" s="164"/>
+      <c r="U46" s="164"/>
+      <c r="V46" s="164"/>
+    </row>
+    <row r="47" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="174" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="176">
+        <v>3664</v>
+      </c>
+      <c r="D47" s="175"/>
+      <c r="E47" s="176">
+        <v>538</v>
+      </c>
+      <c r="F47" s="175"/>
+      <c r="G47" s="176">
+        <v>1001</v>
+      </c>
+      <c r="H47" s="175"/>
+      <c r="I47" s="176">
+        <v>255</v>
+      </c>
+      <c r="J47" s="175"/>
+      <c r="K47" s="176">
+        <v>882</v>
+      </c>
+      <c r="L47" s="175"/>
+      <c r="M47" s="176">
+        <v>160</v>
+      </c>
+      <c r="N47" s="175"/>
+      <c r="O47" s="176">
+        <v>173</v>
+      </c>
+      <c r="P47" s="175"/>
+      <c r="Q47" s="176">
+        <v>103</v>
+      </c>
+      <c r="R47" s="175"/>
+      <c r="S47" s="176">
+        <v>85</v>
+      </c>
+      <c r="T47" s="175"/>
+      <c r="U47" s="176">
+        <v>467</v>
+      </c>
+      <c r="V47" s="175"/>
+      <c r="W47" s="174" t="s">
+        <v>92</v>
+      </c>
+      <c r="X47" s="174"/>
+      <c r="Y47" s="174"/>
+      <c r="Z47" s="174"/>
+    </row>
+    <row r="48" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A48" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="172">
+        <v>1564</v>
+      </c>
+      <c r="D48" s="164"/>
+      <c r="E48" s="172">
+        <v>297</v>
+      </c>
+      <c r="F48" s="164"/>
+      <c r="G48" s="172">
+        <v>417</v>
+      </c>
+      <c r="H48" s="164"/>
+      <c r="I48" s="172">
+        <v>89</v>
+      </c>
+      <c r="J48" s="164"/>
+      <c r="K48" s="172">
+        <v>356</v>
+      </c>
+      <c r="L48" s="164"/>
+      <c r="M48" s="172">
+        <v>55</v>
+      </c>
+      <c r="N48" s="164"/>
+      <c r="O48" s="172">
+        <v>52</v>
+      </c>
+      <c r="P48" s="164"/>
+      <c r="Q48" s="172">
+        <v>40</v>
+      </c>
+      <c r="R48" s="164"/>
+      <c r="S48" s="172">
+        <v>28</v>
+      </c>
+      <c r="T48" s="164"/>
+      <c r="U48" s="172">
+        <v>230</v>
+      </c>
+      <c r="V48" s="164"/>
+      <c r="W48" s="178" t="s">
+        <v>29</v>
+      </c>
+      <c r="X48" s="178"/>
+      <c r="Y48" s="178"/>
+      <c r="Z48" s="178"/>
+    </row>
+    <row r="49" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A49" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="170">
+        <v>1932</v>
+      </c>
+      <c r="D49" s="164"/>
+      <c r="E49" s="170">
+        <v>224</v>
+      </c>
+      <c r="F49" s="164"/>
+      <c r="G49" s="170">
+        <v>549</v>
+      </c>
+      <c r="H49" s="164"/>
+      <c r="I49" s="170">
+        <v>152</v>
+      </c>
+      <c r="J49" s="164"/>
+      <c r="K49" s="170">
+        <v>481</v>
+      </c>
+      <c r="L49" s="164"/>
+      <c r="M49" s="170">
+        <v>101</v>
+      </c>
+      <c r="N49" s="164"/>
+      <c r="O49" s="170">
+        <v>108</v>
+      </c>
+      <c r="P49" s="164"/>
+      <c r="Q49" s="170">
+        <v>60</v>
+      </c>
+      <c r="R49" s="164"/>
+      <c r="S49" s="170">
+        <v>53</v>
+      </c>
+      <c r="T49" s="164"/>
+      <c r="U49" s="170">
+        <v>204</v>
+      </c>
+      <c r="V49" s="164"/>
+      <c r="W49" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X49" s="169"/>
+      <c r="Y49" s="169"/>
+      <c r="Z49" s="169"/>
+    </row>
+    <row r="50" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A50" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="159">
+        <v>168</v>
+      </c>
+      <c r="D50" s="159"/>
+      <c r="E50" s="159">
+        <v>17</v>
+      </c>
+      <c r="F50" s="159"/>
+      <c r="G50" s="159">
+        <v>35</v>
+      </c>
+      <c r="H50" s="159"/>
+      <c r="I50" s="159">
+        <v>14</v>
+      </c>
+      <c r="J50" s="159"/>
+      <c r="K50" s="159">
+        <v>45</v>
+      </c>
+      <c r="L50" s="159"/>
+      <c r="M50" s="159">
+        <v>4</v>
+      </c>
+      <c r="N50" s="159"/>
+      <c r="O50" s="159">
+        <v>13</v>
+      </c>
+      <c r="P50" s="159"/>
+      <c r="Q50" s="159">
+        <v>3</v>
+      </c>
+      <c r="R50" s="159"/>
+      <c r="S50" s="159">
+        <v>4</v>
+      </c>
+      <c r="T50" s="159"/>
+      <c r="U50" s="159">
+        <v>33</v>
+      </c>
+      <c r="V50" s="164"/>
+      <c r="W50" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X50" s="168"/>
+      <c r="Y50" s="168"/>
+      <c r="Z50" s="168"/>
+    </row>
+    <row r="51" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A51" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="166"/>
+      <c r="D51" s="159"/>
+      <c r="E51" s="166"/>
+      <c r="F51" s="159"/>
+      <c r="G51" s="166"/>
+      <c r="H51" s="159"/>
+      <c r="I51" s="166"/>
+      <c r="J51" s="159"/>
+      <c r="K51" s="166"/>
+      <c r="L51" s="159"/>
+      <c r="M51" s="166"/>
+      <c r="N51" s="159"/>
+      <c r="O51" s="166"/>
+      <c r="P51" s="159"/>
+      <c r="Q51" s="166"/>
+      <c r="R51" s="159"/>
+      <c r="S51" s="166"/>
+      <c r="T51" s="159"/>
+      <c r="U51" s="166"/>
+      <c r="V51" s="164"/>
+      <c r="W51" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X51" s="165"/>
+      <c r="Y51" s="165"/>
+      <c r="Z51" s="165"/>
+    </row>
+    <row r="52" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C52" s="175"/>
+      <c r="D52" s="175"/>
+      <c r="E52" s="164"/>
+      <c r="F52" s="164"/>
+      <c r="G52" s="164"/>
+      <c r="H52" s="164"/>
+      <c r="I52" s="164"/>
+      <c r="J52" s="164"/>
+      <c r="K52" s="164"/>
+      <c r="L52" s="164"/>
+      <c r="M52" s="164"/>
+      <c r="N52" s="164"/>
+      <c r="O52" s="164"/>
+      <c r="P52" s="164"/>
+      <c r="Q52" s="164"/>
+      <c r="R52" s="164"/>
+      <c r="S52" s="164"/>
+      <c r="T52" s="164"/>
+      <c r="U52" s="164"/>
+      <c r="V52" s="164"/>
+    </row>
+    <row r="53" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="173" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="177"/>
+      <c r="D53" s="177"/>
+      <c r="E53" s="177"/>
+      <c r="F53" s="177"/>
+      <c r="G53" s="177"/>
+      <c r="H53" s="177"/>
+      <c r="I53" s="177"/>
+      <c r="J53" s="177"/>
+      <c r="K53" s="177"/>
+      <c r="L53" s="177"/>
+      <c r="M53" s="177"/>
+      <c r="N53" s="177"/>
+      <c r="O53" s="177"/>
+      <c r="P53" s="177"/>
+      <c r="Q53" s="177"/>
+      <c r="R53" s="177"/>
+      <c r="S53" s="177"/>
+      <c r="T53" s="177"/>
+      <c r="U53" s="177"/>
+      <c r="V53" s="175"/>
+      <c r="W53" s="173" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="174" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="176">
+        <v>401</v>
+      </c>
+      <c r="D54" s="175"/>
+      <c r="E54" s="176">
+        <v>16</v>
+      </c>
+      <c r="F54" s="175"/>
+      <c r="G54" s="176">
+        <v>111</v>
+      </c>
+      <c r="H54" s="175"/>
+      <c r="I54" s="176">
+        <v>29</v>
+      </c>
+      <c r="J54" s="175"/>
+      <c r="K54" s="176">
+        <v>48</v>
+      </c>
+      <c r="L54" s="175"/>
+      <c r="M54" s="176">
+        <v>87</v>
+      </c>
+      <c r="N54" s="175"/>
+      <c r="O54" s="176">
+        <v>18</v>
+      </c>
+      <c r="P54" s="175"/>
+      <c r="Q54" s="176">
+        <v>33</v>
+      </c>
+      <c r="R54" s="175"/>
+      <c r="S54" s="176">
+        <v>9</v>
+      </c>
+      <c r="T54" s="175"/>
+      <c r="U54" s="176">
+        <v>50</v>
+      </c>
+      <c r="V54" s="175"/>
+      <c r="W54" s="174" t="s">
+        <v>105</v>
+      </c>
+      <c r="X54" s="174"/>
+      <c r="Y54" s="174"/>
+      <c r="Z54" s="174"/>
+    </row>
+    <row r="55" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A55" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="172">
+        <v>226</v>
+      </c>
+      <c r="D55" s="164"/>
+      <c r="E55" s="172">
+        <v>6</v>
+      </c>
+      <c r="F55" s="164"/>
+      <c r="G55" s="172">
+        <v>51</v>
+      </c>
+      <c r="H55" s="164"/>
+      <c r="I55" s="172">
+        <v>12</v>
+      </c>
+      <c r="J55" s="164"/>
+      <c r="K55" s="172">
+        <v>29</v>
+      </c>
+      <c r="L55" s="164"/>
+      <c r="M55" s="172">
+        <v>63</v>
+      </c>
+      <c r="N55" s="164"/>
+      <c r="O55" s="172">
+        <v>8</v>
+      </c>
+      <c r="P55" s="164"/>
+      <c r="Q55" s="172">
+        <v>22</v>
+      </c>
+      <c r="R55" s="164"/>
+      <c r="S55" s="172">
+        <v>6</v>
+      </c>
+      <c r="T55" s="164"/>
+      <c r="U55" s="172">
+        <v>29</v>
+      </c>
+      <c r="V55" s="164"/>
+      <c r="W55" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X55" s="171"/>
+      <c r="Y55" s="171"/>
+      <c r="Z55" s="171"/>
+    </row>
+    <row r="56" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A56" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="170">
+        <v>126</v>
+      </c>
+      <c r="D56" s="164"/>
+      <c r="E56" s="170">
+        <v>8</v>
+      </c>
+      <c r="F56" s="164"/>
+      <c r="G56" s="170">
+        <v>46</v>
+      </c>
+      <c r="H56" s="164"/>
+      <c r="I56" s="170">
+        <v>14</v>
+      </c>
+      <c r="J56" s="164"/>
+      <c r="K56" s="170">
+        <v>11</v>
+      </c>
+      <c r="L56" s="164"/>
+      <c r="M56" s="170">
+        <v>18</v>
+      </c>
+      <c r="N56" s="164"/>
+      <c r="O56" s="170">
+        <v>5</v>
+      </c>
+      <c r="P56" s="164"/>
+      <c r="Q56" s="170">
+        <v>8</v>
+      </c>
+      <c r="R56" s="164"/>
+      <c r="S56" s="170">
+        <v>2</v>
+      </c>
+      <c r="T56" s="164"/>
+      <c r="U56" s="170">
+        <v>14</v>
+      </c>
+      <c r="V56" s="164"/>
+      <c r="W56" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X56" s="169"/>
+      <c r="Y56" s="169"/>
+      <c r="Z56" s="169"/>
+    </row>
+    <row r="57" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A57" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" s="159">
+        <v>49</v>
+      </c>
+      <c r="D57" s="159"/>
+      <c r="E57" s="159">
+        <v>2</v>
+      </c>
+      <c r="F57" s="159"/>
+      <c r="G57" s="159">
+        <v>14</v>
+      </c>
+      <c r="H57" s="159"/>
+      <c r="I57" s="159">
+        <v>3</v>
+      </c>
+      <c r="J57" s="159"/>
+      <c r="K57" s="159">
+        <v>8</v>
+      </c>
+      <c r="L57" s="159"/>
+      <c r="M57" s="159">
+        <v>6</v>
+      </c>
+      <c r="N57" s="159"/>
+      <c r="O57" s="159">
+        <v>5</v>
+      </c>
+      <c r="P57" s="159"/>
+      <c r="Q57" s="159">
+        <v>3</v>
+      </c>
+      <c r="R57" s="159"/>
+      <c r="S57" s="159">
+        <v>1</v>
+      </c>
+      <c r="T57" s="159"/>
+      <c r="U57" s="159">
+        <v>7</v>
+      </c>
+      <c r="V57" s="164"/>
+      <c r="W57" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X57" s="168"/>
+      <c r="Y57" s="168"/>
+      <c r="Z57" s="168"/>
+    </row>
+    <row r="58" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A58" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="166"/>
+      <c r="D58" s="159"/>
+      <c r="E58" s="167"/>
+      <c r="F58" s="159"/>
+      <c r="G58" s="166"/>
+      <c r="H58" s="159"/>
+      <c r="I58" s="166"/>
+      <c r="J58" s="159"/>
+      <c r="K58" s="166"/>
+      <c r="L58" s="159"/>
+      <c r="M58" s="166"/>
+      <c r="N58" s="159"/>
+      <c r="O58" s="166"/>
+      <c r="P58" s="159"/>
+      <c r="Q58" s="166"/>
+      <c r="R58" s="159"/>
+      <c r="S58" s="166"/>
+      <c r="T58" s="159"/>
+      <c r="U58" s="166"/>
+      <c r="V58" s="164"/>
+      <c r="W58" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X58" s="165"/>
+      <c r="Y58" s="165"/>
+      <c r="Z58" s="165"/>
+    </row>
+    <row r="59" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C59" s="162"/>
+      <c r="D59" s="162"/>
+      <c r="E59" s="162"/>
+      <c r="F59" s="162"/>
+      <c r="G59" s="164"/>
+      <c r="H59" s="164"/>
+      <c r="I59" s="164"/>
+      <c r="J59" s="164"/>
+      <c r="K59" s="164"/>
+      <c r="L59" s="164"/>
+      <c r="M59" s="163"/>
+      <c r="N59" s="163"/>
+      <c r="S59" s="162"/>
+      <c r="T59" s="162"/>
+    </row>
+    <row r="60" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A60" s="160" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="160"/>
+      <c r="C60" s="162"/>
+      <c r="D60" s="162"/>
+      <c r="E60" s="162"/>
+      <c r="F60" s="162"/>
+      <c r="G60" s="162"/>
+      <c r="H60" s="162"/>
+      <c r="I60" s="162"/>
+      <c r="J60" s="162"/>
+      <c r="K60" s="162"/>
+      <c r="L60" s="162"/>
+      <c r="M60" s="162"/>
+      <c r="N60" s="162"/>
+      <c r="O60" s="162"/>
+      <c r="P60" s="162"/>
+      <c r="Q60" s="162"/>
+      <c r="R60" s="162"/>
+      <c r="S60" s="162"/>
+      <c r="T60" s="162"/>
+      <c r="U60" s="162"/>
+      <c r="V60" s="162"/>
+      <c r="X60" s="161" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y60" s="161" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z60" s="161" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A61" s="160" t="s">
+        <v>139</v>
+      </c>
+      <c r="B61" s="160"/>
+      <c r="C61" s="159"/>
+      <c r="D61" s="159"/>
+      <c r="E61" s="159"/>
+      <c r="F61" s="159"/>
+      <c r="G61" s="159"/>
+      <c r="H61" s="159"/>
+      <c r="K61" s="159"/>
+      <c r="L61" s="159"/>
+      <c r="Q61" s="159"/>
+      <c r="R61" s="159"/>
+      <c r="W61" s="159"/>
+      <c r="X61" s="158" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y61" s="158" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z61" s="158" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A405934-1CE5-46AA-AB53-C74C3BF61E64}">
+  <dimension ref="A1:Z61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="17.7109375" style="157" customWidth="1"/>
+    <col min="2" max="2" width="1" style="157" customWidth="1"/>
+    <col min="3" max="3" width="5" style="157" customWidth="1"/>
+    <col min="4" max="4" width="1" style="157" customWidth="1"/>
+    <col min="5" max="5" width="5.42578125" style="157" customWidth="1"/>
+    <col min="6" max="6" width="1" style="157" customWidth="1"/>
+    <col min="7" max="7" width="5.85546875" style="157" customWidth="1"/>
+    <col min="8" max="8" width="1" style="157" customWidth="1"/>
+    <col min="9" max="9" width="4.7109375" style="157" customWidth="1"/>
+    <col min="10" max="10" width="1" style="157" customWidth="1"/>
+    <col min="11" max="11" width="5" style="157" customWidth="1"/>
+    <col min="12" max="12" width="1" style="157" customWidth="1"/>
+    <col min="13" max="13" width="4.5703125" style="157" customWidth="1"/>
+    <col min="14" max="14" width="1" style="157" customWidth="1"/>
+    <col min="15" max="15" width="4.140625" style="157" customWidth="1"/>
+    <col min="16" max="16" width="1" style="157" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="157" customWidth="1"/>
+    <col min="18" max="18" width="1" style="157" customWidth="1"/>
+    <col min="19" max="19" width="5.28515625" style="157" customWidth="1"/>
+    <col min="20" max="20" width="1" style="157" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="157" customWidth="1"/>
+    <col min="22" max="22" width="1" style="157" customWidth="1"/>
+    <col min="23" max="23" width="9.85546875" style="157" customWidth="1"/>
+    <col min="24" max="26" width="2" style="157" customWidth="1"/>
+    <col min="27" max="28" width="3.42578125" style="157" customWidth="1"/>
+    <col min="29" max="16384" width="12" style="157"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="173" customFormat="1" ht="11.25">
+      <c r="A1" s="194" t="s">
+        <v>142</v>
+      </c>
+      <c r="B1" s="194"/>
+    </row>
+    <row r="2" spans="1:26" ht="11.25">
+      <c r="A2" s="193" t="s">
+        <v>143</v>
+      </c>
+      <c r="B2" s="193"/>
+    </row>
+    <row r="3" spans="1:26" s="189" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="192" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="191"/>
+    </row>
+    <row r="4" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A4" s="190" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="190"/>
+      <c r="C4" s="189"/>
+    </row>
+    <row r="5" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A5" s="187"/>
+      <c r="B5" s="187"/>
+      <c r="C5" s="159"/>
+      <c r="D5" s="159"/>
+      <c r="E5" s="159"/>
+      <c r="F5" s="159"/>
+      <c r="G5" s="159"/>
+      <c r="H5" s="159"/>
+      <c r="I5" s="159"/>
+      <c r="J5" s="159"/>
+      <c r="K5" s="159"/>
+      <c r="L5" s="159"/>
+      <c r="M5" s="159"/>
+      <c r="N5" s="159"/>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="S5" s="159"/>
+      <c r="T5" s="159"/>
+      <c r="U5" s="159"/>
+      <c r="V5" s="159"/>
+    </row>
+    <row r="6" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A6" s="188" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="187"/>
+      <c r="C6" s="186" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="184"/>
+      <c r="E6" s="186" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="184"/>
+      <c r="G6" s="186" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="184"/>
+      <c r="I6" s="186" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="184"/>
+      <c r="K6" s="186" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="184"/>
+      <c r="M6" s="186" t="s">
+        <v>7</v>
+      </c>
+      <c r="N6" s="184"/>
+      <c r="O6" s="186" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="184"/>
+      <c r="Q6" s="186" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="184"/>
+      <c r="S6" s="186" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="184"/>
+      <c r="U6" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="V6" s="159"/>
+      <c r="W6" s="185"/>
+      <c r="X6" s="185"/>
+      <c r="Y6" s="185"/>
+      <c r="Z6" s="185"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C7" s="184"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="184"/>
+      <c r="G7" s="184" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="184"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="184"/>
+      <c r="M7" s="184"/>
+      <c r="N7" s="184"/>
+      <c r="O7" s="184"/>
+      <c r="P7" s="184"/>
+      <c r="Q7" s="184"/>
+      <c r="R7" s="184"/>
+      <c r="S7" s="184"/>
+      <c r="T7" s="184"/>
+      <c r="U7" s="184" t="s">
+        <v>14</v>
+      </c>
+      <c r="V7" s="159"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C8" s="184"/>
+      <c r="D8" s="184"/>
+      <c r="E8" s="184"/>
+      <c r="F8" s="184"/>
+      <c r="G8" s="184"/>
+      <c r="H8" s="184"/>
+      <c r="I8" s="184"/>
+      <c r="J8" s="184"/>
+      <c r="K8" s="184"/>
+      <c r="L8" s="184"/>
+      <c r="M8" s="184"/>
+      <c r="N8" s="184"/>
+      <c r="O8" s="184"/>
+      <c r="P8" s="184"/>
+      <c r="Q8" s="184"/>
+      <c r="R8" s="184"/>
+      <c r="S8" s="184"/>
+      <c r="T8" s="184"/>
+      <c r="U8" s="184" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="159"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C9" s="184"/>
+      <c r="D9" s="184"/>
+      <c r="E9" s="184" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="184"/>
+      <c r="G9" s="184" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="184"/>
+      <c r="I9" s="184" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="184"/>
+      <c r="K9" s="184" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="184"/>
+      <c r="M9" s="184" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" s="184"/>
+      <c r="O9" s="184" t="s">
+        <v>21</v>
+      </c>
+      <c r="P9" s="184"/>
+      <c r="Q9" s="184" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="184"/>
+      <c r="S9" s="184" t="s">
+        <v>22</v>
+      </c>
+      <c r="T9" s="184"/>
+      <c r="U9" s="184" t="s">
+        <v>23</v>
+      </c>
+      <c r="V9" s="159"/>
+    </row>
+    <row r="10" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C10" s="184"/>
+      <c r="D10" s="184"/>
+      <c r="E10" s="184" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="184"/>
+      <c r="G10" s="184" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="184"/>
+      <c r="I10" s="184"/>
+      <c r="J10" s="184"/>
+      <c r="K10" s="184"/>
+      <c r="L10" s="184"/>
+      <c r="M10" s="184"/>
+      <c r="N10" s="184"/>
+      <c r="O10" s="184"/>
+      <c r="P10" s="184"/>
+      <c r="Q10" s="184"/>
+      <c r="R10" s="184"/>
+      <c r="S10" s="184"/>
+      <c r="T10" s="184"/>
+      <c r="U10" s="184" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" s="159"/>
+    </row>
+    <row r="11" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A11" s="165"/>
+      <c r="C11" s="183"/>
+      <c r="D11" s="184"/>
+      <c r="E11" s="183"/>
+      <c r="F11" s="184"/>
+      <c r="G11" s="183"/>
+      <c r="H11" s="184"/>
+      <c r="I11" s="183"/>
+      <c r="J11" s="184"/>
+      <c r="K11" s="183"/>
+      <c r="L11" s="184"/>
+      <c r="M11" s="183"/>
+      <c r="N11" s="184"/>
+      <c r="O11" s="183"/>
+      <c r="P11" s="184"/>
+      <c r="Q11" s="183"/>
+      <c r="R11" s="184"/>
+      <c r="S11" s="183"/>
+      <c r="T11" s="184"/>
+      <c r="U11" s="183" t="s">
+        <v>27</v>
+      </c>
+      <c r="V11" s="159"/>
+      <c r="W11" s="165"/>
+      <c r="X11" s="165"/>
+      <c r="Y11" s="165"/>
+      <c r="Z11" s="165"/>
+    </row>
+    <row r="12" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C12" s="159"/>
+      <c r="D12" s="159"/>
+      <c r="E12" s="159"/>
+      <c r="F12" s="159"/>
+      <c r="G12" s="159"/>
+      <c r="H12" s="159"/>
+      <c r="I12" s="159"/>
+      <c r="J12" s="159"/>
+      <c r="K12" s="159"/>
+      <c r="L12" s="159"/>
+      <c r="M12" s="159"/>
+      <c r="N12" s="159"/>
+      <c r="O12" s="159"/>
+      <c r="P12" s="159"/>
+      <c r="Q12" s="159"/>
+      <c r="R12" s="159"/>
+      <c r="S12" s="159"/>
+      <c r="T12" s="159"/>
+      <c r="U12" s="159"/>
+      <c r="V12" s="159"/>
+    </row>
+    <row r="13" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="174" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="176">
+        <v>15197</v>
+      </c>
+      <c r="D13" s="175"/>
+      <c r="E13" s="176">
+        <v>2637</v>
+      </c>
+      <c r="F13" s="175"/>
+      <c r="G13" s="176">
+        <v>4121</v>
+      </c>
+      <c r="H13" s="175"/>
+      <c r="I13" s="176">
+        <v>1490</v>
+      </c>
+      <c r="J13" s="175"/>
+      <c r="K13" s="176">
+        <v>2391</v>
+      </c>
+      <c r="L13" s="175"/>
+      <c r="M13" s="176">
+        <v>879</v>
+      </c>
+      <c r="N13" s="175"/>
+      <c r="O13" s="176">
+        <v>701</v>
+      </c>
+      <c r="P13" s="175"/>
+      <c r="Q13" s="176">
+        <v>746</v>
+      </c>
+      <c r="R13" s="175"/>
+      <c r="S13" s="176">
+        <v>325</v>
+      </c>
+      <c r="T13" s="175"/>
+      <c r="U13" s="176">
+        <v>1907</v>
+      </c>
+      <c r="V13" s="175"/>
+      <c r="W13" s="174" t="s">
+        <v>2</v>
+      </c>
+      <c r="X13" s="174"/>
+      <c r="Y13" s="174"/>
+      <c r="Z13" s="174"/>
+    </row>
+    <row r="14" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A14" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="172">
+        <v>5924</v>
+      </c>
+      <c r="D14" s="164"/>
+      <c r="E14" s="172">
+        <v>975</v>
+      </c>
+      <c r="F14" s="164"/>
+      <c r="G14" s="172">
+        <v>1677</v>
+      </c>
+      <c r="H14" s="164"/>
+      <c r="I14" s="172">
+        <v>545</v>
+      </c>
+      <c r="J14" s="164"/>
+      <c r="K14" s="172">
+        <v>1055</v>
+      </c>
+      <c r="L14" s="164"/>
+      <c r="M14" s="172">
+        <v>329</v>
+      </c>
+      <c r="N14" s="164"/>
+      <c r="O14" s="172">
+        <v>245</v>
+      </c>
+      <c r="P14" s="164"/>
+      <c r="Q14" s="172">
+        <v>344</v>
+      </c>
+      <c r="R14" s="164"/>
+      <c r="S14" s="172">
+        <v>129</v>
+      </c>
+      <c r="T14" s="164"/>
+      <c r="U14" s="172">
+        <v>625</v>
+      </c>
+      <c r="V14" s="164"/>
+      <c r="W14" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" s="171"/>
+      <c r="Y14" s="171"/>
+      <c r="Z14" s="171"/>
+    </row>
+    <row r="15" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A15" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="170">
+        <v>8762</v>
+      </c>
+      <c r="D15" s="164"/>
+      <c r="E15" s="170">
+        <v>1599</v>
+      </c>
+      <c r="F15" s="164"/>
+      <c r="G15" s="170">
+        <v>2312</v>
+      </c>
+      <c r="H15" s="164"/>
+      <c r="I15" s="170">
+        <v>908</v>
+      </c>
+      <c r="J15" s="164"/>
+      <c r="K15" s="170">
+        <v>1253</v>
+      </c>
+      <c r="L15" s="164"/>
+      <c r="M15" s="170">
+        <v>518</v>
+      </c>
+      <c r="N15" s="164"/>
+      <c r="O15" s="170">
+        <v>418</v>
+      </c>
+      <c r="P15" s="164"/>
+      <c r="Q15" s="170">
+        <v>365</v>
+      </c>
+      <c r="R15" s="164"/>
+      <c r="S15" s="170">
+        <v>184</v>
+      </c>
+      <c r="T15" s="164"/>
+      <c r="U15" s="170">
+        <v>1205</v>
+      </c>
+      <c r="V15" s="164"/>
+      <c r="W15" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X15" s="169"/>
+      <c r="Y15" s="169"/>
+      <c r="Z15" s="169"/>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="159">
+        <v>511</v>
+      </c>
+      <c r="D16" s="159"/>
+      <c r="E16" s="182">
+        <v>63</v>
+      </c>
+      <c r="F16" s="159"/>
+      <c r="G16" s="159">
+        <v>132</v>
+      </c>
+      <c r="H16" s="159"/>
+      <c r="I16" s="159">
+        <v>37</v>
+      </c>
+      <c r="J16" s="159"/>
+      <c r="K16" s="159">
+        <v>83</v>
+      </c>
+      <c r="L16" s="159"/>
+      <c r="M16" s="159">
+        <v>32</v>
+      </c>
+      <c r="N16" s="159"/>
+      <c r="O16" s="159">
+        <v>38</v>
+      </c>
+      <c r="P16" s="159"/>
+      <c r="Q16" s="159">
+        <v>37</v>
+      </c>
+      <c r="R16" s="159"/>
+      <c r="S16" s="159">
+        <v>12</v>
+      </c>
+      <c r="T16" s="159"/>
+      <c r="U16" s="159">
+        <v>77</v>
+      </c>
+      <c r="V16" s="164"/>
+      <c r="W16" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X16" s="168"/>
+      <c r="Y16" s="168"/>
+      <c r="Z16" s="168"/>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="179"/>
+      <c r="D17" s="164"/>
+      <c r="E17" s="179"/>
+      <c r="F17" s="164"/>
+      <c r="G17" s="179"/>
+      <c r="H17" s="164"/>
+      <c r="I17" s="179"/>
+      <c r="J17" s="164"/>
+      <c r="K17" s="179"/>
+      <c r="L17" s="164"/>
+      <c r="M17" s="179"/>
+      <c r="N17" s="164"/>
+      <c r="O17" s="179"/>
+      <c r="P17" s="164"/>
+      <c r="Q17" s="179"/>
+      <c r="R17" s="164"/>
+      <c r="S17" s="179"/>
+      <c r="T17" s="164"/>
+      <c r="U17" s="179"/>
+      <c r="V17" s="164"/>
+      <c r="W17" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X17" s="165"/>
+      <c r="Y17" s="165"/>
+      <c r="Z17" s="165"/>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C18" s="164"/>
+      <c r="D18" s="164"/>
+      <c r="E18" s="164"/>
+      <c r="F18" s="164"/>
+      <c r="G18" s="164"/>
+      <c r="H18" s="164"/>
+      <c r="I18" s="164"/>
+      <c r="J18" s="164"/>
+      <c r="K18" s="164"/>
+      <c r="L18" s="164"/>
+      <c r="M18" s="164"/>
+      <c r="N18" s="164"/>
+      <c r="O18" s="164"/>
+      <c r="P18" s="164"/>
+      <c r="Q18" s="164"/>
+      <c r="R18" s="164"/>
+      <c r="S18" s="164"/>
+      <c r="T18" s="164"/>
+      <c r="U18" s="164"/>
+      <c r="V18" s="164"/>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="173"/>
+      <c r="C19" s="159"/>
+      <c r="D19" s="159"/>
+      <c r="E19" s="164"/>
+      <c r="F19" s="159"/>
+      <c r="G19" s="159"/>
+      <c r="H19" s="159"/>
+      <c r="I19" s="159"/>
+      <c r="J19" s="159"/>
+      <c r="K19" s="159"/>
+      <c r="L19" s="159"/>
+      <c r="M19" s="159"/>
+      <c r="N19" s="159"/>
+      <c r="O19" s="159"/>
+      <c r="P19" s="159"/>
+      <c r="Q19" s="159"/>
+      <c r="R19" s="159"/>
+      <c r="S19" s="159"/>
+      <c r="T19" s="159"/>
+      <c r="U19" s="159"/>
+      <c r="V19" s="159"/>
+    </row>
+    <row r="20" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A20" s="173"/>
+      <c r="B20" s="173"/>
+      <c r="C20" s="164"/>
+      <c r="D20" s="164"/>
+      <c r="E20" s="164"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="164"/>
+      <c r="H20" s="164"/>
+      <c r="I20" s="164"/>
+      <c r="J20" s="164"/>
+      <c r="K20" s="164"/>
+      <c r="L20" s="164"/>
+      <c r="M20" s="164"/>
+      <c r="N20" s="164"/>
+      <c r="O20" s="164"/>
+      <c r="P20" s="164"/>
+      <c r="Q20" s="164"/>
+      <c r="R20" s="164"/>
+      <c r="S20" s="164"/>
+      <c r="T20" s="164"/>
+      <c r="U20" s="164"/>
+      <c r="V20" s="164"/>
+    </row>
+    <row r="21" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="174" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="176">
+        <v>5808</v>
+      </c>
+      <c r="D21" s="175"/>
+      <c r="E21" s="176">
+        <v>1092</v>
+      </c>
+      <c r="F21" s="175"/>
+      <c r="G21" s="176">
+        <v>1567</v>
+      </c>
+      <c r="H21" s="175"/>
+      <c r="I21" s="176">
+        <v>548</v>
+      </c>
+      <c r="J21" s="175"/>
+      <c r="K21" s="176">
+        <v>819</v>
+      </c>
+      <c r="L21" s="175"/>
+      <c r="M21" s="176">
+        <v>326</v>
+      </c>
+      <c r="N21" s="175"/>
+      <c r="O21" s="176">
+        <v>207</v>
+      </c>
+      <c r="P21" s="175"/>
+      <c r="Q21" s="176">
+        <v>268</v>
+      </c>
+      <c r="R21" s="175"/>
+      <c r="S21" s="176">
+        <v>105</v>
+      </c>
+      <c r="T21" s="175"/>
+      <c r="U21" s="176">
+        <v>876</v>
+      </c>
+      <c r="V21" s="175"/>
+      <c r="W21" s="174" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="174"/>
+      <c r="Y21" s="174"/>
+      <c r="Z21" s="174"/>
+    </row>
+    <row r="22" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A22" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="172">
+        <v>3674</v>
+      </c>
+      <c r="D22" s="164"/>
+      <c r="E22" s="172">
+        <v>561</v>
+      </c>
+      <c r="F22" s="164"/>
+      <c r="G22" s="172">
+        <v>1096</v>
+      </c>
+      <c r="H22" s="164"/>
+      <c r="I22" s="181">
+        <v>389</v>
+      </c>
+      <c r="J22" s="159"/>
+      <c r="K22" s="172">
+        <v>608</v>
+      </c>
+      <c r="L22" s="164"/>
+      <c r="M22" s="172">
+        <v>235</v>
+      </c>
+      <c r="N22" s="164"/>
+      <c r="O22" s="181">
+        <v>140</v>
+      </c>
+      <c r="P22" s="159"/>
+      <c r="Q22" s="179">
+        <v>210</v>
+      </c>
+      <c r="R22" s="164"/>
+      <c r="S22" s="172">
+        <v>72</v>
+      </c>
+      <c r="T22" s="164"/>
+      <c r="U22" s="172">
+        <v>363</v>
+      </c>
+      <c r="V22" s="164"/>
+      <c r="W22" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" s="171"/>
+      <c r="Y22" s="171"/>
+      <c r="Z22" s="171"/>
+    </row>
+    <row r="23" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A23" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="170">
+        <v>1950</v>
+      </c>
+      <c r="D23" s="164"/>
+      <c r="E23" s="170">
+        <v>511</v>
+      </c>
+      <c r="F23" s="164"/>
+      <c r="G23" s="170">
+        <v>409</v>
+      </c>
+      <c r="H23" s="164"/>
+      <c r="I23" s="180">
+        <v>149</v>
+      </c>
+      <c r="J23" s="159"/>
+      <c r="K23" s="170">
+        <v>183</v>
+      </c>
+      <c r="L23" s="164"/>
+      <c r="M23" s="170">
+        <v>77</v>
+      </c>
+      <c r="N23" s="164"/>
+      <c r="O23" s="180">
+        <v>59</v>
+      </c>
+      <c r="P23" s="159"/>
+      <c r="Q23" s="170">
+        <v>44</v>
+      </c>
+      <c r="R23" s="164"/>
+      <c r="S23" s="170">
+        <v>28</v>
+      </c>
+      <c r="T23" s="164"/>
+      <c r="U23" s="170">
+        <v>490</v>
+      </c>
+      <c r="V23" s="164"/>
+      <c r="W23" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X23" s="169"/>
+      <c r="Y23" s="169"/>
+      <c r="Z23" s="169"/>
+    </row>
+    <row r="24" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A24" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="159">
+        <v>184</v>
+      </c>
+      <c r="D24" s="159"/>
+      <c r="E24" s="159">
+        <v>20</v>
+      </c>
+      <c r="F24" s="159"/>
+      <c r="G24" s="159">
+        <v>62</v>
+      </c>
+      <c r="H24" s="159"/>
+      <c r="I24" s="159">
+        <v>10</v>
+      </c>
+      <c r="J24" s="159"/>
+      <c r="K24" s="159">
+        <v>28</v>
+      </c>
+      <c r="L24" s="159"/>
+      <c r="M24" s="159">
+        <v>14</v>
+      </c>
+      <c r="N24" s="159"/>
+      <c r="O24" s="159">
+        <v>8</v>
+      </c>
+      <c r="P24" s="159"/>
+      <c r="Q24" s="159">
+        <v>14</v>
+      </c>
+      <c r="R24" s="159"/>
+      <c r="S24" s="159">
+        <v>5</v>
+      </c>
+      <c r="T24" s="159"/>
+      <c r="U24" s="159">
+        <v>23</v>
+      </c>
+      <c r="V24" s="164"/>
+      <c r="W24" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X24" s="168"/>
+      <c r="Y24" s="168"/>
+      <c r="Z24" s="168"/>
+    </row>
+    <row r="25" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A25" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="179"/>
+      <c r="D25" s="164"/>
+      <c r="E25" s="179"/>
+      <c r="F25" s="164"/>
+      <c r="G25" s="179"/>
+      <c r="H25" s="164"/>
+      <c r="I25" s="166"/>
+      <c r="J25" s="159"/>
+      <c r="K25" s="179"/>
+      <c r="L25" s="164"/>
+      <c r="M25" s="179"/>
+      <c r="N25" s="164"/>
+      <c r="O25" s="166"/>
+      <c r="P25" s="159"/>
+      <c r="Q25" s="179"/>
+      <c r="R25" s="164"/>
+      <c r="S25" s="179"/>
+      <c r="T25" s="164"/>
+      <c r="U25" s="179"/>
+      <c r="V25" s="164"/>
+      <c r="W25" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X25" s="165"/>
+      <c r="Y25" s="165"/>
+      <c r="Z25" s="165"/>
+    </row>
+    <row r="26" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C26" s="175"/>
+      <c r="D26" s="175"/>
+      <c r="E26" s="164"/>
+      <c r="F26" s="164"/>
+      <c r="G26" s="164"/>
+      <c r="H26" s="164"/>
+      <c r="I26" s="164"/>
+      <c r="J26" s="164"/>
+      <c r="K26" s="164"/>
+      <c r="L26" s="164"/>
+      <c r="M26" s="164"/>
+      <c r="N26" s="164"/>
+      <c r="O26" s="164"/>
+      <c r="P26" s="164"/>
+      <c r="Q26" s="164"/>
+      <c r="R26" s="164"/>
+      <c r="S26" s="164"/>
+      <c r="T26" s="164"/>
+      <c r="U26" s="164"/>
+      <c r="V26" s="164"/>
+    </row>
+    <row r="27" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="174" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="176">
+        <v>9389</v>
+      </c>
+      <c r="D27" s="175"/>
+      <c r="E27" s="176">
+        <v>1545</v>
+      </c>
+      <c r="F27" s="175"/>
+      <c r="G27" s="176">
+        <v>2554</v>
+      </c>
+      <c r="H27" s="175"/>
+      <c r="I27" s="176">
+        <v>942</v>
+      </c>
+      <c r="J27" s="175"/>
+      <c r="K27" s="176">
+        <v>1572</v>
+      </c>
+      <c r="L27" s="175"/>
+      <c r="M27" s="176">
+        <v>553</v>
+      </c>
+      <c r="N27" s="175"/>
+      <c r="O27" s="176">
+        <v>494</v>
+      </c>
+      <c r="P27" s="175"/>
+      <c r="Q27" s="176">
+        <v>478</v>
+      </c>
+      <c r="R27" s="175"/>
+      <c r="S27" s="176">
+        <v>220</v>
+      </c>
+      <c r="T27" s="175"/>
+      <c r="U27" s="176">
+        <v>1031</v>
+      </c>
+      <c r="V27" s="175"/>
+      <c r="W27" s="174" t="s">
+        <v>35</v>
+      </c>
+      <c r="X27" s="174"/>
+      <c r="Y27" s="174"/>
+      <c r="Z27" s="174"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="172">
+        <v>2250</v>
+      </c>
+      <c r="D28" s="164"/>
+      <c r="E28" s="172">
+        <v>414</v>
+      </c>
+      <c r="F28" s="164"/>
+      <c r="G28" s="172">
+        <v>581</v>
+      </c>
+      <c r="H28" s="164"/>
+      <c r="I28" s="172">
+        <v>156</v>
+      </c>
+      <c r="J28" s="164"/>
+      <c r="K28" s="172">
+        <v>447</v>
+      </c>
+      <c r="L28" s="164"/>
+      <c r="M28" s="181">
+        <v>94</v>
+      </c>
+      <c r="N28" s="159"/>
+      <c r="O28" s="179">
+        <v>105</v>
+      </c>
+      <c r="P28" s="164"/>
+      <c r="Q28" s="172">
+        <v>134</v>
+      </c>
+      <c r="R28" s="164"/>
+      <c r="S28" s="172">
+        <v>57</v>
+      </c>
+      <c r="T28" s="164"/>
+      <c r="U28" s="172">
+        <v>262</v>
+      </c>
+      <c r="V28" s="164"/>
+      <c r="W28" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X28" s="171"/>
+      <c r="Y28" s="171"/>
+      <c r="Z28" s="171"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="170">
+        <v>6812</v>
+      </c>
+      <c r="D29" s="164"/>
+      <c r="E29" s="170">
+        <v>1088</v>
+      </c>
+      <c r="F29" s="164"/>
+      <c r="G29" s="170">
+        <v>1903</v>
+      </c>
+      <c r="H29" s="164"/>
+      <c r="I29" s="170">
+        <v>759</v>
+      </c>
+      <c r="J29" s="164"/>
+      <c r="K29" s="170">
+        <v>1070</v>
+      </c>
+      <c r="L29" s="164"/>
+      <c r="M29" s="180">
+        <v>441</v>
+      </c>
+      <c r="N29" s="159"/>
+      <c r="O29" s="170">
+        <v>359</v>
+      </c>
+      <c r="P29" s="164"/>
+      <c r="Q29" s="170">
+        <v>321</v>
+      </c>
+      <c r="R29" s="164"/>
+      <c r="S29" s="170">
+        <v>156</v>
+      </c>
+      <c r="T29" s="164"/>
+      <c r="U29" s="170">
+        <v>715</v>
+      </c>
+      <c r="V29" s="164"/>
+      <c r="W29" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X29" s="169"/>
+      <c r="Y29" s="169"/>
+      <c r="Z29" s="169"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="168" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="159">
+        <v>327</v>
+      </c>
+      <c r="D30" s="159"/>
+      <c r="E30" s="159">
+        <v>43</v>
+      </c>
+      <c r="F30" s="159"/>
+      <c r="G30" s="159">
+        <v>70</v>
+      </c>
+      <c r="H30" s="159"/>
+      <c r="I30" s="159">
+        <v>27</v>
+      </c>
+      <c r="J30" s="159"/>
+      <c r="K30" s="159">
+        <v>55</v>
+      </c>
+      <c r="L30" s="159"/>
+      <c r="M30" s="159">
+        <v>18</v>
+      </c>
+      <c r="N30" s="159"/>
+      <c r="O30" s="159">
+        <v>30</v>
+      </c>
+      <c r="P30" s="159"/>
+      <c r="Q30" s="159">
+        <v>23</v>
+      </c>
+      <c r="R30" s="159"/>
+      <c r="S30" s="159">
+        <v>7</v>
+      </c>
+      <c r="T30" s="159"/>
+      <c r="U30" s="159">
+        <v>54</v>
+      </c>
+      <c r="V30" s="164"/>
+      <c r="W30" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X30" s="168"/>
+      <c r="Y30" s="168"/>
+      <c r="Z30" s="168"/>
+    </row>
+    <row r="31" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A31" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="179"/>
+      <c r="D31" s="164"/>
+      <c r="E31" s="166"/>
+      <c r="F31" s="159"/>
+      <c r="G31" s="179"/>
+      <c r="H31" s="164"/>
+      <c r="I31" s="179"/>
+      <c r="J31" s="164"/>
+      <c r="K31" s="179"/>
+      <c r="L31" s="164"/>
+      <c r="M31" s="166"/>
+      <c r="N31" s="159"/>
+      <c r="O31" s="179"/>
+      <c r="P31" s="164"/>
+      <c r="Q31" s="179"/>
+      <c r="R31" s="164"/>
+      <c r="S31" s="179"/>
+      <c r="T31" s="164"/>
+      <c r="U31" s="179"/>
+      <c r="V31" s="164"/>
+      <c r="W31" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X31" s="165"/>
+      <c r="Y31" s="165"/>
+      <c r="Z31" s="165"/>
+    </row>
+    <row r="32" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C32" s="164"/>
+      <c r="D32" s="164"/>
+      <c r="E32" s="164"/>
+      <c r="F32" s="164"/>
+      <c r="G32" s="164"/>
+      <c r="H32" s="164"/>
+      <c r="I32" s="164"/>
+      <c r="J32" s="164"/>
+      <c r="K32" s="164"/>
+      <c r="L32" s="164"/>
+      <c r="M32" s="164"/>
+      <c r="N32" s="164"/>
+      <c r="O32" s="164"/>
+      <c r="P32" s="164"/>
+      <c r="Q32" s="164"/>
+      <c r="R32" s="164"/>
+      <c r="S32" s="164"/>
+      <c r="T32" s="164"/>
+      <c r="U32" s="164"/>
+      <c r="V32" s="164"/>
+    </row>
+    <row r="33" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="173" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="175"/>
+      <c r="D33" s="175"/>
+      <c r="E33" s="175"/>
+      <c r="F33" s="175"/>
+      <c r="G33" s="175"/>
+      <c r="H33" s="175"/>
+      <c r="I33" s="175"/>
+      <c r="J33" s="175"/>
+      <c r="K33" s="175"/>
+      <c r="L33" s="175"/>
+      <c r="M33" s="175"/>
+      <c r="N33" s="175"/>
+      <c r="O33" s="175"/>
+      <c r="P33" s="175"/>
+      <c r="Q33" s="175"/>
+      <c r="R33" s="175"/>
+      <c r="S33" s="175"/>
+      <c r="T33" s="175"/>
+      <c r="U33" s="175"/>
+      <c r="V33" s="175"/>
+    </row>
+    <row r="34" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A34" s="173"/>
+      <c r="B34" s="173"/>
+      <c r="C34" s="164"/>
+      <c r="D34" s="164"/>
+      <c r="E34" s="164"/>
+      <c r="F34" s="164"/>
+      <c r="G34" s="164"/>
+      <c r="H34" s="164"/>
+      <c r="I34" s="164"/>
+      <c r="J34" s="164"/>
+      <c r="K34" s="164"/>
+      <c r="L34" s="164"/>
+      <c r="M34" s="164"/>
+      <c r="N34" s="164"/>
+      <c r="O34" s="164"/>
+      <c r="P34" s="164"/>
+      <c r="Q34" s="164"/>
+      <c r="R34" s="164"/>
+      <c r="S34" s="164"/>
+      <c r="T34" s="164"/>
+      <c r="U34" s="164"/>
+      <c r="V34" s="164"/>
+    </row>
+    <row r="35" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="174" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="176">
+        <v>4758</v>
+      </c>
+      <c r="D35" s="175"/>
+      <c r="E35" s="176">
+        <v>794</v>
+      </c>
+      <c r="F35" s="175"/>
+      <c r="G35" s="176">
+        <v>1517</v>
+      </c>
+      <c r="H35" s="175"/>
+      <c r="I35" s="176">
+        <v>508</v>
+      </c>
+      <c r="J35" s="175"/>
+      <c r="K35" s="176">
+        <v>650</v>
+      </c>
+      <c r="L35" s="175"/>
+      <c r="M35" s="176">
+        <v>264</v>
+      </c>
+      <c r="N35" s="175"/>
+      <c r="O35" s="176">
+        <v>211</v>
+      </c>
+      <c r="P35" s="175"/>
+      <c r="Q35" s="176">
+        <v>279</v>
+      </c>
+      <c r="R35" s="175"/>
+      <c r="S35" s="176">
+        <v>94</v>
+      </c>
+      <c r="T35" s="175"/>
+      <c r="U35" s="176">
+        <v>441</v>
+      </c>
+      <c r="V35" s="175"/>
+      <c r="W35" s="174" t="s">
+        <v>37</v>
+      </c>
+      <c r="X35" s="174"/>
+      <c r="Y35" s="174"/>
+      <c r="Z35" s="174"/>
+    </row>
+    <row r="36" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A36" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="172">
+        <v>2318</v>
+      </c>
+      <c r="D36" s="164"/>
+      <c r="E36" s="172">
+        <v>331</v>
+      </c>
+      <c r="F36" s="164"/>
+      <c r="G36" s="172">
+        <v>761</v>
+      </c>
+      <c r="H36" s="164"/>
+      <c r="I36" s="172">
+        <v>295</v>
+      </c>
+      <c r="J36" s="164"/>
+      <c r="K36" s="172">
+        <v>365</v>
+      </c>
+      <c r="L36" s="164"/>
+      <c r="M36" s="172">
+        <v>132</v>
+      </c>
+      <c r="N36" s="164"/>
+      <c r="O36" s="181">
+        <v>98</v>
+      </c>
+      <c r="P36" s="164"/>
+      <c r="Q36" s="172">
+        <v>161</v>
+      </c>
+      <c r="R36" s="164"/>
+      <c r="S36" s="172">
+        <v>42</v>
+      </c>
+      <c r="T36" s="164"/>
+      <c r="U36" s="172">
+        <v>133</v>
+      </c>
+      <c r="V36" s="164"/>
+      <c r="W36" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" s="171"/>
+      <c r="Y36" s="171"/>
+      <c r="Z36" s="171"/>
+    </row>
+    <row r="37" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A37" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="170">
+        <v>2177</v>
+      </c>
+      <c r="D37" s="164"/>
+      <c r="E37" s="170">
+        <v>432</v>
+      </c>
+      <c r="F37" s="164"/>
+      <c r="G37" s="170">
+        <v>682</v>
+      </c>
+      <c r="H37" s="164"/>
+      <c r="I37" s="170">
+        <v>192</v>
+      </c>
+      <c r="J37" s="164"/>
+      <c r="K37" s="170">
+        <v>252</v>
+      </c>
+      <c r="L37" s="164"/>
+      <c r="M37" s="170">
+        <v>111</v>
+      </c>
+      <c r="N37" s="164"/>
+      <c r="O37" s="180">
+        <v>88</v>
+      </c>
+      <c r="P37" s="164"/>
+      <c r="Q37" s="170">
+        <v>94</v>
+      </c>
+      <c r="R37" s="164"/>
+      <c r="S37" s="170">
+        <v>45</v>
+      </c>
+      <c r="T37" s="164"/>
+      <c r="U37" s="170">
+        <v>281</v>
+      </c>
+      <c r="V37" s="164"/>
+      <c r="W37" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X37" s="169"/>
+      <c r="Y37" s="169"/>
+      <c r="Z37" s="169"/>
+    </row>
+    <row r="38" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A38" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="159">
+        <v>263</v>
+      </c>
+      <c r="D38" s="159"/>
+      <c r="E38" s="159">
+        <v>31</v>
+      </c>
+      <c r="F38" s="159"/>
+      <c r="G38" s="159">
+        <v>74</v>
+      </c>
+      <c r="H38" s="159"/>
+      <c r="I38" s="159">
+        <v>21</v>
+      </c>
+      <c r="J38" s="159"/>
+      <c r="K38" s="159">
+        <v>33</v>
+      </c>
+      <c r="L38" s="159"/>
+      <c r="M38" s="159">
+        <v>21</v>
+      </c>
+      <c r="N38" s="159"/>
+      <c r="O38" s="159">
+        <v>25</v>
+      </c>
+      <c r="P38" s="159"/>
+      <c r="Q38" s="159">
+        <v>24</v>
+      </c>
+      <c r="R38" s="159"/>
+      <c r="S38" s="159">
+        <v>7</v>
+      </c>
+      <c r="T38" s="159"/>
+      <c r="U38" s="159">
+        <v>27</v>
+      </c>
+      <c r="V38" s="164"/>
+      <c r="W38" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X38" s="168"/>
+      <c r="Y38" s="168"/>
+      <c r="Z38" s="168"/>
+    </row>
+    <row r="39" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A39" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="179"/>
+      <c r="D39" s="164"/>
+      <c r="E39" s="179"/>
+      <c r="F39" s="164"/>
+      <c r="G39" s="179"/>
+      <c r="H39" s="164"/>
+      <c r="I39" s="179"/>
+      <c r="J39" s="164"/>
+      <c r="K39" s="179"/>
+      <c r="L39" s="164"/>
+      <c r="M39" s="179"/>
+      <c r="N39" s="164"/>
+      <c r="O39" s="179"/>
+      <c r="P39" s="164"/>
+      <c r="Q39" s="179"/>
+      <c r="R39" s="164"/>
+      <c r="S39" s="179"/>
+      <c r="T39" s="164"/>
+      <c r="U39" s="179"/>
+      <c r="V39" s="164"/>
+      <c r="W39" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X39" s="165"/>
+      <c r="Y39" s="165"/>
+      <c r="Z39" s="165"/>
+    </row>
+    <row r="40" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C40" s="164"/>
+      <c r="D40" s="164"/>
+      <c r="E40" s="164"/>
+      <c r="F40" s="164"/>
+      <c r="G40" s="164"/>
+      <c r="H40" s="164"/>
+      <c r="I40" s="164"/>
+      <c r="J40" s="164"/>
+      <c r="K40" s="164"/>
+      <c r="L40" s="164"/>
+      <c r="M40" s="164"/>
+      <c r="N40" s="164"/>
+      <c r="O40" s="164"/>
+      <c r="P40" s="164"/>
+      <c r="Q40" s="164"/>
+      <c r="R40" s="164"/>
+      <c r="S40" s="164"/>
+      <c r="T40" s="164"/>
+      <c r="U40" s="164"/>
+      <c r="V40" s="164"/>
+    </row>
+    <row r="41" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="174" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="176">
+        <v>6437</v>
+      </c>
+      <c r="D41" s="175"/>
+      <c r="E41" s="176">
+        <v>1290</v>
+      </c>
+      <c r="F41" s="175"/>
+      <c r="G41" s="176">
+        <v>1517</v>
+      </c>
+      <c r="H41" s="175"/>
+      <c r="I41" s="176">
+        <v>701</v>
+      </c>
+      <c r="J41" s="175"/>
+      <c r="K41" s="176">
+        <v>804</v>
+      </c>
+      <c r="L41" s="175"/>
+      <c r="M41" s="176">
+        <v>377</v>
+      </c>
+      <c r="N41" s="175"/>
+      <c r="O41" s="176">
+        <v>307</v>
+      </c>
+      <c r="P41" s="175"/>
+      <c r="Q41" s="176">
+        <v>337</v>
+      </c>
+      <c r="R41" s="175"/>
+      <c r="S41" s="176">
+        <v>140</v>
+      </c>
+      <c r="T41" s="175"/>
+      <c r="U41" s="176">
+        <v>964</v>
+      </c>
+      <c r="V41" s="175"/>
+      <c r="W41" s="174" t="s">
+        <v>39</v>
+      </c>
+      <c r="X41" s="174"/>
+      <c r="Y41" s="174"/>
+      <c r="Z41" s="174"/>
+    </row>
+    <row r="42" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A42" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="172">
+        <v>1874</v>
+      </c>
+      <c r="D42" s="164"/>
+      <c r="E42" s="172">
+        <v>343</v>
+      </c>
+      <c r="F42" s="164"/>
+      <c r="G42" s="172">
+        <v>463</v>
+      </c>
+      <c r="H42" s="164"/>
+      <c r="I42" s="172">
+        <v>163</v>
+      </c>
+      <c r="J42" s="164"/>
+      <c r="K42" s="172">
+        <v>300</v>
+      </c>
+      <c r="L42" s="164"/>
+      <c r="M42" s="172">
+        <v>95</v>
+      </c>
+      <c r="N42" s="164"/>
+      <c r="O42" s="179">
+        <v>87</v>
+      </c>
+      <c r="P42" s="164"/>
+      <c r="Q42" s="172">
+        <v>128</v>
+      </c>
+      <c r="R42" s="164"/>
+      <c r="S42" s="172">
+        <v>53</v>
+      </c>
+      <c r="T42" s="164"/>
+      <c r="U42" s="172">
+        <v>242</v>
+      </c>
+      <c r="V42" s="164"/>
+      <c r="W42" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" s="171"/>
+      <c r="Y42" s="171"/>
+      <c r="Z42" s="171"/>
+    </row>
+    <row r="43" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A43" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="170">
+        <v>4540</v>
+      </c>
+      <c r="D43" s="164"/>
+      <c r="E43" s="170">
+        <v>940</v>
+      </c>
+      <c r="F43" s="164"/>
+      <c r="G43" s="170">
+        <v>1044</v>
+      </c>
+      <c r="H43" s="164"/>
+      <c r="I43" s="170">
+        <v>537</v>
+      </c>
+      <c r="J43" s="164"/>
+      <c r="K43" s="170">
+        <v>503</v>
+      </c>
+      <c r="L43" s="164"/>
+      <c r="M43" s="170">
+        <v>282</v>
+      </c>
+      <c r="N43" s="164"/>
+      <c r="O43" s="170">
+        <v>220</v>
+      </c>
+      <c r="P43" s="164"/>
+      <c r="Q43" s="170">
+        <v>208</v>
+      </c>
+      <c r="R43" s="164"/>
+      <c r="S43" s="170">
+        <v>87</v>
+      </c>
+      <c r="T43" s="164"/>
+      <c r="U43" s="170">
+        <v>719</v>
+      </c>
+      <c r="V43" s="164"/>
+      <c r="W43" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X43" s="169"/>
+      <c r="Y43" s="169"/>
+      <c r="Z43" s="169"/>
+    </row>
+    <row r="44" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A44" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="159">
+        <v>23</v>
+      </c>
+      <c r="D44" s="159"/>
+      <c r="E44" s="159">
+        <v>7</v>
+      </c>
+      <c r="F44" s="159"/>
+      <c r="G44" s="159">
+        <v>10</v>
+      </c>
+      <c r="H44" s="159"/>
+      <c r="I44" s="159">
+        <v>1</v>
+      </c>
+      <c r="J44" s="159"/>
+      <c r="K44" s="159">
+        <v>1</v>
+      </c>
+      <c r="L44" s="159"/>
+      <c r="M44" s="159" t="s">
+        <v>50</v>
+      </c>
+      <c r="N44" s="159"/>
+      <c r="O44" s="159" t="s">
+        <v>50</v>
+      </c>
+      <c r="P44" s="159"/>
+      <c r="Q44" s="159">
+        <v>1</v>
+      </c>
+      <c r="R44" s="159"/>
+      <c r="S44" s="159" t="s">
+        <v>50</v>
+      </c>
+      <c r="T44" s="159"/>
+      <c r="U44" s="159">
+        <v>3</v>
+      </c>
+      <c r="V44" s="164"/>
+      <c r="W44" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X44" s="168"/>
+      <c r="Y44" s="168"/>
+      <c r="Z44" s="168"/>
+    </row>
+    <row r="45" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A45" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="166"/>
+      <c r="D45" s="159"/>
+      <c r="E45" s="166"/>
+      <c r="F45" s="159"/>
+      <c r="G45" s="166"/>
+      <c r="H45" s="159"/>
+      <c r="I45" s="166"/>
+      <c r="J45" s="159"/>
+      <c r="K45" s="166"/>
+      <c r="L45" s="159"/>
+      <c r="M45" s="166"/>
+      <c r="N45" s="159"/>
+      <c r="O45" s="166"/>
+      <c r="P45" s="159"/>
+      <c r="Q45" s="166"/>
+      <c r="R45" s="159"/>
+      <c r="S45" s="166"/>
+      <c r="T45" s="159"/>
+      <c r="U45" s="166"/>
+      <c r="V45" s="164"/>
+      <c r="W45" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X45" s="165"/>
+      <c r="Y45" s="165"/>
+      <c r="Z45" s="165"/>
+    </row>
+    <row r="46" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C46" s="175"/>
+      <c r="D46" s="175"/>
+      <c r="E46" s="164"/>
+      <c r="F46" s="164"/>
+      <c r="G46" s="164"/>
+      <c r="H46" s="164"/>
+      <c r="I46" s="164"/>
+      <c r="J46" s="164"/>
+      <c r="K46" s="164"/>
+      <c r="L46" s="164"/>
+      <c r="M46" s="164"/>
+      <c r="N46" s="164"/>
+      <c r="O46" s="164"/>
+      <c r="P46" s="164"/>
+      <c r="Q46" s="164"/>
+      <c r="R46" s="164"/>
+      <c r="S46" s="164"/>
+      <c r="T46" s="164"/>
+      <c r="U46" s="164"/>
+      <c r="V46" s="164"/>
+    </row>
+    <row r="47" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="174" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="176">
+        <v>3612</v>
+      </c>
+      <c r="D47" s="175"/>
+      <c r="E47" s="176">
+        <v>535</v>
+      </c>
+      <c r="F47" s="175"/>
+      <c r="G47" s="176">
+        <v>978</v>
+      </c>
+      <c r="H47" s="175"/>
+      <c r="I47" s="176">
+        <v>254</v>
+      </c>
+      <c r="J47" s="175"/>
+      <c r="K47" s="176">
+        <v>894</v>
+      </c>
+      <c r="L47" s="175"/>
+      <c r="M47" s="176">
+        <v>156</v>
+      </c>
+      <c r="N47" s="175"/>
+      <c r="O47" s="176">
+        <v>161</v>
+      </c>
+      <c r="P47" s="175"/>
+      <c r="Q47" s="176">
+        <v>96</v>
+      </c>
+      <c r="R47" s="175"/>
+      <c r="S47" s="176">
+        <v>81</v>
+      </c>
+      <c r="T47" s="175"/>
+      <c r="U47" s="176">
+        <v>457</v>
+      </c>
+      <c r="V47" s="175"/>
+      <c r="W47" s="174" t="s">
+        <v>92</v>
+      </c>
+      <c r="X47" s="174"/>
+      <c r="Y47" s="174"/>
+      <c r="Z47" s="174"/>
+    </row>
+    <row r="48" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A48" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="172">
+        <v>1500</v>
+      </c>
+      <c r="D48" s="164"/>
+      <c r="E48" s="172">
+        <v>294</v>
+      </c>
+      <c r="F48" s="164"/>
+      <c r="G48" s="172">
+        <v>394</v>
+      </c>
+      <c r="H48" s="164"/>
+      <c r="I48" s="172">
+        <v>73</v>
+      </c>
+      <c r="J48" s="164"/>
+      <c r="K48" s="172">
+        <v>363</v>
+      </c>
+      <c r="L48" s="164"/>
+      <c r="M48" s="172">
+        <v>44</v>
+      </c>
+      <c r="N48" s="164"/>
+      <c r="O48" s="172">
+        <v>49</v>
+      </c>
+      <c r="P48" s="164"/>
+      <c r="Q48" s="172">
+        <v>32</v>
+      </c>
+      <c r="R48" s="164"/>
+      <c r="S48" s="172">
+        <v>28</v>
+      </c>
+      <c r="T48" s="164"/>
+      <c r="U48" s="172">
+        <v>223</v>
+      </c>
+      <c r="V48" s="164"/>
+      <c r="W48" s="178" t="s">
+        <v>29</v>
+      </c>
+      <c r="X48" s="178"/>
+      <c r="Y48" s="178"/>
+      <c r="Z48" s="178"/>
+    </row>
+    <row r="49" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A49" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="170">
+        <v>1933</v>
+      </c>
+      <c r="D49" s="164"/>
+      <c r="E49" s="170">
+        <v>218</v>
+      </c>
+      <c r="F49" s="164"/>
+      <c r="G49" s="170">
+        <v>548</v>
+      </c>
+      <c r="H49" s="164"/>
+      <c r="I49" s="170">
+        <v>168</v>
+      </c>
+      <c r="J49" s="164"/>
+      <c r="K49" s="170">
+        <v>489</v>
+      </c>
+      <c r="L49" s="164"/>
+      <c r="M49" s="170">
+        <v>106</v>
+      </c>
+      <c r="N49" s="164"/>
+      <c r="O49" s="170">
+        <v>103</v>
+      </c>
+      <c r="P49" s="164"/>
+      <c r="Q49" s="170">
+        <v>56</v>
+      </c>
+      <c r="R49" s="164"/>
+      <c r="S49" s="170">
+        <v>50</v>
+      </c>
+      <c r="T49" s="164"/>
+      <c r="U49" s="170">
+        <v>195</v>
+      </c>
+      <c r="V49" s="164"/>
+      <c r="W49" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X49" s="169"/>
+      <c r="Y49" s="169"/>
+      <c r="Z49" s="169"/>
+    </row>
+    <row r="50" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A50" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="159">
+        <v>179</v>
+      </c>
+      <c r="D50" s="159"/>
+      <c r="E50" s="159">
+        <v>23</v>
+      </c>
+      <c r="F50" s="159"/>
+      <c r="G50" s="159">
+        <v>36</v>
+      </c>
+      <c r="H50" s="159"/>
+      <c r="I50" s="159">
+        <v>13</v>
+      </c>
+      <c r="J50" s="159"/>
+      <c r="K50" s="159">
+        <v>42</v>
+      </c>
+      <c r="L50" s="159"/>
+      <c r="M50" s="159">
+        <v>6</v>
+      </c>
+      <c r="N50" s="159"/>
+      <c r="O50" s="159">
+        <v>9</v>
+      </c>
+      <c r="P50" s="159"/>
+      <c r="Q50" s="159">
+        <v>8</v>
+      </c>
+      <c r="R50" s="159"/>
+      <c r="S50" s="159">
+        <v>3</v>
+      </c>
+      <c r="T50" s="159"/>
+      <c r="U50" s="159">
+        <v>39</v>
+      </c>
+      <c r="V50" s="164"/>
+      <c r="W50" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X50" s="168"/>
+      <c r="Y50" s="168"/>
+      <c r="Z50" s="168"/>
+    </row>
+    <row r="51" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A51" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="166"/>
+      <c r="D51" s="159"/>
+      <c r="E51" s="166"/>
+      <c r="F51" s="159"/>
+      <c r="G51" s="166"/>
+      <c r="H51" s="159"/>
+      <c r="I51" s="166"/>
+      <c r="J51" s="159"/>
+      <c r="K51" s="166"/>
+      <c r="L51" s="159"/>
+      <c r="M51" s="166"/>
+      <c r="N51" s="159"/>
+      <c r="O51" s="166"/>
+      <c r="P51" s="159"/>
+      <c r="Q51" s="166"/>
+      <c r="R51" s="159"/>
+      <c r="S51" s="166"/>
+      <c r="T51" s="159"/>
+      <c r="U51" s="166"/>
+      <c r="V51" s="164"/>
+      <c r="W51" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X51" s="165"/>
+      <c r="Y51" s="165"/>
+      <c r="Z51" s="165"/>
+    </row>
+    <row r="52" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C52" s="175"/>
+      <c r="D52" s="175"/>
+      <c r="E52" s="164"/>
+      <c r="F52" s="164"/>
+      <c r="G52" s="164"/>
+      <c r="H52" s="164"/>
+      <c r="I52" s="164"/>
+      <c r="J52" s="164"/>
+      <c r="K52" s="164"/>
+      <c r="L52" s="164"/>
+      <c r="M52" s="164"/>
+      <c r="N52" s="164"/>
+      <c r="O52" s="164"/>
+      <c r="P52" s="164"/>
+      <c r="Q52" s="164"/>
+      <c r="R52" s="164"/>
+      <c r="S52" s="164"/>
+      <c r="T52" s="164"/>
+      <c r="U52" s="164"/>
+      <c r="V52" s="164"/>
+    </row>
+    <row r="53" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="173" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="177"/>
+      <c r="D53" s="177"/>
+      <c r="E53" s="177"/>
+      <c r="F53" s="177"/>
+      <c r="G53" s="177"/>
+      <c r="H53" s="177"/>
+      <c r="I53" s="177"/>
+      <c r="J53" s="177"/>
+      <c r="K53" s="177"/>
+      <c r="L53" s="177"/>
+      <c r="M53" s="177"/>
+      <c r="N53" s="177"/>
+      <c r="O53" s="177"/>
+      <c r="P53" s="177"/>
+      <c r="Q53" s="177"/>
+      <c r="R53" s="177"/>
+      <c r="S53" s="177"/>
+      <c r="T53" s="177"/>
+      <c r="U53" s="177"/>
+      <c r="V53" s="175"/>
+      <c r="W53" s="173" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" s="173" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="174" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="176">
+        <v>390</v>
+      </c>
+      <c r="D54" s="175"/>
+      <c r="E54" s="176">
+        <v>18</v>
+      </c>
+      <c r="F54" s="175"/>
+      <c r="G54" s="176">
+        <v>109</v>
+      </c>
+      <c r="H54" s="175"/>
+      <c r="I54" s="176">
+        <v>27</v>
+      </c>
+      <c r="J54" s="175"/>
+      <c r="K54" s="176">
+        <v>43</v>
+      </c>
+      <c r="L54" s="175"/>
+      <c r="M54" s="176">
+        <v>82</v>
+      </c>
+      <c r="N54" s="175"/>
+      <c r="O54" s="176">
+        <v>22</v>
+      </c>
+      <c r="P54" s="175"/>
+      <c r="Q54" s="176">
+        <v>34</v>
+      </c>
+      <c r="R54" s="175"/>
+      <c r="S54" s="176">
+        <v>10</v>
+      </c>
+      <c r="T54" s="175"/>
+      <c r="U54" s="176">
+        <v>45</v>
+      </c>
+      <c r="V54" s="175"/>
+      <c r="W54" s="174" t="s">
+        <v>105</v>
+      </c>
+      <c r="X54" s="174"/>
+      <c r="Y54" s="174"/>
+      <c r="Z54" s="174"/>
+    </row>
+    <row r="55" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A55" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="172">
+        <v>232</v>
+      </c>
+      <c r="D55" s="164"/>
+      <c r="E55" s="172">
+        <v>7</v>
+      </c>
+      <c r="F55" s="164"/>
+      <c r="G55" s="172">
+        <v>59</v>
+      </c>
+      <c r="H55" s="164"/>
+      <c r="I55" s="172">
+        <v>14</v>
+      </c>
+      <c r="J55" s="164"/>
+      <c r="K55" s="172">
+        <v>27</v>
+      </c>
+      <c r="L55" s="164"/>
+      <c r="M55" s="172">
+        <v>58</v>
+      </c>
+      <c r="N55" s="164"/>
+      <c r="O55" s="172">
+        <v>11</v>
+      </c>
+      <c r="P55" s="164"/>
+      <c r="Q55" s="172">
+        <v>23</v>
+      </c>
+      <c r="R55" s="164"/>
+      <c r="S55" s="172">
+        <v>6</v>
+      </c>
+      <c r="T55" s="164"/>
+      <c r="U55" s="172">
+        <v>27</v>
+      </c>
+      <c r="V55" s="164"/>
+      <c r="W55" s="171" t="s">
+        <v>29</v>
+      </c>
+      <c r="X55" s="171"/>
+      <c r="Y55" s="171"/>
+      <c r="Z55" s="171"/>
+    </row>
+    <row r="56" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A56" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="170">
+        <v>112</v>
+      </c>
+      <c r="D56" s="164"/>
+      <c r="E56" s="170">
+        <v>9</v>
+      </c>
+      <c r="F56" s="164"/>
+      <c r="G56" s="170">
+        <v>38</v>
+      </c>
+      <c r="H56" s="164"/>
+      <c r="I56" s="170">
+        <v>11</v>
+      </c>
+      <c r="J56" s="164"/>
+      <c r="K56" s="170">
+        <v>9</v>
+      </c>
+      <c r="L56" s="164"/>
+      <c r="M56" s="170">
+        <v>19</v>
+      </c>
+      <c r="N56" s="164"/>
+      <c r="O56" s="170">
+        <v>7</v>
+      </c>
+      <c r="P56" s="164"/>
+      <c r="Q56" s="170">
+        <v>7</v>
+      </c>
+      <c r="R56" s="164"/>
+      <c r="S56" s="170">
+        <v>2</v>
+      </c>
+      <c r="T56" s="164"/>
+      <c r="U56" s="170">
+        <v>10</v>
+      </c>
+      <c r="V56" s="164"/>
+      <c r="W56" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="X56" s="169"/>
+      <c r="Y56" s="169"/>
+      <c r="Z56" s="169"/>
+    </row>
+    <row r="57" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A57" s="168" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" s="159">
+        <v>46</v>
+      </c>
+      <c r="D57" s="159"/>
+      <c r="E57" s="159">
+        <v>2</v>
+      </c>
+      <c r="F57" s="159"/>
+      <c r="G57" s="159">
+        <v>12</v>
+      </c>
+      <c r="H57" s="159"/>
+      <c r="I57" s="159">
+        <v>2</v>
+      </c>
+      <c r="J57" s="159"/>
+      <c r="K57" s="159">
+        <v>7</v>
+      </c>
+      <c r="L57" s="159"/>
+      <c r="M57" s="159">
+        <v>5</v>
+      </c>
+      <c r="N57" s="159"/>
+      <c r="O57" s="159">
+        <v>4</v>
+      </c>
+      <c r="P57" s="159"/>
+      <c r="Q57" s="159">
+        <v>4</v>
+      </c>
+      <c r="R57" s="159"/>
+      <c r="S57" s="159">
+        <v>2</v>
+      </c>
+      <c r="T57" s="159"/>
+      <c r="U57" s="159">
+        <v>8</v>
+      </c>
+      <c r="V57" s="164"/>
+      <c r="W57" s="168" t="s">
+        <v>131</v>
+      </c>
+      <c r="X57" s="168"/>
+      <c r="Y57" s="168"/>
+      <c r="Z57" s="168"/>
+    </row>
+    <row r="58" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A58" s="165" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="166"/>
+      <c r="D58" s="159"/>
+      <c r="E58" s="167"/>
+      <c r="F58" s="159"/>
+      <c r="G58" s="166"/>
+      <c r="H58" s="159"/>
+      <c r="I58" s="166"/>
+      <c r="J58" s="159"/>
+      <c r="K58" s="166"/>
+      <c r="L58" s="159"/>
+      <c r="M58" s="166"/>
+      <c r="N58" s="159"/>
+      <c r="O58" s="166"/>
+      <c r="P58" s="159"/>
+      <c r="Q58" s="166"/>
+      <c r="R58" s="159"/>
+      <c r="S58" s="166"/>
+      <c r="T58" s="159"/>
+      <c r="U58" s="166"/>
+      <c r="V58" s="164"/>
+      <c r="W58" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="X58" s="165"/>
+      <c r="Y58" s="165"/>
+      <c r="Z58" s="165"/>
+    </row>
+    <row r="59" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C59" s="162"/>
+      <c r="D59" s="162"/>
+      <c r="E59" s="162"/>
+      <c r="F59" s="162"/>
+      <c r="G59" s="164"/>
+      <c r="H59" s="164"/>
+      <c r="I59" s="164"/>
+      <c r="J59" s="164"/>
+      <c r="K59" s="164"/>
+      <c r="L59" s="164"/>
+      <c r="M59" s="163"/>
+      <c r="N59" s="163"/>
+      <c r="S59" s="162"/>
+      <c r="T59" s="162"/>
+    </row>
+    <row r="60" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A60" s="160" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="160"/>
+      <c r="C60" s="162"/>
+      <c r="D60" s="162"/>
+      <c r="E60" s="162"/>
+      <c r="F60" s="162"/>
+      <c r="G60" s="162"/>
+      <c r="H60" s="162"/>
+      <c r="I60" s="162"/>
+      <c r="J60" s="162"/>
+      <c r="K60" s="162"/>
+      <c r="L60" s="162"/>
+      <c r="M60" s="162"/>
+      <c r="N60" s="162"/>
+      <c r="O60" s="162"/>
+      <c r="P60" s="162"/>
+      <c r="Q60" s="162"/>
+      <c r="R60" s="162"/>
+      <c r="S60" s="162"/>
+      <c r="T60" s="162"/>
+      <c r="U60" s="162"/>
+      <c r="V60" s="162"/>
+      <c r="X60" s="161" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y60" s="161" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z60" s="161" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A61" s="160" t="s">
+        <v>144</v>
+      </c>
+      <c r="B61" s="160"/>
+      <c r="C61" s="159"/>
+      <c r="D61" s="159"/>
+      <c r="E61" s="159"/>
+      <c r="F61" s="159"/>
+      <c r="G61" s="159"/>
+      <c r="H61" s="159"/>
+      <c r="K61" s="159"/>
+      <c r="L61" s="159"/>
+      <c r="Q61" s="159"/>
+      <c r="R61" s="159"/>
+      <c r="W61" s="159"/>
+      <c r="X61" s="158" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y61" s="158" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z61" s="158" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD26EF87-E0C4-4AB3-BEB4-2349650E9FA4}">
   <dimension ref="A1:E17"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="64" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.453125" style="64"/>
+    <col min="1" max="1" width="8.42578125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="64" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="64" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="64" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="64" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="63" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D1" s="63" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="66" customFormat="1">
       <c r="A2" s="65" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="65" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="67" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B3" s="68" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C3" s="69"/>
       <c r="D3" s="67" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E3" s="67" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="70" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="B4" s="71" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="C4" s="72"/>
       <c r="D4" s="70" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="E4" s="71" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="73" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B5" s="74" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C5" s="72"/>
       <c r="D5" s="73" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E5" s="74" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18">
       <c r="A6" s="75" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B6" s="71" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C6" s="72"/>
       <c r="D6" s="75" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E6" s="71" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="17">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18">
       <c r="A7" s="73" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B7" s="74" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C7" s="72"/>
       <c r="D7" s="73" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E7" s="74" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="17">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18">
       <c r="A8" s="70" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B8" s="71" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C8" s="72"/>
       <c r="D8" s="70" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="E8" s="71" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="73" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="B9" s="74" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C9" s="72"/>
       <c r="D9" s="73" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E9" s="74" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="70" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B10" s="71" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="C10" s="72"/>
       <c r="D10" s="70" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E10" s="71" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="76" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B11" s="77" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C11" s="72"/>
       <c r="D11" s="76" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E11" s="77" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="78"/>
       <c r="D12" s="78"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="78"/>
       <c r="D13" s="78"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="79"/>
       <c r="D14" s="78"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="79"/>
       <c r="D15" s="78"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="78"/>
       <c r="D16" s="78"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="78"/>
       <c r="D17" s="78"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F54E75A-046F-48BC-804A-64F7621D5FE6}">
+  <dimension ref="A1:O49"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="145" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
+    <col min="2" max="11" width="7.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="17.42578125" style="1" customWidth="1"/>
+    <col min="13" max="15" width="2" style="1" customWidth="1"/>
+    <col min="16" max="16" width="3.42578125" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="12" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" s="3" customFormat="1" ht="11.25">
+      <c r="A1" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="11.25">
+      <c r="A2" s="4" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="7" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+    </row>
+    <row r="5" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+    </row>
+    <row r="6" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="19"/>
+    </row>
+    <row r="7" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A7" s="14"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="14"/>
+    </row>
+    <row r="8" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A8" s="14"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="14"/>
+    </row>
+    <row r="9" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A9" s="14"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" s="14"/>
+    </row>
+    <row r="10" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A10" s="14"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="14"/>
+    </row>
+    <row r="11" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A11" s="14"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" s="14"/>
+    </row>
+    <row r="12" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A12" s="15"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="15"/>
+    </row>
+    <row r="13" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="27">
+        <v>17640</v>
+      </c>
+      <c r="C13" s="28">
+        <v>2723</v>
+      </c>
+      <c r="D13" s="28">
+        <v>4664</v>
+      </c>
+      <c r="E13" s="28">
+        <v>1562</v>
+      </c>
+      <c r="F13" s="28">
+        <v>2841</v>
+      </c>
+      <c r="G13" s="28">
+        <v>1069</v>
+      </c>
+      <c r="H13" s="28">
+        <v>834</v>
+      </c>
+      <c r="I13" s="28">
+        <v>965</v>
+      </c>
+      <c r="J13" s="28">
+        <v>389</v>
+      </c>
+      <c r="K13" s="29">
+        <v>2593</v>
+      </c>
+      <c r="L13" s="26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A14" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="31">
+        <v>5899</v>
+      </c>
+      <c r="C14" s="32">
+        <v>899</v>
+      </c>
+      <c r="D14" s="32">
+        <v>1668</v>
+      </c>
+      <c r="E14" s="32">
+        <v>445</v>
+      </c>
+      <c r="F14" s="32">
+        <v>1002</v>
+      </c>
+      <c r="G14" s="32">
+        <v>350</v>
+      </c>
+      <c r="H14" s="32">
+        <v>258</v>
+      </c>
+      <c r="I14" s="32">
+        <v>362</v>
+      </c>
+      <c r="J14" s="32">
+        <v>128</v>
+      </c>
+      <c r="K14" s="33">
+        <v>787</v>
+      </c>
+      <c r="L14" s="30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A15" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="31">
+        <v>11162</v>
+      </c>
+      <c r="C15" s="32">
+        <v>1750</v>
+      </c>
+      <c r="D15" s="32">
+        <v>2844</v>
+      </c>
+      <c r="E15" s="32">
+        <v>1090</v>
+      </c>
+      <c r="F15" s="32">
+        <v>1746</v>
+      </c>
+      <c r="G15" s="32">
+        <v>686</v>
+      </c>
+      <c r="H15" s="32">
+        <v>527</v>
+      </c>
+      <c r="I15" s="32">
+        <v>570</v>
+      </c>
+      <c r="J15" s="32">
+        <v>247</v>
+      </c>
+      <c r="K15" s="33">
+        <v>1702</v>
+      </c>
+      <c r="L15" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="21" customHeight="1">
+      <c r="A16" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="35">
+        <v>579</v>
+      </c>
+      <c r="C16" s="36">
+        <v>74</v>
+      </c>
+      <c r="D16" s="36">
+        <v>152</v>
+      </c>
+      <c r="E16" s="36">
+        <v>27</v>
+      </c>
+      <c r="F16" s="36">
+        <v>93</v>
+      </c>
+      <c r="G16" s="36">
+        <v>33</v>
+      </c>
+      <c r="H16" s="36">
+        <v>49</v>
+      </c>
+      <c r="I16" s="36">
+        <v>33</v>
+      </c>
+      <c r="J16" s="36">
+        <v>14</v>
+      </c>
+      <c r="K16" s="37">
+        <v>104</v>
+      </c>
+      <c r="L16" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A17" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="39"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="38" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="43">
+        <v>6236</v>
+      </c>
+      <c r="C18" s="44">
+        <v>1047</v>
+      </c>
+      <c r="D18" s="44">
+        <v>1680</v>
+      </c>
+      <c r="E18" s="44">
+        <v>498</v>
+      </c>
+      <c r="F18" s="44">
+        <v>905</v>
+      </c>
+      <c r="G18" s="44">
+        <v>341</v>
+      </c>
+      <c r="H18" s="44">
+        <v>254</v>
+      </c>
+      <c r="I18" s="44">
+        <v>325</v>
+      </c>
+      <c r="J18" s="44">
+        <v>127</v>
+      </c>
+      <c r="K18" s="45">
+        <v>1059</v>
+      </c>
+      <c r="L18" s="42" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A19" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="31">
+        <v>3502</v>
+      </c>
+      <c r="C19" s="32">
+        <v>476</v>
+      </c>
+      <c r="D19" s="32">
+        <v>1038</v>
+      </c>
+      <c r="E19" s="36">
+        <v>291</v>
+      </c>
+      <c r="F19" s="32">
+        <v>579</v>
+      </c>
+      <c r="G19" s="32">
+        <v>225</v>
+      </c>
+      <c r="H19" s="36">
+        <v>142</v>
+      </c>
+      <c r="I19" s="32">
+        <v>217</v>
+      </c>
+      <c r="J19" s="32">
+        <v>77</v>
+      </c>
+      <c r="K19" s="33">
+        <v>457</v>
+      </c>
+      <c r="L19" s="30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A20" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="31">
+        <v>2525</v>
+      </c>
+      <c r="C20" s="32">
+        <v>548</v>
+      </c>
+      <c r="D20" s="32">
+        <v>571</v>
+      </c>
+      <c r="E20" s="36">
+        <v>198</v>
+      </c>
+      <c r="F20" s="32">
+        <v>303</v>
+      </c>
+      <c r="G20" s="32">
+        <v>106</v>
+      </c>
+      <c r="H20" s="36">
+        <v>94</v>
+      </c>
+      <c r="I20" s="32">
+        <v>91</v>
+      </c>
+      <c r="J20" s="32">
+        <v>44</v>
+      </c>
+      <c r="K20" s="33">
+        <v>570</v>
+      </c>
+      <c r="L20" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="21" customHeight="1">
+      <c r="A21" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="35">
+        <v>209</v>
+      </c>
+      <c r="C21" s="36">
+        <v>23</v>
+      </c>
+      <c r="D21" s="36">
+        <v>71</v>
+      </c>
+      <c r="E21" s="36">
+        <v>9</v>
+      </c>
+      <c r="F21" s="36">
+        <v>23</v>
+      </c>
+      <c r="G21" s="36">
+        <v>10</v>
+      </c>
+      <c r="H21" s="36">
+        <v>18</v>
+      </c>
+      <c r="I21" s="36">
+        <v>17</v>
+      </c>
+      <c r="J21" s="36">
+        <v>6</v>
+      </c>
+      <c r="K21" s="37">
+        <v>32</v>
+      </c>
+      <c r="L21" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="43">
+        <v>11404</v>
+      </c>
+      <c r="C22" s="44">
+        <v>1676</v>
+      </c>
+      <c r="D22" s="44">
+        <v>2984</v>
+      </c>
+      <c r="E22" s="44">
+        <v>1064</v>
+      </c>
+      <c r="F22" s="44">
+        <v>1936</v>
+      </c>
+      <c r="G22" s="44">
+        <v>728</v>
+      </c>
+      <c r="H22" s="44">
+        <v>580</v>
+      </c>
+      <c r="I22" s="44">
+        <v>640</v>
+      </c>
+      <c r="J22" s="44">
+        <v>262</v>
+      </c>
+      <c r="K22" s="45">
+        <v>1534</v>
+      </c>
+      <c r="L22" s="42" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A23" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="31">
+        <v>2397</v>
+      </c>
+      <c r="C23" s="32">
+        <v>423</v>
+      </c>
+      <c r="D23" s="32">
+        <v>630</v>
+      </c>
+      <c r="E23" s="32">
+        <v>154</v>
+      </c>
+      <c r="F23" s="32">
+        <v>423</v>
+      </c>
+      <c r="G23" s="36">
+        <v>125</v>
+      </c>
+      <c r="H23" s="32">
+        <v>116</v>
+      </c>
+      <c r="I23" s="32">
+        <v>145</v>
+      </c>
+      <c r="J23" s="32">
+        <v>51</v>
+      </c>
+      <c r="K23" s="33">
+        <v>330</v>
+      </c>
+      <c r="L23" s="30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A24" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="31">
+        <v>8637</v>
+      </c>
+      <c r="C24" s="32">
+        <v>1202</v>
+      </c>
+      <c r="D24" s="32">
+        <v>2273</v>
+      </c>
+      <c r="E24" s="32">
+        <v>892</v>
+      </c>
+      <c r="F24" s="32">
+        <v>1443</v>
+      </c>
+      <c r="G24" s="36">
+        <v>580</v>
+      </c>
+      <c r="H24" s="32">
+        <v>433</v>
+      </c>
+      <c r="I24" s="32">
+        <v>479</v>
+      </c>
+      <c r="J24" s="32">
+        <v>203</v>
+      </c>
+      <c r="K24" s="33">
+        <v>1132</v>
+      </c>
+      <c r="L24" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="21" customHeight="1">
+      <c r="A25" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" s="35">
+        <v>370</v>
+      </c>
+      <c r="C25" s="36">
+        <v>51</v>
+      </c>
+      <c r="D25" s="36">
+        <v>81</v>
+      </c>
+      <c r="E25" s="36">
+        <v>18</v>
+      </c>
+      <c r="F25" s="36">
+        <v>70</v>
+      </c>
+      <c r="G25" s="36">
+        <v>23</v>
+      </c>
+      <c r="H25" s="36">
+        <v>31</v>
+      </c>
+      <c r="I25" s="36">
+        <v>16</v>
+      </c>
+      <c r="J25" s="36">
+        <v>8</v>
+      </c>
+      <c r="K25" s="37">
+        <v>72</v>
+      </c>
+      <c r="L25" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="46"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="48"/>
+      <c r="L26" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="49">
+        <v>5602</v>
+      </c>
+      <c r="C27" s="50">
+        <v>819</v>
+      </c>
+      <c r="D27" s="50">
+        <v>1672</v>
+      </c>
+      <c r="E27" s="50">
+        <v>520</v>
+      </c>
+      <c r="F27" s="50">
+        <v>808</v>
+      </c>
+      <c r="G27" s="50">
+        <v>334</v>
+      </c>
+      <c r="H27" s="50">
+        <v>261</v>
+      </c>
+      <c r="I27" s="50">
+        <v>359</v>
+      </c>
+      <c r="J27" s="50">
+        <v>123</v>
+      </c>
+      <c r="K27" s="51">
+        <v>706</v>
+      </c>
+      <c r="L27" s="42" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A28" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="52">
+        <v>2372</v>
+      </c>
+      <c r="C28" s="53">
+        <v>270</v>
+      </c>
+      <c r="D28" s="53">
+        <v>754</v>
+      </c>
+      <c r="E28" s="53">
+        <v>231</v>
+      </c>
+      <c r="F28" s="53">
+        <v>400</v>
+      </c>
+      <c r="G28" s="53">
+        <v>159</v>
+      </c>
+      <c r="H28" s="54">
+        <v>114</v>
+      </c>
+      <c r="I28" s="53">
+        <v>184</v>
+      </c>
+      <c r="J28" s="53">
+        <v>53</v>
+      </c>
+      <c r="K28" s="55">
+        <v>207</v>
+      </c>
+      <c r="L28" s="30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A29" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="52">
+        <v>2918</v>
+      </c>
+      <c r="C29" s="53">
+        <v>505</v>
+      </c>
+      <c r="D29" s="53">
+        <v>827</v>
+      </c>
+      <c r="E29" s="53">
+        <v>276</v>
+      </c>
+      <c r="F29" s="53">
+        <v>373</v>
+      </c>
+      <c r="G29" s="53">
+        <v>162</v>
+      </c>
+      <c r="H29" s="54">
+        <v>121</v>
+      </c>
+      <c r="I29" s="53">
+        <v>155</v>
+      </c>
+      <c r="J29" s="53">
+        <v>62</v>
+      </c>
+      <c r="K29" s="55">
+        <v>437</v>
+      </c>
+      <c r="L29" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="21" customHeight="1">
+      <c r="A30" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" s="35">
+        <v>312</v>
+      </c>
+      <c r="C30" s="36">
+        <v>44</v>
+      </c>
+      <c r="D30" s="36">
+        <v>91</v>
+      </c>
+      <c r="E30" s="36">
+        <v>13</v>
+      </c>
+      <c r="F30" s="36">
+        <v>35</v>
+      </c>
+      <c r="G30" s="36">
+        <v>13</v>
+      </c>
+      <c r="H30" s="36">
+        <v>26</v>
+      </c>
+      <c r="I30" s="36">
+        <v>20</v>
+      </c>
+      <c r="J30" s="36">
+        <v>8</v>
+      </c>
+      <c r="K30" s="37">
+        <v>62</v>
+      </c>
+      <c r="L30" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="49">
+        <v>7093</v>
+      </c>
+      <c r="C31" s="50">
+        <v>1219</v>
+      </c>
+      <c r="D31" s="50">
+        <v>1584</v>
+      </c>
+      <c r="E31" s="50">
+        <v>779</v>
+      </c>
+      <c r="F31" s="50">
+        <v>1037</v>
+      </c>
+      <c r="G31" s="50">
+        <v>438</v>
+      </c>
+      <c r="H31" s="50">
+        <v>337</v>
+      </c>
+      <c r="I31" s="50">
+        <v>402</v>
+      </c>
+      <c r="J31" s="50">
+        <v>175</v>
+      </c>
+      <c r="K31" s="51">
+        <v>1122</v>
+      </c>
+      <c r="L31" s="42" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A32" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="52">
+        <v>1497</v>
+      </c>
+      <c r="C32" s="53">
+        <v>259</v>
+      </c>
+      <c r="D32" s="56">
+        <v>344</v>
+      </c>
+      <c r="E32" s="53">
+        <v>137</v>
+      </c>
+      <c r="F32" s="53">
+        <v>248</v>
+      </c>
+      <c r="G32" s="53">
+        <v>80</v>
+      </c>
+      <c r="H32" s="53">
+        <v>69</v>
+      </c>
+      <c r="I32" s="53">
+        <v>96</v>
+      </c>
+      <c r="J32" s="53">
+        <v>40</v>
+      </c>
+      <c r="K32" s="55">
+        <v>224</v>
+      </c>
+      <c r="L32" s="30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A33" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="52">
+        <v>5555</v>
+      </c>
+      <c r="C33" s="53">
+        <v>953</v>
+      </c>
+      <c r="D33" s="53">
+        <v>1231</v>
+      </c>
+      <c r="E33" s="53">
+        <v>639</v>
+      </c>
+      <c r="F33" s="53">
+        <v>784</v>
+      </c>
+      <c r="G33" s="53">
+        <v>353</v>
+      </c>
+      <c r="H33" s="53">
+        <v>262</v>
+      </c>
+      <c r="I33" s="53">
+        <v>302</v>
+      </c>
+      <c r="J33" s="53">
+        <v>134</v>
+      </c>
+      <c r="K33" s="55">
+        <v>897</v>
+      </c>
+      <c r="L33" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="21" customHeight="1">
+      <c r="A34" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="35">
+        <v>41</v>
+      </c>
+      <c r="C34" s="36">
+        <v>7</v>
+      </c>
+      <c r="D34" s="36">
+        <v>9</v>
+      </c>
+      <c r="E34" s="36">
+        <v>3</v>
+      </c>
+      <c r="F34" s="36">
+        <v>5</v>
+      </c>
+      <c r="G34" s="36">
+        <v>5</v>
+      </c>
+      <c r="H34" s="36">
+        <v>6</v>
+      </c>
+      <c r="I34" s="36">
+        <v>4</v>
+      </c>
+      <c r="J34" s="36">
+        <v>1</v>
+      </c>
+      <c r="K34" s="37">
+        <v>1</v>
+      </c>
+      <c r="L34" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="49">
+        <v>4441</v>
+      </c>
+      <c r="C35" s="50">
+        <v>654</v>
+      </c>
+      <c r="D35" s="50">
+        <v>1260</v>
+      </c>
+      <c r="E35" s="50">
+        <v>227</v>
+      </c>
+      <c r="F35" s="50">
+        <v>938</v>
+      </c>
+      <c r="G35" s="50">
+        <v>234</v>
+      </c>
+      <c r="H35" s="50">
+        <v>206</v>
+      </c>
+      <c r="I35" s="50">
+        <v>161</v>
+      </c>
+      <c r="J35" s="50">
+        <v>77</v>
+      </c>
+      <c r="K35" s="51">
+        <v>684</v>
+      </c>
+      <c r="L35" s="42" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A36" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="52">
+        <v>1775</v>
+      </c>
+      <c r="C36" s="53">
+        <v>356</v>
+      </c>
+      <c r="D36" s="53">
+        <v>497</v>
+      </c>
+      <c r="E36" s="53">
+        <v>61</v>
+      </c>
+      <c r="F36" s="53">
+        <v>328</v>
+      </c>
+      <c r="G36" s="53">
+        <v>71</v>
+      </c>
+      <c r="H36" s="53">
+        <v>58</v>
+      </c>
+      <c r="I36" s="53">
+        <v>59</v>
+      </c>
+      <c r="J36" s="53">
+        <v>27</v>
+      </c>
+      <c r="K36" s="55">
+        <v>318</v>
+      </c>
+      <c r="L36" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="M36" s="11"/>
+      <c r="N36" s="11"/>
+      <c r="O36" s="11"/>
+    </row>
+    <row r="37" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A37" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="52">
+        <v>2491</v>
+      </c>
+      <c r="C37" s="53">
+        <v>279</v>
+      </c>
+      <c r="D37" s="53">
+        <v>726</v>
+      </c>
+      <c r="E37" s="53">
+        <v>157</v>
+      </c>
+      <c r="F37" s="53">
+        <v>567</v>
+      </c>
+      <c r="G37" s="53">
+        <v>153</v>
+      </c>
+      <c r="H37" s="53">
+        <v>133</v>
+      </c>
+      <c r="I37" s="53">
+        <v>98</v>
+      </c>
+      <c r="J37" s="53">
+        <v>45</v>
+      </c>
+      <c r="K37" s="55">
+        <v>333</v>
+      </c>
+      <c r="L37" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="21" customHeight="1">
+      <c r="A38" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="35">
+        <v>175</v>
+      </c>
+      <c r="C38" s="36">
+        <v>19</v>
+      </c>
+      <c r="D38" s="36">
+        <v>37</v>
+      </c>
+      <c r="E38" s="36">
+        <v>9</v>
+      </c>
+      <c r="F38" s="36">
+        <v>43</v>
+      </c>
+      <c r="G38" s="36">
+        <v>10</v>
+      </c>
+      <c r="H38" s="36">
+        <v>15</v>
+      </c>
+      <c r="I38" s="36">
+        <v>4</v>
+      </c>
+      <c r="J38" s="36">
+        <v>5</v>
+      </c>
+      <c r="K38" s="37">
+        <v>33</v>
+      </c>
+      <c r="L38" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" s="3" customFormat="1" ht="21" customHeight="1">
+      <c r="A39" s="62" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="49">
+        <v>504</v>
+      </c>
+      <c r="C39" s="50">
+        <v>31</v>
+      </c>
+      <c r="D39" s="50">
+        <v>148</v>
+      </c>
+      <c r="E39" s="50">
+        <v>36</v>
+      </c>
+      <c r="F39" s="50">
+        <v>58</v>
+      </c>
+      <c r="G39" s="50">
+        <v>63</v>
+      </c>
+      <c r="H39" s="50">
+        <v>30</v>
+      </c>
+      <c r="I39" s="50">
+        <v>43</v>
+      </c>
+      <c r="J39" s="50">
+        <v>14</v>
+      </c>
+      <c r="K39" s="51">
+        <v>81</v>
+      </c>
+      <c r="L39" s="62" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A40" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="52">
+        <v>255</v>
+      </c>
+      <c r="C40" s="53">
+        <v>14</v>
+      </c>
+      <c r="D40" s="53">
+        <v>73</v>
+      </c>
+      <c r="E40" s="53">
+        <v>16</v>
+      </c>
+      <c r="F40" s="53">
+        <v>26</v>
+      </c>
+      <c r="G40" s="53">
+        <v>40</v>
+      </c>
+      <c r="H40" s="53">
+        <v>17</v>
+      </c>
+      <c r="I40" s="53">
+        <v>23</v>
+      </c>
+      <c r="J40" s="53">
+        <v>8</v>
+      </c>
+      <c r="K40" s="55">
+        <v>38</v>
+      </c>
+      <c r="L40" s="30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A41" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="52">
+        <v>198</v>
+      </c>
+      <c r="C41" s="53">
+        <v>13</v>
+      </c>
+      <c r="D41" s="53">
+        <v>60</v>
+      </c>
+      <c r="E41" s="53">
+        <v>18</v>
+      </c>
+      <c r="F41" s="53">
+        <v>22</v>
+      </c>
+      <c r="G41" s="53">
+        <v>18</v>
+      </c>
+      <c r="H41" s="53">
+        <v>11</v>
+      </c>
+      <c r="I41" s="53">
+        <v>15</v>
+      </c>
+      <c r="J41" s="53">
+        <v>6</v>
+      </c>
+      <c r="K41" s="55">
+        <v>35</v>
+      </c>
+      <c r="L41" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="21" customHeight="1">
+      <c r="A42" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="59">
+        <v>51</v>
+      </c>
+      <c r="C42" s="60">
+        <v>4</v>
+      </c>
+      <c r="D42" s="60">
+        <v>15</v>
+      </c>
+      <c r="E42" s="60">
+        <v>2</v>
+      </c>
+      <c r="F42" s="60">
+        <v>10</v>
+      </c>
+      <c r="G42" s="60">
+        <v>5</v>
+      </c>
+      <c r="H42" s="60">
+        <v>2</v>
+      </c>
+      <c r="I42" s="60">
+        <v>5</v>
+      </c>
+      <c r="J42" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K42" s="61">
+        <v>8</v>
+      </c>
+      <c r="L42" s="58" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="21"/>
+      <c r="G43" s="22"/>
+      <c r="J43" s="20"/>
+    </row>
+    <row r="44" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A44" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="20"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="20"/>
+      <c r="E44" s="20"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="20"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="20"/>
+      <c r="M44" s="23"/>
+      <c r="N44" s="23"/>
+      <c r="O44" s="23"/>
+    </row>
+    <row r="45" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A45" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="I45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="23"/>
+      <c r="O45" s="23"/>
+    </row>
+    <row r="46" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A46" s="12"/>
+      <c r="B46" s="24"/>
+      <c r="C46" s="24"/>
+      <c r="D46" s="24"/>
+      <c r="F46" s="24"/>
+      <c r="I46" s="24"/>
+      <c r="L46" s="24"/>
+      <c r="M46" s="23"/>
+      <c r="N46" s="23"/>
+      <c r="O46" s="23"/>
+    </row>
+    <row r="47" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="I47" s="24"/>
+      <c r="L47" s="24"/>
+      <c r="M47" s="23"/>
+      <c r="N47" s="23"/>
+      <c r="O47" s="23"/>
+    </row>
+    <row r="48" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B48" s="21"/>
+      <c r="C48" s="21"/>
+      <c r="D48" s="21"/>
+      <c r="E48" s="21"/>
+      <c r="F48" s="21"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="21"/>
+      <c r="I48" s="21"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+    </row>
+    <row r="49" spans="2:11" ht="10.5" customHeight="1">
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="127" max="65535" man="1"/>
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBF5C8CF-643F-431B-A1DA-82FC8E35CF32}">
+  <dimension ref="A1:O57"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="145" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
+    <col min="2" max="11" width="6.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="17.42578125" style="1" customWidth="1"/>
+    <col min="13" max="15" width="2" style="1" customWidth="1"/>
+    <col min="16" max="16" width="3.42578125" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="12" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" s="3" customFormat="1" ht="11.25">
+      <c r="A1" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="11.25">
+      <c r="A2" s="4" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="7" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+    </row>
+    <row r="5" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+    </row>
+    <row r="6" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="19"/>
+    </row>
+    <row r="7" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A7" s="14"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="14"/>
+    </row>
+    <row r="8" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A8" s="14"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="14"/>
+    </row>
+    <row r="9" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A9" s="14"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" s="14"/>
+    </row>
+    <row r="10" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A10" s="14"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="14"/>
+    </row>
+    <row r="11" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A11" s="14"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" s="14"/>
+    </row>
+    <row r="12" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A12" s="15"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="15"/>
+    </row>
+    <row r="13" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="80" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="81">
+        <v>17363</v>
+      </c>
+      <c r="C13" s="82">
+        <v>2713</v>
+      </c>
+      <c r="D13" s="82">
+        <v>4579</v>
+      </c>
+      <c r="E13" s="82">
+        <v>1560</v>
+      </c>
+      <c r="F13" s="82">
+        <v>2794</v>
+      </c>
+      <c r="G13" s="82">
+        <v>1052</v>
+      </c>
+      <c r="H13" s="82">
+        <v>803</v>
+      </c>
+      <c r="I13" s="82">
+        <v>928</v>
+      </c>
+      <c r="J13" s="82">
+        <v>370</v>
+      </c>
+      <c r="K13" s="83">
+        <v>2564</v>
+      </c>
+      <c r="L13" s="80" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A14" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="84">
+        <v>5929</v>
+      </c>
+      <c r="C14" s="85">
+        <v>916</v>
+      </c>
+      <c r="D14" s="85">
+        <v>1676</v>
+      </c>
+      <c r="E14" s="85">
+        <v>455</v>
+      </c>
+      <c r="F14" s="85">
+        <v>1016</v>
+      </c>
+      <c r="G14" s="85">
+        <v>348</v>
+      </c>
+      <c r="H14" s="85">
+        <v>257</v>
+      </c>
+      <c r="I14" s="85">
+        <v>351</v>
+      </c>
+      <c r="J14" s="85">
+        <v>129</v>
+      </c>
+      <c r="K14" s="86">
+        <v>781</v>
+      </c>
+      <c r="L14" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A15" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="84">
+        <v>10859</v>
+      </c>
+      <c r="C15" s="85">
+        <v>1710</v>
+      </c>
+      <c r="D15" s="85">
+        <v>2746</v>
+      </c>
+      <c r="E15" s="85">
+        <v>1075</v>
+      </c>
+      <c r="F15" s="85">
+        <v>1685</v>
+      </c>
+      <c r="G15" s="85">
+        <v>674</v>
+      </c>
+      <c r="H15" s="85">
+        <v>505</v>
+      </c>
+      <c r="I15" s="85">
+        <v>542</v>
+      </c>
+      <c r="J15" s="85">
+        <v>229</v>
+      </c>
+      <c r="K15" s="86">
+        <v>1693</v>
+      </c>
+      <c r="L15" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="87">
+        <v>575</v>
+      </c>
+      <c r="C16" s="88">
+        <v>87</v>
+      </c>
+      <c r="D16" s="88">
+        <v>157</v>
+      </c>
+      <c r="E16" s="88">
+        <v>30</v>
+      </c>
+      <c r="F16" s="88">
+        <v>93</v>
+      </c>
+      <c r="G16" s="88">
+        <v>30</v>
+      </c>
+      <c r="H16" s="88">
+        <v>41</v>
+      </c>
+      <c r="I16" s="88">
+        <v>35</v>
+      </c>
+      <c r="J16" s="88">
+        <v>12</v>
+      </c>
+      <c r="K16" s="89">
+        <v>90</v>
+      </c>
+      <c r="L16" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="90"/>
+      <c r="C17" s="91"/>
+      <c r="D17" s="91"/>
+      <c r="E17" s="91"/>
+      <c r="F17" s="91"/>
+      <c r="G17" s="91"/>
+      <c r="H17" s="91"/>
+      <c r="I17" s="91"/>
+      <c r="J17" s="91"/>
+      <c r="K17" s="92"/>
+      <c r="L17" s="15" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A18" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="94"/>
+      <c r="C18" s="95"/>
+      <c r="D18" s="95"/>
+      <c r="E18" s="95"/>
+      <c r="F18" s="95"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="95"/>
+      <c r="I18" s="95"/>
+      <c r="J18" s="95"/>
+      <c r="K18" s="96"/>
+      <c r="L18" s="93" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A19" s="97" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="98">
+        <v>6186</v>
+      </c>
+      <c r="C19" s="99">
+        <v>1043</v>
+      </c>
+      <c r="D19" s="99">
+        <v>1631</v>
+      </c>
+      <c r="E19" s="99">
+        <v>513</v>
+      </c>
+      <c r="F19" s="99">
+        <v>914</v>
+      </c>
+      <c r="G19" s="99">
+        <v>344</v>
+      </c>
+      <c r="H19" s="99">
+        <v>246</v>
+      </c>
+      <c r="I19" s="99">
+        <v>309</v>
+      </c>
+      <c r="J19" s="99">
+        <v>115</v>
+      </c>
+      <c r="K19" s="100">
+        <v>1071</v>
+      </c>
+      <c r="L19" s="97" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A20" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="84">
+        <v>3496</v>
+      </c>
+      <c r="C20" s="85">
+        <v>480</v>
+      </c>
+      <c r="D20" s="85">
+        <v>1032</v>
+      </c>
+      <c r="E20" s="88">
+        <v>302</v>
+      </c>
+      <c r="F20" s="85">
+        <v>578</v>
+      </c>
+      <c r="G20" s="85">
+        <v>227</v>
+      </c>
+      <c r="H20" s="88">
+        <v>141</v>
+      </c>
+      <c r="I20" s="85">
+        <v>203</v>
+      </c>
+      <c r="J20" s="85">
+        <v>76</v>
+      </c>
+      <c r="K20" s="86">
+        <v>457</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A21" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="84">
+        <v>2470</v>
+      </c>
+      <c r="C21" s="85">
+        <v>530</v>
+      </c>
+      <c r="D21" s="85">
+        <v>534</v>
+      </c>
+      <c r="E21" s="88">
+        <v>199</v>
+      </c>
+      <c r="F21" s="85">
+        <v>306</v>
+      </c>
+      <c r="G21" s="85">
+        <v>101</v>
+      </c>
+      <c r="H21" s="88">
+        <v>88</v>
+      </c>
+      <c r="I21" s="85">
+        <v>83</v>
+      </c>
+      <c r="J21" s="85">
+        <v>37</v>
+      </c>
+      <c r="K21" s="86">
+        <v>592</v>
+      </c>
+      <c r="L21" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" s="87">
+        <v>220</v>
+      </c>
+      <c r="C22" s="88">
+        <v>33</v>
+      </c>
+      <c r="D22" s="88">
+        <v>65</v>
+      </c>
+      <c r="E22" s="88">
+        <v>12</v>
+      </c>
+      <c r="F22" s="88">
+        <v>30</v>
+      </c>
+      <c r="G22" s="88">
+        <v>16</v>
+      </c>
+      <c r="H22" s="88">
+        <v>17</v>
+      </c>
+      <c r="I22" s="88">
+        <v>23</v>
+      </c>
+      <c r="J22" s="88">
+        <v>2</v>
+      </c>
+      <c r="K22" s="89">
+        <v>22</v>
+      </c>
+      <c r="L22" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" s="84"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="85"/>
+      <c r="E23" s="88"/>
+      <c r="F23" s="85"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="88"/>
+      <c r="I23" s="85"/>
+      <c r="J23" s="85"/>
+      <c r="K23" s="86"/>
+      <c r="L23" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="97" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="98">
+        <v>11177</v>
+      </c>
+      <c r="C24" s="99">
+        <v>1670</v>
+      </c>
+      <c r="D24" s="99">
+        <v>2948</v>
+      </c>
+      <c r="E24" s="99">
+        <v>1047</v>
+      </c>
+      <c r="F24" s="99">
+        <v>1880</v>
+      </c>
+      <c r="G24" s="99">
+        <v>708</v>
+      </c>
+      <c r="H24" s="99">
+        <v>557</v>
+      </c>
+      <c r="I24" s="99">
+        <v>619</v>
+      </c>
+      <c r="J24" s="99">
+        <v>255</v>
+      </c>
+      <c r="K24" s="100">
+        <v>1493</v>
+      </c>
+      <c r="L24" s="97" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A25" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="84">
+        <v>2433</v>
+      </c>
+      <c r="C25" s="85">
+        <v>436</v>
+      </c>
+      <c r="D25" s="85">
+        <v>644</v>
+      </c>
+      <c r="E25" s="85">
+        <v>153</v>
+      </c>
+      <c r="F25" s="85">
+        <v>438</v>
+      </c>
+      <c r="G25" s="88">
+        <v>121</v>
+      </c>
+      <c r="H25" s="85">
+        <v>116</v>
+      </c>
+      <c r="I25" s="85">
+        <v>148</v>
+      </c>
+      <c r="J25" s="85">
+        <v>53</v>
+      </c>
+      <c r="K25" s="86">
+        <v>324</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="84">
+        <v>8389</v>
+      </c>
+      <c r="C26" s="85">
+        <v>1180</v>
+      </c>
+      <c r="D26" s="85">
+        <v>2212</v>
+      </c>
+      <c r="E26" s="85">
+        <v>876</v>
+      </c>
+      <c r="F26" s="85">
+        <v>1379</v>
+      </c>
+      <c r="G26" s="88">
+        <v>573</v>
+      </c>
+      <c r="H26" s="85">
+        <v>417</v>
+      </c>
+      <c r="I26" s="85">
+        <v>459</v>
+      </c>
+      <c r="J26" s="85">
+        <v>192</v>
+      </c>
+      <c r="K26" s="86">
+        <v>1101</v>
+      </c>
+      <c r="L26" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" s="87">
+        <v>355</v>
+      </c>
+      <c r="C27" s="88">
+        <v>54</v>
+      </c>
+      <c r="D27" s="88">
+        <v>92</v>
+      </c>
+      <c r="E27" s="88">
+        <v>18</v>
+      </c>
+      <c r="F27" s="88">
+        <v>63</v>
+      </c>
+      <c r="G27" s="88">
+        <v>14</v>
+      </c>
+      <c r="H27" s="88">
+        <v>24</v>
+      </c>
+      <c r="I27" s="88">
+        <v>12</v>
+      </c>
+      <c r="J27" s="88">
+        <v>10</v>
+      </c>
+      <c r="K27" s="89">
+        <v>68</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A28" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="101"/>
+      <c r="C28" s="102"/>
+      <c r="D28" s="102"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="102"/>
+      <c r="G28" s="103"/>
+      <c r="H28" s="102"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="102"/>
+      <c r="K28" s="104"/>
+      <c r="L28" s="15" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="105"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
+      <c r="I29" s="106"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="107"/>
+      <c r="L29" s="93" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="97" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="108">
+        <v>5447</v>
+      </c>
+      <c r="C30" s="109">
+        <v>807</v>
+      </c>
+      <c r="D30" s="109">
+        <v>1621</v>
+      </c>
+      <c r="E30" s="109">
+        <v>523</v>
+      </c>
+      <c r="F30" s="109">
+        <v>797</v>
+      </c>
+      <c r="G30" s="109">
+        <v>325</v>
+      </c>
+      <c r="H30" s="109">
+        <v>252</v>
+      </c>
+      <c r="I30" s="109">
+        <v>333</v>
+      </c>
+      <c r="J30" s="109">
+        <v>117</v>
+      </c>
+      <c r="K30" s="110">
+        <v>672</v>
+      </c>
+      <c r="L30" s="97" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A31" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="111">
+        <v>2315</v>
+      </c>
+      <c r="C31" s="112">
+        <v>264</v>
+      </c>
+      <c r="D31" s="112">
+        <v>743</v>
+      </c>
+      <c r="E31" s="112">
+        <v>233</v>
+      </c>
+      <c r="F31" s="112">
+        <v>394</v>
+      </c>
+      <c r="G31" s="112">
+        <v>155</v>
+      </c>
+      <c r="H31" s="10">
+        <v>109</v>
+      </c>
+      <c r="I31" s="112">
+        <v>167</v>
+      </c>
+      <c r="J31" s="112">
+        <v>54</v>
+      </c>
+      <c r="K31" s="113">
+        <v>196</v>
+      </c>
+      <c r="L31" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="111">
+        <v>2836</v>
+      </c>
+      <c r="C32" s="112">
+        <v>492</v>
+      </c>
+      <c r="D32" s="112">
+        <v>798</v>
+      </c>
+      <c r="E32" s="112">
+        <v>279</v>
+      </c>
+      <c r="F32" s="112">
+        <v>358</v>
+      </c>
+      <c r="G32" s="112">
+        <v>156</v>
+      </c>
+      <c r="H32" s="10">
+        <v>125</v>
+      </c>
+      <c r="I32" s="112">
+        <v>147</v>
+      </c>
+      <c r="J32" s="112">
+        <v>55</v>
+      </c>
+      <c r="K32" s="113">
+        <v>426</v>
+      </c>
+      <c r="L32" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A33" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="114">
+        <v>296</v>
+      </c>
+      <c r="C33" s="10">
+        <v>51</v>
+      </c>
+      <c r="D33" s="10">
+        <v>80</v>
+      </c>
+      <c r="E33" s="10">
+        <v>11</v>
+      </c>
+      <c r="F33" s="10">
+        <v>45</v>
+      </c>
+      <c r="G33" s="10">
+        <v>14</v>
+      </c>
+      <c r="H33" s="10">
+        <v>18</v>
+      </c>
+      <c r="I33" s="10">
+        <v>19</v>
+      </c>
+      <c r="J33" s="10">
+        <v>8</v>
+      </c>
+      <c r="K33" s="115">
+        <v>50</v>
+      </c>
+      <c r="L33" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A34" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="111"/>
+      <c r="C34" s="112"/>
+      <c r="D34" s="112"/>
+      <c r="E34" s="112"/>
+      <c r="F34" s="112"/>
+      <c r="G34" s="112"/>
+      <c r="H34" s="112"/>
+      <c r="I34" s="112"/>
+      <c r="J34" s="112"/>
+      <c r="K34" s="113"/>
+      <c r="L34" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="97" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="108">
+        <v>7037</v>
+      </c>
+      <c r="C35" s="109">
+        <v>1217</v>
+      </c>
+      <c r="D35" s="109">
+        <v>1577</v>
+      </c>
+      <c r="E35" s="109">
+        <v>774</v>
+      </c>
+      <c r="F35" s="109">
+        <v>1008</v>
+      </c>
+      <c r="G35" s="109">
+        <v>443</v>
+      </c>
+      <c r="H35" s="109">
+        <v>317</v>
+      </c>
+      <c r="I35" s="109">
+        <v>397</v>
+      </c>
+      <c r="J35" s="109">
+        <v>162</v>
+      </c>
+      <c r="K35" s="110">
+        <v>1142</v>
+      </c>
+      <c r="L35" s="97" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A36" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="111">
+        <v>1516</v>
+      </c>
+      <c r="C36" s="112">
+        <v>271</v>
+      </c>
+      <c r="D36" s="1">
+        <v>360</v>
+      </c>
+      <c r="E36" s="112">
+        <v>143</v>
+      </c>
+      <c r="F36" s="112">
+        <v>243</v>
+      </c>
+      <c r="G36" s="112">
+        <v>83</v>
+      </c>
+      <c r="H36" s="112">
+        <v>66</v>
+      </c>
+      <c r="I36" s="112">
+        <v>99</v>
+      </c>
+      <c r="J36" s="112">
+        <v>38</v>
+      </c>
+      <c r="K36" s="113">
+        <v>213</v>
+      </c>
+      <c r="L36" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A37" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="111">
+        <v>5477</v>
+      </c>
+      <c r="C37" s="112">
+        <v>939</v>
+      </c>
+      <c r="D37" s="112">
+        <v>1204</v>
+      </c>
+      <c r="E37" s="112">
+        <v>628</v>
+      </c>
+      <c r="F37" s="112">
+        <v>762</v>
+      </c>
+      <c r="G37" s="112">
+        <v>355</v>
+      </c>
+      <c r="H37" s="112">
+        <v>245</v>
+      </c>
+      <c r="I37" s="112">
+        <v>294</v>
+      </c>
+      <c r="J37" s="112">
+        <v>123</v>
+      </c>
+      <c r="K37" s="113">
+        <v>927</v>
+      </c>
+      <c r="L37" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A38" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="114">
+        <v>44</v>
+      </c>
+      <c r="C38" s="10">
+        <v>7</v>
+      </c>
+      <c r="D38" s="10">
+        <v>13</v>
+      </c>
+      <c r="E38" s="10">
+        <v>3</v>
+      </c>
+      <c r="F38" s="10">
+        <v>3</v>
+      </c>
+      <c r="G38" s="10">
+        <v>5</v>
+      </c>
+      <c r="H38" s="10">
+        <v>6</v>
+      </c>
+      <c r="I38" s="10">
+        <v>4</v>
+      </c>
+      <c r="J38" s="10">
+        <v>1</v>
+      </c>
+      <c r="K38" s="115">
+        <v>2</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A39" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="114"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="115"/>
+      <c r="L39" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A40" s="97" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="108">
+        <v>4372</v>
+      </c>
+      <c r="C40" s="109">
+        <v>658</v>
+      </c>
+      <c r="D40" s="109">
+        <v>1230</v>
+      </c>
+      <c r="E40" s="109">
+        <v>225</v>
+      </c>
+      <c r="F40" s="109">
+        <v>930</v>
+      </c>
+      <c r="G40" s="109">
+        <v>224</v>
+      </c>
+      <c r="H40" s="109">
+        <v>209</v>
+      </c>
+      <c r="I40" s="109">
+        <v>154</v>
+      </c>
+      <c r="J40" s="109">
+        <v>75</v>
+      </c>
+      <c r="K40" s="110">
+        <v>667</v>
+      </c>
+      <c r="L40" s="97" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A41" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="111">
+        <v>1840</v>
+      </c>
+      <c r="C41" s="112">
+        <v>370</v>
+      </c>
+      <c r="D41" s="112">
+        <v>498</v>
+      </c>
+      <c r="E41" s="112">
+        <v>62</v>
+      </c>
+      <c r="F41" s="112">
+        <v>351</v>
+      </c>
+      <c r="G41" s="112">
+        <v>68</v>
+      </c>
+      <c r="H41" s="112">
+        <v>68</v>
+      </c>
+      <c r="I41" s="112">
+        <v>62</v>
+      </c>
+      <c r="J41" s="112">
+        <v>27</v>
+      </c>
+      <c r="K41" s="113">
+        <v>334</v>
+      </c>
+      <c r="L41" s="116" t="s">
+        <v>29</v>
+      </c>
+      <c r="M41" s="11"/>
+      <c r="N41" s="11"/>
+      <c r="O41" s="11"/>
+    </row>
+    <row r="42" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A42" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="111">
+        <v>2355</v>
+      </c>
+      <c r="C42" s="112">
+        <v>267</v>
+      </c>
+      <c r="D42" s="112">
+        <v>686</v>
+      </c>
+      <c r="E42" s="112">
+        <v>150</v>
+      </c>
+      <c r="F42" s="112">
+        <v>541</v>
+      </c>
+      <c r="G42" s="112">
+        <v>147</v>
+      </c>
+      <c r="H42" s="112">
+        <v>128</v>
+      </c>
+      <c r="I42" s="112">
+        <v>86</v>
+      </c>
+      <c r="J42" s="112">
+        <v>46</v>
+      </c>
+      <c r="K42" s="113">
+        <v>304</v>
+      </c>
+      <c r="L42" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A43" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="114">
+        <v>177</v>
+      </c>
+      <c r="C43" s="10">
+        <v>21</v>
+      </c>
+      <c r="D43" s="10">
+        <v>46</v>
+      </c>
+      <c r="E43" s="10">
+        <v>13</v>
+      </c>
+      <c r="F43" s="10">
+        <v>38</v>
+      </c>
+      <c r="G43" s="10">
+        <v>9</v>
+      </c>
+      <c r="H43" s="10">
+        <v>13</v>
+      </c>
+      <c r="I43" s="10">
+        <v>6</v>
+      </c>
+      <c r="J43" s="10">
+        <v>2</v>
+      </c>
+      <c r="K43" s="115">
+        <v>29</v>
+      </c>
+      <c r="L43" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A44" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="114"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="10"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="115"/>
+      <c r="L44" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A45" s="97" t="s">
+        <v>102</v>
+      </c>
+      <c r="B45" s="117"/>
+      <c r="C45" s="118"/>
+      <c r="D45" s="118"/>
+      <c r="E45" s="118"/>
+      <c r="F45" s="118"/>
+      <c r="G45" s="118"/>
+      <c r="H45" s="118"/>
+      <c r="I45" s="118"/>
+      <c r="J45" s="118"/>
+      <c r="K45" s="119"/>
+      <c r="L45" s="97" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A46" s="97" t="s">
+        <v>104</v>
+      </c>
+      <c r="B46" s="108">
+        <v>507</v>
+      </c>
+      <c r="C46" s="109">
+        <v>31</v>
+      </c>
+      <c r="D46" s="109">
+        <v>151</v>
+      </c>
+      <c r="E46" s="109">
+        <v>38</v>
+      </c>
+      <c r="F46" s="109">
+        <v>59</v>
+      </c>
+      <c r="G46" s="109">
+        <v>60</v>
+      </c>
+      <c r="H46" s="109">
+        <v>25</v>
+      </c>
+      <c r="I46" s="109">
+        <v>44</v>
+      </c>
+      <c r="J46" s="109">
+        <v>16</v>
+      </c>
+      <c r="K46" s="110">
+        <v>83</v>
+      </c>
+      <c r="L46" s="97" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A47" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="111">
+        <v>258</v>
+      </c>
+      <c r="C47" s="112">
+        <v>11</v>
+      </c>
+      <c r="D47" s="112">
+        <v>75</v>
+      </c>
+      <c r="E47" s="112">
+        <v>17</v>
+      </c>
+      <c r="F47" s="112">
+        <v>28</v>
+      </c>
+      <c r="G47" s="112">
+        <v>42</v>
+      </c>
+      <c r="H47" s="112">
+        <v>14</v>
+      </c>
+      <c r="I47" s="112">
+        <v>23</v>
+      </c>
+      <c r="J47" s="112">
+        <v>10</v>
+      </c>
+      <c r="K47" s="113">
+        <v>38</v>
+      </c>
+      <c r="L47" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A48" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" s="111">
+        <v>191</v>
+      </c>
+      <c r="C48" s="112">
+        <v>12</v>
+      </c>
+      <c r="D48" s="112">
+        <v>58</v>
+      </c>
+      <c r="E48" s="112">
+        <v>18</v>
+      </c>
+      <c r="F48" s="112">
+        <v>24</v>
+      </c>
+      <c r="G48" s="112">
+        <v>16</v>
+      </c>
+      <c r="H48" s="112">
+        <v>7</v>
+      </c>
+      <c r="I48" s="112">
+        <v>15</v>
+      </c>
+      <c r="J48" s="112">
+        <v>5</v>
+      </c>
+      <c r="K48" s="113">
+        <v>36</v>
+      </c>
+      <c r="L48" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A49" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="114">
+        <v>58</v>
+      </c>
+      <c r="C49" s="10">
+        <v>8</v>
+      </c>
+      <c r="D49" s="10">
+        <v>18</v>
+      </c>
+      <c r="E49" s="10">
+        <v>3</v>
+      </c>
+      <c r="F49" s="10">
+        <v>7</v>
+      </c>
+      <c r="G49" s="10">
+        <v>2</v>
+      </c>
+      <c r="H49" s="10">
+        <v>4</v>
+      </c>
+      <c r="I49" s="10">
+        <v>6</v>
+      </c>
+      <c r="J49" s="10">
+        <v>1</v>
+      </c>
+      <c r="K49" s="115">
+        <v>9</v>
+      </c>
+      <c r="L49" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A50" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="120"/>
+      <c r="C50" s="103"/>
+      <c r="D50" s="103"/>
+      <c r="E50" s="103"/>
+      <c r="F50" s="103"/>
+      <c r="G50" s="103"/>
+      <c r="H50" s="103"/>
+      <c r="I50" s="103"/>
+      <c r="J50" s="103"/>
+      <c r="K50" s="121"/>
+      <c r="L50" s="15" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B51" s="20"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="22"/>
+      <c r="J51" s="20"/>
+    </row>
+    <row r="52" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A52" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B52" s="20"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="20"/>
+      <c r="F52" s="20"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="20"/>
+      <c r="I52" s="20"/>
+      <c r="J52" s="20"/>
+      <c r="K52" s="20"/>
+      <c r="M52" s="23"/>
+      <c r="N52" s="23"/>
+      <c r="O52" s="23"/>
+    </row>
+    <row r="53" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="24"/>
+      <c r="F53" s="24"/>
+      <c r="I53" s="24"/>
+      <c r="L53" s="24"/>
+      <c r="M53" s="23"/>
+      <c r="N53" s="23"/>
+      <c r="O53" s="23"/>
+    </row>
+    <row r="54" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="12"/>
+      <c r="B54" s="24"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="24"/>
+      <c r="F54" s="24"/>
+      <c r="I54" s="24"/>
+      <c r="L54" s="24"/>
+      <c r="M54" s="23"/>
+      <c r="N54" s="23"/>
+      <c r="O54" s="23"/>
+    </row>
+    <row r="55" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A55" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B55" s="24"/>
+      <c r="C55" s="24"/>
+      <c r="D55" s="24"/>
+      <c r="F55" s="24"/>
+      <c r="I55" s="24"/>
+      <c r="L55" s="24"/>
+      <c r="M55" s="23"/>
+      <c r="N55" s="23"/>
+      <c r="O55" s="23"/>
+    </row>
+    <row r="56" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B56" s="21"/>
+      <c r="C56" s="21"/>
+      <c r="D56" s="21"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="21"/>
+      <c r="J56" s="21"/>
+      <c r="K56" s="21"/>
+    </row>
+    <row r="57" spans="1:15" ht="10.5" customHeight="1">
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="5"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="127" max="65535" man="1"/>
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A9EADD6-22F6-4968-B6BF-98FC37AF45CA}">
+  <dimension ref="A1:M56"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="145" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
+    <col min="2" max="11" width="6.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="17.42578125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="12" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" s="3" customFormat="1" ht="11.25">
+      <c r="A1" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="11.25">
+      <c r="A2" s="4" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="7" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+    </row>
+    <row r="5" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+    </row>
+    <row r="6" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="19"/>
+    </row>
+    <row r="7" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A7" s="14"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="14"/>
+    </row>
+    <row r="8" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A8" s="14"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="14"/>
+    </row>
+    <row r="9" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A9" s="14"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" s="14"/>
+    </row>
+    <row r="10" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A10" s="14"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="14"/>
+    </row>
+    <row r="11" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A11" s="14"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" s="14"/>
+    </row>
+    <row r="12" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A12" s="15"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="15"/>
+    </row>
+    <row r="13" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="80" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="81">
+        <v>16916</v>
+      </c>
+      <c r="C13" s="82">
+        <v>2612</v>
+      </c>
+      <c r="D13" s="82">
+        <v>4498</v>
+      </c>
+      <c r="E13" s="82">
+        <v>1558</v>
+      </c>
+      <c r="F13" s="82">
+        <v>2702</v>
+      </c>
+      <c r="G13" s="82">
+        <v>1019</v>
+      </c>
+      <c r="H13" s="82">
+        <v>786</v>
+      </c>
+      <c r="I13" s="82">
+        <v>906</v>
+      </c>
+      <c r="J13" s="82">
+        <v>362</v>
+      </c>
+      <c r="K13" s="83">
+        <v>2473</v>
+      </c>
+      <c r="L13" s="80" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A14" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="84">
+        <v>5816</v>
+      </c>
+      <c r="C14" s="85">
+        <v>859</v>
+      </c>
+      <c r="D14" s="85">
+        <v>1651</v>
+      </c>
+      <c r="E14" s="85">
+        <v>462</v>
+      </c>
+      <c r="F14" s="85">
+        <v>1002</v>
+      </c>
+      <c r="G14" s="85">
+        <v>341</v>
+      </c>
+      <c r="H14" s="85">
+        <v>251</v>
+      </c>
+      <c r="I14" s="85">
+        <v>364</v>
+      </c>
+      <c r="J14" s="85">
+        <v>130</v>
+      </c>
+      <c r="K14" s="86">
+        <v>756</v>
+      </c>
+      <c r="L14" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A15" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="84">
+        <v>10538</v>
+      </c>
+      <c r="C15" s="85">
+        <v>1681</v>
+      </c>
+      <c r="D15" s="85">
+        <v>2669</v>
+      </c>
+      <c r="E15" s="85">
+        <v>1070</v>
+      </c>
+      <c r="F15" s="85">
+        <v>1602</v>
+      </c>
+      <c r="G15" s="85">
+        <v>651</v>
+      </c>
+      <c r="H15" s="85">
+        <v>500</v>
+      </c>
+      <c r="I15" s="85">
+        <v>512</v>
+      </c>
+      <c r="J15" s="85">
+        <v>221</v>
+      </c>
+      <c r="K15" s="86">
+        <v>1632</v>
+      </c>
+      <c r="L15" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="87">
+        <v>562</v>
+      </c>
+      <c r="C16" s="88">
+        <v>72</v>
+      </c>
+      <c r="D16" s="88">
+        <v>178</v>
+      </c>
+      <c r="E16" s="88">
+        <v>26</v>
+      </c>
+      <c r="F16" s="88">
+        <v>98</v>
+      </c>
+      <c r="G16" s="88">
+        <v>27</v>
+      </c>
+      <c r="H16" s="88">
+        <v>35</v>
+      </c>
+      <c r="I16" s="88">
+        <v>30</v>
+      </c>
+      <c r="J16" s="88">
+        <v>11</v>
+      </c>
+      <c r="K16" s="89">
+        <v>85</v>
+      </c>
+      <c r="L16" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="90"/>
+      <c r="C17" s="91"/>
+      <c r="D17" s="91"/>
+      <c r="E17" s="91"/>
+      <c r="F17" s="91"/>
+      <c r="G17" s="91"/>
+      <c r="H17" s="91"/>
+      <c r="I17" s="91"/>
+      <c r="J17" s="91"/>
+      <c r="K17" s="92"/>
+      <c r="L17" s="15" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A18" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="94"/>
+      <c r="C18" s="95"/>
+      <c r="D18" s="95"/>
+      <c r="E18" s="95"/>
+      <c r="F18" s="95"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="95"/>
+      <c r="I18" s="95"/>
+      <c r="J18" s="95"/>
+      <c r="K18" s="96"/>
+      <c r="L18" s="93" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A19" s="97" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="98">
+        <v>6113</v>
+      </c>
+      <c r="C19" s="99">
+        <v>1018</v>
+      </c>
+      <c r="D19" s="99">
+        <v>1642</v>
+      </c>
+      <c r="E19" s="99">
+        <v>519</v>
+      </c>
+      <c r="F19" s="99">
+        <v>877</v>
+      </c>
+      <c r="G19" s="99">
+        <v>343</v>
+      </c>
+      <c r="H19" s="99">
+        <v>236</v>
+      </c>
+      <c r="I19" s="99">
+        <v>298</v>
+      </c>
+      <c r="J19" s="99">
+        <v>113</v>
+      </c>
+      <c r="K19" s="100">
+        <v>1067</v>
+      </c>
+      <c r="L19" s="97" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A20" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="84">
+        <v>3512</v>
+      </c>
+      <c r="C20" s="85">
+        <v>463</v>
+      </c>
+      <c r="D20" s="85">
+        <v>1047</v>
+      </c>
+      <c r="E20" s="88">
+        <v>318</v>
+      </c>
+      <c r="F20" s="85">
+        <v>575</v>
+      </c>
+      <c r="G20" s="85">
+        <v>231</v>
+      </c>
+      <c r="H20" s="88">
+        <v>139</v>
+      </c>
+      <c r="I20" s="85">
+        <v>203</v>
+      </c>
+      <c r="J20" s="85">
+        <v>75</v>
+      </c>
+      <c r="K20" s="86">
+        <v>461</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A21" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="84">
+        <v>2382</v>
+      </c>
+      <c r="C21" s="85">
+        <v>530</v>
+      </c>
+      <c r="D21" s="85">
+        <v>516</v>
+      </c>
+      <c r="E21" s="88">
+        <v>191</v>
+      </c>
+      <c r="F21" s="85">
+        <v>272</v>
+      </c>
+      <c r="G21" s="85">
+        <v>97</v>
+      </c>
+      <c r="H21" s="88">
+        <v>86</v>
+      </c>
+      <c r="I21" s="85">
+        <v>74</v>
+      </c>
+      <c r="J21" s="85">
+        <v>35</v>
+      </c>
+      <c r="K21" s="86">
+        <v>581</v>
+      </c>
+      <c r="L21" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" s="87">
+        <v>219</v>
+      </c>
+      <c r="C22" s="88">
+        <v>25</v>
+      </c>
+      <c r="D22" s="88">
+        <v>79</v>
+      </c>
+      <c r="E22" s="88">
+        <v>10</v>
+      </c>
+      <c r="F22" s="88">
+        <v>30</v>
+      </c>
+      <c r="G22" s="88">
+        <v>15</v>
+      </c>
+      <c r="H22" s="88">
+        <v>11</v>
+      </c>
+      <c r="I22" s="88">
+        <v>21</v>
+      </c>
+      <c r="J22" s="88">
+        <v>3</v>
+      </c>
+      <c r="K22" s="89">
+        <v>25</v>
+      </c>
+      <c r="L22" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" s="84"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="85"/>
+      <c r="E23" s="88"/>
+      <c r="F23" s="85"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="88"/>
+      <c r="I23" s="85"/>
+      <c r="J23" s="85"/>
+      <c r="K23" s="86"/>
+      <c r="L23" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="97" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="98">
+        <v>10803</v>
+      </c>
+      <c r="C24" s="99">
+        <v>1594</v>
+      </c>
+      <c r="D24" s="99">
+        <v>2856</v>
+      </c>
+      <c r="E24" s="99">
+        <v>1039</v>
+      </c>
+      <c r="F24" s="99">
+        <v>1825</v>
+      </c>
+      <c r="G24" s="99">
+        <v>676</v>
+      </c>
+      <c r="H24" s="99">
+        <v>550</v>
+      </c>
+      <c r="I24" s="99">
+        <v>608</v>
+      </c>
+      <c r="J24" s="99">
+        <v>249</v>
+      </c>
+      <c r="K24" s="100">
+        <v>1406</v>
+      </c>
+      <c r="L24" s="97" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A25" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="84">
+        <v>2304</v>
+      </c>
+      <c r="C25" s="85">
+        <v>396</v>
+      </c>
+      <c r="D25" s="85">
+        <v>604</v>
+      </c>
+      <c r="E25" s="85">
+        <v>144</v>
+      </c>
+      <c r="F25" s="85">
+        <v>427</v>
+      </c>
+      <c r="G25" s="88">
+        <v>110</v>
+      </c>
+      <c r="H25" s="85">
+        <v>112</v>
+      </c>
+      <c r="I25" s="85">
+        <v>161</v>
+      </c>
+      <c r="J25" s="85">
+        <v>55</v>
+      </c>
+      <c r="K25" s="86">
+        <v>295</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="84">
+        <v>8156</v>
+      </c>
+      <c r="C26" s="85">
+        <v>1151</v>
+      </c>
+      <c r="D26" s="85">
+        <v>2153</v>
+      </c>
+      <c r="E26" s="85">
+        <v>879</v>
+      </c>
+      <c r="F26" s="85">
+        <v>1330</v>
+      </c>
+      <c r="G26" s="88">
+        <v>554</v>
+      </c>
+      <c r="H26" s="85">
+        <v>414</v>
+      </c>
+      <c r="I26" s="85">
+        <v>438</v>
+      </c>
+      <c r="J26" s="85">
+        <v>186</v>
+      </c>
+      <c r="K26" s="86">
+        <v>1051</v>
+      </c>
+      <c r="L26" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" s="87">
+        <v>343</v>
+      </c>
+      <c r="C27" s="88">
+        <v>47</v>
+      </c>
+      <c r="D27" s="88">
+        <v>99</v>
+      </c>
+      <c r="E27" s="88">
+        <v>16</v>
+      </c>
+      <c r="F27" s="88">
+        <v>68</v>
+      </c>
+      <c r="G27" s="88">
+        <v>12</v>
+      </c>
+      <c r="H27" s="88">
+        <v>24</v>
+      </c>
+      <c r="I27" s="88">
+        <v>9</v>
+      </c>
+      <c r="J27" s="88">
+        <v>8</v>
+      </c>
+      <c r="K27" s="89">
+        <v>60</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A28" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="101"/>
+      <c r="C28" s="102"/>
+      <c r="D28" s="102"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="102"/>
+      <c r="G28" s="103"/>
+      <c r="H28" s="102"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="102"/>
+      <c r="K28" s="104"/>
+      <c r="L28" s="15" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="105"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
+      <c r="I29" s="106"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="107"/>
+      <c r="L29" s="93" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="97" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="108">
+        <v>5379</v>
+      </c>
+      <c r="C30" s="109">
+        <v>778</v>
+      </c>
+      <c r="D30" s="109">
+        <v>1634</v>
+      </c>
+      <c r="E30" s="109">
+        <v>525</v>
+      </c>
+      <c r="F30" s="109">
+        <v>785</v>
+      </c>
+      <c r="G30" s="109">
+        <v>327</v>
+      </c>
+      <c r="H30" s="109">
+        <v>231</v>
+      </c>
+      <c r="I30" s="109">
+        <v>341</v>
+      </c>
+      <c r="J30" s="109">
+        <v>122</v>
+      </c>
+      <c r="K30" s="110">
+        <v>636</v>
+      </c>
+      <c r="L30" s="97" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A31" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="111">
+        <v>2311</v>
+      </c>
+      <c r="C31" s="112">
+        <v>257</v>
+      </c>
+      <c r="D31" s="112">
+        <v>747</v>
+      </c>
+      <c r="E31" s="112">
+        <v>240</v>
+      </c>
+      <c r="F31" s="112">
+        <v>387</v>
+      </c>
+      <c r="G31" s="112">
+        <v>156</v>
+      </c>
+      <c r="H31" s="10">
+        <v>108</v>
+      </c>
+      <c r="I31" s="112">
+        <v>179</v>
+      </c>
+      <c r="J31" s="112">
+        <v>57</v>
+      </c>
+      <c r="K31" s="113">
+        <v>180</v>
+      </c>
+      <c r="L31" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="111">
+        <v>2776</v>
+      </c>
+      <c r="C32" s="112">
+        <v>480</v>
+      </c>
+      <c r="D32" s="112">
+        <v>789</v>
+      </c>
+      <c r="E32" s="112">
+        <v>272</v>
+      </c>
+      <c r="F32" s="112">
+        <v>353</v>
+      </c>
+      <c r="G32" s="112">
+        <v>156</v>
+      </c>
+      <c r="H32" s="10">
+        <v>108</v>
+      </c>
+      <c r="I32" s="112">
+        <v>141</v>
+      </c>
+      <c r="J32" s="112">
+        <v>60</v>
+      </c>
+      <c r="K32" s="113">
+        <v>417</v>
+      </c>
+      <c r="L32" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A33" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="114">
+        <v>292</v>
+      </c>
+      <c r="C33" s="10">
+        <v>41</v>
+      </c>
+      <c r="D33" s="10">
+        <v>98</v>
+      </c>
+      <c r="E33" s="10">
+        <v>13</v>
+      </c>
+      <c r="F33" s="10">
+        <v>45</v>
+      </c>
+      <c r="G33" s="10">
+        <v>15</v>
+      </c>
+      <c r="H33" s="10">
+        <v>15</v>
+      </c>
+      <c r="I33" s="10">
+        <v>21</v>
+      </c>
+      <c r="J33" s="10">
+        <v>5</v>
+      </c>
+      <c r="K33" s="115">
+        <v>39</v>
+      </c>
+      <c r="L33" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A34" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="111"/>
+      <c r="C34" s="112"/>
+      <c r="D34" s="112"/>
+      <c r="E34" s="112"/>
+      <c r="F34" s="112"/>
+      <c r="G34" s="112"/>
+      <c r="H34" s="112"/>
+      <c r="I34" s="112"/>
+      <c r="J34" s="112"/>
+      <c r="K34" s="113"/>
+      <c r="L34" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="97" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="108">
+        <v>6863</v>
+      </c>
+      <c r="C35" s="109">
+        <v>1180</v>
+      </c>
+      <c r="D35" s="109">
+        <v>1534</v>
+      </c>
+      <c r="E35" s="109">
+        <v>784</v>
+      </c>
+      <c r="F35" s="109">
+        <v>956</v>
+      </c>
+      <c r="G35" s="109">
+        <v>424</v>
+      </c>
+      <c r="H35" s="109">
+        <v>326</v>
+      </c>
+      <c r="I35" s="109">
+        <v>387</v>
+      </c>
+      <c r="J35" s="109">
+        <v>151</v>
+      </c>
+      <c r="K35" s="110">
+        <v>1121</v>
+      </c>
+      <c r="L35" s="97" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A36" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="111">
+        <v>1515</v>
+      </c>
+      <c r="C36" s="112">
+        <v>259</v>
+      </c>
+      <c r="D36" s="1">
+        <v>360</v>
+      </c>
+      <c r="E36" s="112">
+        <v>147</v>
+      </c>
+      <c r="F36" s="112">
+        <v>251</v>
+      </c>
+      <c r="G36" s="112">
+        <v>74</v>
+      </c>
+      <c r="H36" s="112">
+        <v>64</v>
+      </c>
+      <c r="I36" s="112">
+        <v>103</v>
+      </c>
+      <c r="J36" s="112">
+        <v>35</v>
+      </c>
+      <c r="K36" s="113">
+        <v>222</v>
+      </c>
+      <c r="L36" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A37" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="111">
+        <v>5308</v>
+      </c>
+      <c r="C37" s="112">
+        <v>915</v>
+      </c>
+      <c r="D37" s="112">
+        <v>1162</v>
+      </c>
+      <c r="E37" s="112">
+        <v>635</v>
+      </c>
+      <c r="F37" s="112">
+        <v>703</v>
+      </c>
+      <c r="G37" s="112">
+        <v>349</v>
+      </c>
+      <c r="H37" s="112">
+        <v>257</v>
+      </c>
+      <c r="I37" s="112">
+        <v>282</v>
+      </c>
+      <c r="J37" s="112">
+        <v>113</v>
+      </c>
+      <c r="K37" s="113">
+        <v>892</v>
+      </c>
+      <c r="L37" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A38" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="114">
+        <v>40</v>
+      </c>
+      <c r="C38" s="10">
+        <v>6</v>
+      </c>
+      <c r="D38" s="10">
+        <v>12</v>
+      </c>
+      <c r="E38" s="10">
+        <v>2</v>
+      </c>
+      <c r="F38" s="10">
+        <v>2</v>
+      </c>
+      <c r="G38" s="10">
+        <v>1</v>
+      </c>
+      <c r="H38" s="10">
+        <v>5</v>
+      </c>
+      <c r="I38" s="10">
+        <v>2</v>
+      </c>
+      <c r="J38" s="10">
+        <v>3</v>
+      </c>
+      <c r="K38" s="115">
+        <v>7</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A39" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="114"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="115"/>
+      <c r="L39" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A40" s="97" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="108">
+        <v>4215</v>
+      </c>
+      <c r="C40" s="109">
+        <v>629</v>
+      </c>
+      <c r="D40" s="109">
+        <v>1187</v>
+      </c>
+      <c r="E40" s="109">
+        <v>220</v>
+      </c>
+      <c r="F40" s="109">
+        <v>912</v>
+      </c>
+      <c r="G40" s="109">
+        <v>209</v>
+      </c>
+      <c r="H40" s="109">
+        <v>204</v>
+      </c>
+      <c r="I40" s="109">
+        <v>141</v>
+      </c>
+      <c r="J40" s="109">
+        <v>75</v>
+      </c>
+      <c r="K40" s="110">
+        <v>638</v>
+      </c>
+      <c r="L40" s="97" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A41" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="111">
+        <v>1748</v>
+      </c>
+      <c r="C41" s="112">
+        <v>335</v>
+      </c>
+      <c r="D41" s="112">
+        <v>475</v>
+      </c>
+      <c r="E41" s="112">
+        <v>59</v>
+      </c>
+      <c r="F41" s="112">
+        <v>339</v>
+      </c>
+      <c r="G41" s="112">
+        <v>66</v>
+      </c>
+      <c r="H41" s="112">
+        <v>64</v>
+      </c>
+      <c r="I41" s="112">
+        <v>60</v>
+      </c>
+      <c r="J41" s="112">
+        <v>30</v>
+      </c>
+      <c r="K41" s="113">
+        <v>320</v>
+      </c>
+      <c r="L41" s="116" t="s">
+        <v>29</v>
+      </c>
+      <c r="M41" s="11"/>
+    </row>
+    <row r="42" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A42" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="111">
+        <v>2291</v>
+      </c>
+      <c r="C42" s="112">
+        <v>275</v>
+      </c>
+      <c r="D42" s="112">
+        <v>664</v>
+      </c>
+      <c r="E42" s="112">
+        <v>150</v>
+      </c>
+      <c r="F42" s="112">
+        <v>529</v>
+      </c>
+      <c r="G42" s="112">
+        <v>133</v>
+      </c>
+      <c r="H42" s="112">
+        <v>129</v>
+      </c>
+      <c r="I42" s="112">
+        <v>78</v>
+      </c>
+      <c r="J42" s="112">
+        <v>43</v>
+      </c>
+      <c r="K42" s="113">
+        <v>290</v>
+      </c>
+      <c r="L42" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A43" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="114">
+        <v>176</v>
+      </c>
+      <c r="C43" s="10">
+        <v>19</v>
+      </c>
+      <c r="D43" s="10">
+        <v>48</v>
+      </c>
+      <c r="E43" s="10">
+        <v>11</v>
+      </c>
+      <c r="F43" s="10">
+        <v>44</v>
+      </c>
+      <c r="G43" s="10">
+        <v>10</v>
+      </c>
+      <c r="H43" s="10">
+        <v>11</v>
+      </c>
+      <c r="I43" s="10">
+        <v>3</v>
+      </c>
+      <c r="J43" s="10">
+        <v>2</v>
+      </c>
+      <c r="K43" s="115">
+        <v>28</v>
+      </c>
+      <c r="L43" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A44" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="114"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="10"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="115"/>
+      <c r="L44" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A45" s="97" t="s">
+        <v>102</v>
+      </c>
+      <c r="B45" s="117"/>
+      <c r="C45" s="118"/>
+      <c r="D45" s="118"/>
+      <c r="E45" s="118"/>
+      <c r="F45" s="118"/>
+      <c r="G45" s="118"/>
+      <c r="H45" s="118"/>
+      <c r="I45" s="118"/>
+      <c r="J45" s="118"/>
+      <c r="K45" s="119"/>
+      <c r="L45" s="97" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A46" s="97" t="s">
+        <v>104</v>
+      </c>
+      <c r="B46" s="108">
+        <v>459</v>
+      </c>
+      <c r="C46" s="109">
+        <v>25</v>
+      </c>
+      <c r="D46" s="109">
+        <v>143</v>
+      </c>
+      <c r="E46" s="109">
+        <v>29</v>
+      </c>
+      <c r="F46" s="109">
+        <v>49</v>
+      </c>
+      <c r="G46" s="109">
+        <v>59</v>
+      </c>
+      <c r="H46" s="109">
+        <v>25</v>
+      </c>
+      <c r="I46" s="109">
+        <v>37</v>
+      </c>
+      <c r="J46" s="109">
+        <v>14</v>
+      </c>
+      <c r="K46" s="110">
+        <v>78</v>
+      </c>
+      <c r="L46" s="97" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A47" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="111">
+        <v>242</v>
+      </c>
+      <c r="C47" s="112">
+        <v>8</v>
+      </c>
+      <c r="D47" s="112">
+        <v>69</v>
+      </c>
+      <c r="E47" s="112">
+        <v>16</v>
+      </c>
+      <c r="F47" s="112">
+        <v>25</v>
+      </c>
+      <c r="G47" s="112">
+        <v>45</v>
+      </c>
+      <c r="H47" s="112">
+        <v>15</v>
+      </c>
+      <c r="I47" s="112">
+        <v>22</v>
+      </c>
+      <c r="J47" s="112">
+        <v>8</v>
+      </c>
+      <c r="K47" s="113">
+        <v>34</v>
+      </c>
+      <c r="L47" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A48" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" s="111">
+        <v>163</v>
+      </c>
+      <c r="C48" s="112">
+        <v>11</v>
+      </c>
+      <c r="D48" s="112">
+        <v>54</v>
+      </c>
+      <c r="E48" s="112">
+        <v>13</v>
+      </c>
+      <c r="F48" s="112">
+        <v>17</v>
+      </c>
+      <c r="G48" s="112">
+        <v>13</v>
+      </c>
+      <c r="H48" s="112">
+        <v>6</v>
+      </c>
+      <c r="I48" s="112">
+        <v>11</v>
+      </c>
+      <c r="J48" s="112">
+        <v>5</v>
+      </c>
+      <c r="K48" s="113">
+        <v>33</v>
+      </c>
+      <c r="L48" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A49" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="114">
+        <v>54</v>
+      </c>
+      <c r="C49" s="10">
+        <v>6</v>
+      </c>
+      <c r="D49" s="10">
+        <v>20</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F49" s="10">
+        <v>7</v>
+      </c>
+      <c r="G49" s="10">
+        <v>1</v>
+      </c>
+      <c r="H49" s="10">
+        <v>4</v>
+      </c>
+      <c r="I49" s="10">
+        <v>4</v>
+      </c>
+      <c r="J49" s="10">
+        <v>1</v>
+      </c>
+      <c r="K49" s="115">
+        <v>11</v>
+      </c>
+      <c r="L49" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A50" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="120"/>
+      <c r="C50" s="103"/>
+      <c r="D50" s="103"/>
+      <c r="E50" s="103"/>
+      <c r="F50" s="103"/>
+      <c r="G50" s="103"/>
+      <c r="H50" s="103"/>
+      <c r="I50" s="103"/>
+      <c r="J50" s="103"/>
+      <c r="K50" s="121"/>
+      <c r="L50" s="15" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B51" s="20"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="22"/>
+      <c r="J51" s="20"/>
+    </row>
+    <row r="52" spans="1:13" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A52" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52" s="20"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="20"/>
+      <c r="F52" s="20"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="20"/>
+      <c r="I52" s="20"/>
+      <c r="J52" s="20"/>
+      <c r="K52" s="20"/>
+      <c r="M52" s="23"/>
+    </row>
+    <row r="53" spans="1:13" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="24"/>
+      <c r="F53" s="24"/>
+      <c r="I53" s="24"/>
+      <c r="L53" s="24"/>
+      <c r="M53" s="23"/>
+    </row>
+    <row r="54" spans="1:13" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="12"/>
+      <c r="B54" s="24"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="24"/>
+      <c r="F54" s="24"/>
+      <c r="I54" s="24"/>
+      <c r="L54" s="24"/>
+      <c r="M54" s="23"/>
+    </row>
+    <row r="55" spans="1:13" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A55" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B55" s="24"/>
+      <c r="C55" s="24"/>
+      <c r="D55" s="24"/>
+      <c r="F55" s="24"/>
+      <c r="I55" s="24"/>
+      <c r="L55" s="24"/>
+      <c r="M55" s="23"/>
+    </row>
+    <row r="56" spans="1:13" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B56" s="21"/>
+      <c r="C56" s="21"/>
+      <c r="D56" s="21"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="21"/>
+      <c r="J56" s="21"/>
+      <c r="K56" s="21"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="127" max="65535" man="1"/>
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{157738FF-01F8-4FE7-8A2B-E7B0E933C10B}">
+  <dimension ref="A1:Z61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="16" style="125" customWidth="1"/>
+    <col min="2" max="2" width="1" style="125" customWidth="1"/>
+    <col min="3" max="3" width="5" style="125" customWidth="1"/>
+    <col min="4" max="4" width="1" style="125" customWidth="1"/>
+    <col min="5" max="5" width="5" style="125" customWidth="1"/>
+    <col min="6" max="6" width="1" style="125" customWidth="1"/>
+    <col min="7" max="7" width="6.140625" style="125" customWidth="1"/>
+    <col min="8" max="8" width="1" style="125" customWidth="1"/>
+    <col min="9" max="9" width="5" style="125" customWidth="1"/>
+    <col min="10" max="10" width="1" style="125" customWidth="1"/>
+    <col min="11" max="11" width="5" style="125" customWidth="1"/>
+    <col min="12" max="12" width="1" style="125" customWidth="1"/>
+    <col min="13" max="13" width="5" style="125" customWidth="1"/>
+    <col min="14" max="14" width="1" style="125" customWidth="1"/>
+    <col min="15" max="15" width="5" style="125" customWidth="1"/>
+    <col min="16" max="16" width="1" style="125" customWidth="1"/>
+    <col min="17" max="17" width="5" style="125" customWidth="1"/>
+    <col min="18" max="18" width="1" style="125" customWidth="1"/>
+    <col min="19" max="19" width="6.140625" style="125" customWidth="1"/>
+    <col min="20" max="20" width="1" style="125" customWidth="1"/>
+    <col min="21" max="21" width="6.140625" style="125" customWidth="1"/>
+    <col min="22" max="22" width="1" style="125" customWidth="1"/>
+    <col min="23" max="23" width="9.42578125" style="125" customWidth="1"/>
+    <col min="24" max="26" width="2" style="125" customWidth="1"/>
+    <col min="27" max="16384" width="12" style="125"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="123" customFormat="1" ht="11.25">
+      <c r="A1" s="122" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="122"/>
+    </row>
+    <row r="2" spans="1:26" ht="11.25">
+      <c r="A2" s="124" t="s">
+        <v>114</v>
+      </c>
+      <c r="B2" s="124"/>
+    </row>
+    <row r="3" spans="1:26" s="127" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="128"/>
+    </row>
+    <row r="4" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A4" s="129" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="129"/>
+      <c r="C4" s="127"/>
+      <c r="E4" s="127"/>
+    </row>
+    <row r="5" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A5" s="130"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="88"/>
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+    </row>
+    <row r="6" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A6" s="131" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="130"/>
+      <c r="C6" s="132" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="133"/>
+      <c r="E6" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="133"/>
+      <c r="G6" s="132" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="133"/>
+      <c r="I6" s="132" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="133"/>
+      <c r="K6" s="132" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="133"/>
+      <c r="M6" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="N6" s="133"/>
+      <c r="O6" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="133"/>
+      <c r="Q6" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="133"/>
+      <c r="S6" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="133"/>
+      <c r="U6" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="V6" s="88"/>
+      <c r="W6" s="134"/>
+      <c r="X6" s="134"/>
+      <c r="Y6" s="134"/>
+      <c r="Z6" s="134"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C7" s="133"/>
+      <c r="D7" s="133"/>
+      <c r="E7" s="133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="133"/>
+      <c r="G7" s="133" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="133"/>
+      <c r="I7" s="133"/>
+      <c r="J7" s="133"/>
+      <c r="K7" s="133"/>
+      <c r="L7" s="133"/>
+      <c r="M7" s="133"/>
+      <c r="N7" s="133"/>
+      <c r="O7" s="133"/>
+      <c r="P7" s="133"/>
+      <c r="Q7" s="133"/>
+      <c r="R7" s="133"/>
+      <c r="S7" s="133"/>
+      <c r="T7" s="133"/>
+      <c r="U7" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="V7" s="88"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C8" s="133"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="133"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="133"/>
+      <c r="N8" s="133"/>
+      <c r="O8" s="133"/>
+      <c r="P8" s="133"/>
+      <c r="Q8" s="133"/>
+      <c r="R8" s="133"/>
+      <c r="S8" s="133"/>
+      <c r="T8" s="133"/>
+      <c r="U8" s="133" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="88"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C9" s="133"/>
+      <c r="D9" s="133"/>
+      <c r="E9" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="133"/>
+      <c r="G9" s="133" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="133"/>
+      <c r="I9" s="133" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="133"/>
+      <c r="K9" s="133" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="133"/>
+      <c r="M9" s="133" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133" t="s">
+        <v>21</v>
+      </c>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="133"/>
+      <c r="S9" s="133" t="s">
+        <v>22</v>
+      </c>
+      <c r="T9" s="133"/>
+      <c r="U9" s="133" t="s">
+        <v>23</v>
+      </c>
+      <c r="V9" s="88"/>
+    </row>
+    <row r="10" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C10" s="133"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="133"/>
+      <c r="G10" s="133" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="133"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="133"/>
+      <c r="K10" s="133"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="133"/>
+      <c r="U10" s="133" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" s="88"/>
+    </row>
+    <row r="11" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A11" s="135"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="133"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="136"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="136"/>
+      <c r="J11" s="133"/>
+      <c r="K11" s="136"/>
+      <c r="L11" s="133"/>
+      <c r="M11" s="136"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="136"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="136"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="136"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="V11" s="88"/>
+      <c r="W11" s="135"/>
+      <c r="X11" s="135"/>
+      <c r="Y11" s="135"/>
+      <c r="Z11" s="135"/>
+    </row>
+    <row r="12" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C12" s="88"/>
+      <c r="D12" s="88"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="88"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="88"/>
+      <c r="I12" s="88"/>
+      <c r="J12" s="88"/>
+      <c r="K12" s="88"/>
+      <c r="L12" s="88"/>
+      <c r="M12" s="88"/>
+      <c r="N12" s="88"/>
+      <c r="O12" s="88"/>
+      <c r="P12" s="88"/>
+      <c r="Q12" s="88"/>
+      <c r="R12" s="88"/>
+      <c r="S12" s="88"/>
+      <c r="T12" s="88"/>
+      <c r="U12" s="88"/>
+      <c r="V12" s="88"/>
+    </row>
+    <row r="13" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="138">
+        <v>16640</v>
+      </c>
+      <c r="D13" s="139"/>
+      <c r="E13" s="138">
+        <v>2671</v>
+      </c>
+      <c r="F13" s="139"/>
+      <c r="G13" s="138">
+        <v>4391</v>
+      </c>
+      <c r="H13" s="139"/>
+      <c r="I13" s="138">
+        <v>1504</v>
+      </c>
+      <c r="J13" s="139"/>
+      <c r="K13" s="138">
+        <v>2649</v>
+      </c>
+      <c r="L13" s="139"/>
+      <c r="M13" s="138">
+        <v>998</v>
+      </c>
+      <c r="N13" s="139"/>
+      <c r="O13" s="138">
+        <v>739</v>
+      </c>
+      <c r="P13" s="139"/>
+      <c r="Q13" s="138">
+        <v>914</v>
+      </c>
+      <c r="R13" s="139"/>
+      <c r="S13" s="138">
+        <v>350</v>
+      </c>
+      <c r="T13" s="139"/>
+      <c r="U13" s="138">
+        <v>2424</v>
+      </c>
+      <c r="V13" s="139"/>
+      <c r="W13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="X13" s="137"/>
+      <c r="Y13" s="137"/>
+      <c r="Z13" s="137"/>
+    </row>
+    <row r="14" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A14" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="141">
+        <v>5871</v>
+      </c>
+      <c r="D14" s="85"/>
+      <c r="E14" s="141">
+        <v>923</v>
+      </c>
+      <c r="F14" s="85"/>
+      <c r="G14" s="141">
+        <v>1620</v>
+      </c>
+      <c r="H14" s="85"/>
+      <c r="I14" s="141">
+        <v>456</v>
+      </c>
+      <c r="J14" s="85"/>
+      <c r="K14" s="141">
+        <v>1020</v>
+      </c>
+      <c r="L14" s="85"/>
+      <c r="M14" s="141">
+        <v>355</v>
+      </c>
+      <c r="N14" s="85"/>
+      <c r="O14" s="141">
+        <v>253</v>
+      </c>
+      <c r="P14" s="85"/>
+      <c r="Q14" s="141">
+        <v>364</v>
+      </c>
+      <c r="R14" s="85"/>
+      <c r="S14" s="141">
+        <v>125</v>
+      </c>
+      <c r="T14" s="85"/>
+      <c r="U14" s="141">
+        <v>755</v>
+      </c>
+      <c r="V14" s="85"/>
+      <c r="W14" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" s="140"/>
+      <c r="Y14" s="140"/>
+      <c r="Z14" s="140"/>
+    </row>
+    <row r="15" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A15" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="143">
+        <v>10211</v>
+      </c>
+      <c r="D15" s="85"/>
+      <c r="E15" s="143">
+        <v>1676</v>
+      </c>
+      <c r="F15" s="85"/>
+      <c r="G15" s="143">
+        <v>2612</v>
+      </c>
+      <c r="H15" s="85"/>
+      <c r="I15" s="143">
+        <v>1014</v>
+      </c>
+      <c r="J15" s="85"/>
+      <c r="K15" s="143">
+        <v>1541</v>
+      </c>
+      <c r="L15" s="85"/>
+      <c r="M15" s="143">
+        <v>612</v>
+      </c>
+      <c r="N15" s="85"/>
+      <c r="O15" s="143">
+        <v>454</v>
+      </c>
+      <c r="P15" s="85"/>
+      <c r="Q15" s="143">
+        <v>513</v>
+      </c>
+      <c r="R15" s="85"/>
+      <c r="S15" s="143">
+        <v>213</v>
+      </c>
+      <c r="T15" s="85"/>
+      <c r="U15" s="143">
+        <v>1576</v>
+      </c>
+      <c r="V15" s="85"/>
+      <c r="W15" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X15" s="142"/>
+      <c r="Y15" s="142"/>
+      <c r="Z15" s="142"/>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="88">
+        <v>558</v>
+      </c>
+      <c r="D16" s="88"/>
+      <c r="E16" s="88">
+        <v>72</v>
+      </c>
+      <c r="F16" s="88"/>
+      <c r="G16" s="88">
+        <v>159</v>
+      </c>
+      <c r="H16" s="88"/>
+      <c r="I16" s="88">
+        <v>34</v>
+      </c>
+      <c r="J16" s="88"/>
+      <c r="K16" s="88">
+        <v>88</v>
+      </c>
+      <c r="L16" s="88"/>
+      <c r="M16" s="88">
+        <v>31</v>
+      </c>
+      <c r="N16" s="88"/>
+      <c r="O16" s="88">
+        <v>32</v>
+      </c>
+      <c r="P16" s="88"/>
+      <c r="Q16" s="88">
+        <v>37</v>
+      </c>
+      <c r="R16" s="88"/>
+      <c r="S16" s="88">
+        <v>12</v>
+      </c>
+      <c r="T16" s="88"/>
+      <c r="U16" s="88">
+        <v>93</v>
+      </c>
+      <c r="V16" s="85"/>
+      <c r="W16" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X16" s="144"/>
+      <c r="Y16" s="144"/>
+      <c r="Z16" s="144"/>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="145"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="145"/>
+      <c r="F17" s="85"/>
+      <c r="G17" s="145"/>
+      <c r="H17" s="85"/>
+      <c r="I17" s="145"/>
+      <c r="J17" s="85"/>
+      <c r="K17" s="145"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="145"/>
+      <c r="N17" s="85"/>
+      <c r="O17" s="145"/>
+      <c r="P17" s="85"/>
+      <c r="Q17" s="145"/>
+      <c r="R17" s="85"/>
+      <c r="S17" s="145"/>
+      <c r="T17" s="85"/>
+      <c r="U17" s="145"/>
+      <c r="V17" s="85"/>
+      <c r="W17" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X17" s="135"/>
+      <c r="Y17" s="135"/>
+      <c r="Z17" s="135"/>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
+      <c r="E18" s="85"/>
+      <c r="F18" s="85"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="85"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="85"/>
+      <c r="Q18" s="85"/>
+      <c r="R18" s="85"/>
+      <c r="S18" s="85"/>
+      <c r="T18" s="85"/>
+      <c r="U18" s="85"/>
+      <c r="V18" s="85"/>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="123" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="123"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+    </row>
+    <row r="20" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A20" s="123"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="85"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="85"/>
+      <c r="S20" s="85"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="85"/>
+    </row>
+    <row r="21" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="137" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="138">
+        <v>6064</v>
+      </c>
+      <c r="D21" s="139"/>
+      <c r="E21" s="138">
+        <v>1057</v>
+      </c>
+      <c r="F21" s="139"/>
+      <c r="G21" s="138">
+        <v>1596</v>
+      </c>
+      <c r="H21" s="139"/>
+      <c r="I21" s="138">
+        <v>503</v>
+      </c>
+      <c r="J21" s="139"/>
+      <c r="K21" s="138">
+        <v>868</v>
+      </c>
+      <c r="L21" s="139"/>
+      <c r="M21" s="138">
+        <v>347</v>
+      </c>
+      <c r="N21" s="139"/>
+      <c r="O21" s="138">
+        <v>215</v>
+      </c>
+      <c r="P21" s="139"/>
+      <c r="Q21" s="138">
+        <v>309</v>
+      </c>
+      <c r="R21" s="139"/>
+      <c r="S21" s="138">
+        <v>113</v>
+      </c>
+      <c r="T21" s="139"/>
+      <c r="U21" s="138">
+        <v>1056</v>
+      </c>
+      <c r="V21" s="139"/>
+      <c r="W21" s="137" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="137"/>
+      <c r="Y21" s="137"/>
+      <c r="Z21" s="137"/>
+    </row>
+    <row r="22" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A22" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="141">
+        <v>3578</v>
+      </c>
+      <c r="D22" s="85"/>
+      <c r="E22" s="141">
+        <v>509</v>
+      </c>
+      <c r="F22" s="85"/>
+      <c r="G22" s="141">
+        <v>1050</v>
+      </c>
+      <c r="H22" s="85"/>
+      <c r="I22" s="146">
+        <v>316</v>
+      </c>
+      <c r="J22" s="88"/>
+      <c r="K22" s="141">
+        <v>577</v>
+      </c>
+      <c r="L22" s="85"/>
+      <c r="M22" s="141">
+        <v>239</v>
+      </c>
+      <c r="N22" s="85"/>
+      <c r="O22" s="146">
+        <v>136</v>
+      </c>
+      <c r="P22" s="88"/>
+      <c r="Q22" s="145">
+        <v>213</v>
+      </c>
+      <c r="R22" s="85"/>
+      <c r="S22" s="141">
+        <v>72</v>
+      </c>
+      <c r="T22" s="85"/>
+      <c r="U22" s="141">
+        <v>466</v>
+      </c>
+      <c r="V22" s="85"/>
+      <c r="W22" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" s="140"/>
+      <c r="Y22" s="140"/>
+      <c r="Z22" s="140"/>
+    </row>
+    <row r="23" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A23" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="143">
+        <v>2279</v>
+      </c>
+      <c r="D23" s="85"/>
+      <c r="E23" s="143">
+        <v>519</v>
+      </c>
+      <c r="F23" s="85"/>
+      <c r="G23" s="143">
+        <v>484</v>
+      </c>
+      <c r="H23" s="85"/>
+      <c r="I23" s="147">
+        <v>176</v>
+      </c>
+      <c r="J23" s="88"/>
+      <c r="K23" s="143">
+        <v>260</v>
+      </c>
+      <c r="L23" s="85"/>
+      <c r="M23" s="143">
+        <v>94</v>
+      </c>
+      <c r="N23" s="85"/>
+      <c r="O23" s="147">
+        <v>72</v>
+      </c>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="143">
+        <v>77</v>
+      </c>
+      <c r="R23" s="85"/>
+      <c r="S23" s="143">
+        <v>38</v>
+      </c>
+      <c r="T23" s="85"/>
+      <c r="U23" s="143">
+        <v>559</v>
+      </c>
+      <c r="V23" s="85"/>
+      <c r="W23" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X23" s="142"/>
+      <c r="Y23" s="142"/>
+      <c r="Z23" s="142"/>
+    </row>
+    <row r="24" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A24" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="88">
+        <v>207</v>
+      </c>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88">
+        <v>29</v>
+      </c>
+      <c r="F24" s="88"/>
+      <c r="G24" s="88">
+        <v>62</v>
+      </c>
+      <c r="H24" s="88"/>
+      <c r="I24" s="88">
+        <v>11</v>
+      </c>
+      <c r="J24" s="88"/>
+      <c r="K24" s="88">
+        <v>31</v>
+      </c>
+      <c r="L24" s="88"/>
+      <c r="M24" s="88">
+        <v>14</v>
+      </c>
+      <c r="N24" s="88"/>
+      <c r="O24" s="88">
+        <v>7</v>
+      </c>
+      <c r="P24" s="88"/>
+      <c r="Q24" s="88">
+        <v>19</v>
+      </c>
+      <c r="R24" s="88"/>
+      <c r="S24" s="88">
+        <v>3</v>
+      </c>
+      <c r="T24" s="88"/>
+      <c r="U24" s="88">
+        <v>31</v>
+      </c>
+      <c r="V24" s="85"/>
+      <c r="W24" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X24" s="144"/>
+      <c r="Y24" s="144"/>
+      <c r="Z24" s="144"/>
+    </row>
+    <row r="25" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A25" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="145"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="145"/>
+      <c r="F25" s="85"/>
+      <c r="G25" s="145"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="148"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="145"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="145"/>
+      <c r="N25" s="85"/>
+      <c r="O25" s="148"/>
+      <c r="P25" s="88"/>
+      <c r="Q25" s="145"/>
+      <c r="R25" s="85"/>
+      <c r="S25" s="145"/>
+      <c r="T25" s="85"/>
+      <c r="U25" s="145"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X25" s="135"/>
+      <c r="Y25" s="135"/>
+      <c r="Z25" s="135"/>
+    </row>
+    <row r="26" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C26" s="139"/>
+      <c r="D26" s="139"/>
+      <c r="E26" s="139"/>
+      <c r="F26" s="85"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="85"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
+      <c r="O26" s="85"/>
+      <c r="P26" s="85"/>
+      <c r="Q26" s="85"/>
+      <c r="R26" s="85"/>
+      <c r="S26" s="85"/>
+      <c r="T26" s="85"/>
+      <c r="U26" s="85"/>
+      <c r="V26" s="85"/>
+    </row>
+    <row r="27" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="137" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="138">
+        <v>10576</v>
+      </c>
+      <c r="D27" s="139"/>
+      <c r="E27" s="138">
+        <v>1614</v>
+      </c>
+      <c r="F27" s="139"/>
+      <c r="G27" s="138">
+        <v>2795</v>
+      </c>
+      <c r="H27" s="139"/>
+      <c r="I27" s="138">
+        <v>1001</v>
+      </c>
+      <c r="J27" s="139"/>
+      <c r="K27" s="138">
+        <v>1781</v>
+      </c>
+      <c r="L27" s="139"/>
+      <c r="M27" s="138">
+        <v>651</v>
+      </c>
+      <c r="N27" s="139"/>
+      <c r="O27" s="138">
+        <v>524</v>
+      </c>
+      <c r="P27" s="139"/>
+      <c r="Q27" s="138">
+        <v>605</v>
+      </c>
+      <c r="R27" s="139"/>
+      <c r="S27" s="138">
+        <v>237</v>
+      </c>
+      <c r="T27" s="139"/>
+      <c r="U27" s="138">
+        <v>1368</v>
+      </c>
+      <c r="V27" s="139"/>
+      <c r="W27" s="137" t="s">
+        <v>35</v>
+      </c>
+      <c r="X27" s="137"/>
+      <c r="Y27" s="137"/>
+      <c r="Z27" s="137"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="141">
+        <v>2293</v>
+      </c>
+      <c r="D28" s="85"/>
+      <c r="E28" s="141">
+        <v>414</v>
+      </c>
+      <c r="F28" s="85"/>
+      <c r="G28" s="141">
+        <v>570</v>
+      </c>
+      <c r="H28" s="85"/>
+      <c r="I28" s="141">
+        <v>140</v>
+      </c>
+      <c r="J28" s="85"/>
+      <c r="K28" s="141">
+        <v>443</v>
+      </c>
+      <c r="L28" s="85"/>
+      <c r="M28" s="146">
+        <v>116</v>
+      </c>
+      <c r="N28" s="88"/>
+      <c r="O28" s="145">
+        <v>117</v>
+      </c>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="141">
+        <v>151</v>
+      </c>
+      <c r="R28" s="85"/>
+      <c r="S28" s="141">
+        <v>53</v>
+      </c>
+      <c r="T28" s="85"/>
+      <c r="U28" s="141">
+        <v>289</v>
+      </c>
+      <c r="V28" s="85"/>
+      <c r="W28" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X28" s="140"/>
+      <c r="Y28" s="140"/>
+      <c r="Z28" s="140"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="143">
+        <v>7932</v>
+      </c>
+      <c r="D29" s="85"/>
+      <c r="E29" s="143">
+        <v>1157</v>
+      </c>
+      <c r="F29" s="85"/>
+      <c r="G29" s="143">
+        <v>2128</v>
+      </c>
+      <c r="H29" s="85"/>
+      <c r="I29" s="143">
+        <v>838</v>
+      </c>
+      <c r="J29" s="85"/>
+      <c r="K29" s="143">
+        <v>1281</v>
+      </c>
+      <c r="L29" s="85"/>
+      <c r="M29" s="147">
+        <v>518</v>
+      </c>
+      <c r="N29" s="88"/>
+      <c r="O29" s="143">
+        <v>382</v>
+      </c>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="143">
+        <v>436</v>
+      </c>
+      <c r="R29" s="85"/>
+      <c r="S29" s="143">
+        <v>175</v>
+      </c>
+      <c r="T29" s="85"/>
+      <c r="U29" s="143">
+        <v>1017</v>
+      </c>
+      <c r="V29" s="85"/>
+      <c r="W29" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X29" s="142"/>
+      <c r="Y29" s="142"/>
+      <c r="Z29" s="142"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="144" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="88">
+        <v>351</v>
+      </c>
+      <c r="D30" s="88"/>
+      <c r="E30" s="88">
+        <v>43</v>
+      </c>
+      <c r="F30" s="88"/>
+      <c r="G30" s="88">
+        <v>97</v>
+      </c>
+      <c r="H30" s="88"/>
+      <c r="I30" s="88">
+        <v>23</v>
+      </c>
+      <c r="J30" s="88"/>
+      <c r="K30" s="88">
+        <v>57</v>
+      </c>
+      <c r="L30" s="88"/>
+      <c r="M30" s="88">
+        <v>17</v>
+      </c>
+      <c r="N30" s="88"/>
+      <c r="O30" s="88">
+        <v>25</v>
+      </c>
+      <c r="P30" s="88"/>
+      <c r="Q30" s="88">
+        <v>18</v>
+      </c>
+      <c r="R30" s="88"/>
+      <c r="S30" s="88">
+        <v>9</v>
+      </c>
+      <c r="T30" s="88"/>
+      <c r="U30" s="88">
+        <v>62</v>
+      </c>
+      <c r="V30" s="85"/>
+      <c r="W30" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X30" s="144"/>
+      <c r="Y30" s="144"/>
+      <c r="Z30" s="144"/>
+    </row>
+    <row r="31" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A31" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="145"/>
+      <c r="D31" s="85"/>
+      <c r="E31" s="145"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="145"/>
+      <c r="H31" s="85"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="85"/>
+      <c r="K31" s="145"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="148"/>
+      <c r="N31" s="88"/>
+      <c r="O31" s="145"/>
+      <c r="P31" s="85"/>
+      <c r="Q31" s="145"/>
+      <c r="R31" s="85"/>
+      <c r="S31" s="145"/>
+      <c r="T31" s="85"/>
+      <c r="U31" s="145"/>
+      <c r="V31" s="85"/>
+      <c r="W31" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X31" s="135"/>
+      <c r="Y31" s="135"/>
+      <c r="Z31" s="135"/>
+    </row>
+    <row r="32" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C32" s="85"/>
+      <c r="D32" s="85"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="85"/>
+      <c r="H32" s="85"/>
+      <c r="I32" s="85"/>
+      <c r="J32" s="85"/>
+      <c r="K32" s="85"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="85"/>
+      <c r="N32" s="85"/>
+      <c r="O32" s="85"/>
+      <c r="P32" s="85"/>
+      <c r="Q32" s="85"/>
+      <c r="R32" s="85"/>
+      <c r="S32" s="85"/>
+      <c r="T32" s="85"/>
+      <c r="U32" s="85"/>
+      <c r="V32" s="85"/>
+    </row>
+    <row r="33" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="123" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="139"/>
+      <c r="D33" s="139"/>
+      <c r="E33" s="139"/>
+      <c r="F33" s="139"/>
+      <c r="G33" s="139"/>
+      <c r="H33" s="139"/>
+      <c r="I33" s="139"/>
+      <c r="J33" s="139"/>
+      <c r="K33" s="139"/>
+      <c r="L33" s="139"/>
+      <c r="M33" s="139"/>
+      <c r="N33" s="139"/>
+      <c r="O33" s="139"/>
+      <c r="P33" s="139"/>
+      <c r="Q33" s="139"/>
+      <c r="R33" s="139"/>
+      <c r="S33" s="139"/>
+      <c r="T33" s="139"/>
+      <c r="U33" s="139"/>
+      <c r="V33" s="139"/>
+    </row>
+    <row r="34" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A34" s="123"/>
+      <c r="B34" s="123"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="85"/>
+      <c r="H34" s="85"/>
+      <c r="I34" s="85"/>
+      <c r="J34" s="85"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="85"/>
+      <c r="O34" s="85"/>
+      <c r="P34" s="85"/>
+      <c r="Q34" s="85"/>
+      <c r="R34" s="85"/>
+      <c r="S34" s="85"/>
+      <c r="T34" s="85"/>
+      <c r="U34" s="85"/>
+      <c r="V34" s="85"/>
+    </row>
+    <row r="35" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="137" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="138">
+        <v>5343</v>
+      </c>
+      <c r="D35" s="139"/>
+      <c r="E35" s="138">
+        <v>789</v>
+      </c>
+      <c r="F35" s="139"/>
+      <c r="G35" s="138">
+        <v>1605</v>
+      </c>
+      <c r="H35" s="139"/>
+      <c r="I35" s="138">
+        <v>519</v>
+      </c>
+      <c r="J35" s="139"/>
+      <c r="K35" s="138">
+        <v>774</v>
+      </c>
+      <c r="L35" s="139"/>
+      <c r="M35" s="138">
+        <v>321</v>
+      </c>
+      <c r="N35" s="139"/>
+      <c r="O35" s="138">
+        <v>227</v>
+      </c>
+      <c r="P35" s="139"/>
+      <c r="Q35" s="138">
+        <v>336</v>
+      </c>
+      <c r="R35" s="139"/>
+      <c r="S35" s="138">
+        <v>123</v>
+      </c>
+      <c r="T35" s="139"/>
+      <c r="U35" s="138">
+        <v>649</v>
+      </c>
+      <c r="V35" s="139"/>
+      <c r="W35" s="137" t="s">
+        <v>37</v>
+      </c>
+      <c r="X35" s="137"/>
+      <c r="Y35" s="137"/>
+      <c r="Z35" s="137"/>
+    </row>
+    <row r="36" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A36" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="141">
+        <v>2339</v>
+      </c>
+      <c r="D36" s="85"/>
+      <c r="E36" s="141">
+        <v>276</v>
+      </c>
+      <c r="F36" s="85"/>
+      <c r="G36" s="141">
+        <v>750</v>
+      </c>
+      <c r="H36" s="85"/>
+      <c r="I36" s="141">
+        <v>243</v>
+      </c>
+      <c r="J36" s="85"/>
+      <c r="K36" s="141">
+        <v>388</v>
+      </c>
+      <c r="L36" s="85"/>
+      <c r="M36" s="141">
+        <v>158</v>
+      </c>
+      <c r="N36" s="85"/>
+      <c r="O36" s="146">
+        <v>103</v>
+      </c>
+      <c r="P36" s="85"/>
+      <c r="Q36" s="141">
+        <v>177</v>
+      </c>
+      <c r="R36" s="85"/>
+      <c r="S36" s="141">
+        <v>49</v>
+      </c>
+      <c r="T36" s="85"/>
+      <c r="U36" s="141">
+        <v>195</v>
+      </c>
+      <c r="V36" s="85"/>
+      <c r="W36" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" s="140"/>
+      <c r="Y36" s="140"/>
+      <c r="Z36" s="140"/>
+    </row>
+    <row r="37" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A37" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="143">
+        <v>2715</v>
+      </c>
+      <c r="D37" s="85"/>
+      <c r="E37" s="143">
+        <v>475</v>
+      </c>
+      <c r="F37" s="85"/>
+      <c r="G37" s="143">
+        <v>772</v>
+      </c>
+      <c r="H37" s="85"/>
+      <c r="I37" s="143">
+        <v>262</v>
+      </c>
+      <c r="J37" s="85"/>
+      <c r="K37" s="143">
+        <v>344</v>
+      </c>
+      <c r="L37" s="85"/>
+      <c r="M37" s="143">
+        <v>144</v>
+      </c>
+      <c r="N37" s="85"/>
+      <c r="O37" s="147">
+        <v>109</v>
+      </c>
+      <c r="P37" s="85"/>
+      <c r="Q37" s="143">
+        <v>134</v>
+      </c>
+      <c r="R37" s="85"/>
+      <c r="S37" s="143">
+        <v>67</v>
+      </c>
+      <c r="T37" s="85"/>
+      <c r="U37" s="143">
+        <v>408</v>
+      </c>
+      <c r="V37" s="85"/>
+      <c r="W37" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X37" s="142"/>
+      <c r="Y37" s="142"/>
+      <c r="Z37" s="142"/>
+    </row>
+    <row r="38" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A38" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="88">
+        <v>289</v>
+      </c>
+      <c r="D38" s="88"/>
+      <c r="E38" s="88">
+        <v>38</v>
+      </c>
+      <c r="F38" s="88"/>
+      <c r="G38" s="88">
+        <v>83</v>
+      </c>
+      <c r="H38" s="88"/>
+      <c r="I38" s="88">
+        <v>14</v>
+      </c>
+      <c r="J38" s="88"/>
+      <c r="K38" s="88">
+        <v>42</v>
+      </c>
+      <c r="L38" s="88"/>
+      <c r="M38" s="88">
+        <v>19</v>
+      </c>
+      <c r="N38" s="88"/>
+      <c r="O38" s="88">
+        <v>15</v>
+      </c>
+      <c r="P38" s="88"/>
+      <c r="Q38" s="88">
+        <v>25</v>
+      </c>
+      <c r="R38" s="88"/>
+      <c r="S38" s="88">
+        <v>7</v>
+      </c>
+      <c r="T38" s="88"/>
+      <c r="U38" s="88">
+        <v>46</v>
+      </c>
+      <c r="V38" s="85"/>
+      <c r="W38" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X38" s="144"/>
+      <c r="Y38" s="144"/>
+      <c r="Z38" s="144"/>
+    </row>
+    <row r="39" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A39" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="145"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="145"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="145"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="145"/>
+      <c r="J39" s="85"/>
+      <c r="K39" s="145"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="145"/>
+      <c r="N39" s="85"/>
+      <c r="O39" s="145"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="145"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="145"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="145"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X39" s="135"/>
+      <c r="Y39" s="135"/>
+      <c r="Z39" s="135"/>
+    </row>
+    <row r="40" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C40" s="85"/>
+      <c r="D40" s="85"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
+      <c r="I40" s="85"/>
+      <c r="J40" s="85"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
+      <c r="N40" s="85"/>
+      <c r="O40" s="85"/>
+      <c r="P40" s="85"/>
+      <c r="Q40" s="85"/>
+      <c r="R40" s="85"/>
+      <c r="S40" s="85"/>
+      <c r="T40" s="85"/>
+      <c r="U40" s="85"/>
+      <c r="V40" s="85"/>
+    </row>
+    <row r="41" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="137" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="138">
+        <v>6719</v>
+      </c>
+      <c r="D41" s="139"/>
+      <c r="E41" s="138">
+        <v>1218</v>
+      </c>
+      <c r="F41" s="139"/>
+      <c r="G41" s="138">
+        <v>1519</v>
+      </c>
+      <c r="H41" s="139"/>
+      <c r="I41" s="138">
+        <v>724</v>
+      </c>
+      <c r="J41" s="139"/>
+      <c r="K41" s="138">
+        <v>915</v>
+      </c>
+      <c r="L41" s="139"/>
+      <c r="M41" s="138">
+        <v>419</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="138">
+        <v>305</v>
+      </c>
+      <c r="P41" s="139"/>
+      <c r="Q41" s="138">
+        <v>395</v>
+      </c>
+      <c r="R41" s="139"/>
+      <c r="S41" s="138">
+        <v>139</v>
+      </c>
+      <c r="T41" s="139"/>
+      <c r="U41" s="138">
+        <v>1085</v>
+      </c>
+      <c r="V41" s="139"/>
+      <c r="W41" s="137" t="s">
+        <v>39</v>
+      </c>
+      <c r="X41" s="137"/>
+      <c r="Y41" s="137"/>
+      <c r="Z41" s="137"/>
+    </row>
+    <row r="42" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A42" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="141">
+        <v>1583</v>
+      </c>
+      <c r="D42" s="85"/>
+      <c r="E42" s="141">
+        <v>280</v>
+      </c>
+      <c r="F42" s="85"/>
+      <c r="G42" s="125">
+        <v>378</v>
+      </c>
+      <c r="H42" s="141"/>
+      <c r="I42" s="141">
+        <v>143</v>
+      </c>
+      <c r="J42" s="85"/>
+      <c r="K42" s="141">
+        <v>257</v>
+      </c>
+      <c r="L42" s="85"/>
+      <c r="M42" s="141">
+        <v>92</v>
+      </c>
+      <c r="N42" s="85"/>
+      <c r="O42" s="145">
+        <v>75</v>
+      </c>
+      <c r="P42" s="85"/>
+      <c r="Q42" s="141">
+        <v>104</v>
+      </c>
+      <c r="R42" s="85"/>
+      <c r="S42" s="141">
+        <v>38</v>
+      </c>
+      <c r="T42" s="85"/>
+      <c r="U42" s="141">
+        <v>216</v>
+      </c>
+      <c r="V42" s="85"/>
+      <c r="W42" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" s="140"/>
+      <c r="Y42" s="140"/>
+      <c r="Z42" s="140"/>
+    </row>
+    <row r="43" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A43" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="143">
+        <v>5098</v>
+      </c>
+      <c r="D43" s="85"/>
+      <c r="E43" s="143">
+        <v>931</v>
+      </c>
+      <c r="F43" s="85"/>
+      <c r="G43" s="143">
+        <v>1124</v>
+      </c>
+      <c r="H43" s="85"/>
+      <c r="I43" s="143">
+        <v>579</v>
+      </c>
+      <c r="J43" s="85"/>
+      <c r="K43" s="143">
+        <v>658</v>
+      </c>
+      <c r="L43" s="85"/>
+      <c r="M43" s="143">
+        <v>325</v>
+      </c>
+      <c r="N43" s="85"/>
+      <c r="O43" s="143">
+        <v>227</v>
+      </c>
+      <c r="P43" s="85"/>
+      <c r="Q43" s="143">
+        <v>287</v>
+      </c>
+      <c r="R43" s="85"/>
+      <c r="S43" s="143">
+        <v>101</v>
+      </c>
+      <c r="T43" s="85"/>
+      <c r="U43" s="143">
+        <v>866</v>
+      </c>
+      <c r="V43" s="85"/>
+      <c r="W43" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X43" s="142"/>
+      <c r="Y43" s="142"/>
+      <c r="Z43" s="142"/>
+    </row>
+    <row r="44" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A44" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="88">
+        <v>38</v>
+      </c>
+      <c r="D44" s="88"/>
+      <c r="E44" s="88">
+        <v>7</v>
+      </c>
+      <c r="F44" s="88"/>
+      <c r="G44" s="88">
+        <v>17</v>
+      </c>
+      <c r="H44" s="88"/>
+      <c r="I44" s="88">
+        <v>2</v>
+      </c>
+      <c r="J44" s="88"/>
+      <c r="K44" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="L44" s="88"/>
+      <c r="M44" s="88">
+        <v>2</v>
+      </c>
+      <c r="N44" s="88"/>
+      <c r="O44" s="88">
+        <v>3</v>
+      </c>
+      <c r="P44" s="88"/>
+      <c r="Q44" s="88">
+        <v>4</v>
+      </c>
+      <c r="R44" s="88"/>
+      <c r="S44" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="T44" s="88"/>
+      <c r="U44" s="88">
+        <v>3</v>
+      </c>
+      <c r="V44" s="85"/>
+      <c r="W44" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X44" s="144"/>
+      <c r="Y44" s="144"/>
+      <c r="Z44" s="144"/>
+    </row>
+    <row r="45" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A45" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="148"/>
+      <c r="D45" s="88"/>
+      <c r="E45" s="148"/>
+      <c r="F45" s="88"/>
+      <c r="G45" s="148"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="148"/>
+      <c r="J45" s="88"/>
+      <c r="K45" s="148"/>
+      <c r="L45" s="88"/>
+      <c r="M45" s="148"/>
+      <c r="N45" s="88"/>
+      <c r="O45" s="148"/>
+      <c r="P45" s="88"/>
+      <c r="Q45" s="148"/>
+      <c r="R45" s="88"/>
+      <c r="S45" s="148"/>
+      <c r="T45" s="88"/>
+      <c r="U45" s="148"/>
+      <c r="V45" s="85"/>
+      <c r="W45" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X45" s="135"/>
+      <c r="Y45" s="135"/>
+      <c r="Z45" s="135"/>
+    </row>
+    <row r="46" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C46" s="139"/>
+      <c r="D46" s="139"/>
+      <c r="E46" s="139"/>
+      <c r="F46" s="85"/>
+      <c r="G46" s="85"/>
+      <c r="H46" s="85"/>
+      <c r="I46" s="85"/>
+      <c r="J46" s="85"/>
+      <c r="K46" s="85"/>
+      <c r="L46" s="85"/>
+      <c r="M46" s="85"/>
+      <c r="N46" s="85"/>
+      <c r="O46" s="85"/>
+      <c r="P46" s="85"/>
+      <c r="Q46" s="85"/>
+      <c r="R46" s="85"/>
+      <c r="S46" s="85"/>
+      <c r="T46" s="85"/>
+      <c r="U46" s="85"/>
+      <c r="V46" s="85"/>
+    </row>
+    <row r="47" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="138">
+        <v>4121</v>
+      </c>
+      <c r="D47" s="139"/>
+      <c r="E47" s="138">
+        <v>638</v>
+      </c>
+      <c r="F47" s="139"/>
+      <c r="G47" s="138">
+        <v>1121</v>
+      </c>
+      <c r="H47" s="139"/>
+      <c r="I47" s="138">
+        <v>234</v>
+      </c>
+      <c r="J47" s="139"/>
+      <c r="K47" s="138">
+        <v>909</v>
+      </c>
+      <c r="L47" s="139"/>
+      <c r="M47" s="138">
+        <v>199</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="138">
+        <v>184</v>
+      </c>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="138">
+        <v>141</v>
+      </c>
+      <c r="R47" s="139"/>
+      <c r="S47" s="138">
+        <v>75</v>
+      </c>
+      <c r="T47" s="139"/>
+      <c r="U47" s="138">
+        <v>620</v>
+      </c>
+      <c r="V47" s="139"/>
+      <c r="W47" s="137" t="s">
+        <v>92</v>
+      </c>
+      <c r="X47" s="137"/>
+      <c r="Y47" s="137"/>
+      <c r="Z47" s="137"/>
+    </row>
+    <row r="48" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A48" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="141">
+        <v>1703</v>
+      </c>
+      <c r="D48" s="85"/>
+      <c r="E48" s="141">
+        <v>358</v>
+      </c>
+      <c r="F48" s="85"/>
+      <c r="G48" s="141">
+        <v>423</v>
+      </c>
+      <c r="H48" s="85"/>
+      <c r="I48" s="141">
+        <v>55</v>
+      </c>
+      <c r="J48" s="85"/>
+      <c r="K48" s="141">
+        <v>350</v>
+      </c>
+      <c r="L48" s="85"/>
+      <c r="M48" s="141">
+        <v>59</v>
+      </c>
+      <c r="N48" s="85"/>
+      <c r="O48" s="141">
+        <v>61</v>
+      </c>
+      <c r="P48" s="85"/>
+      <c r="Q48" s="141">
+        <v>55</v>
+      </c>
+      <c r="R48" s="85"/>
+      <c r="S48" s="141">
+        <v>30</v>
+      </c>
+      <c r="T48" s="85"/>
+      <c r="U48" s="141">
+        <v>312</v>
+      </c>
+      <c r="V48" s="85"/>
+      <c r="W48" s="149" t="s">
+        <v>29</v>
+      </c>
+      <c r="X48" s="149"/>
+      <c r="Y48" s="149"/>
+      <c r="Z48" s="149"/>
+    </row>
+    <row r="49" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A49" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="143">
+        <v>2239</v>
+      </c>
+      <c r="D49" s="85"/>
+      <c r="E49" s="143">
+        <v>258</v>
+      </c>
+      <c r="F49" s="85"/>
+      <c r="G49" s="143">
+        <v>660</v>
+      </c>
+      <c r="H49" s="85"/>
+      <c r="I49" s="143">
+        <v>161</v>
+      </c>
+      <c r="J49" s="85"/>
+      <c r="K49" s="143">
+        <v>520</v>
+      </c>
+      <c r="L49" s="85"/>
+      <c r="M49" s="143">
+        <v>132</v>
+      </c>
+      <c r="N49" s="85"/>
+      <c r="O49" s="143">
+        <v>113</v>
+      </c>
+      <c r="P49" s="85"/>
+      <c r="Q49" s="143">
+        <v>80</v>
+      </c>
+      <c r="R49" s="85"/>
+      <c r="S49" s="143">
+        <v>41</v>
+      </c>
+      <c r="T49" s="85"/>
+      <c r="U49" s="143">
+        <v>274</v>
+      </c>
+      <c r="V49" s="85"/>
+      <c r="W49" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X49" s="142"/>
+      <c r="Y49" s="142"/>
+      <c r="Z49" s="142"/>
+    </row>
+    <row r="50" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A50" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="88">
+        <v>179</v>
+      </c>
+      <c r="D50" s="88"/>
+      <c r="E50" s="88">
+        <v>22</v>
+      </c>
+      <c r="F50" s="88"/>
+      <c r="G50" s="88">
+        <v>38</v>
+      </c>
+      <c r="H50" s="88"/>
+      <c r="I50" s="88">
+        <v>18</v>
+      </c>
+      <c r="J50" s="88"/>
+      <c r="K50" s="88">
+        <v>39</v>
+      </c>
+      <c r="L50" s="88"/>
+      <c r="M50" s="88">
+        <v>8</v>
+      </c>
+      <c r="N50" s="88"/>
+      <c r="O50" s="88">
+        <v>10</v>
+      </c>
+      <c r="P50" s="88"/>
+      <c r="Q50" s="88">
+        <v>6</v>
+      </c>
+      <c r="R50" s="88"/>
+      <c r="S50" s="88">
+        <v>4</v>
+      </c>
+      <c r="T50" s="88"/>
+      <c r="U50" s="88">
+        <v>34</v>
+      </c>
+      <c r="V50" s="85"/>
+      <c r="W50" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X50" s="144"/>
+      <c r="Y50" s="144"/>
+      <c r="Z50" s="144"/>
+    </row>
+    <row r="51" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A51" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="148"/>
+      <c r="D51" s="88"/>
+      <c r="E51" s="148"/>
+      <c r="F51" s="88"/>
+      <c r="G51" s="148"/>
+      <c r="H51" s="88"/>
+      <c r="I51" s="148"/>
+      <c r="J51" s="88"/>
+      <c r="K51" s="148"/>
+      <c r="L51" s="88"/>
+      <c r="M51" s="148"/>
+      <c r="N51" s="88"/>
+      <c r="O51" s="148"/>
+      <c r="P51" s="88"/>
+      <c r="Q51" s="148"/>
+      <c r="R51" s="88"/>
+      <c r="S51" s="148"/>
+      <c r="T51" s="88"/>
+      <c r="U51" s="148"/>
+      <c r="V51" s="85"/>
+      <c r="W51" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X51" s="135"/>
+      <c r="Y51" s="135"/>
+      <c r="Z51" s="135"/>
+    </row>
+    <row r="52" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C52" s="139"/>
+      <c r="D52" s="139"/>
+      <c r="E52" s="139"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="85"/>
+      <c r="L52" s="85"/>
+      <c r="M52" s="85"/>
+      <c r="N52" s="85"/>
+      <c r="O52" s="85"/>
+      <c r="P52" s="85"/>
+      <c r="Q52" s="85"/>
+      <c r="R52" s="85"/>
+      <c r="S52" s="85"/>
+      <c r="T52" s="85"/>
+      <c r="U52" s="85"/>
+      <c r="V52" s="85"/>
+    </row>
+    <row r="53" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="150"/>
+      <c r="D53" s="150"/>
+      <c r="E53" s="150"/>
+      <c r="F53" s="150"/>
+      <c r="G53" s="150"/>
+      <c r="H53" s="150"/>
+      <c r="I53" s="150"/>
+      <c r="J53" s="150"/>
+      <c r="K53" s="150"/>
+      <c r="L53" s="150"/>
+      <c r="M53" s="150"/>
+      <c r="N53" s="150"/>
+      <c r="O53" s="150"/>
+      <c r="P53" s="150"/>
+      <c r="Q53" s="150"/>
+      <c r="R53" s="150"/>
+      <c r="S53" s="150"/>
+      <c r="T53" s="150"/>
+      <c r="U53" s="150"/>
+      <c r="V53" s="139"/>
+      <c r="W53" s="123" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="137" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="138">
+        <v>456</v>
+      </c>
+      <c r="D54" s="139"/>
+      <c r="E54" s="138">
+        <v>26</v>
+      </c>
+      <c r="F54" s="139"/>
+      <c r="G54" s="138">
+        <v>146</v>
+      </c>
+      <c r="H54" s="139"/>
+      <c r="I54" s="138">
+        <v>27</v>
+      </c>
+      <c r="J54" s="139"/>
+      <c r="K54" s="138">
+        <v>51</v>
+      </c>
+      <c r="L54" s="139"/>
+      <c r="M54" s="138">
+        <v>59</v>
+      </c>
+      <c r="N54" s="139"/>
+      <c r="O54" s="138">
+        <v>23</v>
+      </c>
+      <c r="P54" s="139"/>
+      <c r="Q54" s="138">
+        <v>42</v>
+      </c>
+      <c r="R54" s="139"/>
+      <c r="S54" s="138">
+        <v>13</v>
+      </c>
+      <c r="T54" s="139"/>
+      <c r="U54" s="138">
+        <v>69</v>
+      </c>
+      <c r="V54" s="139"/>
+      <c r="W54" s="137" t="s">
+        <v>105</v>
+      </c>
+      <c r="X54" s="137"/>
+      <c r="Y54" s="137"/>
+      <c r="Z54" s="137"/>
+    </row>
+    <row r="55" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A55" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="141">
+        <v>245</v>
+      </c>
+      <c r="D55" s="85"/>
+      <c r="E55" s="141">
+        <v>9</v>
+      </c>
+      <c r="F55" s="85"/>
+      <c r="G55" s="141">
+        <v>69</v>
+      </c>
+      <c r="H55" s="85"/>
+      <c r="I55" s="141">
+        <v>15</v>
+      </c>
+      <c r="J55" s="85"/>
+      <c r="K55" s="141">
+        <v>25</v>
+      </c>
+      <c r="L55" s="85"/>
+      <c r="M55" s="141">
+        <v>46</v>
+      </c>
+      <c r="N55" s="85"/>
+      <c r="O55" s="141">
+        <v>14</v>
+      </c>
+      <c r="P55" s="85"/>
+      <c r="Q55" s="141">
+        <v>28</v>
+      </c>
+      <c r="R55" s="85"/>
+      <c r="S55" s="141">
+        <v>8</v>
+      </c>
+      <c r="T55" s="85"/>
+      <c r="U55" s="141">
+        <v>31</v>
+      </c>
+      <c r="V55" s="85"/>
+      <c r="W55" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="140"/>
+      <c r="Z55" s="140"/>
+    </row>
+    <row r="56" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A56" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="143">
+        <v>159</v>
+      </c>
+      <c r="D56" s="85"/>
+      <c r="E56" s="143">
+        <v>12</v>
+      </c>
+      <c r="F56" s="85"/>
+      <c r="G56" s="143">
+        <v>56</v>
+      </c>
+      <c r="H56" s="85"/>
+      <c r="I56" s="143">
+        <v>12</v>
+      </c>
+      <c r="J56" s="85"/>
+      <c r="K56" s="143">
+        <v>19</v>
+      </c>
+      <c r="L56" s="85"/>
+      <c r="M56" s="143">
+        <v>11</v>
+      </c>
+      <c r="N56" s="85"/>
+      <c r="O56" s="143">
+        <v>5</v>
+      </c>
+      <c r="P56" s="85"/>
+      <c r="Q56" s="143">
+        <v>12</v>
+      </c>
+      <c r="R56" s="85"/>
+      <c r="S56" s="143">
+        <v>4</v>
+      </c>
+      <c r="T56" s="85"/>
+      <c r="U56" s="143">
+        <v>28</v>
+      </c>
+      <c r="V56" s="85"/>
+      <c r="W56" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X56" s="142"/>
+      <c r="Y56" s="142"/>
+      <c r="Z56" s="142"/>
+    </row>
+    <row r="57" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A57" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" s="88">
+        <v>52</v>
+      </c>
+      <c r="D57" s="88"/>
+      <c r="E57" s="88">
+        <v>5</v>
+      </c>
+      <c r="F57" s="88"/>
+      <c r="G57" s="88">
+        <v>21</v>
+      </c>
+      <c r="H57" s="88"/>
+      <c r="I57" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="J57" s="88"/>
+      <c r="K57" s="88">
+        <v>7</v>
+      </c>
+      <c r="L57" s="88"/>
+      <c r="M57" s="88">
+        <v>2</v>
+      </c>
+      <c r="N57" s="88"/>
+      <c r="O57" s="88">
+        <v>4</v>
+      </c>
+      <c r="P57" s="88"/>
+      <c r="Q57" s="88">
+        <v>2</v>
+      </c>
+      <c r="R57" s="88"/>
+      <c r="S57" s="88">
+        <v>1</v>
+      </c>
+      <c r="T57" s="88"/>
+      <c r="U57" s="88">
+        <v>10</v>
+      </c>
+      <c r="V57" s="85"/>
+      <c r="W57" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X57" s="144"/>
+      <c r="Y57" s="144"/>
+      <c r="Z57" s="144"/>
+    </row>
+    <row r="58" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A58" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="148"/>
+      <c r="D58" s="88"/>
+      <c r="E58" s="148"/>
+      <c r="F58" s="88"/>
+      <c r="G58" s="148"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="148"/>
+      <c r="J58" s="88"/>
+      <c r="K58" s="148"/>
+      <c r="L58" s="88"/>
+      <c r="M58" s="148"/>
+      <c r="N58" s="88"/>
+      <c r="O58" s="148"/>
+      <c r="P58" s="88"/>
+      <c r="Q58" s="148"/>
+      <c r="R58" s="88"/>
+      <c r="S58" s="148"/>
+      <c r="T58" s="88"/>
+      <c r="U58" s="148"/>
+      <c r="V58" s="85"/>
+      <c r="W58" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X58" s="135"/>
+      <c r="Y58" s="135"/>
+      <c r="Z58" s="135"/>
+    </row>
+    <row r="59" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C59" s="151"/>
+      <c r="D59" s="151"/>
+      <c r="E59" s="151"/>
+      <c r="F59" s="151"/>
+      <c r="G59" s="85"/>
+      <c r="H59" s="85"/>
+      <c r="I59" s="85"/>
+      <c r="J59" s="85"/>
+      <c r="K59" s="85"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="152"/>
+      <c r="N59" s="152"/>
+      <c r="S59" s="151"/>
+      <c r="T59" s="151"/>
+    </row>
+    <row r="60" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A60" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="25"/>
+      <c r="C60" s="151"/>
+      <c r="D60" s="151"/>
+      <c r="E60" s="151"/>
+      <c r="F60" s="151"/>
+      <c r="G60" s="151"/>
+      <c r="H60" s="151"/>
+      <c r="I60" s="151"/>
+      <c r="J60" s="151"/>
+      <c r="K60" s="151"/>
+      <c r="L60" s="151"/>
+      <c r="M60" s="151"/>
+      <c r="N60" s="151"/>
+      <c r="O60" s="151"/>
+      <c r="P60" s="151"/>
+      <c r="Q60" s="151"/>
+      <c r="R60" s="151"/>
+      <c r="S60" s="151"/>
+      <c r="T60" s="151"/>
+      <c r="U60" s="151"/>
+      <c r="V60" s="151"/>
+      <c r="X60" s="153" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y60" s="153" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z60" s="153" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A61" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B61" s="25"/>
+      <c r="C61" s="88"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="88"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="K61" s="88"/>
+      <c r="L61" s="88"/>
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="W61" s="88"/>
+      <c r="X61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z61" s="154" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="127" max="65535" man="1"/>
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB5432D8-A9A9-4D69-9483-510D8137FBD6}">
+  <dimension ref="A1:Z61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="16" style="125" customWidth="1"/>
+    <col min="2" max="2" width="1" style="125" customWidth="1"/>
+    <col min="3" max="3" width="5" style="125" customWidth="1"/>
+    <col min="4" max="4" width="1" style="125" customWidth="1"/>
+    <col min="5" max="5" width="5" style="125" customWidth="1"/>
+    <col min="6" max="6" width="1" style="125" customWidth="1"/>
+    <col min="7" max="7" width="6.140625" style="125" customWidth="1"/>
+    <col min="8" max="8" width="1" style="125" customWidth="1"/>
+    <col min="9" max="9" width="5" style="125" customWidth="1"/>
+    <col min="10" max="10" width="1" style="125" customWidth="1"/>
+    <col min="11" max="11" width="5" style="125" customWidth="1"/>
+    <col min="12" max="12" width="1" style="125" customWidth="1"/>
+    <col min="13" max="13" width="4.7109375" style="125" customWidth="1"/>
+    <col min="14" max="14" width="1" style="125" customWidth="1"/>
+    <col min="15" max="15" width="5" style="125" customWidth="1"/>
+    <col min="16" max="16" width="1" style="125" customWidth="1"/>
+    <col min="17" max="17" width="5" style="125" customWidth="1"/>
+    <col min="18" max="18" width="1" style="125" customWidth="1"/>
+    <col min="19" max="19" width="6.140625" style="125" customWidth="1"/>
+    <col min="20" max="20" width="1" style="125" customWidth="1"/>
+    <col min="21" max="21" width="6.140625" style="125" customWidth="1"/>
+    <col min="22" max="22" width="1" style="125" customWidth="1"/>
+    <col min="23" max="23" width="9.42578125" style="125" customWidth="1"/>
+    <col min="24" max="26" width="2" style="125" customWidth="1"/>
+    <col min="27" max="16384" width="12" style="125"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="123" customFormat="1" ht="11.25">
+      <c r="A1" s="122" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1" s="122"/>
+    </row>
+    <row r="2" spans="1:26" ht="11.25">
+      <c r="A2" s="124" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2" s="124"/>
+    </row>
+    <row r="3" spans="1:26" s="127" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="128"/>
+    </row>
+    <row r="4" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A4" s="129" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="129"/>
+      <c r="C4" s="127"/>
+      <c r="E4" s="127"/>
+    </row>
+    <row r="5" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A5" s="130"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="88"/>
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+    </row>
+    <row r="6" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A6" s="131" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="130"/>
+      <c r="C6" s="132" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="133"/>
+      <c r="E6" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="133"/>
+      <c r="G6" s="132" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="133"/>
+      <c r="I6" s="132" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="133"/>
+      <c r="K6" s="132" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="133"/>
+      <c r="M6" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="N6" s="133"/>
+      <c r="O6" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="133"/>
+      <c r="Q6" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="133"/>
+      <c r="S6" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="133"/>
+      <c r="U6" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="V6" s="88"/>
+      <c r="W6" s="134"/>
+      <c r="X6" s="134"/>
+      <c r="Y6" s="134"/>
+      <c r="Z6" s="134"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C7" s="133"/>
+      <c r="D7" s="133"/>
+      <c r="E7" s="133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="133"/>
+      <c r="G7" s="133" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="133"/>
+      <c r="I7" s="133"/>
+      <c r="J7" s="133"/>
+      <c r="K7" s="133"/>
+      <c r="L7" s="133"/>
+      <c r="M7" s="133"/>
+      <c r="N7" s="133"/>
+      <c r="O7" s="133"/>
+      <c r="P7" s="133"/>
+      <c r="Q7" s="133"/>
+      <c r="R7" s="133"/>
+      <c r="S7" s="133"/>
+      <c r="T7" s="133"/>
+      <c r="U7" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="V7" s="88"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C8" s="133"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="133"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="133"/>
+      <c r="N8" s="133"/>
+      <c r="O8" s="133"/>
+      <c r="P8" s="133"/>
+      <c r="Q8" s="133"/>
+      <c r="R8" s="133"/>
+      <c r="S8" s="133"/>
+      <c r="T8" s="133"/>
+      <c r="U8" s="133" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="88"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C9" s="133"/>
+      <c r="D9" s="133"/>
+      <c r="E9" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="133"/>
+      <c r="G9" s="133" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="133"/>
+      <c r="I9" s="133" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="133"/>
+      <c r="K9" s="133" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="133"/>
+      <c r="M9" s="133" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133" t="s">
+        <v>21</v>
+      </c>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="133"/>
+      <c r="S9" s="133" t="s">
+        <v>22</v>
+      </c>
+      <c r="T9" s="133"/>
+      <c r="U9" s="133" t="s">
+        <v>23</v>
+      </c>
+      <c r="V9" s="88"/>
+    </row>
+    <row r="10" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C10" s="133"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="133"/>
+      <c r="G10" s="133" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="133"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="133"/>
+      <c r="K10" s="133"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="133"/>
+      <c r="U10" s="133" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" s="88"/>
+    </row>
+    <row r="11" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A11" s="135"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="133"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="136"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="136"/>
+      <c r="J11" s="133"/>
+      <c r="K11" s="136"/>
+      <c r="L11" s="133"/>
+      <c r="M11" s="136"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="136"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="136"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="136"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="V11" s="88"/>
+      <c r="W11" s="135"/>
+      <c r="X11" s="135"/>
+      <c r="Y11" s="135"/>
+      <c r="Z11" s="135"/>
+    </row>
+    <row r="12" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C12" s="88"/>
+      <c r="D12" s="88"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="88"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="88"/>
+      <c r="I12" s="88"/>
+      <c r="J12" s="88"/>
+      <c r="K12" s="88"/>
+      <c r="L12" s="88"/>
+      <c r="M12" s="88"/>
+      <c r="N12" s="88"/>
+      <c r="O12" s="88"/>
+      <c r="P12" s="88"/>
+      <c r="Q12" s="88"/>
+      <c r="R12" s="88"/>
+      <c r="S12" s="88"/>
+      <c r="T12" s="88"/>
+      <c r="U12" s="88"/>
+      <c r="V12" s="88"/>
+    </row>
+    <row r="13" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="138">
+        <v>16566</v>
+      </c>
+      <c r="D13" s="139"/>
+      <c r="E13" s="138">
+        <v>2712</v>
+      </c>
+      <c r="F13" s="139"/>
+      <c r="G13" s="138">
+        <v>4341</v>
+      </c>
+      <c r="H13" s="139"/>
+      <c r="I13" s="138">
+        <v>1514</v>
+      </c>
+      <c r="J13" s="139"/>
+      <c r="K13" s="138">
+        <v>2657</v>
+      </c>
+      <c r="L13" s="139"/>
+      <c r="M13" s="138">
+        <v>984</v>
+      </c>
+      <c r="N13" s="139"/>
+      <c r="O13" s="138">
+        <v>765</v>
+      </c>
+      <c r="P13" s="139"/>
+      <c r="Q13" s="138">
+        <v>886</v>
+      </c>
+      <c r="R13" s="139"/>
+      <c r="S13" s="138">
+        <v>353</v>
+      </c>
+      <c r="T13" s="139"/>
+      <c r="U13" s="138">
+        <v>2354</v>
+      </c>
+      <c r="V13" s="139"/>
+      <c r="W13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="X13" s="137"/>
+      <c r="Y13" s="137"/>
+      <c r="Z13" s="137"/>
+    </row>
+    <row r="14" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A14" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="141">
+        <v>5986</v>
+      </c>
+      <c r="D14" s="85"/>
+      <c r="E14" s="141">
+        <v>935</v>
+      </c>
+      <c r="F14" s="85"/>
+      <c r="G14" s="141">
+        <v>1668</v>
+      </c>
+      <c r="H14" s="85"/>
+      <c r="I14" s="141">
+        <v>481</v>
+      </c>
+      <c r="J14" s="85"/>
+      <c r="K14" s="141">
+        <v>1037</v>
+      </c>
+      <c r="L14" s="85"/>
+      <c r="M14" s="141">
+        <v>356</v>
+      </c>
+      <c r="N14" s="85"/>
+      <c r="O14" s="141">
+        <v>258</v>
+      </c>
+      <c r="P14" s="85"/>
+      <c r="Q14" s="141">
+        <v>370</v>
+      </c>
+      <c r="R14" s="85"/>
+      <c r="S14" s="141">
+        <v>117</v>
+      </c>
+      <c r="T14" s="85"/>
+      <c r="U14" s="141">
+        <v>764</v>
+      </c>
+      <c r="V14" s="85"/>
+      <c r="W14" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" s="140"/>
+      <c r="Y14" s="140"/>
+      <c r="Z14" s="140"/>
+    </row>
+    <row r="15" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A15" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="143">
+        <v>10025</v>
+      </c>
+      <c r="D15" s="85"/>
+      <c r="E15" s="143">
+        <v>1696</v>
+      </c>
+      <c r="F15" s="85"/>
+      <c r="G15" s="143">
+        <v>2536</v>
+      </c>
+      <c r="H15" s="85"/>
+      <c r="I15" s="143">
+        <v>1000</v>
+      </c>
+      <c r="J15" s="85"/>
+      <c r="K15" s="143">
+        <v>1528</v>
+      </c>
+      <c r="L15" s="85"/>
+      <c r="M15" s="143">
+        <v>596</v>
+      </c>
+      <c r="N15" s="85"/>
+      <c r="O15" s="143">
+        <v>473</v>
+      </c>
+      <c r="P15" s="85"/>
+      <c r="Q15" s="143">
+        <v>476</v>
+      </c>
+      <c r="R15" s="85"/>
+      <c r="S15" s="143">
+        <v>220</v>
+      </c>
+      <c r="T15" s="85"/>
+      <c r="U15" s="143">
+        <v>1500</v>
+      </c>
+      <c r="V15" s="85"/>
+      <c r="W15" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X15" s="142"/>
+      <c r="Y15" s="142"/>
+      <c r="Z15" s="142"/>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="88">
+        <v>555</v>
+      </c>
+      <c r="D16" s="88"/>
+      <c r="E16" s="88">
+        <v>81</v>
+      </c>
+      <c r="F16" s="88"/>
+      <c r="G16" s="88">
+        <v>137</v>
+      </c>
+      <c r="H16" s="88"/>
+      <c r="I16" s="88">
+        <v>33</v>
+      </c>
+      <c r="J16" s="88"/>
+      <c r="K16" s="88">
+        <v>92</v>
+      </c>
+      <c r="L16" s="88"/>
+      <c r="M16" s="88">
+        <v>32</v>
+      </c>
+      <c r="N16" s="88"/>
+      <c r="O16" s="88">
+        <v>34</v>
+      </c>
+      <c r="P16" s="88"/>
+      <c r="Q16" s="88">
+        <v>40</v>
+      </c>
+      <c r="R16" s="88"/>
+      <c r="S16" s="88">
+        <v>16</v>
+      </c>
+      <c r="T16" s="88"/>
+      <c r="U16" s="88">
+        <v>90</v>
+      </c>
+      <c r="V16" s="85"/>
+      <c r="W16" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X16" s="144"/>
+      <c r="Y16" s="144"/>
+      <c r="Z16" s="144"/>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="145"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="145"/>
+      <c r="F17" s="85"/>
+      <c r="G17" s="145"/>
+      <c r="H17" s="85"/>
+      <c r="I17" s="145"/>
+      <c r="J17" s="85"/>
+      <c r="K17" s="145"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="145"/>
+      <c r="N17" s="85"/>
+      <c r="O17" s="145"/>
+      <c r="P17" s="85"/>
+      <c r="Q17" s="145"/>
+      <c r="R17" s="85"/>
+      <c r="S17" s="145"/>
+      <c r="T17" s="85"/>
+      <c r="U17" s="145"/>
+      <c r="V17" s="85"/>
+      <c r="W17" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X17" s="135"/>
+      <c r="Y17" s="135"/>
+      <c r="Z17" s="135"/>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
+      <c r="E18" s="85"/>
+      <c r="F18" s="85"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="85"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="85"/>
+      <c r="Q18" s="85"/>
+      <c r="R18" s="85"/>
+      <c r="S18" s="85"/>
+      <c r="T18" s="85"/>
+      <c r="U18" s="85"/>
+      <c r="V18" s="85"/>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="123" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="123"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+    </row>
+    <row r="20" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A20" s="123"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="85"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="85"/>
+      <c r="S20" s="85"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="85"/>
+    </row>
+    <row r="21" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="137" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="138">
+        <v>6044</v>
+      </c>
+      <c r="D21" s="139"/>
+      <c r="E21" s="138">
+        <v>1064</v>
+      </c>
+      <c r="F21" s="139"/>
+      <c r="G21" s="138">
+        <v>1583</v>
+      </c>
+      <c r="H21" s="139"/>
+      <c r="I21" s="138">
+        <v>508</v>
+      </c>
+      <c r="J21" s="139"/>
+      <c r="K21" s="138">
+        <v>881</v>
+      </c>
+      <c r="L21" s="139"/>
+      <c r="M21" s="138">
+        <v>333</v>
+      </c>
+      <c r="N21" s="139"/>
+      <c r="O21" s="138">
+        <v>216</v>
+      </c>
+      <c r="P21" s="139"/>
+      <c r="Q21" s="138">
+        <v>302</v>
+      </c>
+      <c r="R21" s="139"/>
+      <c r="S21" s="138">
+        <v>117</v>
+      </c>
+      <c r="T21" s="139"/>
+      <c r="U21" s="138">
+        <v>1040</v>
+      </c>
+      <c r="V21" s="139"/>
+      <c r="W21" s="137" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="137"/>
+      <c r="Y21" s="137"/>
+      <c r="Z21" s="137"/>
+    </row>
+    <row r="22" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A22" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="141">
+        <v>3640</v>
+      </c>
+      <c r="D22" s="85"/>
+      <c r="E22" s="141">
+        <v>523</v>
+      </c>
+      <c r="F22" s="85"/>
+      <c r="G22" s="141">
+        <v>1066</v>
+      </c>
+      <c r="H22" s="85"/>
+      <c r="I22" s="146">
+        <v>328</v>
+      </c>
+      <c r="J22" s="88"/>
+      <c r="K22" s="141">
+        <v>604</v>
+      </c>
+      <c r="L22" s="85"/>
+      <c r="M22" s="141">
+        <v>237</v>
+      </c>
+      <c r="N22" s="85"/>
+      <c r="O22" s="146">
+        <v>139</v>
+      </c>
+      <c r="P22" s="88"/>
+      <c r="Q22" s="145">
+        <v>223</v>
+      </c>
+      <c r="R22" s="85"/>
+      <c r="S22" s="141">
+        <v>66</v>
+      </c>
+      <c r="T22" s="85"/>
+      <c r="U22" s="141">
+        <v>454</v>
+      </c>
+      <c r="V22" s="85"/>
+      <c r="W22" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" s="140"/>
+      <c r="Y22" s="140"/>
+      <c r="Z22" s="140"/>
+    </row>
+    <row r="23" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A23" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="143">
+        <v>2202</v>
+      </c>
+      <c r="D23" s="85"/>
+      <c r="E23" s="143">
+        <v>509</v>
+      </c>
+      <c r="F23" s="85"/>
+      <c r="G23" s="143">
+        <v>461</v>
+      </c>
+      <c r="H23" s="85"/>
+      <c r="I23" s="147">
+        <v>170</v>
+      </c>
+      <c r="J23" s="88"/>
+      <c r="K23" s="143">
+        <v>250</v>
+      </c>
+      <c r="L23" s="85"/>
+      <c r="M23" s="143">
+        <v>83</v>
+      </c>
+      <c r="N23" s="85"/>
+      <c r="O23" s="147">
+        <v>68</v>
+      </c>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="143">
+        <v>63</v>
+      </c>
+      <c r="R23" s="85"/>
+      <c r="S23" s="143">
+        <v>42</v>
+      </c>
+      <c r="T23" s="85"/>
+      <c r="U23" s="143">
+        <v>556</v>
+      </c>
+      <c r="V23" s="85"/>
+      <c r="W23" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X23" s="142"/>
+      <c r="Y23" s="142"/>
+      <c r="Z23" s="142"/>
+    </row>
+    <row r="24" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A24" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="88">
+        <v>202</v>
+      </c>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88">
+        <v>32</v>
+      </c>
+      <c r="F24" s="88"/>
+      <c r="G24" s="88">
+        <v>56</v>
+      </c>
+      <c r="H24" s="88"/>
+      <c r="I24" s="88">
+        <v>10</v>
+      </c>
+      <c r="J24" s="88"/>
+      <c r="K24" s="88">
+        <v>27</v>
+      </c>
+      <c r="L24" s="88"/>
+      <c r="M24" s="88">
+        <v>13</v>
+      </c>
+      <c r="N24" s="88"/>
+      <c r="O24" s="88">
+        <v>9</v>
+      </c>
+      <c r="P24" s="88"/>
+      <c r="Q24" s="88">
+        <v>16</v>
+      </c>
+      <c r="R24" s="88"/>
+      <c r="S24" s="88">
+        <v>9</v>
+      </c>
+      <c r="T24" s="88"/>
+      <c r="U24" s="88">
+        <v>30</v>
+      </c>
+      <c r="V24" s="85"/>
+      <c r="W24" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X24" s="144"/>
+      <c r="Y24" s="144"/>
+      <c r="Z24" s="144"/>
+    </row>
+    <row r="25" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A25" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="145"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="145"/>
+      <c r="F25" s="85"/>
+      <c r="G25" s="145"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="148"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="145"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="145"/>
+      <c r="N25" s="85"/>
+      <c r="O25" s="148"/>
+      <c r="P25" s="88"/>
+      <c r="Q25" s="145"/>
+      <c r="R25" s="85"/>
+      <c r="S25" s="145"/>
+      <c r="T25" s="85"/>
+      <c r="U25" s="145"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X25" s="135"/>
+      <c r="Y25" s="135"/>
+      <c r="Z25" s="135"/>
+    </row>
+    <row r="26" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C26" s="139"/>
+      <c r="D26" s="139"/>
+      <c r="E26" s="139"/>
+      <c r="F26" s="85"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="85"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
+      <c r="O26" s="85"/>
+      <c r="P26" s="85"/>
+      <c r="Q26" s="85"/>
+      <c r="R26" s="85"/>
+      <c r="S26" s="85"/>
+      <c r="T26" s="85"/>
+      <c r="U26" s="85"/>
+      <c r="V26" s="85"/>
+    </row>
+    <row r="27" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="137" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="138">
+        <v>10522</v>
+      </c>
+      <c r="D27" s="139"/>
+      <c r="E27" s="138">
+        <v>1648</v>
+      </c>
+      <c r="F27" s="139"/>
+      <c r="G27" s="138">
+        <v>2758</v>
+      </c>
+      <c r="H27" s="139"/>
+      <c r="I27" s="138">
+        <v>1006</v>
+      </c>
+      <c r="J27" s="139"/>
+      <c r="K27" s="138">
+        <v>1776</v>
+      </c>
+      <c r="L27" s="139"/>
+      <c r="M27" s="138">
+        <v>651</v>
+      </c>
+      <c r="N27" s="139"/>
+      <c r="O27" s="138">
+        <v>549</v>
+      </c>
+      <c r="P27" s="139"/>
+      <c r="Q27" s="138">
+        <v>584</v>
+      </c>
+      <c r="R27" s="139"/>
+      <c r="S27" s="138">
+        <v>236</v>
+      </c>
+      <c r="T27" s="139"/>
+      <c r="U27" s="138">
+        <v>1314</v>
+      </c>
+      <c r="V27" s="139"/>
+      <c r="W27" s="137" t="s">
+        <v>35</v>
+      </c>
+      <c r="X27" s="137"/>
+      <c r="Y27" s="137"/>
+      <c r="Z27" s="137"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="141">
+        <v>2346</v>
+      </c>
+      <c r="D28" s="85"/>
+      <c r="E28" s="141">
+        <v>412</v>
+      </c>
+      <c r="F28" s="85"/>
+      <c r="G28" s="141">
+        <v>602</v>
+      </c>
+      <c r="H28" s="85"/>
+      <c r="I28" s="141">
+        <v>153</v>
+      </c>
+      <c r="J28" s="85"/>
+      <c r="K28" s="141">
+        <v>433</v>
+      </c>
+      <c r="L28" s="85"/>
+      <c r="M28" s="146">
+        <v>119</v>
+      </c>
+      <c r="N28" s="88"/>
+      <c r="O28" s="145">
+        <v>119</v>
+      </c>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="141">
+        <v>147</v>
+      </c>
+      <c r="R28" s="85"/>
+      <c r="S28" s="141">
+        <v>51</v>
+      </c>
+      <c r="T28" s="85"/>
+      <c r="U28" s="141">
+        <v>310</v>
+      </c>
+      <c r="V28" s="85"/>
+      <c r="W28" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X28" s="140"/>
+      <c r="Y28" s="140"/>
+      <c r="Z28" s="140"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="143">
+        <v>7823</v>
+      </c>
+      <c r="D29" s="85"/>
+      <c r="E29" s="143">
+        <v>1187</v>
+      </c>
+      <c r="F29" s="85"/>
+      <c r="G29" s="143">
+        <v>2075</v>
+      </c>
+      <c r="H29" s="85"/>
+      <c r="I29" s="143">
+        <v>830</v>
+      </c>
+      <c r="J29" s="85"/>
+      <c r="K29" s="143">
+        <v>1278</v>
+      </c>
+      <c r="L29" s="85"/>
+      <c r="M29" s="147">
+        <v>513</v>
+      </c>
+      <c r="N29" s="88"/>
+      <c r="O29" s="143">
+        <v>405</v>
+      </c>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="143">
+        <v>413</v>
+      </c>
+      <c r="R29" s="85"/>
+      <c r="S29" s="143">
+        <v>178</v>
+      </c>
+      <c r="T29" s="85"/>
+      <c r="U29" s="143">
+        <v>944</v>
+      </c>
+      <c r="V29" s="85"/>
+      <c r="W29" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X29" s="142"/>
+      <c r="Y29" s="142"/>
+      <c r="Z29" s="142"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="144" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="88">
+        <v>353</v>
+      </c>
+      <c r="D30" s="88"/>
+      <c r="E30" s="88">
+        <v>49</v>
+      </c>
+      <c r="F30" s="88"/>
+      <c r="G30" s="88">
+        <v>81</v>
+      </c>
+      <c r="H30" s="88"/>
+      <c r="I30" s="88">
+        <v>23</v>
+      </c>
+      <c r="J30" s="88"/>
+      <c r="K30" s="88">
+        <v>65</v>
+      </c>
+      <c r="L30" s="88"/>
+      <c r="M30" s="88">
+        <v>19</v>
+      </c>
+      <c r="N30" s="88"/>
+      <c r="O30" s="88">
+        <v>25</v>
+      </c>
+      <c r="P30" s="88"/>
+      <c r="Q30" s="88">
+        <v>24</v>
+      </c>
+      <c r="R30" s="88"/>
+      <c r="S30" s="88">
+        <v>7</v>
+      </c>
+      <c r="T30" s="88"/>
+      <c r="U30" s="88">
+        <v>60</v>
+      </c>
+      <c r="V30" s="85"/>
+      <c r="W30" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X30" s="144"/>
+      <c r="Y30" s="144"/>
+      <c r="Z30" s="144"/>
+    </row>
+    <row r="31" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A31" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="145"/>
+      <c r="D31" s="85"/>
+      <c r="E31" s="145"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="145"/>
+      <c r="H31" s="85"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="85"/>
+      <c r="K31" s="145"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="148"/>
+      <c r="N31" s="88"/>
+      <c r="O31" s="145"/>
+      <c r="P31" s="85"/>
+      <c r="Q31" s="145"/>
+      <c r="R31" s="85"/>
+      <c r="S31" s="145"/>
+      <c r="T31" s="85"/>
+      <c r="U31" s="145"/>
+      <c r="V31" s="85"/>
+      <c r="W31" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X31" s="135"/>
+      <c r="Y31" s="135"/>
+      <c r="Z31" s="135"/>
+    </row>
+    <row r="32" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C32" s="85"/>
+      <c r="D32" s="85"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="85"/>
+      <c r="H32" s="85"/>
+      <c r="I32" s="85"/>
+      <c r="J32" s="85"/>
+      <c r="K32" s="85"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="85"/>
+      <c r="N32" s="85"/>
+      <c r="O32" s="85"/>
+      <c r="P32" s="85"/>
+      <c r="Q32" s="85"/>
+      <c r="R32" s="85"/>
+      <c r="S32" s="85"/>
+      <c r="T32" s="85"/>
+      <c r="U32" s="85"/>
+      <c r="V32" s="85"/>
+    </row>
+    <row r="33" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="123" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="139"/>
+      <c r="D33" s="139"/>
+      <c r="E33" s="139"/>
+      <c r="F33" s="139"/>
+      <c r="G33" s="139"/>
+      <c r="H33" s="139"/>
+      <c r="I33" s="139"/>
+      <c r="J33" s="139"/>
+      <c r="K33" s="139"/>
+      <c r="L33" s="139"/>
+      <c r="M33" s="139"/>
+      <c r="N33" s="139"/>
+      <c r="O33" s="139"/>
+      <c r="P33" s="139"/>
+      <c r="Q33" s="139"/>
+      <c r="R33" s="139"/>
+      <c r="S33" s="139"/>
+      <c r="T33" s="139"/>
+      <c r="U33" s="139"/>
+      <c r="V33" s="139"/>
+    </row>
+    <row r="34" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A34" s="123"/>
+      <c r="B34" s="123"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="85"/>
+      <c r="H34" s="85"/>
+      <c r="I34" s="85"/>
+      <c r="J34" s="85"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="85"/>
+      <c r="O34" s="85"/>
+      <c r="P34" s="85"/>
+      <c r="Q34" s="85"/>
+      <c r="R34" s="85"/>
+      <c r="S34" s="85"/>
+      <c r="T34" s="85"/>
+      <c r="U34" s="85"/>
+      <c r="V34" s="85"/>
+    </row>
+    <row r="35" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="137" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="138">
+        <v>5305</v>
+      </c>
+      <c r="D35" s="139"/>
+      <c r="E35" s="138">
+        <v>814</v>
+      </c>
+      <c r="F35" s="139"/>
+      <c r="G35" s="138">
+        <v>1595</v>
+      </c>
+      <c r="H35" s="139"/>
+      <c r="I35" s="138">
+        <v>510</v>
+      </c>
+      <c r="J35" s="139"/>
+      <c r="K35" s="138">
+        <v>759</v>
+      </c>
+      <c r="L35" s="139"/>
+      <c r="M35" s="138">
+        <v>308</v>
+      </c>
+      <c r="N35" s="139"/>
+      <c r="O35" s="138">
+        <v>230</v>
+      </c>
+      <c r="P35" s="139"/>
+      <c r="Q35" s="138">
+        <v>334</v>
+      </c>
+      <c r="R35" s="139"/>
+      <c r="S35" s="138">
+        <v>118</v>
+      </c>
+      <c r="T35" s="139"/>
+      <c r="U35" s="138">
+        <v>637</v>
+      </c>
+      <c r="V35" s="139"/>
+      <c r="W35" s="137" t="s">
+        <v>37</v>
+      </c>
+      <c r="X35" s="137"/>
+      <c r="Y35" s="137"/>
+      <c r="Z35" s="137"/>
+    </row>
+    <row r="36" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A36" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="141">
+        <v>2371</v>
+      </c>
+      <c r="D36" s="85"/>
+      <c r="E36" s="141">
+        <v>287</v>
+      </c>
+      <c r="F36" s="85"/>
+      <c r="G36" s="141">
+        <v>771</v>
+      </c>
+      <c r="H36" s="85"/>
+      <c r="I36" s="141">
+        <v>253</v>
+      </c>
+      <c r="J36" s="85"/>
+      <c r="K36" s="141">
+        <v>378</v>
+      </c>
+      <c r="L36" s="85"/>
+      <c r="M36" s="141">
+        <v>150</v>
+      </c>
+      <c r="N36" s="85"/>
+      <c r="O36" s="146">
+        <v>105</v>
+      </c>
+      <c r="P36" s="85"/>
+      <c r="Q36" s="141">
+        <v>180</v>
+      </c>
+      <c r="R36" s="85"/>
+      <c r="S36" s="141">
+        <v>45</v>
+      </c>
+      <c r="T36" s="85"/>
+      <c r="U36" s="141">
+        <v>202</v>
+      </c>
+      <c r="V36" s="85"/>
+      <c r="W36" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" s="140"/>
+      <c r="Y36" s="140"/>
+      <c r="Z36" s="140"/>
+    </row>
+    <row r="37" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A37" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="143">
+        <v>2643</v>
+      </c>
+      <c r="D37" s="85"/>
+      <c r="E37" s="143">
+        <v>481</v>
+      </c>
+      <c r="F37" s="85"/>
+      <c r="G37" s="143">
+        <v>750</v>
+      </c>
+      <c r="H37" s="85"/>
+      <c r="I37" s="143">
+        <v>242</v>
+      </c>
+      <c r="J37" s="85"/>
+      <c r="K37" s="143">
+        <v>339</v>
+      </c>
+      <c r="L37" s="85"/>
+      <c r="M37" s="143">
+        <v>140</v>
+      </c>
+      <c r="N37" s="85"/>
+      <c r="O37" s="147">
+        <v>107</v>
+      </c>
+      <c r="P37" s="85"/>
+      <c r="Q37" s="143">
+        <v>128</v>
+      </c>
+      <c r="R37" s="85"/>
+      <c r="S37" s="143">
+        <v>66</v>
+      </c>
+      <c r="T37" s="85"/>
+      <c r="U37" s="143">
+        <v>390</v>
+      </c>
+      <c r="V37" s="85"/>
+      <c r="W37" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X37" s="142"/>
+      <c r="Y37" s="142"/>
+      <c r="Z37" s="142"/>
+    </row>
+    <row r="38" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A38" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="88">
+        <v>291</v>
+      </c>
+      <c r="D38" s="88"/>
+      <c r="E38" s="88">
+        <v>46</v>
+      </c>
+      <c r="F38" s="88"/>
+      <c r="G38" s="88">
+        <v>74</v>
+      </c>
+      <c r="H38" s="88"/>
+      <c r="I38" s="88">
+        <v>15</v>
+      </c>
+      <c r="J38" s="88"/>
+      <c r="K38" s="88">
+        <v>42</v>
+      </c>
+      <c r="L38" s="88"/>
+      <c r="M38" s="88">
+        <v>18</v>
+      </c>
+      <c r="N38" s="88"/>
+      <c r="O38" s="88">
+        <v>18</v>
+      </c>
+      <c r="P38" s="88"/>
+      <c r="Q38" s="88">
+        <v>26</v>
+      </c>
+      <c r="R38" s="88"/>
+      <c r="S38" s="88">
+        <v>7</v>
+      </c>
+      <c r="T38" s="88"/>
+      <c r="U38" s="88">
+        <v>45</v>
+      </c>
+      <c r="V38" s="85"/>
+      <c r="W38" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X38" s="144"/>
+      <c r="Y38" s="144"/>
+      <c r="Z38" s="144"/>
+    </row>
+    <row r="39" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A39" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="145"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="145"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="145"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="145"/>
+      <c r="J39" s="85"/>
+      <c r="K39" s="145"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="145"/>
+      <c r="N39" s="85"/>
+      <c r="O39" s="145"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="145"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="145"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="145"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X39" s="135"/>
+      <c r="Y39" s="135"/>
+      <c r="Z39" s="135"/>
+    </row>
+    <row r="40" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C40" s="85"/>
+      <c r="D40" s="85"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
+      <c r="I40" s="85"/>
+      <c r="J40" s="85"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
+      <c r="N40" s="85"/>
+      <c r="O40" s="85"/>
+      <c r="P40" s="85"/>
+      <c r="Q40" s="85"/>
+      <c r="R40" s="85"/>
+      <c r="S40" s="85"/>
+      <c r="T40" s="85"/>
+      <c r="U40" s="85"/>
+      <c r="V40" s="85"/>
+    </row>
+    <row r="41" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="137" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="138">
+        <v>6600</v>
+      </c>
+      <c r="D41" s="139"/>
+      <c r="E41" s="138">
+        <v>1223</v>
+      </c>
+      <c r="F41" s="139"/>
+      <c r="G41" s="138">
+        <v>1498</v>
+      </c>
+      <c r="H41" s="139"/>
+      <c r="I41" s="138">
+        <v>711</v>
+      </c>
+      <c r="J41" s="139"/>
+      <c r="K41" s="138">
+        <v>903</v>
+      </c>
+      <c r="L41" s="139"/>
+      <c r="M41" s="138">
+        <v>408</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="138">
+        <v>316</v>
+      </c>
+      <c r="P41" s="139"/>
+      <c r="Q41" s="138">
+        <v>371</v>
+      </c>
+      <c r="R41" s="139"/>
+      <c r="S41" s="138">
+        <v>143</v>
+      </c>
+      <c r="T41" s="139"/>
+      <c r="U41" s="138">
+        <v>1027</v>
+      </c>
+      <c r="V41" s="139"/>
+      <c r="W41" s="137" t="s">
+        <v>39</v>
+      </c>
+      <c r="X41" s="137"/>
+      <c r="Y41" s="137"/>
+      <c r="Z41" s="137"/>
+    </row>
+    <row r="42" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A42" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="141">
+        <v>1634</v>
+      </c>
+      <c r="D42" s="85"/>
+      <c r="E42" s="141">
+        <v>283</v>
+      </c>
+      <c r="F42" s="85"/>
+      <c r="G42" s="125">
+        <v>396</v>
+      </c>
+      <c r="H42" s="141"/>
+      <c r="I42" s="141">
+        <v>145</v>
+      </c>
+      <c r="J42" s="85"/>
+      <c r="K42" s="141">
+        <v>261</v>
+      </c>
+      <c r="L42" s="85"/>
+      <c r="M42" s="141">
+        <v>100</v>
+      </c>
+      <c r="N42" s="85"/>
+      <c r="O42" s="145">
+        <v>82</v>
+      </c>
+      <c r="P42" s="85"/>
+      <c r="Q42" s="141">
+        <v>109</v>
+      </c>
+      <c r="R42" s="85"/>
+      <c r="S42" s="141">
+        <v>37</v>
+      </c>
+      <c r="T42" s="85"/>
+      <c r="U42" s="141">
+        <v>221</v>
+      </c>
+      <c r="V42" s="85"/>
+      <c r="W42" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" s="140"/>
+      <c r="Y42" s="140"/>
+      <c r="Z42" s="140"/>
+    </row>
+    <row r="43" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A43" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="143">
+        <v>4928</v>
+      </c>
+      <c r="D43" s="85"/>
+      <c r="E43" s="143">
+        <v>933</v>
+      </c>
+      <c r="F43" s="85"/>
+      <c r="G43" s="143">
+        <v>1090</v>
+      </c>
+      <c r="H43" s="85"/>
+      <c r="I43" s="143">
+        <v>564</v>
+      </c>
+      <c r="J43" s="85"/>
+      <c r="K43" s="143">
+        <v>638</v>
+      </c>
+      <c r="L43" s="85"/>
+      <c r="M43" s="143">
+        <v>304</v>
+      </c>
+      <c r="N43" s="85"/>
+      <c r="O43" s="143">
+        <v>232</v>
+      </c>
+      <c r="P43" s="85"/>
+      <c r="Q43" s="143">
+        <v>261</v>
+      </c>
+      <c r="R43" s="85"/>
+      <c r="S43" s="143">
+        <v>104</v>
+      </c>
+      <c r="T43" s="85"/>
+      <c r="U43" s="143">
+        <v>802</v>
+      </c>
+      <c r="V43" s="85"/>
+      <c r="W43" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X43" s="142"/>
+      <c r="Y43" s="142"/>
+      <c r="Z43" s="142"/>
+    </row>
+    <row r="44" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A44" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="88">
+        <v>38</v>
+      </c>
+      <c r="D44" s="88"/>
+      <c r="E44" s="88">
+        <v>7</v>
+      </c>
+      <c r="F44" s="88"/>
+      <c r="G44" s="88">
+        <v>12</v>
+      </c>
+      <c r="H44" s="88"/>
+      <c r="I44" s="88">
+        <v>2</v>
+      </c>
+      <c r="J44" s="88"/>
+      <c r="K44" s="88">
+        <v>4</v>
+      </c>
+      <c r="L44" s="88"/>
+      <c r="M44" s="88">
+        <v>4</v>
+      </c>
+      <c r="N44" s="88"/>
+      <c r="O44" s="88">
+        <v>2</v>
+      </c>
+      <c r="P44" s="88"/>
+      <c r="Q44" s="88">
+        <v>1</v>
+      </c>
+      <c r="R44" s="88"/>
+      <c r="S44" s="88">
+        <v>2</v>
+      </c>
+      <c r="T44" s="88"/>
+      <c r="U44" s="88">
+        <v>4</v>
+      </c>
+      <c r="V44" s="85"/>
+      <c r="W44" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X44" s="144"/>
+      <c r="Y44" s="144"/>
+      <c r="Z44" s="144"/>
+    </row>
+    <row r="45" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A45" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="148"/>
+      <c r="D45" s="88"/>
+      <c r="E45" s="148"/>
+      <c r="F45" s="88"/>
+      <c r="G45" s="148"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="148"/>
+      <c r="J45" s="88"/>
+      <c r="K45" s="148"/>
+      <c r="L45" s="88"/>
+      <c r="M45" s="148"/>
+      <c r="N45" s="88"/>
+      <c r="O45" s="148"/>
+      <c r="P45" s="88"/>
+      <c r="Q45" s="148"/>
+      <c r="R45" s="88"/>
+      <c r="S45" s="148"/>
+      <c r="T45" s="88"/>
+      <c r="U45" s="148"/>
+      <c r="V45" s="85"/>
+      <c r="W45" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X45" s="135"/>
+      <c r="Y45" s="135"/>
+      <c r="Z45" s="135"/>
+    </row>
+    <row r="46" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C46" s="139"/>
+      <c r="D46" s="139"/>
+      <c r="E46" s="139"/>
+      <c r="F46" s="85"/>
+      <c r="G46" s="85"/>
+      <c r="H46" s="85"/>
+      <c r="I46" s="85"/>
+      <c r="J46" s="85"/>
+      <c r="K46" s="85"/>
+      <c r="L46" s="85"/>
+      <c r="M46" s="85"/>
+      <c r="N46" s="85"/>
+      <c r="O46" s="85"/>
+      <c r="P46" s="85"/>
+      <c r="Q46" s="85"/>
+      <c r="R46" s="85"/>
+      <c r="S46" s="85"/>
+      <c r="T46" s="85"/>
+      <c r="U46" s="85"/>
+      <c r="V46" s="85"/>
+    </row>
+    <row r="47" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="138">
+        <v>4210</v>
+      </c>
+      <c r="D47" s="139"/>
+      <c r="E47" s="138">
+        <v>644</v>
+      </c>
+      <c r="F47" s="139"/>
+      <c r="G47" s="138">
+        <v>1118</v>
+      </c>
+      <c r="H47" s="139"/>
+      <c r="I47" s="138">
+        <v>262</v>
+      </c>
+      <c r="J47" s="139"/>
+      <c r="K47" s="138">
+        <v>942</v>
+      </c>
+      <c r="L47" s="139"/>
+      <c r="M47" s="138">
+        <v>208</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="138">
+        <v>197</v>
+      </c>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="138">
+        <v>137</v>
+      </c>
+      <c r="R47" s="139"/>
+      <c r="S47" s="138">
+        <v>80</v>
+      </c>
+      <c r="T47" s="139"/>
+      <c r="U47" s="138">
+        <v>622</v>
+      </c>
+      <c r="V47" s="139"/>
+      <c r="W47" s="137" t="s">
+        <v>92</v>
+      </c>
+      <c r="X47" s="137"/>
+      <c r="Y47" s="137"/>
+      <c r="Z47" s="137"/>
+    </row>
+    <row r="48" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A48" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="141">
+        <v>1738</v>
+      </c>
+      <c r="D48" s="85"/>
+      <c r="E48" s="141">
+        <v>354</v>
+      </c>
+      <c r="F48" s="85"/>
+      <c r="G48" s="141">
+        <v>434</v>
+      </c>
+      <c r="H48" s="85"/>
+      <c r="I48" s="141">
+        <v>66</v>
+      </c>
+      <c r="J48" s="85"/>
+      <c r="K48" s="141">
+        <v>373</v>
+      </c>
+      <c r="L48" s="85"/>
+      <c r="M48" s="141">
+        <v>61</v>
+      </c>
+      <c r="N48" s="85"/>
+      <c r="O48" s="141">
+        <v>58</v>
+      </c>
+      <c r="P48" s="85"/>
+      <c r="Q48" s="141">
+        <v>53</v>
+      </c>
+      <c r="R48" s="85"/>
+      <c r="S48" s="141">
+        <v>27</v>
+      </c>
+      <c r="T48" s="85"/>
+      <c r="U48" s="141">
+        <v>312</v>
+      </c>
+      <c r="V48" s="85"/>
+      <c r="W48" s="149" t="s">
+        <v>29</v>
+      </c>
+      <c r="X48" s="149"/>
+      <c r="Y48" s="149"/>
+      <c r="Z48" s="149"/>
+    </row>
+    <row r="49" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A49" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="143">
+        <v>2299</v>
+      </c>
+      <c r="D49" s="85"/>
+      <c r="E49" s="143">
+        <v>270</v>
+      </c>
+      <c r="F49" s="85"/>
+      <c r="G49" s="143">
+        <v>650</v>
+      </c>
+      <c r="H49" s="85"/>
+      <c r="I49" s="143">
+        <v>181</v>
+      </c>
+      <c r="J49" s="85"/>
+      <c r="K49" s="143">
+        <v>529</v>
+      </c>
+      <c r="L49" s="85"/>
+      <c r="M49" s="143">
+        <v>140</v>
+      </c>
+      <c r="N49" s="85"/>
+      <c r="O49" s="143">
+        <v>128</v>
+      </c>
+      <c r="P49" s="85"/>
+      <c r="Q49" s="143">
+        <v>75</v>
+      </c>
+      <c r="R49" s="85"/>
+      <c r="S49" s="143">
+        <v>47</v>
+      </c>
+      <c r="T49" s="85"/>
+      <c r="U49" s="143">
+        <v>279</v>
+      </c>
+      <c r="V49" s="85"/>
+      <c r="W49" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X49" s="142"/>
+      <c r="Y49" s="142"/>
+      <c r="Z49" s="142"/>
+    </row>
+    <row r="50" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A50" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="88">
+        <v>173</v>
+      </c>
+      <c r="D50" s="88"/>
+      <c r="E50" s="88">
+        <v>20</v>
+      </c>
+      <c r="F50" s="88"/>
+      <c r="G50" s="88">
+        <v>34</v>
+      </c>
+      <c r="H50" s="88"/>
+      <c r="I50" s="88">
+        <v>15</v>
+      </c>
+      <c r="J50" s="88"/>
+      <c r="K50" s="88">
+        <v>40</v>
+      </c>
+      <c r="L50" s="88"/>
+      <c r="M50" s="88">
+        <v>7</v>
+      </c>
+      <c r="N50" s="88"/>
+      <c r="O50" s="88">
+        <v>11</v>
+      </c>
+      <c r="P50" s="88"/>
+      <c r="Q50" s="88">
+        <v>9</v>
+      </c>
+      <c r="R50" s="88"/>
+      <c r="S50" s="88">
+        <v>6</v>
+      </c>
+      <c r="T50" s="88"/>
+      <c r="U50" s="88">
+        <v>31</v>
+      </c>
+      <c r="V50" s="85"/>
+      <c r="W50" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X50" s="144"/>
+      <c r="Y50" s="144"/>
+      <c r="Z50" s="144"/>
+    </row>
+    <row r="51" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A51" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="148"/>
+      <c r="D51" s="88"/>
+      <c r="E51" s="148"/>
+      <c r="F51" s="88"/>
+      <c r="G51" s="148"/>
+      <c r="H51" s="88"/>
+      <c r="I51" s="148"/>
+      <c r="J51" s="88"/>
+      <c r="K51" s="148"/>
+      <c r="L51" s="88"/>
+      <c r="M51" s="148"/>
+      <c r="N51" s="88"/>
+      <c r="O51" s="148"/>
+      <c r="P51" s="88"/>
+      <c r="Q51" s="148"/>
+      <c r="R51" s="88"/>
+      <c r="S51" s="148"/>
+      <c r="T51" s="88"/>
+      <c r="U51" s="148"/>
+      <c r="V51" s="85"/>
+      <c r="W51" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X51" s="135"/>
+      <c r="Y51" s="135"/>
+      <c r="Z51" s="135"/>
+    </row>
+    <row r="52" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C52" s="139"/>
+      <c r="D52" s="139"/>
+      <c r="E52" s="139"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="85"/>
+      <c r="L52" s="85"/>
+      <c r="M52" s="85"/>
+      <c r="N52" s="85"/>
+      <c r="O52" s="85"/>
+      <c r="P52" s="85"/>
+      <c r="Q52" s="85"/>
+      <c r="R52" s="85"/>
+      <c r="S52" s="85"/>
+      <c r="T52" s="85"/>
+      <c r="U52" s="85"/>
+      <c r="V52" s="85"/>
+    </row>
+    <row r="53" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="150"/>
+      <c r="D53" s="150"/>
+      <c r="E53" s="150"/>
+      <c r="F53" s="150"/>
+      <c r="G53" s="150"/>
+      <c r="H53" s="150"/>
+      <c r="I53" s="150"/>
+      <c r="J53" s="150"/>
+      <c r="K53" s="150"/>
+      <c r="L53" s="150"/>
+      <c r="M53" s="150"/>
+      <c r="N53" s="150"/>
+      <c r="O53" s="150"/>
+      <c r="P53" s="150"/>
+      <c r="Q53" s="150"/>
+      <c r="R53" s="150"/>
+      <c r="S53" s="150"/>
+      <c r="T53" s="150"/>
+      <c r="U53" s="150"/>
+      <c r="V53" s="139"/>
+      <c r="W53" s="123" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="137" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="138">
+        <v>451</v>
+      </c>
+      <c r="D54" s="139"/>
+      <c r="E54" s="138">
+        <v>31</v>
+      </c>
+      <c r="F54" s="139"/>
+      <c r="G54" s="138">
+        <v>130</v>
+      </c>
+      <c r="H54" s="139"/>
+      <c r="I54" s="138">
+        <v>31</v>
+      </c>
+      <c r="J54" s="139"/>
+      <c r="K54" s="138">
+        <v>53</v>
+      </c>
+      <c r="L54" s="139"/>
+      <c r="M54" s="138">
+        <v>60</v>
+      </c>
+      <c r="N54" s="139"/>
+      <c r="O54" s="138">
+        <v>22</v>
+      </c>
+      <c r="P54" s="139"/>
+      <c r="Q54" s="138">
+        <v>44</v>
+      </c>
+      <c r="R54" s="139"/>
+      <c r="S54" s="138">
+        <v>12</v>
+      </c>
+      <c r="T54" s="139"/>
+      <c r="U54" s="138">
+        <v>68</v>
+      </c>
+      <c r="V54" s="139"/>
+      <c r="W54" s="137" t="s">
+        <v>105</v>
+      </c>
+      <c r="X54" s="137"/>
+      <c r="Y54" s="137"/>
+      <c r="Z54" s="137"/>
+    </row>
+    <row r="55" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A55" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="141">
+        <v>243</v>
+      </c>
+      <c r="D55" s="85"/>
+      <c r="E55" s="141">
+        <v>11</v>
+      </c>
+      <c r="F55" s="85"/>
+      <c r="G55" s="141">
+        <v>67</v>
+      </c>
+      <c r="H55" s="85"/>
+      <c r="I55" s="141">
+        <v>17</v>
+      </c>
+      <c r="J55" s="85"/>
+      <c r="K55" s="141">
+        <v>25</v>
+      </c>
+      <c r="L55" s="85"/>
+      <c r="M55" s="141">
+        <v>45</v>
+      </c>
+      <c r="N55" s="85"/>
+      <c r="O55" s="141">
+        <v>13</v>
+      </c>
+      <c r="P55" s="85"/>
+      <c r="Q55" s="141">
+        <v>28</v>
+      </c>
+      <c r="R55" s="85"/>
+      <c r="S55" s="141">
+        <v>8</v>
+      </c>
+      <c r="T55" s="85"/>
+      <c r="U55" s="141">
+        <v>29</v>
+      </c>
+      <c r="V55" s="85"/>
+      <c r="W55" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="140"/>
+      <c r="Z55" s="140"/>
+    </row>
+    <row r="56" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A56" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="143">
+        <v>155</v>
+      </c>
+      <c r="D56" s="85"/>
+      <c r="E56" s="143">
+        <v>12</v>
+      </c>
+      <c r="F56" s="85"/>
+      <c r="G56" s="143">
+        <v>46</v>
+      </c>
+      <c r="H56" s="85"/>
+      <c r="I56" s="143">
+        <v>13</v>
+      </c>
+      <c r="J56" s="85"/>
+      <c r="K56" s="143">
+        <v>22</v>
+      </c>
+      <c r="L56" s="85"/>
+      <c r="M56" s="143">
+        <v>12</v>
+      </c>
+      <c r="N56" s="85"/>
+      <c r="O56" s="143">
+        <v>6</v>
+      </c>
+      <c r="P56" s="85"/>
+      <c r="Q56" s="143">
+        <v>12</v>
+      </c>
+      <c r="R56" s="85"/>
+      <c r="S56" s="143">
+        <v>3</v>
+      </c>
+      <c r="T56" s="85"/>
+      <c r="U56" s="143">
+        <v>29</v>
+      </c>
+      <c r="V56" s="85"/>
+      <c r="W56" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X56" s="142"/>
+      <c r="Y56" s="142"/>
+      <c r="Z56" s="142"/>
+    </row>
+    <row r="57" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A57" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" s="88">
+        <v>53</v>
+      </c>
+      <c r="D57" s="88"/>
+      <c r="E57" s="88">
+        <v>8</v>
+      </c>
+      <c r="F57" s="88"/>
+      <c r="G57" s="88">
+        <v>17</v>
+      </c>
+      <c r="H57" s="88"/>
+      <c r="I57" s="88">
+        <v>1</v>
+      </c>
+      <c r="J57" s="88"/>
+      <c r="K57" s="88">
+        <v>6</v>
+      </c>
+      <c r="L57" s="88"/>
+      <c r="M57" s="88">
+        <v>3</v>
+      </c>
+      <c r="N57" s="88"/>
+      <c r="O57" s="88">
+        <v>3</v>
+      </c>
+      <c r="P57" s="88"/>
+      <c r="Q57" s="88">
+        <v>4</v>
+      </c>
+      <c r="R57" s="88"/>
+      <c r="S57" s="88">
+        <v>1</v>
+      </c>
+      <c r="T57" s="88"/>
+      <c r="U57" s="88">
+        <v>10</v>
+      </c>
+      <c r="V57" s="85"/>
+      <c r="W57" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X57" s="144"/>
+      <c r="Y57" s="144"/>
+      <c r="Z57" s="144"/>
+    </row>
+    <row r="58" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A58" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="148"/>
+      <c r="D58" s="88"/>
+      <c r="E58" s="148"/>
+      <c r="F58" s="88"/>
+      <c r="G58" s="148"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="148"/>
+      <c r="J58" s="88"/>
+      <c r="K58" s="148"/>
+      <c r="L58" s="88"/>
+      <c r="M58" s="148"/>
+      <c r="N58" s="88"/>
+      <c r="O58" s="148"/>
+      <c r="P58" s="88"/>
+      <c r="Q58" s="148"/>
+      <c r="R58" s="88"/>
+      <c r="S58" s="148"/>
+      <c r="T58" s="88"/>
+      <c r="U58" s="148"/>
+      <c r="V58" s="85"/>
+      <c r="W58" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X58" s="135"/>
+      <c r="Y58" s="135"/>
+      <c r="Z58" s="135"/>
+    </row>
+    <row r="59" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C59" s="151"/>
+      <c r="D59" s="151"/>
+      <c r="E59" s="151"/>
+      <c r="F59" s="151"/>
+      <c r="G59" s="85"/>
+      <c r="H59" s="85"/>
+      <c r="I59" s="85"/>
+      <c r="J59" s="85"/>
+      <c r="K59" s="85"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="152"/>
+      <c r="N59" s="152"/>
+      <c r="S59" s="151"/>
+      <c r="T59" s="151"/>
+    </row>
+    <row r="60" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A60" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="25"/>
+      <c r="C60" s="151"/>
+      <c r="D60" s="151"/>
+      <c r="E60" s="151"/>
+      <c r="F60" s="151"/>
+      <c r="G60" s="151"/>
+      <c r="H60" s="151"/>
+      <c r="I60" s="151"/>
+      <c r="J60" s="151"/>
+      <c r="K60" s="151"/>
+      <c r="L60" s="151"/>
+      <c r="M60" s="151"/>
+      <c r="N60" s="151"/>
+      <c r="O60" s="151"/>
+      <c r="P60" s="151"/>
+      <c r="Q60" s="151"/>
+      <c r="R60" s="151"/>
+      <c r="S60" s="151"/>
+      <c r="T60" s="151"/>
+      <c r="U60" s="151"/>
+      <c r="V60" s="151"/>
+      <c r="X60" s="153" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y60" s="153" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z60" s="153" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A61" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" s="25"/>
+      <c r="C61" s="88"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="88"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="K61" s="88"/>
+      <c r="L61" s="88"/>
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="W61" s="88"/>
+      <c r="X61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z61" s="154" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="127" max="65535" man="1"/>
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28336A18-F9B3-4066-A01B-486D2B306D88}">
+  <dimension ref="A1:Z61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="15.7109375" style="125" customWidth="1"/>
+    <col min="2" max="2" width="1" style="125" customWidth="1"/>
+    <col min="3" max="3" width="5.140625" style="125" customWidth="1"/>
+    <col min="4" max="4" width="1" style="125" customWidth="1"/>
+    <col min="5" max="5" width="5.140625" style="125" customWidth="1"/>
+    <col min="6" max="6" width="1" style="125" customWidth="1"/>
+    <col min="7" max="7" width="6.140625" style="125" customWidth="1"/>
+    <col min="8" max="8" width="1" style="125" customWidth="1"/>
+    <col min="9" max="9" width="5.140625" style="125" customWidth="1"/>
+    <col min="10" max="10" width="1" style="125" customWidth="1"/>
+    <col min="11" max="11" width="5.140625" style="125" customWidth="1"/>
+    <col min="12" max="12" width="1" style="125" customWidth="1"/>
+    <col min="13" max="13" width="5.140625" style="125" customWidth="1"/>
+    <col min="14" max="14" width="1" style="125" customWidth="1"/>
+    <col min="15" max="15" width="5.140625" style="125" customWidth="1"/>
+    <col min="16" max="16" width="1" style="125" customWidth="1"/>
+    <col min="17" max="17" width="5.140625" style="125" customWidth="1"/>
+    <col min="18" max="18" width="1" style="125" customWidth="1"/>
+    <col min="19" max="19" width="6.140625" style="125" customWidth="1"/>
+    <col min="20" max="20" width="1" style="125" customWidth="1"/>
+    <col min="21" max="21" width="6.140625" style="125" customWidth="1"/>
+    <col min="22" max="22" width="1" style="125" customWidth="1"/>
+    <col min="23" max="23" width="9.7109375" style="125" customWidth="1"/>
+    <col min="24" max="26" width="2" style="125" customWidth="1"/>
+    <col min="27" max="16384" width="12" style="125"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="123" customFormat="1" ht="11.25">
+      <c r="A1" s="122" t="s">
+        <v>126</v>
+      </c>
+      <c r="B1" s="122"/>
+    </row>
+    <row r="2" spans="1:26" ht="11.25">
+      <c r="A2" s="124" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2" s="124"/>
+    </row>
+    <row r="3" spans="1:26" s="127" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="128"/>
+    </row>
+    <row r="4" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A4" s="129" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="129"/>
+      <c r="C4" s="127"/>
+      <c r="E4" s="127"/>
+    </row>
+    <row r="5" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A5" s="130"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="88"/>
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+    </row>
+    <row r="6" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A6" s="131" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="130"/>
+      <c r="C6" s="132" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="133"/>
+      <c r="E6" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="133"/>
+      <c r="G6" s="132" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="133"/>
+      <c r="I6" s="132" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="133"/>
+      <c r="K6" s="132" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="133"/>
+      <c r="M6" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="N6" s="133"/>
+      <c r="O6" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="133"/>
+      <c r="Q6" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="133"/>
+      <c r="S6" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="133"/>
+      <c r="U6" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="V6" s="88"/>
+      <c r="W6" s="134"/>
+      <c r="X6" s="134"/>
+      <c r="Y6" s="134"/>
+      <c r="Z6" s="134"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C7" s="133"/>
+      <c r="D7" s="133"/>
+      <c r="E7" s="133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="133"/>
+      <c r="G7" s="133" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="133"/>
+      <c r="I7" s="133"/>
+      <c r="J7" s="133"/>
+      <c r="K7" s="133"/>
+      <c r="L7" s="133"/>
+      <c r="M7" s="133"/>
+      <c r="N7" s="133"/>
+      <c r="O7" s="133"/>
+      <c r="P7" s="133"/>
+      <c r="Q7" s="133"/>
+      <c r="R7" s="133"/>
+      <c r="S7" s="133"/>
+      <c r="T7" s="133"/>
+      <c r="U7" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="V7" s="88"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C8" s="133"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="133"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="133"/>
+      <c r="N8" s="133"/>
+      <c r="O8" s="133"/>
+      <c r="P8" s="133"/>
+      <c r="Q8" s="133"/>
+      <c r="R8" s="133"/>
+      <c r="S8" s="133"/>
+      <c r="T8" s="133"/>
+      <c r="U8" s="133" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="88"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C9" s="133"/>
+      <c r="D9" s="133"/>
+      <c r="E9" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="133"/>
+      <c r="G9" s="133" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="133"/>
+      <c r="I9" s="133" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="133"/>
+      <c r="K9" s="133" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="133"/>
+      <c r="M9" s="133" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133" t="s">
+        <v>21</v>
+      </c>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="133"/>
+      <c r="S9" s="133" t="s">
+        <v>22</v>
+      </c>
+      <c r="T9" s="133"/>
+      <c r="U9" s="133" t="s">
+        <v>23</v>
+      </c>
+      <c r="V9" s="88"/>
+    </row>
+    <row r="10" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C10" s="133"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="133"/>
+      <c r="G10" s="133" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="133"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="133"/>
+      <c r="K10" s="133"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="133"/>
+      <c r="U10" s="133" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" s="88"/>
+    </row>
+    <row r="11" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A11" s="135"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="133"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="136"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="136"/>
+      <c r="J11" s="133"/>
+      <c r="K11" s="136"/>
+      <c r="L11" s="133"/>
+      <c r="M11" s="136"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="136"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="136"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="136"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="V11" s="88"/>
+      <c r="W11" s="135"/>
+      <c r="X11" s="135"/>
+      <c r="Y11" s="135"/>
+      <c r="Z11" s="135"/>
+    </row>
+    <row r="12" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C12" s="88"/>
+      <c r="D12" s="88"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="88"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="88"/>
+      <c r="I12" s="88"/>
+      <c r="J12" s="88"/>
+      <c r="K12" s="88"/>
+      <c r="L12" s="88"/>
+      <c r="M12" s="88"/>
+      <c r="N12" s="88"/>
+      <c r="O12" s="88"/>
+      <c r="P12" s="88"/>
+      <c r="Q12" s="88"/>
+      <c r="R12" s="88"/>
+      <c r="S12" s="88"/>
+      <c r="T12" s="88"/>
+      <c r="U12" s="88"/>
+      <c r="V12" s="88"/>
+    </row>
+    <row r="13" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="138">
+        <f>SUM(E13,G13,I13,K13,M13,O13,Q13,S13,U13)</f>
+        <v>16206</v>
+      </c>
+      <c r="D13" s="139"/>
+      <c r="E13" s="138">
+        <v>2686</v>
+      </c>
+      <c r="F13" s="139"/>
+      <c r="G13" s="138">
+        <v>4279</v>
+      </c>
+      <c r="H13" s="139"/>
+      <c r="I13" s="138">
+        <v>1450</v>
+      </c>
+      <c r="J13" s="139"/>
+      <c r="K13" s="138">
+        <v>2578</v>
+      </c>
+      <c r="L13" s="139"/>
+      <c r="M13" s="138">
+        <v>986</v>
+      </c>
+      <c r="N13" s="139"/>
+      <c r="O13" s="138">
+        <v>756</v>
+      </c>
+      <c r="P13" s="139"/>
+      <c r="Q13" s="138">
+        <v>856</v>
+      </c>
+      <c r="R13" s="139"/>
+      <c r="S13" s="138">
+        <v>364</v>
+      </c>
+      <c r="T13" s="139"/>
+      <c r="U13" s="138">
+        <v>2251</v>
+      </c>
+      <c r="V13" s="139"/>
+      <c r="W13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="X13" s="137"/>
+      <c r="Y13" s="137"/>
+      <c r="Z13" s="137"/>
+    </row>
+    <row r="14" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A14" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="141">
+        <f>SUM(E14,G14,I14,K14,M14,O14,Q14,S14,U14)</f>
+        <v>5888</v>
+      </c>
+      <c r="D14" s="85"/>
+      <c r="E14" s="141">
+        <v>921</v>
+      </c>
+      <c r="F14" s="85"/>
+      <c r="G14" s="141">
+        <v>1635</v>
+      </c>
+      <c r="H14" s="85"/>
+      <c r="I14" s="141">
+        <v>485</v>
+      </c>
+      <c r="J14" s="85"/>
+      <c r="K14" s="141">
+        <v>1019</v>
+      </c>
+      <c r="L14" s="85"/>
+      <c r="M14" s="141">
+        <v>359</v>
+      </c>
+      <c r="N14" s="85"/>
+      <c r="O14" s="141">
+        <v>270</v>
+      </c>
+      <c r="P14" s="85"/>
+      <c r="Q14" s="141">
+        <v>347</v>
+      </c>
+      <c r="R14" s="85"/>
+      <c r="S14" s="141">
+        <v>140</v>
+      </c>
+      <c r="T14" s="85"/>
+      <c r="U14" s="141">
+        <v>712</v>
+      </c>
+      <c r="V14" s="85"/>
+      <c r="W14" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" s="140"/>
+      <c r="Y14" s="140"/>
+      <c r="Z14" s="140"/>
+    </row>
+    <row r="15" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A15" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="143">
+        <f>SUM(E15,G15,I15,K15,M15,O15,Q15,S15,U15)</f>
+        <v>9763</v>
+      </c>
+      <c r="D15" s="85"/>
+      <c r="E15" s="143">
+        <v>1683</v>
+      </c>
+      <c r="F15" s="85"/>
+      <c r="G15" s="143">
+        <v>2505</v>
+      </c>
+      <c r="H15" s="85"/>
+      <c r="I15" s="143">
+        <v>943</v>
+      </c>
+      <c r="J15" s="85"/>
+      <c r="K15" s="143">
+        <v>1457</v>
+      </c>
+      <c r="L15" s="85"/>
+      <c r="M15" s="143">
+        <v>597</v>
+      </c>
+      <c r="N15" s="85"/>
+      <c r="O15" s="143">
+        <v>454</v>
+      </c>
+      <c r="P15" s="85"/>
+      <c r="Q15" s="143">
+        <v>459</v>
+      </c>
+      <c r="R15" s="85"/>
+      <c r="S15" s="143">
+        <v>213</v>
+      </c>
+      <c r="T15" s="85"/>
+      <c r="U15" s="143">
+        <v>1452</v>
+      </c>
+      <c r="V15" s="85"/>
+      <c r="W15" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X15" s="142"/>
+      <c r="Y15" s="142"/>
+      <c r="Z15" s="142"/>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="88">
+        <f>SUM(E16,G16,I16,K16,M16,O16,Q16,S16,U16)</f>
+        <v>555</v>
+      </c>
+      <c r="D16" s="88"/>
+      <c r="E16" s="88">
+        <v>82</v>
+      </c>
+      <c r="F16" s="88"/>
+      <c r="G16" s="88">
+        <v>139</v>
+      </c>
+      <c r="H16" s="88"/>
+      <c r="I16" s="88">
+        <v>22</v>
+      </c>
+      <c r="J16" s="88"/>
+      <c r="K16" s="88">
+        <v>102</v>
+      </c>
+      <c r="L16" s="88"/>
+      <c r="M16" s="88">
+        <v>30</v>
+      </c>
+      <c r="N16" s="88"/>
+      <c r="O16" s="88">
+        <v>32</v>
+      </c>
+      <c r="P16" s="88"/>
+      <c r="Q16" s="88">
+        <v>50</v>
+      </c>
+      <c r="R16" s="88"/>
+      <c r="S16" s="88">
+        <v>11</v>
+      </c>
+      <c r="T16" s="88"/>
+      <c r="U16" s="88">
+        <v>87</v>
+      </c>
+      <c r="V16" s="85"/>
+      <c r="W16" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X16" s="144"/>
+      <c r="Y16" s="144"/>
+      <c r="Z16" s="144"/>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="145"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="145"/>
+      <c r="F17" s="85"/>
+      <c r="G17" s="145"/>
+      <c r="H17" s="85"/>
+      <c r="I17" s="145"/>
+      <c r="J17" s="85"/>
+      <c r="K17" s="145"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="145"/>
+      <c r="N17" s="85"/>
+      <c r="O17" s="145"/>
+      <c r="P17" s="85"/>
+      <c r="Q17" s="145"/>
+      <c r="R17" s="85"/>
+      <c r="S17" s="145"/>
+      <c r="T17" s="85"/>
+      <c r="U17" s="145"/>
+      <c r="V17" s="85"/>
+      <c r="W17" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X17" s="135"/>
+      <c r="Y17" s="135"/>
+      <c r="Z17" s="135"/>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
+      <c r="E18" s="85"/>
+      <c r="F18" s="85"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="85"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="85"/>
+      <c r="Q18" s="85"/>
+      <c r="R18" s="85"/>
+      <c r="S18" s="85"/>
+      <c r="T18" s="85"/>
+      <c r="U18" s="85"/>
+      <c r="V18" s="85"/>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="123" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="123"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+    </row>
+    <row r="20" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A20" s="123"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="85"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="85"/>
+      <c r="S20" s="85"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="85"/>
+    </row>
+    <row r="21" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="137" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="138">
+        <f>SUM(E21,G21,I21,K21,M21,O21,Q21,S21,U21)</f>
+        <v>5945</v>
+      </c>
+      <c r="D21" s="139"/>
+      <c r="E21" s="138">
+        <v>1052</v>
+      </c>
+      <c r="F21" s="139"/>
+      <c r="G21" s="138">
+        <v>1569</v>
+      </c>
+      <c r="H21" s="139"/>
+      <c r="I21" s="138">
+        <v>487</v>
+      </c>
+      <c r="J21" s="139"/>
+      <c r="K21" s="138">
+        <v>879</v>
+      </c>
+      <c r="L21" s="139"/>
+      <c r="M21" s="138">
+        <v>341</v>
+      </c>
+      <c r="N21" s="139"/>
+      <c r="O21" s="138">
+        <v>212</v>
+      </c>
+      <c r="P21" s="139"/>
+      <c r="Q21" s="138">
+        <v>297</v>
+      </c>
+      <c r="R21" s="139"/>
+      <c r="S21" s="138">
+        <v>114</v>
+      </c>
+      <c r="T21" s="139"/>
+      <c r="U21" s="138">
+        <v>994</v>
+      </c>
+      <c r="V21" s="139"/>
+      <c r="W21" s="137" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="137"/>
+      <c r="Y21" s="137"/>
+      <c r="Z21" s="137"/>
+    </row>
+    <row r="22" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A22" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="141">
+        <f>SUM(E22,G22,I22,K22,M22,O22,Q22,S22,U22)</f>
+        <v>3634</v>
+      </c>
+      <c r="D22" s="85"/>
+      <c r="E22" s="141">
+        <v>520</v>
+      </c>
+      <c r="F22" s="85"/>
+      <c r="G22" s="141">
+        <v>1062</v>
+      </c>
+      <c r="H22" s="85"/>
+      <c r="I22" s="146">
+        <v>338</v>
+      </c>
+      <c r="J22" s="88"/>
+      <c r="K22" s="141">
+        <v>600</v>
+      </c>
+      <c r="L22" s="85"/>
+      <c r="M22" s="141">
+        <v>236</v>
+      </c>
+      <c r="N22" s="85"/>
+      <c r="O22" s="146">
+        <v>143</v>
+      </c>
+      <c r="P22" s="88"/>
+      <c r="Q22" s="145">
+        <v>220</v>
+      </c>
+      <c r="R22" s="85"/>
+      <c r="S22" s="141">
+        <v>74</v>
+      </c>
+      <c r="T22" s="85"/>
+      <c r="U22" s="141">
+        <v>441</v>
+      </c>
+      <c r="V22" s="85"/>
+      <c r="W22" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" s="140"/>
+      <c r="Y22" s="140"/>
+      <c r="Z22" s="140"/>
+    </row>
+    <row r="23" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A23" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="143">
+        <f>SUM(E23,G23,I23,K23,M23,O23,Q23,S23,U23)</f>
+        <v>2105</v>
+      </c>
+      <c r="D23" s="85"/>
+      <c r="E23" s="143">
+        <v>498</v>
+      </c>
+      <c r="F23" s="85"/>
+      <c r="G23" s="143">
+        <v>455</v>
+      </c>
+      <c r="H23" s="85"/>
+      <c r="I23" s="147">
+        <v>143</v>
+      </c>
+      <c r="J23" s="88"/>
+      <c r="K23" s="143">
+        <v>239</v>
+      </c>
+      <c r="L23" s="85"/>
+      <c r="M23" s="143">
+        <v>90</v>
+      </c>
+      <c r="N23" s="85"/>
+      <c r="O23" s="147">
+        <v>63</v>
+      </c>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="143">
+        <v>61</v>
+      </c>
+      <c r="R23" s="85"/>
+      <c r="S23" s="143">
+        <v>37</v>
+      </c>
+      <c r="T23" s="85"/>
+      <c r="U23" s="143">
+        <v>519</v>
+      </c>
+      <c r="V23" s="85"/>
+      <c r="W23" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X23" s="142"/>
+      <c r="Y23" s="142"/>
+      <c r="Z23" s="142"/>
+    </row>
+    <row r="24" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A24" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="88">
+        <f>SUM(E24:U24)</f>
+        <v>206</v>
+      </c>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88">
+        <v>34</v>
+      </c>
+      <c r="F24" s="88"/>
+      <c r="G24" s="88">
+        <v>52</v>
+      </c>
+      <c r="H24" s="88"/>
+      <c r="I24" s="88">
+        <v>6</v>
+      </c>
+      <c r="J24" s="88"/>
+      <c r="K24" s="88">
+        <v>40</v>
+      </c>
+      <c r="L24" s="88"/>
+      <c r="M24" s="88">
+        <v>15</v>
+      </c>
+      <c r="N24" s="88"/>
+      <c r="O24" s="88">
+        <v>6</v>
+      </c>
+      <c r="P24" s="88"/>
+      <c r="Q24" s="88">
+        <v>16</v>
+      </c>
+      <c r="R24" s="88"/>
+      <c r="S24" s="88">
+        <v>3</v>
+      </c>
+      <c r="T24" s="88"/>
+      <c r="U24" s="88">
+        <v>34</v>
+      </c>
+      <c r="V24" s="85"/>
+      <c r="W24" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X24" s="144"/>
+      <c r="Y24" s="144"/>
+      <c r="Z24" s="144"/>
+    </row>
+    <row r="25" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A25" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="145"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="145"/>
+      <c r="F25" s="85"/>
+      <c r="G25" s="145"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="148"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="145"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="145"/>
+      <c r="N25" s="85"/>
+      <c r="O25" s="148"/>
+      <c r="P25" s="88"/>
+      <c r="Q25" s="145"/>
+      <c r="R25" s="85"/>
+      <c r="S25" s="145"/>
+      <c r="T25" s="85"/>
+      <c r="U25" s="145"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X25" s="135"/>
+      <c r="Y25" s="135"/>
+      <c r="Z25" s="135"/>
+    </row>
+    <row r="26" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C26" s="139"/>
+      <c r="D26" s="139"/>
+      <c r="E26" s="139"/>
+      <c r="F26" s="85"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="85"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
+      <c r="O26" s="85"/>
+      <c r="P26" s="85"/>
+      <c r="Q26" s="85"/>
+      <c r="R26" s="85"/>
+      <c r="S26" s="85"/>
+      <c r="T26" s="85"/>
+      <c r="U26" s="85"/>
+      <c r="V26" s="85"/>
+    </row>
+    <row r="27" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="137" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="138">
+        <f>SUM(E27,G27,I27,K27,M27,O27,Q27,S27,U27)</f>
+        <v>10261</v>
+      </c>
+      <c r="D27" s="139"/>
+      <c r="E27" s="138">
+        <v>1634</v>
+      </c>
+      <c r="F27" s="139"/>
+      <c r="G27" s="138">
+        <v>2710</v>
+      </c>
+      <c r="H27" s="139"/>
+      <c r="I27" s="138">
+        <v>963</v>
+      </c>
+      <c r="J27" s="139"/>
+      <c r="K27" s="138">
+        <v>1699</v>
+      </c>
+      <c r="L27" s="139"/>
+      <c r="M27" s="138">
+        <v>645</v>
+      </c>
+      <c r="N27" s="139"/>
+      <c r="O27" s="138">
+        <v>544</v>
+      </c>
+      <c r="P27" s="139"/>
+      <c r="Q27" s="138">
+        <v>559</v>
+      </c>
+      <c r="R27" s="139"/>
+      <c r="S27" s="138">
+        <v>250</v>
+      </c>
+      <c r="T27" s="139"/>
+      <c r="U27" s="138">
+        <v>1257</v>
+      </c>
+      <c r="V27" s="139"/>
+      <c r="W27" s="137" t="s">
+        <v>35</v>
+      </c>
+      <c r="X27" s="137"/>
+      <c r="Y27" s="137"/>
+      <c r="Z27" s="137"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="141">
+        <f>SUM(E28,G28,I28,K28,M28,O28,Q28,S28,U28)</f>
+        <v>2254</v>
+      </c>
+      <c r="D28" s="85"/>
+      <c r="E28" s="141">
+        <v>401</v>
+      </c>
+      <c r="F28" s="85"/>
+      <c r="G28" s="141">
+        <v>573</v>
+      </c>
+      <c r="H28" s="85"/>
+      <c r="I28" s="141">
+        <v>147</v>
+      </c>
+      <c r="J28" s="85"/>
+      <c r="K28" s="141">
+        <v>419</v>
+      </c>
+      <c r="L28" s="85"/>
+      <c r="M28" s="146">
+        <v>123</v>
+      </c>
+      <c r="N28" s="88"/>
+      <c r="O28" s="145">
+        <v>127</v>
+      </c>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="141">
+        <v>127</v>
+      </c>
+      <c r="R28" s="85"/>
+      <c r="S28" s="141">
+        <v>66</v>
+      </c>
+      <c r="T28" s="85"/>
+      <c r="U28" s="141">
+        <v>271</v>
+      </c>
+      <c r="V28" s="85"/>
+      <c r="W28" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X28" s="140"/>
+      <c r="Y28" s="140"/>
+      <c r="Z28" s="140"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="143">
+        <f>SUM(E29,G29,I29,K29,M29,O29,Q29,S29,U29)</f>
+        <v>7658</v>
+      </c>
+      <c r="D29" s="85"/>
+      <c r="E29" s="143">
+        <v>1185</v>
+      </c>
+      <c r="F29" s="85"/>
+      <c r="G29" s="143">
+        <v>2050</v>
+      </c>
+      <c r="H29" s="85"/>
+      <c r="I29" s="143">
+        <v>800</v>
+      </c>
+      <c r="J29" s="85"/>
+      <c r="K29" s="143">
+        <v>1218</v>
+      </c>
+      <c r="L29" s="85"/>
+      <c r="M29" s="147">
+        <v>507</v>
+      </c>
+      <c r="N29" s="88"/>
+      <c r="O29" s="143">
+        <v>391</v>
+      </c>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="143">
+        <v>398</v>
+      </c>
+      <c r="R29" s="85"/>
+      <c r="S29" s="143">
+        <v>176</v>
+      </c>
+      <c r="T29" s="85"/>
+      <c r="U29" s="143">
+        <v>933</v>
+      </c>
+      <c r="V29" s="85"/>
+      <c r="W29" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X29" s="142"/>
+      <c r="Y29" s="142"/>
+      <c r="Z29" s="142"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="144" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="88">
+        <f>SUM(E30,G30,I30,K30,M30,O30,Q30,S30,U30)</f>
+        <v>349</v>
+      </c>
+      <c r="D30" s="88"/>
+      <c r="E30" s="88">
+        <v>48</v>
+      </c>
+      <c r="F30" s="88"/>
+      <c r="G30" s="88">
+        <v>87</v>
+      </c>
+      <c r="H30" s="88"/>
+      <c r="I30" s="88">
+        <v>16</v>
+      </c>
+      <c r="J30" s="88"/>
+      <c r="K30" s="88">
+        <v>62</v>
+      </c>
+      <c r="L30" s="88"/>
+      <c r="M30" s="88">
+        <v>15</v>
+      </c>
+      <c r="N30" s="88"/>
+      <c r="O30" s="88">
+        <v>26</v>
+      </c>
+      <c r="P30" s="88"/>
+      <c r="Q30" s="88">
+        <v>34</v>
+      </c>
+      <c r="R30" s="88"/>
+      <c r="S30" s="88">
+        <v>8</v>
+      </c>
+      <c r="T30" s="88"/>
+      <c r="U30" s="88">
+        <v>53</v>
+      </c>
+      <c r="V30" s="85"/>
+      <c r="W30" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X30" s="144"/>
+      <c r="Y30" s="144"/>
+      <c r="Z30" s="144"/>
+    </row>
+    <row r="31" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A31" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="145"/>
+      <c r="D31" s="85"/>
+      <c r="E31" s="145"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="145"/>
+      <c r="H31" s="85"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="85"/>
+      <c r="K31" s="145"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="148"/>
+      <c r="N31" s="88"/>
+      <c r="O31" s="145"/>
+      <c r="P31" s="85"/>
+      <c r="Q31" s="145"/>
+      <c r="R31" s="85"/>
+      <c r="S31" s="145"/>
+      <c r="T31" s="85"/>
+      <c r="U31" s="145"/>
+      <c r="V31" s="85"/>
+      <c r="W31" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X31" s="135"/>
+      <c r="Y31" s="135"/>
+      <c r="Z31" s="135"/>
+    </row>
+    <row r="32" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C32" s="85"/>
+      <c r="D32" s="85"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="85"/>
+      <c r="H32" s="85"/>
+      <c r="I32" s="85"/>
+      <c r="J32" s="85"/>
+      <c r="K32" s="85"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="85"/>
+      <c r="N32" s="85"/>
+      <c r="O32" s="85"/>
+      <c r="P32" s="85"/>
+      <c r="Q32" s="85"/>
+      <c r="R32" s="85"/>
+      <c r="S32" s="85"/>
+      <c r="T32" s="85"/>
+      <c r="U32" s="85"/>
+      <c r="V32" s="85"/>
+    </row>
+    <row r="33" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="123" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="139"/>
+      <c r="D33" s="139"/>
+      <c r="E33" s="139"/>
+      <c r="F33" s="139"/>
+      <c r="G33" s="139"/>
+      <c r="H33" s="139"/>
+      <c r="I33" s="139"/>
+      <c r="J33" s="139"/>
+      <c r="K33" s="139"/>
+      <c r="L33" s="139"/>
+      <c r="M33" s="139"/>
+      <c r="N33" s="139"/>
+      <c r="O33" s="139"/>
+      <c r="P33" s="139"/>
+      <c r="Q33" s="139"/>
+      <c r="R33" s="139"/>
+      <c r="S33" s="139"/>
+      <c r="T33" s="139"/>
+      <c r="U33" s="139"/>
+      <c r="V33" s="139"/>
+    </row>
+    <row r="34" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A34" s="123"/>
+      <c r="B34" s="123"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="85"/>
+      <c r="H34" s="85"/>
+      <c r="I34" s="85"/>
+      <c r="J34" s="85"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="85"/>
+      <c r="O34" s="85"/>
+      <c r="P34" s="85"/>
+      <c r="Q34" s="85"/>
+      <c r="R34" s="85"/>
+      <c r="S34" s="85"/>
+      <c r="T34" s="85"/>
+      <c r="U34" s="85"/>
+      <c r="V34" s="85"/>
+    </row>
+    <row r="35" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="137" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="138">
+        <f>SUM(E35:U35)</f>
+        <v>5257</v>
+      </c>
+      <c r="D35" s="139"/>
+      <c r="E35" s="138">
+        <v>829</v>
+      </c>
+      <c r="F35" s="139"/>
+      <c r="G35" s="138">
+        <v>1586</v>
+      </c>
+      <c r="H35" s="139"/>
+      <c r="I35" s="138">
+        <v>497</v>
+      </c>
+      <c r="J35" s="139"/>
+      <c r="K35" s="138">
+        <v>751</v>
+      </c>
+      <c r="L35" s="139"/>
+      <c r="M35" s="138">
+        <v>292</v>
+      </c>
+      <c r="N35" s="139"/>
+      <c r="O35" s="138">
+        <v>234</v>
+      </c>
+      <c r="P35" s="139"/>
+      <c r="Q35" s="138">
+        <v>333</v>
+      </c>
+      <c r="R35" s="139"/>
+      <c r="S35" s="138">
+        <v>125</v>
+      </c>
+      <c r="T35" s="139"/>
+      <c r="U35" s="138">
+        <v>610</v>
+      </c>
+      <c r="V35" s="139"/>
+      <c r="W35" s="137" t="s">
+        <v>37</v>
+      </c>
+      <c r="X35" s="137"/>
+      <c r="Y35" s="137"/>
+      <c r="Z35" s="137"/>
+    </row>
+    <row r="36" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A36" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="141">
+        <f>SUM(E36:U36)</f>
+        <v>2377</v>
+      </c>
+      <c r="D36" s="85"/>
+      <c r="E36" s="141">
+        <v>298</v>
+      </c>
+      <c r="F36" s="85"/>
+      <c r="G36" s="141">
+        <v>758</v>
+      </c>
+      <c r="H36" s="85"/>
+      <c r="I36" s="141">
+        <v>255</v>
+      </c>
+      <c r="J36" s="85"/>
+      <c r="K36" s="141">
+        <v>396</v>
+      </c>
+      <c r="L36" s="85"/>
+      <c r="M36" s="141">
+        <v>145</v>
+      </c>
+      <c r="N36" s="85"/>
+      <c r="O36" s="146">
+        <v>107</v>
+      </c>
+      <c r="P36" s="85"/>
+      <c r="Q36" s="141">
+        <v>178</v>
+      </c>
+      <c r="R36" s="85"/>
+      <c r="S36" s="141">
+        <v>56</v>
+      </c>
+      <c r="T36" s="85"/>
+      <c r="U36" s="141">
+        <v>184</v>
+      </c>
+      <c r="V36" s="85"/>
+      <c r="W36" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" s="140"/>
+      <c r="Y36" s="140"/>
+      <c r="Z36" s="140"/>
+    </row>
+    <row r="37" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A37" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="143">
+        <f>SUM(E37:U37)</f>
+        <v>2596</v>
+      </c>
+      <c r="D37" s="85"/>
+      <c r="E37" s="143">
+        <v>488</v>
+      </c>
+      <c r="F37" s="85"/>
+      <c r="G37" s="143">
+        <v>753</v>
+      </c>
+      <c r="H37" s="85"/>
+      <c r="I37" s="143">
+        <v>230</v>
+      </c>
+      <c r="J37" s="85"/>
+      <c r="K37" s="143">
+        <v>314</v>
+      </c>
+      <c r="L37" s="85"/>
+      <c r="M37" s="143">
+        <v>130</v>
+      </c>
+      <c r="N37" s="85"/>
+      <c r="O37" s="147">
+        <v>108</v>
+      </c>
+      <c r="P37" s="85"/>
+      <c r="Q37" s="143">
+        <v>124</v>
+      </c>
+      <c r="R37" s="85"/>
+      <c r="S37" s="143">
+        <v>66</v>
+      </c>
+      <c r="T37" s="85"/>
+      <c r="U37" s="143">
+        <v>383</v>
+      </c>
+      <c r="V37" s="85"/>
+      <c r="W37" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X37" s="142"/>
+      <c r="Y37" s="142"/>
+      <c r="Z37" s="142"/>
+    </row>
+    <row r="38" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A38" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="88">
+        <f>SUM(E38:U38)</f>
+        <v>284</v>
+      </c>
+      <c r="D38" s="88"/>
+      <c r="E38" s="88">
+        <v>43</v>
+      </c>
+      <c r="F38" s="88"/>
+      <c r="G38" s="88">
+        <v>75</v>
+      </c>
+      <c r="H38" s="88"/>
+      <c r="I38" s="88">
+        <v>12</v>
+      </c>
+      <c r="J38" s="88"/>
+      <c r="K38" s="88">
+        <v>41</v>
+      </c>
+      <c r="L38" s="88"/>
+      <c r="M38" s="88">
+        <v>17</v>
+      </c>
+      <c r="N38" s="88"/>
+      <c r="O38" s="88">
+        <v>19</v>
+      </c>
+      <c r="P38" s="88"/>
+      <c r="Q38" s="88">
+        <v>31</v>
+      </c>
+      <c r="R38" s="88"/>
+      <c r="S38" s="88">
+        <v>3</v>
+      </c>
+      <c r="T38" s="88"/>
+      <c r="U38" s="88">
+        <v>43</v>
+      </c>
+      <c r="V38" s="85"/>
+      <c r="W38" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X38" s="144"/>
+      <c r="Y38" s="144"/>
+      <c r="Z38" s="144"/>
+    </row>
+    <row r="39" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A39" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="145"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="145"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="145"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="145"/>
+      <c r="J39" s="85"/>
+      <c r="K39" s="145"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="145"/>
+      <c r="N39" s="85"/>
+      <c r="O39" s="145"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="145"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="145"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="145"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X39" s="135"/>
+      <c r="Y39" s="135"/>
+      <c r="Z39" s="135"/>
+    </row>
+    <row r="40" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C40" s="85"/>
+      <c r="D40" s="85"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
+      <c r="I40" s="85"/>
+      <c r="J40" s="85"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
+      <c r="N40" s="85"/>
+      <c r="O40" s="85"/>
+      <c r="P40" s="85"/>
+      <c r="Q40" s="85"/>
+      <c r="R40" s="85"/>
+      <c r="S40" s="85"/>
+      <c r="T40" s="85"/>
+      <c r="U40" s="85"/>
+      <c r="V40" s="85"/>
+    </row>
+    <row r="41" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="137" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="138">
+        <f>SUM(E41:U41)</f>
+        <v>6577</v>
+      </c>
+      <c r="D41" s="139"/>
+      <c r="E41" s="138">
+        <v>1231</v>
+      </c>
+      <c r="F41" s="139"/>
+      <c r="G41" s="138">
+        <v>1515</v>
+      </c>
+      <c r="H41" s="139"/>
+      <c r="I41" s="138">
+        <v>686</v>
+      </c>
+      <c r="J41" s="139"/>
+      <c r="K41" s="138">
+        <v>891</v>
+      </c>
+      <c r="L41" s="139"/>
+      <c r="M41" s="138">
+        <v>414</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="138">
+        <v>314</v>
+      </c>
+      <c r="P41" s="139"/>
+      <c r="Q41" s="138">
+        <v>366</v>
+      </c>
+      <c r="R41" s="139"/>
+      <c r="S41" s="138">
+        <v>142</v>
+      </c>
+      <c r="T41" s="139"/>
+      <c r="U41" s="138">
+        <v>1018</v>
+      </c>
+      <c r="V41" s="139"/>
+      <c r="W41" s="137" t="s">
+        <v>39</v>
+      </c>
+      <c r="X41" s="137"/>
+      <c r="Y41" s="137"/>
+      <c r="Z41" s="137"/>
+    </row>
+    <row r="42" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A42" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="141">
+        <f t="shared" ref="C42:C57" si="0">SUM(E42:U42)</f>
+        <v>1632</v>
+      </c>
+      <c r="D42" s="85"/>
+      <c r="E42" s="141">
+        <v>291</v>
+      </c>
+      <c r="F42" s="85"/>
+      <c r="G42" s="125">
+        <v>396</v>
+      </c>
+      <c r="H42" s="141"/>
+      <c r="I42" s="141">
+        <v>145</v>
+      </c>
+      <c r="J42" s="85"/>
+      <c r="K42" s="141">
+        <v>256</v>
+      </c>
+      <c r="L42" s="85"/>
+      <c r="M42" s="141">
+        <v>92</v>
+      </c>
+      <c r="N42" s="85"/>
+      <c r="O42" s="145">
+        <v>83</v>
+      </c>
+      <c r="P42" s="85"/>
+      <c r="Q42" s="141">
+        <v>106</v>
+      </c>
+      <c r="R42" s="85"/>
+      <c r="S42" s="141">
+        <v>45</v>
+      </c>
+      <c r="T42" s="85"/>
+      <c r="U42" s="141">
+        <v>218</v>
+      </c>
+      <c r="V42" s="85"/>
+      <c r="W42" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" s="140"/>
+      <c r="Y42" s="140"/>
+      <c r="Z42" s="140"/>
+    </row>
+    <row r="43" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A43" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="143">
+        <f t="shared" si="0"/>
+        <v>4908</v>
+      </c>
+      <c r="D43" s="85"/>
+      <c r="E43" s="143">
+        <v>933</v>
+      </c>
+      <c r="F43" s="85"/>
+      <c r="G43" s="143">
+        <v>1108</v>
+      </c>
+      <c r="H43" s="85"/>
+      <c r="I43" s="143">
+        <v>541</v>
+      </c>
+      <c r="J43" s="85"/>
+      <c r="K43" s="143">
+        <v>629</v>
+      </c>
+      <c r="L43" s="85"/>
+      <c r="M43" s="143">
+        <v>319</v>
+      </c>
+      <c r="N43" s="85"/>
+      <c r="O43" s="143">
+        <v>230</v>
+      </c>
+      <c r="P43" s="85"/>
+      <c r="Q43" s="143">
+        <v>255</v>
+      </c>
+      <c r="R43" s="85"/>
+      <c r="S43" s="143">
+        <v>96</v>
+      </c>
+      <c r="T43" s="85"/>
+      <c r="U43" s="143">
+        <v>797</v>
+      </c>
+      <c r="V43" s="85"/>
+      <c r="W43" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X43" s="142"/>
+      <c r="Y43" s="142"/>
+      <c r="Z43" s="142"/>
+    </row>
+    <row r="44" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A44" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="88">
+        <f t="shared" si="0"/>
+        <v>37</v>
+      </c>
+      <c r="D44" s="88"/>
+      <c r="E44" s="88">
+        <v>7</v>
+      </c>
+      <c r="F44" s="88"/>
+      <c r="G44" s="88">
+        <v>11</v>
+      </c>
+      <c r="H44" s="88"/>
+      <c r="I44" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="J44" s="88"/>
+      <c r="K44" s="88">
+        <v>6</v>
+      </c>
+      <c r="L44" s="88"/>
+      <c r="M44" s="88">
+        <v>3</v>
+      </c>
+      <c r="N44" s="88"/>
+      <c r="O44" s="88">
+        <v>1</v>
+      </c>
+      <c r="P44" s="88"/>
+      <c r="Q44" s="88">
+        <v>5</v>
+      </c>
+      <c r="R44" s="88"/>
+      <c r="S44" s="88">
+        <v>1</v>
+      </c>
+      <c r="T44" s="88"/>
+      <c r="U44" s="88">
+        <v>3</v>
+      </c>
+      <c r="V44" s="85"/>
+      <c r="W44" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X44" s="144"/>
+      <c r="Y44" s="144"/>
+      <c r="Z44" s="144"/>
+    </row>
+    <row r="45" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A45" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="148"/>
+      <c r="D45" s="88"/>
+      <c r="E45" s="148"/>
+      <c r="F45" s="88"/>
+      <c r="G45" s="148"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="148"/>
+      <c r="J45" s="88"/>
+      <c r="K45" s="148"/>
+      <c r="L45" s="88"/>
+      <c r="M45" s="148"/>
+      <c r="N45" s="88"/>
+      <c r="O45" s="148"/>
+      <c r="P45" s="88"/>
+      <c r="Q45" s="148"/>
+      <c r="R45" s="88"/>
+      <c r="S45" s="148"/>
+      <c r="T45" s="88"/>
+      <c r="U45" s="148"/>
+      <c r="V45" s="85"/>
+      <c r="W45" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X45" s="135"/>
+      <c r="Y45" s="135"/>
+      <c r="Z45" s="135"/>
+    </row>
+    <row r="46" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C46" s="139"/>
+      <c r="D46" s="139"/>
+      <c r="E46" s="139"/>
+      <c r="F46" s="85"/>
+      <c r="G46" s="85"/>
+      <c r="H46" s="85"/>
+      <c r="I46" s="85"/>
+      <c r="J46" s="85"/>
+      <c r="K46" s="85"/>
+      <c r="L46" s="85"/>
+      <c r="M46" s="85"/>
+      <c r="N46" s="85"/>
+      <c r="O46" s="85"/>
+      <c r="P46" s="85"/>
+      <c r="Q46" s="85"/>
+      <c r="R46" s="85"/>
+      <c r="S46" s="85"/>
+      <c r="T46" s="85"/>
+      <c r="U46" s="85"/>
+      <c r="V46" s="85"/>
+    </row>
+    <row r="47" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="138">
+        <f t="shared" si="0"/>
+        <v>3921</v>
+      </c>
+      <c r="D47" s="139"/>
+      <c r="E47" s="138">
+        <v>597</v>
+      </c>
+      <c r="F47" s="139"/>
+      <c r="G47" s="138">
+        <v>1050</v>
+      </c>
+      <c r="H47" s="139"/>
+      <c r="I47" s="138">
+        <v>238</v>
+      </c>
+      <c r="J47" s="139"/>
+      <c r="K47" s="138">
+        <v>880</v>
+      </c>
+      <c r="L47" s="139"/>
+      <c r="M47" s="138">
+        <v>211</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="138">
+        <v>184</v>
+      </c>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="138">
+        <v>116</v>
+      </c>
+      <c r="R47" s="139"/>
+      <c r="S47" s="138">
+        <v>83</v>
+      </c>
+      <c r="T47" s="139"/>
+      <c r="U47" s="138">
+        <v>562</v>
+      </c>
+      <c r="V47" s="139"/>
+      <c r="W47" s="137" t="s">
+        <v>92</v>
+      </c>
+      <c r="X47" s="137"/>
+      <c r="Y47" s="137"/>
+      <c r="Z47" s="137"/>
+    </row>
+    <row r="48" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A48" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="141">
+        <f t="shared" si="0"/>
+        <v>1628</v>
+      </c>
+      <c r="D48" s="85"/>
+      <c r="E48" s="141">
+        <v>321</v>
+      </c>
+      <c r="F48" s="85"/>
+      <c r="G48" s="141">
+        <v>412</v>
+      </c>
+      <c r="H48" s="85"/>
+      <c r="I48" s="141">
+        <v>69</v>
+      </c>
+      <c r="J48" s="85"/>
+      <c r="K48" s="141">
+        <v>342</v>
+      </c>
+      <c r="L48" s="85"/>
+      <c r="M48" s="141">
+        <v>71</v>
+      </c>
+      <c r="N48" s="85"/>
+      <c r="O48" s="141">
+        <v>66</v>
+      </c>
+      <c r="P48" s="85"/>
+      <c r="Q48" s="141">
+        <v>36</v>
+      </c>
+      <c r="R48" s="85"/>
+      <c r="S48" s="141">
+        <v>31</v>
+      </c>
+      <c r="T48" s="85"/>
+      <c r="U48" s="141">
+        <v>280</v>
+      </c>
+      <c r="V48" s="85"/>
+      <c r="W48" s="149" t="s">
+        <v>29</v>
+      </c>
+      <c r="X48" s="149"/>
+      <c r="Y48" s="149"/>
+      <c r="Z48" s="149"/>
+    </row>
+    <row r="49" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A49" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="143">
+        <f t="shared" si="0"/>
+        <v>2110</v>
+      </c>
+      <c r="D49" s="85"/>
+      <c r="E49" s="143">
+        <v>250</v>
+      </c>
+      <c r="F49" s="85"/>
+      <c r="G49" s="143">
+        <v>598</v>
+      </c>
+      <c r="H49" s="85"/>
+      <c r="I49" s="143">
+        <v>159</v>
+      </c>
+      <c r="J49" s="85"/>
+      <c r="K49" s="143">
+        <v>494</v>
+      </c>
+      <c r="L49" s="85"/>
+      <c r="M49" s="143">
+        <v>134</v>
+      </c>
+      <c r="N49" s="85"/>
+      <c r="O49" s="143">
+        <v>110</v>
+      </c>
+      <c r="P49" s="85"/>
+      <c r="Q49" s="143">
+        <v>70</v>
+      </c>
+      <c r="R49" s="85"/>
+      <c r="S49" s="143">
+        <v>47</v>
+      </c>
+      <c r="T49" s="85"/>
+      <c r="U49" s="143">
+        <v>248</v>
+      </c>
+      <c r="V49" s="85"/>
+      <c r="W49" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X49" s="142"/>
+      <c r="Y49" s="142"/>
+      <c r="Z49" s="142"/>
+    </row>
+    <row r="50" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A50" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="88">
+        <f t="shared" si="0"/>
+        <v>183</v>
+      </c>
+      <c r="D50" s="88"/>
+      <c r="E50" s="88">
+        <v>26</v>
+      </c>
+      <c r="F50" s="88"/>
+      <c r="G50" s="88">
+        <v>40</v>
+      </c>
+      <c r="H50" s="88"/>
+      <c r="I50" s="88">
+        <v>10</v>
+      </c>
+      <c r="J50" s="88"/>
+      <c r="K50" s="88">
+        <v>44</v>
+      </c>
+      <c r="L50" s="88"/>
+      <c r="M50" s="88">
+        <v>6</v>
+      </c>
+      <c r="N50" s="88"/>
+      <c r="O50" s="88">
+        <v>8</v>
+      </c>
+      <c r="P50" s="88"/>
+      <c r="Q50" s="88">
+        <v>10</v>
+      </c>
+      <c r="R50" s="88"/>
+      <c r="S50" s="88">
+        <v>5</v>
+      </c>
+      <c r="T50" s="88"/>
+      <c r="U50" s="88">
+        <v>34</v>
+      </c>
+      <c r="V50" s="85"/>
+      <c r="W50" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X50" s="144"/>
+      <c r="Y50" s="144"/>
+      <c r="Z50" s="144"/>
+    </row>
+    <row r="51" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A51" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="148"/>
+      <c r="D51" s="88"/>
+      <c r="E51" s="148"/>
+      <c r="F51" s="88"/>
+      <c r="G51" s="148"/>
+      <c r="H51" s="88"/>
+      <c r="I51" s="148"/>
+      <c r="J51" s="88"/>
+      <c r="K51" s="148"/>
+      <c r="L51" s="88"/>
+      <c r="M51" s="148"/>
+      <c r="N51" s="88"/>
+      <c r="O51" s="148"/>
+      <c r="P51" s="88"/>
+      <c r="Q51" s="148"/>
+      <c r="R51" s="88"/>
+      <c r="S51" s="148"/>
+      <c r="T51" s="88"/>
+      <c r="U51" s="148"/>
+      <c r="V51" s="85"/>
+      <c r="W51" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X51" s="135"/>
+      <c r="Y51" s="135"/>
+      <c r="Z51" s="135"/>
+    </row>
+    <row r="52" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C52" s="139"/>
+      <c r="D52" s="139"/>
+      <c r="E52" s="139"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="85"/>
+      <c r="L52" s="85"/>
+      <c r="M52" s="85"/>
+      <c r="N52" s="85"/>
+      <c r="O52" s="85"/>
+      <c r="P52" s="85"/>
+      <c r="Q52" s="85"/>
+      <c r="R52" s="85"/>
+      <c r="S52" s="85"/>
+      <c r="T52" s="85"/>
+      <c r="U52" s="85"/>
+      <c r="V52" s="85"/>
+    </row>
+    <row r="53" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="150"/>
+      <c r="D53" s="150"/>
+      <c r="E53" s="150"/>
+      <c r="F53" s="150"/>
+      <c r="G53" s="150"/>
+      <c r="H53" s="150"/>
+      <c r="I53" s="150"/>
+      <c r="J53" s="150"/>
+      <c r="K53" s="150"/>
+      <c r="L53" s="150"/>
+      <c r="M53" s="150"/>
+      <c r="N53" s="150"/>
+      <c r="O53" s="150"/>
+      <c r="P53" s="150"/>
+      <c r="Q53" s="150"/>
+      <c r="R53" s="150"/>
+      <c r="S53" s="150"/>
+      <c r="T53" s="150"/>
+      <c r="U53" s="150"/>
+      <c r="V53" s="139"/>
+      <c r="W53" s="123" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="137" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="138">
+        <f t="shared" si="0"/>
+        <v>451</v>
+      </c>
+      <c r="D54" s="139"/>
+      <c r="E54" s="138">
+        <v>29</v>
+      </c>
+      <c r="F54" s="139"/>
+      <c r="G54" s="138">
+        <v>128</v>
+      </c>
+      <c r="H54" s="139"/>
+      <c r="I54" s="138">
+        <v>29</v>
+      </c>
+      <c r="J54" s="139"/>
+      <c r="K54" s="138">
+        <v>56</v>
+      </c>
+      <c r="L54" s="139"/>
+      <c r="M54" s="138">
+        <v>69</v>
+      </c>
+      <c r="N54" s="139"/>
+      <c r="O54" s="138">
+        <v>24</v>
+      </c>
+      <c r="P54" s="139"/>
+      <c r="Q54" s="138">
+        <v>41</v>
+      </c>
+      <c r="R54" s="139"/>
+      <c r="S54" s="138">
+        <v>14</v>
+      </c>
+      <c r="T54" s="139"/>
+      <c r="U54" s="138">
+        <v>61</v>
+      </c>
+      <c r="V54" s="139"/>
+      <c r="W54" s="137" t="s">
+        <v>105</v>
+      </c>
+      <c r="X54" s="137"/>
+      <c r="Y54" s="137"/>
+      <c r="Z54" s="137"/>
+    </row>
+    <row r="55" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A55" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="141">
+        <f t="shared" si="0"/>
+        <v>251</v>
+      </c>
+      <c r="D55" s="85"/>
+      <c r="E55" s="141">
+        <v>11</v>
+      </c>
+      <c r="F55" s="85"/>
+      <c r="G55" s="141">
+        <v>69</v>
+      </c>
+      <c r="H55" s="85"/>
+      <c r="I55" s="141">
+        <v>16</v>
+      </c>
+      <c r="J55" s="85"/>
+      <c r="K55" s="141">
+        <v>25</v>
+      </c>
+      <c r="L55" s="85"/>
+      <c r="M55" s="141">
+        <v>51</v>
+      </c>
+      <c r="N55" s="85"/>
+      <c r="O55" s="141">
+        <v>14</v>
+      </c>
+      <c r="P55" s="85"/>
+      <c r="Q55" s="141">
+        <v>27</v>
+      </c>
+      <c r="R55" s="85"/>
+      <c r="S55" s="141">
+        <v>8</v>
+      </c>
+      <c r="T55" s="85"/>
+      <c r="U55" s="141">
+        <v>30</v>
+      </c>
+      <c r="V55" s="85"/>
+      <c r="W55" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="140"/>
+      <c r="Z55" s="140"/>
+    </row>
+    <row r="56" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A56" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="143">
+        <f t="shared" si="0"/>
+        <v>149</v>
+      </c>
+      <c r="D56" s="85"/>
+      <c r="E56" s="143">
+        <v>12</v>
+      </c>
+      <c r="F56" s="85"/>
+      <c r="G56" s="143">
+        <v>46</v>
+      </c>
+      <c r="H56" s="85"/>
+      <c r="I56" s="143">
+        <v>13</v>
+      </c>
+      <c r="J56" s="85"/>
+      <c r="K56" s="143">
+        <v>20</v>
+      </c>
+      <c r="L56" s="85"/>
+      <c r="M56" s="143">
+        <v>14</v>
+      </c>
+      <c r="N56" s="85"/>
+      <c r="O56" s="143">
+        <v>6</v>
+      </c>
+      <c r="P56" s="85"/>
+      <c r="Q56" s="143">
+        <v>10</v>
+      </c>
+      <c r="R56" s="85"/>
+      <c r="S56" s="143">
+        <v>4</v>
+      </c>
+      <c r="T56" s="85"/>
+      <c r="U56" s="143">
+        <v>24</v>
+      </c>
+      <c r="V56" s="85"/>
+      <c r="W56" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X56" s="142"/>
+      <c r="Y56" s="142"/>
+      <c r="Z56" s="142"/>
+    </row>
+    <row r="57" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A57" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" s="88">
+        <f t="shared" si="0"/>
+        <v>51</v>
+      </c>
+      <c r="D57" s="88"/>
+      <c r="E57" s="88">
+        <v>6</v>
+      </c>
+      <c r="F57" s="88"/>
+      <c r="G57" s="88">
+        <v>13</v>
+      </c>
+      <c r="H57" s="88"/>
+      <c r="I57" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="J57" s="88"/>
+      <c r="K57" s="88">
+        <v>11</v>
+      </c>
+      <c r="L57" s="88"/>
+      <c r="M57" s="88">
+        <v>4</v>
+      </c>
+      <c r="N57" s="88"/>
+      <c r="O57" s="88">
+        <v>4</v>
+      </c>
+      <c r="P57" s="88"/>
+      <c r="Q57" s="88">
+        <v>4</v>
+      </c>
+      <c r="R57" s="88"/>
+      <c r="S57" s="88">
+        <v>2</v>
+      </c>
+      <c r="T57" s="88"/>
+      <c r="U57" s="88">
+        <v>7</v>
+      </c>
+      <c r="V57" s="85"/>
+      <c r="W57" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="X57" s="144"/>
+      <c r="Y57" s="144"/>
+      <c r="Z57" s="144"/>
+    </row>
+    <row r="58" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A58" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="148"/>
+      <c r="D58" s="88"/>
+      <c r="E58" s="148"/>
+      <c r="F58" s="88"/>
+      <c r="G58" s="148"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="148"/>
+      <c r="J58" s="88"/>
+      <c r="K58" s="148"/>
+      <c r="L58" s="88"/>
+      <c r="M58" s="148"/>
+      <c r="N58" s="88"/>
+      <c r="O58" s="148"/>
+      <c r="P58" s="88"/>
+      <c r="Q58" s="148"/>
+      <c r="R58" s="88"/>
+      <c r="S58" s="148"/>
+      <c r="T58" s="88"/>
+      <c r="U58" s="148"/>
+      <c r="V58" s="85"/>
+      <c r="W58" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X58" s="135"/>
+      <c r="Y58" s="135"/>
+      <c r="Z58" s="135"/>
+    </row>
+    <row r="59" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C59" s="151"/>
+      <c r="D59" s="151"/>
+      <c r="E59" s="151"/>
+      <c r="F59" s="151"/>
+      <c r="G59" s="85"/>
+      <c r="H59" s="85"/>
+      <c r="I59" s="85"/>
+      <c r="J59" s="85"/>
+      <c r="K59" s="85"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="152"/>
+      <c r="N59" s="152"/>
+      <c r="S59" s="151"/>
+      <c r="T59" s="151"/>
+    </row>
+    <row r="60" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A60" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="25"/>
+      <c r="C60" s="151"/>
+      <c r="D60" s="151"/>
+      <c r="E60" s="151"/>
+      <c r="F60" s="151"/>
+      <c r="G60" s="151"/>
+      <c r="H60" s="151"/>
+      <c r="I60" s="151"/>
+      <c r="J60" s="151"/>
+      <c r="K60" s="151"/>
+      <c r="L60" s="151"/>
+      <c r="M60" s="151"/>
+      <c r="N60" s="151"/>
+      <c r="O60" s="151"/>
+      <c r="P60" s="151"/>
+      <c r="Q60" s="151"/>
+      <c r="R60" s="151"/>
+      <c r="S60" s="151"/>
+      <c r="T60" s="151"/>
+      <c r="U60" s="151"/>
+      <c r="V60" s="151"/>
+      <c r="X60" s="153" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y60" s="153" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z60" s="153" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A61" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="B61" s="25"/>
+      <c r="C61" s="88"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="88"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="K61" s="88"/>
+      <c r="L61" s="88"/>
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="W61" s="88"/>
+      <c r="X61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z61" s="154" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="127" max="65535" man="1"/>
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC44CBAF-DD7C-402E-A145-60E5EF995146}">
+  <dimension ref="A1:Z61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="16.140625" style="125" customWidth="1"/>
+    <col min="2" max="2" width="1" style="125" customWidth="1"/>
+    <col min="3" max="3" width="5" style="125" customWidth="1"/>
+    <col min="4" max="4" width="1" style="125" customWidth="1"/>
+    <col min="5" max="5" width="5" style="125" customWidth="1"/>
+    <col min="6" max="6" width="1" style="125" customWidth="1"/>
+    <col min="7" max="7" width="5.85546875" style="125" customWidth="1"/>
+    <col min="8" max="8" width="1" style="125" customWidth="1"/>
+    <col min="9" max="9" width="5" style="125" customWidth="1"/>
+    <col min="10" max="10" width="1" style="125" customWidth="1"/>
+    <col min="11" max="11" width="5" style="125" customWidth="1"/>
+    <col min="12" max="12" width="1" style="125" customWidth="1"/>
+    <col min="13" max="13" width="5" style="125" customWidth="1"/>
+    <col min="14" max="14" width="1" style="125" customWidth="1"/>
+    <col min="15" max="15" width="5" style="125" customWidth="1"/>
+    <col min="16" max="16" width="1" style="125" customWidth="1"/>
+    <col min="17" max="17" width="5" style="125" customWidth="1"/>
+    <col min="18" max="18" width="1" style="125" customWidth="1"/>
+    <col min="19" max="19" width="5.42578125" style="125" customWidth="1"/>
+    <col min="20" max="20" width="1" style="125" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="125" customWidth="1"/>
+    <col min="22" max="22" width="1" style="125" customWidth="1"/>
+    <col min="23" max="23" width="10" style="125" customWidth="1"/>
+    <col min="24" max="26" width="2" style="125" customWidth="1"/>
+    <col min="27" max="16384" width="12" style="125"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="123" customFormat="1" ht="11.25">
+      <c r="A1" s="122" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1" s="122"/>
+    </row>
+    <row r="2" spans="1:26" ht="11.25">
+      <c r="A2" s="124" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2" s="124"/>
+    </row>
+    <row r="3" spans="1:26" s="127" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="128"/>
+    </row>
+    <row r="4" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A4" s="129" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="129"/>
+      <c r="C4" s="127"/>
+      <c r="E4" s="127"/>
+    </row>
+    <row r="5" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A5" s="130"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="88"/>
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+    </row>
+    <row r="6" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A6" s="131" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="130"/>
+      <c r="C6" s="132" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="133"/>
+      <c r="E6" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="133"/>
+      <c r="G6" s="132" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="133"/>
+      <c r="I6" s="132" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="133"/>
+      <c r="K6" s="132" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="133"/>
+      <c r="M6" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="N6" s="133"/>
+      <c r="O6" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="133"/>
+      <c r="Q6" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="133"/>
+      <c r="S6" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="133"/>
+      <c r="U6" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="V6" s="88"/>
+      <c r="W6" s="134"/>
+      <c r="X6" s="134"/>
+      <c r="Y6" s="134"/>
+      <c r="Z6" s="134"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C7" s="133"/>
+      <c r="D7" s="133"/>
+      <c r="E7" s="133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="133"/>
+      <c r="G7" s="133" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="133"/>
+      <c r="I7" s="133"/>
+      <c r="J7" s="133"/>
+      <c r="K7" s="133"/>
+      <c r="L7" s="133"/>
+      <c r="M7" s="133"/>
+      <c r="N7" s="133"/>
+      <c r="O7" s="133"/>
+      <c r="P7" s="133"/>
+      <c r="Q7" s="133"/>
+      <c r="R7" s="133"/>
+      <c r="S7" s="133"/>
+      <c r="T7" s="133"/>
+      <c r="U7" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="V7" s="88"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C8" s="133"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="133"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="133"/>
+      <c r="N8" s="133"/>
+      <c r="O8" s="133"/>
+      <c r="P8" s="133"/>
+      <c r="Q8" s="133"/>
+      <c r="R8" s="133"/>
+      <c r="S8" s="133"/>
+      <c r="T8" s="133"/>
+      <c r="U8" s="133" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="88"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C9" s="133"/>
+      <c r="D9" s="133"/>
+      <c r="E9" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="133"/>
+      <c r="G9" s="133" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="133"/>
+      <c r="I9" s="133" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="133"/>
+      <c r="K9" s="133" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="133"/>
+      <c r="M9" s="133" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133" t="s">
+        <v>21</v>
+      </c>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="133"/>
+      <c r="S9" s="133" t="s">
+        <v>22</v>
+      </c>
+      <c r="T9" s="133"/>
+      <c r="U9" s="133" t="s">
+        <v>23</v>
+      </c>
+      <c r="V9" s="88"/>
+    </row>
+    <row r="10" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C10" s="133"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="133"/>
+      <c r="G10" s="133" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="133"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="133"/>
+      <c r="K10" s="133"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="133"/>
+      <c r="U10" s="133" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" s="88"/>
+    </row>
+    <row r="11" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A11" s="135"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="133"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="136"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="136"/>
+      <c r="J11" s="133"/>
+      <c r="K11" s="136"/>
+      <c r="L11" s="133"/>
+      <c r="M11" s="136"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="136"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="136"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="136"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="V11" s="88"/>
+      <c r="W11" s="135"/>
+      <c r="X11" s="135"/>
+      <c r="Y11" s="135"/>
+      <c r="Z11" s="135"/>
+    </row>
+    <row r="12" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C12" s="88"/>
+      <c r="D12" s="88"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="88"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="88"/>
+      <c r="I12" s="88"/>
+      <c r="J12" s="88"/>
+      <c r="K12" s="88"/>
+      <c r="L12" s="88"/>
+      <c r="M12" s="88"/>
+      <c r="N12" s="88"/>
+      <c r="O12" s="88"/>
+      <c r="P12" s="88"/>
+      <c r="Q12" s="88"/>
+      <c r="R12" s="88"/>
+      <c r="S12" s="88"/>
+      <c r="T12" s="88"/>
+      <c r="U12" s="88"/>
+      <c r="V12" s="88"/>
+    </row>
+    <row r="13" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="138">
+        <v>15968</v>
+      </c>
+      <c r="D13" s="139"/>
+      <c r="E13" s="138">
+        <v>2625</v>
+      </c>
+      <c r="F13" s="139"/>
+      <c r="G13" s="138">
+        <v>4298</v>
+      </c>
+      <c r="H13" s="139"/>
+      <c r="I13" s="138">
+        <v>1482</v>
+      </c>
+      <c r="J13" s="139"/>
+      <c r="K13" s="138">
+        <v>2515</v>
+      </c>
+      <c r="L13" s="139"/>
+      <c r="M13" s="138">
+        <v>978</v>
+      </c>
+      <c r="N13" s="139"/>
+      <c r="O13" s="138">
+        <v>734</v>
+      </c>
+      <c r="P13" s="139"/>
+      <c r="Q13" s="138">
+        <v>843</v>
+      </c>
+      <c r="R13" s="139"/>
+      <c r="S13" s="138">
+        <v>362</v>
+      </c>
+      <c r="T13" s="139"/>
+      <c r="U13" s="138">
+        <v>2131</v>
+      </c>
+      <c r="V13" s="139"/>
+      <c r="W13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="X13" s="137"/>
+      <c r="Y13" s="137"/>
+      <c r="Z13" s="137"/>
+    </row>
+    <row r="14" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A14" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="141">
+        <v>5854</v>
+      </c>
+      <c r="D14" s="85"/>
+      <c r="E14" s="141">
+        <v>919</v>
+      </c>
+      <c r="F14" s="85"/>
+      <c r="G14" s="141">
+        <v>1646</v>
+      </c>
+      <c r="H14" s="85"/>
+      <c r="I14" s="141">
+        <v>505</v>
+      </c>
+      <c r="J14" s="85"/>
+      <c r="K14" s="141">
+        <v>1001</v>
+      </c>
+      <c r="L14" s="85"/>
+      <c r="M14" s="141">
+        <v>358</v>
+      </c>
+      <c r="N14" s="85"/>
+      <c r="O14" s="141">
+        <v>263</v>
+      </c>
+      <c r="P14" s="85"/>
+      <c r="Q14" s="141">
+        <v>351</v>
+      </c>
+      <c r="R14" s="85"/>
+      <c r="S14" s="141">
+        <v>139</v>
+      </c>
+      <c r="T14" s="85"/>
+      <c r="U14" s="141">
+        <v>672</v>
+      </c>
+      <c r="V14" s="85"/>
+      <c r="W14" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" s="140"/>
+      <c r="Y14" s="140"/>
+      <c r="Z14" s="140"/>
+    </row>
+    <row r="15" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A15" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="143">
+        <v>9548</v>
+      </c>
+      <c r="D15" s="85"/>
+      <c r="E15" s="143">
+        <v>1631</v>
+      </c>
+      <c r="F15" s="85"/>
+      <c r="G15" s="143">
+        <v>2499</v>
+      </c>
+      <c r="H15" s="85"/>
+      <c r="I15" s="143">
+        <v>947</v>
+      </c>
+      <c r="J15" s="85"/>
+      <c r="K15" s="143">
+        <v>1411</v>
+      </c>
+      <c r="L15" s="85"/>
+      <c r="M15" s="143">
+        <v>599</v>
+      </c>
+      <c r="N15" s="85"/>
+      <c r="O15" s="143">
+        <v>442</v>
+      </c>
+      <c r="P15" s="85"/>
+      <c r="Q15" s="143">
+        <v>444</v>
+      </c>
+      <c r="R15" s="85"/>
+      <c r="S15" s="143">
+        <v>207</v>
+      </c>
+      <c r="T15" s="85"/>
+      <c r="U15" s="143">
+        <v>1368</v>
+      </c>
+      <c r="V15" s="85"/>
+      <c r="W15" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X15" s="142"/>
+      <c r="Y15" s="142"/>
+      <c r="Z15" s="142"/>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="88">
+        <v>566</v>
+      </c>
+      <c r="D16" s="88"/>
+      <c r="E16" s="88">
+        <v>75</v>
+      </c>
+      <c r="F16" s="88"/>
+      <c r="G16" s="88">
+        <v>153</v>
+      </c>
+      <c r="H16" s="88"/>
+      <c r="I16" s="88">
+        <v>30</v>
+      </c>
+      <c r="J16" s="88"/>
+      <c r="K16" s="88">
+        <v>103</v>
+      </c>
+      <c r="L16" s="88"/>
+      <c r="M16" s="88">
+        <v>21</v>
+      </c>
+      <c r="N16" s="88"/>
+      <c r="O16" s="88">
+        <v>29</v>
+      </c>
+      <c r="P16" s="88"/>
+      <c r="Q16" s="88">
+        <v>48</v>
+      </c>
+      <c r="R16" s="88"/>
+      <c r="S16" s="88">
+        <v>16</v>
+      </c>
+      <c r="T16" s="88"/>
+      <c r="U16" s="88">
+        <v>91</v>
+      </c>
+      <c r="V16" s="85"/>
+      <c r="W16" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X16" s="144"/>
+      <c r="Y16" s="144"/>
+      <c r="Z16" s="144"/>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="145"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="145"/>
+      <c r="F17" s="85"/>
+      <c r="G17" s="145"/>
+      <c r="H17" s="85"/>
+      <c r="I17" s="145"/>
+      <c r="J17" s="85"/>
+      <c r="K17" s="145"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="145"/>
+      <c r="N17" s="85"/>
+      <c r="O17" s="145"/>
+      <c r="P17" s="85"/>
+      <c r="Q17" s="145"/>
+      <c r="R17" s="85"/>
+      <c r="S17" s="145"/>
+      <c r="T17" s="85"/>
+      <c r="U17" s="145"/>
+      <c r="V17" s="85"/>
+      <c r="W17" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X17" s="135"/>
+      <c r="Y17" s="135"/>
+      <c r="Z17" s="135"/>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
+      <c r="E18" s="85"/>
+      <c r="F18" s="85"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="85"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="85"/>
+      <c r="Q18" s="85"/>
+      <c r="R18" s="85"/>
+      <c r="S18" s="85"/>
+      <c r="T18" s="85"/>
+      <c r="U18" s="85"/>
+      <c r="V18" s="85"/>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="123" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="123"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+    </row>
+    <row r="20" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A20" s="123"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="85"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="85"/>
+      <c r="S20" s="85"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="85"/>
+    </row>
+    <row r="21" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="137" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="138">
+        <v>5909</v>
+      </c>
+      <c r="D21" s="139"/>
+      <c r="E21" s="138">
+        <v>1046</v>
+      </c>
+      <c r="F21" s="139"/>
+      <c r="G21" s="138">
+        <v>1602</v>
+      </c>
+      <c r="H21" s="139"/>
+      <c r="I21" s="138">
+        <v>498</v>
+      </c>
+      <c r="J21" s="139"/>
+      <c r="K21" s="138">
+        <v>852</v>
+      </c>
+      <c r="L21" s="139"/>
+      <c r="M21" s="138">
+        <v>350</v>
+      </c>
+      <c r="N21" s="139"/>
+      <c r="O21" s="138">
+        <v>209</v>
+      </c>
+      <c r="P21" s="139"/>
+      <c r="Q21" s="138">
+        <v>295</v>
+      </c>
+      <c r="R21" s="139"/>
+      <c r="S21" s="138">
+        <v>117</v>
+      </c>
+      <c r="T21" s="139"/>
+      <c r="U21" s="138">
+        <v>940</v>
+      </c>
+      <c r="V21" s="139"/>
+      <c r="W21" s="137" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="137"/>
+      <c r="Y21" s="137"/>
+      <c r="Z21" s="137"/>
+    </row>
+    <row r="22" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A22" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="141">
+        <v>3621</v>
+      </c>
+      <c r="D22" s="85"/>
+      <c r="E22" s="141">
+        <v>511</v>
+      </c>
+      <c r="F22" s="85"/>
+      <c r="G22" s="141">
+        <v>1090</v>
+      </c>
+      <c r="H22" s="85"/>
+      <c r="I22" s="146">
+        <v>338</v>
+      </c>
+      <c r="J22" s="88"/>
+      <c r="K22" s="141">
+        <v>585</v>
+      </c>
+      <c r="L22" s="85"/>
+      <c r="M22" s="141">
+        <v>244</v>
+      </c>
+      <c r="N22" s="85"/>
+      <c r="O22" s="146">
+        <v>140</v>
+      </c>
+      <c r="P22" s="88"/>
+      <c r="Q22" s="145">
+        <v>219</v>
+      </c>
+      <c r="R22" s="85"/>
+      <c r="S22" s="141">
+        <v>80</v>
+      </c>
+      <c r="T22" s="85"/>
+      <c r="U22" s="141">
+        <v>414</v>
+      </c>
+      <c r="V22" s="85"/>
+      <c r="W22" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" s="140"/>
+      <c r="Y22" s="140"/>
+      <c r="Z22" s="140"/>
+    </row>
+    <row r="23" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A23" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="143">
+        <v>2070</v>
+      </c>
+      <c r="D23" s="85"/>
+      <c r="E23" s="143">
+        <v>503</v>
+      </c>
+      <c r="F23" s="85"/>
+      <c r="G23" s="143">
+        <v>452</v>
+      </c>
+      <c r="H23" s="85"/>
+      <c r="I23" s="147">
+        <v>153</v>
+      </c>
+      <c r="J23" s="88"/>
+      <c r="K23" s="143">
+        <v>223</v>
+      </c>
+      <c r="L23" s="85"/>
+      <c r="M23" s="143">
+        <v>95</v>
+      </c>
+      <c r="N23" s="85"/>
+      <c r="O23" s="147">
+        <v>60</v>
+      </c>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="143">
+        <v>60</v>
+      </c>
+      <c r="R23" s="85"/>
+      <c r="S23" s="143">
+        <v>30</v>
+      </c>
+      <c r="T23" s="85"/>
+      <c r="U23" s="143">
+        <v>494</v>
+      </c>
+      <c r="V23" s="85"/>
+      <c r="W23" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X23" s="142"/>
+      <c r="Y23" s="142"/>
+      <c r="Z23" s="142"/>
+    </row>
+    <row r="24" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A24" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="88">
+        <v>218</v>
+      </c>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88">
+        <v>32</v>
+      </c>
+      <c r="F24" s="88"/>
+      <c r="G24" s="88">
+        <v>60</v>
+      </c>
+      <c r="H24" s="88"/>
+      <c r="I24" s="88">
+        <v>7</v>
+      </c>
+      <c r="J24" s="88"/>
+      <c r="K24" s="88">
+        <v>44</v>
+      </c>
+      <c r="L24" s="88"/>
+      <c r="M24" s="88">
+        <v>11</v>
+      </c>
+      <c r="N24" s="88"/>
+      <c r="O24" s="88">
+        <v>9</v>
+      </c>
+      <c r="P24" s="88"/>
+      <c r="Q24" s="88">
+        <v>16</v>
+      </c>
+      <c r="R24" s="88"/>
+      <c r="S24" s="88">
+        <v>7</v>
+      </c>
+      <c r="T24" s="88"/>
+      <c r="U24" s="88">
+        <v>32</v>
+      </c>
+      <c r="V24" s="85"/>
+      <c r="W24" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X24" s="144"/>
+      <c r="Y24" s="144"/>
+      <c r="Z24" s="144"/>
+    </row>
+    <row r="25" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A25" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="145"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="145"/>
+      <c r="F25" s="85"/>
+      <c r="G25" s="145"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="148"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="145"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="145"/>
+      <c r="N25" s="85"/>
+      <c r="O25" s="148"/>
+      <c r="P25" s="88"/>
+      <c r="Q25" s="145"/>
+      <c r="R25" s="85"/>
+      <c r="S25" s="145"/>
+      <c r="T25" s="85"/>
+      <c r="U25" s="145"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X25" s="135"/>
+      <c r="Y25" s="135"/>
+      <c r="Z25" s="135"/>
+    </row>
+    <row r="26" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C26" s="139"/>
+      <c r="D26" s="139"/>
+      <c r="E26" s="139"/>
+      <c r="F26" s="85"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="85"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
+      <c r="O26" s="85"/>
+      <c r="P26" s="85"/>
+      <c r="Q26" s="85"/>
+      <c r="R26" s="85"/>
+      <c r="S26" s="85"/>
+      <c r="T26" s="85"/>
+      <c r="U26" s="85"/>
+      <c r="V26" s="85"/>
+    </row>
+    <row r="27" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="137" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="138">
+        <v>10059</v>
+      </c>
+      <c r="D27" s="139"/>
+      <c r="E27" s="138">
+        <v>1579</v>
+      </c>
+      <c r="F27" s="139"/>
+      <c r="G27" s="138">
+        <v>2696</v>
+      </c>
+      <c r="H27" s="139"/>
+      <c r="I27" s="138">
+        <v>984</v>
+      </c>
+      <c r="J27" s="139"/>
+      <c r="K27" s="138">
+        <v>1663</v>
+      </c>
+      <c r="L27" s="139"/>
+      <c r="M27" s="138">
+        <v>628</v>
+      </c>
+      <c r="N27" s="139"/>
+      <c r="O27" s="138">
+        <v>525</v>
+      </c>
+      <c r="P27" s="139"/>
+      <c r="Q27" s="138">
+        <v>548</v>
+      </c>
+      <c r="R27" s="139"/>
+      <c r="S27" s="138">
+        <v>245</v>
+      </c>
+      <c r="T27" s="139"/>
+      <c r="U27" s="138">
+        <v>1191</v>
+      </c>
+      <c r="V27" s="139"/>
+      <c r="W27" s="137" t="s">
+        <v>35</v>
+      </c>
+      <c r="X27" s="137"/>
+      <c r="Y27" s="137"/>
+      <c r="Z27" s="137"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="141">
+        <v>2233</v>
+      </c>
+      <c r="D28" s="85"/>
+      <c r="E28" s="141">
+        <v>408</v>
+      </c>
+      <c r="F28" s="85"/>
+      <c r="G28" s="141">
+        <v>556</v>
+      </c>
+      <c r="H28" s="85"/>
+      <c r="I28" s="141">
+        <v>167</v>
+      </c>
+      <c r="J28" s="85"/>
+      <c r="K28" s="141">
+        <v>416</v>
+      </c>
+      <c r="L28" s="85"/>
+      <c r="M28" s="146">
+        <v>114</v>
+      </c>
+      <c r="N28" s="88"/>
+      <c r="O28" s="145">
+        <v>123</v>
+      </c>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="141">
+        <v>132</v>
+      </c>
+      <c r="R28" s="85"/>
+      <c r="S28" s="141">
+        <v>59</v>
+      </c>
+      <c r="T28" s="85"/>
+      <c r="U28" s="141">
+        <v>258</v>
+      </c>
+      <c r="V28" s="85"/>
+      <c r="W28" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X28" s="140"/>
+      <c r="Y28" s="140"/>
+      <c r="Z28" s="140"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="143">
+        <v>7478</v>
+      </c>
+      <c r="D29" s="85"/>
+      <c r="E29" s="143">
+        <v>1128</v>
+      </c>
+      <c r="F29" s="85"/>
+      <c r="G29" s="143">
+        <v>2047</v>
+      </c>
+      <c r="H29" s="85"/>
+      <c r="I29" s="143">
+        <v>794</v>
+      </c>
+      <c r="J29" s="85"/>
+      <c r="K29" s="143">
+        <v>1188</v>
+      </c>
+      <c r="L29" s="85"/>
+      <c r="M29" s="147">
+        <v>504</v>
+      </c>
+      <c r="N29" s="88"/>
+      <c r="O29" s="143">
+        <v>382</v>
+      </c>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="143">
+        <v>384</v>
+      </c>
+      <c r="R29" s="85"/>
+      <c r="S29" s="143">
+        <v>177</v>
+      </c>
+      <c r="T29" s="85"/>
+      <c r="U29" s="143">
+        <v>874</v>
+      </c>
+      <c r="V29" s="85"/>
+      <c r="W29" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X29" s="142"/>
+      <c r="Y29" s="142"/>
+      <c r="Z29" s="142"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="144" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="88">
+        <v>348</v>
+      </c>
+      <c r="D30" s="88"/>
+      <c r="E30" s="88">
+        <v>43</v>
+      </c>
+      <c r="F30" s="88"/>
+      <c r="G30" s="88">
+        <v>93</v>
+      </c>
+      <c r="H30" s="88"/>
+      <c r="I30" s="88">
+        <v>23</v>
+      </c>
+      <c r="J30" s="88"/>
+      <c r="K30" s="88">
+        <v>59</v>
+      </c>
+      <c r="L30" s="88"/>
+      <c r="M30" s="88">
+        <v>10</v>
+      </c>
+      <c r="N30" s="88"/>
+      <c r="O30" s="88">
+        <v>20</v>
+      </c>
+      <c r="P30" s="88"/>
+      <c r="Q30" s="88">
+        <v>32</v>
+      </c>
+      <c r="R30" s="88"/>
+      <c r="S30" s="88">
+        <v>9</v>
+      </c>
+      <c r="T30" s="88"/>
+      <c r="U30" s="88">
+        <v>59</v>
+      </c>
+      <c r="V30" s="85"/>
+      <c r="W30" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X30" s="144"/>
+      <c r="Y30" s="144"/>
+      <c r="Z30" s="144"/>
+    </row>
+    <row r="31" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A31" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="145"/>
+      <c r="D31" s="85"/>
+      <c r="E31" s="145"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="145"/>
+      <c r="H31" s="85"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="85"/>
+      <c r="K31" s="145"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="148"/>
+      <c r="N31" s="88"/>
+      <c r="O31" s="145"/>
+      <c r="P31" s="85"/>
+      <c r="Q31" s="145"/>
+      <c r="R31" s="85"/>
+      <c r="S31" s="145"/>
+      <c r="T31" s="85"/>
+      <c r="U31" s="145"/>
+      <c r="V31" s="85"/>
+      <c r="W31" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X31" s="135"/>
+      <c r="Y31" s="135"/>
+      <c r="Z31" s="135"/>
+    </row>
+    <row r="32" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C32" s="85"/>
+      <c r="D32" s="85"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="85"/>
+      <c r="H32" s="85"/>
+      <c r="I32" s="85"/>
+      <c r="J32" s="85"/>
+      <c r="K32" s="85"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="85"/>
+      <c r="N32" s="85"/>
+      <c r="O32" s="85"/>
+      <c r="P32" s="85"/>
+      <c r="Q32" s="85"/>
+      <c r="R32" s="85"/>
+      <c r="S32" s="85"/>
+      <c r="T32" s="85"/>
+      <c r="U32" s="85"/>
+      <c r="V32" s="85"/>
+    </row>
+    <row r="33" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="123" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="139"/>
+      <c r="D33" s="139"/>
+      <c r="E33" s="139"/>
+      <c r="F33" s="139"/>
+      <c r="G33" s="139"/>
+      <c r="H33" s="139"/>
+      <c r="I33" s="139"/>
+      <c r="J33" s="139"/>
+      <c r="K33" s="139"/>
+      <c r="L33" s="139"/>
+      <c r="M33" s="139"/>
+      <c r="N33" s="139"/>
+      <c r="O33" s="139"/>
+      <c r="P33" s="139"/>
+      <c r="Q33" s="139"/>
+      <c r="R33" s="139"/>
+      <c r="S33" s="139"/>
+      <c r="T33" s="139"/>
+      <c r="U33" s="139"/>
+      <c r="V33" s="139"/>
+    </row>
+    <row r="34" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A34" s="123"/>
+      <c r="B34" s="123"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="85"/>
+      <c r="H34" s="85"/>
+      <c r="I34" s="85"/>
+      <c r="J34" s="85"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="85"/>
+      <c r="O34" s="85"/>
+      <c r="P34" s="85"/>
+      <c r="Q34" s="85"/>
+      <c r="R34" s="85"/>
+      <c r="S34" s="85"/>
+      <c r="T34" s="85"/>
+      <c r="U34" s="85"/>
+      <c r="V34" s="85"/>
+    </row>
+    <row r="35" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="137" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="138">
+        <v>5254</v>
+      </c>
+      <c r="D35" s="139"/>
+      <c r="E35" s="138">
+        <v>837</v>
+      </c>
+      <c r="F35" s="139"/>
+      <c r="G35" s="138">
+        <v>1637</v>
+      </c>
+      <c r="H35" s="139"/>
+      <c r="I35" s="138">
+        <v>500</v>
+      </c>
+      <c r="J35" s="139"/>
+      <c r="K35" s="138">
+        <v>731</v>
+      </c>
+      <c r="L35" s="139"/>
+      <c r="M35" s="138">
+        <v>290</v>
+      </c>
+      <c r="N35" s="139"/>
+      <c r="O35" s="138">
+        <v>230</v>
+      </c>
+      <c r="P35" s="139"/>
+      <c r="Q35" s="138">
+        <v>340</v>
+      </c>
+      <c r="R35" s="139"/>
+      <c r="S35" s="138">
+        <v>126</v>
+      </c>
+      <c r="T35" s="139"/>
+      <c r="U35" s="138">
+        <v>563</v>
+      </c>
+      <c r="V35" s="139"/>
+      <c r="W35" s="137" t="s">
+        <v>37</v>
+      </c>
+      <c r="X35" s="137"/>
+      <c r="Y35" s="137"/>
+      <c r="Z35" s="137"/>
+    </row>
+    <row r="36" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A36" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="141">
+        <v>2410</v>
+      </c>
+      <c r="D36" s="85"/>
+      <c r="E36" s="141">
+        <v>309</v>
+      </c>
+      <c r="F36" s="85"/>
+      <c r="G36" s="141">
+        <v>787</v>
+      </c>
+      <c r="H36" s="85"/>
+      <c r="I36" s="141">
+        <v>262</v>
+      </c>
+      <c r="J36" s="85"/>
+      <c r="K36" s="141">
+        <v>385</v>
+      </c>
+      <c r="L36" s="85"/>
+      <c r="M36" s="141">
+        <v>149</v>
+      </c>
+      <c r="N36" s="85"/>
+      <c r="O36" s="146">
+        <v>104</v>
+      </c>
+      <c r="P36" s="85"/>
+      <c r="Q36" s="141">
+        <v>189</v>
+      </c>
+      <c r="R36" s="85"/>
+      <c r="S36" s="141">
+        <v>62</v>
+      </c>
+      <c r="T36" s="85"/>
+      <c r="U36" s="141">
+        <v>163</v>
+      </c>
+      <c r="V36" s="85"/>
+      <c r="W36" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" s="140"/>
+      <c r="Y36" s="140"/>
+      <c r="Z36" s="140"/>
+    </row>
+    <row r="37" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A37" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="143">
+        <v>2555</v>
+      </c>
+      <c r="D37" s="85"/>
+      <c r="E37" s="143">
+        <v>491</v>
+      </c>
+      <c r="F37" s="85"/>
+      <c r="G37" s="143">
+        <v>767</v>
+      </c>
+      <c r="H37" s="85"/>
+      <c r="I37" s="143">
+        <v>223</v>
+      </c>
+      <c r="J37" s="85"/>
+      <c r="K37" s="143">
+        <v>305</v>
+      </c>
+      <c r="L37" s="85"/>
+      <c r="M37" s="143">
+        <v>128</v>
+      </c>
+      <c r="N37" s="85"/>
+      <c r="O37" s="147">
+        <v>107</v>
+      </c>
+      <c r="P37" s="85"/>
+      <c r="Q37" s="143">
+        <v>122</v>
+      </c>
+      <c r="R37" s="85"/>
+      <c r="S37" s="143">
+        <v>56</v>
+      </c>
+      <c r="T37" s="85"/>
+      <c r="U37" s="143">
+        <v>356</v>
+      </c>
+      <c r="V37" s="85"/>
+      <c r="W37" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X37" s="142"/>
+      <c r="Y37" s="142"/>
+      <c r="Z37" s="142"/>
+    </row>
+    <row r="38" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A38" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="88">
+        <v>289</v>
+      </c>
+      <c r="D38" s="88"/>
+      <c r="E38" s="88">
+        <v>37</v>
+      </c>
+      <c r="F38" s="88"/>
+      <c r="G38" s="88">
+        <v>83</v>
+      </c>
+      <c r="H38" s="88"/>
+      <c r="I38" s="88">
+        <v>15</v>
+      </c>
+      <c r="J38" s="88"/>
+      <c r="K38" s="88">
+        <v>41</v>
+      </c>
+      <c r="L38" s="88"/>
+      <c r="M38" s="88">
+        <v>13</v>
+      </c>
+      <c r="N38" s="88"/>
+      <c r="O38" s="88">
+        <v>19</v>
+      </c>
+      <c r="P38" s="88"/>
+      <c r="Q38" s="88">
+        <v>29</v>
+      </c>
+      <c r="R38" s="88"/>
+      <c r="S38" s="88">
+        <v>8</v>
+      </c>
+      <c r="T38" s="88"/>
+      <c r="U38" s="88">
+        <v>44</v>
+      </c>
+      <c r="V38" s="85"/>
+      <c r="W38" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X38" s="144"/>
+      <c r="Y38" s="144"/>
+      <c r="Z38" s="144"/>
+    </row>
+    <row r="39" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A39" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="145"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="145"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="145"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="145"/>
+      <c r="J39" s="85"/>
+      <c r="K39" s="145"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="145"/>
+      <c r="N39" s="85"/>
+      <c r="O39" s="145"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="145"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="145"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="145"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X39" s="135"/>
+      <c r="Y39" s="135"/>
+      <c r="Z39" s="135"/>
+    </row>
+    <row r="40" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C40" s="85"/>
+      <c r="D40" s="85"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
+      <c r="I40" s="85"/>
+      <c r="J40" s="85"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
+      <c r="N40" s="85"/>
+      <c r="O40" s="85"/>
+      <c r="P40" s="85"/>
+      <c r="Q40" s="85"/>
+      <c r="R40" s="85"/>
+      <c r="S40" s="85"/>
+      <c r="T40" s="85"/>
+      <c r="U40" s="85"/>
+      <c r="V40" s="85"/>
+    </row>
+    <row r="41" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="137" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="138">
+        <v>6381</v>
+      </c>
+      <c r="D41" s="139"/>
+      <c r="E41" s="138">
+        <v>1199</v>
+      </c>
+      <c r="F41" s="139"/>
+      <c r="G41" s="138">
+        <v>1494</v>
+      </c>
+      <c r="H41" s="139"/>
+      <c r="I41" s="138">
+        <v>696</v>
+      </c>
+      <c r="J41" s="139"/>
+      <c r="K41" s="138">
+        <v>842</v>
+      </c>
+      <c r="L41" s="139"/>
+      <c r="M41" s="138">
+        <v>405</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="138">
+        <v>302</v>
+      </c>
+      <c r="P41" s="139"/>
+      <c r="Q41" s="138">
+        <v>348</v>
+      </c>
+      <c r="R41" s="139"/>
+      <c r="S41" s="138">
+        <v>138</v>
+      </c>
+      <c r="T41" s="139"/>
+      <c r="U41" s="138">
+        <v>957</v>
+      </c>
+      <c r="V41" s="139"/>
+      <c r="W41" s="137" t="s">
+        <v>39</v>
+      </c>
+      <c r="X41" s="137"/>
+      <c r="Y41" s="137"/>
+      <c r="Z41" s="137"/>
+    </row>
+    <row r="42" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A42" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="141">
+        <v>1638</v>
+      </c>
+      <c r="D42" s="85"/>
+      <c r="E42" s="141">
+        <v>303</v>
+      </c>
+      <c r="F42" s="85"/>
+      <c r="G42" s="125">
+        <v>410</v>
+      </c>
+      <c r="H42" s="141"/>
+      <c r="I42" s="141">
+        <v>154</v>
+      </c>
+      <c r="J42" s="85"/>
+      <c r="K42" s="141">
+        <v>238</v>
+      </c>
+      <c r="L42" s="85"/>
+      <c r="M42" s="141">
+        <v>87</v>
+      </c>
+      <c r="N42" s="85"/>
+      <c r="O42" s="145">
+        <v>89</v>
+      </c>
+      <c r="P42" s="85"/>
+      <c r="Q42" s="141">
+        <v>105</v>
+      </c>
+      <c r="R42" s="85"/>
+      <c r="S42" s="141">
+        <v>42</v>
+      </c>
+      <c r="T42" s="85"/>
+      <c r="U42" s="141">
+        <v>210</v>
+      </c>
+      <c r="V42" s="85"/>
+      <c r="W42" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" s="140"/>
+      <c r="Y42" s="140"/>
+      <c r="Z42" s="140"/>
+    </row>
+    <row r="43" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A43" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="143">
+        <v>4714</v>
+      </c>
+      <c r="D43" s="85"/>
+      <c r="E43" s="143">
+        <v>893</v>
+      </c>
+      <c r="F43" s="85"/>
+      <c r="G43" s="143">
+        <v>1077</v>
+      </c>
+      <c r="H43" s="85"/>
+      <c r="I43" s="143">
+        <v>541</v>
+      </c>
+      <c r="J43" s="85"/>
+      <c r="K43" s="143">
+        <v>597</v>
+      </c>
+      <c r="L43" s="85"/>
+      <c r="M43" s="143">
+        <v>316</v>
+      </c>
+      <c r="N43" s="85"/>
+      <c r="O43" s="143">
+        <v>213</v>
+      </c>
+      <c r="P43" s="85"/>
+      <c r="Q43" s="143">
+        <v>238</v>
+      </c>
+      <c r="R43" s="85"/>
+      <c r="S43" s="143">
+        <v>94</v>
+      </c>
+      <c r="T43" s="85"/>
+      <c r="U43" s="143">
+        <v>745</v>
+      </c>
+      <c r="V43" s="85"/>
+      <c r="W43" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X43" s="142"/>
+      <c r="Y43" s="142"/>
+      <c r="Z43" s="142"/>
+    </row>
+    <row r="44" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A44" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="88">
+        <v>29</v>
+      </c>
+      <c r="D44" s="88"/>
+      <c r="E44" s="88">
+        <v>3</v>
+      </c>
+      <c r="F44" s="88"/>
+      <c r="G44" s="88">
+        <v>7</v>
+      </c>
+      <c r="H44" s="88"/>
+      <c r="I44" s="88">
+        <v>1</v>
+      </c>
+      <c r="J44" s="88"/>
+      <c r="K44" s="88">
+        <v>7</v>
+      </c>
+      <c r="L44" s="88"/>
+      <c r="M44" s="88">
+        <v>2</v>
+      </c>
+      <c r="N44" s="88"/>
+      <c r="O44" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="P44" s="88"/>
+      <c r="Q44" s="88">
+        <v>5</v>
+      </c>
+      <c r="R44" s="88"/>
+      <c r="S44" s="88">
+        <v>2</v>
+      </c>
+      <c r="T44" s="88"/>
+      <c r="U44" s="88">
+        <v>2</v>
+      </c>
+      <c r="V44" s="85"/>
+      <c r="W44" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X44" s="144"/>
+      <c r="Y44" s="144"/>
+      <c r="Z44" s="144"/>
+    </row>
+    <row r="45" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A45" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="148"/>
+      <c r="D45" s="88"/>
+      <c r="E45" s="148"/>
+      <c r="F45" s="88"/>
+      <c r="G45" s="148"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="148"/>
+      <c r="J45" s="88"/>
+      <c r="K45" s="148"/>
+      <c r="L45" s="88"/>
+      <c r="M45" s="148"/>
+      <c r="N45" s="88"/>
+      <c r="O45" s="148"/>
+      <c r="P45" s="88"/>
+      <c r="Q45" s="148"/>
+      <c r="R45" s="88"/>
+      <c r="S45" s="148"/>
+      <c r="T45" s="88"/>
+      <c r="U45" s="148"/>
+      <c r="V45" s="85"/>
+      <c r="W45" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X45" s="135"/>
+      <c r="Y45" s="135"/>
+      <c r="Z45" s="135"/>
+    </row>
+    <row r="46" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C46" s="139"/>
+      <c r="D46" s="139"/>
+      <c r="E46" s="139"/>
+      <c r="F46" s="85"/>
+      <c r="G46" s="85"/>
+      <c r="H46" s="85"/>
+      <c r="I46" s="85"/>
+      <c r="J46" s="85"/>
+      <c r="K46" s="85"/>
+      <c r="L46" s="85"/>
+      <c r="M46" s="85"/>
+      <c r="N46" s="85"/>
+      <c r="O46" s="85"/>
+      <c r="P46" s="85"/>
+      <c r="Q46" s="85"/>
+      <c r="R46" s="85"/>
+      <c r="S46" s="85"/>
+      <c r="T46" s="85"/>
+      <c r="U46" s="85"/>
+      <c r="V46" s="85"/>
+    </row>
+    <row r="47" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="138">
+        <v>3917</v>
+      </c>
+      <c r="D47" s="139"/>
+      <c r="E47" s="138">
+        <v>565</v>
+      </c>
+      <c r="F47" s="139"/>
+      <c r="G47" s="138">
+        <v>1047</v>
+      </c>
+      <c r="H47" s="139"/>
+      <c r="I47" s="138">
+        <v>257</v>
+      </c>
+      <c r="J47" s="139"/>
+      <c r="K47" s="138">
+        <v>894</v>
+      </c>
+      <c r="L47" s="139"/>
+      <c r="M47" s="138">
+        <v>218</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="138">
+        <v>180</v>
+      </c>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="138">
+        <v>118</v>
+      </c>
+      <c r="R47" s="139"/>
+      <c r="S47" s="138">
+        <v>89</v>
+      </c>
+      <c r="T47" s="139"/>
+      <c r="U47" s="138">
+        <v>549</v>
+      </c>
+      <c r="V47" s="139"/>
+      <c r="W47" s="137" t="s">
+        <v>92</v>
+      </c>
+      <c r="X47" s="137"/>
+      <c r="Y47" s="137"/>
+      <c r="Z47" s="137"/>
+    </row>
+    <row r="48" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A48" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="141">
+        <v>1588</v>
+      </c>
+      <c r="D48" s="85"/>
+      <c r="E48" s="141">
+        <v>298</v>
+      </c>
+      <c r="F48" s="85"/>
+      <c r="G48" s="141">
+        <v>395</v>
+      </c>
+      <c r="H48" s="85"/>
+      <c r="I48" s="141">
+        <v>76</v>
+      </c>
+      <c r="J48" s="85"/>
+      <c r="K48" s="141">
+        <v>357</v>
+      </c>
+      <c r="L48" s="85"/>
+      <c r="M48" s="141">
+        <v>74</v>
+      </c>
+      <c r="N48" s="85"/>
+      <c r="O48" s="141">
+        <v>59</v>
+      </c>
+      <c r="P48" s="85"/>
+      <c r="Q48" s="141">
+        <v>34</v>
+      </c>
+      <c r="R48" s="85"/>
+      <c r="S48" s="141">
+        <v>29</v>
+      </c>
+      <c r="T48" s="85"/>
+      <c r="U48" s="141">
+        <v>266</v>
+      </c>
+      <c r="V48" s="85"/>
+      <c r="W48" s="149" t="s">
+        <v>29</v>
+      </c>
+      <c r="X48" s="149"/>
+      <c r="Y48" s="149"/>
+      <c r="Z48" s="149"/>
+    </row>
+    <row r="49" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A49" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="143">
+        <v>2131</v>
+      </c>
+      <c r="D49" s="85"/>
+      <c r="E49" s="143">
+        <v>235</v>
+      </c>
+      <c r="F49" s="85"/>
+      <c r="G49" s="143">
+        <v>606</v>
+      </c>
+      <c r="H49" s="85"/>
+      <c r="I49" s="143">
+        <v>167</v>
+      </c>
+      <c r="J49" s="85"/>
+      <c r="K49" s="143">
+        <v>492</v>
+      </c>
+      <c r="L49" s="85"/>
+      <c r="M49" s="143">
+        <v>141</v>
+      </c>
+      <c r="N49" s="85"/>
+      <c r="O49" s="143">
+        <v>115</v>
+      </c>
+      <c r="P49" s="85"/>
+      <c r="Q49" s="143">
+        <v>75</v>
+      </c>
+      <c r="R49" s="85"/>
+      <c r="S49" s="143">
+        <v>55</v>
+      </c>
+      <c r="T49" s="85"/>
+      <c r="U49" s="143">
+        <v>245</v>
+      </c>
+      <c r="V49" s="85"/>
+      <c r="W49" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X49" s="142"/>
+      <c r="Y49" s="142"/>
+      <c r="Z49" s="142"/>
+    </row>
+    <row r="50" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A50" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="88">
+        <v>198</v>
+      </c>
+      <c r="D50" s="88"/>
+      <c r="E50" s="88">
+        <v>32</v>
+      </c>
+      <c r="F50" s="88"/>
+      <c r="G50" s="88">
+        <v>46</v>
+      </c>
+      <c r="H50" s="88"/>
+      <c r="I50" s="88">
+        <v>14</v>
+      </c>
+      <c r="J50" s="88"/>
+      <c r="K50" s="88">
+        <v>45</v>
+      </c>
+      <c r="L50" s="88"/>
+      <c r="M50" s="88">
+        <v>3</v>
+      </c>
+      <c r="N50" s="88"/>
+      <c r="O50" s="88">
+        <v>6</v>
+      </c>
+      <c r="P50" s="88"/>
+      <c r="Q50" s="88">
+        <v>9</v>
+      </c>
+      <c r="R50" s="88"/>
+      <c r="S50" s="88">
+        <v>5</v>
+      </c>
+      <c r="T50" s="88"/>
+      <c r="U50" s="88">
+        <v>38</v>
+      </c>
+      <c r="V50" s="85"/>
+      <c r="W50" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X50" s="144"/>
+      <c r="Y50" s="144"/>
+      <c r="Z50" s="144"/>
+    </row>
+    <row r="51" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A51" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="148"/>
+      <c r="D51" s="88"/>
+      <c r="E51" s="148"/>
+      <c r="F51" s="88"/>
+      <c r="G51" s="148"/>
+      <c r="H51" s="88"/>
+      <c r="I51" s="148"/>
+      <c r="J51" s="88"/>
+      <c r="K51" s="148"/>
+      <c r="L51" s="88"/>
+      <c r="M51" s="148"/>
+      <c r="N51" s="88"/>
+      <c r="O51" s="148"/>
+      <c r="P51" s="88"/>
+      <c r="Q51" s="148"/>
+      <c r="R51" s="88"/>
+      <c r="S51" s="148"/>
+      <c r="T51" s="88"/>
+      <c r="U51" s="148"/>
+      <c r="V51" s="85"/>
+      <c r="W51" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X51" s="135"/>
+      <c r="Y51" s="135"/>
+      <c r="Z51" s="135"/>
+    </row>
+    <row r="52" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C52" s="139"/>
+      <c r="D52" s="139"/>
+      <c r="E52" s="139"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="85"/>
+      <c r="L52" s="85"/>
+      <c r="M52" s="85"/>
+      <c r="N52" s="85"/>
+      <c r="O52" s="85"/>
+      <c r="P52" s="85"/>
+      <c r="Q52" s="85"/>
+      <c r="R52" s="85"/>
+      <c r="S52" s="85"/>
+      <c r="T52" s="85"/>
+      <c r="U52" s="85"/>
+      <c r="V52" s="85"/>
+    </row>
+    <row r="53" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="150"/>
+      <c r="D53" s="150"/>
+      <c r="E53" s="150"/>
+      <c r="F53" s="150"/>
+      <c r="G53" s="150"/>
+      <c r="H53" s="150"/>
+      <c r="I53" s="150"/>
+      <c r="J53" s="150"/>
+      <c r="K53" s="150"/>
+      <c r="L53" s="150"/>
+      <c r="M53" s="150"/>
+      <c r="N53" s="150"/>
+      <c r="O53" s="150"/>
+      <c r="P53" s="150"/>
+      <c r="Q53" s="150"/>
+      <c r="R53" s="150"/>
+      <c r="S53" s="150"/>
+      <c r="T53" s="150"/>
+      <c r="U53" s="150"/>
+      <c r="V53" s="139"/>
+      <c r="W53" s="123" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="137" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="138">
+        <v>416</v>
+      </c>
+      <c r="D54" s="139"/>
+      <c r="E54" s="138">
+        <v>24</v>
+      </c>
+      <c r="F54" s="139"/>
+      <c r="G54" s="138">
+        <v>120</v>
+      </c>
+      <c r="H54" s="139"/>
+      <c r="I54" s="138">
+        <v>29</v>
+      </c>
+      <c r="J54" s="139"/>
+      <c r="K54" s="138">
+        <v>48</v>
+      </c>
+      <c r="L54" s="139"/>
+      <c r="M54" s="138">
+        <v>65</v>
+      </c>
+      <c r="N54" s="139"/>
+      <c r="O54" s="138">
+        <v>22</v>
+      </c>
+      <c r="P54" s="139"/>
+      <c r="Q54" s="138">
+        <v>37</v>
+      </c>
+      <c r="R54" s="139"/>
+      <c r="S54" s="138">
+        <v>9</v>
+      </c>
+      <c r="T54" s="139"/>
+      <c r="U54" s="138">
+        <v>62</v>
+      </c>
+      <c r="V54" s="139"/>
+      <c r="W54" s="137" t="s">
+        <v>105</v>
+      </c>
+      <c r="X54" s="137"/>
+      <c r="Y54" s="137"/>
+      <c r="Z54" s="137"/>
+    </row>
+    <row r="55" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A55" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="141">
+        <v>218</v>
+      </c>
+      <c r="D55" s="85"/>
+      <c r="E55" s="141">
+        <v>9</v>
+      </c>
+      <c r="F55" s="85"/>
+      <c r="G55" s="141">
+        <v>54</v>
+      </c>
+      <c r="H55" s="85"/>
+      <c r="I55" s="141">
+        <v>13</v>
+      </c>
+      <c r="J55" s="85"/>
+      <c r="K55" s="141">
+        <v>21</v>
+      </c>
+      <c r="L55" s="85"/>
+      <c r="M55" s="141">
+        <v>48</v>
+      </c>
+      <c r="N55" s="85"/>
+      <c r="O55" s="141">
+        <v>11</v>
+      </c>
+      <c r="P55" s="85"/>
+      <c r="Q55" s="141">
+        <v>23</v>
+      </c>
+      <c r="R55" s="85"/>
+      <c r="S55" s="141">
+        <v>6</v>
+      </c>
+      <c r="T55" s="85"/>
+      <c r="U55" s="141">
+        <v>33</v>
+      </c>
+      <c r="V55" s="85"/>
+      <c r="W55" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="140"/>
+      <c r="Z55" s="140"/>
+    </row>
+    <row r="56" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A56" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="143">
+        <v>148</v>
+      </c>
+      <c r="D56" s="85"/>
+      <c r="E56" s="143">
+        <v>12</v>
+      </c>
+      <c r="F56" s="85"/>
+      <c r="G56" s="143">
+        <v>49</v>
+      </c>
+      <c r="H56" s="85"/>
+      <c r="I56" s="143">
+        <v>16</v>
+      </c>
+      <c r="J56" s="85"/>
+      <c r="K56" s="143">
+        <v>17</v>
+      </c>
+      <c r="L56" s="85"/>
+      <c r="M56" s="143">
+        <v>14</v>
+      </c>
+      <c r="N56" s="85"/>
+      <c r="O56" s="143">
+        <v>7</v>
+      </c>
+      <c r="P56" s="85"/>
+      <c r="Q56" s="143">
+        <v>9</v>
+      </c>
+      <c r="R56" s="85"/>
+      <c r="S56" s="143">
+        <v>2</v>
+      </c>
+      <c r="T56" s="85"/>
+      <c r="U56" s="143">
+        <v>22</v>
+      </c>
+      <c r="V56" s="85"/>
+      <c r="W56" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X56" s="142"/>
+      <c r="Y56" s="142"/>
+      <c r="Z56" s="142"/>
+    </row>
+    <row r="57" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A57" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" s="88">
+        <v>50</v>
+      </c>
+      <c r="D57" s="88"/>
+      <c r="E57" s="88">
+        <v>3</v>
+      </c>
+      <c r="F57" s="88"/>
+      <c r="G57" s="88">
+        <v>17</v>
+      </c>
+      <c r="H57" s="88"/>
+      <c r="I57" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="J57" s="88"/>
+      <c r="K57" s="88">
+        <v>10</v>
+      </c>
+      <c r="L57" s="88"/>
+      <c r="M57" s="88">
+        <v>3</v>
+      </c>
+      <c r="N57" s="88"/>
+      <c r="O57" s="88">
+        <v>4</v>
+      </c>
+      <c r="P57" s="88"/>
+      <c r="Q57" s="88">
+        <v>5</v>
+      </c>
+      <c r="R57" s="88"/>
+      <c r="S57" s="88">
+        <v>1</v>
+      </c>
+      <c r="T57" s="88"/>
+      <c r="U57" s="88">
+        <v>7</v>
+      </c>
+      <c r="V57" s="85"/>
+      <c r="W57" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X57" s="144"/>
+      <c r="Y57" s="144"/>
+      <c r="Z57" s="144"/>
+    </row>
+    <row r="58" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A58" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="148"/>
+      <c r="D58" s="88"/>
+      <c r="E58" s="148"/>
+      <c r="F58" s="88"/>
+      <c r="G58" s="148"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="148"/>
+      <c r="J58" s="88"/>
+      <c r="K58" s="148"/>
+      <c r="L58" s="88"/>
+      <c r="M58" s="148"/>
+      <c r="N58" s="88"/>
+      <c r="O58" s="148"/>
+      <c r="P58" s="88"/>
+      <c r="Q58" s="148"/>
+      <c r="R58" s="88"/>
+      <c r="S58" s="148"/>
+      <c r="T58" s="88"/>
+      <c r="U58" s="148"/>
+      <c r="V58" s="85"/>
+      <c r="W58" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X58" s="135"/>
+      <c r="Y58" s="135"/>
+      <c r="Z58" s="135"/>
+    </row>
+    <row r="59" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C59" s="151"/>
+      <c r="D59" s="151"/>
+      <c r="E59" s="151"/>
+      <c r="F59" s="151"/>
+      <c r="G59" s="85"/>
+      <c r="H59" s="85"/>
+      <c r="I59" s="85"/>
+      <c r="J59" s="85"/>
+      <c r="K59" s="85"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="152"/>
+      <c r="N59" s="152"/>
+      <c r="S59" s="151"/>
+      <c r="T59" s="151"/>
+    </row>
+    <row r="60" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A60" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="25"/>
+      <c r="C60" s="151"/>
+      <c r="D60" s="151"/>
+      <c r="E60" s="151"/>
+      <c r="F60" s="151"/>
+      <c r="G60" s="151"/>
+      <c r="H60" s="151"/>
+      <c r="I60" s="151"/>
+      <c r="J60" s="151"/>
+      <c r="K60" s="151"/>
+      <c r="L60" s="151"/>
+      <c r="M60" s="151"/>
+      <c r="N60" s="151"/>
+      <c r="O60" s="151"/>
+      <c r="P60" s="151"/>
+      <c r="Q60" s="151"/>
+      <c r="R60" s="151"/>
+      <c r="S60" s="151"/>
+      <c r="T60" s="151"/>
+      <c r="U60" s="151"/>
+      <c r="V60" s="151"/>
+      <c r="X60" s="153" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y60" s="153" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z60" s="153" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A61" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="25"/>
+      <c r="C61" s="88"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="88"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="K61" s="88"/>
+      <c r="L61" s="88"/>
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="W61" s="88"/>
+      <c r="X61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z61" s="154" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="127" max="65535" man="1"/>
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAA992B1-2DFC-4001-ADE6-B933AE63A500}">
+  <dimension ref="A1:Z62"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="16.140625" style="125" customWidth="1"/>
+    <col min="2" max="2" width="1" style="125" customWidth="1"/>
+    <col min="3" max="3" width="5" style="125" customWidth="1"/>
+    <col min="4" max="4" width="1" style="125" customWidth="1"/>
+    <col min="5" max="5" width="5" style="125" customWidth="1"/>
+    <col min="6" max="6" width="1" style="125" customWidth="1"/>
+    <col min="7" max="7" width="5.85546875" style="125" customWidth="1"/>
+    <col min="8" max="8" width="1" style="125" customWidth="1"/>
+    <col min="9" max="9" width="5" style="125" customWidth="1"/>
+    <col min="10" max="10" width="1" style="125" customWidth="1"/>
+    <col min="11" max="11" width="5" style="125" customWidth="1"/>
+    <col min="12" max="12" width="1" style="125" customWidth="1"/>
+    <col min="13" max="13" width="5" style="125" customWidth="1"/>
+    <col min="14" max="14" width="1" style="125" customWidth="1"/>
+    <col min="15" max="15" width="5" style="125" customWidth="1"/>
+    <col min="16" max="16" width="1" style="125" customWidth="1"/>
+    <col min="17" max="17" width="5" style="125" customWidth="1"/>
+    <col min="18" max="18" width="1" style="125" customWidth="1"/>
+    <col min="19" max="19" width="5.42578125" style="125" customWidth="1"/>
+    <col min="20" max="20" width="1" style="125" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="125" customWidth="1"/>
+    <col min="22" max="22" width="1" style="125" customWidth="1"/>
+    <col min="23" max="23" width="10" style="125" customWidth="1"/>
+    <col min="24" max="26" width="2" style="125" customWidth="1"/>
+    <col min="27" max="16384" width="12" style="125"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="123" customFormat="1" ht="11.25">
+      <c r="A1" s="122" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="122"/>
+    </row>
+    <row r="2" spans="1:26" ht="11.25">
+      <c r="A2" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="124"/>
+    </row>
+    <row r="3" spans="1:26" s="127" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="128"/>
+    </row>
+    <row r="4" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A4" s="129" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="129"/>
+      <c r="C4" s="127"/>
+      <c r="E4" s="127"/>
+    </row>
+    <row r="5" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A5" s="130"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="88"/>
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+    </row>
+    <row r="6" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A6" s="131" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="130"/>
+      <c r="C6" s="132" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="133"/>
+      <c r="E6" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="133"/>
+      <c r="G6" s="132" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="133"/>
+      <c r="I6" s="132" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="133"/>
+      <c r="K6" s="132" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="133"/>
+      <c r="M6" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="N6" s="133"/>
+      <c r="O6" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="133"/>
+      <c r="Q6" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="133"/>
+      <c r="S6" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="133"/>
+      <c r="U6" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="V6" s="88"/>
+      <c r="W6" s="134"/>
+      <c r="X6" s="134"/>
+      <c r="Y6" s="134"/>
+      <c r="Z6" s="134"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C7" s="133"/>
+      <c r="D7" s="133"/>
+      <c r="E7" s="133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="133"/>
+      <c r="G7" s="133" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="133"/>
+      <c r="I7" s="133"/>
+      <c r="J7" s="133"/>
+      <c r="K7" s="133"/>
+      <c r="L7" s="133"/>
+      <c r="M7" s="133"/>
+      <c r="N7" s="133"/>
+      <c r="O7" s="133"/>
+      <c r="P7" s="133"/>
+      <c r="Q7" s="133"/>
+      <c r="R7" s="133"/>
+      <c r="S7" s="133"/>
+      <c r="T7" s="133"/>
+      <c r="U7" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="V7" s="88"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C8" s="133"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="133"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="133"/>
+      <c r="N8" s="133"/>
+      <c r="O8" s="133"/>
+      <c r="P8" s="133"/>
+      <c r="Q8" s="133"/>
+      <c r="R8" s="133"/>
+      <c r="S8" s="133"/>
+      <c r="T8" s="133"/>
+      <c r="U8" s="133" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="88"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C9" s="133"/>
+      <c r="D9" s="133"/>
+      <c r="E9" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="133"/>
+      <c r="G9" s="133" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="133"/>
+      <c r="I9" s="133" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="133"/>
+      <c r="K9" s="133" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="133"/>
+      <c r="M9" s="133" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133" t="s">
+        <v>21</v>
+      </c>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="133"/>
+      <c r="S9" s="133" t="s">
+        <v>22</v>
+      </c>
+      <c r="T9" s="133"/>
+      <c r="U9" s="133" t="s">
+        <v>23</v>
+      </c>
+      <c r="V9" s="88"/>
+    </row>
+    <row r="10" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C10" s="133"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="133"/>
+      <c r="G10" s="133" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="133"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="133"/>
+      <c r="K10" s="133"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="133"/>
+      <c r="U10" s="133" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" s="88"/>
+    </row>
+    <row r="11" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A11" s="135"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="133"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="136"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="136"/>
+      <c r="J11" s="133"/>
+      <c r="K11" s="136"/>
+      <c r="L11" s="133"/>
+      <c r="M11" s="136"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="136"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="136"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="136"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="V11" s="88"/>
+      <c r="W11" s="135"/>
+      <c r="X11" s="135"/>
+      <c r="Y11" s="135"/>
+      <c r="Z11" s="135"/>
+    </row>
+    <row r="12" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C12" s="88"/>
+      <c r="D12" s="88"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="88"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="88"/>
+      <c r="I12" s="88"/>
+      <c r="J12" s="88"/>
+      <c r="K12" s="88"/>
+      <c r="L12" s="88"/>
+      <c r="M12" s="88"/>
+      <c r="N12" s="88"/>
+      <c r="O12" s="88"/>
+      <c r="P12" s="88"/>
+      <c r="Q12" s="88"/>
+      <c r="R12" s="88"/>
+      <c r="S12" s="88"/>
+      <c r="T12" s="88"/>
+      <c r="U12" s="88"/>
+      <c r="V12" s="88"/>
+    </row>
+    <row r="13" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="138">
+        <v>15714</v>
+      </c>
+      <c r="D13" s="139"/>
+      <c r="E13" s="138">
+        <v>2623</v>
+      </c>
+      <c r="F13" s="139"/>
+      <c r="G13" s="138">
+        <v>4226</v>
+      </c>
+      <c r="H13" s="139"/>
+      <c r="I13" s="138">
+        <v>1481</v>
+      </c>
+      <c r="J13" s="139"/>
+      <c r="K13" s="138">
+        <v>2492</v>
+      </c>
+      <c r="L13" s="139"/>
+      <c r="M13" s="138">
+        <v>970</v>
+      </c>
+      <c r="N13" s="139"/>
+      <c r="O13" s="138">
+        <v>719</v>
+      </c>
+      <c r="P13" s="139"/>
+      <c r="Q13" s="138">
+        <v>825</v>
+      </c>
+      <c r="R13" s="139"/>
+      <c r="S13" s="138">
+        <v>353</v>
+      </c>
+      <c r="T13" s="139"/>
+      <c r="U13" s="138">
+        <v>2025</v>
+      </c>
+      <c r="V13" s="139"/>
+      <c r="W13" s="137" t="s">
+        <v>2</v>
+      </c>
+      <c r="X13" s="137"/>
+      <c r="Y13" s="137"/>
+      <c r="Z13" s="137"/>
+    </row>
+    <row r="14" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A14" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="141">
+        <v>5929</v>
+      </c>
+      <c r="D14" s="85"/>
+      <c r="E14" s="141">
+        <v>959</v>
+      </c>
+      <c r="F14" s="85"/>
+      <c r="G14" s="141">
+        <v>1670</v>
+      </c>
+      <c r="H14" s="85"/>
+      <c r="I14" s="141">
+        <v>522</v>
+      </c>
+      <c r="J14" s="85"/>
+      <c r="K14" s="141">
+        <v>1027</v>
+      </c>
+      <c r="L14" s="85"/>
+      <c r="M14" s="141">
+        <v>370</v>
+      </c>
+      <c r="N14" s="85"/>
+      <c r="O14" s="141">
+        <v>245</v>
+      </c>
+      <c r="P14" s="85"/>
+      <c r="Q14" s="141">
+        <v>347</v>
+      </c>
+      <c r="R14" s="85"/>
+      <c r="S14" s="141">
+        <v>143</v>
+      </c>
+      <c r="T14" s="85"/>
+      <c r="U14" s="141">
+        <v>646</v>
+      </c>
+      <c r="V14" s="85"/>
+      <c r="W14" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" s="140"/>
+      <c r="Y14" s="140"/>
+      <c r="Z14" s="140"/>
+    </row>
+    <row r="15" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A15" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="143">
+        <v>9244</v>
+      </c>
+      <c r="D15" s="85"/>
+      <c r="E15" s="143">
+        <v>1600</v>
+      </c>
+      <c r="F15" s="85"/>
+      <c r="G15" s="143">
+        <v>2406</v>
+      </c>
+      <c r="H15" s="85"/>
+      <c r="I15" s="143">
+        <v>933</v>
+      </c>
+      <c r="J15" s="85"/>
+      <c r="K15" s="143">
+        <v>1365</v>
+      </c>
+      <c r="L15" s="85"/>
+      <c r="M15" s="143">
+        <v>578</v>
+      </c>
+      <c r="N15" s="85"/>
+      <c r="O15" s="143">
+        <v>445</v>
+      </c>
+      <c r="P15" s="85"/>
+      <c r="Q15" s="143">
+        <v>429</v>
+      </c>
+      <c r="R15" s="85"/>
+      <c r="S15" s="143">
+        <v>197</v>
+      </c>
+      <c r="T15" s="85"/>
+      <c r="U15" s="143">
+        <v>1291</v>
+      </c>
+      <c r="V15" s="85"/>
+      <c r="W15" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X15" s="142"/>
+      <c r="Y15" s="142"/>
+      <c r="Z15" s="142"/>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="88">
+        <v>541</v>
+      </c>
+      <c r="D16" s="88"/>
+      <c r="E16" s="88">
+        <v>64</v>
+      </c>
+      <c r="F16" s="88"/>
+      <c r="G16" s="88">
+        <v>150</v>
+      </c>
+      <c r="H16" s="88"/>
+      <c r="I16" s="88">
+        <v>26</v>
+      </c>
+      <c r="J16" s="88"/>
+      <c r="K16" s="88">
+        <v>100</v>
+      </c>
+      <c r="L16" s="88"/>
+      <c r="M16" s="88">
+        <v>22</v>
+      </c>
+      <c r="N16" s="88"/>
+      <c r="O16" s="88">
+        <v>29</v>
+      </c>
+      <c r="P16" s="88"/>
+      <c r="Q16" s="88">
+        <v>49</v>
+      </c>
+      <c r="R16" s="88"/>
+      <c r="S16" s="88">
+        <v>13</v>
+      </c>
+      <c r="T16" s="88"/>
+      <c r="U16" s="88">
+        <v>88</v>
+      </c>
+      <c r="V16" s="85"/>
+      <c r="W16" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X16" s="144"/>
+      <c r="Y16" s="144"/>
+      <c r="Z16" s="144"/>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="145"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="145"/>
+      <c r="F17" s="85"/>
+      <c r="G17" s="145"/>
+      <c r="H17" s="85"/>
+      <c r="I17" s="145"/>
+      <c r="J17" s="85"/>
+      <c r="K17" s="145"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="145"/>
+      <c r="N17" s="85"/>
+      <c r="O17" s="145"/>
+      <c r="P17" s="85"/>
+      <c r="Q17" s="145"/>
+      <c r="R17" s="85"/>
+      <c r="S17" s="145"/>
+      <c r="T17" s="85"/>
+      <c r="U17" s="145"/>
+      <c r="V17" s="85"/>
+      <c r="W17" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X17" s="135"/>
+      <c r="Y17" s="135"/>
+      <c r="Z17" s="135"/>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
+      <c r="E18" s="85"/>
+      <c r="F18" s="85"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="85"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="85"/>
+      <c r="Q18" s="85"/>
+      <c r="R18" s="85"/>
+      <c r="S18" s="85"/>
+      <c r="T18" s="85"/>
+      <c r="U18" s="85"/>
+      <c r="V18" s="85"/>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="123" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="123"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+    </row>
+    <row r="20" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A20" s="123"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="85"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="85"/>
+      <c r="S20" s="85"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="85"/>
+    </row>
+    <row r="21" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="137" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="138">
+        <v>5866</v>
+      </c>
+      <c r="D21" s="139"/>
+      <c r="E21" s="138">
+        <v>1045</v>
+      </c>
+      <c r="F21" s="139"/>
+      <c r="G21" s="138">
+        <v>1601</v>
+      </c>
+      <c r="H21" s="139"/>
+      <c r="I21" s="138">
+        <v>524</v>
+      </c>
+      <c r="J21" s="139"/>
+      <c r="K21" s="138">
+        <v>838</v>
+      </c>
+      <c r="L21" s="139"/>
+      <c r="M21" s="138">
+        <v>351</v>
+      </c>
+      <c r="N21" s="139"/>
+      <c r="O21" s="138">
+        <v>210</v>
+      </c>
+      <c r="P21" s="139"/>
+      <c r="Q21" s="138">
+        <v>291</v>
+      </c>
+      <c r="R21" s="139"/>
+      <c r="S21" s="138">
+        <v>107</v>
+      </c>
+      <c r="T21" s="139"/>
+      <c r="U21" s="138">
+        <v>899</v>
+      </c>
+      <c r="V21" s="139"/>
+      <c r="W21" s="137" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="137"/>
+      <c r="Y21" s="137"/>
+      <c r="Z21" s="137"/>
+    </row>
+    <row r="22" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A22" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="141">
+        <v>3640</v>
+      </c>
+      <c r="D22" s="85"/>
+      <c r="E22" s="141">
+        <v>529</v>
+      </c>
+      <c r="F22" s="85"/>
+      <c r="G22" s="141">
+        <v>1099</v>
+      </c>
+      <c r="H22" s="85"/>
+      <c r="I22" s="146">
+        <v>357</v>
+      </c>
+      <c r="J22" s="88"/>
+      <c r="K22" s="141">
+        <v>594</v>
+      </c>
+      <c r="L22" s="85"/>
+      <c r="M22" s="141">
+        <v>246</v>
+      </c>
+      <c r="N22" s="85"/>
+      <c r="O22" s="146">
+        <v>133</v>
+      </c>
+      <c r="P22" s="88"/>
+      <c r="Q22" s="145">
+        <v>216</v>
+      </c>
+      <c r="R22" s="85"/>
+      <c r="S22" s="141">
+        <v>76</v>
+      </c>
+      <c r="T22" s="85"/>
+      <c r="U22" s="141">
+        <v>390</v>
+      </c>
+      <c r="V22" s="85"/>
+      <c r="W22" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" s="140"/>
+      <c r="Y22" s="140"/>
+      <c r="Z22" s="140"/>
+    </row>
+    <row r="23" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A23" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="143">
+        <v>2015</v>
+      </c>
+      <c r="D23" s="85"/>
+      <c r="E23" s="143">
+        <v>492</v>
+      </c>
+      <c r="F23" s="85"/>
+      <c r="G23" s="143">
+        <v>441</v>
+      </c>
+      <c r="H23" s="85"/>
+      <c r="I23" s="147">
+        <v>160</v>
+      </c>
+      <c r="J23" s="88"/>
+      <c r="K23" s="143">
+        <v>204</v>
+      </c>
+      <c r="L23" s="85"/>
+      <c r="M23" s="143">
+        <v>93</v>
+      </c>
+      <c r="N23" s="85"/>
+      <c r="O23" s="147">
+        <v>68</v>
+      </c>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="143">
+        <v>53</v>
+      </c>
+      <c r="R23" s="85"/>
+      <c r="S23" s="143">
+        <v>25</v>
+      </c>
+      <c r="T23" s="85"/>
+      <c r="U23" s="143">
+        <v>479</v>
+      </c>
+      <c r="V23" s="85"/>
+      <c r="W23" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X23" s="142"/>
+      <c r="Y23" s="142"/>
+      <c r="Z23" s="142"/>
+    </row>
+    <row r="24" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A24" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="88">
+        <v>211</v>
+      </c>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88">
+        <v>24</v>
+      </c>
+      <c r="F24" s="88"/>
+      <c r="G24" s="88">
+        <v>61</v>
+      </c>
+      <c r="H24" s="88"/>
+      <c r="I24" s="88">
+        <v>7</v>
+      </c>
+      <c r="J24" s="88"/>
+      <c r="K24" s="88">
+        <v>40</v>
+      </c>
+      <c r="L24" s="88"/>
+      <c r="M24" s="88">
+        <v>12</v>
+      </c>
+      <c r="N24" s="88"/>
+      <c r="O24" s="88">
+        <v>9</v>
+      </c>
+      <c r="P24" s="88"/>
+      <c r="Q24" s="88">
+        <v>22</v>
+      </c>
+      <c r="R24" s="88"/>
+      <c r="S24" s="88">
+        <v>6</v>
+      </c>
+      <c r="T24" s="88"/>
+      <c r="U24" s="88">
+        <v>30</v>
+      </c>
+      <c r="V24" s="85"/>
+      <c r="W24" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X24" s="144"/>
+      <c r="Y24" s="144"/>
+      <c r="Z24" s="144"/>
+    </row>
+    <row r="25" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A25" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="145"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="145"/>
+      <c r="F25" s="85"/>
+      <c r="G25" s="145"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="148"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="145"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="145"/>
+      <c r="N25" s="85"/>
+      <c r="O25" s="148"/>
+      <c r="P25" s="88"/>
+      <c r="Q25" s="145"/>
+      <c r="R25" s="85"/>
+      <c r="S25" s="145"/>
+      <c r="T25" s="85"/>
+      <c r="U25" s="145"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X25" s="135"/>
+      <c r="Y25" s="135"/>
+      <c r="Z25" s="135"/>
+    </row>
+    <row r="26" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C26" s="139"/>
+      <c r="D26" s="139"/>
+      <c r="E26" s="139"/>
+      <c r="F26" s="85"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="85"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
+      <c r="O26" s="85"/>
+      <c r="P26" s="85"/>
+      <c r="Q26" s="85"/>
+      <c r="R26" s="85"/>
+      <c r="S26" s="85"/>
+      <c r="T26" s="85"/>
+      <c r="U26" s="85"/>
+      <c r="V26" s="85"/>
+    </row>
+    <row r="27" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="137" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="138">
+        <v>9848</v>
+      </c>
+      <c r="D27" s="139"/>
+      <c r="E27" s="138">
+        <v>1578</v>
+      </c>
+      <c r="F27" s="139"/>
+      <c r="G27" s="138">
+        <v>2625</v>
+      </c>
+      <c r="H27" s="139"/>
+      <c r="I27" s="138">
+        <v>957</v>
+      </c>
+      <c r="J27" s="139"/>
+      <c r="K27" s="138">
+        <v>1654</v>
+      </c>
+      <c r="L27" s="139"/>
+      <c r="M27" s="138">
+        <v>619</v>
+      </c>
+      <c r="N27" s="139"/>
+      <c r="O27" s="138">
+        <v>509</v>
+      </c>
+      <c r="P27" s="139"/>
+      <c r="Q27" s="138">
+        <v>534</v>
+      </c>
+      <c r="R27" s="139"/>
+      <c r="S27" s="138">
+        <v>246</v>
+      </c>
+      <c r="T27" s="139"/>
+      <c r="U27" s="138">
+        <v>1126</v>
+      </c>
+      <c r="V27" s="139"/>
+      <c r="W27" s="137" t="s">
+        <v>35</v>
+      </c>
+      <c r="X27" s="137"/>
+      <c r="Y27" s="137"/>
+      <c r="Z27" s="137"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="141">
+        <v>2289</v>
+      </c>
+      <c r="D28" s="85"/>
+      <c r="E28" s="141">
+        <v>430</v>
+      </c>
+      <c r="F28" s="85"/>
+      <c r="G28" s="141">
+        <v>571</v>
+      </c>
+      <c r="H28" s="85"/>
+      <c r="I28" s="141">
+        <v>165</v>
+      </c>
+      <c r="J28" s="85"/>
+      <c r="K28" s="141">
+        <v>433</v>
+      </c>
+      <c r="L28" s="85"/>
+      <c r="M28" s="146">
+        <v>124</v>
+      </c>
+      <c r="N28" s="88"/>
+      <c r="O28" s="145">
+        <v>112</v>
+      </c>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="141">
+        <v>131</v>
+      </c>
+      <c r="R28" s="85"/>
+      <c r="S28" s="141">
+        <v>67</v>
+      </c>
+      <c r="T28" s="85"/>
+      <c r="U28" s="141">
+        <v>256</v>
+      </c>
+      <c r="V28" s="85"/>
+      <c r="W28" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X28" s="140"/>
+      <c r="Y28" s="140"/>
+      <c r="Z28" s="140"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="143">
+        <v>7229</v>
+      </c>
+      <c r="D29" s="85"/>
+      <c r="E29" s="143">
+        <v>1108</v>
+      </c>
+      <c r="F29" s="85"/>
+      <c r="G29" s="143">
+        <v>1965</v>
+      </c>
+      <c r="H29" s="85"/>
+      <c r="I29" s="143">
+        <v>773</v>
+      </c>
+      <c r="J29" s="85"/>
+      <c r="K29" s="143">
+        <v>1161</v>
+      </c>
+      <c r="L29" s="85"/>
+      <c r="M29" s="147">
+        <v>485</v>
+      </c>
+      <c r="N29" s="88"/>
+      <c r="O29" s="143">
+        <v>377</v>
+      </c>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="143">
+        <v>376</v>
+      </c>
+      <c r="R29" s="85"/>
+      <c r="S29" s="143">
+        <v>172</v>
+      </c>
+      <c r="T29" s="85"/>
+      <c r="U29" s="143">
+        <v>812</v>
+      </c>
+      <c r="V29" s="85"/>
+      <c r="W29" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X29" s="142"/>
+      <c r="Y29" s="142"/>
+      <c r="Z29" s="142"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="144" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="88">
+        <v>330</v>
+      </c>
+      <c r="D30" s="88"/>
+      <c r="E30" s="88">
+        <v>40</v>
+      </c>
+      <c r="F30" s="88"/>
+      <c r="G30" s="88">
+        <v>89</v>
+      </c>
+      <c r="H30" s="88"/>
+      <c r="I30" s="88">
+        <v>19</v>
+      </c>
+      <c r="J30" s="88"/>
+      <c r="K30" s="88">
+        <v>60</v>
+      </c>
+      <c r="L30" s="88"/>
+      <c r="M30" s="88">
+        <v>10</v>
+      </c>
+      <c r="N30" s="88"/>
+      <c r="O30" s="88">
+        <v>20</v>
+      </c>
+      <c r="P30" s="88"/>
+      <c r="Q30" s="88">
+        <v>27</v>
+      </c>
+      <c r="R30" s="88"/>
+      <c r="S30" s="88">
+        <v>7</v>
+      </c>
+      <c r="T30" s="88"/>
+      <c r="U30" s="88">
+        <v>58</v>
+      </c>
+      <c r="V30" s="85"/>
+      <c r="W30" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X30" s="144"/>
+      <c r="Y30" s="144"/>
+      <c r="Z30" s="144"/>
+    </row>
+    <row r="31" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A31" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="145"/>
+      <c r="D31" s="85"/>
+      <c r="E31" s="145"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="145"/>
+      <c r="H31" s="85"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="85"/>
+      <c r="K31" s="145"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="148"/>
+      <c r="N31" s="88"/>
+      <c r="O31" s="145"/>
+      <c r="P31" s="85"/>
+      <c r="Q31" s="145"/>
+      <c r="R31" s="85"/>
+      <c r="S31" s="145"/>
+      <c r="T31" s="85"/>
+      <c r="U31" s="145"/>
+      <c r="V31" s="85"/>
+      <c r="W31" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X31" s="135"/>
+      <c r="Y31" s="135"/>
+      <c r="Z31" s="135"/>
+    </row>
+    <row r="32" spans="1:26" ht="16.5" customHeight="1">
+      <c r="C32" s="85"/>
+      <c r="D32" s="85"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="85"/>
+      <c r="H32" s="85"/>
+      <c r="I32" s="85"/>
+      <c r="J32" s="85"/>
+      <c r="K32" s="85"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="85"/>
+      <c r="N32" s="85"/>
+      <c r="O32" s="85"/>
+      <c r="P32" s="85"/>
+      <c r="Q32" s="85"/>
+      <c r="R32" s="85"/>
+      <c r="S32" s="85"/>
+      <c r="T32" s="85"/>
+      <c r="U32" s="85"/>
+      <c r="V32" s="85"/>
+    </row>
+    <row r="33" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="123" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="139"/>
+      <c r="D33" s="139"/>
+      <c r="E33" s="139"/>
+      <c r="F33" s="139"/>
+      <c r="G33" s="139"/>
+      <c r="H33" s="139"/>
+      <c r="I33" s="139"/>
+      <c r="J33" s="139"/>
+      <c r="K33" s="139"/>
+      <c r="L33" s="139"/>
+      <c r="M33" s="139"/>
+      <c r="N33" s="139"/>
+      <c r="O33" s="139"/>
+      <c r="P33" s="139"/>
+      <c r="Q33" s="139"/>
+      <c r="R33" s="139"/>
+      <c r="S33" s="139"/>
+      <c r="T33" s="139"/>
+      <c r="U33" s="139"/>
+      <c r="V33" s="139"/>
+    </row>
+    <row r="34" spans="1:26" ht="5.25" customHeight="1">
+      <c r="A34" s="123"/>
+      <c r="B34" s="123"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="85"/>
+      <c r="H34" s="85"/>
+      <c r="I34" s="85"/>
+      <c r="J34" s="85"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="85"/>
+      <c r="O34" s="85"/>
+      <c r="P34" s="85"/>
+      <c r="Q34" s="85"/>
+      <c r="R34" s="85"/>
+      <c r="S34" s="85"/>
+      <c r="T34" s="85"/>
+      <c r="U34" s="85"/>
+      <c r="V34" s="85"/>
+    </row>
+    <row r="35" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="137" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="138">
+        <f>SUM(E35:U35)</f>
+        <v>5086</v>
+      </c>
+      <c r="D35" s="139"/>
+      <c r="E35" s="138">
+        <v>816</v>
+      </c>
+      <c r="F35" s="139"/>
+      <c r="G35" s="138">
+        <v>1611</v>
+      </c>
+      <c r="H35" s="139"/>
+      <c r="I35" s="138">
+        <v>496</v>
+      </c>
+      <c r="J35" s="139"/>
+      <c r="K35" s="138">
+        <v>708</v>
+      </c>
+      <c r="L35" s="139"/>
+      <c r="M35" s="138">
+        <v>288</v>
+      </c>
+      <c r="N35" s="139"/>
+      <c r="O35" s="138">
+        <v>211</v>
+      </c>
+      <c r="P35" s="139"/>
+      <c r="Q35" s="138">
+        <v>328</v>
+      </c>
+      <c r="R35" s="139"/>
+      <c r="S35" s="138">
+        <v>103</v>
+      </c>
+      <c r="T35" s="139"/>
+      <c r="U35" s="138">
+        <v>525</v>
+      </c>
+      <c r="V35" s="139"/>
+      <c r="W35" s="137" t="s">
+        <v>37</v>
+      </c>
+      <c r="X35" s="137"/>
+      <c r="Y35" s="137"/>
+      <c r="Z35" s="137"/>
+    </row>
+    <row r="36" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A36" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="141">
+        <f>SUM(E36:U36)</f>
+        <v>2368</v>
+      </c>
+      <c r="D36" s="85"/>
+      <c r="E36" s="141">
+        <v>308</v>
+      </c>
+      <c r="F36" s="85"/>
+      <c r="G36" s="141">
+        <v>783</v>
+      </c>
+      <c r="H36" s="85"/>
+      <c r="I36" s="141">
+        <v>267</v>
+      </c>
+      <c r="J36" s="85"/>
+      <c r="K36" s="141">
+        <v>378</v>
+      </c>
+      <c r="L36" s="85"/>
+      <c r="M36" s="141">
+        <v>148</v>
+      </c>
+      <c r="N36" s="85"/>
+      <c r="O36" s="146">
+        <v>95</v>
+      </c>
+      <c r="P36" s="85"/>
+      <c r="Q36" s="141">
+        <v>180</v>
+      </c>
+      <c r="R36" s="85"/>
+      <c r="S36" s="141">
+        <v>51</v>
+      </c>
+      <c r="T36" s="85"/>
+      <c r="U36" s="141">
+        <v>158</v>
+      </c>
+      <c r="V36" s="85"/>
+      <c r="W36" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" s="140"/>
+      <c r="Y36" s="140"/>
+      <c r="Z36" s="140"/>
+    </row>
+    <row r="37" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A37" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="143">
+        <f>SUM(E37:U37)</f>
+        <v>2440</v>
+      </c>
+      <c r="D37" s="85"/>
+      <c r="E37" s="143">
+        <v>469</v>
+      </c>
+      <c r="F37" s="85"/>
+      <c r="G37" s="143">
+        <v>746</v>
+      </c>
+      <c r="H37" s="85"/>
+      <c r="I37" s="143">
+        <v>218</v>
+      </c>
+      <c r="J37" s="85"/>
+      <c r="K37" s="143">
+        <v>290</v>
+      </c>
+      <c r="L37" s="85"/>
+      <c r="M37" s="143">
+        <v>127</v>
+      </c>
+      <c r="N37" s="85"/>
+      <c r="O37" s="147">
+        <v>101</v>
+      </c>
+      <c r="P37" s="85"/>
+      <c r="Q37" s="143">
+        <v>117</v>
+      </c>
+      <c r="R37" s="85"/>
+      <c r="S37" s="143">
+        <v>44</v>
+      </c>
+      <c r="T37" s="85"/>
+      <c r="U37" s="143">
+        <v>328</v>
+      </c>
+      <c r="V37" s="85"/>
+      <c r="W37" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X37" s="142"/>
+      <c r="Y37" s="142"/>
+      <c r="Z37" s="142"/>
+    </row>
+    <row r="38" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A38" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="88">
+        <f>SUM(E38:U38)</f>
+        <v>278</v>
+      </c>
+      <c r="D38" s="88"/>
+      <c r="E38" s="88">
+        <v>39</v>
+      </c>
+      <c r="F38" s="88"/>
+      <c r="G38" s="88">
+        <v>82</v>
+      </c>
+      <c r="H38" s="88"/>
+      <c r="I38" s="88">
+        <v>11</v>
+      </c>
+      <c r="J38" s="88"/>
+      <c r="K38" s="88">
+        <v>40</v>
+      </c>
+      <c r="L38" s="88"/>
+      <c r="M38" s="88">
+        <v>13</v>
+      </c>
+      <c r="N38" s="88"/>
+      <c r="O38" s="88">
+        <v>15</v>
+      </c>
+      <c r="P38" s="88"/>
+      <c r="Q38" s="88">
+        <v>31</v>
+      </c>
+      <c r="R38" s="88"/>
+      <c r="S38" s="88">
+        <v>8</v>
+      </c>
+      <c r="T38" s="88"/>
+      <c r="U38" s="88">
+        <v>39</v>
+      </c>
+      <c r="V38" s="85"/>
+      <c r="W38" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X38" s="144"/>
+      <c r="Y38" s="144"/>
+      <c r="Z38" s="144"/>
+    </row>
+    <row r="39" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A39" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="145"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="145"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="145"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="145"/>
+      <c r="J39" s="85"/>
+      <c r="K39" s="145"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="145"/>
+      <c r="N39" s="85"/>
+      <c r="O39" s="145"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="145"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="145"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="145"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X39" s="135"/>
+      <c r="Y39" s="135"/>
+      <c r="Z39" s="135"/>
+    </row>
+    <row r="40" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C40" s="85"/>
+      <c r="D40" s="85"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
+      <c r="I40" s="85"/>
+      <c r="J40" s="85"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
+      <c r="N40" s="85"/>
+      <c r="O40" s="85"/>
+      <c r="P40" s="85"/>
+      <c r="Q40" s="85"/>
+      <c r="R40" s="85"/>
+      <c r="S40" s="85"/>
+      <c r="T40" s="85"/>
+      <c r="U40" s="85"/>
+      <c r="V40" s="85"/>
+    </row>
+    <row r="41" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="137" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="138">
+        <f>SUM(E41:U41)</f>
+        <v>6328</v>
+      </c>
+      <c r="D41" s="139"/>
+      <c r="E41" s="138">
+        <v>1194</v>
+      </c>
+      <c r="F41" s="139"/>
+      <c r="G41" s="138">
+        <v>1487</v>
+      </c>
+      <c r="H41" s="139"/>
+      <c r="I41" s="138">
+        <v>694</v>
+      </c>
+      <c r="J41" s="139"/>
+      <c r="K41" s="138">
+        <v>839</v>
+      </c>
+      <c r="L41" s="139"/>
+      <c r="M41" s="138">
+        <v>392</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="138">
+        <v>308</v>
+      </c>
+      <c r="P41" s="139"/>
+      <c r="Q41" s="138">
+        <v>351</v>
+      </c>
+      <c r="R41" s="139"/>
+      <c r="S41" s="138">
+        <v>147</v>
+      </c>
+      <c r="T41" s="139"/>
+      <c r="U41" s="138">
+        <v>916</v>
+      </c>
+      <c r="V41" s="139"/>
+      <c r="W41" s="137" t="s">
+        <v>39</v>
+      </c>
+      <c r="X41" s="137"/>
+      <c r="Y41" s="137"/>
+      <c r="Z41" s="137"/>
+    </row>
+    <row r="42" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A42" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="141">
+        <f t="shared" ref="C42:C57" si="0">SUM(E42:U42)</f>
+        <v>1720</v>
+      </c>
+      <c r="D42" s="85"/>
+      <c r="E42" s="141">
+        <v>311</v>
+      </c>
+      <c r="F42" s="85"/>
+      <c r="G42" s="141">
+        <v>443</v>
+      </c>
+      <c r="H42" s="85"/>
+      <c r="I42" s="141">
+        <v>153</v>
+      </c>
+      <c r="J42" s="85"/>
+      <c r="K42" s="141">
+        <v>269</v>
+      </c>
+      <c r="L42" s="85"/>
+      <c r="M42" s="141">
+        <v>95</v>
+      </c>
+      <c r="N42" s="85"/>
+      <c r="O42" s="145">
+        <v>84</v>
+      </c>
+      <c r="P42" s="85"/>
+      <c r="Q42" s="141">
+        <v>112</v>
+      </c>
+      <c r="R42" s="85"/>
+      <c r="S42" s="141">
+        <v>53</v>
+      </c>
+      <c r="T42" s="85"/>
+      <c r="U42" s="141">
+        <v>200</v>
+      </c>
+      <c r="V42" s="85"/>
+      <c r="W42" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" s="140"/>
+      <c r="Y42" s="140"/>
+      <c r="Z42" s="140"/>
+    </row>
+    <row r="43" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A43" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="143">
+        <f t="shared" si="0"/>
+        <v>4584</v>
+      </c>
+      <c r="D43" s="85"/>
+      <c r="E43" s="143">
+        <v>882</v>
+      </c>
+      <c r="F43" s="85"/>
+      <c r="G43" s="143">
+        <v>1039</v>
+      </c>
+      <c r="H43" s="85"/>
+      <c r="I43" s="143">
+        <v>540</v>
+      </c>
+      <c r="J43" s="85"/>
+      <c r="K43" s="143">
+        <v>562</v>
+      </c>
+      <c r="L43" s="85"/>
+      <c r="M43" s="143">
+        <v>296</v>
+      </c>
+      <c r="N43" s="85"/>
+      <c r="O43" s="143">
+        <v>224</v>
+      </c>
+      <c r="P43" s="85"/>
+      <c r="Q43" s="143">
+        <v>233</v>
+      </c>
+      <c r="R43" s="85"/>
+      <c r="S43" s="143">
+        <v>93</v>
+      </c>
+      <c r="T43" s="85"/>
+      <c r="U43" s="143">
+        <v>715</v>
+      </c>
+      <c r="V43" s="85"/>
+      <c r="W43" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X43" s="142"/>
+      <c r="Y43" s="142"/>
+      <c r="Z43" s="142"/>
+    </row>
+    <row r="44" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A44" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="88">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+      <c r="D44" s="88"/>
+      <c r="E44" s="88">
+        <v>1</v>
+      </c>
+      <c r="F44" s="88"/>
+      <c r="G44" s="88">
+        <v>5</v>
+      </c>
+      <c r="H44" s="88"/>
+      <c r="I44" s="88">
+        <v>1</v>
+      </c>
+      <c r="J44" s="88"/>
+      <c r="K44" s="88">
+        <v>8</v>
+      </c>
+      <c r="L44" s="88"/>
+      <c r="M44" s="88">
+        <v>1</v>
+      </c>
+      <c r="N44" s="88"/>
+      <c r="O44" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="P44" s="88"/>
+      <c r="Q44" s="88">
+        <v>6</v>
+      </c>
+      <c r="R44" s="88"/>
+      <c r="S44" s="88">
+        <v>1</v>
+      </c>
+      <c r="T44" s="88"/>
+      <c r="U44" s="88">
+        <v>1</v>
+      </c>
+      <c r="V44" s="85"/>
+      <c r="W44" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X44" s="144"/>
+      <c r="Y44" s="144"/>
+      <c r="Z44" s="144"/>
+    </row>
+    <row r="45" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A45" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="148"/>
+      <c r="D45" s="88"/>
+      <c r="E45" s="148"/>
+      <c r="F45" s="88"/>
+      <c r="G45" s="148"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="148"/>
+      <c r="J45" s="88"/>
+      <c r="K45" s="148"/>
+      <c r="L45" s="88"/>
+      <c r="M45" s="148"/>
+      <c r="N45" s="88"/>
+      <c r="O45" s="148"/>
+      <c r="P45" s="88"/>
+      <c r="Q45" s="148"/>
+      <c r="R45" s="88"/>
+      <c r="S45" s="148"/>
+      <c r="T45" s="88"/>
+      <c r="U45" s="148"/>
+      <c r="V45" s="85"/>
+      <c r="W45" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X45" s="135"/>
+      <c r="Y45" s="135"/>
+      <c r="Z45" s="135"/>
+    </row>
+    <row r="46" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C46" s="139"/>
+      <c r="D46" s="139"/>
+      <c r="E46" s="139"/>
+      <c r="F46" s="85"/>
+      <c r="G46" s="85"/>
+      <c r="H46" s="85"/>
+      <c r="I46" s="85"/>
+      <c r="J46" s="85"/>
+      <c r="K46" s="85"/>
+      <c r="L46" s="85"/>
+      <c r="M46" s="85"/>
+      <c r="N46" s="85"/>
+      <c r="O46" s="85"/>
+      <c r="P46" s="85"/>
+      <c r="Q46" s="85"/>
+      <c r="R46" s="85"/>
+      <c r="S46" s="85"/>
+      <c r="T46" s="85"/>
+      <c r="U46" s="85"/>
+      <c r="V46" s="85"/>
+    </row>
+    <row r="47" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="138">
+        <f t="shared" si="0"/>
+        <v>3893</v>
+      </c>
+      <c r="D47" s="139"/>
+      <c r="E47" s="138">
+        <v>589</v>
+      </c>
+      <c r="F47" s="139"/>
+      <c r="G47" s="138">
+        <v>1009</v>
+      </c>
+      <c r="H47" s="139"/>
+      <c r="I47" s="138">
+        <v>264</v>
+      </c>
+      <c r="J47" s="139"/>
+      <c r="K47" s="138">
+        <v>901</v>
+      </c>
+      <c r="L47" s="139"/>
+      <c r="M47" s="138">
+        <v>219</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="138">
+        <v>180</v>
+      </c>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="138">
+        <v>112</v>
+      </c>
+      <c r="R47" s="139"/>
+      <c r="S47" s="138">
+        <v>95</v>
+      </c>
+      <c r="T47" s="139"/>
+      <c r="U47" s="138">
+        <v>524</v>
+      </c>
+      <c r="V47" s="139"/>
+      <c r="W47" s="137" t="s">
+        <v>92</v>
+      </c>
+      <c r="X47" s="137"/>
+      <c r="Y47" s="137"/>
+      <c r="Z47" s="137"/>
+    </row>
+    <row r="48" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A48" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="141">
+        <f t="shared" si="0"/>
+        <v>1620</v>
+      </c>
+      <c r="D48" s="85"/>
+      <c r="E48" s="141">
+        <v>330</v>
+      </c>
+      <c r="F48" s="85"/>
+      <c r="G48" s="141">
+        <v>393</v>
+      </c>
+      <c r="H48" s="85"/>
+      <c r="I48" s="141">
+        <v>88</v>
+      </c>
+      <c r="J48" s="85"/>
+      <c r="K48" s="141">
+        <v>359</v>
+      </c>
+      <c r="L48" s="85"/>
+      <c r="M48" s="141">
+        <v>75</v>
+      </c>
+      <c r="N48" s="85"/>
+      <c r="O48" s="141">
+        <v>55</v>
+      </c>
+      <c r="P48" s="85"/>
+      <c r="Q48" s="141">
+        <v>31</v>
+      </c>
+      <c r="R48" s="85"/>
+      <c r="S48" s="141">
+        <v>33</v>
+      </c>
+      <c r="T48" s="85"/>
+      <c r="U48" s="141">
+        <v>256</v>
+      </c>
+      <c r="V48" s="85"/>
+      <c r="W48" s="149" t="s">
+        <v>29</v>
+      </c>
+      <c r="X48" s="149"/>
+      <c r="Y48" s="149"/>
+      <c r="Z48" s="149"/>
+    </row>
+    <row r="49" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A49" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="143">
+        <f t="shared" si="0"/>
+        <v>2080</v>
+      </c>
+      <c r="D49" s="85"/>
+      <c r="E49" s="143">
+        <v>239</v>
+      </c>
+      <c r="F49" s="85"/>
+      <c r="G49" s="143">
+        <v>574</v>
+      </c>
+      <c r="H49" s="85"/>
+      <c r="I49" s="143">
+        <v>162</v>
+      </c>
+      <c r="J49" s="85"/>
+      <c r="K49" s="143">
+        <v>496</v>
+      </c>
+      <c r="L49" s="85"/>
+      <c r="M49" s="143">
+        <v>139</v>
+      </c>
+      <c r="N49" s="85"/>
+      <c r="O49" s="143">
+        <v>113</v>
+      </c>
+      <c r="P49" s="85"/>
+      <c r="Q49" s="143">
+        <v>71</v>
+      </c>
+      <c r="R49" s="85"/>
+      <c r="S49" s="143">
+        <v>58</v>
+      </c>
+      <c r="T49" s="85"/>
+      <c r="U49" s="143">
+        <v>228</v>
+      </c>
+      <c r="V49" s="85"/>
+      <c r="W49" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X49" s="142"/>
+      <c r="Y49" s="142"/>
+      <c r="Z49" s="142"/>
+    </row>
+    <row r="50" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A50" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="88">
+        <f t="shared" si="0"/>
+        <v>193</v>
+      </c>
+      <c r="D50" s="88"/>
+      <c r="E50" s="88">
+        <v>20</v>
+      </c>
+      <c r="F50" s="88"/>
+      <c r="G50" s="88">
+        <v>42</v>
+      </c>
+      <c r="H50" s="88"/>
+      <c r="I50" s="88">
+        <v>14</v>
+      </c>
+      <c r="J50" s="88"/>
+      <c r="K50" s="88">
+        <v>46</v>
+      </c>
+      <c r="L50" s="88"/>
+      <c r="M50" s="88">
+        <v>5</v>
+      </c>
+      <c r="N50" s="88"/>
+      <c r="O50" s="88">
+        <v>12</v>
+      </c>
+      <c r="P50" s="88"/>
+      <c r="Q50" s="88">
+        <v>10</v>
+      </c>
+      <c r="R50" s="88"/>
+      <c r="S50" s="88">
+        <v>4</v>
+      </c>
+      <c r="T50" s="88"/>
+      <c r="U50" s="88">
+        <v>40</v>
+      </c>
+      <c r="V50" s="85"/>
+      <c r="W50" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X50" s="144"/>
+      <c r="Y50" s="144"/>
+      <c r="Z50" s="144"/>
+    </row>
+    <row r="51" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A51" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="148"/>
+      <c r="D51" s="88"/>
+      <c r="E51" s="148"/>
+      <c r="F51" s="88"/>
+      <c r="G51" s="148"/>
+      <c r="H51" s="88"/>
+      <c r="I51" s="148"/>
+      <c r="J51" s="88"/>
+      <c r="K51" s="148"/>
+      <c r="L51" s="88"/>
+      <c r="M51" s="148"/>
+      <c r="N51" s="88"/>
+      <c r="O51" s="148"/>
+      <c r="P51" s="88"/>
+      <c r="Q51" s="148"/>
+      <c r="R51" s="88"/>
+      <c r="S51" s="148"/>
+      <c r="T51" s="88"/>
+      <c r="U51" s="148"/>
+      <c r="V51" s="85"/>
+      <c r="W51" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X51" s="135"/>
+      <c r="Y51" s="135"/>
+      <c r="Z51" s="135"/>
+    </row>
+    <row r="52" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C52" s="139"/>
+      <c r="D52" s="139"/>
+      <c r="E52" s="139"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="85"/>
+      <c r="L52" s="85"/>
+      <c r="M52" s="85"/>
+      <c r="N52" s="85"/>
+      <c r="O52" s="85"/>
+      <c r="P52" s="85"/>
+      <c r="Q52" s="85"/>
+      <c r="R52" s="85"/>
+      <c r="S52" s="85"/>
+      <c r="T52" s="85"/>
+      <c r="U52" s="85"/>
+      <c r="V52" s="85"/>
+    </row>
+    <row r="53" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A53" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="150"/>
+      <c r="D53" s="150"/>
+      <c r="E53" s="150"/>
+      <c r="F53" s="150"/>
+      <c r="G53" s="150"/>
+      <c r="H53" s="150"/>
+      <c r="I53" s="150"/>
+      <c r="J53" s="150"/>
+      <c r="K53" s="150"/>
+      <c r="L53" s="150"/>
+      <c r="M53" s="150"/>
+      <c r="N53" s="150"/>
+      <c r="O53" s="150"/>
+      <c r="P53" s="150"/>
+      <c r="Q53" s="150"/>
+      <c r="R53" s="150"/>
+      <c r="S53" s="150"/>
+      <c r="T53" s="150"/>
+      <c r="U53" s="150"/>
+      <c r="V53" s="139"/>
+      <c r="W53" s="123" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" s="123" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A54" s="137" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="138">
+        <f t="shared" si="0"/>
+        <v>407</v>
+      </c>
+      <c r="D54" s="139"/>
+      <c r="E54" s="138">
+        <v>24</v>
+      </c>
+      <c r="F54" s="139"/>
+      <c r="G54" s="138">
+        <v>119</v>
+      </c>
+      <c r="H54" s="139"/>
+      <c r="I54" s="138">
+        <v>27</v>
+      </c>
+      <c r="J54" s="139"/>
+      <c r="K54" s="138">
+        <v>44</v>
+      </c>
+      <c r="L54" s="139"/>
+      <c r="M54" s="138">
+        <v>71</v>
+      </c>
+      <c r="N54" s="139"/>
+      <c r="O54" s="138">
+        <v>20</v>
+      </c>
+      <c r="P54" s="139"/>
+      <c r="Q54" s="138">
+        <v>34</v>
+      </c>
+      <c r="R54" s="139"/>
+      <c r="S54" s="138">
+        <v>8</v>
+      </c>
+      <c r="T54" s="139"/>
+      <c r="U54" s="138">
+        <v>60</v>
+      </c>
+      <c r="V54" s="139"/>
+      <c r="W54" s="137" t="s">
+        <v>105</v>
+      </c>
+      <c r="X54" s="137"/>
+      <c r="Y54" s="137"/>
+      <c r="Z54" s="137"/>
+    </row>
+    <row r="55" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A55" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="141">
+        <f t="shared" si="0"/>
+        <v>221</v>
+      </c>
+      <c r="D55" s="85"/>
+      <c r="E55" s="141">
+        <v>10</v>
+      </c>
+      <c r="F55" s="85"/>
+      <c r="G55" s="141">
+        <v>51</v>
+      </c>
+      <c r="H55" s="85"/>
+      <c r="I55" s="141">
+        <v>14</v>
+      </c>
+      <c r="J55" s="85"/>
+      <c r="K55" s="141">
+        <v>21</v>
+      </c>
+      <c r="L55" s="85"/>
+      <c r="M55" s="141">
+        <v>52</v>
+      </c>
+      <c r="N55" s="85"/>
+      <c r="O55" s="141">
+        <v>11</v>
+      </c>
+      <c r="P55" s="85"/>
+      <c r="Q55" s="141">
+        <v>24</v>
+      </c>
+      <c r="R55" s="85"/>
+      <c r="S55" s="141">
+        <v>6</v>
+      </c>
+      <c r="T55" s="85"/>
+      <c r="U55" s="141">
+        <v>32</v>
+      </c>
+      <c r="V55" s="85"/>
+      <c r="W55" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="140"/>
+      <c r="Z55" s="140"/>
+    </row>
+    <row r="56" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A56" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="143">
+        <f t="shared" si="0"/>
+        <v>140</v>
+      </c>
+      <c r="D56" s="85"/>
+      <c r="E56" s="143">
+        <v>10</v>
+      </c>
+      <c r="F56" s="85"/>
+      <c r="G56" s="143">
+        <v>47</v>
+      </c>
+      <c r="H56" s="85"/>
+      <c r="I56" s="143">
+        <v>13</v>
+      </c>
+      <c r="J56" s="85"/>
+      <c r="K56" s="143">
+        <v>17</v>
+      </c>
+      <c r="L56" s="85"/>
+      <c r="M56" s="143">
+        <v>16</v>
+      </c>
+      <c r="N56" s="85"/>
+      <c r="O56" s="143">
+        <v>7</v>
+      </c>
+      <c r="P56" s="85"/>
+      <c r="Q56" s="143">
+        <v>8</v>
+      </c>
+      <c r="R56" s="85"/>
+      <c r="S56" s="143">
+        <v>2</v>
+      </c>
+      <c r="T56" s="85"/>
+      <c r="U56" s="143">
+        <v>20</v>
+      </c>
+      <c r="V56" s="85"/>
+      <c r="W56" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="X56" s="142"/>
+      <c r="Y56" s="142"/>
+      <c r="Z56" s="142"/>
+    </row>
+    <row r="57" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A57" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" s="88">
+        <f t="shared" si="0"/>
+        <v>46</v>
+      </c>
+      <c r="D57" s="88"/>
+      <c r="E57" s="88">
+        <v>4</v>
+      </c>
+      <c r="F57" s="88"/>
+      <c r="G57" s="88">
+        <v>21</v>
+      </c>
+      <c r="H57" s="88"/>
+      <c r="I57" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="J57" s="88"/>
+      <c r="K57" s="88">
+        <v>6</v>
+      </c>
+      <c r="L57" s="88"/>
+      <c r="M57" s="88">
+        <v>3</v>
+      </c>
+      <c r="N57" s="88"/>
+      <c r="O57" s="88">
+        <v>2</v>
+      </c>
+      <c r="P57" s="88"/>
+      <c r="Q57" s="88">
+        <v>2</v>
+      </c>
+      <c r="R57" s="88"/>
+      <c r="S57" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="T57" s="88"/>
+      <c r="U57" s="88">
+        <v>8</v>
+      </c>
+      <c r="V57" s="85"/>
+      <c r="W57" s="144" t="s">
+        <v>131</v>
+      </c>
+      <c r="X57" s="144"/>
+      <c r="Y57" s="144"/>
+      <c r="Z57" s="144"/>
+    </row>
+    <row r="58" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A58" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="148"/>
+      <c r="D58" s="88"/>
+      <c r="E58" s="148"/>
+      <c r="F58" s="88"/>
+      <c r="G58" s="148"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="148"/>
+      <c r="J58" s="88"/>
+      <c r="K58" s="148"/>
+      <c r="L58" s="88"/>
+      <c r="M58" s="148"/>
+      <c r="N58" s="88"/>
+      <c r="O58" s="148"/>
+      <c r="P58" s="88"/>
+      <c r="Q58" s="148"/>
+      <c r="R58" s="88"/>
+      <c r="S58" s="148"/>
+      <c r="T58" s="88"/>
+      <c r="U58" s="148"/>
+      <c r="V58" s="85"/>
+      <c r="W58" s="135" t="s">
+        <v>100</v>
+      </c>
+      <c r="X58" s="135"/>
+      <c r="Y58" s="135"/>
+      <c r="Z58" s="135"/>
+    </row>
+    <row r="59" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C59" s="151"/>
+      <c r="D59" s="151"/>
+      <c r="E59" s="151"/>
+      <c r="F59" s="151"/>
+      <c r="G59" s="85"/>
+      <c r="H59" s="85"/>
+      <c r="I59" s="85"/>
+      <c r="J59" s="85"/>
+      <c r="K59" s="85"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="152"/>
+      <c r="N59" s="152"/>
+      <c r="S59" s="151"/>
+      <c r="T59" s="151"/>
+    </row>
+    <row r="60" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A60" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="25"/>
+      <c r="C60" s="151"/>
+      <c r="D60" s="151"/>
+      <c r="E60" s="151"/>
+      <c r="F60" s="151"/>
+      <c r="G60" s="151"/>
+      <c r="H60" s="151"/>
+      <c r="I60" s="151"/>
+      <c r="J60" s="151"/>
+      <c r="K60" s="151"/>
+      <c r="L60" s="151"/>
+      <c r="M60" s="151"/>
+      <c r="N60" s="151"/>
+      <c r="O60" s="151"/>
+      <c r="P60" s="151"/>
+      <c r="Q60" s="151"/>
+      <c r="R60" s="151"/>
+      <c r="S60" s="151"/>
+      <c r="T60" s="151"/>
+      <c r="U60" s="151"/>
+      <c r="V60" s="151"/>
+      <c r="X60" s="153" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y60" s="153" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z60" s="153" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A61" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="B61" s="25"/>
+      <c r="C61" s="88"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="88"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="K61" s="88"/>
+      <c r="L61" s="88"/>
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="W61" s="88"/>
+      <c r="X61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y61" s="154" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z61" s="154" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" ht="10.5" customHeight="1">
+      <c r="C62" s="85"/>
+      <c r="D62" s="85"/>
+      <c r="E62" s="85"/>
+      <c r="F62" s="85"/>
+      <c r="G62" s="85"/>
+      <c r="H62" s="85"/>
+      <c r="I62" s="85"/>
+      <c r="J62" s="85"/>
+      <c r="K62" s="85"/>
+      <c r="L62" s="85"/>
+      <c r="M62" s="85"/>
+      <c r="N62" s="85"/>
+      <c r="O62" s="85"/>
+      <c r="P62" s="85"/>
+      <c r="Q62" s="85"/>
+      <c r="R62" s="85"/>
+      <c r="S62" s="85"/>
+      <c r="T62" s="85"/>
+      <c r="U62" s="85"/>
+      <c r="V62" s="85"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;6&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="127" max="65535" man="1"/>
+    <brk id="185" max="65535" man="1"/>
+    <brk id="243" max="65535" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>te311</vt:lpstr>
+    <vt:vector size="25" baseType="lpstr">
+      <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>2018</vt:lpstr>
+      <vt:lpstr>2017</vt:lpstr>
+      <vt:lpstr>2016</vt:lpstr>
+      <vt:lpstr>2015</vt:lpstr>
+      <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>Signes - zeichen</vt:lpstr>
-      <vt:lpstr>'te311'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2014'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2015'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2016'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2017'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2018'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2019'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2020'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2021'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2022'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2023'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2024'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2025'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Messikommer Reto</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>