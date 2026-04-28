--- v0 (2025-12-06)
+++ v1 (2026-04-28)
@@ -2,135 +2,129 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\06 Etat, droit et politique\1805 Administration publique\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34000C33-3B10-4264-9FB7-C6457B5C2096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F4F8651-E086-45CF-81BD-F3BE5EE3252A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te310" sheetId="17" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="18" r:id="rId2"/>
     <sheet name="ESRI_MAPINFO_SHEET" sheetId="3" state="veryHidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="0" hidden="1">"'19a8cb67-3834-4f57-8e95-50cda17d9075'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'te310'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te310'!$A$1:$H$97</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te310'!$A$1:$H$108</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="96">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>A plein temps</t>
   </si>
   <si>
     <t>A temps partiel</t>
   </si>
   <si>
     <t>Personnes actives occupées, effectif au 31 décembre / Erwerbstätige, Bestand am 31. Dezember</t>
   </si>
   <si>
     <t>Source: Etat de Fribourg: Service du personnel et d'organisation, Fribourg</t>
   </si>
   <si>
     <t>de la mobilité et de l’environnement</t>
   </si>
   <si>
     <t xml:space="preserve">Infrastruktur, Mobilität und Umwelt </t>
   </si>
   <si>
     <t>territorial, des infrastructures,</t>
   </si>
   <si>
     <t>Direktion für Raumentwicklung,</t>
   </si>
   <si>
     <t>Direction du développement</t>
   </si>
   <si>
     <t>Finanzdirektion</t>
   </si>
   <si>
     <t>Direction des finances</t>
   </si>
   <si>
-    <t>Soziales</t>
-[...4 lines deleted...]
-  <si>
     <t>Direktion für Gesundheit und</t>
   </si>
   <si>
     <t>Direction de la santé</t>
   </si>
   <si>
     <t>professionnelle</t>
   </si>
   <si>
     <t>Berufsbildungsdirektion</t>
   </si>
   <si>
     <t>de l'emploi et de la formation</t>
   </si>
   <si>
     <t>Volkswirtschafts- und</t>
   </si>
   <si>
     <t>Direction de l'économie,</t>
   </si>
   <si>
     <t>der Land- und Forstwirtschaft</t>
   </si>
   <si>
     <t>de l'agriculture et des forêts</t>
@@ -213,71 +207,59 @@
   <si>
     <t>Apprentis, autres</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Equivalents</t>
   </si>
   <si>
     <t>Personnes / Personen</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Non attribué</t>
   </si>
   <si>
     <t>Nicht zugeordnet</t>
   </si>
   <si>
     <t>T18-05-01</t>
   </si>
   <si>
-    <t>Personnel de l'Etat de Fribourg, par direction, de 2017 à 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>plein temps¹</t>
   </si>
   <si>
     <t>äquivalente¹</t>
   </si>
   <si>
     <t>¹Sans les apprentis et autres personnes en formation / Ohne Lernende und übrige Personen in Ausbildung</t>
   </si>
   <si>
-    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, te25-310</t>
-[...4 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
   </si>
   <si>
     <t>0 ou 0,0</t>
@@ -325,50 +307,71 @@
     <t>r</t>
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Personnel de l'Etat de Fribourg, par direction, de 2017 à 2025</t>
+  </si>
+  <si>
+    <t>Staatspersonal des Kantons Freiburg nach Direktion von 2017 bis 2025</t>
+  </si>
+  <si>
+    <t>et des affaires sociales²</t>
+  </si>
+  <si>
+    <t>Soziales²</t>
+  </si>
+  <si>
+    <t>²Personnel de l’Hôpital fribourgeois compris jusqu'en 2024, non compris dès 2025 / Personal des Freiburger Spitals bis 2024 eingeschlossen, ab 2025 nicht mehr eingeschlossen</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Personal und Organisation, Freiburg, te26-310</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 10.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1309,201 +1312,201 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67AEBA66-EF4C-47DD-A3DA-26661C2723A5}">
-  <dimension ref="A1:H126"/>
+  <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="18.58203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="18.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="15" customWidth="1"/>
-    <col min="3" max="6" width="9.83203125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="18.58203125" style="1" customWidth="1"/>
+    <col min="3" max="6" width="9.875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="9.375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="2.75" style="1" customWidth="1"/>
     <col min="10" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:8" ht="11.25">
       <c r="A1" s="10" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="13"/>
       <c r="H1" s="12"/>
     </row>
-    <row r="2" spans="1:8" ht="10">
+    <row r="2" spans="1:8" ht="11.25">
       <c r="A2" s="14" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G2" s="16"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="9.75" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
       <c r="A5" s="19"/>
       <c r="G5" s="20"/>
     </row>
     <row r="6" spans="1:8" ht="9.75" customHeight="1">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B6" s="25" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C6" s="28" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="30"/>
       <c r="G6" s="34" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H6" s="3"/>
     </row>
     <row r="7" spans="1:8" ht="9.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="26" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="31" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G7" s="35" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="9.75" customHeight="1">
       <c r="A8" s="2"/>
       <c r="B8" s="26"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G8" s="32"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8" ht="9.75" customHeight="1">
       <c r="A9" s="2"/>
       <c r="B9" s="26"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G9" s="32"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8" ht="9.75" customHeight="1">
       <c r="A10" s="2"/>
       <c r="B10" s="26"/>
       <c r="C10" s="32"/>
       <c r="D10" s="32" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E10" s="32" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F10" s="32" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G10" s="35" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8" ht="9.75" customHeight="1">
       <c r="A11" s="2"/>
       <c r="B11" s="26"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G11" s="35" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8" ht="9.75" customHeight="1">
       <c r="A12" s="9"/>
       <c r="B12" s="27"/>
       <c r="C12" s="33"/>
       <c r="D12" s="33"/>
       <c r="E12" s="33"/>
       <c r="F12" s="33" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G12" s="33"/>
       <c r="H12" s="9"/>
     </row>
     <row r="13" spans="1:8" ht="9.75" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="53">
         <v>2017</v>
       </c>
       <c r="C13" s="54">
         <v>15714</v>
       </c>
       <c r="D13" s="54">
         <v>5929</v>
       </c>
       <c r="E13" s="54">
         <v>9244</v>
       </c>
       <c r="F13" s="54">
         <v>541</v>
       </c>
       <c r="G13" s="54">
         <v>11333.65</v>
@@ -1555,70 +1558,70 @@
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="9.75" customHeight="1">
       <c r="A16" s="45"/>
       <c r="B16" s="53">
         <v>2020</v>
       </c>
       <c r="C16" s="54">
         <v>16566</v>
       </c>
       <c r="D16" s="54">
         <v>5986</v>
       </c>
       <c r="E16" s="54">
         <v>10025</v>
       </c>
       <c r="F16" s="54">
         <v>555</v>
       </c>
       <c r="G16" s="54">
         <v>11968.54</v>
       </c>
       <c r="H16" s="45"/>
     </row>
     <row r="17" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A17" s="44"/>
+      <c r="A17" s="45"/>
       <c r="B17" s="53">
         <v>2021</v>
       </c>
       <c r="C17" s="54">
         <v>16640</v>
       </c>
       <c r="D17" s="54">
         <v>5871</v>
       </c>
       <c r="E17" s="54">
         <v>10211</v>
       </c>
       <c r="F17" s="54">
         <v>558</v>
       </c>
       <c r="G17" s="54">
         <v>12033.88</v>
       </c>
-      <c r="H17" s="44"/>
+      <c r="H17" s="45"/>
     </row>
     <row r="18" spans="1:8" ht="9.75" customHeight="1">
       <c r="A18" s="44"/>
       <c r="B18" s="53">
         <v>2022</v>
       </c>
       <c r="C18" s="54">
         <v>16916</v>
       </c>
       <c r="D18" s="54">
         <v>5816</v>
       </c>
       <c r="E18" s="54">
         <v>10538</v>
       </c>
       <c r="F18" s="54">
         <v>562</v>
       </c>
       <c r="G18" s="54">
         <v>12268.58</v>
       </c>
       <c r="H18" s="44"/>
     </row>
     <row r="19" spans="1:8" ht="9.75" customHeight="1">
       <c r="A19" s="44"/>
@@ -1643,2279 +1646,2533 @@
       <c r="H19" s="44"/>
     </row>
     <row r="20" spans="1:8" ht="9.75" customHeight="1">
       <c r="A20" s="44"/>
       <c r="B20" s="53">
         <v>2024</v>
       </c>
       <c r="C20" s="54">
         <v>17640</v>
       </c>
       <c r="D20" s="54">
         <v>5899</v>
       </c>
       <c r="E20" s="54">
         <v>11162</v>
       </c>
       <c r="F20" s="54">
         <v>579</v>
       </c>
       <c r="G20" s="54">
         <v>12839.33</v>
       </c>
       <c r="H20" s="44"/>
     </row>
     <row r="21" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A21" s="36" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="37">
+      <c r="A21" s="44"/>
+      <c r="B21" s="53">
+        <v>2025</v>
+      </c>
+      <c r="C21" s="54">
+        <v>14020</v>
+      </c>
+      <c r="D21" s="54">
+        <v>4394</v>
+      </c>
+      <c r="E21" s="54">
+        <v>9201</v>
+      </c>
+      <c r="F21" s="54">
+        <v>425</v>
+      </c>
+      <c r="G21" s="54">
+        <v>9987.35</v>
+      </c>
+      <c r="H21" s="44"/>
+    </row>
+    <row r="22" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A22" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="37">
         <v>2017</v>
       </c>
-      <c r="C21" s="8">
+      <c r="C22" s="8">
         <v>453</v>
       </c>
-      <c r="D21" s="8">
+      <c r="D22" s="8">
         <v>183</v>
       </c>
-      <c r="E21" s="8">
+      <c r="E22" s="8">
         <v>231</v>
       </c>
-      <c r="F21" s="8">
+      <c r="F22" s="8">
         <v>39</v>
       </c>
-      <c r="G21" s="8">
+      <c r="G22" s="8">
         <v>323.35000000000002</v>
       </c>
-      <c r="H21" s="3" t="s">
-[...23 lines deleted...]
-      <c r="H22" s="4"/>
+      <c r="H22" s="3" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="23" spans="1:8" ht="9.75" customHeight="1">
       <c r="A23" s="2"/>
       <c r="B23" s="15">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C23" s="22">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="D23" s="22">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="E23" s="22">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="F23" s="22">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G23" s="22">
-        <v>330.47</v>
+        <v>330.43</v>
       </c>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="9.75" customHeight="1">
       <c r="A24" s="2"/>
       <c r="B24" s="15">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C24" s="22">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D24" s="22">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="E24" s="22">
         <v>264</v>
       </c>
       <c r="F24" s="22">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G24" s="22">
-        <v>332.3</v>
+        <v>330.47</v>
       </c>
       <c r="H24" s="4"/>
     </row>
     <row r="25" spans="1:8" ht="9.75" customHeight="1">
       <c r="A25" s="2"/>
       <c r="B25" s="15">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C25" s="22">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="D25" s="22">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="E25" s="22">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="F25" s="22">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G25" s="22">
-        <v>338.52</v>
+        <v>332.3</v>
       </c>
       <c r="H25" s="4"/>
     </row>
     <row r="26" spans="1:8" ht="9.75" customHeight="1">
       <c r="A26" s="2"/>
       <c r="B26" s="15">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C26" s="22">
-        <v>502</v>
+        <v>484</v>
       </c>
       <c r="D26" s="22">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="E26" s="22">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="F26" s="22">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G26" s="22">
-        <v>351.49</v>
+        <v>338.52</v>
       </c>
       <c r="H26" s="4"/>
     </row>
     <row r="27" spans="1:8" ht="9.75" customHeight="1">
       <c r="A27" s="2"/>
       <c r="B27" s="15">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C27" s="22">
-        <v>490</v>
+        <v>502</v>
       </c>
       <c r="D27" s="22">
         <v>175</v>
       </c>
       <c r="E27" s="22">
+        <v>283</v>
+      </c>
+      <c r="F27" s="22">
+        <v>44</v>
+      </c>
+      <c r="G27" s="22">
+        <v>351.49</v>
+      </c>
+      <c r="H27" s="4"/>
+    </row>
+    <row r="28" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A28" s="2"/>
+      <c r="B28" s="15">
+        <v>2023</v>
+      </c>
+      <c r="C28" s="22">
+        <v>490</v>
+      </c>
+      <c r="D28" s="22">
+        <v>175</v>
+      </c>
+      <c r="E28" s="22">
         <v>274</v>
       </c>
-      <c r="F27" s="22">
+      <c r="F28" s="22">
         <v>41</v>
       </c>
-      <c r="G27" s="22">
+      <c r="G28" s="22">
         <v>349.51</v>
       </c>
-      <c r="H27" s="4"/>
-[...3 lines deleted...]
-      <c r="B28" s="38">
+      <c r="H28" s="4"/>
+    </row>
+    <row r="29" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A29" s="2"/>
+      <c r="B29" s="15">
         <v>2024</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C29" s="22">
         <v>521</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D29" s="22">
         <v>181</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E29" s="22">
         <v>297</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F29" s="22">
         <v>43</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G29" s="22">
         <v>371.15</v>
       </c>
-      <c r="H28" s="5"/>
-[...5 lines deleted...]
-      <c r="B29" s="37">
+      <c r="H29" s="4"/>
+    </row>
+    <row r="30" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A30" s="9"/>
+      <c r="B30" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C30" s="6">
+        <v>521</v>
+      </c>
+      <c r="D30" s="6">
+        <v>175</v>
+      </c>
+      <c r="E30" s="6">
+        <v>304</v>
+      </c>
+      <c r="F30" s="6">
+        <v>42</v>
+      </c>
+      <c r="G30" s="6">
+        <v>376.16</v>
+      </c>
+      <c r="H30" s="5"/>
+    </row>
+    <row r="31" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A31" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="37">
         <v>2017</v>
       </c>
-      <c r="C29" s="8">
+      <c r="C31" s="8">
         <v>7</v>
       </c>
-      <c r="D29" s="8">
+      <c r="D31" s="8">
         <v>7</v>
       </c>
-      <c r="E29" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G29" s="8">
+      <c r="E31" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="G31" s="8">
         <v>7</v>
       </c>
-      <c r="H29" s="3" t="s">
-[...45 lines deleted...]
-      <c r="H31" s="4"/>
+      <c r="H31" s="3" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="32" spans="1:8" ht="9.75" customHeight="1">
       <c r="A32" s="2"/>
       <c r="B32" s="15">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C32" s="22">
         <v>7</v>
       </c>
       <c r="D32" s="22">
         <v>7</v>
       </c>
       <c r="E32" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F32" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G32" s="22">
         <v>7</v>
       </c>
       <c r="H32" s="4"/>
     </row>
     <row r="33" spans="1:8" ht="9.75" customHeight="1">
       <c r="A33" s="2"/>
       <c r="B33" s="15">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C33" s="22">
         <v>7</v>
       </c>
       <c r="D33" s="22">
         <v>7</v>
       </c>
       <c r="E33" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F33" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G33" s="22">
         <v>7</v>
       </c>
       <c r="H33" s="4"/>
     </row>
     <row r="34" spans="1:8" ht="9.75" customHeight="1">
       <c r="A34" s="2"/>
       <c r="B34" s="15">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C34" s="22">
         <v>7</v>
       </c>
       <c r="D34" s="22">
         <v>7</v>
       </c>
       <c r="E34" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F34" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G34" s="22">
         <v>7</v>
       </c>
       <c r="H34" s="4"/>
     </row>
     <row r="35" spans="1:8" ht="9.75" customHeight="1">
       <c r="A35" s="2"/>
       <c r="B35" s="15">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="C35" s="22">
         <v>7</v>
       </c>
       <c r="D35" s="22">
         <v>7</v>
       </c>
       <c r="E35" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F35" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G35" s="22">
         <v>7</v>
       </c>
       <c r="H35" s="4"/>
     </row>
     <row r="36" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A36" s="9"/>
-[...3 lines deleted...]
-      <c r="C36" s="6">
+      <c r="A36" s="2"/>
+      <c r="B36" s="15">
+        <v>2022</v>
+      </c>
+      <c r="C36" s="22">
         <v>7</v>
       </c>
-      <c r="D36" s="6">
+      <c r="D36" s="22">
         <v>7</v>
       </c>
       <c r="E36" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F36" s="22" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G36" s="6">
+        <v>34</v>
+      </c>
+      <c r="G36" s="22">
         <v>7</v>
       </c>
-      <c r="H36" s="5"/>
+      <c r="H36" s="4"/>
     </row>
     <row r="37" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A37" s="36" t="s">
-[...20 lines deleted...]
-      <c r="H37" s="3" t="s">
+      <c r="A37" s="2"/>
+      <c r="B37" s="15">
+        <v>2023</v>
+      </c>
+      <c r="C37" s="22">
+        <v>7</v>
+      </c>
+      <c r="D37" s="22">
+        <v>7</v>
+      </c>
+      <c r="E37" s="22" t="s">
         <v>34</v>
       </c>
+      <c r="F37" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37" s="22">
+        <v>7</v>
+      </c>
+      <c r="H37" s="4"/>
     </row>
     <row r="38" spans="1:8" ht="9.75" customHeight="1">
       <c r="A38" s="2"/>
       <c r="B38" s="15">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C38" s="22">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D38" s="22">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="E38" s="22">
+        <v>7</v>
+      </c>
+      <c r="E38" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F38" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="G38" s="22">
+        <v>7</v>
+      </c>
+      <c r="H38" s="4"/>
+    </row>
+    <row r="39" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A39" s="9"/>
+      <c r="B39" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C39" s="6">
+        <v>7</v>
+      </c>
+      <c r="D39" s="6">
+        <v>7</v>
+      </c>
+      <c r="E39" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="G39" s="6">
+        <v>7</v>
+      </c>
+      <c r="H39" s="5"/>
+    </row>
+    <row r="40" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A40" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="37">
+        <v>2017</v>
+      </c>
+      <c r="C40" s="8">
+        <v>75</v>
+      </c>
+      <c r="D40" s="8">
+        <v>26</v>
+      </c>
+      <c r="E40" s="8">
         <v>43</v>
       </c>
-      <c r="F38" s="22">
-[...49 lines deleted...]
-      <c r="H40" s="4"/>
+      <c r="F40" s="8">
+        <v>6</v>
+      </c>
+      <c r="G40" s="8">
+        <v>52.5</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="41" spans="1:8" ht="9.75" customHeight="1">
       <c r="A41" s="2"/>
       <c r="B41" s="15">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C41" s="22">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D41" s="22">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E41" s="22">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F41" s="22">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G41" s="22">
-        <v>57.85</v>
+        <v>54.9</v>
       </c>
       <c r="H41" s="4"/>
     </row>
     <row r="42" spans="1:8" ht="9.75" customHeight="1">
       <c r="A42" s="2"/>
       <c r="B42" s="15">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C42" s="22">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D42" s="22">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E42" s="22">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F42" s="22">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G42" s="22">
-        <v>55.65</v>
+        <v>54.95</v>
       </c>
       <c r="H42" s="4"/>
     </row>
     <row r="43" spans="1:8" ht="9.75" customHeight="1">
       <c r="A43" s="2"/>
       <c r="B43" s="15">
+        <v>2020</v>
+      </c>
+      <c r="C43" s="22">
+        <v>77</v>
+      </c>
+      <c r="D43" s="22">
+        <v>34</v>
+      </c>
+      <c r="E43" s="22">
+        <v>36</v>
+      </c>
+      <c r="F43" s="22">
+        <v>7</v>
+      </c>
+      <c r="G43" s="22">
+        <v>56.96</v>
+      </c>
+      <c r="H43" s="4"/>
+    </row>
+    <row r="44" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A44" s="2"/>
+      <c r="B44" s="15">
+        <v>2021</v>
+      </c>
+      <c r="C44" s="22">
+        <v>80</v>
+      </c>
+      <c r="D44" s="22">
+        <v>31</v>
+      </c>
+      <c r="E44" s="22">
+        <v>41</v>
+      </c>
+      <c r="F44" s="22">
+        <v>8</v>
+      </c>
+      <c r="G44" s="22">
+        <v>57.85</v>
+      </c>
+      <c r="H44" s="4"/>
+    </row>
+    <row r="45" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A45" s="2"/>
+      <c r="B45" s="15">
+        <v>2022</v>
+      </c>
+      <c r="C45" s="22">
+        <v>74</v>
+      </c>
+      <c r="D45" s="22">
+        <v>33</v>
+      </c>
+      <c r="E45" s="22">
+        <v>35</v>
+      </c>
+      <c r="F45" s="22">
+        <v>6</v>
+      </c>
+      <c r="G45" s="22">
+        <v>55.65</v>
+      </c>
+      <c r="H45" s="4"/>
+    </row>
+    <row r="46" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A46" s="2"/>
+      <c r="B46" s="15">
         <v>2023</v>
       </c>
-      <c r="C43" s="22">
+      <c r="C46" s="22">
         <v>76</v>
       </c>
-      <c r="D43" s="22">
+      <c r="D46" s="22">
         <v>33</v>
       </c>
-      <c r="E43" s="22">
+      <c r="E46" s="22">
         <v>37</v>
       </c>
-      <c r="F43" s="22">
+      <c r="F46" s="22">
         <v>6</v>
       </c>
-      <c r="G43" s="22">
+      <c r="G46" s="22">
         <v>58.65</v>
       </c>
-      <c r="H43" s="4"/>
-[...73 lines deleted...]
-      </c>
+      <c r="H46" s="4"/>
     </row>
     <row r="47" spans="1:8" ht="9.75" customHeight="1">
       <c r="A47" s="2"/>
       <c r="B47" s="15">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C47" s="22">
-        <v>7306</v>
+        <v>78</v>
       </c>
       <c r="D47" s="22">
-        <v>1883</v>
+        <v>33</v>
       </c>
       <c r="E47" s="22">
-        <v>5358</v>
+        <v>38</v>
       </c>
       <c r="F47" s="22">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="G47" s="22">
-        <v>4941.58</v>
+        <v>58.6</v>
       </c>
       <c r="H47" s="4"/>
     </row>
     <row r="48" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A48" s="2"/>
-[...18 lines deleted...]
-      <c r="H48" s="4"/>
+      <c r="A48" s="9"/>
+      <c r="B48" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C48" s="6">
+        <v>78</v>
+      </c>
+      <c r="D48" s="6">
+        <v>32</v>
+      </c>
+      <c r="E48" s="6">
+        <v>40</v>
+      </c>
+      <c r="F48" s="6">
+        <v>6</v>
+      </c>
+      <c r="G48" s="6">
+        <v>60.15</v>
+      </c>
+      <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A49" s="2"/>
-[...18 lines deleted...]
-      <c r="H49" s="4"/>
+      <c r="A49" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B49" s="37">
+        <v>2017</v>
+      </c>
+      <c r="C49" s="8">
+        <v>6955</v>
+      </c>
+      <c r="D49" s="8">
+        <v>1929</v>
+      </c>
+      <c r="E49" s="8">
+        <v>4971</v>
+      </c>
+      <c r="F49" s="8">
+        <v>55</v>
+      </c>
+      <c r="G49" s="8">
+        <v>4725.04</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="50" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A50" s="2"/>
+      <c r="A50" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="B50" s="15">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C50" s="22">
-        <v>7590</v>
+        <v>7094</v>
       </c>
       <c r="D50" s="22">
-        <v>1742</v>
+        <v>1903</v>
       </c>
       <c r="E50" s="22">
-        <v>5780</v>
+        <v>5131</v>
       </c>
       <c r="F50" s="22">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="G50" s="22">
-        <v>5146.3999999999996</v>
-[...1 lines deleted...]
-      <c r="H50" s="4"/>
+        <v>4792.2299999999996</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="51" spans="1:8" ht="9.75" customHeight="1">
       <c r="A51" s="2"/>
       <c r="B51" s="15">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C51" s="22">
-        <v>7784</v>
+        <v>7306</v>
       </c>
       <c r="D51" s="22">
-        <v>1738</v>
+        <v>1883</v>
       </c>
       <c r="E51" s="22">
-        <v>5972</v>
+        <v>5358</v>
       </c>
       <c r="F51" s="22">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G51" s="22">
-        <v>5263.67</v>
+        <v>4941.58</v>
       </c>
       <c r="H51" s="4"/>
     </row>
     <row r="52" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A52" s="9"/>
-[...12 lines deleted...]
-      <c r="F52" s="6">
+      <c r="A52" s="2"/>
+      <c r="B52" s="15">
+        <v>2020</v>
+      </c>
+      <c r="C52" s="22">
+        <v>7338</v>
+      </c>
+      <c r="D52" s="22">
+        <v>1882</v>
+      </c>
+      <c r="E52" s="22">
+        <v>5385</v>
+      </c>
+      <c r="F52" s="22">
+        <v>71</v>
+      </c>
+      <c r="G52" s="22">
+        <v>4999.08</v>
+      </c>
+      <c r="H52" s="4"/>
+    </row>
+    <row r="53" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A53" s="2"/>
+      <c r="B53" s="15">
+        <v>2021</v>
+      </c>
+      <c r="C53" s="22">
+        <v>7445</v>
+      </c>
+      <c r="D53" s="22">
+        <v>1818</v>
+      </c>
+      <c r="E53" s="22">
+        <v>5565</v>
+      </c>
+      <c r="F53" s="22">
+        <v>62</v>
+      </c>
+      <c r="G53" s="22">
+        <v>5054.66</v>
+      </c>
+      <c r="H53" s="4"/>
+    </row>
+    <row r="54" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A54" s="2"/>
+      <c r="B54" s="15">
+        <v>2022</v>
+      </c>
+      <c r="C54" s="22">
+        <v>7590</v>
+      </c>
+      <c r="D54" s="22">
+        <v>1742</v>
+      </c>
+      <c r="E54" s="22">
+        <v>5780</v>
+      </c>
+      <c r="F54" s="22">
         <v>68</v>
       </c>
-      <c r="G52" s="6">
-[...48 lines deleted...]
-      </c>
       <c r="G54" s="22">
-        <v>967.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>5146.3999999999996</v>
+      </c>
+      <c r="H54" s="4"/>
     </row>
     <row r="55" spans="1:8" ht="9.75" customHeight="1">
       <c r="A55" s="2"/>
       <c r="B55" s="15">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C55" s="22">
-        <v>1135</v>
+        <v>7784</v>
       </c>
       <c r="D55" s="22">
-        <v>842</v>
+        <v>1738</v>
       </c>
       <c r="E55" s="22">
-        <v>220</v>
+        <v>5972</v>
       </c>
       <c r="F55" s="22">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G55" s="22">
-        <v>979.59</v>
+        <v>5263.67</v>
       </c>
       <c r="H55" s="4"/>
     </row>
     <row r="56" spans="1:8" ht="9.75" customHeight="1">
       <c r="A56" s="2"/>
       <c r="B56" s="15">
+        <v>2024</v>
+      </c>
+      <c r="C56" s="22">
+        <v>7844</v>
+      </c>
+      <c r="D56" s="22">
+        <v>1725</v>
+      </c>
+      <c r="E56" s="22">
+        <v>6051</v>
+      </c>
+      <c r="F56" s="22">
+        <v>68</v>
+      </c>
+      <c r="G56" s="22">
+        <v>5337.79</v>
+      </c>
+      <c r="H56" s="4"/>
+    </row>
+    <row r="57" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A57" s="9"/>
+      <c r="B57" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C57" s="6">
+        <v>7861</v>
+      </c>
+      <c r="D57" s="6">
+        <v>1754</v>
+      </c>
+      <c r="E57" s="6">
+        <v>6041</v>
+      </c>
+      <c r="F57" s="6">
+        <v>66</v>
+      </c>
+      <c r="G57" s="6">
+        <v>5335.12</v>
+      </c>
+      <c r="H57" s="5"/>
+    </row>
+    <row r="58" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" s="15">
+        <v>2017</v>
+      </c>
+      <c r="C58" s="22">
+        <v>1093</v>
+      </c>
+      <c r="D58" s="22">
+        <v>825</v>
+      </c>
+      <c r="E58" s="22">
+        <v>204</v>
+      </c>
+      <c r="F58" s="22">
+        <v>64</v>
+      </c>
+      <c r="G58" s="22">
+        <v>948.35</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A59" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B59" s="15">
+        <v>2018</v>
+      </c>
+      <c r="C59" s="22">
+        <v>1130</v>
+      </c>
+      <c r="D59" s="22">
+        <v>836</v>
+      </c>
+      <c r="E59" s="22">
+        <v>220</v>
+      </c>
+      <c r="F59" s="22">
+        <v>74</v>
+      </c>
+      <c r="G59" s="22">
+        <v>967.2</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A60" s="2"/>
+      <c r="B60" s="15">
+        <v>2019</v>
+      </c>
+      <c r="C60" s="22">
+        <v>1135</v>
+      </c>
+      <c r="D60" s="22">
+        <v>842</v>
+      </c>
+      <c r="E60" s="22">
+        <v>220</v>
+      </c>
+      <c r="F60" s="22">
+        <v>73</v>
+      </c>
+      <c r="G60" s="22">
+        <v>979.59</v>
+      </c>
+      <c r="H60" s="4"/>
+    </row>
+    <row r="61" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A61" s="2"/>
+      <c r="B61" s="15">
         <v>2020</v>
       </c>
-      <c r="C56" s="22">
+      <c r="C61" s="22">
         <v>1134</v>
       </c>
-      <c r="D56" s="22">
+      <c r="D61" s="22">
         <v>835</v>
       </c>
-      <c r="E56" s="22">
+      <c r="E61" s="22">
         <v>223</v>
       </c>
-      <c r="F56" s="22">
+      <c r="F61" s="22">
         <v>76</v>
       </c>
-      <c r="G56" s="22">
+      <c r="G61" s="22">
         <v>972.85</v>
       </c>
-      <c r="H56" s="4"/>
-[...3 lines deleted...]
-      <c r="B57" s="15">
+      <c r="H61" s="4"/>
+    </row>
+    <row r="62" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A62" s="2"/>
+      <c r="B62" s="15">
         <v>2021</v>
       </c>
-      <c r="C57" s="22">
+      <c r="C62" s="22">
         <v>1154</v>
       </c>
-      <c r="D57" s="22">
+      <c r="D62" s="22">
         <v>836</v>
       </c>
-      <c r="E57" s="22">
+      <c r="E62" s="22">
         <v>233</v>
       </c>
-      <c r="F57" s="22">
+      <c r="F62" s="22">
         <v>85</v>
       </c>
-      <c r="G57" s="22">
+      <c r="G62" s="22">
         <v>979.98</v>
       </c>
-      <c r="H57" s="4"/>
-[...117 lines deleted...]
-      </c>
+      <c r="H62" s="4"/>
     </row>
     <row r="63" spans="1:8" ht="9.75" customHeight="1">
       <c r="A63" s="2"/>
       <c r="B63" s="15">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C63" s="22">
-        <v>629</v>
+        <v>1161</v>
       </c>
       <c r="D63" s="22">
-        <v>256</v>
+        <v>837</v>
       </c>
       <c r="E63" s="22">
-        <v>301</v>
+        <v>246</v>
       </c>
       <c r="F63" s="22">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G63" s="22">
-        <v>446.27</v>
+        <v>997.08</v>
       </c>
       <c r="H63" s="4"/>
     </row>
     <row r="64" spans="1:8" ht="9.75" customHeight="1">
       <c r="A64" s="2"/>
       <c r="B64" s="15">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C64" s="22">
-        <v>634</v>
+        <v>1205</v>
       </c>
       <c r="D64" s="22">
-        <v>244</v>
+        <v>846</v>
       </c>
       <c r="E64" s="22">
-        <v>315</v>
+        <v>273</v>
       </c>
       <c r="F64" s="22">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="G64" s="22">
-        <v>447.2</v>
+        <v>1022.94</v>
       </c>
       <c r="H64" s="4"/>
     </row>
     <row r="65" spans="1:8" ht="9.75" customHeight="1">
       <c r="A65" s="2"/>
       <c r="B65" s="15">
+        <v>2024</v>
+      </c>
+      <c r="C65" s="22">
+        <v>1238</v>
+      </c>
+      <c r="D65" s="22">
+        <v>855</v>
+      </c>
+      <c r="E65" s="22">
+        <v>293</v>
+      </c>
+      <c r="F65" s="22">
+        <v>90</v>
+      </c>
+      <c r="G65" s="22">
+        <v>1047.27</v>
+      </c>
+      <c r="H65" s="4"/>
+    </row>
+    <row r="66" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A66" s="9"/>
+      <c r="B66" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C66" s="6">
+        <v>1252</v>
+      </c>
+      <c r="D66" s="6">
+        <v>851</v>
+      </c>
+      <c r="E66" s="6">
+        <v>329</v>
+      </c>
+      <c r="F66" s="6">
+        <v>72</v>
+      </c>
+      <c r="G66" s="6">
+        <v>1071.25</v>
+      </c>
+      <c r="H66" s="5"/>
+    </row>
+    <row r="67" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A67" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="B67" s="37">
+        <v>2017</v>
+      </c>
+      <c r="C67" s="8">
+        <v>635</v>
+      </c>
+      <c r="D67" s="8">
+        <v>281</v>
+      </c>
+      <c r="E67" s="8">
+        <v>281</v>
+      </c>
+      <c r="F67" s="8">
+        <v>73</v>
+      </c>
+      <c r="G67" s="8">
+        <v>454.3</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A68" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B68" s="15">
+        <v>2018</v>
+      </c>
+      <c r="C68" s="22">
+        <v>635</v>
+      </c>
+      <c r="D68" s="22">
+        <v>269</v>
+      </c>
+      <c r="E68" s="22">
+        <v>293</v>
+      </c>
+      <c r="F68" s="22">
+        <v>73</v>
+      </c>
+      <c r="G68" s="22">
+        <v>452.7</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A69" s="2"/>
+      <c r="B69" s="15">
+        <v>2019</v>
+      </c>
+      <c r="C69" s="22">
+        <v>629</v>
+      </c>
+      <c r="D69" s="22">
+        <v>256</v>
+      </c>
+      <c r="E69" s="22">
+        <v>301</v>
+      </c>
+      <c r="F69" s="22">
+        <v>72</v>
+      </c>
+      <c r="G69" s="22">
+        <v>446.27</v>
+      </c>
+      <c r="H69" s="4"/>
+    </row>
+    <row r="70" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A70" s="2"/>
+      <c r="B70" s="15">
+        <v>2020</v>
+      </c>
+      <c r="C70" s="22">
+        <v>634</v>
+      </c>
+      <c r="D70" s="22">
+        <v>244</v>
+      </c>
+      <c r="E70" s="22">
+        <v>315</v>
+      </c>
+      <c r="F70" s="22">
+        <v>75</v>
+      </c>
+      <c r="G70" s="22">
+        <v>447.2</v>
+      </c>
+      <c r="H70" s="4"/>
+    </row>
+    <row r="71" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A71" s="2"/>
+      <c r="B71" s="15">
         <v>2021</v>
       </c>
-      <c r="C65" s="22">
+      <c r="C71" s="22">
         <v>654</v>
       </c>
-      <c r="D65" s="22">
+      <c r="D71" s="22">
         <v>246</v>
       </c>
-      <c r="E65" s="22">
+      <c r="E71" s="22">
         <v>336</v>
       </c>
-      <c r="F65" s="22">
+      <c r="F71" s="22">
         <v>72</v>
       </c>
-      <c r="G65" s="22">
+      <c r="G71" s="22">
         <v>462.21</v>
-      </c>
-[...140 lines deleted...]
-        <v>875.5</v>
       </c>
       <c r="H71" s="4"/>
     </row>
     <row r="72" spans="1:8" ht="9.75" customHeight="1">
       <c r="A72" s="2"/>
       <c r="B72" s="15">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C72" s="22">
-        <v>1321</v>
+        <v>645</v>
       </c>
       <c r="D72" s="22">
-        <v>422</v>
+        <v>231</v>
       </c>
       <c r="E72" s="22">
-        <v>840</v>
+        <v>343</v>
       </c>
       <c r="F72" s="22">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="G72" s="22">
-        <v>886.23</v>
+        <v>457.6</v>
       </c>
       <c r="H72" s="4"/>
     </row>
     <row r="73" spans="1:8" ht="9.75" customHeight="1">
       <c r="A73" s="2"/>
       <c r="B73" s="15">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C73" s="22">
-        <v>1349</v>
+        <v>660</v>
       </c>
       <c r="D73" s="22">
-        <v>421</v>
+        <v>233</v>
       </c>
       <c r="E73" s="22">
-        <v>871</v>
+        <v>353</v>
       </c>
       <c r="F73" s="22">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="G73" s="22">
-        <v>907.36</v>
+        <v>461.73</v>
       </c>
       <c r="H73" s="4"/>
     </row>
     <row r="74" spans="1:8" ht="9.75" customHeight="1">
       <c r="A74" s="2"/>
       <c r="B74" s="15">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C74" s="22">
-        <v>1351</v>
+        <v>659</v>
       </c>
       <c r="D74" s="22">
-        <v>405</v>
+        <v>231</v>
       </c>
       <c r="E74" s="22">
-        <v>889</v>
+        <v>355</v>
       </c>
       <c r="F74" s="22">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="G74" s="22">
-        <v>915.43</v>
+        <v>464.19</v>
       </c>
       <c r="H74" s="4"/>
     </row>
     <row r="75" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A75" s="2"/>
-[...18 lines deleted...]
-      <c r="H75" s="4"/>
+      <c r="A75" s="9"/>
+      <c r="B75" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C75" s="6">
+        <v>671</v>
+      </c>
+      <c r="D75" s="6">
+        <v>234</v>
+      </c>
+      <c r="E75" s="6">
+        <v>371</v>
+      </c>
+      <c r="F75" s="6">
+        <v>66</v>
+      </c>
+      <c r="G75" s="6">
+        <v>471.49</v>
+      </c>
+      <c r="H75" s="5"/>
     </row>
     <row r="76" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A76" s="9"/>
-[...18 lines deleted...]
-      <c r="H76" s="5"/>
+      <c r="A76" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B76" s="37">
+        <v>2017</v>
+      </c>
+      <c r="C76" s="8">
+        <v>1298</v>
+      </c>
+      <c r="D76" s="8">
+        <v>413</v>
+      </c>
+      <c r="E76" s="8">
+        <v>829</v>
+      </c>
+      <c r="F76" s="8">
+        <v>56</v>
+      </c>
+      <c r="G76" s="8">
+        <v>861.5</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="77" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A77" s="36" t="s">
+      <c r="A77" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B77" s="15">
+        <v>2018</v>
+      </c>
+      <c r="C77" s="22">
+        <v>1312</v>
+      </c>
+      <c r="D77" s="22">
+        <v>402</v>
+      </c>
+      <c r="E77" s="22">
+        <v>851</v>
+      </c>
+      <c r="F77" s="22">
+        <v>59</v>
+      </c>
+      <c r="G77" s="22">
+        <v>872.64</v>
+      </c>
+      <c r="H77" s="4" t="s">
         <v>16</v>
-      </c>
-[...19 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="9.75" customHeight="1">
       <c r="A78" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B78" s="15">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C78" s="22">
-        <v>4160</v>
+        <v>1321</v>
       </c>
       <c r="D78" s="22">
-        <v>1618</v>
+        <v>415</v>
       </c>
       <c r="E78" s="22">
-        <v>2321</v>
+        <v>846</v>
       </c>
       <c r="F78" s="22">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="G78" s="22">
-        <v>3134.1</v>
-[...3 lines deleted...]
-      </c>
+        <v>875.5</v>
+      </c>
+      <c r="H78" s="4"/>
     </row>
     <row r="79" spans="1:8" ht="9.75" customHeight="1">
       <c r="A79" s="2"/>
       <c r="B79" s="15">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C79" s="22">
-        <v>4159</v>
+        <v>1321</v>
       </c>
       <c r="D79" s="22">
-        <v>1659</v>
+        <v>422</v>
       </c>
       <c r="E79" s="22">
-        <v>2298</v>
+        <v>840</v>
       </c>
       <c r="F79" s="22">
-        <v>202</v>
+        <v>59</v>
       </c>
       <c r="G79" s="22">
-        <v>3182.34</v>
+        <v>886.23</v>
       </c>
       <c r="H79" s="4"/>
     </row>
     <row r="80" spans="1:8" ht="9.75" customHeight="1">
       <c r="A80" s="2"/>
       <c r="B80" s="15">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C80" s="22">
-        <v>4463</v>
+        <v>1349</v>
       </c>
       <c r="D80" s="22">
-        <v>1767</v>
+        <v>421</v>
       </c>
       <c r="E80" s="22">
-        <v>2508</v>
+        <v>871</v>
       </c>
       <c r="F80" s="22">
-        <v>188</v>
+        <v>57</v>
       </c>
       <c r="G80" s="22">
-        <v>3386.93</v>
+        <v>907.36</v>
       </c>
       <c r="H80" s="4"/>
     </row>
     <row r="81" spans="1:8" ht="9.75" customHeight="1">
       <c r="A81" s="2"/>
       <c r="B81" s="15">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C81" s="22">
-        <v>4373</v>
+        <v>1351</v>
       </c>
       <c r="D81" s="22">
-        <v>1738</v>
+        <v>405</v>
       </c>
       <c r="E81" s="22">
-        <v>2436</v>
+        <v>889</v>
       </c>
       <c r="F81" s="22">
-        <v>199</v>
+        <v>57</v>
       </c>
       <c r="G81" s="22">
-        <v>3355.94</v>
+        <v>915.43</v>
       </c>
       <c r="H81" s="4"/>
     </row>
     <row r="82" spans="1:8" ht="9.75" customHeight="1">
       <c r="A82" s="2"/>
       <c r="B82" s="15">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C82" s="22">
-        <v>4468</v>
+        <v>1365</v>
       </c>
       <c r="D82" s="22">
-        <v>1780</v>
+        <v>412</v>
       </c>
       <c r="E82" s="22">
-        <v>2492</v>
+        <v>896</v>
       </c>
       <c r="F82" s="22">
-        <v>196</v>
+        <v>57</v>
       </c>
       <c r="G82" s="22">
-        <v>3454.45</v>
+        <v>932.75</v>
       </c>
       <c r="H82" s="4"/>
     </row>
     <row r="83" spans="1:8" ht="9.75" customHeight="1">
       <c r="A83" s="2"/>
       <c r="B83" s="15">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C83" s="22">
-        <v>4636</v>
+        <v>1383</v>
       </c>
       <c r="D83" s="22">
-        <v>1868</v>
+        <v>432</v>
       </c>
       <c r="E83" s="22">
-        <v>2573</v>
+        <v>894</v>
       </c>
       <c r="F83" s="22">
-        <v>195</v>
+        <v>57</v>
       </c>
       <c r="G83" s="22">
-        <v>3605.8</v>
+        <v>956.7</v>
       </c>
       <c r="H83" s="4"/>
     </row>
     <row r="84" spans="1:8" ht="9.75" customHeight="1">
       <c r="A84" s="9"/>
       <c r="B84" s="38">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C84" s="6">
-        <v>4723</v>
+        <v>1397</v>
       </c>
       <c r="D84" s="6">
-        <v>1803</v>
+        <v>426</v>
       </c>
       <c r="E84" s="6">
-        <v>2726</v>
+        <v>906</v>
       </c>
       <c r="F84" s="6">
-        <v>194</v>
+        <v>65</v>
       </c>
       <c r="G84" s="6">
-        <v>3655.55</v>
+        <v>957.09</v>
       </c>
       <c r="H84" s="5"/>
     </row>
     <row r="85" spans="1:8" ht="9.75" customHeight="1">
       <c r="A85" s="36" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B85" s="37">
         <v>2017</v>
       </c>
       <c r="C85" s="8">
-        <v>524</v>
+        <v>4121</v>
       </c>
       <c r="D85" s="8">
-        <v>340</v>
+        <v>1654</v>
       </c>
       <c r="E85" s="8">
-        <v>162</v>
+        <v>2256</v>
       </c>
       <c r="F85" s="8">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="G85" s="8">
-        <v>445.31</v>
+        <v>3114.89</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A86" s="2"/>
+      <c r="A86" s="2" t="s">
+        <v>91</v>
+      </c>
       <c r="B86" s="15">
         <v>2018</v>
       </c>
       <c r="C86" s="22">
-        <v>523</v>
+        <v>4160</v>
       </c>
       <c r="D86" s="22">
-        <v>337</v>
+        <v>1618</v>
       </c>
       <c r="E86" s="22">
-        <v>167</v>
+        <v>2321</v>
       </c>
       <c r="F86" s="22">
-        <v>19</v>
+        <v>221</v>
       </c>
       <c r="G86" s="22">
-        <v>445.75</v>
-[...1 lines deleted...]
-      <c r="H86" s="4"/>
+        <v>3134.1</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="87" spans="1:8" ht="9.75" customHeight="1">
       <c r="A87" s="2"/>
       <c r="B87" s="15">
         <v>2019</v>
       </c>
       <c r="C87" s="22">
-        <v>549</v>
+        <v>4159</v>
       </c>
       <c r="D87" s="22">
-        <v>353</v>
+        <v>1659</v>
       </c>
       <c r="E87" s="22">
-        <v>179</v>
+        <v>2298</v>
       </c>
       <c r="F87" s="22">
-        <v>17</v>
+        <v>202</v>
       </c>
       <c r="G87" s="22">
-        <v>468.91</v>
+        <v>3182.34</v>
       </c>
       <c r="H87" s="4"/>
     </row>
     <row r="88" spans="1:8" ht="9.75" customHeight="1">
       <c r="A88" s="2"/>
       <c r="B88" s="15">
         <v>2020</v>
       </c>
       <c r="C88" s="22">
-        <v>560</v>
+        <v>4463</v>
       </c>
       <c r="D88" s="22">
-        <v>346</v>
+        <v>1767</v>
       </c>
       <c r="E88" s="22">
-        <v>193</v>
+        <v>2508</v>
       </c>
       <c r="F88" s="22">
-        <v>21</v>
+        <v>188</v>
       </c>
       <c r="G88" s="22">
-        <v>472.06</v>
+        <v>3386.93</v>
       </c>
       <c r="H88" s="4"/>
     </row>
     <row r="89" spans="1:8" ht="9.75" customHeight="1">
       <c r="A89" s="2"/>
       <c r="B89" s="15">
         <v>2021</v>
       </c>
       <c r="C89" s="22">
-        <v>560</v>
+        <v>4373</v>
       </c>
       <c r="D89" s="22">
-        <v>343</v>
+        <v>1738</v>
       </c>
       <c r="E89" s="22">
-        <v>197</v>
+        <v>2436</v>
       </c>
       <c r="F89" s="22">
-        <v>20</v>
+        <v>199</v>
       </c>
       <c r="G89" s="22">
-        <v>474.62</v>
+        <v>3355.94</v>
       </c>
       <c r="H89" s="4"/>
     </row>
     <row r="90" spans="1:8" ht="9.75" customHeight="1">
       <c r="A90" s="2"/>
       <c r="B90" s="15">
         <v>2022</v>
       </c>
       <c r="C90" s="22">
-        <v>570</v>
+        <v>4468</v>
       </c>
       <c r="D90" s="22">
-        <v>341</v>
+        <v>1780</v>
       </c>
       <c r="E90" s="22">
-        <v>208</v>
+        <v>2492</v>
       </c>
       <c r="F90" s="22">
-        <v>21</v>
+        <v>196</v>
       </c>
       <c r="G90" s="22">
-        <v>480.21</v>
+        <v>3454.45</v>
       </c>
       <c r="H90" s="4"/>
     </row>
-    <row r="91" spans="1:8" s="18" customFormat="1" ht="8.25" customHeight="1">
+    <row r="91" spans="1:8" ht="9.75" customHeight="1">
       <c r="A91" s="2"/>
       <c r="B91" s="15">
         <v>2023</v>
       </c>
       <c r="C91" s="22">
-        <v>583</v>
+        <v>4636</v>
       </c>
       <c r="D91" s="22">
-        <v>347</v>
+        <v>1868</v>
       </c>
       <c r="E91" s="22">
-        <v>213</v>
+        <v>2573</v>
       </c>
       <c r="F91" s="22">
-        <v>23</v>
+        <v>195</v>
       </c>
       <c r="G91" s="22">
-        <v>492.46</v>
+        <v>3605.8</v>
       </c>
       <c r="H91" s="4"/>
     </row>
-    <row r="92" spans="1:8" s="18" customFormat="1" ht="9.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B92" s="38">
+    <row r="92" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A92" s="2"/>
+      <c r="B92" s="15">
         <v>2024</v>
       </c>
-      <c r="C92" s="6">
-[...20 lines deleted...]
-      <c r="B93" s="37">
+      <c r="C92" s="22">
+        <v>4723</v>
+      </c>
+      <c r="D92" s="22">
+        <v>1803</v>
+      </c>
+      <c r="E92" s="22">
+        <v>2726</v>
+      </c>
+      <c r="F92" s="22">
+        <v>194</v>
+      </c>
+      <c r="G92" s="22">
+        <v>3655.55</v>
+      </c>
+      <c r="H92" s="4"/>
+    </row>
+    <row r="93" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A93" s="9"/>
+      <c r="B93" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C93" s="6">
+        <v>1042</v>
+      </c>
+      <c r="D93" s="6">
+        <v>269</v>
+      </c>
+      <c r="E93" s="6">
+        <v>708</v>
+      </c>
+      <c r="F93" s="6">
+        <v>65</v>
+      </c>
+      <c r="G93" s="6">
+        <v>752.49</v>
+      </c>
+      <c r="H93" s="5"/>
+    </row>
+    <row r="94" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A94" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="B94" s="37">
         <v>2017</v>
       </c>
-      <c r="C93" s="8">
-[...22 lines deleted...]
-      <c r="B94" s="15">
+      <c r="C94" s="8">
+        <v>524</v>
+      </c>
+      <c r="D94" s="8">
+        <v>340</v>
+      </c>
+      <c r="E94" s="8">
+        <v>162</v>
+      </c>
+      <c r="F94" s="8">
+        <v>22</v>
+      </c>
+      <c r="G94" s="8">
+        <v>445.31</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A95" s="2"/>
+      <c r="B95" s="15">
         <v>2018</v>
       </c>
-      <c r="C94" s="22">
-[...24 lines deleted...]
-      </c>
       <c r="C95" s="22">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="D95" s="22">
-        <v>274</v>
+        <v>337</v>
       </c>
       <c r="E95" s="22">
-        <v>257</v>
+        <v>167</v>
       </c>
       <c r="F95" s="22">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G95" s="22">
-        <v>404.67</v>
+        <v>445.75</v>
       </c>
       <c r="H95" s="4"/>
     </row>
-    <row r="96" spans="1:8" s="18" customFormat="1" ht="10.5" customHeight="1">
+    <row r="96" spans="1:8" ht="9.75" customHeight="1">
       <c r="A96" s="2"/>
       <c r="B96" s="15">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C96" s="22">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="D96" s="22">
-        <v>277</v>
+        <v>353</v>
       </c>
       <c r="E96" s="22">
-        <v>261</v>
+        <v>179</v>
       </c>
       <c r="F96" s="22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G96" s="22">
-        <v>407.93</v>
+        <v>468.91</v>
       </c>
       <c r="H96" s="4"/>
     </row>
-    <row r="97" spans="1:8" s="18" customFormat="1" ht="10.5" customHeight="1">
+    <row r="97" spans="1:8" ht="9.75" customHeight="1">
       <c r="A97" s="2"/>
       <c r="B97" s="15">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C97" s="22">
-        <v>533</v>
+        <v>560</v>
       </c>
       <c r="D97" s="22">
-        <v>266</v>
+        <v>346</v>
       </c>
       <c r="E97" s="22">
-        <v>251</v>
+        <v>193</v>
       </c>
       <c r="F97" s="22">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G97" s="22">
-        <v>394.74</v>
+        <v>472.06</v>
       </c>
       <c r="H97" s="4"/>
     </row>
-    <row r="98" spans="1:8" s="18" customFormat="1" ht="10.5" customHeight="1">
+    <row r="98" spans="1:8" ht="9.75" customHeight="1">
       <c r="A98" s="2"/>
       <c r="B98" s="15">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C98" s="22">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="D98" s="22">
-        <v>265</v>
+        <v>343</v>
       </c>
       <c r="E98" s="22">
-        <v>262</v>
+        <v>197</v>
       </c>
       <c r="F98" s="22">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G98" s="22">
-        <v>403.27</v>
+        <v>474.62</v>
       </c>
       <c r="H98" s="4"/>
     </row>
-    <row r="99" spans="1:8" ht="10.5" customHeight="1">
+    <row r="99" spans="1:8" ht="9.75" customHeight="1">
       <c r="A99" s="2"/>
       <c r="B99" s="15">
+        <v>2022</v>
+      </c>
+      <c r="C99" s="22">
+        <v>570</v>
+      </c>
+      <c r="D99" s="22">
+        <v>341</v>
+      </c>
+      <c r="E99" s="22">
+        <v>208</v>
+      </c>
+      <c r="F99" s="22">
+        <v>21</v>
+      </c>
+      <c r="G99" s="22">
+        <v>480.21</v>
+      </c>
+      <c r="H99" s="4"/>
+    </row>
+    <row r="100" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A100" s="2"/>
+      <c r="B100" s="15">
         <v>2023</v>
       </c>
-      <c r="C99" s="22">
+      <c r="C100" s="22">
+        <v>583</v>
+      </c>
+      <c r="D100" s="22">
+        <v>347</v>
+      </c>
+      <c r="E100" s="22">
+        <v>213</v>
+      </c>
+      <c r="F100" s="22">
+        <v>23</v>
+      </c>
+      <c r="G100" s="22">
+        <v>492.46</v>
+      </c>
+      <c r="H100" s="4"/>
+    </row>
+    <row r="101" spans="1:8" s="18" customFormat="1" ht="8.25" customHeight="1">
+      <c r="A101" s="2"/>
+      <c r="B101" s="15">
+        <v>2024</v>
+      </c>
+      <c r="C101" s="22">
+        <v>598</v>
+      </c>
+      <c r="D101" s="22">
+        <v>352</v>
+      </c>
+      <c r="E101" s="22">
+        <v>220</v>
+      </c>
+      <c r="F101" s="22">
+        <v>26</v>
+      </c>
+      <c r="G101" s="22">
+        <v>501.41</v>
+      </c>
+      <c r="H101" s="4"/>
+    </row>
+    <row r="102" spans="1:8" s="18" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A102" s="9"/>
+      <c r="B102" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C102" s="6">
+        <v>602</v>
+      </c>
+      <c r="D102" s="6">
+        <v>357</v>
+      </c>
+      <c r="E102" s="6">
+        <v>221</v>
+      </c>
+      <c r="F102" s="6">
+        <v>24</v>
+      </c>
+      <c r="G102" s="6">
+        <v>509.91</v>
+      </c>
+      <c r="H102" s="5"/>
+    </row>
+    <row r="103" spans="1:8" s="18" customFormat="1" ht="8.25" customHeight="1">
+      <c r="A103" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="B103" s="37">
+        <v>2017</v>
+      </c>
+      <c r="C103" s="8">
+        <v>553</v>
+      </c>
+      <c r="D103" s="8">
+        <v>271</v>
+      </c>
+      <c r="E103" s="8">
+        <v>267</v>
+      </c>
+      <c r="F103" s="8">
+        <v>15</v>
+      </c>
+      <c r="G103" s="8">
+        <v>401.41</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A104" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" s="15">
+        <v>2018</v>
+      </c>
+      <c r="C104" s="22">
+        <v>565</v>
+      </c>
+      <c r="D104" s="22">
+        <v>274</v>
+      </c>
+      <c r="E104" s="22">
+        <v>278</v>
+      </c>
+      <c r="F104" s="22">
+        <v>13</v>
+      </c>
+      <c r="G104" s="22">
+        <v>411.4</v>
+      </c>
+      <c r="H104" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A105" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B105" s="15">
+        <v>2019</v>
+      </c>
+      <c r="C105" s="22">
+        <v>553</v>
+      </c>
+      <c r="D105" s="22">
+        <v>274</v>
+      </c>
+      <c r="E105" s="22">
+        <v>257</v>
+      </c>
+      <c r="F105" s="22">
+        <v>22</v>
+      </c>
+      <c r="G105" s="22">
+        <v>404.67</v>
+      </c>
+      <c r="H105" s="4"/>
+    </row>
+    <row r="106" spans="1:8" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A106" s="2"/>
+      <c r="B106" s="15">
+        <v>2020</v>
+      </c>
+      <c r="C106" s="22">
+        <v>554</v>
+      </c>
+      <c r="D106" s="22">
+        <v>277</v>
+      </c>
+      <c r="E106" s="22">
+        <v>261</v>
+      </c>
+      <c r="F106" s="22">
+        <v>16</v>
+      </c>
+      <c r="G106" s="22">
+        <v>407.93</v>
+      </c>
+      <c r="H106" s="4"/>
+    </row>
+    <row r="107" spans="1:8" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A107" s="2"/>
+      <c r="B107" s="15">
+        <v>2021</v>
+      </c>
+      <c r="C107" s="22">
+        <v>533</v>
+      </c>
+      <c r="D107" s="22">
+        <v>266</v>
+      </c>
+      <c r="E107" s="22">
+        <v>251</v>
+      </c>
+      <c r="F107" s="22">
+        <v>16</v>
+      </c>
+      <c r="G107" s="22">
+        <v>394.74</v>
+      </c>
+      <c r="H107" s="4"/>
+    </row>
+    <row r="108" spans="1:8" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A108" s="2"/>
+      <c r="B108" s="15">
+        <v>2022</v>
+      </c>
+      <c r="C108" s="22">
+        <v>548</v>
+      </c>
+      <c r="D108" s="22">
+        <v>265</v>
+      </c>
+      <c r="E108" s="22">
+        <v>262</v>
+      </c>
+      <c r="F108" s="22">
+        <v>21</v>
+      </c>
+      <c r="G108" s="22">
+        <v>403.27</v>
+      </c>
+      <c r="H108" s="4"/>
+    </row>
+    <row r="109" spans="1:8" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A109" s="2"/>
+      <c r="B109" s="15">
+        <v>2023</v>
+      </c>
+      <c r="C109" s="22">
         <v>557</v>
       </c>
-      <c r="D99" s="22">
+      <c r="D109" s="22">
         <v>270</v>
       </c>
-      <c r="E99" s="22">
+      <c r="E109" s="22">
         <v>268</v>
       </c>
-      <c r="F99" s="22">
+      <c r="F109" s="22">
         <v>19</v>
       </c>
-      <c r="G99" s="22">
+      <c r="G109" s="22">
         <v>414.73</v>
       </c>
-      <c r="H99" s="4"/>
-[...3 lines deleted...]
-      <c r="B100" s="38">
+      <c r="H109" s="4"/>
+    </row>
+    <row r="110" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A110" s="2"/>
+      <c r="B110" s="15">
         <v>2024</v>
       </c>
-      <c r="C100" s="6">
+      <c r="C110" s="22">
         <v>589</v>
       </c>
-      <c r="D100" s="6">
+      <c r="D110" s="22">
         <v>280</v>
       </c>
-      <c r="E100" s="6">
+      <c r="E110" s="22">
         <v>288</v>
       </c>
-      <c r="F100" s="6">
+      <c r="F110" s="22">
         <v>21</v>
       </c>
-      <c r="G100" s="6">
+      <c r="G110" s="22">
         <v>439.67</v>
       </c>
-      <c r="H100" s="5"/>
-[...5 lines deleted...]
-      <c r="B101" s="40">
+      <c r="H110" s="4"/>
+    </row>
+    <row r="111" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A111" s="9"/>
+      <c r="B111" s="38">
+        <v>2025</v>
+      </c>
+      <c r="C111" s="6">
+        <v>589</v>
+      </c>
+      <c r="D111" s="6">
+        <v>289</v>
+      </c>
+      <c r="E111" s="6">
+        <v>281</v>
+      </c>
+      <c r="F111" s="6">
+        <v>19</v>
+      </c>
+      <c r="G111" s="6">
+        <v>446.69</v>
+      </c>
+      <c r="H111" s="5"/>
+    </row>
+    <row r="112" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A112" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B112" s="40">
         <v>2021</v>
       </c>
-      <c r="C101" s="41">
+      <c r="C112" s="41">
         <v>1</v>
       </c>
-      <c r="D101" s="41">
+      <c r="D112" s="41">
         <v>1</v>
       </c>
-      <c r="E101" s="41" t="s">
-[...5 lines deleted...]
-      <c r="G101" s="46">
+      <c r="E112" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="F112" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="G112" s="46">
         <v>1</v>
       </c>
-      <c r="H101" s="42" t="s">
-[...36 lines deleted...]
-      <c r="A105" s="23" t="s">
+      <c r="H112" s="42" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A113" s="18"/>
+      <c r="B113" s="23"/>
+      <c r="C113" s="47"/>
+      <c r="D113" s="48"/>
+      <c r="E113" s="48"/>
+      <c r="F113" s="48"/>
+      <c r="G113" s="49"/>
+      <c r="H113" s="18"/>
+    </row>
+    <row r="114" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A114" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B114" s="23"/>
+      <c r="C114" s="18"/>
+      <c r="D114" s="48"/>
+      <c r="E114" s="48"/>
+      <c r="F114" s="48"/>
+      <c r="G114" s="49"/>
+      <c r="H114" s="18"/>
+    </row>
+    <row r="115" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A115" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="B115" s="23"/>
+      <c r="C115" s="18"/>
+      <c r="D115" s="48"/>
+      <c r="E115" s="48"/>
+      <c r="F115" s="48"/>
+      <c r="G115" s="49"/>
+      <c r="H115" s="18"/>
+    </row>
+    <row r="116" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A116" s="18"/>
+      <c r="B116" s="23"/>
+      <c r="C116" s="18"/>
+      <c r="D116" s="18"/>
+      <c r="E116" s="18"/>
+      <c r="F116" s="18"/>
+      <c r="G116" s="50"/>
+      <c r="H116" s="18"/>
+    </row>
+    <row r="117" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A117" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="B105" s="23"/>
-[...123 lines deleted...]
-      <c r="G126" s="21"/>
+      <c r="B117" s="23"/>
+      <c r="C117" s="18"/>
+      <c r="D117" s="18"/>
+      <c r="E117" s="18"/>
+      <c r="F117" s="18"/>
+      <c r="G117" s="50"/>
+      <c r="H117" s="18"/>
+    </row>
+    <row r="118" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A118" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B118" s="23"/>
+      <c r="C118" s="51"/>
+      <c r="D118" s="51"/>
+      <c r="E118" s="18"/>
+      <c r="F118" s="51"/>
+      <c r="G118" s="18"/>
+      <c r="H118" s="51"/>
+    </row>
+    <row r="119" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A119" s="18"/>
+      <c r="B119" s="23"/>
+      <c r="C119" s="48"/>
+      <c r="D119" s="48"/>
+      <c r="E119" s="48"/>
+      <c r="F119" s="48"/>
+      <c r="G119" s="52"/>
+      <c r="H119" s="18"/>
+    </row>
+    <row r="120" spans="1:8" ht="10.5" customHeight="1">
+      <c r="A120" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B120" s="23"/>
+      <c r="C120" s="48"/>
+      <c r="D120" s="48"/>
+      <c r="E120" s="48"/>
+      <c r="F120" s="48"/>
+      <c r="G120" s="52"/>
+      <c r="H120" s="18"/>
+    </row>
+    <row r="124" spans="1:8" ht="10.5" customHeight="1">
+      <c r="C124" s="22"/>
+      <c r="D124" s="22"/>
+      <c r="E124" s="22"/>
+      <c r="F124" s="22"/>
+      <c r="G124" s="20"/>
+    </row>
+    <row r="126" spans="1:8" ht="10.5" customHeight="1">
+      <c r="C126" s="22"/>
+      <c r="D126" s="22"/>
+      <c r="E126" s="22"/>
+      <c r="F126" s="22"/>
+      <c r="G126" s="24"/>
+    </row>
+    <row r="128" spans="1:8" ht="10.5" customHeight="1">
+      <c r="C128" s="21"/>
+      <c r="D128" s="21"/>
+      <c r="E128" s="21"/>
+      <c r="F128" s="21"/>
+      <c r="G128" s="21"/>
+    </row>
+    <row r="129" spans="3:7" ht="10.5" customHeight="1">
+      <c r="C129" s="21"/>
+      <c r="D129" s="21"/>
+      <c r="E129" s="21"/>
+      <c r="F129" s="21"/>
+      <c r="G129" s="21"/>
+    </row>
+    <row r="130" spans="3:7" ht="10.5" customHeight="1">
+      <c r="C130" s="22"/>
+      <c r="D130" s="22"/>
+      <c r="E130" s="22"/>
+      <c r="F130" s="22"/>
+      <c r="G130" s="20"/>
+    </row>
+    <row r="131" spans="3:7" ht="10.5" customHeight="1">
+      <c r="C131" s="22"/>
+      <c r="D131" s="22"/>
+      <c r="E131" s="22"/>
+      <c r="F131" s="22"/>
+      <c r="G131" s="20"/>
+    </row>
+    <row r="132" spans="3:7" ht="10.5" customHeight="1">
+      <c r="C132" s="22"/>
+      <c r="D132" s="22"/>
+      <c r="E132" s="22"/>
+      <c r="F132" s="22"/>
+      <c r="G132" s="20"/>
+    </row>
+    <row r="133" spans="3:7" ht="10.5" customHeight="1">
+      <c r="C133" s="22"/>
+      <c r="D133" s="22"/>
+      <c r="E133" s="22"/>
+      <c r="F133" s="22"/>
+      <c r="G133" s="20"/>
+    </row>
+    <row r="134" spans="3:7" ht="10.5" customHeight="1">
+      <c r="C134" s="22"/>
+      <c r="D134" s="22"/>
+      <c r="E134" s="22"/>
+      <c r="F134" s="22"/>
+      <c r="G134" s="24"/>
+    </row>
+    <row r="136" spans="3:7" ht="10.5" customHeight="1">
+      <c r="C136" s="21"/>
+      <c r="D136" s="21"/>
+      <c r="E136" s="21"/>
+      <c r="F136" s="21"/>
+      <c r="G136" s="21"/>
+    </row>
+    <row r="137" spans="3:7" ht="10.5" customHeight="1">
+      <c r="C137" s="21"/>
+      <c r="D137" s="21"/>
+      <c r="E137" s="21"/>
+      <c r="F137" s="21"/>
+      <c r="G137" s="21"/>
+    </row>
+    <row r="138" spans="3:7" ht="10.5" customHeight="1">
+      <c r="C138" s="21"/>
+      <c r="D138" s="21"/>
+      <c r="E138" s="21"/>
+      <c r="F138" s="21"/>
+      <c r="G138" s="21"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.51181102362204722" bottom="0.82677165354330717" header="0.59055118110236227" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03E5BB5B-A66E-472A-8FCB-1FCC88A14A30}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.5" defaultRowHeight="12.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.75" style="56" customWidth="1"/>
-    <col min="2" max="2" width="34.58203125" style="56" customWidth="1"/>
-    <col min="3" max="3" width="3.1640625" style="56" customWidth="1"/>
+    <col min="2" max="2" width="34.625" style="56" customWidth="1"/>
+    <col min="3" max="3" width="3.125" style="56" customWidth="1"/>
     <col min="4" max="4" width="7.75" style="56" customWidth="1"/>
-    <col min="5" max="5" width="34.58203125" style="56" customWidth="1"/>
+    <col min="5" max="5" width="34.625" style="56" customWidth="1"/>
     <col min="6" max="16384" width="10.5" style="56"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="55" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D1" s="55" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="58" customFormat="1">
       <c r="A2" s="57" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="57" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="59" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B3" s="60" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="C3" s="61"/>
       <c r="D3" s="59" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="E3" s="59" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="62" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B4" s="63" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C4" s="64"/>
       <c r="D4" s="62" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E4" s="63" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="65" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="B5" s="66" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C5" s="64"/>
       <c r="D5" s="65" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E5" s="66" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18">
       <c r="A6" s="67" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B6" s="63" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C6" s="64"/>
       <c r="D6" s="67" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="E6" s="63" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="17">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18">
       <c r="A7" s="65" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B7" s="66" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C7" s="64"/>
       <c r="D7" s="65" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="E7" s="66" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="17">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18">
       <c r="A8" s="62" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B8" s="63" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C8" s="64"/>
       <c r="D8" s="62" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E8" s="63" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="65" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B9" s="66" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C9" s="64"/>
       <c r="D9" s="65" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E9" s="66" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="62" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B10" s="63" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C10" s="64"/>
       <c r="D10" s="62" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="E10" s="63" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="68" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B11" s="69" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C11" s="64"/>
       <c r="D11" s="68" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="E11" s="69" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="70"/>
       <c r="D12" s="70"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="70"/>
       <c r="D13" s="70"/>
     </row>
-    <row r="14" spans="1:5" ht="14.5">
+    <row r="14" spans="1:5" ht="15">
       <c r="A14" s="71"/>
       <c r="D14" s="70"/>
     </row>
-    <row r="15" spans="1:5" ht="14.5">
+    <row r="15" spans="1:5" ht="15">
       <c r="A15" s="71"/>
       <c r="D15" s="70"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="70"/>
       <c r="D16" s="70"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="70"/>
       <c r="D17" s="70"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>