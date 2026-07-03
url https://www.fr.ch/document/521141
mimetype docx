--- v0 (2025-12-05)
+++ v1 (2026-07-03)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0DD83B4F" w14:textId="77777777" w:rsidR="00263FD5" w:rsidRPr="000801CF" w:rsidRDefault="00263FD5" w:rsidP="00203D9E">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73819057" w14:textId="7B5EC319" w:rsidR="000D375F" w:rsidRPr="000801CF" w:rsidRDefault="00D16978" w:rsidP="00203D9E">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000801CF">
@@ -100,101 +100,138 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF19F4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>SOPFA</w:t>
       </w:r>
       <w:r w:rsidR="000D375F" w:rsidRPr="000801CF">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B680EC1" w14:textId="5C778885" w:rsidR="00AA0AB8" w:rsidRPr="000801CF" w:rsidRDefault="00AA0AB8" w:rsidP="00203D9E">
+    <w:p w14:paraId="3B680EC1" w14:textId="65489142" w:rsidR="00AA0AB8" w:rsidRDefault="00AA0AB8" w:rsidP="00203D9E">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000801CF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="000801CF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00EE2C74" w:rsidRPr="000801CF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Rapport</w:t>
       </w:r>
       <w:r w:rsidR="00952AAA" w:rsidRPr="000801CF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00106225" w:rsidRPr="000801CF">
+      <w:r w:rsidR="00894999">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>annuel</w:t>
+        <w:t xml:space="preserve">intermédiaire 2027 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00894999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00894999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202F444A" w14:textId="46344A16" w:rsidR="00894999" w:rsidRPr="000801CF" w:rsidRDefault="00894999" w:rsidP="00203D9E">
+      <w:pPr>
+        <w:pStyle w:val="05objet"/>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Rapport final 2028</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACEFD66" w14:textId="77777777" w:rsidR="00A5346D" w:rsidRPr="000801CF" w:rsidRDefault="00A5346D" w:rsidP="00203D9E">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20E3B9FD" w14:textId="77777777" w:rsidR="00246FB9" w:rsidRPr="000801CF" w:rsidRDefault="00246FB9" w:rsidP="00246FB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000801CF">
         <w:rPr>
@@ -788,58 +825,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F145226" w14:textId="77777777" w:rsidR="00C268D0" w:rsidRPr="000801CF" w:rsidRDefault="00C268D0" w:rsidP="00C268D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5096"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -872,58 +909,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="19A04144" w14:textId="77777777" w:rsidR="00C268D0" w:rsidRPr="000801CF" w:rsidRDefault="00C268D0" w:rsidP="00C268D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5096"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -956,58 +993,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="33F48FCA" w14:textId="77777777" w:rsidR="00C268D0" w:rsidRDefault="00C268D0" w:rsidP="00C268D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5096"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -1040,58 +1077,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B2198AB" w14:textId="3F035BFE" w:rsidR="00C268D0" w:rsidRPr="000801CF" w:rsidRDefault="00C268D0" w:rsidP="00C268D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5096"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -1135,58 +1172,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2024C47B" w14:textId="2471CDB3" w:rsidR="00C268D0" w:rsidRPr="000801CF" w:rsidRDefault="00C268D0" w:rsidP="00A96555">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1225,51 +1262,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="003B0EFA" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ACTIVITES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B0EFA" w:rsidRPr="000801CF" w14:paraId="2C0B6509" w14:textId="77777777" w:rsidTr="00927AD0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableauGrille2-Accentuation5"/>
               <w:tblW w:w="9948" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3002"/>
               <w:gridCol w:w="1417"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="4111"/>
             </w:tblGrid>
             <w:tr w:rsidR="00646794" w:rsidRPr="000801CF" w14:paraId="6815EC90" w14:textId="4FDDEDF0" w:rsidTr="00C268D0">
               <w:trPr>
                 <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="3002" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
@@ -1731,317 +1767,306 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="003E20B8" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>. PARTICIPANT-E-S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00927AD0" w:rsidRPr="000801CF" w14:paraId="49065A28" w14:textId="77777777" w:rsidTr="00927AD0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0AECD5FA" w14:textId="3C29C823" w:rsidR="00927AD0" w:rsidRPr="000801CF" w:rsidRDefault="00927AD0" w:rsidP="001035B8">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Nombre total de participant-e-s adultes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AD99A6F" w14:textId="77777777" w:rsidR="00927AD0" w:rsidRPr="000801CF" w:rsidRDefault="00927AD0" w:rsidP="001035B8">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003866A4" w:rsidRPr="000801CF" w14:paraId="32E1F612" w14:textId="77777777" w:rsidTr="00927AD0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="74F56701" w14:textId="0B9D2D31" w:rsidR="003866A4" w:rsidRPr="00BE19BD" w:rsidRDefault="003866A4" w:rsidP="00947619">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk127213049"/>
             <w:r w:rsidRPr="00815CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Femmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57034103" w14:textId="66803E32" w:rsidR="003866A4" w:rsidRPr="000801CF" w:rsidRDefault="003866A4" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003866A4" w:rsidRPr="000801CF" w14:paraId="55DCE0E9" w14:textId="77777777" w:rsidTr="00927AD0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6DCF44F3" w14:textId="2478026D" w:rsidR="003866A4" w:rsidRPr="00BE19BD" w:rsidRDefault="003866A4" w:rsidP="00947619">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00815CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Hommes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E2E00AE" w14:textId="62B24A1E" w:rsidR="003866A4" w:rsidRPr="000801CF" w:rsidRDefault="003866A4" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003866A4" w:rsidRPr="000801CF" w14:paraId="639115C2" w14:textId="77777777" w:rsidTr="00927AD0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2B2920BE" w14:textId="01CA31DB" w:rsidR="003866A4" w:rsidRPr="000801CF" w:rsidRDefault="00936CB2" w:rsidP="00947619">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Personnes de nationalité suisse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57D36330" w14:textId="5AB398D8" w:rsidR="003866A4" w:rsidRPr="000801CF" w:rsidRDefault="003866A4" w:rsidP="003866A4">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003866A4" w:rsidRPr="000801CF" w14:paraId="11C674BD" w14:textId="77777777" w:rsidTr="00927AD0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0E2DCF34" w14:textId="7174FA31" w:rsidR="003866A4" w:rsidRPr="000801CF" w:rsidRDefault="00936CB2" w:rsidP="00947619">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnes </w:t>
             </w:r>
             <w:r w:rsidR="00093665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>sans passeport suisse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A89C138" w14:textId="69F03743" w:rsidR="003866A4" w:rsidRPr="000801CF" w:rsidRDefault="003866A4" w:rsidP="003866A4">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003866A4" w:rsidRPr="000801CF" w14:paraId="4AB7FF7B" w14:textId="77777777" w:rsidTr="00927AD0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA5FA4" w14:textId="5788CA0A" w:rsidR="003866A4" w:rsidRPr="000801CF" w:rsidRDefault="00A81069" w:rsidP="00947619">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Dont p</w:t>
             </w:r>
             <w:r w:rsidR="003866A4" w:rsidRPr="000801CF">
               <w:rPr>
@@ -2056,102 +2081,99 @@
             <w:r w:rsidR="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="003866A4" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>asile et des réfugié-e-s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2395F3D5" w14:textId="6A41590D" w:rsidR="003866A4" w:rsidRPr="000801CF" w:rsidRDefault="003866A4" w:rsidP="003866A4">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00927AD0" w:rsidRPr="000801CF" w14:paraId="45ED11D8" w14:textId="77777777" w:rsidTr="00927AD0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="254C2ACD" w14:textId="1FCB016F" w:rsidR="00927AD0" w:rsidRPr="000801CF" w:rsidRDefault="00927AD0" w:rsidP="00947619">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Enfants pris en charge pendant les cours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7612AFBE" w14:textId="77777777" w:rsidR="00927AD0" w:rsidRPr="000801CF" w:rsidRDefault="00927AD0" w:rsidP="003866A4">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="57AB68D6" w14:textId="77777777" w:rsidR="00584097" w:rsidRDefault="00584097">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -2165,79 +2187,79 @@
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9627" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="50B5943B" w14:textId="336D643B" w:rsidR="003F051F" w:rsidRPr="000801CF" w:rsidRDefault="00C11838" w:rsidP="00203D9E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1598"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="005C43D6" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="004416A7" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>REFUS ET ABANDONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE40EA" w:rsidRPr="000801CF" w14:paraId="3B03FA55" w14:textId="77777777" w:rsidTr="00C172AC">
         <w:trPr>
           <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9627" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B19DF03" w14:textId="01DFA809" w:rsidR="004416A7" w:rsidRPr="000801CF" w:rsidRDefault="004416A7" w:rsidP="00203D9E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1598"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Avez-vous dû</w:t>
             </w:r>
             <w:r w:rsidRPr="00093665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -3005,50 +3027,51 @@
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9627" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="040B408A" w14:textId="71B58CDA" w:rsidR="0078425D" w:rsidRPr="000801CF" w:rsidRDefault="00C11838" w:rsidP="00203D9E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1598"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="0078425D" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00522A63" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>COLLABORATIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0078425D" w:rsidRPr="000801CF" w14:paraId="376E746E" w14:textId="77777777" w:rsidTr="00BA4925">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
@@ -3218,51 +3241,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="0049132D" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Promotion du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C2981" w:rsidRPr="000801CF" w14:paraId="0F3C123A" w14:textId="77777777" w:rsidTr="005C2981">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9627" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49DD202B" w14:textId="77777777" w:rsidR="005C2981" w:rsidRPr="005C2981" w:rsidRDefault="005C2981" w:rsidP="00203D9E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1598"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2981">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Quels moyens de communication avez-vous utilisés ?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="701BC188" w14:textId="77777777" w:rsidR="005C2981" w:rsidRPr="005C2981" w:rsidRDefault="005C2981" w:rsidP="00203D9E">
             <w:pPr>
               <w:tabs>
@@ -3428,50 +3450,51 @@
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="62BAC108" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="004F5666" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Décompte</w:t>
             </w:r>
             <w:r w:rsidR="00EB1D82" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="623A2748" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7663" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -3540,84 +3563,82 @@
             <w:r w:rsidRPr="005C2981">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="16FD7117" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C01CFF8" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C943CA1" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Frais de coordination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3626,83 +3647,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7DE6B6BD" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="3A4184A3" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13E83FB9" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FE150CE" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Autres salaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3710,83 +3729,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="11E5DC4F" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="19BA0265" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E8A350E" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1722641B" w14:textId="3ABFDF58" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00754B28" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Bénévolat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3794,83 +3811,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1D6729C4" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="4466D385" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FFAAD64" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EDAA0DC" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Promotion et communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3878,83 +3893,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4459CEFF" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="4E5CB5F1" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37CD68B6" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E36EE53" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Matériel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3962,391 +3975,381 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7C61C8AE" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="1E6C2CB5" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55BCCCC5" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="470882D3" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Location de salle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8FA9A7" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
+          <w:p w14:paraId="2C8FA9A7" w14:textId="712BF1DB" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="15F9E4C5" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36FBE8B5" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="791B3022" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Autres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="23127407" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
+          <w:p w14:paraId="23127407" w14:textId="3DEA5F23" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="597DE378" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ECA2432" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BDB68B5" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4B4CB9BA" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="6CF55D8B" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D8C56B3" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BE6DE48" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="02EA2E0D" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="6F832A7B" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C6C0E73" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38734099" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3882083F" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
@@ -4524,83 +4527,81 @@
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Montant CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="4E0B4492" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2128E556" w14:textId="05B9D5D4" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38F2DAC0" w14:textId="18DBB98F" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="007059E0" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>IMR (subvention accord</w:t>
             </w:r>
             <w:r w:rsidR="00EB1D82" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ée)</w:t>
@@ -4616,83 +4617,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="57BECEAA" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00265D00" w:rsidRPr="000801CF" w14:paraId="5D275B69" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EA2A609" w14:textId="6C68E570" w:rsidR="00265D00" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10C86E3B" w14:textId="588F4C63" w:rsidR="00265D00" w:rsidRPr="000801CF" w:rsidRDefault="00265D00" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>SaSoc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
@@ -4711,84 +4710,82 @@
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7439816E" w14:textId="77777777" w:rsidR="00265D00" w:rsidRPr="000801CF" w:rsidRDefault="00265D00" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C33E4" w:rsidRPr="000801CF" w14:paraId="3E6BB855" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="218AD86F" w14:textId="25982843" w:rsidR="002C33E4" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="669DD032" w14:textId="7EE2DA35" w:rsidR="002C33E4" w:rsidRPr="000801CF" w:rsidRDefault="002C33E4" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>SOPFA</w:t>
             </w:r>
             <w:r w:rsidR="00265D00" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (subvention accordée)</w:t>
@@ -4805,83 +4802,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4F48FF01" w14:textId="77777777" w:rsidR="002C33E4" w:rsidRPr="000801CF" w:rsidRDefault="002C33E4" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="7EFCB071" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="215275B3" w14:textId="529C6D49" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="737A13A3" w14:textId="03E2D3FE" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Autres </w:t>
             </w:r>
             <w:r w:rsidR="00760E03" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>subventions publiques</w:t>
@@ -4906,84 +4901,82 @@
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2D505C96" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE7A54" w:rsidRPr="000801CF" w14:paraId="221AE539" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3397BB2C" w14:textId="5619715E" w:rsidR="00CE7A54" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="001035B8">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EF45356" w14:textId="77777777" w:rsidR="00CE7A54" w:rsidRPr="000801CF" w:rsidRDefault="00CE7A54" w:rsidP="001035B8">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Communes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -4992,83 +4985,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5E2DE79A" w14:textId="77777777" w:rsidR="00CE7A54" w:rsidRPr="000801CF" w:rsidRDefault="00CE7A54" w:rsidP="001035B8">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="0C5433AA" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B4D67AD" w14:textId="291F19E9" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="138F4253" w14:textId="42F1DEFA" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Contribution financière d</w:t>
             </w:r>
             <w:r w:rsidR="0043037F" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>u</w:t>
@@ -5108,83 +5099,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="79F021F9" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="0202C7A2" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="154EAAF2" w14:textId="2931D5AA" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0600C382" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Contribution financière des participant-e-s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -5192,83 +5181,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6659118A" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="44DE3029" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FB145ED" w14:textId="77DEA250" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0ED47829" w14:textId="5403E533" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="0043037F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Bénévolat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -5276,83 +5263,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="081265F5" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="10FF6CF6" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AEA6BAA" w14:textId="3305C2CF" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E311946" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="0043037F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mise à disposition gratuite (local, matériel, etc.), notamment par la commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -5360,83 +5345,81 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2CA354F8" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="5BD494FB" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3203DC0E" w14:textId="7F0F60D4" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00181E9F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="591DD1E3" w14:textId="347CC133" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="0043037F" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Autres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -5444,71 +5427,69 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6809D245" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1D82" w:rsidRPr="000801CF" w14:paraId="04F6DBE8" w14:textId="77777777" w:rsidTr="00C268D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A9A0D67" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5300EA21" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6522D94A" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EB1D82" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
@@ -5543,91 +5524,92 @@
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Total recettes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0F00CFC4" w14:textId="77777777" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EA2443" w:rsidP="00203D9E">
+          <w:p w14:paraId="0F00CFC4" w14:textId="116D96E2" w:rsidR="00EB1D82" w:rsidRPr="000801CF" w:rsidRDefault="00EA2443" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =SUM(ABOVE) </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000801CF">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00965A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79967279" w14:textId="4F36FCAA" w:rsidR="00C11838" w:rsidRDefault="00C11838" w:rsidP="00203D9E">
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -5664,147 +5646,153 @@
             <w:tcW w:w="9627" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="2672952C" w14:textId="38F68643" w:rsidR="00E94240" w:rsidRPr="002D6564" w:rsidRDefault="005E5978" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6564">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Informations importantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E5978" w:rsidRPr="000801CF" w14:paraId="5E6F5CCB" w14:textId="77777777" w:rsidTr="006A4E02">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9627" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="699D9BD0" w14:textId="45504290" w:rsidR="005E5978" w:rsidRPr="000801CF" w:rsidRDefault="005E5978" w:rsidP="005E5978">
+          <w:p w14:paraId="699D9BD0" w14:textId="560E677B" w:rsidR="005E5978" w:rsidRPr="000801CF" w:rsidRDefault="005E5978" w:rsidP="005E5978">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Les postes indiqués dans le décompte doivent correspondre à ceux du budget</w:t>
             </w:r>
             <w:r w:rsidR="00DF7907">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="000D6A81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">prestataires déposant une demande pour la </w:t>
             </w:r>
             <w:r w:rsidR="002A2BD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002A2BD4" w:rsidRPr="002A2BD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ère</w:t>
             </w:r>
             <w:r w:rsidR="002A2BD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D5ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>fois</w:t>
             </w:r>
             <w:r w:rsidR="000D6A81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="002A2BD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E5978" w:rsidRPr="000801CF" w14:paraId="1968AF8C" w14:textId="77777777" w:rsidTr="006A4E02">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9627" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="520B5FD7" w14:textId="5ACC91B1" w:rsidR="005E5978" w:rsidRPr="000801CF" w:rsidRDefault="005E5978" w:rsidP="005E5978">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="000801CF">
@@ -5848,164 +5836,161 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>totales.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E5978" w:rsidRPr="000801CF" w14:paraId="7E7B5A6C" w14:textId="77777777" w:rsidTr="006A4E02">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9627" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F6F5E24" w14:textId="37DE6C4F" w:rsidR="005E5978" w:rsidRPr="000801CF" w:rsidRDefault="005E5978" w:rsidP="005E5978">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Les calculs ne se font pas automatiquement. Pour les effectuer, veuillez sélectionner le tableau et appuyer sur la touche F9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E5978" w:rsidRPr="000801CF" w14:paraId="45DFB8D5" w14:textId="77777777" w:rsidTr="006A4E02">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9627" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C3CD641" w14:textId="086780B8" w:rsidR="005E5978" w:rsidRDefault="005E5978" w:rsidP="005E5978">
             <w:pPr>
               <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce rapport doit être adressé, </w:t>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>uniquement</w:t>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> par courriel, à</w:t>
             </w:r>
             <w:r w:rsidR="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00122A55" w:rsidRPr="00122A55">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>sopfa@fr.ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="76F5919A" w14:textId="0F69AC15" w:rsidR="00122A55" w:rsidRPr="000801CF" w:rsidRDefault="00122A55" w:rsidP="005E5978">
             <w:pPr>
               <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E5978" w:rsidRPr="000801CF" w14:paraId="2211F0B6" w14:textId="77777777" w:rsidTr="006A4E02">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9627" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="352686E6" w14:textId="26518A35" w:rsidR="005E5978" w:rsidRPr="000801CF" w:rsidRDefault="005E5978" w:rsidP="00203D9E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>IMPORTANT</w:t>
             </w:r>
             <w:r w:rsidR="000801CF" w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
@@ -6025,171 +6010,171 @@
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="000801CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>accompagnement signée est à transmettre avec ce rapport.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E4BF53C" w14:textId="32E10F67" w:rsidR="006F10EE" w:rsidRPr="000801CF" w:rsidRDefault="006F10EE" w:rsidP="00BF06EE">
       <w:pPr>
         <w:spacing w:before="60" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006F10EE" w:rsidRPr="000801CF" w:rsidSect="00252E44">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="1418" w:left="1418" w:header="567" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DA883C9" w14:textId="77777777" w:rsidR="00252E44" w:rsidRPr="000801CF" w:rsidRDefault="00252E44" w:rsidP="00F70ED5">
+    <w:p w14:paraId="152BEAC4" w14:textId="77777777" w:rsidR="00C14208" w:rsidRPr="000801CF" w:rsidRDefault="00C14208" w:rsidP="00F70ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000801CF">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E76A4DC" w14:textId="77777777" w:rsidR="00252E44" w:rsidRPr="000801CF" w:rsidRDefault="00252E44" w:rsidP="00F70ED5">
+    <w:p w14:paraId="582A5676" w14:textId="77777777" w:rsidR="00C14208" w:rsidRPr="000801CF" w:rsidRDefault="00C14208" w:rsidP="00F70ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000801CF">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14A1DA78" w14:textId="77777777" w:rsidR="00584097" w:rsidRPr="000801CF" w:rsidRDefault="00584097" w:rsidP="00584097">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000801CF">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2046E2F2" w14:textId="77777777" w:rsidR="00584097" w:rsidRPr="000801CF" w:rsidRDefault="00584097" w:rsidP="00584097">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000801CF">
       <w:rPr>
         <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
@@ -6241,51 +6226,51 @@
     <w:r w:rsidRPr="000801CF">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Direction de la formation et des affaires culturelles</w:t>
     </w:r>
     <w:r w:rsidRPr="00584097">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00584097">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DFAC</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="218BE061" w14:textId="77777777" w:rsidR="00194F5B" w:rsidRPr="000801CF" w:rsidRDefault="00194F5B" w:rsidP="00194F5B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000801CF">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E2B9DEB" w14:textId="77777777" w:rsidR="00194F5B" w:rsidRPr="000801CF" w:rsidRDefault="00194F5B" w:rsidP="00194F5B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000801CF">
       <w:rPr>
         <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
@@ -6341,69 +6326,69 @@
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000801CF">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Direction de la formation et des affaires culturelles</w:t>
     </w:r>
     <w:r w:rsidRPr="000801CF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> DFAC</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E75FC03" w14:textId="77777777" w:rsidR="00252E44" w:rsidRPr="000801CF" w:rsidRDefault="00252E44" w:rsidP="00F70ED5">
+    <w:p w14:paraId="662231FA" w14:textId="77777777" w:rsidR="00C14208" w:rsidRPr="000801CF" w:rsidRDefault="00C14208" w:rsidP="00F70ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000801CF">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E305FD7" w14:textId="77777777" w:rsidR="00252E44" w:rsidRPr="000801CF" w:rsidRDefault="00252E44" w:rsidP="00F70ED5">
+    <w:p w14:paraId="76046384" w14:textId="77777777" w:rsidR="00C14208" w:rsidRPr="000801CF" w:rsidRDefault="00C14208" w:rsidP="00F70ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000801CF">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="45FA0673" w14:textId="519F68FA" w:rsidR="000D375F" w:rsidRPr="002E31BA" w:rsidRDefault="000D375F">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
@@ -6415,51 +6400,79 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002E31BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00560392">
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Ce formulaire a été conçu en collaboration entre les 3 services cantonaux que sont l’IMR, le SASoc et le SOP</w:t>
+        <w:t xml:space="preserve">Ce formulaire a été conçu en collaboration entre les 3 services cantonaux que sont l’IMR, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00560392">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>SASoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00560392">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le SOP</w:t>
       </w:r>
       <w:r w:rsidR="003B6241">
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>FA. Pour le rapport 2024, il sera le même dans les 3 services.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7EECE6D4" w14:textId="52110D56" w:rsidR="00B8711A" w:rsidRPr="00773660" w:rsidRDefault="00B8711A">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -6621,51 +6634,51 @@
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000801CF">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000801CF">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Les postes peuvent être modifiés et complétés.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F01511" w:rsidRPr="000801CF" w14:paraId="6A2FD2FD" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -6746,65 +6759,65 @@
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="47BE2175" w14:textId="77777777" w:rsidR="00F01511" w:rsidRPr="000801CF" w:rsidRDefault="00F01511" w:rsidP="00927334">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F01511" w:rsidRPr="009C7B4E" w14:paraId="71312516" w14:textId="77777777">
+    <w:tr w:rsidR="00F01511" w:rsidRPr="00304D6A" w14:paraId="71312516" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="46CAE1DE" w14:textId="77777777" w:rsidR="00F01511" w:rsidRPr="000801CF" w:rsidRDefault="006329C5" w:rsidP="00C268D0">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000801CF">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CA2D600" wp14:editId="4DF89118">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
@@ -6960,51 +6973,51 @@
           </w:r>
           <w:r w:rsidRPr="002D246E">
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> BEA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0568BABA" w14:textId="77777777" w:rsidR="00F01511" w:rsidRPr="002D246E" w:rsidRDefault="00F01511" w:rsidP="00927334">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01762FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D800F800"/>
     <w:lvl w:ilvl="0" w:tplc="AEDA4BCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2A3460B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10079,57 +10092,56 @@
   <w:num w:numId="20" w16cid:durableId="452094304">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="817188440">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="253246455">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="364140489">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1028213228">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1801847374">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="142548097">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C25F2"/>
     <w:rsid w:val="00000725"/>
     <w:rsid w:val="00002E00"/>
     <w:rsid w:val="00016E6F"/>
     <w:rsid w:val="000243A0"/>
@@ -10168,169 +10180,174 @@
     <w:rsid w:val="000D7C72"/>
     <w:rsid w:val="000E2505"/>
     <w:rsid w:val="000E3951"/>
     <w:rsid w:val="000E3CF5"/>
     <w:rsid w:val="000E7213"/>
     <w:rsid w:val="000E7308"/>
     <w:rsid w:val="000F01E7"/>
     <w:rsid w:val="000F316F"/>
     <w:rsid w:val="000F66DE"/>
     <w:rsid w:val="0010048E"/>
     <w:rsid w:val="001043C7"/>
     <w:rsid w:val="00106225"/>
     <w:rsid w:val="0010688F"/>
     <w:rsid w:val="00114496"/>
     <w:rsid w:val="00116A64"/>
     <w:rsid w:val="00122A55"/>
     <w:rsid w:val="00124F73"/>
     <w:rsid w:val="00126B69"/>
     <w:rsid w:val="00130084"/>
     <w:rsid w:val="001358C7"/>
     <w:rsid w:val="00140E0C"/>
     <w:rsid w:val="00143B95"/>
     <w:rsid w:val="00146928"/>
     <w:rsid w:val="00146C34"/>
     <w:rsid w:val="001514EF"/>
+    <w:rsid w:val="001529BB"/>
     <w:rsid w:val="00156F38"/>
     <w:rsid w:val="00164FF8"/>
     <w:rsid w:val="001701BF"/>
     <w:rsid w:val="0017125D"/>
     <w:rsid w:val="00171BF3"/>
     <w:rsid w:val="00172A48"/>
     <w:rsid w:val="00172D68"/>
     <w:rsid w:val="001803CF"/>
     <w:rsid w:val="00181E9F"/>
     <w:rsid w:val="00184589"/>
     <w:rsid w:val="001848A9"/>
     <w:rsid w:val="00194F5B"/>
     <w:rsid w:val="001A0AF8"/>
     <w:rsid w:val="001A132B"/>
     <w:rsid w:val="001A5C5D"/>
     <w:rsid w:val="001A697C"/>
     <w:rsid w:val="001C3352"/>
+    <w:rsid w:val="001D5ABD"/>
     <w:rsid w:val="001D7000"/>
     <w:rsid w:val="001E2E6E"/>
     <w:rsid w:val="001E4B25"/>
     <w:rsid w:val="001F1E43"/>
     <w:rsid w:val="001F38A9"/>
     <w:rsid w:val="001F4F64"/>
     <w:rsid w:val="00203D9E"/>
     <w:rsid w:val="00206501"/>
     <w:rsid w:val="00211D31"/>
     <w:rsid w:val="0021397D"/>
     <w:rsid w:val="00215106"/>
     <w:rsid w:val="00215A46"/>
     <w:rsid w:val="00217D08"/>
     <w:rsid w:val="0022163C"/>
     <w:rsid w:val="00224F24"/>
     <w:rsid w:val="0023098F"/>
     <w:rsid w:val="00230EC6"/>
     <w:rsid w:val="00237231"/>
     <w:rsid w:val="00246659"/>
     <w:rsid w:val="00246FB9"/>
     <w:rsid w:val="00246FCB"/>
     <w:rsid w:val="00250667"/>
     <w:rsid w:val="00252E44"/>
     <w:rsid w:val="00260A54"/>
     <w:rsid w:val="00261499"/>
     <w:rsid w:val="002614F5"/>
     <w:rsid w:val="00263FD5"/>
     <w:rsid w:val="00265D00"/>
     <w:rsid w:val="00271B97"/>
     <w:rsid w:val="0027765C"/>
     <w:rsid w:val="00277B06"/>
     <w:rsid w:val="0028618A"/>
     <w:rsid w:val="00291EF5"/>
     <w:rsid w:val="002A0D3A"/>
     <w:rsid w:val="002A2BD4"/>
     <w:rsid w:val="002A71F1"/>
     <w:rsid w:val="002B4187"/>
     <w:rsid w:val="002B4293"/>
     <w:rsid w:val="002B73E9"/>
     <w:rsid w:val="002C33E4"/>
     <w:rsid w:val="002C4358"/>
     <w:rsid w:val="002C7B84"/>
     <w:rsid w:val="002D246E"/>
     <w:rsid w:val="002D6564"/>
     <w:rsid w:val="002D69BD"/>
     <w:rsid w:val="002E31BA"/>
     <w:rsid w:val="002E50DA"/>
     <w:rsid w:val="002E7FB6"/>
     <w:rsid w:val="002F520B"/>
     <w:rsid w:val="00302BD6"/>
+    <w:rsid w:val="00304D6A"/>
     <w:rsid w:val="003133DA"/>
     <w:rsid w:val="00313EFE"/>
     <w:rsid w:val="00313FAC"/>
     <w:rsid w:val="00315627"/>
     <w:rsid w:val="00326169"/>
     <w:rsid w:val="003404B7"/>
     <w:rsid w:val="003404E3"/>
     <w:rsid w:val="00343581"/>
     <w:rsid w:val="00344865"/>
     <w:rsid w:val="00344AF7"/>
     <w:rsid w:val="00352DB0"/>
     <w:rsid w:val="00354C99"/>
     <w:rsid w:val="0035753B"/>
     <w:rsid w:val="0036117B"/>
     <w:rsid w:val="0036156D"/>
     <w:rsid w:val="00361A98"/>
     <w:rsid w:val="0036378E"/>
     <w:rsid w:val="00367FCF"/>
     <w:rsid w:val="003750FA"/>
     <w:rsid w:val="00375DD8"/>
     <w:rsid w:val="00381DE8"/>
     <w:rsid w:val="003853A4"/>
     <w:rsid w:val="00385FC5"/>
     <w:rsid w:val="003866A4"/>
     <w:rsid w:val="00394CE7"/>
     <w:rsid w:val="003A2FB9"/>
     <w:rsid w:val="003A5769"/>
     <w:rsid w:val="003A578E"/>
+    <w:rsid w:val="003A74D5"/>
     <w:rsid w:val="003B0EFA"/>
     <w:rsid w:val="003B581B"/>
     <w:rsid w:val="003B6241"/>
     <w:rsid w:val="003B6529"/>
     <w:rsid w:val="003C620D"/>
     <w:rsid w:val="003C793A"/>
     <w:rsid w:val="003D0145"/>
     <w:rsid w:val="003D3AB4"/>
     <w:rsid w:val="003D735A"/>
     <w:rsid w:val="003E0321"/>
     <w:rsid w:val="003E20B8"/>
     <w:rsid w:val="003E338D"/>
     <w:rsid w:val="003E56B4"/>
     <w:rsid w:val="003F051F"/>
     <w:rsid w:val="003F1A71"/>
     <w:rsid w:val="003F1CAD"/>
     <w:rsid w:val="003F34D2"/>
     <w:rsid w:val="0040225B"/>
     <w:rsid w:val="004102ED"/>
     <w:rsid w:val="0041491A"/>
     <w:rsid w:val="004165F1"/>
     <w:rsid w:val="00416BE2"/>
     <w:rsid w:val="00422980"/>
     <w:rsid w:val="004250EE"/>
+    <w:rsid w:val="00427B31"/>
     <w:rsid w:val="0043037F"/>
     <w:rsid w:val="00435612"/>
     <w:rsid w:val="00435D0B"/>
     <w:rsid w:val="00436A54"/>
     <w:rsid w:val="00437FAC"/>
     <w:rsid w:val="004416A7"/>
     <w:rsid w:val="00443D81"/>
     <w:rsid w:val="0044595B"/>
     <w:rsid w:val="00446654"/>
     <w:rsid w:val="0045427E"/>
     <w:rsid w:val="00456530"/>
     <w:rsid w:val="004647DC"/>
     <w:rsid w:val="004707BA"/>
     <w:rsid w:val="00470C29"/>
     <w:rsid w:val="0047637D"/>
     <w:rsid w:val="00476988"/>
     <w:rsid w:val="00476DAD"/>
     <w:rsid w:val="0047763D"/>
     <w:rsid w:val="00477C77"/>
     <w:rsid w:val="004838C2"/>
     <w:rsid w:val="0049132D"/>
     <w:rsid w:val="00496B72"/>
     <w:rsid w:val="004A42AA"/>
     <w:rsid w:val="004A4DC8"/>
     <w:rsid w:val="004A5A2C"/>
@@ -10383,173 +10400,180 @@
     <w:rsid w:val="005C2981"/>
     <w:rsid w:val="005C43D6"/>
     <w:rsid w:val="005C67D4"/>
     <w:rsid w:val="005D0B7D"/>
     <w:rsid w:val="005D0FE5"/>
     <w:rsid w:val="005D1D8F"/>
     <w:rsid w:val="005D23CF"/>
     <w:rsid w:val="005D7949"/>
     <w:rsid w:val="005E5978"/>
     <w:rsid w:val="00603688"/>
     <w:rsid w:val="006059FD"/>
     <w:rsid w:val="006123EA"/>
     <w:rsid w:val="0062051D"/>
     <w:rsid w:val="006329C5"/>
     <w:rsid w:val="006401E4"/>
     <w:rsid w:val="0064250D"/>
     <w:rsid w:val="00646794"/>
     <w:rsid w:val="00647475"/>
     <w:rsid w:val="00652FE3"/>
     <w:rsid w:val="00660398"/>
     <w:rsid w:val="00661926"/>
     <w:rsid w:val="00662A43"/>
     <w:rsid w:val="00664CB9"/>
     <w:rsid w:val="006651A1"/>
     <w:rsid w:val="0067399B"/>
+    <w:rsid w:val="00674268"/>
     <w:rsid w:val="006854DC"/>
     <w:rsid w:val="0069388E"/>
     <w:rsid w:val="006942E9"/>
     <w:rsid w:val="006A0385"/>
     <w:rsid w:val="006A39DA"/>
     <w:rsid w:val="006A4689"/>
     <w:rsid w:val="006A4E02"/>
     <w:rsid w:val="006B03BB"/>
     <w:rsid w:val="006B1E6F"/>
     <w:rsid w:val="006B2239"/>
     <w:rsid w:val="006C03C1"/>
     <w:rsid w:val="006C3893"/>
     <w:rsid w:val="006C480F"/>
     <w:rsid w:val="006C634D"/>
     <w:rsid w:val="006D07F2"/>
     <w:rsid w:val="006D1BA9"/>
     <w:rsid w:val="006D6AD7"/>
     <w:rsid w:val="006F0D13"/>
     <w:rsid w:val="006F10EE"/>
     <w:rsid w:val="006F297A"/>
     <w:rsid w:val="006F38BD"/>
     <w:rsid w:val="006F3A4A"/>
+    <w:rsid w:val="006F4443"/>
     <w:rsid w:val="006F70CF"/>
     <w:rsid w:val="007000C7"/>
     <w:rsid w:val="00703372"/>
     <w:rsid w:val="007059E0"/>
     <w:rsid w:val="00707104"/>
     <w:rsid w:val="007143B2"/>
     <w:rsid w:val="007250A5"/>
     <w:rsid w:val="007319E0"/>
     <w:rsid w:val="00731A96"/>
     <w:rsid w:val="00747B7E"/>
     <w:rsid w:val="00754B28"/>
     <w:rsid w:val="00756BB2"/>
     <w:rsid w:val="00760E03"/>
     <w:rsid w:val="00761878"/>
     <w:rsid w:val="00762248"/>
     <w:rsid w:val="00773660"/>
     <w:rsid w:val="00776351"/>
     <w:rsid w:val="0078425D"/>
     <w:rsid w:val="00784EED"/>
     <w:rsid w:val="0078663E"/>
     <w:rsid w:val="00787B49"/>
     <w:rsid w:val="00791F11"/>
     <w:rsid w:val="0079597B"/>
     <w:rsid w:val="0079635E"/>
     <w:rsid w:val="00796401"/>
     <w:rsid w:val="00796A25"/>
     <w:rsid w:val="007A0CC9"/>
     <w:rsid w:val="007A7541"/>
+    <w:rsid w:val="007B3F93"/>
     <w:rsid w:val="007C7D73"/>
     <w:rsid w:val="007D1F46"/>
     <w:rsid w:val="007D39DA"/>
     <w:rsid w:val="007D6773"/>
     <w:rsid w:val="007E51AE"/>
     <w:rsid w:val="007E7BE7"/>
     <w:rsid w:val="007E7FA7"/>
     <w:rsid w:val="007F049A"/>
     <w:rsid w:val="007F2CA2"/>
     <w:rsid w:val="007F380D"/>
+    <w:rsid w:val="008001B4"/>
     <w:rsid w:val="008025B0"/>
     <w:rsid w:val="0080515A"/>
     <w:rsid w:val="00805B0B"/>
     <w:rsid w:val="008064E5"/>
     <w:rsid w:val="00807729"/>
     <w:rsid w:val="00812D14"/>
     <w:rsid w:val="00815CBF"/>
     <w:rsid w:val="00826D08"/>
     <w:rsid w:val="00831DEE"/>
     <w:rsid w:val="00834CA2"/>
     <w:rsid w:val="008361C1"/>
     <w:rsid w:val="00836CC8"/>
     <w:rsid w:val="008374BB"/>
     <w:rsid w:val="00841439"/>
     <w:rsid w:val="008548D1"/>
     <w:rsid w:val="00854D73"/>
     <w:rsid w:val="00854F37"/>
     <w:rsid w:val="0087706C"/>
     <w:rsid w:val="008857C5"/>
     <w:rsid w:val="00885B7B"/>
+    <w:rsid w:val="00894999"/>
     <w:rsid w:val="008A04EA"/>
     <w:rsid w:val="008A2478"/>
     <w:rsid w:val="008A73A2"/>
     <w:rsid w:val="008B0B82"/>
     <w:rsid w:val="008B40EC"/>
     <w:rsid w:val="008B5C65"/>
     <w:rsid w:val="008C02FD"/>
     <w:rsid w:val="008C42E4"/>
     <w:rsid w:val="008D394E"/>
     <w:rsid w:val="008D5312"/>
     <w:rsid w:val="008E2A8E"/>
     <w:rsid w:val="008F1010"/>
     <w:rsid w:val="008F1C2F"/>
     <w:rsid w:val="008F4F81"/>
     <w:rsid w:val="008F5B8F"/>
     <w:rsid w:val="00900EC0"/>
     <w:rsid w:val="00901898"/>
     <w:rsid w:val="00901A16"/>
     <w:rsid w:val="00903EAD"/>
     <w:rsid w:val="00904138"/>
     <w:rsid w:val="00906BA9"/>
     <w:rsid w:val="00910EF2"/>
     <w:rsid w:val="00911DDD"/>
     <w:rsid w:val="00913038"/>
     <w:rsid w:val="00913A3D"/>
     <w:rsid w:val="009144BD"/>
     <w:rsid w:val="0091503A"/>
     <w:rsid w:val="00915872"/>
     <w:rsid w:val="00925C61"/>
     <w:rsid w:val="00927334"/>
     <w:rsid w:val="00927AD0"/>
     <w:rsid w:val="00936CB2"/>
     <w:rsid w:val="0094266B"/>
     <w:rsid w:val="00946C58"/>
     <w:rsid w:val="00947619"/>
     <w:rsid w:val="009500B2"/>
     <w:rsid w:val="009501FF"/>
     <w:rsid w:val="00950798"/>
     <w:rsid w:val="00952AAA"/>
+    <w:rsid w:val="00952CA6"/>
     <w:rsid w:val="009547A0"/>
     <w:rsid w:val="00961540"/>
     <w:rsid w:val="00961CEC"/>
     <w:rsid w:val="00963500"/>
+    <w:rsid w:val="00965A2A"/>
     <w:rsid w:val="00971EE1"/>
     <w:rsid w:val="00971F45"/>
     <w:rsid w:val="009723AE"/>
     <w:rsid w:val="009725CC"/>
     <w:rsid w:val="00975992"/>
     <w:rsid w:val="0099253E"/>
     <w:rsid w:val="00992722"/>
     <w:rsid w:val="00993A40"/>
     <w:rsid w:val="00993CCC"/>
     <w:rsid w:val="00994157"/>
     <w:rsid w:val="0099463D"/>
     <w:rsid w:val="00996CC8"/>
     <w:rsid w:val="009A0E2E"/>
     <w:rsid w:val="009A282D"/>
     <w:rsid w:val="009B385F"/>
     <w:rsid w:val="009B4075"/>
     <w:rsid w:val="009C14DE"/>
     <w:rsid w:val="009C52C3"/>
     <w:rsid w:val="009C586C"/>
     <w:rsid w:val="009C7B4E"/>
     <w:rsid w:val="009D06E6"/>
     <w:rsid w:val="009D0D08"/>
     <w:rsid w:val="009D0E6E"/>
     <w:rsid w:val="009D3F3E"/>
     <w:rsid w:val="009D53D0"/>
@@ -10588,102 +10612,105 @@
     <w:rsid w:val="00AA7849"/>
     <w:rsid w:val="00AA7BC1"/>
     <w:rsid w:val="00AB309C"/>
     <w:rsid w:val="00AB57C2"/>
     <w:rsid w:val="00AB679E"/>
     <w:rsid w:val="00AC01D3"/>
     <w:rsid w:val="00AC036F"/>
     <w:rsid w:val="00AC0E66"/>
     <w:rsid w:val="00AC3858"/>
     <w:rsid w:val="00AC6DCF"/>
     <w:rsid w:val="00AD5BF8"/>
     <w:rsid w:val="00AD5D9C"/>
     <w:rsid w:val="00AD7E9A"/>
     <w:rsid w:val="00AE1AFE"/>
     <w:rsid w:val="00AE3BEA"/>
     <w:rsid w:val="00AE4954"/>
     <w:rsid w:val="00AF6580"/>
     <w:rsid w:val="00AF7880"/>
     <w:rsid w:val="00B01269"/>
     <w:rsid w:val="00B14FAA"/>
     <w:rsid w:val="00B16A12"/>
     <w:rsid w:val="00B17DD6"/>
     <w:rsid w:val="00B30B91"/>
     <w:rsid w:val="00B32F56"/>
     <w:rsid w:val="00B37664"/>
+    <w:rsid w:val="00B47A43"/>
     <w:rsid w:val="00B51A93"/>
     <w:rsid w:val="00B51F02"/>
     <w:rsid w:val="00B5336A"/>
     <w:rsid w:val="00B537E6"/>
     <w:rsid w:val="00B61117"/>
     <w:rsid w:val="00B61BD2"/>
     <w:rsid w:val="00B63B96"/>
     <w:rsid w:val="00B64450"/>
     <w:rsid w:val="00B65C51"/>
     <w:rsid w:val="00B70DE0"/>
     <w:rsid w:val="00B732CF"/>
     <w:rsid w:val="00B816B1"/>
     <w:rsid w:val="00B8172A"/>
     <w:rsid w:val="00B838E9"/>
     <w:rsid w:val="00B8711A"/>
     <w:rsid w:val="00B87B55"/>
     <w:rsid w:val="00B90D88"/>
     <w:rsid w:val="00B9489E"/>
     <w:rsid w:val="00B954EB"/>
     <w:rsid w:val="00BA4925"/>
     <w:rsid w:val="00BB06BA"/>
     <w:rsid w:val="00BB3600"/>
     <w:rsid w:val="00BB58FD"/>
     <w:rsid w:val="00BC5247"/>
     <w:rsid w:val="00BD22F0"/>
     <w:rsid w:val="00BD495C"/>
     <w:rsid w:val="00BD7BAD"/>
     <w:rsid w:val="00BE004F"/>
     <w:rsid w:val="00BE19BD"/>
     <w:rsid w:val="00BE60A3"/>
     <w:rsid w:val="00BF06EE"/>
     <w:rsid w:val="00BF2A10"/>
     <w:rsid w:val="00BF4D18"/>
     <w:rsid w:val="00BF500E"/>
     <w:rsid w:val="00C02B8B"/>
     <w:rsid w:val="00C03BCC"/>
     <w:rsid w:val="00C077C4"/>
     <w:rsid w:val="00C11838"/>
     <w:rsid w:val="00C13D12"/>
+    <w:rsid w:val="00C14208"/>
     <w:rsid w:val="00C172AC"/>
     <w:rsid w:val="00C22153"/>
     <w:rsid w:val="00C24374"/>
     <w:rsid w:val="00C260D4"/>
     <w:rsid w:val="00C268D0"/>
     <w:rsid w:val="00C26BFB"/>
     <w:rsid w:val="00C31E51"/>
     <w:rsid w:val="00C33D9E"/>
     <w:rsid w:val="00C35C19"/>
     <w:rsid w:val="00C4354E"/>
     <w:rsid w:val="00C4428D"/>
     <w:rsid w:val="00C467FA"/>
     <w:rsid w:val="00C505B1"/>
+    <w:rsid w:val="00C576BC"/>
     <w:rsid w:val="00C67957"/>
     <w:rsid w:val="00C73261"/>
     <w:rsid w:val="00C7523C"/>
     <w:rsid w:val="00C775BB"/>
     <w:rsid w:val="00C90BEE"/>
     <w:rsid w:val="00C93DCE"/>
     <w:rsid w:val="00C97C23"/>
     <w:rsid w:val="00CA7647"/>
     <w:rsid w:val="00CB35DB"/>
     <w:rsid w:val="00CC1481"/>
     <w:rsid w:val="00CC4678"/>
     <w:rsid w:val="00CE1BB2"/>
     <w:rsid w:val="00CE4A69"/>
     <w:rsid w:val="00CE7A54"/>
     <w:rsid w:val="00D073DD"/>
     <w:rsid w:val="00D075E7"/>
     <w:rsid w:val="00D10D0F"/>
     <w:rsid w:val="00D14A42"/>
     <w:rsid w:val="00D16978"/>
     <w:rsid w:val="00D2187A"/>
     <w:rsid w:val="00D340A3"/>
     <w:rsid w:val="00D34D16"/>
     <w:rsid w:val="00D35FFB"/>
     <w:rsid w:val="00D37C90"/>
     <w:rsid w:val="00D42801"/>
@@ -10742,50 +10769,51 @@
     <w:rsid w:val="00E94240"/>
     <w:rsid w:val="00EA2443"/>
     <w:rsid w:val="00EA3BD9"/>
     <w:rsid w:val="00EB08D7"/>
     <w:rsid w:val="00EB0AFA"/>
     <w:rsid w:val="00EB1D82"/>
     <w:rsid w:val="00EB5655"/>
     <w:rsid w:val="00EB587D"/>
     <w:rsid w:val="00EC0A80"/>
     <w:rsid w:val="00EE2C74"/>
     <w:rsid w:val="00EE40EA"/>
     <w:rsid w:val="00EF19F4"/>
     <w:rsid w:val="00EF455D"/>
     <w:rsid w:val="00EF5979"/>
     <w:rsid w:val="00F01511"/>
     <w:rsid w:val="00F10A49"/>
     <w:rsid w:val="00F2052A"/>
     <w:rsid w:val="00F2241B"/>
     <w:rsid w:val="00F246F5"/>
     <w:rsid w:val="00F2544D"/>
     <w:rsid w:val="00F30B1D"/>
     <w:rsid w:val="00F30F13"/>
     <w:rsid w:val="00F31992"/>
     <w:rsid w:val="00F326BD"/>
     <w:rsid w:val="00F338E9"/>
+    <w:rsid w:val="00F36E2C"/>
     <w:rsid w:val="00F413B3"/>
     <w:rsid w:val="00F43599"/>
     <w:rsid w:val="00F473D2"/>
     <w:rsid w:val="00F51DB5"/>
     <w:rsid w:val="00F56D5F"/>
     <w:rsid w:val="00F6203F"/>
     <w:rsid w:val="00F62121"/>
     <w:rsid w:val="00F70ED5"/>
     <w:rsid w:val="00F72C3F"/>
     <w:rsid w:val="00F74BE7"/>
     <w:rsid w:val="00F85012"/>
     <w:rsid w:val="00F91C23"/>
     <w:rsid w:val="00F93758"/>
     <w:rsid w:val="00F960C0"/>
     <w:rsid w:val="00FA3B9B"/>
     <w:rsid w:val="00FA76C3"/>
     <w:rsid w:val="00FB015B"/>
     <w:rsid w:val="00FB183C"/>
     <w:rsid w:val="00FB6B76"/>
     <w:rsid w:val="00FC4E0A"/>
     <w:rsid w:val="00FC5084"/>
     <w:rsid w:val="00FC7CC1"/>
     <w:rsid w:val="00FD0244"/>
     <w:rsid w:val="00FD505A"/>
     <w:rsid w:val="00FD60E0"/>
@@ -10804,51 +10832,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07340F05"/>
   <w15:docId w15:val="{959F7C8C-43D6-4FAB-A0E4-E869A649CA1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12440,87 +12468,87 @@
     <w:semiHidden/>
     <w:rsid w:val="00055C57"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C505B1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="61410003">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="599145191">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sopfa@fr.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sopfa@fr.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -12784,77 +12812,91 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B6CBB6806963542BDEE447B5A703DED" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="8172a71b78cf5cad8a79f030eb2a6035">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e01359d1-a216-4b81-bfbb-a38ab4b6a836" xmlns:ns3="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="383e2b83f5262375db8894f6dc7f891e" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B6CBB6806963542BDEE447B5A703DED" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="de7e05c12e51afcb8fa50e430b0eee55">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e01359d1-a216-4b81-bfbb-a38ab4b6a836" xmlns:ns3="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c612a016a372dabef3307b15bb5b937d" ns2:_="" ns3:_="">
     <xsd:import namespace="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
     <xsd:import namespace="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e01359d1-a216-4b81-bfbb-a38ab4b6a836" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -12890,50 +12932,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c70c61eb-e79b-4637-bec8-a34fd4ab4953" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -13033,135 +13080,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e01359d1-a216-4b81-bfbb-a38ab4b6a836">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9078581-29A4-46CC-87E2-43F0257FC678}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C00843F-2006-442E-88C5-4A5D9402D4FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AAAAB78-99B1-4394-8648-86B9C54597EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
     <ds:schemaRef ds:uri="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C00843F-2006-442E-88C5-4A5D9402D4FB}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7DAC736-4FB9-4A7B-BFD7-996B391C3E84}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7DAC736-4FB9-4A7B-BFD7-996B391C3E84}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E15909E-4177-4EBE-816F-4E295FB16131}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
+    <ds:schemaRef ds:uri="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>512</Words>
-  <Characters>2816</Characters>
+  <Words>518</Words>
+  <Characters>2849</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sitel</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3322</CharactersWithSpaces>
+  <CharactersWithSpaces>3361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6160505</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:integration@fr.ch</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>