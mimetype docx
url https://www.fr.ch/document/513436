--- v0 (2025-12-05)
+++ v1 (2026-06-06)
@@ -14,22885 +14,16879 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="7CD59A62" w14:textId="77777777" w:rsidR="001A22C6" w:rsidRDefault="001A22C6" w:rsidP="000A1D53">
+    <w:p w14:paraId="429AD4C4" w14:textId="79757DA5" w:rsidR="00D418C7" w:rsidRPr="00D418C7" w:rsidRDefault="00D418C7" w:rsidP="00D418C7">
       <w:pPr>
-        <w:ind w:left="-540"/>
+        <w:pStyle w:val="03date"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D418C7">
+        <w:rPr>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Villars-sur-Glâne, 30 avril 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04183AD1" w14:textId="1C715371" w:rsidR="003E0A86" w:rsidRPr="00D418C7" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D418C7">
+        <w:rPr>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Formulaire d’auto-déclaration AE – Renouvellement de l’autorisation d’exploiter (AE) d’un établissement médico-social (EMS) par le Service du médecin cantonal (SMC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2049DFD3" w14:textId="1D653D8E" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="001961A9">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:rPr>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29909345" w14:textId="77777777" w:rsidR="001A22C6" w:rsidRDefault="00AB747C" w:rsidP="001A22C6">
+    <w:p w14:paraId="58126144" w14:textId="365FC0E4" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
       <w:pPr>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
         </w:rPr>
-        <w:drawing>
-[...51 lines deleted...]
-        </w:drawing>
+        <w:t xml:space="preserve">Basé sur les conditions cadres pour l’exploitation d’un EMS </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43B78">
+        <w:rPr>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D418C7">
+        <w:rPr>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u 30 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43B78">
+        <w:rPr>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>avril 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6E86AC" w14:textId="77777777" w:rsidR="001A22C6" w:rsidRDefault="001A22C6" w:rsidP="001A22C6">
+    <w:p w14:paraId="496DD87C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
       <w:pPr>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rStyle w:val="Titredulivre"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D314EB2" w14:textId="77777777" w:rsidR="001A22C6" w:rsidRDefault="001A22C6" w:rsidP="001A22C6">
+    <w:p w14:paraId="68C4E57E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005017E1" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
       <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-[...248 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...391 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7170326F" w14:textId="2FAEA414" w:rsidR="00CE05ED" w:rsidRDefault="00CE05ED" w:rsidP="00155BAC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="64A5039D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
       <w:r>
-        <w:t>Le SMC assure la surveillance de la qualité des soins dans les EMS par des contrôles réguliers et systématiques</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Le SMC assure la surveillance de la qualité des soins dans les EMS par des contrôles réguliers et systématiques. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk145517149"/>
-      <w:r w:rsidR="00605C14">
-        <w:t>Ce contrôle se fait sur la base des conditions cadres pour l’exploitation d’un établissement médico-social (annexe).</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Ce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F493D">
+        <w:t xml:space="preserve">contrôle se fait sur la base des conditions cadres pour l’exploitation d’un établissement médico-social (annexe), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F493D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>que les institutions doivent respecter en tous points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F493D">
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="518AF867" w14:textId="77777777" w:rsidR="005C2B63" w:rsidRDefault="00155BAC" w:rsidP="005C2B63">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="29888D01" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
+      <w:r w:rsidRPr="005F493D">
         <w:t xml:space="preserve">Chaque institution au bénéfice d’une autorisation d’exploiter par le canton de Fribourg fait l’objet d’un contrôle des critères nécessaires pour assurer le respect des bases légales, la qualité des soins et la sécurité des résidents, avant l’échéance de l’autorisation, en principe tous les 5 ans. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F89E8C8" w14:textId="24F4A6E1" w:rsidR="0005491C" w:rsidRDefault="00155BAC" w:rsidP="00155BAC">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="76963993" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
+      <w:r w:rsidRPr="005F493D">
         <w:t>Ce contrôle se fait sur dossier</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005F493D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, à la demande du SMC. </w:t>
       </w:r>
-      <w:r w:rsidR="006C4D95">
-[...42 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005F493D">
+        <w:t>Un contrôle sur site, annoncé ou non selon la situation, ciblé ou complet, peut être effectué à tout moment, en particulier lors de plaintes, d’une nouvelle mission, de transformations architecturales, de difficultés spécifiques relevées ou décelées dans l’analyse du dossier transmis. Si aucun contrôle sur site n’a été effectué lors des 5 dernières années, une inspection a, en principe, lieu lors du renouvellement de l’autorisation d’exploitation. Si nécessaire, des mesures correctives sont exigées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CCD460" w14:textId="77777777" w:rsidR="005017E1" w:rsidRDefault="005017E1">
+    <w:p w14:paraId="7C2BB0EA" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F43BBFC" w14:textId="25CA8E96" w:rsidR="00770D01" w:rsidRPr="00EA33B0" w:rsidRDefault="00770D01">
+    <w:p w14:paraId="332EEC3B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00EA33B0" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA33B0">
+        <w:t>Formulaire d’auto-déclaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A296A94" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00994255" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
+      <w:r w:rsidRPr="00EA33B0">
+        <w:t xml:space="preserve">Ce formulaire est un outil de surveillance des prestations dans les établissements </w:t>
+      </w:r>
+      <w:r>
+        <w:t>offrant des prestations médico-sociales (EMS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA33B0">
+        <w:t xml:space="preserve">. Il </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">peut être </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994255">
+        <w:t>compl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>été par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994255">
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:r>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994255">
+        <w:t xml:space="preserve">formulaire </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">d’inspection AE » </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994255">
+        <w:t xml:space="preserve">utilisé lors des </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">contrôles effectués sur site, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994255">
+        <w:t>dans le cadre du renouvellement de l’autorisation d’exploiter (AE).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695B22C5" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
+      <w:r w:rsidRPr="00994255">
+        <w:t xml:space="preserve">Par leur signature, les responsables de l’institution attestent de la véracité de l’ensemble des informations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F493D">
+        <w:t>fournies et engagent leur responsabilité. Ce document</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fait partie du dossier de renouvellement de l’AE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6851C6AA" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00994255" w:rsidRDefault="00315AAF" w:rsidP="00315AAF"/>
+    <w:p w14:paraId="243F6590" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00994255" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43B78">
+        <w:t>Procédure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6348C0C9" w14:textId="0046CDF8" w:rsidR="00315AAF" w:rsidRPr="00D43B78" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
+      <w:r w:rsidRPr="00994255">
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994255">
+        <w:t>formulaire d’auto-déclaration</w:t>
+      </w:r>
+      <w:r>
+        <w:t> »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994255">
+        <w:t xml:space="preserve"> est complété par les responsables de l’institution. Il est retourné </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5B51">
+        <w:t xml:space="preserve">par voie électronique, dûment complété et signé, accompagné des documents marqués d’un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5B51">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5B51">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5B51">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>dans un délai d’un mois</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5B51">
+        <w:t xml:space="preserve"> dès la réception de la demande, au</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43B78" w:rsidRPr="005B5B51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="005B5B51">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          </w:rPr>
+          <w:t>smc@fr.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A33FDE">
+        <w:rPr>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7918D062" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF"/>
+    <w:p w14:paraId="2539FF47" w14:textId="34EF63E6" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
+      <w:r w:rsidRPr="005F493D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Les documents à transmettre par voie électronique doivent être assemblés individuellement afin de correspondre aux annexes demandées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D031791" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00A82CFF">
+      <w:r w:rsidRPr="005F493D">
+        <w:t xml:space="preserve">Seuls les documents demandés selon le formulaire seront consultés par le SMC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672F863A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
+      <w:r w:rsidRPr="005F493D">
+        <w:t>Seules les exigences minimales décrites dans les conditions cadres (précisions en italique dans le présent document) sont vérifiées par le SMC.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D01632C" w14:textId="5ED833B6" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...158 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="047C0365" w14:textId="6B5EDFF2" w:rsidR="007A11A2" w:rsidRDefault="00770D01">
+    <w:p w14:paraId="79466F44" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00EA33B0" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
-        <w:rPr>
-[...325 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA33B0">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Abréviations :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE1C263" w14:textId="1914E7DE" w:rsidR="00F73A54" w:rsidRPr="00EA33B0" w:rsidRDefault="00966E10" w:rsidP="0065445D">
+    <w:p w14:paraId="1E276D34" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00EA33B0" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA33B0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">AE </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA33B0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Autorisation d’exploiter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EB5AA8" w14:textId="77777777" w:rsidR="00F73A54" w:rsidRPr="00EA33B0" w:rsidRDefault="00F73A54" w:rsidP="0065445D">
+    <w:p w14:paraId="69953423" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00EA33B0" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA33B0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>EMS</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA33B0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Etablissement médico-social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5801C143" w14:textId="77777777" w:rsidR="0065445D" w:rsidRDefault="0065445D" w:rsidP="0065445D">
+    <w:p w14:paraId="1BFE1129" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">SMC </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Service du médecin cantonal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56600633" w14:textId="53EAECC3" w:rsidR="00974A31" w:rsidRDefault="00974A31" w:rsidP="0065445D">
+    <w:p w14:paraId="7CE521B1" w14:textId="3E8E632E" w:rsidR="00315AAF" w:rsidRPr="00EB0415" w:rsidRDefault="00D43B78" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>UATO</w:t>
+      <w:r w:rsidRPr="00EB0415">
+        <w:t>SEO</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00EB0415">
         <w:tab/>
-        <w:t>Unité d’accueil temporaire et d’orientation</w:t>
+        <w:t>Service d’évaluation et d’orientation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDAAAB8" w14:textId="225A1D66" w:rsidR="00974A31" w:rsidRDefault="00974A31" w:rsidP="0065445D">
+    <w:p w14:paraId="7D4A6E4C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00EB0415" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00EB0415">
         <w:t>USD</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00EB0415">
         <w:tab/>
         <w:t>Unité spécialisée en démence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD426AB" w14:textId="77777777" w:rsidR="006866AE" w:rsidRDefault="006866AE" w:rsidP="0065445D">
+    <w:p w14:paraId="728F65FC" w14:textId="768DAB9D" w:rsidR="00D43B78" w:rsidRDefault="00D43B78" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005F493D">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>USP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB0415">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unité spécialisée en psychiatrie</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04DC2F16" w14:textId="77777777" w:rsidR="006866AE" w:rsidRPr="00BD5B2F" w:rsidRDefault="006866AE" w:rsidP="0065445D">
+    <w:p w14:paraId="72D3FB2C" w14:textId="19EB4A55" w:rsidR="00315AAF" w:rsidRPr="00D43B78" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5B2F">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>CAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5B2F">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5B2F">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D43B78">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Certificate of Advanced Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0724FB" w14:textId="77777777" w:rsidR="006866AE" w:rsidRPr="006866AE" w:rsidRDefault="006866AE" w:rsidP="006866AE">
+    <w:p w14:paraId="4957CB9B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00D43B78" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006866AE">
+      <w:r w:rsidRPr="00D43B78">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DAS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D43B78">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Diploma of Advanced Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43225752" w14:textId="77777777" w:rsidR="006866AE" w:rsidRPr="00BD5B2F" w:rsidRDefault="006866AE" w:rsidP="0065445D">
+    <w:p w14:paraId="482AE6A1" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00D43B78" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD5B2F">
+      <w:r w:rsidRPr="00D43B78">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD5B2F">
+      <w:r w:rsidRPr="00D43B78">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Master of Advanced Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A47BA07" w14:textId="77777777" w:rsidR="00F73A54" w:rsidRPr="00BD5B2F" w:rsidRDefault="00F73A54" w:rsidP="00F73A54">
-[...8 lines deleted...]
-    <w:p w14:paraId="1CB876D0" w14:textId="7F273F5C" w:rsidR="0065445D" w:rsidRPr="006866AE" w:rsidRDefault="006866AE" w:rsidP="005C2B63">
+    <w:p w14:paraId="6434EF48" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006866AE" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006866AE">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>AFI</w:t>
       </w:r>
-      <w:r w:rsidR="0005491C">
+      <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="006866AE">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006866AE">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Association F</w:t>
       </w:r>
       <w:r w:rsidRPr="006866AE">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">ribourgeoise des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="006866AE">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>nstitutions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour P</w:t>
       </w:r>
       <w:r w:rsidRPr="006866AE">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">ersonnes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Âgées</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> et de l’aide et des Soins à domicile</w:t>
+        <w:t>Âgées et de l’aide et des Soins à domicile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB2BBFD" w14:textId="56B8E3AF" w:rsidR="006866AE" w:rsidRPr="00990657" w:rsidRDefault="00990657" w:rsidP="00966E10">
+    <w:p w14:paraId="5DCC800F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00990657" w:rsidRDefault="00315AAF" w:rsidP="00D43B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00990657">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>MFÄF</w:t>
       </w:r>
-      <w:r w:rsidR="006866AE" w:rsidRPr="00990657">
+      <w:r w:rsidRPr="00990657">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Médecins Fribourg – Ärztinnen u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>nd Ärzte Freiburg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E2BC1E" w14:textId="77777777" w:rsidR="0005780E" w:rsidRPr="00990657" w:rsidRDefault="0005780E" w:rsidP="00F73A54">
-[...8 lines deleted...]
-    <w:p w14:paraId="0019E4E0" w14:textId="0DC8A626" w:rsidR="008D42B0" w:rsidRDefault="008D42B0" w:rsidP="00966E10">
+    <w:p w14:paraId="76C159BD" w14:textId="77777777" w:rsidR="004F5F50" w:rsidRDefault="00315AAF" w:rsidP="004F5F50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>EP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>En projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6C59F5" w14:textId="71CF5805" w:rsidR="001A22C6" w:rsidRPr="004648D8" w:rsidRDefault="008D42B0" w:rsidP="004648D8">
+    <w:p w14:paraId="2476A847" w14:textId="5BED7EAD" w:rsidR="000B6C42" w:rsidRDefault="000B6C42" w:rsidP="004F5F50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Partiellement</w:t>
       </w:r>
-      <w:r w:rsidR="00770D01" w:rsidRPr="006866AE">
+    </w:p>
+    <w:p w14:paraId="435D9CB9" w14:textId="77777777" w:rsidR="000B6C42" w:rsidRDefault="000B6C42" w:rsidP="004F5F50">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F61AF1D" w14:textId="5D4B7977" w:rsidR="00315AAF" w:rsidRPr="004648D8" w:rsidRDefault="00315AAF" w:rsidP="009B6FF8">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5F50">
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="008D01EC" w:rsidRPr="00E14BB8">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E14BB8">
         <w:lastRenderedPageBreak/>
         <w:t>RECUEIL D’INFORMATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C3E2B2" w14:textId="77777777" w:rsidR="00A271ED" w:rsidRDefault="00A271ED" w:rsidP="00420BB9">
+    <w:p w14:paraId="6187D987" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506771">
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14CDCE24" wp14:editId="3669EA06">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E5D96F1" wp14:editId="5ED99407">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3235960</wp:posOffset>
+                  <wp:posOffset>3261995</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>160020</wp:posOffset>
+                  <wp:posOffset>161925</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="219075" cy="219075"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="247650" cy="361950"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="219075" cy="219075"/>
+                          <a:ext cx="247650" cy="361950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="578DD8D5" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:254.8pt;margin-top:12.6pt;width:17.25pt;height:17.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtNKxHlQIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HzboadYogRYcB&#10;RVv0Az0rshQbkEVNUuJkv36UZDtBV+wwLAeHFMlH8Ynk1fW+U2QnrGtBV7Q4yykRmkPd6k1FX19u&#10;v3yjxHmma6ZAi4oehKPXi8+frnpTihk0oGphCYJoV/amoo33pswyxxvRMXcGRmg0SrAd86jaTVZb&#10;1iN6p7JZnn/NerC1scCFc3h6k4x0EfGlFNw/SOmEJ6qieDcfvzZ+1+GbLa5YubHMNC0frsH+4RYd&#10;azUmnaBumGdka9s/oLqWW3Ag/RmHLgMpWy5iDVhNkb+r5rlhRsRakBxnJprc/4Pl97tHS9q6onNK&#10;NOvwiZ6QNKY3SpB5oKc3rkSvZ/NoB82hGGrdS9uFf6yC7COlh4lSsfeE4+GsuMwvEJqjaZARJTsG&#10;G+v8dwEdCUJFLSaPRLLdnfPJdXQJuTTctkrhOSuVJj223Owiz2OEA9XWwRqMsYHESlmyY/j0fl+E&#10;WjDviRdqSuNhqDDVFCV/UCLhPwmJ1IQqUoLQlEdMxrnQvkimhtUipZrn+BuTjRExtdIIGJAlXnLC&#10;HgBGzwQyYqc7D/4hVMSenoKHyv8WPEXEzKD9FNy1GuxHlSmsasic/EeSEjWBpTXUB2wcC2minOG3&#10;LT7gHXP+kVkcIRw2XAv+AT9SAT4UDBIlDdhfH50Hf+xstFLS40hW1P3cMisoUT809vxlcX4eZjgq&#10;5/OLGSr21LI+tehttwJ8+gIXkOFRDP5ejaK00L3h9liGrGhimmPuinJvR2Xl06rA/cPFchndcG4N&#10;83f62fAAHlgNDfqyf2PWDF3ssf3vYRxfVr5r5uQbIjUstx5kGzv9yOvAN858bJxhP4WlcqpHr+MW&#10;XfwGAAD//wMAUEsDBBQABgAIAAAAIQDwbor+4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxDZCQuE0tbrYOVphMCgXaYkBhw4OY2pilrnKrJtvL2hBPcbPnT7+8v15PtxZFG3zlW&#10;kM4TEMSN0x23Ct5eH69uQPiArLF3TAq+ycO6Oj8rsdDuxC903IVWxBD2BSowIQyFlL4xZNHP3UAc&#10;b59utBjiOrZSj3iK4baXWZIspcWO4weDA90bava7g1XwsZlC+5U+he0eZ++zjamb54daqcuL6e4W&#10;RKAp/MHwqx/VoYpOtTuw9qJXkCerZUQVZHkGIgL5YpGCqOOwugZZlfJ/g+oHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArTSsR5UCAACNBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA8G6K/uEAAAAJAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="67BB752C" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:256.85pt;margin-top:12.75pt;width:19.5pt;height:28.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCP9zCzgQIAAGcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nabsGdYqgRYcB&#10;RRusHXpWZak2IIsapcTJfv0o+SNBV+wwLAeFMslH8onk5dWuNWyr0DdgS16c5JwpK6Fq7GvJfzzd&#10;fvrCmQ/CVsKAVSXfK8+vlh8/XHZuoWZQg6kUMgKxftG5ktchuEWWeVmrVvgTcMqSUgO2ItAVX7MK&#10;RUforclmeX6WdYCVQ5DKe/p60yv5MuFrrWR40NqrwEzJKbeQTkznSzyz5aVYvKJwdSOHNMQ/ZNGK&#10;xlLQCepGBME22PwB1TYSwYMOJxLaDLRupEo1UDVF/qaax1o4lWohcrybaPL/D1bebx/dGomGzvmF&#10;JzFWsdPYxn/Kj+0SWfuJLLULTNLH2fz87JQolaT6fFZckEwo2cHZoQ9fFbQsCiVHeotEkdje+dCb&#10;jiYxloXbxpj0Hsayjpppdp7nycODaaqojXapNdS1QbYV9KhhVwxxj6woC2MpmUNNSQp7oyKEsd+V&#10;Zk0Vq+gDxHY7YAoplQ1Fr6pFpfpQpzn9xmCjRyo5AUZkTUlO2APAaNmDjNg9AYN9dFWpWyfnofK/&#10;OU8eKTLYMDm3jQV8rzJDVQ2Re/uRpJ6ayNILVPs1MoR+VryTtw094J3wYS2QhoPenAY+PNChDdBD&#10;wSBxVgP+eu97tKeeJS1nHQ1byf3PjUDFmflmqZsvivk8Tme6zE/PZ3TBY83LscZu2mugpy9otTiZ&#10;xGgfzChqhPaZ9sIqRiWVsJJil1wGHC/XoV8CtFmkWq2SGU2kE+HOPjoZwSOrsUGfds8C3dDFgdr/&#10;HsbBFIs3zdzbRk8Lq00A3aROP/A68E3TnBpn2DxxXRzfk9VhPy5/AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAYXCVQ+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLhNLWxSYSt0J&#10;gUA7ICQGHLilTWjKGqdqsq28PeYER9uffn9/tZ79IA52in0ghHyZgbDUBtNTh/D2+nCxAhGTJqOH&#10;QBbh20ZY16cnlS5NONKLPWxTJziEYqkRXEpjKWVsnfU6LsNoiW+fYfI68Th10kz6yOF+kEWWXUmv&#10;e+IPTo/2ztl2t917hI/NnLqv/DE97fTifbFxTft83yCen823NyCSndMfDL/6rA41OzVhTyaKAUHl&#10;l9eMIhRKgWBAqYIXDcKqUCDrSv5vUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj/cw&#10;s4ECAABnBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;YXCVQ+AAAAAJAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DCA692" w14:textId="77777777" w:rsidR="006B7061" w:rsidRDefault="00A271ED" w:rsidP="00A271ED">
+    <w:p w14:paraId="33B102C2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA33B0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Veuillez </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">compléter le formulaire et </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA33B0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">cocher les cases </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">        </w:t>
+        <w:t xml:space="preserve">   X        </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA33B0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">selon la réponse </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>correspondante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEF1C0F" w14:textId="77777777" w:rsidR="0002785D" w:rsidRDefault="0002785D" w:rsidP="005017E1">
+    <w:p w14:paraId="28C3A9D7" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10267" w:type="dxa"/>
+        <w:tblW w:w="9842" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
-        <w:gridCol w:w="5872"/>
+        <w:gridCol w:w="5447"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005017E1" w:rsidRPr="00135CC2" w14:paraId="13A46DA1" w14:textId="77777777" w:rsidTr="00687A0F">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00135CC2" w14:paraId="77B47CB6" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="535456AD" w14:textId="6341E3E3" w:rsidR="005017E1" w:rsidRPr="00EA33B0" w:rsidRDefault="005017E1" w:rsidP="00A33FDE">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="75575D04" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00664927" w:rsidRDefault="00315AAF" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00664927">
               <w:t>Nom de l’établissement :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...4 lines deleted...]
-            <w:id w:val="1207528294"/>
+            <w:id w:val="225959452"/>
             <w:placeholder>
-              <w:docPart w:val="8628CD0292EE4A28980962D111A0D157"/>
+              <w:docPart w:val="D3A42E8032ED456497576EA4BD01E6D2"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5872" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="5447" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="658E000A" w14:textId="5A727C56" w:rsidR="005017E1" w:rsidRPr="00135CC2" w:rsidRDefault="00843650" w:rsidP="00687A0F">
+              <w:p w14:paraId="33986055" w14:textId="16E2F748" w:rsidR="00315AAF" w:rsidRPr="00664927" w:rsidRDefault="00726509" w:rsidP="00664927">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                  </w:rPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                 </w:pPr>
-                <w:r w:rsidRPr="0046283C">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00726509">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C1B9A25" w14:textId="77777777" w:rsidR="005017E1" w:rsidRPr="00E14BB8" w:rsidRDefault="005017E1" w:rsidP="005017E1">
+    <w:p w14:paraId="6221382B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00E14BB8" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10267" w:type="dxa"/>
+        <w:tblW w:w="9842" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4371"/>
-        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="4456"/>
+        <w:gridCol w:w="480"/>
         <w:gridCol w:w="565"/>
         <w:gridCol w:w="819"/>
-        <w:gridCol w:w="987"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1973"/>
+        <w:gridCol w:w="971"/>
+        <w:gridCol w:w="1003"/>
+        <w:gridCol w:w="1548"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00E14BB8" w14:paraId="718473D9" w14:textId="77777777" w:rsidTr="00EF0620">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00E14BB8" w14:paraId="463A8645" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="460"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
+            <w:tcW w:w="9842" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C14504D" w14:textId="77777777" w:rsidR="00DD4FD0" w:rsidRDefault="00DD4FD0" w:rsidP="00DD4FD0">
+          <w:p w14:paraId="2F74B2BF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:pStyle w:val="Normalcentr"/>
               <w:ind w:right="355"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1259868C" w14:textId="76C649EC" w:rsidR="00AF79E4" w:rsidRDefault="005C2B63" w:rsidP="005C2B63">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normalcentr"/>
+          <w:p w14:paraId="2AFA1D28" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00B358C7" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="19"/>
               </w:numPr>
-              <w:ind w:right="355"/>
-[...13 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B358C7">
               <w:t>PERSONNES RESPONSABLES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F8B63E8" w14:textId="77777777" w:rsidR="00DD4FD0" w:rsidRPr="00135CC2" w:rsidRDefault="00DD4FD0" w:rsidP="00DD4FD0">
+          <w:p w14:paraId="583D6437" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00135CC2" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:pStyle w:val="Normalcentr"/>
               <w:ind w:left="0" w:right="355"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:caps/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072AC3" w:rsidRPr="00E14BB8" w14:paraId="13A9E599" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00E14BB8" w14:paraId="2F9E457D" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4456" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54453D42" w14:textId="3B7A0E11" w:rsidR="00DD4FD0" w:rsidRDefault="00072AC3" w:rsidP="005122D0">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1BDDFE48" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA33B0">
-              <w:rPr>
-[...16 lines deleted...]
-              </w:rPr>
+              <w:t>Nom de la directrice </w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">ou </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA33B0">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r w:rsidR="00853B85">
-[...17 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:t xml:space="preserve"> directeur</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA33B0">
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="763B342E" w14:textId="0DFD318B" w:rsidR="004A342B" w:rsidRDefault="004A342B" w:rsidP="005122D0">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="385E4065" w14:textId="49FECF16" w:rsidR="00315AAF" w:rsidRPr="00B358C7" w:rsidRDefault="00315AAF" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
             </w:pPr>
             <w:r w:rsidRPr="005C2B63">
-              <w:rPr>
-[...99 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">(La </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664927">
+              <w:t>direction</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C2B63">
+              <w:t xml:space="preserve"> peut être partagée entre plusieurs personnes. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Si tel est le cas, préciser les noms et les responsabilités.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1378460238"/>
+              <w:placeholder>
+                <w:docPart w:val="D070B5A6B1734FC2B0362826D7440CCE"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5D04E3AA" w14:textId="77777777" w:rsidR="002D52D4" w:rsidRDefault="002D52D4" w:rsidP="002D52D4">
+                <w:pPr>
+                  <w:pStyle w:val="07atexteprincipal"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="12D92648" w14:textId="6589F784" w:rsidR="00315AAF" w:rsidRPr="007B2931" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA1987" w:rsidRPr="00E14BB8" w14:paraId="533DFC00" w14:textId="77777777" w:rsidTr="00D418C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2040"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4456" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DCA220" w14:textId="64AFAD00" w:rsidR="00DA1987" w:rsidRPr="00B11A90" w:rsidRDefault="00DA1987" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Nom de l’infirmière c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA33B0">
+              <w:t>heffe</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ou de l’infirmier </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B11A90">
+              <w:t>chef et No GLN</w:t>
+            </w:r>
+            <w:r w:rsidR="00664927" w:rsidRPr="00B11A90">
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BCD83A8" w14:textId="37CA4EC5" w:rsidR="00DA1987" w:rsidRPr="00B358C7" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(La responsabilité des soins est obligatoirement confiée à une personne titulaire d’un titre d’infirmier-ère diplômé-e HES ou jugé équivalent)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-600338665"/>
+              <w:placeholder>
+                <w:docPart w:val="A024401FEAE345CEA9CCF7B5C608FE2D"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="45BA7897" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRPr="00A33FDE" w:rsidRDefault="00DA1987" w:rsidP="00B358C7">
+                <w:pPr>
+                  <w:pStyle w:val="07atexteprincipal"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="66407E66" w14:textId="640D819C" w:rsidR="00DA1987" w:rsidRPr="00A33FDE" w:rsidRDefault="00DA1987" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="000A2979" w14:paraId="02451222" w14:textId="77777777" w:rsidTr="00D418C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="207"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4456" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEA1BD3" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA33B0">
+              <w:t>Nom du médecin répondant :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D03A7E3" w14:textId="4F5B584E" w:rsidR="00315AAF" w:rsidRPr="00B358C7" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(Titulaire d’un droit de pratique dans le canton et disposant de compétences ou expérience en gériatrie)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...4 lines deleted...]
-            <w:id w:val="-2060153880"/>
+            <w:id w:val="-1187366772"/>
             <w:placeholder>
-              <w:docPart w:val="2AFA1C32A48A4D66AEC01F292F87D170"/>
+              <w:docPart w:val="4FEEBC54C1694C01A4D44385A244D84D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5896" w:type="dxa"/>
+                <w:tcW w:w="5386" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="03A608BD" w14:textId="13F9B7C7" w:rsidR="00072AC3" w:rsidRPr="007B2931" w:rsidRDefault="00343A8D">
+              <w:p w14:paraId="304C82DC" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A33FDE" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                  <w:pStyle w:val="07atexteprincipal"/>
+                  <w:rPr>
+                    <w:highlight w:val="yellow"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="007B2931">
+                <w:r w:rsidRPr="00671A50">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00E14BB8" w14:paraId="6D67833E" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="000A2979" w14:paraId="3AAC1B06" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4456" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1D7898" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2ED55E85" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>heffe</w:t>
+              <w:t>Contrat avec la ou le médecin répondant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-              </w:rPr>
+                <w:rStyle w:val="Appelnotedebasdep"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+            <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38EE241A" w14:textId="1A6BA434" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...31 lines deleted...]
-          </w:p>
         </w:tc>
-        <w:sdt>
-[...46 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5FFA52" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...26 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4A97E8B0" w14:textId="5F745A36" w:rsidR="00315AAF" w:rsidRPr="0009765A" w:rsidRDefault="000B6C42" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:rPr>
-[...90 lines deleted...]
-            </w:r>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00315AAF" w:rsidRPr="0009765A">
+              <w:t>ui</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF725F7" w14:textId="4283BADA" w:rsidR="00343A8D" w:rsidRPr="0009765A" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="40C686A6" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0009765A" w:rsidRDefault="00315AAF" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>o</w:t>
+              <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="0009765A">
-              <w:rPr>
-[...4 lines deleted...]
-            </w:r>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="565" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:tcW w:w="4766" w:type="dxa"/>
+            <w:tcW w:w="4341" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD63D7A" w14:textId="225D4F75" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1B285890" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Si oui : type de contrat </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F01441D" w14:textId="52C6B522" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="75DA4003" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="1330101708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00541947">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
-[...13 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t>«standard</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t>» (AFISA/MFÄF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D699AA" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="686566253"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00541947">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t>option</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> piquets/gardes (AFISA/ MFÄF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D20239" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="004648D8" w:rsidRDefault="00813942" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-938443015"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> autre, lequel </w:t>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t>autre</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve">, lequel </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-2066860565"/>
+                <w:id w:val="-23253434"/>
                 <w:placeholder>
-                  <w:docPart w:val="F2C7B65E96B743E19C3EBEC11C34C1A3"/>
+                  <w:docPart w:val="CE15E3A2523E46F28FB3119D276C5BAF"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009705F4" w:rsidRPr="00843650">
-                  <w:rPr>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4511F358" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="004648D8" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...7 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="000A2979" w14:paraId="6B6A4036" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="000A2979" w14:paraId="761197CA" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
+            <w:tcW w:w="4456" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1831157D" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00EA33B0" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="7795989B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00EA33B0" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="312767871"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="565" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="480" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2E1214C2" w14:textId="132F04D0" w:rsidR="00343A8D" w:rsidRPr="0009765A" w:rsidRDefault="00675A1D" w:rsidP="00343A8D">
+              <w:p w14:paraId="410C73EF" w14:textId="1866C063" w:rsidR="00315AAF" w:rsidRPr="0009765A" w:rsidRDefault="00664927" w:rsidP="00664927">
                 <w:pPr>
                   <w:spacing w:before="40" w:after="40"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
+                  <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="-698154157"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="565" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="06B320BC" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="0009765A" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+              <w:p w14:paraId="15C87AF5" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0009765A" w:rsidRDefault="00315AAF" w:rsidP="00664927">
                 <w:pPr>
                   <w:spacing w:before="40" w:after="40"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
+                  <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4766" w:type="dxa"/>
+            <w:tcW w:w="4341" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20FB8000" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="0009765A" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="4721C865" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0009765A" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00E14BB8" w14:paraId="3DB2CF74" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00E14BB8" w14:paraId="4C1F5500" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="207"/>
+          <w:trHeight w:val="725"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4456" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15C977D9" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...38 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3EDCD23E" w14:textId="0DEDCE5B" w:rsidR="00315AAF" w:rsidRPr="00DA1987" w:rsidRDefault="00315AAF" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1987">
+              <w:t xml:space="preserve">Nom de la pharmacienne conseil ou du pharmacien </w:t>
+            </w:r>
+            <w:r w:rsidR="00982B35">
+              <w:t>répondant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1987">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:id w:val="1680778201"/>
+            <w:placeholder>
+              <w:docPart w:val="732535C253454245928A7B8B62EE2CB4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5386" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+              </w:tcPr>
+              <w:p w14:paraId="387A6FC9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00076EFF" w:rsidRDefault="00315AAF" w:rsidP="00DA1987">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00DA1987" w:rsidRPr="00E14BB8" w14:paraId="3062B313" w14:textId="77777777" w:rsidTr="00D418C7">
+        <w:trPr>
+          <w:trHeight w:val="955"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4456" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="690CB8D0" w14:textId="3AE82CEA" w:rsidR="00DA1987" w:rsidRPr="00664927" w:rsidRDefault="00DA1987" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00664927">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Nom de l’infirmière répondante ou de l’infirmier </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B11A90">
+              <w:t>répondant HPCI et No GLN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBFCFA3" w14:textId="780FE9B1" w:rsidR="00DA1987" w:rsidRPr="00664927" w:rsidRDefault="00DA1987" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00664927">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F8D6454" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRPr="00664927" w:rsidRDefault="00DA1987" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E4EA243" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRDefault="00DA1987" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00664927">
+              <w:t>Formation ad’hoc (Espace Compétences ou H+)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5896" w:type="dxa"/>
+            <w:tcW w:w="5386" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:id w:val="-417800560"/>
+              </w:rPr>
+              <w:id w:val="-1903831381"/>
               <w:placeholder>
-                <w:docPart w:val="A1B3FB7B4BC24C9AAEB83233F755A9E4"/>
+                <w:docPart w:val="8B9C93F06E2344E88372FE4597D66735"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="19005B14" w14:textId="3F7E7EA4" w:rsidR="00343A8D" w:rsidRPr="00076EFF" w:rsidRDefault="00076EFF" w:rsidP="00343A8D">
+              <w:p w14:paraId="41BCDC31" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                  </w:rPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                 </w:pPr>
-                <w:r w:rsidRPr="00076EFF">
+                <w:r w:rsidRPr="00671A50">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:p w14:paraId="69B3C392" w14:textId="09052D8C" w:rsidR="00DA1987" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00E14BB8" w14:paraId="74DC55C0" w14:textId="33CC3D9F" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00E14BB8" w14:paraId="0FFCB8D9" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4456" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB5E42A" w14:textId="2B14C63B" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...50 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1CA205DC" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5896" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:sdt>
-[...74 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0EC79BA5" w14:textId="24B69472" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00664927">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="943588872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00BF0AD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
-[...15 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t>oui</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AAAD0CD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="004648D8" w:rsidRDefault="00315AAF" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
             </w:pPr>
             <w:r w:rsidRPr="004648D8">
               <w:rPr>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Attestation de formation à transmettre au SMC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="725AEFB6" w14:textId="396A8A86" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2619035E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-1215504844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> en cours</w:t>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t>en</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> cours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBBADBD" w14:textId="4970402E" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="28A2FE26" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-2108569051"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> non </w:t>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t>non</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00E14BB8" w14:paraId="162FE982" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00DA1987" w:rsidRPr="00E14BB8" w14:paraId="6D08C225" w14:textId="7779B62E" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D32B47" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00C213E3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...61 lines deleted...]
-              <w:t xml:space="preserve">Nom de la personne responsable de la supervision : </w:t>
+          <w:p w14:paraId="2DAD4C30" w14:textId="5991585B" w:rsidR="00DA1987" w:rsidRPr="005B5B51" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005B5B51">
+              <w:t>Convention de liaison avec le RFSM ou un -e psychogériatre en cabinet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5896" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7404C671" w14:textId="781770B0" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="009217D9">
-[...4 lines deleted...]
-                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:p w14:paraId="6C50A64D" w14:textId="37F788C1" w:rsidR="00DA1987" w:rsidRPr="005B5B51" w:rsidRDefault="00813942" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C213E3">
-[...5 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...171 lines deleted...]
-                <w:id w:val="-1854251538"/>
+                <w:id w:val="-513453126"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D" w:rsidRPr="00541947">
+                <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="001555B4">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD99F5B" w14:textId="6455BD3B" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="134F0577" w14:textId="54EAC07C" w:rsidR="00DA1987" w:rsidRPr="005B5B51" w:rsidRDefault="00813942" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...3 lines deleted...]
-                <w:id w:val="-720285863"/>
+                <w:id w:val="1228719880"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D" w:rsidRPr="00541947">
+                <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="001555B4">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00E14BB8" w14:paraId="641EF9C2" w14:textId="77777777" w:rsidTr="004648D8">
+      <w:tr w:rsidR="00DA1987" w:rsidRPr="00E14BB8" w14:paraId="16AB2B95" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
+            <w:tcW w:w="4456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4C036B" w14:textId="6D4EBF5B" w:rsidR="00DA1987" w:rsidRPr="005F493D" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C213E3">
+              <w:t xml:space="preserve">Si </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:t xml:space="preserve">USD/USP : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182C0E9E" w14:textId="6D6C9113" w:rsidR="00DA1987" w:rsidRPr="00C213E3" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>Nom du médecin répondant de l’USD</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0AD8" w:rsidRPr="005F493D">
+              <w:t>/USP</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0AD8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C213E3">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3988DB" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C213E3">
+              <w:t>Nom de l’infirmier-ère spécialisé-e</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53442202" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRPr="0066371D" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="-10"/>
+            </w:pPr>
+            <w:r>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C213E3">
+              <w:t xml:space="preserve">om de la personne responsable de la supervision : </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF1A460" w14:textId="77777777" w:rsidR="00BF0AD8" w:rsidRDefault="00BF0AD8" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77D988A8" w14:textId="233BFC19" w:rsidR="00DA1987" w:rsidRPr="009573FA" w:rsidRDefault="00813942" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1436973423"/>
+                <w:placeholder>
+                  <w:docPart w:val="0E9B76B2232B4B8BAAD02BE371399CF4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00DA1987" w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1094130576"/>
+              <w:placeholder>
+                <w:docPart w:val="6FA2874097454A8F9D4B73A5872F2D68"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6F5C7E61" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRDefault="00DA1987" w:rsidP="00BF0AD8">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-744180377"/>
+              <w:placeholder>
+                <w:docPart w:val="69C290B343894AA994C961BD0B964D60"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="41989C26" w14:textId="4F43236C" w:rsidR="00DA1987" w:rsidRPr="009573FA" w:rsidRDefault="00DA1987" w:rsidP="00BF0AD8">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA1987" w:rsidRPr="00E14BB8" w14:paraId="1A52160C" w14:textId="77777777" w:rsidTr="00D418C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="709"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9842" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3CCDCA" w14:textId="77777777" w:rsidR="00156BF9" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="1A183887" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10" w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              </w:rPr>
               <w:t xml:space="preserve">Commentaire / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="711CE1C8" w14:textId="77777777" w:rsidR="00156BF9" w:rsidRDefault="00343A8D" w:rsidP="00156BF9">
+          <w:p w14:paraId="2E3D4D1D" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
             <w:pPr>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="1260799676"/>
+                <w:id w:val="-985010144"/>
                 <w:placeholder>
-                  <w:docPart w:val="D9E8CBFB0D4D44ACBA1F893A4187F280"/>
+                  <w:docPart w:val="64A8A341E6DF4E99BE408BF33417F813"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00156BF9" w:rsidRPr="00843650">
-                  <w:rPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7E0EAF2D" w14:textId="7C0E9869" w:rsidR="00343A8D" w:rsidRPr="00A33FDE" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="00C4229D" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRPr="00A33FDE" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10" w:right="-71"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="68962BE6" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F7082AD" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4AC84A02" w14:textId="77777777" w:rsidR="00EF0620" w:rsidRDefault="00EF0620">
+    <w:p w14:paraId="5A24784A" w14:textId="0B1C7A41" w:rsidR="00DA1987" w:rsidRDefault="00DA1987" w:rsidP="00315AAF">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="5E8AD046" w14:textId="77777777" w:rsidR="00DA1987" w:rsidRDefault="00DA1987">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10267" w:type="dxa"/>
+        <w:tblW w:w="9984" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1329"/>
-[...13 lines deleted...]
-        <w:gridCol w:w="1858"/>
+        <w:gridCol w:w="5040"/>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="2684"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00485DA3" w14:paraId="46C5778A" w14:textId="77777777" w:rsidTr="004648D8">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="0D72450C" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="9984" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5BD363" w14:textId="4CE8A2E1" w:rsidR="00343A8D" w:rsidRPr="006029BB" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="27D93EB8" w14:textId="77777777" w:rsidR="00BF0AD8" w:rsidRDefault="00BF0AD8" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="851"/>
+              <w:rPr>
+                <w:rStyle w:val="Titre1Car"/>
                 <w:b/>
-                <w:i w:val="0"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49F5CAF9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:rPr>
+                <w:rStyle w:val="Titre1Car"/>
                 <w:b/>
-                <w:i w:val="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF0AD8">
+              <w:rPr>
+                <w:rStyle w:val="Titre1Car"/>
                 <w:b/>
-                <w:i w:val="0"/>
-[...21 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>ORGANISATION ET FONCTIONNEMENT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3201E31B" w14:textId="6107DB5E" w:rsidR="00BF0AD8" w:rsidRPr="00BF0AD8" w:rsidRDefault="00BF0AD8" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="851"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00485DA3" w14:paraId="7B405DC1" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="7CCA7DFB" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2087D1CF" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="73CFA6B6" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1588C286" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="003B8DA8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Différents éléments de contrôle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A9B5DBB" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="07B60B20" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="75679A9C" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00A77A3B" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DD57ABA" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22A33E0C" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="31D23151" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B901112" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="67BAAF70" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10EBE105" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="7FE952AC" w14:textId="6F854776" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="-82" w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00485DA3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>en cours</w:t>
+              <w:t>EP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44242B7F" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="35157B68" w14:textId="0F3C3E34" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00485DA3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Document à  soumettre</w:t>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00485DA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>soumettre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA58732" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="142C266A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Remarque</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00485DA3" w14:paraId="7E9D2A3C" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="72AE838A" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F59B816" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="0084489B" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7F4FFF57" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0084489B" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
             <w:r w:rsidRPr="0084489B">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Veuillez soumettre au SMC les statuts </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>s’ils ont été modifiés depuis l’octroi de l’AE précédente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF81150" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="3B03A1DE" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABD0480" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="1565A5D5" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5062858E" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="77978A3B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="-82" w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAA775E" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="0B9EFFEF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1156678188"/>
             <w:placeholder>
-              <w:docPart w:val="27FF35D32687451594FB6544085DB3B2"/>
+              <w:docPart w:val="7478C30E76CE4D8B825068B30F66F4FC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1858" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="2684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1CB248BD" w14:textId="79F4BD91" w:rsidR="00343A8D" w:rsidRPr="00671A50" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+              <w:p w14:paraId="6DCD2919" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00671A50" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
-                  <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00671A50">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00485DA3" w14:paraId="3C811065" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="19AEBAFA" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA24423" w14:textId="39E597F3" w:rsidR="00343A8D" w:rsidRPr="0084489B" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="2BF92EDC" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0084489B" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA33B0">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Mission reconnue :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5213" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4944" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6719A2" w14:textId="27A4FA22" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="11876CCA" w14:textId="704B07A7" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-185136645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t>lits reconnus</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="504F274E" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+            </w:r>
+            <w:r w:rsidR="003A329B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00315AAF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>its reconnus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13654412" w14:textId="5439DF00" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="628983374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t>lits admis</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="07A3B1CF" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+            </w:r>
+            <w:r w:rsidR="003A329B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00315AAF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>its admis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF13358" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-999425521"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="00135CC2">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Foyer de jour</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DE8F6D7" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="764B7169" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1969891832"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="00135CC2">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Court-séjour</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D526920" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="474ABD0F" w14:textId="1B88E47F" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1790932546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="00135CC2">
+            <w:r w:rsidR="004940B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>UATO</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="104DCCE6" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+              <w:t>SEO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1943C24A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="579255743"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="00135CC2">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2366DEE1" w14:textId="414D3385" w:rsidR="00343A8D" w:rsidRPr="002843FA" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="45913DBF" w14:textId="7B205468" w:rsidR="004940B2" w:rsidRDefault="004940B2" w:rsidP="004940B2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="354" w:hanging="425"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-805392523"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00135CC2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5781628E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="002843FA" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-968970536"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    Autre : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:id w:val="-1992468517"/>
+                <w:id w:val="118341627"/>
                 <w:placeholder>
-                  <w:docPart w:val="DA5F338CAE6341D4BDC66F7E7E48DD63"/>
+                  <w:docPart w:val="F15D603D21134B5BA91AB4450D8795E7"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00156BF9" w:rsidRPr="00A33FDE">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:id w:val="-1612974601"/>
+                    <w:placeholder>
+                      <w:docPart w:val="94096DF4AD934074B71D0FED1FCC1ABC"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
+                      <w:rPr>
+                        <w:rStyle w:val="Textedelespacerserv"/>
+                        <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                      </w:rPr>
+                      <w:t>Cliquez ici pour taper du texte.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w:rsidRPr="00485DA3" w14:paraId="74561596" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="050685CB" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD93888" w14:textId="6E33A6D0" w:rsidR="00343A8D" w:rsidRPr="0084489B" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="5F47D70B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0084489B" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA33B0">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Nombre de lits</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> / places</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA33B0">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> autorisés :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5213" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4944" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="47BF82B0" w14:textId="3BEE287A" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="6211B31C" w14:textId="4C15A50A" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1229300232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">lits reconnus </w:t>
+            </w:r>
+            <w:r w:rsidR="003A329B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00315AAF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">its reconnus </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:id w:val="1421446599"/>
+                <w:id w:val="-2080276350"/>
                 <w:placeholder>
-                  <w:docPart w:val="1FFAB24901B94C7DB511C4D78E5CC528"/>
+                  <w:docPart w:val="909FED44173344A1B5EE92E47502FAD7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00156BF9" w:rsidRPr="00156BF9">
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="19058790" w14:textId="3FB88173" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="5C112B83" w14:textId="0A7FFD72" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1752930267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">lits admis </w:t>
+            </w:r>
+            <w:r w:rsidR="003A329B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00315AAF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">its admis </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="298577099"/>
                 <w:placeholder>
-                  <w:docPart w:val="B1C6C2223DAF4F6CBEC45BDB445C09A6"/>
+                  <w:docPart w:val="9E2F2229825347DDBD290D6139CDC7CE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D" w:rsidRPr="00156BF9">
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="042E544A" w14:textId="7D514487" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="19BF217A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1582063435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="00135CC2">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Foyer de jour</w:t>
             </w:r>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1839911479"/>
                 <w:placeholder>
-                  <w:docPart w:val="B0C7D46B8654415C9359E8F89BE12727"/>
+                  <w:docPart w:val="56E6E0429CD045ECAA477EA74AB8525B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00156BF9" w:rsidRPr="00A33FDE">
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00A33FDE">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="00645E79" w14:textId="645F17A7" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="5473F37A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-875544699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="00135CC2">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Court-séjour</w:t>
             </w:r>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="315692272"/>
                 <w:placeholder>
-                  <w:docPart w:val="0E155FE5AAE84E5E89802AF92A773A9D"/>
+                  <w:docPart w:val="6A967CDF901A45BA921042BA92710FC8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D" w:rsidRPr="00156BF9">
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2588F54A" w14:textId="44C0A523" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="7F5064F6" w14:textId="18C878F6" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1821262110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="00135CC2">
+            <w:r w:rsidR="004940B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>UATO</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00343A8D">
+              <w:t>SEO</w:t>
+            </w:r>
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1286695367"/>
                 <w:placeholder>
-                  <w:docPart w:val="1CC76D22C1AA49A2AE17951B0CD92ED1"/>
+                  <w:docPart w:val="007CC535C46E435185504C1455CB2154"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D" w:rsidRPr="00156BF9">
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="65DB666A" w14:textId="70D018D3" w:rsidR="00343A8D" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+          <w:p w14:paraId="251A8F39" w14:textId="77777777" w:rsidR="004940B2" w:rsidRDefault="00813942" w:rsidP="004940B2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1536770761"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00343A8D" w:rsidRPr="00135CC2">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2085951357"/>
                 <w:placeholder>
-                  <w:docPart w:val="35F040D4AC684ACE9D6602D8B98E0433"/>
+                  <w:docPart w:val="F37DDBE5D76546A3A89F28749CE3E55D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D" w:rsidRPr="00156BF9">
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-          </w:p>
-          <w:p w14:paraId="2A5AB171" w14:textId="3C8EA5D9" w:rsidR="00343A8D" w:rsidRPr="002843FA" w:rsidRDefault="00141BDA" w:rsidP="00343A8D">
+            <w:r w:rsidR="004940B2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3E22CF" w14:textId="5A7F0BB6" w:rsidR="00315AAF" w:rsidRDefault="004940B2" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="354" w:hanging="425"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1146506956"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00135CC2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="922226470"/>
+                <w:placeholder>
+                  <w:docPart w:val="34B37853CEC64B578ED9D05C5DA73B0C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="4CCA3956" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="002843FA" w:rsidRDefault="00813942" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1575660534"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00343A8D">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00343A8D">
+            <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    Autre : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:id w:val="1871186516"/>
+                <w:id w:val="2029680136"/>
                 <w:placeholder>
-                  <w:docPart w:val="4A09CCF913984C19AD5A334F0E121664"/>
+                  <w:docPart w:val="5FA8D98DBC254FF9A8F83D81D22E8951"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00156BF9" w:rsidRPr="00156BF9">
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w14:paraId="474F4909" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w14:paraId="4546AAE8" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="914"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1D1B30" w14:textId="695C7CEA" w:rsidR="00343A8D" w:rsidRPr="006A4C84" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="66475F49" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006A4C84" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:pStyle w:val="08puces"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15917">
               <w:t>L’organigramme démontre les rapports hiérarchiques et les suppléances. Il est conforme à la réalité et connu du personnel</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="493380975"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1AA8EF8F" w14:textId="7E7E67D9" w:rsidR="00343A8D" w:rsidRPr="00541947" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+              <w:p w14:paraId="5B1F699B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1534721082"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5DFB02CF" w14:textId="001799E1" w:rsidR="00343A8D" w:rsidRPr="00541947" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+              <w:p w14:paraId="5F234356" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="257571516"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="01A7B271" w14:textId="1620354A" w:rsidR="00343A8D" w:rsidRPr="00541947" w:rsidRDefault="00541947" w:rsidP="00343A8D">
+              <w:p w14:paraId="66DB26E3" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:ind w:left="-82" w:right="-32"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19755A77" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="001555B4" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="006FBAD8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001555B4" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="2135130677"/>
+            <w:id w:val="-1571486512"/>
             <w:placeholder>
-              <w:docPart w:val="50FD599F604845BA8A67B382214CE1F5"/>
+              <w:docPart w:val="6BE1671C0C1B424CB1B3BBF51BE89AF5"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1858" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="2684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="461C50A9" w14:textId="27BDD910" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+              <w:p w14:paraId="595FA4EB" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
-                  <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00156BF9">
-                  <w:rPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w14:paraId="6FA5D26E" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w14:paraId="60584CB7" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="075882B4" w14:textId="0DC46165" w:rsidR="00343A8D" w:rsidRPr="005017E1" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="43175BED" w14:textId="7FE968FE" w:rsidR="00315AAF" w:rsidRPr="005017E1" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:pStyle w:val="08puces"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15917">
-              <w:t>Un cahier des charges / descriptif de fonction existe pour chaque fonction. Leur contenu est de la responsabilité de l’établissement</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">Un cahier des charges / descriptif de fonction existe pour chaque fonction. </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE392B">
+              <w:t>Son</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003842B4">
+              <w:t xml:space="preserve"> contenu est de la responsabilité de l’établissement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1893883149"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="699ADAA7" w14:textId="639D1CD5" w:rsidR="00343A8D" w:rsidRPr="00541947" w:rsidRDefault="001F297B" w:rsidP="00343A8D">
+              <w:p w14:paraId="722E5E2C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1323894439"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="74C31966" w14:textId="184B7C86" w:rsidR="00343A8D" w:rsidRPr="00541947" w:rsidRDefault="00541947" w:rsidP="00343A8D">
+              <w:p w14:paraId="77DFBE55" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="674229081"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7BB24AFF" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00541947" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+              <w:p w14:paraId="5D95C8ED" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01F41D0A" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="564A044A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...63 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70935CB4" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0066371D" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F297B" w14:paraId="0179911C" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w14:paraId="52974FC4" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345A3645" w14:textId="561984C4" w:rsidR="001F297B" w:rsidRPr="00D15917" w:rsidRDefault="001F297B" w:rsidP="001F297B">
-[...6 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="3683F4E7" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00D15917" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="003B2330">
               <w:lastRenderedPageBreak/>
               <w:t>L’institution respecte les directives du 1</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2330">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2330">
               <w:t xml:space="preserve"> novembre 2018 sur l’exercice d’une profession de la santé dans une institution de santé. Elle vérifie notamment que la personne qu’elle souhaite engager dispose des qualifications professionnelles et personnelles pour remplir les tâches qui leur sont confiées (CV actualisé et titre de formation suisse requis / vérification de l’inscription dans le Registre national des professions de la santé (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="003B2330">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                 </w:rPr>
                 <w:t>GESREG - Recherche de personnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003B2330">
               <w:t>))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="482584297"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="03E0B908" w14:textId="3866F9F7" w:rsidR="001F297B" w:rsidRDefault="001F297B" w:rsidP="001F297B">
+              <w:p w14:paraId="7F571562" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1917786277"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5F2711B7" w14:textId="112AD3E2" w:rsidR="001F297B" w:rsidRDefault="001F297B" w:rsidP="001F297B">
+              <w:p w14:paraId="4ADC5E24" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-345787505"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="78DF80F4" w14:textId="330F5174" w:rsidR="001F297B" w:rsidRDefault="001F297B" w:rsidP="001F297B">
+              <w:p w14:paraId="03146991" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31630AED" w14:textId="77777777" w:rsidR="001F297B" w:rsidRPr="00485DA3" w:rsidRDefault="001F297B" w:rsidP="001F297B">
-[...1 lines deleted...]
-              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+          <w:p w14:paraId="41229506" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="2684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA6EA5C" w14:textId="77777777" w:rsidR="001F297B" w:rsidRDefault="001F297B" w:rsidP="001F297B">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="66BBED9B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A8D" w14:paraId="429E5272" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w14:paraId="504CDE39" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0769C37C" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="11DBE0BB" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="005C2B63">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Veuillez transmettre les plannings du personnel soignant des 3 derniers mois permettant une vision mensuelle (plannings de jour et de nuit), ainsi qu’une distinction entre les différentes catégories de personnel soignant et d’y joindre la légende des horaires de travail. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="314F0827" w14:textId="7506AF1C" w:rsidR="00343A8D" w:rsidRPr="00B25E03" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3B492732" w14:textId="36D3E52C" w:rsidR="00315AAF" w:rsidRPr="00B25E03" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B25E03">
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>Le SMC vérifie notamment la présence de personnel infirmier jour/nuit ou la planification de piquets, le nombre de veilleurs-euses</w:t>
+              <w:t>Le SMC vérifie notamment</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>, par pointage,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B25E03">
+              <w:t xml:space="preserve"> la présence de personnel infirmier jour/nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> dans </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0AD8">
+              <w:t xml:space="preserve">l’institution, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0AD8" w:rsidRPr="00B25E03">
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B25E03">
+              <w:t xml:space="preserve"> la planification de piquets, le nombre de veilleurs-euses</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0AD8">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF894B0" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="00718B06" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6CF995" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="1EEF2133" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75AF9434" w14:textId="77777777" w:rsidR="00343A8D" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="56D967F6" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD58F3E" w14:textId="0A4D0E8F" w:rsidR="00343A8D" w:rsidRPr="00485DA3" w:rsidRDefault="00343A8D" w:rsidP="00343A8D">
+          <w:p w14:paraId="6D7623D1" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A6341E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
             </w:rPr>
-            <w:id w:val="-1838913934"/>
+            <w:id w:val="-1536806818"/>
+            <w:placeholder>
+              <w:docPart w:val="9E5A3905F9E34ABFBD14561CB3DCE7AC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:sdt>
-[...50 lines deleted...]
-            </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2684" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6848EA2E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="325AF42E" w14:textId="77777777" w:rsidTr="009F1B80">
+      <w:tr w:rsidR="00315AAF" w14:paraId="02BB5DCA" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDA67F1" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F1B80">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2FF5FFAF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="009F1B80">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Si </w:t>
             </w:r>
-            <w:r w:rsidRPr="009F1B80">
+            <w:r w:rsidRPr="00BF0AD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Foyer de jour</w:t>
             </w:r>
             <w:r w:rsidRPr="009F1B80">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78D33AA8" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F1B80">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0B5EA149" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Veuillez transmettre les plannings du personnel soignant des 3 derniers mois permettant une vision mensuelle </w:t>
             </w:r>
             <w:r w:rsidRPr="005C2B63">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">ainsi qu’une distinction entre les différentes catégories de personnel soignant et d’y joindre la légende des horaires de travail. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75BFCB2B" w14:textId="45FF1DBF" w:rsidR="009F47CC" w:rsidRPr="005C2B63" w:rsidRDefault="009F47CC" w:rsidP="009F1B80">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="485E36A6" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005C2B63" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="009F1B80">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>(Le SMC vérifie notamment la présence de personnel infirmier ou la planification de piquets)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="-1465346382"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="59E223A3" w14:textId="29CC5E5A" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F1B80">
+              <w:p w14:paraId="616362EF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:ind w:left="-10"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1B80">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="-1728833639"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="537DF729" w14:textId="1D1A71F8" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F1B80">
+              <w:p w14:paraId="3CD7427E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:ind w:left="-10"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1B80">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="-1596316421"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="227FBCA8" w14:textId="1A930120" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F1B80">
+              <w:p w14:paraId="291EA32F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:ind w:left="-10"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1B80">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19754DED" w14:textId="4390826C" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="0051129B" w:rsidP="009F1B80">
-[...1 lines deleted...]
-              <w:ind w:left="-10" w:right="113" w:hanging="34"/>
+          <w:p w14:paraId="1766F986" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000078D4">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:id w:val="880134878"/>
+            <w:placeholder>
+              <w:docPart w:val="6336233004B8424CB2986839DFB97210"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2684" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="647F4D0A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00315AAF" w14:paraId="37EE826C" w14:textId="77777777" w:rsidTr="00444CF6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6909CA19" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F1B80">
+              <w:t xml:space="preserve">Si </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F1B80">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Foyer de jour</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F1B80">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="379B185F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>X</w:t>
+              <w:t>Nombre d’hôtes accueillis (moyenne par jour d’ouverture)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="443B4F38" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F1B80">
-[...1 lines deleted...]
-              <w:ind w:left="-10"/>
+          <w:p w14:paraId="5402C595" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0962D380" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F589E55" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BEEBA2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:id w:val="624201898"/>
+            <w:placeholder>
+              <w:docPart w:val="81D2A8DA5C444341AB30CDA2BA9AEFF4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2684" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="38628E01" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="5BE1F5C6" w14:textId="77777777" w:rsidTr="009F1B80">
+      <w:tr w:rsidR="00315AAF" w14:paraId="4E1D005F" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="14E57E11" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+          <w:p w14:paraId="540E3CB4" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="-10"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1B80">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Si </w:t>
             </w:r>
             <w:r w:rsidRPr="009F1B80">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Foyer de jour</w:t>
             </w:r>
             <w:r w:rsidRPr="009F1B80">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="249D1C6B" w14:textId="240914D6" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="413BAC91" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...215 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Le foyer de jour est sous la responsabilité d’une infirmière diplômée </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="-718272383"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="63B868AE" w14:textId="05BBAB86" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="29581516" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1B80">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="-1877839385"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3494B820" w14:textId="0BAFE177" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="332DC1BD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1B80">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="290027426"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="48686B8E" w14:textId="75694507" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="7D6E33D7" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1B80">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68F30ECF" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+          <w:p w14:paraId="07C7CA8D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="2684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8C0E70" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="009F1B80" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="16B2380D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00B358C7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="3836BAE9" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w14:paraId="7A0C3B3A" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="189F3F18" w14:textId="34C2F5D7" w:rsidR="009F47CC" w:rsidRPr="005017E1" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="49A41873" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005017E1" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>La présence d’au moins un-e infirmier-ère diplômé-e est assurée, de jour comme de nuit, tous les jours de l’année.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="397246940"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="30443EC8" w14:textId="2A856098" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="374AC8BF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="526371891"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="452947F0" w14:textId="2ADEAFB5" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="4B04207A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="968939326"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5BB98E63" w14:textId="3C076F12" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="785EC108" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789861C0" w14:textId="2A446EF6" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...1 lines deleted...]
-              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+          <w:p w14:paraId="66205281" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:footnoteReference w:id="1"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
             </w:rPr>
-            <w:id w:val="-2125222271"/>
+            <w:id w:val="-830128985"/>
+            <w:placeholder>
+              <w:docPart w:val="364F184BD5454F2E8B0E8C32E4954DEC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1858" w:type="dxa"/>
+                <w:tcW w:w="2684" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:sdt>
-[...1 lines deleted...]
-                  <w:rPr>
+              <w:p w14:paraId="010A0FC9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...29 lines deleted...]
-              </w:sdt>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="47E416C9" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w14:paraId="33F1F1A3" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="76AD43E8" w14:textId="70132406" w:rsidR="009F47CC" w:rsidRPr="00B03E1D" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="42491C87" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00B03E1D" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00B03E1D">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Il existe un concept écrit de soins et accompagnement.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FCA20F1" w14:textId="3CACFF2D" w:rsidR="009F47CC" w:rsidRPr="00B03E1D" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...8 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="48496F42" w14:textId="13E31028" w:rsidR="00315AAF" w:rsidRPr="00C65EC6" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:rPr>
+                <w:b/>
+                <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B03E1D">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Il est en cohérence avec la mission</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>. Les spécificités liées à des prises en charge particulières doivent être décrites et distinctes des longs séjours traditionnels, notamment pour les accueils de courte durée ou les unités de soins démence. Il</w:t>
             </w:r>
             <w:r w:rsidRPr="00B03E1D">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> a pour finalité le projet de vie</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> et</w:t>
             </w:r>
             <w:r w:rsidRPr="00B03E1D">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> comprend au minimum des éléments relatifs à une théorie / philosophie de soins, l’interdisciplinarité, la procédure d’admission, l’accompagnement en fin de vie.</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="2134506808"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="54DC6E48" w14:textId="240C1E9D" w:rsidR="009F47CC" w:rsidRPr="00B03E1D" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="443DFFE2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00B03E1D" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="-928955844"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="277F9B32" w14:textId="14BC53F6" w:rsidR="009F47CC" w:rsidRPr="00B03E1D" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="198E50D4" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00B03E1D" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:id w:val="1143236775"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="65719B3D" w14:textId="28AF94E9" w:rsidR="009F47CC" w:rsidRPr="00B03E1D" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="03BF92B0" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00B03E1D" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="525D5757" w14:textId="2EFFE2BC" w:rsidR="009F47CC" w:rsidRPr="00B03E1D" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+          <w:p w14:paraId="676B09DB" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00B03E1D" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...10 lines deleted...]
-          <w:sdtContent>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1065FEF0" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00B03E1D" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="80335020"/>
+                <w:id w:val="731575075"/>
+                <w:placeholder>
+                  <w:docPart w:val="3535E1A289034056A1ADE491ECA3E1FA"/>
+                </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:sdt>
-[...50 lines deleted...]
-                </w:sdt>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315AAF" w14:paraId="3ADBE3A5" w14:textId="77777777" w:rsidTr="00444CF6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63CFD9BF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>Il existe un concept intimité et sexualité</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11191F49" w14:textId="6AAE5D5F" w:rsidR="00315AAF" w:rsidRPr="00BF0AD8" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t xml:space="preserve">(Il comprend au minimum les définitions, les droits et devoirs, la formation du personnel, les ressources institutionnelles et </w:t>
+            </w:r>
+            <w:r w:rsidR="00A838A5" w:rsidRPr="005F493D">
+              <w:t>externes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:t xml:space="preserve"> à disposition.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1283078541"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="565" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0BD2002D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="488827679"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="565" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="125D6ADC" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1708294477"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="565" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="24D9295A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A143AB6" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001F21E0" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F21E0">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:id w:val="996455553"/>
+            <w:placeholder>
+              <w:docPart w:val="599CA822C205445B89E0F1EEE24BD361"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2684" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="351D29DD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="16B00A49" w14:textId="77777777" w:rsidTr="004648D8">
-[...24 lines deleted...]
-      <w:tr w:rsidR="009F47CC" w14:paraId="0626B4A9" w14:textId="77777777" w:rsidTr="004648D8">
+    </w:tbl>
+    <w:p w14:paraId="09C127BD" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9984" w:type="dxa"/>
+        <w:tblInd w:w="-71" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="71" w:type="dxa"/>
+          <w:right w:w="71" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1337"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00315AAF" w14:paraId="7383C77C" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="9984" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D4D952" w14:textId="6AE90DBE" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EF2B090" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRPr="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Titre1Car"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444CF6">
+              <w:rPr>
+                <w:rStyle w:val="Titre1Car"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ORGANISATION ET FONCTIONNEMENT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B8FB0C" w14:textId="77777777" w:rsidR="00BF0AD8" w:rsidRDefault="00BF0AD8" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315AAF" w14:paraId="1874E701" w14:textId="77777777" w:rsidTr="00444CF6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9984" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="283B4DDC" w14:textId="25CA55E0" w:rsidR="009F47CC" w:rsidRPr="006A4C84" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-            <w:pPr>
+          <w:p w14:paraId="2188CEDE" w14:textId="4964D644" w:rsidR="00053285" w:rsidRPr="00BF0AD8" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:before="240"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF0AD8">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Formations complémentaires du personnel, menant à un certificat (post diplôme)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w:rsidRPr="00485DA3" w14:paraId="7EC35BB0" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00444CF6" w:rsidRPr="00485DA3" w14:paraId="0E1F40B0" w14:textId="77777777" w:rsidTr="006D6097">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9C0ABB" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="57CEC85C" w14:textId="7F20DDEC" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Formation/ thème</w:t>
+            </w:r>
+            <w:r w:rsidR="00903A68" w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565480A6" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...32 lines deleted...]
-              <w:t>/ trice</w:t>
+          <w:p w14:paraId="3CD6458B" w14:textId="1CCAEF26" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Directeur/ trice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C976AFA" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0336C555" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Médecin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17EFC16E" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...14 lines deleted...]
-              <w:t>Inf.-chef</w:t>
+          <w:p w14:paraId="673D0D91" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Inf.-chef-fe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DC63D0" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2C3E5CA7" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ICUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18EE0E03" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6F99A68F" w14:textId="77777777" w:rsidR="00053285" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Infirmiers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F9C4EB2" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0277E3BB" w14:textId="6AD7B077" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:ind w:left="-4581" w:right="-4028"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/ères</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A83F90D" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4C6824B8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Animateur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23F64144" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="525591FE" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/trice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39328381" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="37CEA460" w14:textId="7497BA5A" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cuisinier/</w:t>
+            </w:r>
+            <w:r w:rsidR="00053285" w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ère</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D84CE52" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Intendant/e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B3C29A" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3AEBD24B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6097">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="703D67C8" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="03EF4B0F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006D6097" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="7CC72DAF" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00444CF6" w:rsidRPr="005F493D" w14:paraId="4F63C155" w14:textId="77777777" w:rsidTr="006D6097">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B97C5B7" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6001694A" w14:textId="6B9FC98E" w:rsidR="00315AAF" w:rsidRPr="00053285" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00053285">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gérontologie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3888E9D4" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3131356B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00053285" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00053285">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gériatrie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="777F36AA" w14:textId="474647A3" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6A9421DC" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00053285">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Psychogériatrie</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="47DB152D" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRPr="00053285" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1116667633"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="986" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="666110FD" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="3AC827E1" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1357468449"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="988" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="34D5B638" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="2BAEB5FC" w14:textId="7391C0A0" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00444CF6" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="926693714"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="05BC42F0" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="688856D1" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1512113836"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="989" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="22609455" w14:textId="3DFA4EF2" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="51777AB3" w14:textId="27E28664" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00444CF6" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="657042500"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1041" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6E273B9F" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="6FAAF8A5" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1271001671"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="72272C2F" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="0D11C70F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="231214412"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="63D6F6CA" w14:textId="4DF1AC2C" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="7E0E3A53" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C69CFE" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="02E084FB" w14:textId="339DFDD2" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="CaseACocher1"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidR="006D6097" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="CaseACocher2"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DAS</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00DE392B" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="CaseACocher3"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C420BB0" w14:textId="6645E2AD" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7A5A4A5A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="CaseACocher4"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autre, spécifiez : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E34F3D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1801648538"/>
+                <w:placeholder>
+                  <w:docPart w:val="E1A421579CFF463CB5F8F0B21302ED30"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="57B0F59E" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00444CF6" w:rsidRPr="005F493D" w14:paraId="7A0B3121" w14:textId="77777777" w:rsidTr="006D6097">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00308F1C" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6944C923" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="746E1EC1" w14:textId="0EE52E7E" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00053285">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Psychiatrie</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4AAF627B" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40FCC28E" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRPr="00053285" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1919467872"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="986" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="61EED473" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="3BC091E9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1727827184"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="988" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="22593139" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="65AA66B1" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1820618651"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="52C219B8" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="55328657" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="888155278"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="989" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7B6182A7" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="0E58A2FB" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2113045755"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1041" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="66DE4690" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="797135D2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="306211223"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7845F2ED" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="072AB3CD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-562403676"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2E856E87" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="0C40725A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEDF168" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1F6FA6FC" w14:textId="4F1F2F4A" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidR="006D6097" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE392B" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D3F7D27" w14:textId="649CA12D" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1965E58B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Autre, spécifiez :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7523D0B9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1847386515"/>
+                <w:placeholder>
+                  <w:docPart w:val="E582ABF5028147F086A075F01C568B3E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="11E9F57C" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00444CF6" w:rsidRPr="005F493D" w14:paraId="0C6F374A" w14:textId="77777777" w:rsidTr="006D6097">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACB8DEF" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3BF1E880" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="652B4C11" w14:textId="4A715223" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00053285">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Soins palliatifs</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="58000A48" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A68BCCC" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRPr="00053285" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E10D401" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="3F1F90B0" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00541947">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="829723080"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="988" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="56A1FD75" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="38FE7AB7" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-424804223"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1F855C34" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="15B6A2F6" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1281647539"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="989" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5A2F038A" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="1A968119" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="346378687"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1041" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="58A7BE5E" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="1AE36BBC" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-454943445"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="363EF1F1" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="21A8C1FF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-782877624"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="27D48391" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="62271E0A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC8236D" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="11B84DA3" w14:textId="7A660717" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CAS</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="006D6097" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE392B" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BAF5F5A" w14:textId="1D82229E" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="66871E2F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autre, spécifiez : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="689DE536" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="784087842"/>
+                <w:placeholder>
+                  <w:docPart w:val="B945FA9049384B358F5145B14F893651"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="47454E5A" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00444CF6" w:rsidRPr="005F493D" w14:paraId="5FE86B63" w14:textId="77777777" w:rsidTr="006D6097">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="577B5E34" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0D268D34" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CFBAD23" w14:textId="1B03B306" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00053285">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gestion</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB114C1" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21A8D03A" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRPr="00053285" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1171404904"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="986" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="32D9C7A9" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="6448F957" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1132632515"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="988" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="67CD5EE8" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="5E926841" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1113045641"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4CBED32E" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="31B663CD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-900829428"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="989" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4FB870F0" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="3D1F6F50" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="533309866"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1041" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="71D1903C" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="79FE209B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1690517672"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0F9740F7" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="2535E4A1" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1888298344"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="38A3FE40" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="1F90B3F4" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="065DB1C6" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0D546BB7" w14:textId="372AFC0F" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidR="006D6097" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE392B" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ED688A7" w14:textId="7AE04A0D" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7AB4F74F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Autre, spécifiez : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B809BDF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1472248488"/>
+                <w:placeholder>
+                  <w:docPart w:val="AEF4BAEC09E442579821DEC5340A1EC1"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="5C3CBCAC" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00444CF6" w:rsidRPr="005F493D" w14:paraId="7F88BCC7" w14:textId="77777777" w:rsidTr="006D6097">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48DBAAD0" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2177E038" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="085FFDF5" w14:textId="1775E8FD" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00053285">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alimentation en EMS</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="726CA9B3" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRPr="00053285" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1293013811"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="986" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2E34B86B" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="4DB73814" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="825561348"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="988" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3793A5F5" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="08EF4171" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="373201577"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="36526D9D" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="5DAE4E49" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1149590472"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="989" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1343F010" w14:textId="262A7C9A" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="02FE363E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-277720268"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1041" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="305D48FD" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="6D739554" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1836804574"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="05C5EE13" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="0634A930" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1176929026"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="154B126A" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="2D4B4F9C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0E393B" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3D39DDDA" w14:textId="41899C53" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidR="006D6097" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F9D2FB9" w14:textId="6D74835C" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7000C74A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autre, spécifiez : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68EA4C94" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-852962460"/>
+                <w:placeholder>
+                  <w:docPart w:val="DAC9C8B7A3C24178B8F38C2DFBD2DC28"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="1F6E0EFC" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00444CF6" w:rsidRPr="005F493D" w14:paraId="431F1896" w14:textId="77777777" w:rsidTr="006D6097">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="211F04FA" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7C343425" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09ED2403" w14:textId="79C1708A" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00053285">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Autre (</w:t>
+            </w:r>
+            <w:r w:rsidR="00903A68" w:rsidRPr="00053285">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>préciser</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053285">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C66E8F4" w14:textId="77777777" w:rsidR="00444CF6" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BBF1787" w14:textId="07E97E83" w:rsidR="00444CF6" w:rsidRPr="00053285" w:rsidRDefault="00444CF6" w:rsidP="00444CF6">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-891727784"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="986" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3E0EB347" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="2CF66BFD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1030688328"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="988" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="55007712" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="04998981" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2088527618"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0DE4C3EF" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="113CBD02" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2050954986"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="989" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1C3D6BDD" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="622BB078" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-759759344"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1041" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7B5FAE0F" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="411DD505" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-431741708"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="20A57F2B" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="3081EA19" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1279322623"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="992" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="080C6912" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="02FE8D4A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F277FD9" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7A7EF8F1" w14:textId="17BF71C3" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE392B" w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F6F6477" w14:textId="1B44815C" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="74212412" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Autre, spécifiez :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3671B44F" w14:textId="55E27F7A" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...40 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="829183068"/>
+                <w:placeholder>
+                  <w:docPart w:val="821B0A5ABC1240F293697747C42D7CFD"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00053285" w:rsidRPr="005F493D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w14:paraId="3825258A" w14:textId="77777777" w:rsidTr="004648D8">
+    </w:tbl>
+    <w:p w14:paraId="7B4B5E0B" w14:textId="77777777" w:rsidR="00950844" w:rsidRDefault="00950844"/>
+    <w:p w14:paraId="312D4BCF" w14:textId="77777777" w:rsidR="00950844" w:rsidRDefault="00950844">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9984" w:type="dxa"/>
+        <w:tblInd w:w="-71" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="71" w:type="dxa"/>
+          <w:right w:w="71" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5023"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00950844" w:rsidRPr="00BF0AD8" w14:paraId="622E3BE5" w14:textId="77777777" w:rsidTr="00B50D24">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="111"/>
+          <w:trHeight w:val="734"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9984" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E93AF06" w14:textId="77777777" w:rsidR="00950844" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="851"/>
+              <w:rPr>
+                <w:rStyle w:val="Titre1Car"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62AE5BDC" w14:textId="77777777" w:rsidR="00950844" w:rsidRPr="00950844" w:rsidRDefault="00950844" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Titre1Car"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950844">
+              <w:rPr>
+                <w:rStyle w:val="Titre1Car"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ORGANISATION ET FONCTIONNEMENT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5606E93A" w14:textId="77777777" w:rsidR="00950844" w:rsidRPr="00BF0AD8" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="851"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00950844" w:rsidRPr="00485DA3" w14:paraId="7A7EBD62" w14:textId="77777777" w:rsidTr="00950844">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5023" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BCBAA0" w14:textId="77777777" w:rsidR="00950844" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D505E52" w14:textId="77777777" w:rsidR="00950844" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Différents éléments de contrôle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F3F5398" w14:textId="77777777" w:rsidR="00950844" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B76C5F6" w14:textId="77777777" w:rsidR="00950844" w:rsidRPr="00A77A3B" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3CEB8C" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-            <w:pPr>
+          <w:p w14:paraId="26953CBE" w14:textId="77777777" w:rsidR="00950844" w:rsidRPr="00485DA3" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00485DA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>oui</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46481EB6" w14:textId="77777777" w:rsidR="00950844" w:rsidRPr="00485DA3" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00485DA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>non</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CF1637" w14:textId="77777777" w:rsidR="00950844" w:rsidRPr="00485DA3" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:ind w:left="-82" w:right="-32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>EP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E941D9D" w14:textId="77777777" w:rsidR="00950844" w:rsidRPr="00485DA3" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00485DA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>soumettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5340DD83" w14:textId="77777777" w:rsidR="00950844" w:rsidRPr="00485DA3" w:rsidRDefault="00950844" w:rsidP="00B50D24">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00485DA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Remarque</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w:rsidRPr="00485DA3" w14:paraId="5D3D6515" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="5B7D984B" w14:textId="77777777" w:rsidTr="00950844">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5023" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB1CB07" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...6 lines deleted...]
-              <w:ind w:right="-71"/>
+          <w:p w14:paraId="1AFEFCD3" w14:textId="3303AAB0" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="002843FA">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Il existe une planification écrite des cours proposés et suivis pour l’ensemble du personnel soignant.</w:t>
+              <w:t xml:space="preserve">Il existe une planification écrite des cours proposés et </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950844">
+              <w:t>suivis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002843FA">
+              <w:t xml:space="preserve"> pour l’ensemble du personnel soignant.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C213E3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26ADB3AA" w14:textId="172E06BF" w:rsidR="009F47CC" w:rsidRPr="00336EC7" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4335E552" w14:textId="7516DDED" w:rsidR="00315AAF" w:rsidRPr="00336EC7" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>(Comprend :  année, dénomination/thème des cours proposés et durée, nbre de participant/ formation)</w:t>
+              <w:t>(Comprend : année, dénomination/thème des cours proposés et durée, nbre de participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE392B">
+              <w:t>-e</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/ formation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2080820602"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="70D258A5" w14:textId="60A6EF1B" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="05AB5D40" w14:textId="2812486E" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00950844" w:rsidP="00950844">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1825350629"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="509FB49E" w14:textId="7F2FBCFD" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="1A25074A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-599255504"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="19E0E2D9" w14:textId="65724279" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="19956DB7" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="636B6351" w14:textId="6B6D12DE" w:rsidR="009F47CC" w:rsidRPr="001555B4" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+          <w:p w14:paraId="149EB211" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001555B4" w:rsidRDefault="00315AAF" w:rsidP="00950844">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
             <w:id w:val="1779832484"/>
             <w:placeholder>
-              <w:docPart w:val="71F4791AD48D40DA80B679A413E8FFFF"/>
+              <w:docPart w:val="39DBABEA9FC249298EACAE77718E4395"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1858" w:type="dxa"/>
+                <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="29CDF504" w14:textId="3A99594C" w:rsidR="009F47CC" w:rsidRPr="00343A8D" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="2721EC93" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00343A8D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:jc w:val="center"/>
-[...4 lines deleted...]
-                  </w:rPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w:rsidRPr="00485DA3" w14:paraId="00CDADF6" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00A838A5" w:rsidRPr="00485DA3" w14:paraId="2726838E" w14:textId="77777777" w:rsidTr="00950844">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5023" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="54E0EDC4" w14:textId="2554C3CA" w:rsidR="009F47CC" w:rsidRPr="004648D8" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, il existe un plan de formation spécialisée dédiée aux personnel soignant de l’USD. </w:t>
+          <w:p w14:paraId="7C486DBA" w14:textId="4CF36BFC" w:rsidR="00A838A5" w:rsidRPr="005F493D" w:rsidRDefault="00A838A5" w:rsidP="00A838A5">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>Si exploitation d’une USD/USP, il existe un plan de formation spécialisée dédié au personnel soignant de l’USD/USP :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A67BC6" w14:textId="77777777" w:rsidR="00A838A5" w:rsidRPr="005F493D" w:rsidRDefault="00A838A5" w:rsidP="00A838A5">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>Liste du personnel de l’USD/USP avec la formation de base effectuée ou prévue de l’être (dates)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AE71080" w14:textId="58B46922" w:rsidR="00A838A5" w:rsidRPr="005F493D" w:rsidRDefault="00A838A5" w:rsidP="00A838A5">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t xml:space="preserve">Liste des formations continues spécifiques aux USD/USP (public cible et dates) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1243860831"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="540E6573" w14:textId="19640F8C" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="3D70F9D5" w14:textId="2ECA30FB" w:rsidR="00A838A5" w:rsidRPr="00541947" w:rsidRDefault="00A838A5" w:rsidP="00A838A5">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-267626098"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4756C02C" w14:textId="610D573F" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="322D4502" w14:textId="234EEC19" w:rsidR="00A838A5" w:rsidRPr="00541947" w:rsidRDefault="00A838A5" w:rsidP="00A838A5">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-452317380"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="66173831" w14:textId="57D8EA12" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="0DBD3565" w14:textId="3182E762" w:rsidR="00A838A5" w:rsidRPr="00541947" w:rsidRDefault="00A838A5" w:rsidP="00A838A5">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D39255" w14:textId="37989ABE" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+          <w:p w14:paraId="2EB62B19" w14:textId="53BF8B83" w:rsidR="00A838A5" w:rsidRPr="00485DA3" w:rsidRDefault="00A838A5" w:rsidP="00A838A5">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="1979180331"/>
+            <w:id w:val="1673447759"/>
             <w:placeholder>
-              <w:docPart w:val="A0416BBF0FCE4446B1BE4968421CE469"/>
+              <w:docPart w:val="202CDE942754441B8BE728A4D96946B5"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1858" w:type="dxa"/>
+                <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="06A19B41" w14:textId="39460323" w:rsidR="009F47CC" w:rsidRPr="00A33FDE" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="1DA03BE5" w14:textId="77777777" w:rsidR="00A838A5" w:rsidRPr="00A33FDE" w:rsidRDefault="00A838A5" w:rsidP="00A838A5">
                 <w:pPr>
-                  <w:jc w:val="center"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00156BF9">
                   <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w:rsidRPr="00485DA3" w14:paraId="37B13D90" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="4F44A321" w14:textId="77777777" w:rsidTr="00950844">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5023" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6819CE31" w14:textId="6B31E156" w:rsidR="009F47CC" w:rsidRPr="005017E1" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...39 lines deleted...]
-              <w:t>n plan des supervisions (fréquence, contenu)</w:t>
+          <w:p w14:paraId="0B919D61" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>Si exploitation d’une USD/USP, il existe un plan des supervisions (fréquence, contenu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="391781170"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="41082B02" w14:textId="1E621C61" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="0051129B" w:rsidP="009F47CC">
+              <w:p w14:paraId="6C4F4DF4" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1534340859"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7166B335" w14:textId="3F7A2284" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="396E80ED" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="286390512"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0BF5DD09" w14:textId="4B8AF426" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="5F54E487" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="722D6195" w14:textId="2CC5399C" w:rsidR="009F47CC" w:rsidRPr="00485DA3" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+          <w:p w14:paraId="56D0067A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00950844">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="2085484174"/>
+            <w:id w:val="-131785801"/>
             <w:placeholder>
-              <w:docPart w:val="2EEC87DBEB1445EB8B9E07671A1DAD0C"/>
+              <w:docPart w:val="2D52BBA0F8A04115B43B5902C1B919F4"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1858" w:type="dxa"/>
+                <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="52057DA0" w14:textId="7D722F86" w:rsidR="009F47CC" w:rsidRPr="00A33FDE" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="059564B2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A33FDE" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:jc w:val="center"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00156BF9">
                   <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0051129B" w:rsidRPr="00485DA3" w14:paraId="57BF5F27" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="2262AAF6" w14:textId="77777777" w:rsidTr="00950844">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5023" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1766CDAC" w14:textId="008229F0" w:rsidR="0051129B" w:rsidRPr="003B4582" w:rsidRDefault="0051129B" w:rsidP="0051129B">
-[...17 lines deleted...]
-              <w:t>Si exploitation d’une USD, une personne détient un CAS en Psychogériatrie</w:t>
+          <w:p w14:paraId="1733181C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>Si exploitation d’une USD/USP, une personne détient un CAS en Psychogériatrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E30ABF6" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>Si changement de personne depuis la reconnaissance/ dernière AE, transmettre la copie du CAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1564609097"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5DECFEE0" w14:textId="45A403EA" w:rsidR="0051129B" w:rsidRPr="009F1B80" w:rsidRDefault="0051129B" w:rsidP="0051129B">
+              <w:p w14:paraId="4C41C246" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009F1B80">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-301860862"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="67FABB7A" w14:textId="78F18725" w:rsidR="0051129B" w:rsidRPr="009F1B80" w:rsidRDefault="0051129B" w:rsidP="0051129B">
+              <w:p w14:paraId="11C6E354" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1B80">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-885637896"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="18F72AF0" w14:textId="64DA8808" w:rsidR="0051129B" w:rsidRPr="009F1B80" w:rsidRDefault="0051129B" w:rsidP="0051129B">
+              <w:p w14:paraId="160BD693" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1B80">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D36F714" w14:textId="77777777" w:rsidR="0051129B" w:rsidRPr="009F1B80" w:rsidRDefault="0051129B" w:rsidP="0051129B">
+          <w:p w14:paraId="5F337CB3" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00950844">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001555B4">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20B19575" w14:textId="77777777" w:rsidR="0051129B" w:rsidRPr="009F1B80" w:rsidRDefault="0051129B" w:rsidP="0051129B">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5543BAD0" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00813942" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                </w:rPr>
+                <w:id w:val="1202600571"/>
+                <w:placeholder>
+                  <w:docPart w:val="CC7D4186329C4D89BE44A6C38150400C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00671A50">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F47CC" w:rsidRPr="00485DA3" w14:paraId="3D82AFFA" w14:textId="77777777" w:rsidTr="009F47CC">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="55AD2728" w14:textId="77777777" w:rsidTr="00950844">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5054" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="5023" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="33A07F0F" w14:textId="27CE838B" w:rsidR="009F47CC" w:rsidRPr="003B4582" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> par année.</w:t>
+          <w:p w14:paraId="3E455A56" w14:textId="0F95D5E4" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>Si exploitation d’une USD/USP, une personne de l’unité participe obligatoirement à la plateforme USD</w:t>
+            </w:r>
+            <w:r w:rsidR="004940B2">
+              <w:t>/USP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F493D">
+              <w:t xml:space="preserve"> selon la directive ad’hoc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-820110846"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="05A76D36" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0066371D" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="0066371D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="125593393"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="03156D8A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0066371D" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="0066371D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="270515001"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6817EE18" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0066371D" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="0066371D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7915F9F1" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B22809E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="1D9B2D4F" w14:textId="77777777" w:rsidTr="00950844">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5023" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC409BD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>La visite du médecin est régulière et sur appel ; chaque résident est vu à son admission et au moins 2 fois par année.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="490988266"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2F3740A3" w14:textId="04D24534" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="71B67A30" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1924631636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="75B76D0D" w14:textId="11B58122" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="007A7E40" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-503518865"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="18DF82A3" w14:textId="7B27B364" w:rsidR="009F47CC" w:rsidRPr="00541947" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
+              <w:p w14:paraId="764A05A2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00950844">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51A364E1" w14:textId="77777777" w:rsidR="009F47CC" w:rsidRPr="001555B4" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...1 lines deleted...]
-              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+          <w:p w14:paraId="10C71463" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001555B4" w:rsidRDefault="00315AAF" w:rsidP="00950844">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...189 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4766" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E48328E" w14:textId="753CC9F0" w:rsidR="009F47CC" w:rsidRPr="00835BD0" w:rsidRDefault="009F47CC" w:rsidP="009F47CC">
-[...2176 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4065D4A2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C0B445E" w14:textId="77777777" w:rsidR="00F617A2" w:rsidRDefault="00F617A2">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7D6B9A45" w14:textId="5A5E09B3" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00315AAF"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10269" w:type="dxa"/>
+        <w:tblW w:w="9984" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="672"/>
         <w:gridCol w:w="854"/>
         <w:gridCol w:w="1026"/>
         <w:gridCol w:w="3860"/>
         <w:gridCol w:w="1686"/>
-        <w:gridCol w:w="2171"/>
+        <w:gridCol w:w="1886"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="47DB089B" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="7257292E" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10269" w:type="dxa"/>
+            <w:tcW w:w="9984" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69FAFD1D" w14:textId="77777777" w:rsidR="00945990" w:rsidRPr="00945990" w:rsidRDefault="00945990" w:rsidP="00945990"/>
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="240A4261" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00945990" w:rsidRDefault="00315AAF" w:rsidP="00B358C7"/>
+          <w:p w14:paraId="38A139B6" w14:textId="1827A263" w:rsidR="00315AAF" w:rsidRPr="0066555D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
             </w:pPr>
             <w:r w:rsidRPr="0066555D">
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="291FE683" w14:textId="77777777" w:rsidR="00945990" w:rsidRPr="00A77A3B" w:rsidRDefault="00945990" w:rsidP="005845DE"/>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidR="00294B2C">
+              <w:t>UALITE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C2FD6FB" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00B358C7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="7224776C" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="23FF2858" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2634E885" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="14D3CD4A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C90271" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00141BDA" w:rsidP="00945990">
-[...1 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="1C7741DD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00813942" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:caps/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1164935003"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A77A3B" w:rsidRPr="00541947">
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:caps/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="786F97DE" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00F73A54" w:rsidP="00F73A54">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="262674AF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">délivré par un organisme reconnu ou démarche d’amélioration continue (auto-évaluation…) </w:t>
+              <w:t xml:space="preserve">Un certificat a été délivré par un organisme reconnu ou démarche d’amélioration continue (auto-évaluation…) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C221249" w14:textId="2158670C" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4" w:rsidP="00D06854">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C57164C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Organisme : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="1877037744"/>
+                <w:id w:val="-1081062072"/>
                 <w:placeholder>
-                  <w:docPart w:val="B58288285F584150978A7784C99D9278"/>
+                  <w:docPart w:val="BF2B7C4C61454BAAA6B5F8F797ABA77E"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00843650" w:rsidRPr="00843650">
-                  <w:rPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="3C9F7FDB" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="1D9BCD54" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0662A4" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0EBB7D6E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0329E3" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-            <w:pPr>
+          <w:p w14:paraId="49C7A70C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="406AAA21" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0B605925" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="570D8476" w14:textId="1E83FA37" w:rsidR="00AF79E4" w:rsidRPr="00A33FDE" w:rsidRDefault="00AF79E4" w:rsidP="00D06854">
-[...2 lines deleted...]
-              <w:ind w:right="-71"/>
+          <w:p w14:paraId="0A48957F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A33FDE" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Norme auditée : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-2094455618"/>
+                <w:id w:val="1178847047"/>
                 <w:placeholder>
-                  <w:docPart w:val="C6A925A840AC491792E03C4CA5878D49"/>
+                  <w:docPart w:val="F5F2D506BE6641F3878BEC56595D2525"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00843650" w:rsidRPr="00843650">
-                  <w:rPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="35644EB8" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="492C7733" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF8B7FE" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7D20DF16" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59B77765" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-            <w:pPr>
+          <w:p w14:paraId="711B4B72" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6C3BA6" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3F2A4961" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="493946F7" w14:textId="4C6A06F7" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4" w:rsidP="0034107B">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="544DD68B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Validité : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-687522303"/>
+                <w:id w:val="1921911226"/>
                 <w:placeholder>
-                  <w:docPart w:val="3C52EA980770438BBE5A23AD6C7491D0"/>
+                  <w:docPart w:val="301AC26BA33542099A8C02D90D7B8854"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00843650" w:rsidRPr="00843650">
-                  <w:rPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="42B81D3D" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="709E530A" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="642CAC47" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="49E5BE29" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>EP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:caps/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2081973752"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="854" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="20DA0BEB" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A77A3B">
+              <w:p w14:paraId="0DBD148C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:caps/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:caps/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6807EDF7" w14:textId="71B7309B" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A33FDE">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="29C9F6AF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> en cours</w:t>
+              <w:t>Démarche en cours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5666A0E9" w14:textId="6B42BD35" w:rsidR="00781127" w:rsidRDefault="00AF79E4" w:rsidP="00A77A3B">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4409576A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Laquelle</w:t>
             </w:r>
-            <w:r w:rsidR="00781127">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-774624982"/>
+                <w:id w:val="460386112"/>
                 <w:placeholder>
-                  <w:docPart w:val="8060F934BB524F69AA7B4BF213661F64"/>
+                  <w:docPart w:val="B01C5DAD3B714DC7BE42E77D02030577"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00843650" w:rsidRPr="00843650">
-                  <w:rPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="13411465" w14:textId="4D245F1E" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00781127" w:rsidP="00A77A3B">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="356B4E0F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Délai</w:t>
             </w:r>
-            <w:r w:rsidR="00AF79E4" w:rsidRPr="00A77A3B">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A77A3B">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-399750526"/>
+                <w:id w:val="2146702331"/>
                 <w:placeholder>
-                  <w:docPart w:val="22F19A2DF71D45F19D4EDE091FBC4278"/>
+                  <w:docPart w:val="98B4F618E99B4EBDBC004AB7A80E9425"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00843650" w:rsidRPr="00843650">
-                  <w:rPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="1DCB76EF" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="7A1D2FE3" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C468FFE" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="11941817" w14:textId="77777777" w:rsidR="00053285" w:rsidRDefault="00053285" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C96186A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>P</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="04E48C50" w14:textId="22A0E594" w:rsidR="00053285" w:rsidRPr="00A77A3B" w:rsidRDefault="00053285" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:caps/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2106304042"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="854" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2A0ECD28" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A77A3B">
+              <w:p w14:paraId="4EE79F45" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:caps/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:caps/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8743" w:type="dxa"/>
+            <w:tcW w:w="8458" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14E12EC2" w14:textId="2C2D97BD" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A33FDE">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="63B76152" w14:textId="77777777" w:rsidR="00053285" w:rsidRDefault="00053285" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="461493C6" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...11 lines deleted...]
-            </w:r>
+              <w:t>Démarche en suspens pour une durée déterminée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D5FB7A" w14:textId="796CF31C" w:rsidR="00053285" w:rsidRPr="00A77A3B" w:rsidRDefault="00053285" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="6EBB4F2D" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="0D225C45" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219E79FB" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6DE73B56" w14:textId="77777777" w:rsidR="00053285" w:rsidRDefault="00053285" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC7CD39" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>NON</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4CC31CFD" w14:textId="153358ED" w:rsidR="00053285" w:rsidRPr="00A77A3B" w:rsidRDefault="00053285" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:caps/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-381014675"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="854" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="57BA4CC7" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A77A3B">
+              <w:p w14:paraId="743BE3C2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:caps/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:caps/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8743" w:type="dxa"/>
+            <w:tcW w:w="8458" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="212049C8" w14:textId="156AFC1E" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A33FDE">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4D545F33" w14:textId="77777777" w:rsidR="00053285" w:rsidRDefault="00053285" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6100C988" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aucune démarche en cours </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389D7F1D" w14:textId="5ADC37C5" w:rsidR="00053285" w:rsidRPr="00A77A3B" w:rsidRDefault="00053285" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056611A" w:rsidRPr="00A77A3B" w14:paraId="0D63DE51" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="7818B934" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08BE18CE" w14:textId="6A1B7F90" w:rsidR="00AF515E" w:rsidRPr="00A77A3B" w:rsidRDefault="0056611A" w:rsidP="0056611A">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7A3A89A5" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...24 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Nom de la ou du responsable qualité :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:bCs/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="-1305078864"/>
+            <w:id w:val="-337230835"/>
+            <w:placeholder>
+              <w:docPart w:val="3714E5D202314E80BA58214B0C84A556"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7717" w:type="dxa"/>
+                <w:tcW w:w="7432" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7FCA4271" w14:textId="5B86F980" w:rsidR="0056611A" w:rsidRPr="00A77A3B" w:rsidRDefault="00863063">
+              <w:p w14:paraId="32BF8331" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
                 <w:pPr>
-                  <w:tabs>
-[...7 lines deleted...]
-                  </w:rPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                 </w:pPr>
-                <w:r w:rsidRPr="00C31C73">
-[...1 lines deleted...]
-                    <w:bCs/>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003C2563" w:rsidRPr="00A77A3B" w14:paraId="00AF3E29" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="732CBD08" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8098" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B54873E" w14:textId="77777777" w:rsidR="003C2563" w:rsidRPr="00A77A3B" w:rsidRDefault="00BB5B02" w:rsidP="00BB5B02">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6785E7E4" w14:textId="0887D968" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00A77A3B">
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>ttestation QUAFIPA ou autre attestation « qualité » obtenue</w:t>
+              <w:t>Veuillez transmettre au SMC l’attestation QUAFI</w:t>
+            </w:r>
+            <w:r w:rsidR="00617650">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A77A3B">
+              <w:t>A ou autre attestation « qualité » obtenue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1886" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D529BF" w14:textId="77777777" w:rsidR="003C2563" w:rsidRPr="001555B4" w:rsidRDefault="006B7061">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="171DF42A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001555B4" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
-                <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1F3A" w:rsidRPr="00A77A3B" w14:paraId="7CC38FE3" w14:textId="77777777" w:rsidTr="0013740F">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w14:paraId="6BC82050" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10269" w:type="dxa"/>
+            <w:tcW w:w="9984" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32BD0D36" w14:textId="524A7C55" w:rsidR="00EC1F3A" w:rsidRPr="00A33FDE" w:rsidRDefault="00EC1F3A" w:rsidP="005122D0">
-[...6 lines deleted...]
-              <w:ind w:left="-10" w:right="-71"/>
+          <w:p w14:paraId="165CCA94" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A33FDE" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B5B51">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Commentaire / </w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Commentaire / s</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">s : </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="1395778328"/>
+                <w:id w:val="280852570"/>
                 <w:placeholder>
-                  <w:docPart w:val="53EFFF0E7782440BB77BD58ECC89BD6F"/>
+                  <w:docPart w:val="1CB7E1063C64429493269E8B13279F9C"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00843650" w:rsidRPr="00843650">
-                  <w:rPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4E7F17DE" w14:textId="77777777" w:rsidR="00EC1F3A" w:rsidRPr="001555B4" w:rsidRDefault="00EC1F3A">
-[...7 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="00D44E2F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001555B4" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D6AA9B5" w14:textId="37CA628C" w:rsidR="00CE18BE" w:rsidRDefault="00CE18BE"/>
-[...7 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="778C8297" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00315AAF"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10267" w:type="dxa"/>
+        <w:tblW w:w="9842" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4238"/>
-        <w:gridCol w:w="843"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2657"/>
+        <w:gridCol w:w="643"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003172EE" w:rsidRPr="00485DA3" w14:paraId="7B556453" w14:textId="77777777" w:rsidTr="006A4C84">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="4EB928A9" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
+            <w:tcW w:w="9842" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="44586F76" w14:textId="77777777" w:rsidR="006E423D" w:rsidRPr="006E423D" w:rsidRDefault="006E423D" w:rsidP="006E423D">
-[...12 lines deleted...]
-          <w:p w14:paraId="7BF7A338" w14:textId="508974F3" w:rsidR="00971FA3" w:rsidRPr="006A4C84" w:rsidRDefault="006A4C84" w:rsidP="006A4C84">
+          <w:p w14:paraId="54E58638" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006E423D" w:rsidRDefault="00315AAF" w:rsidP="00053285">
             <w:pPr>
               <w:pStyle w:val="Titre5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="0"/>
               </w:numPr>
-              <w:ind w:right="-71"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:left="360" w:right="-71"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i w:val="0"/>
-                <w:color w:val="auto"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="045AE2AC" w14:textId="11C4204A" w:rsidR="00315AAF" w:rsidRPr="006A4C84" w:rsidRDefault="00315AAF" w:rsidP="00053285">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
             </w:pPr>
             <w:r w:rsidRPr="006A4C84">
-              <w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="6334CACF" w14:textId="77777777" w:rsidR="003172EE" w:rsidRPr="006E423D" w:rsidRDefault="003172EE" w:rsidP="00BD5B2F">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00294B2C">
+              <w:t>ROITS DES RESIDENT-E-S</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB6892C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006E423D" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971FA3" w:rsidRPr="00485DA3" w14:paraId="1D60BEC5" w14:textId="77777777" w:rsidTr="000F67D9">
+      <w:tr w:rsidR="000B6C42" w:rsidRPr="00485DA3" w14:paraId="5A8CAEC1" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1105"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15F6D165" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="3910558D" w14:textId="77777777" w:rsidR="000B6C42" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42AED2FF" w14:textId="77777777" w:rsidR="000B6C42" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Différents éléments de contrôle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E15322" w14:textId="77777777" w:rsidR="000B6C42" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3731EF66" w14:textId="77777777" w:rsidR="000B6C42" w:rsidRPr="00A77A3B" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...38 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="548C168C" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRPr="00485DA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="11B9F54C" w14:textId="2F9CA351" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D49EC7A" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRPr="00485DA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="260424E6" w14:textId="4C4563CA" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3801C236" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRPr="00485DA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="08085F8E" w14:textId="58FFA4FB" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:ind w:left="-82" w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00485DA3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>en cours</w:t>
+              <w:t>EP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36846CCE" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRPr="00485DA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="44466F73" w14:textId="776D8215" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Document à  soumettre</w:t>
+              <w:t>soumettre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2657" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2834" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="114EF6DA" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRPr="00485DA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="5D2E76B4" w14:textId="2DBB2246" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Remarque</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4C84" w:rsidRPr="00485DA3" w14:paraId="3DB13867" w14:textId="77777777" w:rsidTr="006C54E6">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="0DD96A69" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE1FF6F" w14:textId="77777777" w:rsidR="006A4C84" w:rsidRPr="00C213E3" w:rsidRDefault="006A4C84" w:rsidP="00E47B3C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C213E3">
+          <w:p w14:paraId="62191A5F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D7B48">
               <w:t>Les résidents, les éventuels hôtes d’un Foyer de jour, leurs proches le cas échéant, sont informés des droits des patients, de la documentation est à leur disposition. Si oui, préciser lesquels en cochant les cases correspondantes ci-dessous :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F113244" w14:textId="456EFEC5" w:rsidR="006A4C84" w:rsidRPr="00C213E3" w:rsidRDefault="00141BDA" w:rsidP="00E47B3C">
-[...2 lines deleted...]
-              <w:ind w:left="355" w:hanging="355"/>
+          <w:p w14:paraId="78159CCE" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="269" w:hanging="269"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2025476695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00990657">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00990657">
-[...9 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+              <w:t xml:space="preserve"> La brochure « L’essentiel sur les droits des patients »</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702D730F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1964801000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00990657">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00990657">
-[...9 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+              <w:t xml:space="preserve"> La loi sur la santé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AA3F9C4" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="544495286"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00990657">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A4C84">
-[...18 lines deleted...]
-              <w:ind w:left="355" w:hanging="355"/>
+            <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+              <w:t xml:space="preserve"> Les valeurs éthiques de l’AFISA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB19CA9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="269" w:hanging="269"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-370765009"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00990657">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00990657">
-[...23 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+              <w:t xml:space="preserve"> Le document « Droits et protection des résidents » de l’AFISA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD3CBAB" w14:textId="741348D8" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="939572216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00990657">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00990657">
-[...11 lines deleted...]
-              <w:t>Autre : préciser  </w:t>
+            <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
+              <w:t xml:space="preserve"> Autre : préciser  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...3 lines deleted...]
-                <w:id w:val="-2017995896"/>
+                <w:id w:val="203836548"/>
                 <w:placeholder>
-                  <w:docPart w:val="62AD7DD1A42C4835BED29E8E54EE3FC1"/>
+                  <w:docPart w:val="1104A108C29545989D70E58EAB41E123"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B03E1D" w:rsidRPr="00990657">
+                <w:r w:rsidR="005B5B51" w:rsidRPr="00990657">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="0C6760AB" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5604F66B" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E1C7C1C" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6083AB6F" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="694CAF59" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:id w:val="-9770592"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4D81C344" w14:textId="225199F7" w:rsidR="006A4C84" w:rsidRPr="00541947" w:rsidRDefault="006C54E6" w:rsidP="005017E1">
+              <w:p w14:paraId="07395BE1" w14:textId="61908C92" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00B74BEE" w:rsidP="008D7B48">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...3 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="062CF45A" w14:textId="77777777" w:rsidR="006A4C84" w:rsidRPr="00541947" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
-            <w:pPr>
+          <w:p w14:paraId="3E868AD9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="052B9EE1" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRPr="008D7B48" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CC721D8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E6A5021" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F90FB26" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07FFAFB5" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...73 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="064B2603" w14:textId="44AF72F6" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61247552" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:id w:val="267122669"/>
+              <w:id w:val="1978644860"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3117C28C" w14:textId="6FE12029" w:rsidR="006A4C84" w:rsidRPr="00541947" w:rsidRDefault="006C54E6" w:rsidP="005017E1">
+              <w:p w14:paraId="1A15576A" w14:textId="58D9F7C5" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...3 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="778F34FF" w14:textId="77777777" w:rsidR="006A4C84" w:rsidRPr="00541947" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
-            <w:pPr>
+          <w:p w14:paraId="7F3FCAC8" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRPr="008D7B48" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B012FD7" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E0ABB4D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...83 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-1626302680"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6E86E33C" w14:textId="77777777" w:rsidR="006A4C84" w:rsidRPr="00541947" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
+              <w:p w14:paraId="2CC075A8" w14:textId="0697BA80" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00B74BEE" w:rsidP="008D7B48">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="47C85EBF" w14:textId="77777777" w:rsidR="006A4C84" w:rsidRPr="00541947" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
-[...106 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0F792A97" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A4B1AA" w14:textId="3F218FA4" w:rsidR="006A4C84" w:rsidRPr="006C54E6" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3663925C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...81 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F2B368" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="69" w:right="217"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00541947" w:rsidRPr="00485DA3" w14:paraId="1A0597F9" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="5C1FD585" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54E5A2BB" w14:textId="77777777" w:rsidR="00541947" w:rsidRPr="00C213E3" w:rsidRDefault="00541947" w:rsidP="00541947">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="68D3F883" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00C213E3">
-              <w:lastRenderedPageBreak/>
               <w:t>Le personnel est informé des droits de patients, de la documentation est à leur disposition. Si oui, préciser lesquels en cochant les cases correspondantes ci-dessous :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A0B462" w14:textId="575C5774" w:rsidR="00541947" w:rsidRPr="00C213E3" w:rsidRDefault="00541947" w:rsidP="00541947">
-[...28 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26F1A68A" w14:textId="25717F0C" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00813942" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="269" w:hanging="269"/>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1154498468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C213E3">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>La brochure « L’essentiel sur les droits des patients »</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1834BBEA" w14:textId="0CD9B01E" w:rsidR="00541947" w:rsidRPr="00C213E3" w:rsidRDefault="00141BDA" w:rsidP="00541947">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="1F8EB3A8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1986350736"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00541947">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00541947">
+            <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00541947" w:rsidRPr="00C213E3">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>La loi sur la santé</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A19CF35" w14:textId="1C01873C" w:rsidR="00541947" w:rsidRPr="00C213E3" w:rsidRDefault="00141BDA" w:rsidP="00541947">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="408EFE5C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-637882546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00541947">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00541947">
-[...5 lines deleted...]
-            <w:r w:rsidR="00541947" w:rsidRPr="00C213E3">
+            <w:r w:rsidR="00315AAF">
+              <w:t xml:space="preserve"> Les valeurs éthiques</w:t>
+            </w:r>
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t xml:space="preserve"> de l’AFI</w:t>
             </w:r>
-            <w:r w:rsidR="00541947">
+            <w:r w:rsidR="00315AAF">
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00541947" w:rsidRPr="00C213E3">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B2EFDDF" w14:textId="1F1126FA" w:rsidR="00541947" w:rsidRPr="00C213E3" w:rsidRDefault="00541947" w:rsidP="00541947">
-[...28 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="48C0F074" w14:textId="0E23B1F9" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00813942" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="269" w:hanging="269"/>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1867404638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C213E3">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>Le document « </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00315AAF">
               <w:t>Respect</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C213E3">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t xml:space="preserve"> et protection </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve">de l’intégrité et des droits </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C213E3">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>des résidents » de l’AFI</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00315AAF">
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C213E3">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="551CA6A3" w14:textId="7010FCCA" w:rsidR="00541947" w:rsidRPr="005C2B63" w:rsidRDefault="00141BDA" w:rsidP="00541947">
-            <w:pPr>
+          <w:p w14:paraId="2CD57499" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005C2B63" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="1249151445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00541947">
+                <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00541947">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00541947" w:rsidRPr="00990657">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00990657">
               <w:t>Autre : préciser</w:t>
             </w:r>
-            <w:r w:rsidR="00541947" w:rsidRPr="00C213E3">
+            <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="711158806"/>
                 <w:placeholder>
-                  <w:docPart w:val="919E40F0B4B5476CBD3AE3A33E853073"/>
+                  <w:docPart w:val="B1DB67805B5A4A81851F3C63DF348C81"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00541947" w:rsidRPr="00990657">
+                <w:r w:rsidR="00315AAF" w:rsidRPr="00990657">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-2095231800"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="47319774" w14:textId="7DE7453E" w:rsidR="00541947" w:rsidRPr="00541947" w:rsidRDefault="00541947" w:rsidP="00541947">
+              <w:p w14:paraId="13E6DEFC" w14:textId="0BC11AB4" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="008D7B48" w:rsidP="008D7B48">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-114746786"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="548C079E" w14:textId="56CCBAB8" w:rsidR="00541947" w:rsidRPr="00541947" w:rsidRDefault="00541947" w:rsidP="00541947">
+              <w:p w14:paraId="1B053560" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-439449605"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1B0D275F" w14:textId="547903AE" w:rsidR="00541947" w:rsidRPr="00541947" w:rsidRDefault="00541947" w:rsidP="00541947">
+              <w:p w14:paraId="31DD76D2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62AC1B5C" w14:textId="53A6905D" w:rsidR="00541947" w:rsidRPr="001555B4" w:rsidRDefault="00541947" w:rsidP="00541947">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1824330E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001555B4" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...63 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC74E9E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33FDE" w:rsidRPr="00485DA3" w14:paraId="6D85D78F" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="6E077333" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="676E851F" w14:textId="651A99E7" w:rsidR="00A33FDE" w:rsidRPr="0084489B" w:rsidRDefault="00A33FDE" w:rsidP="004648D8">
-[...6 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="4C4F2C27" w14:textId="22DE778A" w:rsidR="00315AAF" w:rsidRPr="0084489B" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00D15917">
-              <w:t>L’établissement assure des soins personnalisés, centrés sur le, la résident-e, et favorisant son auto-détermination, de manière continue ; en cas d’incapacité de discernement du ou de la résident-e, le personnel soignant s’oriente selon les directives anticipées ou les volontés présumées relevées auprès des proches, conformément au droit en vigueur (code civil).</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">L’établissement assure des soins personnalisés, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B74BEE">
+              <w:t>centrés</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D15917">
+              <w:t xml:space="preserve"> sur le, la résident-e, et favorisant son auto-détermination, de manière continue ; en cas d’incapacité de discernement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B74BEE">
+              <w:t>du</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D15917">
+              <w:t xml:space="preserve"> ou de la résident-e, le personnel soignant s’oriente selon les directives anticipées ou les volontés présumées relevées auprès des proches, conformément au droit en vigueur (</w:t>
+            </w:r>
+            <w:r w:rsidR="00941F72">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D15917">
+              <w:t>ode civil).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-407300444"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="15F5DE31" w14:textId="5BD77344" w:rsidR="00A33FDE" w:rsidRPr="00541947" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+              <w:p w14:paraId="145DB008" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:pStyle w:val="Style10"/>
-[...3 lines deleted...]
-                  </w:numPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-612827741"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1459AECF" w14:textId="13447A09" w:rsidR="00A33FDE" w:rsidRPr="00541947" w:rsidRDefault="00541947" w:rsidP="00A33FDE">
+              <w:p w14:paraId="6936F0E8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:pStyle w:val="Style10"/>
-[...3 lines deleted...]
-                  </w:numPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-916626546"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4F93E6BB" w14:textId="44BACE94" w:rsidR="00A33FDE" w:rsidRPr="00541947" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+              <w:p w14:paraId="7BC4D17D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:pStyle w:val="Style10"/>
-[...3 lines deleted...]
-                  </w:numPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7807823A" w14:textId="5146B453" w:rsidR="00A33FDE" w:rsidRPr="00A6341E" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
-[...1 lines deleted...]
-              <w:ind w:right="113"/>
+          <w:p w14:paraId="48A5A71D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A6341E" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...63 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1608E35F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33FDE" w:rsidRPr="00485DA3" w14:paraId="1236B8D7" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="4EC829D1" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61AF402E" w14:textId="77777777" w:rsidR="00A33FDE" w:rsidRDefault="00A33FDE" w:rsidP="005122D0">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0084489B">
+          <w:p w14:paraId="2EDB5481" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00B11A90" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11A90">
               <w:t xml:space="preserve">Chaque résident est au bénéfice d’un contrat d’hébergement passé avec l’établissement et signé par lui-même ou son représentant légal. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52CDA993" w14:textId="76825487" w:rsidR="00A33FDE" w:rsidRPr="006E423D" w:rsidRDefault="00A33FDE" w:rsidP="004648D8">
-[...6 lines deleted...]
-              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="2F459EC6" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00B11A90" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00B11A90">
               <w:t>(Contenu minimum : prestations fournies, conditions financières, droits et obligations de chacune des parties, durée du contrat et modalités de résiliation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="670996943"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="643" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="36EF444B" w14:textId="387D094E" w:rsidR="00A33FDE" w:rsidRPr="00541947" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+              <w:p w14:paraId="1CE8D777" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-345332039"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="141BCD90" w14:textId="2FDABA59" w:rsidR="00A33FDE" w:rsidRPr="00541947" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+              <w:p w14:paraId="2B9EB94A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1815301078"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="09A9B866" w14:textId="13BE1532" w:rsidR="00A33FDE" w:rsidRPr="00541947" w:rsidRDefault="00541947" w:rsidP="00A33FDE">
+              <w:p w14:paraId="0337032F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F13E58A" w14:textId="01B892E9" w:rsidR="00A33FDE" w:rsidRPr="00A6341E" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+          <w:p w14:paraId="7081D77F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A6341E" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
             <w:pPr>
               <w:ind w:left="71" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...60 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40351089" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="007477D7" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:ind w:left="71"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33FDE" w:rsidRPr="00485DA3" w14:paraId="5A046E36" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="031D2CC4" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6534F0BF" w14:textId="77777777" w:rsidR="00A33FDE" w:rsidRDefault="00A33FDE" w:rsidP="005122D0">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="236B7EA3" w14:textId="4B2D85D1" w:rsidR="00315AAF" w:rsidRPr="00B11A90" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11A90">
               <w:t>L’établissement a élaboré un concept de protection des données</w:t>
             </w:r>
-            <w:r w:rsidR="000F67D9">
-[...37 lines deleted...]
-              <w:t>Il présente au minimum les principes de base à respecter, les mesures à adopter pour garantir la sécurité des données, les droits des personnes concernées, les instructions relatives à la manière de procéder, un descriptif des responsabilités.)</w:t>
+            <w:r w:rsidR="00E778F7" w:rsidRPr="00B11A90">
+              <w:t xml:space="preserve">. Il respecte les lois fédérales et cantonales selon le statut juridique de l’établissement. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B11A90">
+              <w:t>Il est complété par des directives internes permettant sa concrétisation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-634560254"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="121B0177" w14:textId="61517E7E" w:rsidR="00A33FDE" w:rsidRPr="006C54E6" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+              <w:p w14:paraId="6DE5F48D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006C54E6" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:ind w:left="86"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-383558696"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3113F19F" w14:textId="4D920173" w:rsidR="00A33FDE" w:rsidRPr="006C54E6" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+              <w:p w14:paraId="29E3AE0D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006C54E6" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:ind w:left="86"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-1000736232"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="65292DDC" w14:textId="75E0BDFE" w:rsidR="00A33FDE" w:rsidRPr="006C54E6" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+              <w:p w14:paraId="1E98E0B2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006C54E6" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:ind w:left="86"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006C54E6">
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77D14D99" w14:textId="248EABBD" w:rsidR="00A33FDE" w:rsidRPr="00A6341E" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+          <w:p w14:paraId="69F0DA70" w14:textId="084AFFF5" w:rsidR="00315AAF" w:rsidRPr="00A6341E" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
             <w:pPr>
               <w:ind w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...63 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F8E95B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006C54E6" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:ind w:left="86"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33FDE" w:rsidRPr="00485DA3" w14:paraId="5A352044" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="3A2D8B09" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC9789B" w14:textId="77777777" w:rsidR="00A33FDE" w:rsidRDefault="00A33FDE" w:rsidP="005122D0">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="114B137A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF7FEA">
-              <w:rPr>
-[...17 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">Un document décrit la procédure interne et externe de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B74BEE">
+              <w:t>traitement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7FEA">
+              <w:t xml:space="preserve"> des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B74BEE">
+              <w:t>plaintes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7FEA">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0836F29D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00605C14" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
             </w:pPr>
             <w:r w:rsidRPr="00605C14">
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00667CD9" w:rsidRPr="00605C14">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Personnes </w:t>
+            <w:r w:rsidRPr="00B74BEE">
+              <w:t>Personnes</w:t>
             </w:r>
             <w:r w:rsidRPr="00605C14">
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>de référence internes, gestion de la plainte, traçabilité et retour au plaignant ; 3 voies de recours externes précisées selon les situations)</w:t>
+              <w:t xml:space="preserve"> de référence internes, gestion de la plainte, traçabilité et retour au plaignant ; 3 voies de recours externes précisées selon les situations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-567887278"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="643" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="76FCB1E3" w14:textId="023A44F8" w:rsidR="00A33FDE" w:rsidRPr="00541947" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+              <w:p w14:paraId="3F06197F" w14:textId="11389D3A" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00BE0FE9" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="851994948"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="574157CF" w14:textId="1074904D" w:rsidR="00A33FDE" w:rsidRPr="00541947" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+              <w:p w14:paraId="680CFA45" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1561776211"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="00D29444" w14:textId="4B59B630" w:rsidR="00A33FDE" w:rsidRPr="00541947" w:rsidRDefault="00541947" w:rsidP="00A33FDE">
+              <w:p w14:paraId="54EA20CD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="298EB60B" w14:textId="7414B15E" w:rsidR="00A33FDE" w:rsidRPr="00A6341E" w:rsidRDefault="00A33FDE" w:rsidP="00A33FDE">
+          <w:p w14:paraId="34F93C5A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A6341E" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="71" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...4 lines deleted...]
-            <w:id w:val="-1173104356"/>
+            <w:id w:val="142098233"/>
+            <w:placeholder>
+              <w:docPart w:val="7AF1C9153D9D43EEBA6C58029177E03B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:sdt>
-[...48 lines deleted...]
-            </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2834" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="588D2767" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006E423D" w:rsidRPr="00485DA3" w14:paraId="4966575E" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="5C8C4252" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="74A34503" w14:textId="77777777" w:rsidR="006E423D" w:rsidRDefault="006E423D" w:rsidP="005122D0">
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="003BB256" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF7FEA">
               <w:lastRenderedPageBreak/>
               <w:t>L’</w:t>
             </w:r>
             <w:r>
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7FEA">
-              <w:t>tablissement dispose d’un concept de prévention de la maltraitance.</w:t>
-[...16 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">tablissement dispose d’un concept de prévention de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B74BEE">
+              <w:t>la</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7FEA">
+              <w:t xml:space="preserve"> maltraitance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D354D76" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005122D0" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>(Il comprend au minimum les mesures de prévention et de détection mis en place, les interventions prévues et la formation du personnel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1173884489"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="643" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6AD4C273" w14:textId="103D4A35" w:rsidR="006E423D" w:rsidRPr="00541947" w:rsidRDefault="006E423D" w:rsidP="005017E1">
+              <w:p w14:paraId="50E94E88" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1664355568"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7F34AB90" w14:textId="1A548C6D" w:rsidR="006E423D" w:rsidRPr="00541947" w:rsidRDefault="006E423D" w:rsidP="005017E1">
+              <w:p w14:paraId="21769522" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1344706320"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="22A6A1D5" w14:textId="389BFBC7" w:rsidR="006E423D" w:rsidRPr="00541947" w:rsidRDefault="006E423D" w:rsidP="005017E1">
+              <w:p w14:paraId="5D440CD2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9B3F38" w14:textId="5316D463" w:rsidR="006E423D" w:rsidRPr="00A6341E" w:rsidRDefault="006E423D" w:rsidP="005017E1">
+          <w:p w14:paraId="16ACBB78" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A6341E" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="71" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1F5A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...4 lines deleted...]
-            <w:id w:val="438798925"/>
+            <w:id w:val="-643815027"/>
+            <w:placeholder>
+              <w:docPart w:val="DBD93E9B262F4A3C9A4E9FAE25344B0A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2657" w:type="dxa"/>
+                <w:tcW w:w="2834" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:sdt>
-[...64 lines deleted...]
-              <w:p w14:paraId="77D53530" w14:textId="562B7A69" w:rsidR="006E423D" w:rsidRDefault="006E423D" w:rsidP="005017E1">
+              <w:p w14:paraId="7BA0A2A3" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
                 <w:pPr>
-                  <w:ind w:left="71"/>
-                  <w:jc w:val="center"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006E423D" w:rsidRPr="00485DA3" w14:paraId="58852B08" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="1EE6DF92" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177DB1C0" w14:textId="30B3A607" w:rsidR="006E423D" w:rsidRPr="00CF7FEA" w:rsidRDefault="006E423D" w:rsidP="005122D0">
-[...7 lines deleted...]
-              <w:ind w:left="-10"/>
+          <w:p w14:paraId="263B0B4D" w14:textId="77777777" w:rsidR="006548BF" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="006E423D">
-              <w:t>L’établissement a établi un concept précisant sa position sur le recours aux mesures limitant la liberté de mouvement comprenant les mesures utilisées, la prévention, la documentation et la formation du personnel. Ce document intégrera la prévention des chutes.</w:t>
+              <w:t>L’établissement a établi un concept précisant sa position sur le recours aux mesures limitant la liberté de mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD92E6A" w14:textId="422D49A3" w:rsidR="00315AAF" w:rsidRPr="00CF7FEA" w:rsidRDefault="00315AAF" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0066371D">
+              <w:t>Il comprend les mesures utilisées, la prévention, la documentation et la formation du personnel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E423D">
+              <w:t>...</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="1637218935"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4C18C1F4" w14:textId="1661B6D1" w:rsidR="006E423D" w:rsidRPr="00541947" w:rsidRDefault="00F36CB2" w:rsidP="005017E1">
+              <w:p w14:paraId="25D65E31" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00541947">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="523605204"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6CD5981C" w14:textId="78892FE6" w:rsidR="006E423D" w:rsidRPr="00541947" w:rsidRDefault="006E423D" w:rsidP="005017E1">
+              <w:p w14:paraId="2BE854CB" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-199864291"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="59396EA5" w14:textId="64675B50" w:rsidR="006E423D" w:rsidRPr="00541947" w:rsidRDefault="006E423D" w:rsidP="005017E1">
+              <w:p w14:paraId="0B09C52B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B568F2E" w14:textId="584883C4" w:rsidR="006E423D" w:rsidRPr="00BC1F5A" w:rsidRDefault="006E423D" w:rsidP="005017E1">
+          <w:p w14:paraId="10DDB8CC" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00BC1F5A" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="71" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            <w:id w:val="-932891835"/>
+            <w:id w:val="-1578517787"/>
+            <w:placeholder>
+              <w:docPart w:val="1707BCB514214B96AF7533A784DD3076"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:sdt>
-[...61 lines deleted...]
-            </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2834" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25072A1A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F36CB2" w:rsidRPr="00485DA3" w14:paraId="66AEFDE9" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00B74BEE" w:rsidRPr="00485DA3" w14:paraId="5112E1DE" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA3E5E6" w14:textId="77777777" w:rsidR="00F36CB2" w:rsidRDefault="00F36CB2" w:rsidP="00F36CB2">
-[...7 lines deleted...]
-              <w:ind w:left="-10"/>
+          <w:p w14:paraId="0C711BE4" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">L’établissement tient à jour un registre répertoriant toutes les mesures donnant lieu à l’établissement d’un protocole de mesure de contrainte ou de limitation de mouvement chez une personne incapable de discernement. </w:t>
-[...10 lines deleted...]
-              <w:ind w:left="-10"/>
+              <w:t xml:space="preserve">L’établissement tient à jour un registre répertoriant toutes les mesures donnant lieu à </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B74BEE">
+              <w:t>l’établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> d’un protocole de mesure de contrainte ou de limitation de mouvement chez une personne incapable de discernement. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DFA719A" w14:textId="6A47A1FD" w:rsidR="00B74BEE" w:rsidRPr="004F63AF" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36CB2">
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>(Il comprend les coordonnées du, de la résident-e, les dates d’instauration et de levée ; les données sont disponibles en tout temps.)</w:t>
+              <w:t xml:space="preserve">(Il comprend les </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B74BEE">
+              <w:t>coordonnées</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36CB2">
+              <w:t xml:space="preserve"> du, de la résident-e, les dates d’instauration et de levée ; les données sont disponibles en tout temps.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="493235528"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0CFC18DA" w14:textId="2A1378CE" w:rsidR="00F36CB2" w:rsidRPr="00541947" w:rsidRDefault="00F36CB2" w:rsidP="00F36CB2">
+              <w:p w14:paraId="7BE4F4B6" w14:textId="591E4E89" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-2077964725"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3E522103" w14:textId="480E5326" w:rsidR="00F36CB2" w:rsidRPr="00541947" w:rsidRDefault="00F36CB2" w:rsidP="00F36CB2">
+              <w:p w14:paraId="198CED2B" w14:textId="737424BB" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-2005654860"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6FC9444F" w14:textId="6898AA40" w:rsidR="00F36CB2" w:rsidRPr="00541947" w:rsidRDefault="00F36CB2" w:rsidP="00F36CB2">
+              <w:p w14:paraId="4E73589F" w14:textId="49B2174A" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="174E6AD6" w14:textId="77777777" w:rsidR="00F36CB2" w:rsidRPr="001555B4" w:rsidRDefault="00F36CB2" w:rsidP="00F36CB2">
+          <w:p w14:paraId="3A1BA8F9" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRPr="001555B4" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
             <w:pPr>
               <w:ind w:left="71" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...39 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522E30CC" w14:textId="77777777" w:rsidR="00B74BEE" w:rsidRDefault="00B74BEE" w:rsidP="00B74BEE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B3C" w:rsidRPr="00485DA3" w14:paraId="6F16C4C2" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="3C7D3A50" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41382DDD" w14:textId="0C27563B" w:rsidR="00E47B3C" w:rsidRPr="005122D0" w:rsidRDefault="00E47B3C" w:rsidP="00E47B3C">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">L’établissement respecte les recommandations du SMC et de l’Association Fribourgeoise des Institutions pour Personnes Agées (AFIPA) concernant l’assistance au suicide dans les EMS (Etat au 21 novembre 2019). </w:t>
+          <w:p w14:paraId="1A1B9964" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>L’établissement a établi un guide de prévention des chutes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD85165" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00CF24C7" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F493D">
+              <w:t>(Il comprend les risques liés au bénéficiaire de soins et ceux liés à l’infrastructure, les mesures de prévention, l’analyse de chute et une traçabilité.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              </w:rPr>
+              <w:id w:val="273760281"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="18B74EC9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+                <w:pPr>
+                  <w:pStyle w:val="Style10"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="0"/>
+                  </w:numPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              </w:rPr>
+              <w:id w:val="1637985660"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4B56263F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+                <w:pPr>
+                  <w:pStyle w:val="Style10"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="0"/>
+                  </w:numPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00541947">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              </w:rPr>
+              <w:id w:val="-777797014"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="430625B0" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+                <w:pPr>
+                  <w:pStyle w:val="Style10"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="0"/>
+                  </w:numPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00541947">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE0B2DE" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001555B4" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
+            <w:pPr>
+              <w:ind w:left="71" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001555B4">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1700579217"/>
+            <w:placeholder>
+              <w:docPart w:val="31D245CC5CC8478E84E0F225906BD9D4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2834" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="103AD800" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="7113B63B" w14:textId="77777777" w:rsidTr="00D418C7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4238" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CB2560" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005122D0" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005122D0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">L’établissement respecte les recommandations du SMC et de l’Association Fribourgeoise des Institutions pour Personnes Agées (AFIPA) concernant l’assistance au suicide dans les EMS (Etat au 21 novembre 2019). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="1211236503"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="23443B66" w14:textId="1AFE3DAD" w:rsidR="00E47B3C" w:rsidRPr="00541947" w:rsidRDefault="00F36CB2" w:rsidP="00E47B3C">
+              <w:p w14:paraId="5465C517" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-137339258"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0BA76FCE" w14:textId="3467221D" w:rsidR="00E47B3C" w:rsidRPr="00541947" w:rsidRDefault="00E47B3C" w:rsidP="00E47B3C">
+              <w:p w14:paraId="5F46EECD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-1652437185"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3178EAB5" w14:textId="7394875A" w:rsidR="00E47B3C" w:rsidRPr="00541947" w:rsidRDefault="00E47B3C" w:rsidP="00E47B3C">
+              <w:p w14:paraId="3F441A72" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D0F66D" w14:textId="77777777" w:rsidR="00E47B3C" w:rsidRPr="005122D0" w:rsidRDefault="00E47B3C" w:rsidP="00E47B3C">
+          <w:p w14:paraId="32B75770" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005122D0" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:ind w:left="71" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...39 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA23D3A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005122D0" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E423D" w:rsidRPr="00485DA3" w14:paraId="45970509" w14:textId="77777777" w:rsidTr="00D77E64">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="0B695D50" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
+            <w:tcW w:w="9842" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18AD6F09" w14:textId="4EE8B8B2" w:rsidR="006E423D" w:rsidRPr="00A33FDE" w:rsidRDefault="006E423D" w:rsidP="005122D0">
-[...6 lines deleted...]
-              <w:ind w:left="-10" w:right="-71"/>
+          <w:p w14:paraId="1C42DF4F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A33FDE" w:rsidRDefault="00315AAF" w:rsidP="006548BF">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">s : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                <w:id w:val="1326330575"/>
+                <w:id w:val="-1393657589"/>
+                <w:placeholder>
+                  <w:docPart w:val="CA6A8A5413D2411498DBD6ABC2335FE3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00990657" w:rsidRPr="00990657">
-                  <w:rPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...18 lines deleted...]
-                  <w:t xml:space="preserve"> texte.</w:t>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="28BF150B" w14:textId="77777777" w:rsidR="006E423D" w:rsidRDefault="006E423D" w:rsidP="006E423D">
+          <w:p w14:paraId="4C7DA680" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6649FA5E" w14:textId="5C67E9A0" w:rsidR="001451A3" w:rsidRDefault="001451A3" w:rsidP="001451A3">
+    <w:p w14:paraId="642D6D40" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="197A8375" w14:textId="6999422A" w:rsidR="001451A3" w:rsidRDefault="001451A3" w:rsidP="001451A3">
+    <w:p w14:paraId="3DC50A04" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07F078B5" w14:textId="77777777" w:rsidR="006B44DA" w:rsidRDefault="006B44DA" w:rsidP="001451A3">
-[...35 lines deleted...]
-    <w:p w14:paraId="378C2850" w14:textId="77777777" w:rsidR="001451A3" w:rsidRPr="001451A3" w:rsidRDefault="001451A3" w:rsidP="001451A3">
+    <w:p w14:paraId="4B1E0628" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001451A3" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4936" w:type="pct"/>
+        <w:tblW w:w="5077" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4319"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2149"/>
+        <w:gridCol w:w="4079"/>
+        <w:gridCol w:w="813"/>
+        <w:gridCol w:w="814"/>
+        <w:gridCol w:w="812"/>
+        <w:gridCol w:w="812"/>
+        <w:gridCol w:w="2435"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF7FEA" w:rsidRPr="00485DA3" w14:paraId="7B2A4E3A" w14:textId="77777777" w:rsidTr="00306407">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="2A6AED65" w14:textId="77777777" w:rsidTr="00B358C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="100CEA1C" w14:textId="77777777" w:rsidR="00CF7FEA" w:rsidRPr="006E423D" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+          <w:p w14:paraId="59DF0A0A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006E423D" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
             <w:pPr>
               <w:pStyle w:val="Titre5"/>
-              <w:ind w:right="-71"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="992" w:right="-71"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i w:val="0"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A7DF223" w14:textId="3A418DB4" w:rsidR="00CF7FEA" w:rsidRPr="006E423D" w:rsidRDefault="003C22ED" w:rsidP="006E423D">
-[...44 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1E5DF0A2" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E423D">
+              <w:t>EQUIPEMENTS ET LOCAUX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44FFF51B" w14:textId="71330437" w:rsidR="00D418C7" w:rsidRPr="00D418C7" w:rsidRDefault="00D418C7" w:rsidP="00D418C7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF7FEA" w:rsidRPr="00485DA3" w14:paraId="1DFB8B04" w14:textId="77777777" w:rsidTr="00306407">
+      <w:tr w:rsidR="000B6C42" w:rsidRPr="00485DA3" w14:paraId="579D82D7" w14:textId="77777777" w:rsidTr="000B6C42">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2088" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2107FEE2" w14:textId="77777777" w:rsidR="00CF7FEA" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+          <w:p w14:paraId="511AF624" w14:textId="77777777" w:rsidR="000B6C42" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4AC9E8A9" w14:textId="53F6E908" w:rsidR="00CF7FEA" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12619547" w14:textId="77777777" w:rsidR="000B6C42" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Différents éléments de contrôle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EEF7CF4" w14:textId="77777777" w:rsidR="00CF7FEA" w:rsidRPr="00A77A3B" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+          <w:p w14:paraId="44A8823C" w14:textId="77777777" w:rsidR="000B6C42" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A1B9F18" w14:textId="77777777" w:rsidR="000B6C42" w:rsidRPr="00A77A3B" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="416" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04996327" w14:textId="77777777" w:rsidR="00CF7FEA" w:rsidRPr="00485DA3" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+          <w:p w14:paraId="50B31D6E" w14:textId="05417EFC" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="417" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7D7FBA" w14:textId="77777777" w:rsidR="00CF7FEA" w:rsidRPr="00485DA3" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+          <w:p w14:paraId="027CEA45" w14:textId="768D4034" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="416" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6899AAA8" w14:textId="77777777" w:rsidR="00CF7FEA" w:rsidRPr="00485DA3" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+          <w:p w14:paraId="0D33FC5C" w14:textId="21BFADE2" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:ind w:left="-82" w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00485DA3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>en cours</w:t>
+              <w:t>EP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="416" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A34CFB0" w14:textId="77777777" w:rsidR="00CF7FEA" w:rsidRPr="00485DA3" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+          <w:p w14:paraId="1E651E1B" w14:textId="7CE1FDDF" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Document à  soumettre</w:t>
+              <w:t>soumettre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1084" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="071078EB" w14:textId="77777777" w:rsidR="00CF7FEA" w:rsidRPr="00485DA3" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+          <w:p w14:paraId="2840C39F" w14:textId="04A01C1D" w:rsidR="000B6C42" w:rsidRPr="00485DA3" w:rsidRDefault="000B6C42" w:rsidP="000B6C42">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Remarque</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005017E1" w:rsidRPr="00485DA3" w14:paraId="239DFEDD" w14:textId="77777777" w:rsidTr="00306407">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="1D0D35BF" w14:textId="77777777" w:rsidTr="000B6C42">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2088" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5610E268" w14:textId="1A7ADDA8" w:rsidR="005017E1" w:rsidRPr="00155BAC" w:rsidRDefault="005017E1" w:rsidP="004648D8">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="50B14CA8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00155BAC" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Une chambre commune fumeurs est mise à disposition des résidents, selon les directives du 15 décembre 2009 concernant l’interdiction de fumer dans des lieux de séjours permanents ou prolongés. Veuillez transmettre au SMC une déclaration de mise à disposition d’une telle pièce, à usage exclusif des résidents, si tel est le cas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1546636112"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="435" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="416" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="60CA9455" w14:textId="7696283B" w:rsidR="005017E1" w:rsidRPr="00541947" w:rsidRDefault="005017E1" w:rsidP="005017E1">
+              <w:p w14:paraId="3CD6A365" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="288481856"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="435" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="417" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="56A977F0" w14:textId="79925418" w:rsidR="005017E1" w:rsidRPr="00541947" w:rsidRDefault="005017E1" w:rsidP="005017E1">
+              <w:p w14:paraId="114735C8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="471104103"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="434" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="416" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3E6B2414" w14:textId="13C191B0" w:rsidR="005017E1" w:rsidRPr="00541947" w:rsidRDefault="00541947" w:rsidP="005017E1">
+              <w:p w14:paraId="73E6F632" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="416" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F53F0B4" w14:textId="0DA127A4" w:rsidR="005017E1" w:rsidRPr="00485DA3" w:rsidRDefault="005017E1" w:rsidP="005017E1">
-[...1 lines deleted...]
-              <w:ind w:left="34" w:hanging="34"/>
+          <w:p w14:paraId="7E7FD35F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00835BD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:id w:val="-590932518"/>
+            <w:id w:val="387691271"/>
+            <w:placeholder>
+              <w:docPart w:val="87B4651C9F99436795A3984411C661C9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:sdt>
-[...48 lines deleted...]
-            </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1248" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="08DCE36B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A33FDE" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005017E1" w:rsidRPr="00485DA3" w14:paraId="6B812E4B" w14:textId="77777777" w:rsidTr="00306407">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="1E5937FE" w14:textId="77777777" w:rsidTr="000B6C42">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2088" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66B4D682" w14:textId="480302E9" w:rsidR="005017E1" w:rsidRPr="00695F69" w:rsidRDefault="005017E1" w:rsidP="004648D8">
-[...6 lines deleted...]
-              <w:ind w:right="-71"/>
+          <w:p w14:paraId="1ED3AADE" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00695F69" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00835BD0">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">En cas de mise à disposition d’un fumoir, </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>ce dernier doit respecter les critères de l’Ordonnance du 3 juin 2009 concernant la protection contre la fumée passive. V</w:t>
             </w:r>
             <w:r w:rsidRPr="00835BD0">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">euillez transmettre au SMC une attestation de conformité </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">de la ventilation incluant le respect de la norme SIA 382/1, </w:t>
             </w:r>
             <w:r w:rsidRPr="00835BD0">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>délivrée par un spécialiste</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> et</w:t>
             </w:r>
             <w:r w:rsidRPr="00835BD0">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> datée de moins de 5 ans</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00835BD0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-664475591"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="435" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="416" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="42962772" w14:textId="369384C7" w:rsidR="005017E1" w:rsidRPr="00541947" w:rsidRDefault="005017E1" w:rsidP="005017E1">
+              <w:p w14:paraId="394ECF41" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1134217664"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="435" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="417" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="157421AD" w14:textId="5459A1DB" w:rsidR="005017E1" w:rsidRPr="00541947" w:rsidRDefault="005017E1" w:rsidP="005017E1">
+              <w:p w14:paraId="1F71CAD4" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="940653481"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="434" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="416" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="233C947C" w14:textId="0DA3270D" w:rsidR="005017E1" w:rsidRPr="00541947" w:rsidRDefault="005017E1" w:rsidP="005017E1">
+              <w:p w14:paraId="6B7EF52A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00541947" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541947">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="416" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66191A15" w14:textId="471DE50E" w:rsidR="005017E1" w:rsidRPr="00485DA3" w:rsidRDefault="005017E1" w:rsidP="005017E1">
-[...1 lines deleted...]
-              <w:ind w:left="34" w:hanging="34"/>
+          <w:p w14:paraId="00903769" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="005B5B51">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00835BD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:id w:val="419991185"/>
+            <w:id w:val="61912938"/>
+            <w:placeholder>
+              <w:docPart w:val="D3A80844029E426492AF848F01A333E9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:sdt>
-[...48 lines deleted...]
-            </w:sdt>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1248" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="37AA6108" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A33FDE" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour taper du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005017E1" w:rsidRPr="00485DA3" w14:paraId="21592A5F" w14:textId="77777777" w:rsidTr="005017E1">
+      <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="4664ED8C" w14:textId="77777777" w:rsidTr="00B358C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="704FDA3E" w14:textId="1CBE3421" w:rsidR="005017E1" w:rsidRPr="00863063" w:rsidRDefault="005017E1" w:rsidP="005122D0">
-[...6 lines deleted...]
-              <w:ind w:right="-71"/>
+          <w:p w14:paraId="5FC5C02C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00863063" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">s : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="315531802"/>
+                <w:id w:val="1176389232"/>
+                <w:placeholder>
+                  <w:docPart w:val="2311E43F61F04D1F8BB6C88DE791E68E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C31C73" w:rsidRPr="00C31C73">
-                  <w:rPr>
+                <w:r w:rsidRPr="00156BF9">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="07D21415" w14:textId="34A80415" w:rsidR="005017E1" w:rsidRPr="00485DA3" w:rsidRDefault="005017E1" w:rsidP="00E51B8B">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="406A3AF7" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00485DA3" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CF642FA" w14:textId="5687167F" w:rsidR="00602D1C" w:rsidRPr="004B7557" w:rsidRDefault="00602D1C" w:rsidP="005017E1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6B8F00FC" w14:textId="091690D0" w:rsidR="001131CC" w:rsidRPr="00A33FDE" w:rsidRDefault="001131CC" w:rsidP="001131CC">
+    <w:p w14:paraId="28F9E934" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="004B7557" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
       <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059983FB" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A33FDE" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7557">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Lieu</w:t>
       </w:r>
-      <w:r w:rsidR="006473AB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> :</w:t>
       </w:r>
-      <w:r w:rsidR="00737320" w:rsidRPr="00737320">
+      <w:r w:rsidRPr="00737320">
         <w:rPr>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="4F81BD" w:themeColor="accent1"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1008211166"/>
           <w:placeholder>
-            <w:docPart w:val="9D30204EB0FE4B6F93CD5CC7B7CB1B18"/>
+            <w:docPart w:val="7419365F2D764381B837A527CA0F212E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00737320" w:rsidRPr="00737320">
+          <w:r w:rsidRPr="00737320">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006473AB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6825C685" w14:textId="77777777" w:rsidR="001131CC" w:rsidRPr="00A33FDE" w:rsidRDefault="001131CC" w:rsidP="001131CC">
+    <w:p w14:paraId="6D2FE8B1" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="004B7557" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
       <w:pPr>
-        <w:rPr>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
       <w:r w:rsidRPr="004B7557">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidR="006473AB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="4F81BD" w:themeColor="accent1"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="2030065977"/>
+          <w:id w:val="1920217647"/>
           <w:placeholder>
-            <w:docPart w:val="7C14D650B80A41E5932A0FD706634F97"/>
+            <w:docPart w:val="CC07CA7740DE4D3990B49C44430C491D"/>
           </w:placeholder>
+          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00990657" w:rsidRPr="001A4FD4">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="396D4C94" w14:textId="77777777" w:rsidR="001131CC" w:rsidRPr="004B7557" w:rsidRDefault="001131CC" w:rsidP="001131CC">
+    <w:p w14:paraId="06818568" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
+      <w:r w:rsidRPr="005F493D">
+        <w:t>Par sa signature, la directrice ou le directeur atteste du respect des conditions cadres exigées par le SMC</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="311FA5DB" w14:textId="0391C3E0" w:rsidR="00B73142" w:rsidRPr="004B7557" w:rsidRDefault="00B73142" w:rsidP="00506771">
+    <w:p w14:paraId="1FD02839" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="004B7557" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
       <w:r w:rsidRPr="004B7557">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Nom</w:t>
       </w:r>
-      <w:r w:rsidR="006866AE">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7557">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> prénom de la directrice</w:t>
       </w:r>
-      <w:r w:rsidR="006473AB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001131CC" w:rsidRPr="004B7557">
-[...4 lines deleted...]
-        <w:t>ou du directeur</w:t>
+      <w:r w:rsidRPr="004B7557">
+        <w:t>ou du directeur :</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7557">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="4F81BD" w:themeColor="accent1"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1150016395"/>
+          <w:id w:val="756100436"/>
           <w:placeholder>
-            <w:docPart w:val="171BD49A5B484090989A61DBDA57FF9E"/>
+            <w:docPart w:val="576C41F85589497AB82E666FEBED7B6E"/>
           </w:placeholder>
+          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00990657" w:rsidRPr="001A4FD4">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="262A7F1A" w14:textId="77777777" w:rsidR="00B73142" w:rsidRDefault="00B73142" w:rsidP="00B73142">
+    <w:p w14:paraId="79FBBE5E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
       <w:pPr>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
       <w:r w:rsidRPr="004B7557">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
-      <w:r w:rsidR="006473AB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> : __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593BA47E" w14:textId="77777777" w:rsidR="00CE05ED" w:rsidRDefault="00CE05ED" w:rsidP="004600E4">
+    <w:p w14:paraId="49C31E4C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A481012" w14:textId="77777777" w:rsidR="00CE05ED" w:rsidRDefault="00CE05ED" w:rsidP="004600E4">
-[...57 lines deleted...]
-    <w:p w14:paraId="51CB1E0E" w14:textId="77777777" w:rsidR="00FF5108" w:rsidRPr="00EF128C" w:rsidRDefault="00FF5108" w:rsidP="00FF5108">
+    <w:p w14:paraId="153C9451" w14:textId="0E1A03F9" w:rsidR="00F602C0" w:rsidRPr="00D418C7" w:rsidRDefault="00315AAF" w:rsidP="00D418C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF128C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Annexe : Conditions cadres pour l’exploitation d’un établissement médico-social</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="001609ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> du 30 avril 2026</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FF5108" w:rsidRPr="005C2B63" w:rsidSect="002843FA">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00F602C0" w:rsidRPr="00D418C7" w:rsidSect="00B358C7">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1560" w:right="993" w:bottom="993" w:left="284" w:header="709" w:footer="709" w:gutter="567"/>
+      <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E9E1817" w14:textId="77777777" w:rsidR="0080653D" w:rsidRDefault="0080653D" w:rsidP="000A2E9B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="15DBC3C5" w14:textId="77777777" w:rsidR="00813942" w:rsidRDefault="00813942" w:rsidP="00B358C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47AD467B" w14:textId="77777777" w:rsidR="0080653D" w:rsidRDefault="0080653D" w:rsidP="000A2E9B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="235887EE" w14:textId="77777777" w:rsidR="00813942" w:rsidRDefault="00813942" w:rsidP="00B358C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Book Antiqua"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="063C4E4A" w14:textId="77777777" w:rsidR="00CE4D4D" w:rsidRDefault="00CE4D4D">
+  <w:p w14:paraId="53D90554" w14:textId="77777777" w:rsidR="002A76DB" w:rsidRDefault="002A76DB">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="192183A0" w14:textId="08411030" w:rsidR="00D52729" w:rsidRPr="001131CC" w:rsidRDefault="00D52729" w:rsidP="000A1D53">
-[...125 lines deleted...]
-  <w:p w14:paraId="21951CFE" w14:textId="77777777" w:rsidR="00CE4D4D" w:rsidRDefault="00CE4D4D">
+  <w:p w14:paraId="02D49452" w14:textId="77777777" w:rsidR="002A76DB" w:rsidRDefault="002A76DB">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="694A3309" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="007779DE" w:rsidRDefault="004024F9" w:rsidP="00B358C7">
+    <w:pPr>
+      <w:pStyle w:val="01entteetbasdepage"/>
+      <w:rPr>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007779DE">
+      <w:rPr>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t>—</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5E94C918" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="007779DE" w:rsidRDefault="007F60EF" w:rsidP="00B358C7">
+    <w:pPr>
+      <w:pStyle w:val="01entteetbasdepage"/>
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>Direction de la santé et des affaires sociales</w:t>
+    </w:r>
+    <w:r w:rsidR="005C390B">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>DSAS</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0CF37BFB" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="007F60EF" w:rsidRDefault="007F60EF" w:rsidP="00B358C7">
+    <w:pPr>
+      <w:pStyle w:val="01entteetbasdepage"/>
+      <w:rPr>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007F60EF">
+      <w:rPr>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Direktion für Gesundheit und Soziales </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007F60EF">
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>GSD</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27F899B5" w14:textId="77777777" w:rsidR="0080653D" w:rsidRDefault="0080653D" w:rsidP="000A2E9B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5B0778C5" w14:textId="77777777" w:rsidR="00813942" w:rsidRDefault="00813942" w:rsidP="00B358C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7668B58E" w14:textId="77777777" w:rsidR="0080653D" w:rsidRDefault="0080653D" w:rsidP="000A2E9B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4CAAAD6E" w14:textId="77777777" w:rsidR="00813942" w:rsidRDefault="00813942" w:rsidP="00B358C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1E619741" w14:textId="1E1D5843" w:rsidR="009F47CC" w:rsidRPr="006C54E6" w:rsidRDefault="009F47CC" w:rsidP="006C54E6">
+    <w:p w14:paraId="1C163077" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001443FE" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Les directives du Service du médecin cantonal pour les médecins répondants en EMS s’appliquent obligatoirement</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="1A4DF57D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006C54E6" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> E</w:t>
       </w:r>
       <w:r w:rsidRPr="00753E9D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n cas de réponse négative, transmettre au SMC une copie du concept de sécurité actuel (service de piquet)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...173 lines deleted...]
-  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E80C24B" w14:textId="77777777" w:rsidR="00CE4D4D" w:rsidRDefault="00CE4D4D">
+  <w:p w14:paraId="22595DE4" w14:textId="77777777" w:rsidR="002A76DB" w:rsidRDefault="002A76DB">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="420DDB39" w14:textId="403770EC" w:rsidR="00D52729" w:rsidRPr="0076313D" w:rsidRDefault="007A11A2" w:rsidP="0076313D">
-[...51 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9298" w:type="dxa"/>
+      <w:tblInd w:w="341" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9298"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00B358C7" w14:paraId="5F9465A2" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="567"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9298" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="46F9F515" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRDefault="005C390B" w:rsidP="00B358C7">
+          <w:pPr>
+            <w:pStyle w:val="09enttepage2"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Service du médecin cantonal</w:t>
+          </w:r>
+          <w:r w:rsidR="007779DE">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:t>SMC</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7E3C04E3" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="0064336A" w:rsidRDefault="004024F9" w:rsidP="00B358C7">
+          <w:pPr>
+            <w:pStyle w:val="09enttepage2"/>
+            <w:rPr>
+              <w:rStyle w:val="Numrodepage"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003B389B">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="003B389B">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00935591">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="003B389B">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:t>de</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003B389B">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="003B389B">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00935591">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DC9C55B" wp14:editId="50A51637">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-215265</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>25400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="116205" cy="220980"/>
+                <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="116205" cy="220980"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="5B0BEAB7" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRDefault="002E74AD" w:rsidP="00B358C7"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17A47B5B" w14:textId="77777777" w:rsidR="00CE4D4D" w:rsidRDefault="00CE4D4D">
-[...3 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9639" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5500"/>
+      <w:gridCol w:w="4139"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00B358C7" w:rsidRPr="004A0F2D" w14:paraId="6C920617" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="1701"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5500" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3FAE5653" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="00AA545D" w:rsidRDefault="004024F9" w:rsidP="00B358C7">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00AA545D">
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="685213DF" wp14:editId="2FD12E53">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-2963</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>847</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="935990" cy="795866"/>
+                <wp:effectExtent l="25400" t="0" r="3810" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Image 1" descr="logo_fr_300.jpg"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="logo_fr_300.jpg"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="935990" cy="795867"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4139" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1E328A9E" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="007779DE" w:rsidRDefault="005C390B" w:rsidP="007779DE">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Service du médecin cantonal </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>SMC</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="13FC886C" w14:textId="77777777" w:rsidR="00D84771" w:rsidRDefault="00D84771" w:rsidP="00D84771">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>Rte de Villars 101, 1752 Villars-sur-Glâne</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5A0A537A" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="007779DE" w:rsidRDefault="002E74AD" w:rsidP="00B358C7">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="59314AA8" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="007779DE" w:rsidRDefault="004024F9" w:rsidP="00B358C7">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007779DE">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">T +41 </w:t>
+          </w:r>
+          <w:r w:rsidR="005C390B">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>26 305 79 80</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5309F8FB" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="007779DE" w:rsidRDefault="004C7EE2" w:rsidP="00B358C7">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007779DE">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>www</w:t>
+          </w:r>
+          <w:r w:rsidR="005C390B">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>.fr.ch/smc</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="40A188E1" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="007779DE" w:rsidRDefault="002E74AD" w:rsidP="00B358C7">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="100CF576" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="007779DE" w:rsidRDefault="004024F9" w:rsidP="00B358C7">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007779DE">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>—</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5C315B8D" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRPr="005C57EB" w:rsidRDefault="002E74AD" w:rsidP="00B358C7">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:rStyle w:val="Lienhypertexte"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="39008057" w14:textId="77777777" w:rsidR="002E74AD" w:rsidRDefault="002E74AD" w:rsidP="00B3513A"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0185760C"/>
-[...313 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AC96593"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBBAC5E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style9"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style10"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -22973,164 +16967,162 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1616" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1976" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A02ED4"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10583E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5E962FF0"/>
-    <w:lvl w:ilvl="0" w:tplc="EFDC59FC">
+    <w:tmpl w:val="DF54310E"/>
+    <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:pStyle w:val="10dnumrotation4eniveau"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1475"/>
+        </w:tabs>
+        <w:ind w:left="1475" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...25 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14831BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="885C9554"/>
     <w:lvl w:ilvl="0" w:tplc="623AB91A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style2"/>
       <w:lvlText w:val="1.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3916" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23176,592 +17168,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7516" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8236" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8956" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...540 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B7111AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39C00C84"/>
     <w:lvl w:ilvl="0" w:tplc="67AE0574">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style4"/>
       <w:lvlText w:val="2.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23807,164 +17258,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40152491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FD61E54"/>
     <w:lvl w:ilvl="0" w:tplc="100C000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -24009,164 +17347,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="459117F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F946A9C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style6"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24236,164 +17461,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2434" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2936" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC14E1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="100C001F"/>
     <w:styleLink w:val="111111"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -24436,51 +17548,164 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50760EA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B72E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="1BEA6406">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52460FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09C2A342"/>
     <w:lvl w:ilvl="0" w:tplc="100C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24522,362 +17747,531 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4B92ACBC">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="546A1B12"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3996AFE0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="10cnumrotation3eniveau"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1106"/>
+        </w:tabs>
+        <w:ind w:left="1106" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="248EE642">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1361"/>
+        </w:tabs>
+        <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39A28D2E">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1361"/>
+        </w:tabs>
+        <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9A262D02">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1361"/>
+        </w:tabs>
+        <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1408BB4C">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1361"/>
+        </w:tabs>
+        <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F0BCFFE4">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3102"/>
+        </w:tabs>
+        <w:ind w:left="3102" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5BEE1A76">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3966"/>
+        </w:tabs>
+        <w:ind w:left="3606" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6CFA09B8">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4326"/>
+        </w:tabs>
+        <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="174035CA">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4686"/>
+        </w:tabs>
+        <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C27093"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2D4E5D64"/>
-    <w:lvl w:ilvl="0" w:tplc="100C000F">
+    <w:tmpl w:val="6D20CB4C"/>
+    <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="737"/>
+        </w:tabs>
+        <w:ind w:left="737" w:hanging="368"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="100C0019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AB52529"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57D372EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0944C0A8"/>
-    <w:lvl w:ilvl="0" w:tplc="4E6852E2">
+    <w:tmpl w:val="9372DF3A"/>
+    <w:lvl w:ilvl="0" w:tplc="FA1452D8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:pStyle w:val="08puces3"/>
+      <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="862" w:hanging="360"/>
+        <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1582" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2302" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3022" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3742" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4462" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5182" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5902" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6622" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3E74E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7AB25AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -24955,494 +18349,394 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60237B7C"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6890DDAA"/>
-    <w:styleLink w:val="Style1"/>
+    <w:tmpl w:val="20FE243E"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:pStyle w:val="Titre2"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3"/>
+      <w:pStyle w:val="Titre3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:pStyle w:val="Titre4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:pStyle w:val="Titre5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="992"/>
+        </w:tabs>
+        <w:ind w:left="992" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2733"/>
+        </w:tabs>
+        <w:ind w:left="2733" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3597"/>
+        </w:tabs>
+        <w:ind w:left="3237" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3957"/>
+        </w:tabs>
+        <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4317"/>
+        </w:tabs>
+        <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D626E1"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6E1CC778"/>
-    <w:lvl w:ilvl="0" w:tplc="100C000F">
+    <w:tmpl w:val="59F6CDE2"/>
+    <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1326DE60"/>
     <w:lvl w:ilvl="0" w:tplc="3906FA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -25519,173 +18813,150 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E296D92"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7AF2056A"/>
-    <w:lvl w:ilvl="0" w:tplc="34F86CDA">
+    <w:tmpl w:val="FC16712E"/>
+    <w:lvl w:ilvl="0" w:tplc="1F6495CA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="10numrotation"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6038E35A">
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B9CAF06C">
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10785208">
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6DF4C95E">
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D5BC30C8">
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CCAEABDC">
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...25 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3563D80"/>
     <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="587" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
@@ -25786,1777 +19057,487 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1646666981">
+  <w:num w:numId="1" w16cid:durableId="2111928939">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1847868415">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1170678688">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="629631228">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1884561424">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="112139656">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1818843567">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1561794632">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1783256960">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1691443409">
+  <w:num w:numId="10" w16cid:durableId="2081707615">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="680594396">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1638487">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="179634407">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1417557684">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1334644169">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1893036084">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1031108520">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2081707615">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="18" w16cid:durableId="1310860914">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1358584584">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="19" w16cid:durableId="466707656">
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2057313833">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="20" w16cid:durableId="1257637632">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="894046372">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="21" w16cid:durableId="667367">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="693002792">
-[...59 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
+  <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9YjWVj2vjTiSeOf/9iUm3Xdm5e9enJ6zmCa1KOf5jx5oxDNN+UZRztcJr49qb8fJXtrrKiPQDQYd/tkT75xfqg==" w:salt="PZ6V1cO3MuyLLtwCU3H2wg=="/>
+  <w:styleLockTheme/>
+  <w:styleLockQFSet/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
+  <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EE586A"/>
-[...1086 lines deleted...]
-    <w:rsid w:val="00FF6B06"/>
+    <w:rsidRoot w:val="006137C6"/>
+    <w:rsid w:val="00031325"/>
+    <w:rsid w:val="00037771"/>
+    <w:rsid w:val="00053285"/>
+    <w:rsid w:val="00076691"/>
+    <w:rsid w:val="00097A55"/>
+    <w:rsid w:val="000B6C42"/>
+    <w:rsid w:val="000C7EBD"/>
+    <w:rsid w:val="000F61EC"/>
+    <w:rsid w:val="0011111D"/>
+    <w:rsid w:val="001609ED"/>
+    <w:rsid w:val="00173977"/>
+    <w:rsid w:val="001961A9"/>
+    <w:rsid w:val="001F520B"/>
+    <w:rsid w:val="00200E3E"/>
+    <w:rsid w:val="00237178"/>
+    <w:rsid w:val="00272273"/>
+    <w:rsid w:val="0028407C"/>
+    <w:rsid w:val="00294B2C"/>
+    <w:rsid w:val="002A58F5"/>
+    <w:rsid w:val="002A76DB"/>
+    <w:rsid w:val="002B32F6"/>
+    <w:rsid w:val="002B7BFC"/>
+    <w:rsid w:val="002C5973"/>
+    <w:rsid w:val="002C7ADC"/>
+    <w:rsid w:val="002D52D4"/>
+    <w:rsid w:val="002D7C10"/>
+    <w:rsid w:val="002E74AD"/>
+    <w:rsid w:val="002F7A28"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:rsid w:val="0033232E"/>
+    <w:rsid w:val="00342364"/>
+    <w:rsid w:val="00376EE7"/>
+    <w:rsid w:val="003A329B"/>
+    <w:rsid w:val="003B389B"/>
+    <w:rsid w:val="003B57EE"/>
+    <w:rsid w:val="003E0A86"/>
+    <w:rsid w:val="004024F9"/>
+    <w:rsid w:val="00414105"/>
+    <w:rsid w:val="0042534A"/>
+    <w:rsid w:val="004353A1"/>
+    <w:rsid w:val="00444CF6"/>
+    <w:rsid w:val="00473862"/>
+    <w:rsid w:val="004940B2"/>
+    <w:rsid w:val="004A4FA4"/>
+    <w:rsid w:val="004C7EE2"/>
+    <w:rsid w:val="004F5F50"/>
+    <w:rsid w:val="00503486"/>
+    <w:rsid w:val="005407B5"/>
+    <w:rsid w:val="00551061"/>
+    <w:rsid w:val="005744D0"/>
+    <w:rsid w:val="005808FC"/>
+    <w:rsid w:val="00587857"/>
+    <w:rsid w:val="00594510"/>
+    <w:rsid w:val="005B4110"/>
+    <w:rsid w:val="005B5B51"/>
+    <w:rsid w:val="005C390B"/>
+    <w:rsid w:val="005E09D8"/>
+    <w:rsid w:val="005E6E5E"/>
+    <w:rsid w:val="005F493D"/>
+    <w:rsid w:val="006037EA"/>
+    <w:rsid w:val="00605066"/>
+    <w:rsid w:val="006137C6"/>
+    <w:rsid w:val="00617650"/>
+    <w:rsid w:val="006548BF"/>
+    <w:rsid w:val="00664927"/>
+    <w:rsid w:val="00677F8D"/>
+    <w:rsid w:val="006830A4"/>
+    <w:rsid w:val="006D6097"/>
+    <w:rsid w:val="00726509"/>
+    <w:rsid w:val="00751FA5"/>
+    <w:rsid w:val="00772169"/>
+    <w:rsid w:val="007750A3"/>
+    <w:rsid w:val="007779DE"/>
+    <w:rsid w:val="007D2E1C"/>
+    <w:rsid w:val="007F31F1"/>
+    <w:rsid w:val="007F60EF"/>
+    <w:rsid w:val="00813942"/>
+    <w:rsid w:val="0082476C"/>
+    <w:rsid w:val="00833CFD"/>
+    <w:rsid w:val="008744F8"/>
+    <w:rsid w:val="008C73CC"/>
+    <w:rsid w:val="008D7B48"/>
+    <w:rsid w:val="008F01BD"/>
+    <w:rsid w:val="008F1C89"/>
+    <w:rsid w:val="008F5E16"/>
+    <w:rsid w:val="00903A68"/>
+    <w:rsid w:val="00935591"/>
+    <w:rsid w:val="00941F72"/>
+    <w:rsid w:val="00950844"/>
+    <w:rsid w:val="00982B35"/>
+    <w:rsid w:val="009A624A"/>
+    <w:rsid w:val="009B58C9"/>
+    <w:rsid w:val="009B6FF8"/>
+    <w:rsid w:val="009C310E"/>
+    <w:rsid w:val="009E49E2"/>
+    <w:rsid w:val="009F1A0F"/>
+    <w:rsid w:val="00A03250"/>
+    <w:rsid w:val="00A50D48"/>
+    <w:rsid w:val="00A82CFF"/>
+    <w:rsid w:val="00A838A5"/>
+    <w:rsid w:val="00AB7E9A"/>
+    <w:rsid w:val="00AC5867"/>
+    <w:rsid w:val="00AC6E42"/>
+    <w:rsid w:val="00AF1636"/>
+    <w:rsid w:val="00B11A90"/>
+    <w:rsid w:val="00B17902"/>
+    <w:rsid w:val="00B30898"/>
+    <w:rsid w:val="00B3513A"/>
+    <w:rsid w:val="00B358C7"/>
+    <w:rsid w:val="00B3734E"/>
+    <w:rsid w:val="00B62493"/>
+    <w:rsid w:val="00B74BEE"/>
+    <w:rsid w:val="00BC320A"/>
+    <w:rsid w:val="00BD6173"/>
+    <w:rsid w:val="00BE0FE9"/>
+    <w:rsid w:val="00BE230D"/>
+    <w:rsid w:val="00BF0AD8"/>
+    <w:rsid w:val="00BF0D70"/>
+    <w:rsid w:val="00BF537A"/>
+    <w:rsid w:val="00BF7B19"/>
+    <w:rsid w:val="00C22177"/>
+    <w:rsid w:val="00C52626"/>
+    <w:rsid w:val="00C7155D"/>
+    <w:rsid w:val="00D418C7"/>
+    <w:rsid w:val="00D43B78"/>
+    <w:rsid w:val="00D60150"/>
+    <w:rsid w:val="00D84771"/>
+    <w:rsid w:val="00DA1987"/>
+    <w:rsid w:val="00DE392B"/>
+    <w:rsid w:val="00DE5DDF"/>
+    <w:rsid w:val="00E00FF7"/>
+    <w:rsid w:val="00E557DF"/>
+    <w:rsid w:val="00E778F7"/>
+    <w:rsid w:val="00EA1CB7"/>
+    <w:rsid w:val="00EB0415"/>
+    <w:rsid w:val="00EC4F08"/>
+    <w:rsid w:val="00ED0B11"/>
+    <w:rsid w:val="00F07CB1"/>
+    <w:rsid w:val="00F602C0"/>
+    <w:rsid w:val="00FF493A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="undOvr"/>
+    <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1AD6D00C"/>
-  <w15:docId w15:val="{4D97CD2C-588F-42FB-AE3A-6F2DC4008B2E}"/>
+  <w14:docId w14:val="7F29936D"/>
+  <w15:docId w15:val="{051653BB-9442-4E3A-A45E-DDC6BF0BFD92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -27579,152 +19560,149 @@
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-[...76 lines deleted...]
-    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
@@ -27803,2778 +19781,3427 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00156BF9"/>
+    <w:rsid w:val="006830A4"/>
+    <w:pPr>
+      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:sz w:val="32"/>
+      <w:kern w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bCs/>
+      <w:i/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="40" w:after="40"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bCs/>
       <w:i/>
-      <w:color w:val="0000FF"/>
-      <w:sz w:val="22"/>
+      <w:iCs/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00E06965"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="40" w:after="40"/>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-ttetitre">
-    <w:name w:val="En-tête titre"/>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM1">
+    <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalcentr">
-[...2 lines deleted...]
-    <w:rsid w:val="00AF79E4"/>
+  <w:style w:type="paragraph" w:styleId="TM2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Titre2"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
     <w:pPr>
-      <w:spacing w:before="40" w:after="40"/>
-      <w:ind w:left="71" w:right="71"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numrodepage">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
+    <w:name w:val="01_en_tête_et_bas_de_page"/>
+    <w:qFormat/>
+    <w:rsid w:val="003521DC"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
+    <w:name w:val="09_en_tête_page_2"/>
+    <w:basedOn w:val="01entteetbasdepage"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="0000FF"/>
-      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05titreprincipalouobjetgras">
+    <w:name w:val="05_titre_principal_ou_objet_gras"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07atexteprincipal">
+    <w:name w:val="07a_texte_principal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:rsid w:val="00A654C1"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:i/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces">
+    <w:name w:val="08_puces"/>
+    <w:qFormat/>
+    <w:rsid w:val="00772169"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12annexecontactrenseignementsetc">
+    <w:name w:val="12_annexe_contact_renseignements_etc."/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A1D53"/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A1D53"/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numrodepage">
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:rsid w:val="000A1D53"/>
+    <w:link w:val="Titre5"/>
+    <w:rsid w:val="00A654C1"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
+    <w:name w:val="répertoire_1"/>
+    <w:basedOn w:val="TM1"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
+    <w:name w:val="répertoire_2"/>
+    <w:basedOn w:val="TM2"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
+    <w:name w:val="répertoire_3"/>
+    <w:basedOn w:val="TM3"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces2">
+    <w:name w:val="08_puces_2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00772169"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces3">
+    <w:name w:val="08_puces_3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00772169"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="595"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="794"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00532108"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07btexteprincipalsansespacebloc">
+    <w:name w:val="07b_texte_principal_sans_espace_bloc"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03date">
+    <w:name w:val="03_date"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02adressedestinataire">
+    <w:name w:val="02_adresse_destinataire"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
+      <w:spacing w:after="0"/>
+      <w:suppressOverlap/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06lead">
+    <w:name w:val="06_lead"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
+    <w:rsid w:val="00E06965"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
+    <w:name w:val="10_numérotation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="369"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
+    <w:name w:val="11_Chapitre"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04titreprincipalouobjetnormal">
+    <w:name w:val="04_titre_principal_ou_objet_normal"/>
+    <w:basedOn w:val="05titreprincipalouobjetgras"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
+    <w:name w:val="10b_numérotation_2e_niveau"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2510C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10cnumrotation3eniveau">
+    <w:name w:val="10c_numérotation_3e_niveau"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2510C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
+    <w:name w:val="10d_numérotation_4e_niveau"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2510C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
+    <w:name w:val="08_annexe_contact_renseignements_etc."/>
+    <w:qFormat/>
+    <w:rsid w:val="003B389B"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003B389B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003B389B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="002901E0"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:rsid w:val="003B389B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
+    <w:rsid w:val="003B389B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3096"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E00FF7"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001B3096"/>
-[...6 lines deleted...]
-    <w:rsid w:val="001B3096"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E00FF7"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
-    <w:name w:val="06a_texte_principal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E00FF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06btexteprincipalsansespacebloc">
+    <w:name w:val="06b_texte_principal_sans_espace_bloc"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E21077"/>
+    <w:rsid w:val="005808FC"/>
     <w:pPr>
-      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ParagraphedelisteCar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0A86"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...67 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
-    <w:rsid w:val="003F2848"/>
+    <w:rsid w:val="003E0A86"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:styleId="Rfrencelgre">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="0011111D"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titredulivre">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="0011111D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F61EC"/>
+    <w:pPr>
+      <w:spacing w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F61EC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-ttetitre">
+    <w:name w:val="En-tête titre"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ParagraphedelisteCar"/>
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="2552"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normalcentr">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="71" w:right="71"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:b/>
+      <w:color w:val="0000FF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
+    <w:name w:val="06a_texte_principal"/>
     <w:qFormat/>
-    <w:rsid w:val="000D335F"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedefin">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedefinCar"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
+    <w:name w:val="Note de fin Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedefin"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appeldenotedefin">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E65A27"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Paragraphedeliste"/>
     <w:link w:val="Style2Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:ind w:left="709" w:hanging="567"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Titre1"/>
     <w:link w:val="Style3Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:widowControl/>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="11"/>
       </w:numPr>
-      <w:ind w:hanging="544"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Car">
     <w:name w:val="Style2 Car"/>
     <w:basedOn w:val="ParagraphedelisteCar"/>
     <w:link w:val="Style2"/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Style2"/>
     <w:link w:val="Style4Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="12"/>
       </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:b/>
-      <w:sz w:val="32"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:kern w:val="32"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3Car">
     <w:name w:val="Style3 Car"/>
     <w:basedOn w:val="Titre1Car"/>
     <w:link w:val="Style3"/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="32"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
     <w:name w:val="Style5"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Style5Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00C1562C"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="709" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style4Car">
     <w:name w:val="Style4 Car"/>
     <w:basedOn w:val="Style2Car"/>
     <w:link w:val="Style4"/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style6">
     <w:name w:val="Style6"/>
     <w:basedOn w:val="Style5"/>
     <w:link w:val="Style6Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00C1562C"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="13"/>
       </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style5Car">
     <w:name w:val="Style5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Style5"/>
-    <w:rsid w:val="00C1562C"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style7">
     <w:name w:val="Style7"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Style7Car"/>
     <w:qFormat/>
-    <w:rsid w:val="005F594D"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="709" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style6Car">
     <w:name w:val="Style6 Car"/>
     <w:basedOn w:val="Style5Car"/>
     <w:link w:val="Style6"/>
-    <w:rsid w:val="00C1562C"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style8">
     <w:name w:val="Style8"/>
     <w:basedOn w:val="Style7"/>
     <w:link w:val="Style8Car"/>
     <w:qFormat/>
-    <w:rsid w:val="005F594D"/>
+    <w:rsid w:val="00315AAF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style7Car">
     <w:name w:val="Style7 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Style7"/>
-    <w:rsid w:val="005F594D"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style9">
     <w:name w:val="Style9"/>
     <w:basedOn w:val="Style3"/>
     <w:link w:val="Style9Car"/>
     <w:qFormat/>
-    <w:rsid w:val="009D34A5"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="15"/>
       </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style8Car">
     <w:name w:val="Style8 Car"/>
     <w:basedOn w:val="Style7Car"/>
     <w:link w:val="Style8"/>
-    <w:rsid w:val="005F594D"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="111111">
     <w:name w:val="Outline List 2"/>
     <w:basedOn w:val="Aucuneliste"/>
-    <w:rsid w:val="00064018"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
     <w:name w:val="Style10"/>
     <w:basedOn w:val="Style6"/>
     <w:link w:val="Style10Car"/>
     <w:qFormat/>
-    <w:rsid w:val="009D34A5"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="15"/>
       </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style9Car">
     <w:name w:val="Style9 Car"/>
     <w:basedOn w:val="Style3Car"/>
     <w:link w:val="Style9"/>
-    <w:rsid w:val="009D34A5"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="32"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style11">
     <w:name w:val="Style11"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Style11Car"/>
     <w:qFormat/>
-    <w:rsid w:val="006D5326"/>
+    <w:rsid w:val="00315AAF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style10Car">
     <w:name w:val="Style10 Car"/>
     <w:basedOn w:val="Style6Car"/>
     <w:link w:val="Style10"/>
-    <w:rsid w:val="009D34A5"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style11Car">
     <w:name w:val="Style11 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Style11"/>
-    <w:rsid w:val="006D5326"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style12">
     <w:name w:val="Style12"/>
     <w:basedOn w:val="Style10"/>
     <w:link w:val="Style12Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00655564"/>
+    <w:rsid w:val="00315AAF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style12Car">
     <w:name w:val="Style12 Car"/>
     <w:basedOn w:val="Style10Car"/>
     <w:link w:val="Style12"/>
-    <w:rsid w:val="00655564"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...29 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00971FA3"/>
+    <w:rsid w:val="00315AAF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...56 lines deleted...]
-      <w:lang w:eastAsia="fr-FR"/>
+      <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F297B"/>
+    <w:rsid w:val="00315AAF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="778913757">
+    <w:div w:id="1033576466">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="808061621">
-[...12 lines deleted...]
-    <w:div w:id="1285769897">
+    <w:div w:id="1990477478">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
-[...1 lines deleted...]
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesreg.ch/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m&#233;decin.cantonal@fr.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m&#233;decin.cantonal@fr.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesreg.ch/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2AFA1C32A48A4D66AEC01F292F87D170"/>
+        <w:name w:val="D3A42E8032ED456497576EA4BD01E6D2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{467162E1-9A58-489B-A0A7-EED261CCA708}"/>
+        <w:guid w:val="{A38C3E45-5A4B-4F3F-97C3-1647632A8ACA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F30303" w:rsidRDefault="00101FAD" w:rsidP="00101FAD">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="2AFA1C32A48A4D66AEC01F292F87D1703"/>
+            <w:pStyle w:val="D3A42E8032ED456497576EA4BD01E6D2"/>
           </w:pPr>
-          <w:r w:rsidRPr="007B2931">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8628CD0292EE4A28980962D111A0D157"/>
+        <w:name w:val="4FEEBC54C1694C01A4D44385A244D84D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{77FBF1D0-CC09-4521-B737-68979B06C11A}"/>
+        <w:guid w:val="{881DD023-C740-4E76-AB92-348E77978882}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00632441" w:rsidRDefault="00AE2920" w:rsidP="00AE2920">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="8628CD0292EE4A28980962D111A0D1571"/>
+            <w:pStyle w:val="4FEEBC54C1694C01A4D44385A244D84D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CE15E3A2523E46F28FB3119D276C5BAF"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D4AFC232-8D00-40C1-A4BE-5C0F63AE7996}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="CE15E3A2523E46F28FB3119D276C5BAF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="732535C253454245928A7B8B62EE2CB4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5760AF59-6B67-430D-9018-A79D50A85DE5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="732535C253454245928A7B8B62EE2CB4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7478C30E76CE4D8B825068B30F66F4FC"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{50FEAB1D-4DDA-4CD2-8C5F-9EA86C0616CE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="7478C30E76CE4D8B825068B30F66F4FC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F15D603D21134B5BA91AB4450D8795E7"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CCFF3DFF-90CC-487E-8210-0F1FF93099DA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="F15D603D21134B5BA91AB4450D8795E7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003260A4">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="94096DF4AD934074B71D0FED1FCC1ABC"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{157A609D-DD65-4126-AB3F-6169FED964AE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="94096DF4AD934074B71D0FED1FCC1ABC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="909FED44173344A1B5EE92E47502FAD7"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D11226B5-CBCD-4627-91D0-92898CEC3874}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="909FED44173344A1B5EE92E47502FAD7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9E2F2229825347DDBD290D6139CDC7CE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E26DDF8C-BB93-46F3-90CA-1761CFB4D265}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="9E2F2229825347DDBD290D6139CDC7CE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="56E6E0429CD045ECAA477EA74AB8525B"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{04AE6785-617D-43A1-A4FD-987BF0FA86AF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="56E6E0429CD045ECAA477EA74AB8525B"/>
           </w:pPr>
           <w:r w:rsidRPr="00A33FDE">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5F626F71480B41B3B0F5950EA582A7AD"/>
+        <w:name w:val="6A967CDF901A45BA921042BA92710FC8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EE9240B5-81FC-4875-A585-441AF9AF86B8}"/>
+        <w:guid w:val="{AB10C60A-0364-4248-A298-BB0AFE111521}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C11937" w:rsidRDefault="00101FAD" w:rsidP="00101FAD">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="5F626F71480B41B3B0F5950EA582A7AD3"/>
-[...852 lines deleted...]
-            <w:pStyle w:val="1FFAB24901B94C7DB511C4D78E5CC5284"/>
+            <w:pStyle w:val="6A967CDF901A45BA921042BA92710FC8"/>
           </w:pPr>
           <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B1C6C2223DAF4F6CBEC45BDB445C09A6"/>
+        <w:name w:val="007CC535C46E435185504C1455CB2154"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D697CC6F-FC3C-48D2-A1DA-0EF049FCCBAD}"/>
+        <w:guid w:val="{EE1489B6-19EF-4172-A8F7-2931816884BE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A3CAC" w:rsidRDefault="00101FAD" w:rsidP="00101FAD">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="B1C6C2223DAF4F6CBEC45BDB445C09A64"/>
+            <w:pStyle w:val="007CC535C46E435185504C1455CB2154"/>
           </w:pPr>
           <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B0C7D46B8654415C9359E8F89BE12727"/>
+        <w:name w:val="F37DDBE5D76546A3A89F28749CE3E55D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C41696B5-4AC9-4709-AF9F-E38012C68BB0}"/>
+        <w:guid w:val="{E33658D0-E9C0-4242-8FD3-4D11AF5C8EEA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A3CAC" w:rsidRDefault="00101FAD" w:rsidP="00101FAD">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="B0C7D46B8654415C9359E8F89BE127274"/>
-[...29 lines deleted...]
-            <w:pStyle w:val="0E155FE5AAE84E5E89802AF92A773A9D4"/>
+            <w:pStyle w:val="F37DDBE5D76546A3A89F28749CE3E55D"/>
           </w:pPr>
           <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1CC76D22C1AA49A2AE17951B0CD92ED1"/>
+        <w:name w:val="5FA8D98DBC254FF9A8F83D81D22E8951"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C438D6F2-A4F1-42D6-B42C-166E92E0AB96}"/>
+        <w:guid w:val="{16E57B34-4AEF-4821-9AB1-04D4D96998E9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A3CAC" w:rsidRDefault="00101FAD" w:rsidP="00101FAD">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="1CC76D22C1AA49A2AE17951B0CD92ED14"/>
+            <w:pStyle w:val="5FA8D98DBC254FF9A8F83D81D22E8951"/>
           </w:pPr>
           <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="35F040D4AC684ACE9D6602D8B98E0433"/>
+        <w:name w:val="6BE1671C0C1B424CB1B3BBF51BE89AF5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7B1733F8-A45F-479F-AE6F-B60C1DBBC833}"/>
+        <w:guid w:val="{5E1760A4-5BBC-4F53-B47D-B2AC23A94418}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A3CAC" w:rsidRDefault="00101FAD" w:rsidP="00101FAD">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="35F040D4AC684ACE9D6602D8B98E04334"/>
+            <w:pStyle w:val="6BE1671C0C1B424CB1B3BBF51BE89AF5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9E5A3905F9E34ABFBD14561CB3DCE7AC"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CEFD14E0-9371-4586-83D3-003A8B3F8894}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="9E5A3905F9E34ABFBD14561CB3DCE7AC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6336233004B8424CB2986839DFB97210"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AF294771-F47C-4521-99E7-B4EFA745733C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="6336233004B8424CB2986839DFB97210"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="81D2A8DA5C444341AB30CDA2BA9AEFF4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EC273BE1-862C-40C1-8FB0-63D5D1FA4484}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="81D2A8DA5C444341AB30CDA2BA9AEFF4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="364F184BD5454F2E8B0E8C32E4954DEC"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{663F75A1-DE3F-4F4A-A4C0-E7C023AB2903}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="364F184BD5454F2E8B0E8C32E4954DEC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3535E1A289034056A1ADE491ECA3E1FA"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DF0B680B-0189-45E6-9CDC-C148310E285B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="3535E1A289034056A1ADE491ECA3E1FA"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="599CA822C205445B89E0F1EEE24BD361"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FABA8AB6-2295-4A65-B333-152142AF6129}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="599CA822C205445B89E0F1EEE24BD361"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E1A421579CFF463CB5F8F0B21302ED30"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9A4FA8C5-D055-40B4-9945-60D8F3D25E65}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="E1A421579CFF463CB5F8F0B21302ED30"/>
           </w:pPr>
           <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="50FD599F604845BA8A67B382214CE1F5"/>
+        <w:name w:val="E582ABF5028147F086A075F01C568B3E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E57A98DE-5F8C-4F8F-B8B3-133C5BE7951A}"/>
+        <w:guid w:val="{3E720A7C-CD5F-4E6F-A0A5-3DBEEA5570F4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A3CAC" w:rsidRDefault="00AB6CE0" w:rsidP="00AB6CE0">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="50FD599F604845BA8A67B382214CE1F5"/>
-[...181 lines deleted...]
-            <w:pStyle w:val="4A09CCF913984C19AD5A334F0E1216642"/>
+            <w:pStyle w:val="E582ABF5028147F086A075F01C568B3E"/>
           </w:pPr>
           <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="868B4FD08C2747FEBEA4726C8E274A44"/>
+        <w:name w:val="B945FA9049384B358F5145B14F893651"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A0C786D0-CE89-488C-9629-698355520B15}"/>
+        <w:guid w:val="{43532CDC-6904-4375-A77F-CFE32B484C59}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F00A74" w:rsidRDefault="00F00A74" w:rsidP="00F00A74">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="868B4FD08C2747FEBEA4726C8E274A44"/>
+            <w:pStyle w:val="B945FA9049384B358F5145B14F893651"/>
           </w:pPr>
-          <w:r w:rsidRPr="005122D0">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="919E40F0B4B5476CBD3AE3A33E853073"/>
+        <w:name w:val="AEF4BAEC09E442579821DEC5340A1EC1"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ADF9B674-CB46-4FFB-BC96-E2701054E9F7}"/>
+        <w:guid w:val="{DBE0080A-B38F-4919-93A4-89B82C1BB250}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DA56A5" w:rsidRDefault="00DA56A5" w:rsidP="00DA56A5">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="919E40F0B4B5476CBD3AE3A33E853073"/>
+            <w:pStyle w:val="AEF4BAEC09E442579821DEC5340A1EC1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00990657">
-[...31 lines deleted...]
-          <w:r w:rsidRPr="00A33FDE">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="92AB918B3DAE48DABEECA7A618E6443A"/>
+        <w:name w:val="DAC9C8B7A3C24178B8F38C2DFBD2DC28"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F19BFFA3-C09C-4A61-9619-20F2FFF95E0A}"/>
+        <w:guid w:val="{6EC184C0-9AF0-4383-8E5B-477E1EDE36A8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B047D2" w:rsidRDefault="00B047D2" w:rsidP="00B047D2">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="92AB918B3DAE48DABEECA7A618E6443A"/>
+            <w:pStyle w:val="DAC9C8B7A3C24178B8F38C2DFBD2DC28"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A33FDE">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="01E04DA83BD847628E573B7BDA0FF374"/>
+        <w:name w:val="39DBABEA9FC249298EACAE77718E4395"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{422233F7-C67C-4ABB-99B4-4F293437F143}"/>
+        <w:guid w:val="{D106917E-6B10-4446-94B3-8C8041A306D9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B047D2" w:rsidRDefault="00B047D2" w:rsidP="00B047D2">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="01E04DA83BD847628E573B7BDA0FF374"/>
+            <w:pStyle w:val="39DBABEA9FC249298EACAE77718E4395"/>
           </w:pPr>
-          <w:r w:rsidRPr="00B03E1D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="71F4791AD48D40DA80B679A413E8FFFF"/>
+        <w:name w:val="2D52BBA0F8A04115B43B5902C1B919F4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{95A9A014-280E-4823-9BBB-33D68136E6D5}"/>
+        <w:guid w:val="{556CB17E-58FA-44A3-B23F-4F17CCCF658F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B047D2" w:rsidRDefault="00B047D2" w:rsidP="00B047D2">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="71F4791AD48D40DA80B679A413E8FFFF"/>
+            <w:pStyle w:val="2D52BBA0F8A04115B43B5902C1B919F4"/>
           </w:pPr>
           <w:r w:rsidRPr="00156BF9">
-            <w:rPr>
-[...30 lines deleted...]
-          <w:r w:rsidRPr="00A33FDE">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2EEC87DBEB1445EB8B9E07671A1DAD0C"/>
+        <w:name w:val="CC7D4186329C4D89BE44A6C38150400C"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{67DA0315-F3D7-475A-9835-90C81B9582EE}"/>
+        <w:guid w:val="{8D56D123-3F63-41E4-AE22-878392698E6F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B047D2" w:rsidRDefault="00B047D2" w:rsidP="00B047D2">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="2EEC87DBEB1445EB8B9E07671A1DAD0C"/>
+            <w:pStyle w:val="CC7D4186329C4D89BE44A6C38150400C"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A33FDE">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0BDEE1A922E14D768397669B84B39600"/>
+        <w:name w:val="BF2B7C4C61454BAAA6B5F8F797ABA77E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4651CB9A-6CB6-48A6-ABE7-49A1CE8C94DB}"/>
+        <w:guid w:val="{3B5516B6-2085-4A7E-BC82-C4C6426EF28D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B047D2" w:rsidRDefault="00B047D2" w:rsidP="00B047D2">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="0BDEE1A922E14D768397669B84B39600"/>
+            <w:pStyle w:val="BF2B7C4C61454BAAA6B5F8F797ABA77E"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A33FDE">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D1D8CCDC412A4C5AB919F3D0A7D2E26C"/>
+        <w:name w:val="F5F2D506BE6641F3878BEC56595D2525"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D5433804-63BD-4B7D-AA75-96DAE42BCAA1}"/>
+        <w:guid w:val="{F49DB7FA-726B-4C6B-A126-E5715503CE23}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B047D2" w:rsidRDefault="00B047D2" w:rsidP="00B047D2">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="D1D8CCDC412A4C5AB919F3D0A7D2E26C"/>
+            <w:pStyle w:val="F5F2D506BE6641F3878BEC56595D2525"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A33FDE">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8C809ECAE54D498CB141D76448E5187D"/>
+        <w:name w:val="301AC26BA33542099A8C02D90D7B8854"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6B65F258-49AB-48CF-A78C-A4F3B24BF80F}"/>
+        <w:guid w:val="{0FFC5EC5-9646-45C4-87F5-C022C03CD1AB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005B523A" w:rsidRDefault="005B523A" w:rsidP="005B523A">
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
           <w:pPr>
-            <w:pStyle w:val="8C809ECAE54D498CB141D76448E5187D"/>
+            <w:pStyle w:val="301AC26BA33542099A8C02D90D7B8854"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DD2866">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B01C5DAD3B714DC7BE42E77D02030577"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5EC4AC1A-2743-406F-A0BB-EC13D37FD7F5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="B01C5DAD3B714DC7BE42E77D02030577"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="98B4F618E99B4EBDBC004AB7A80E9425"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{27046623-E003-43A3-A31B-11C8B1AD8420}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="98B4F618E99B4EBDBC004AB7A80E9425"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3714E5D202314E80BA58214B0C84A556"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D06C2CD3-1D0F-4E96-862F-02F00996A018}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="3714E5D202314E80BA58214B0C84A556"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1CB7E1063C64429493269E8B13279F9C"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2EFB9372-4A3D-4B22-BDDB-0203902EA299}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="1CB7E1063C64429493269E8B13279F9C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B1DB67805B5A4A81851F3C63DF348C81"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A4AD72B4-34D9-425D-96B1-4DCD1ECB7FDF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="B1DB67805B5A4A81851F3C63DF348C81"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00990657">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7AF1C9153D9D43EEBA6C58029177E03B"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{481082C4-C218-4B7E-84BB-0DCD84657F70}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="7AF1C9153D9D43EEBA6C58029177E03B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DBD93E9B262F4A3C9A4E9FAE25344B0A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{631D2F74-0AD0-4E69-B5EA-B1F2AAB36881}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="DBD93E9B262F4A3C9A4E9FAE25344B0A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1707BCB514214B96AF7533A784DD3076"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1FA2D8E7-072B-4B1C-ABF2-0829BA20630E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="1707BCB514214B96AF7533A784DD3076"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="31D245CC5CC8478E84E0F225906BD9D4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0366E84E-54EC-4DEF-94B6-48BD84A2464D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="31D245CC5CC8478E84E0F225906BD9D4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CA6A8A5413D2411498DBD6ABC2335FE3"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E47E1BDE-FA74-4937-9E4C-2CD9499A5266}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="CA6A8A5413D2411498DBD6ABC2335FE3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="87B4651C9F99436795A3984411C661C9"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2DED514-FE1B-4460-8C3E-171DD8360F1D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="87B4651C9F99436795A3984411C661C9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D3A80844029E426492AF848F01A333E9"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D89A12A1-B385-441B-B25F-5869A77101F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="D3A80844029E426492AF848F01A333E9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2311E43F61F04D1F8BB6C88DE791E68E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2DC8C369-9A8C-4A6E-9801-37F9EE81CC19}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="2311E43F61F04D1F8BB6C88DE791E68E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7419365F2D764381B837A527CA0F212E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D3092E21-B749-4531-BED8-469791FD484A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="7419365F2D764381B837A527CA0F212E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00737320">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CC07CA7740DE4D3990B49C44430C491D"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ECACF494-7258-4C91-9C13-8F4BBEFC1DCD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="CC07CA7740DE4D3990B49C44430C491D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="576C41F85589497AB82E666FEBED7B6E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{861BC72C-1E12-4DC9-ADB9-C246C90BCD6F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00377DCF" w:rsidRDefault="00377DCF" w:rsidP="00377DCF">
+          <w:pPr>
+            <w:pStyle w:val="576C41F85589497AB82E666FEBED7B6E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A024401FEAE345CEA9CCF7B5C608FE2D"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B51DA1D-34E7-41EF-AC48-882D15F86CE7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C80075" w:rsidRDefault="00C80075">
+          <w:pPr>
+            <w:pStyle w:val="A024401FEAE345CEA9CCF7B5C608FE2D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8B9C93F06E2344E88372FE4597D66735"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{85BEA9D9-58F8-441B-B1E7-E2F21AE7218A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C80075" w:rsidRDefault="00C80075">
+          <w:pPr>
+            <w:pStyle w:val="8B9C93F06E2344E88372FE4597D66735"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0E9B76B2232B4B8BAAD02BE371399CF4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{94708D54-B7FD-44E1-BDE3-FB67A21386D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C80075" w:rsidRDefault="00C80075">
+          <w:pPr>
+            <w:pStyle w:val="0E9B76B2232B4B8BAAD02BE371399CF4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6FA2874097454A8F9D4B73A5872F2D68"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A7A6DA6D-5E81-4F58-BA60-6260B5BD9DA7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C80075" w:rsidRDefault="00C80075">
+          <w:pPr>
+            <w:pStyle w:val="6FA2874097454A8F9D4B73A5872F2D68"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="69C290B343894AA994C961BD0B964D60"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A13196A1-C67D-4095-9A31-07C3611BF7F7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C80075" w:rsidRDefault="00C80075">
+          <w:pPr>
+            <w:pStyle w:val="69C290B343894AA994C961BD0B964D60"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="64A8A341E6DF4E99BE408BF33417F813"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EF927C41-6554-424C-A090-B06E3B49F220}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C80075" w:rsidRDefault="00C80075">
+          <w:pPr>
+            <w:pStyle w:val="64A8A341E6DF4E99BE408BF33417F813"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="821B0A5ABC1240F293697747C42D7CFD"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7A99CF52-246D-44BC-9617-2F1A46EE9EE9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C80075" w:rsidRDefault="00C80075">
+          <w:pPr>
+            <w:pStyle w:val="821B0A5ABC1240F293697747C42D7CFD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D070B5A6B1734FC2B0362826D7440CCE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{572B7E57-3AA5-46A2-ABDC-3C7BAB46FEEC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003955D9" w:rsidRDefault="003955D9" w:rsidP="003955D9">
+          <w:pPr>
+            <w:pStyle w:val="D070B5A6B1734FC2B0362826D7440CCE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00671A50">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1104A108C29545989D70E58EAB41E123"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E24F7C2D-A25A-4A23-B5E0-1AA3DD0162D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0044630A" w:rsidRDefault="0044630A" w:rsidP="0044630A">
+          <w:pPr>
+            <w:pStyle w:val="1104A108C29545989D70E58EAB41E123"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00990657">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="202CDE942754441B8BE728A4D96946B5"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9029BEB2-3CBF-49FC-8B1D-DEAE78E191A4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008D079E" w:rsidRDefault="008D079E" w:rsidP="008D079E">
+          <w:pPr>
+            <w:pStyle w:val="202CDE942754441B8BE728A4D96946B5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="34B37853CEC64B578ED9D05C5DA73B0C"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{990AB5F3-AFBB-42C3-926C-912FE3976B34}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000F3365" w:rsidRDefault="00CD563D" w:rsidP="00CD563D">
+          <w:pPr>
+            <w:pStyle w:val="34B37853CEC64B578ED9D05C5DA73B0C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Book Antiqua"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F47120"/>
-[...95 lines deleted...]
-    <w:rsid w:val="00FD2440"/>
+    <w:rsidRoot w:val="00377DCF"/>
+    <w:rsid w:val="000F3365"/>
+    <w:rsid w:val="00124D7F"/>
+    <w:rsid w:val="001C5DF6"/>
+    <w:rsid w:val="00272273"/>
+    <w:rsid w:val="002C5973"/>
+    <w:rsid w:val="00376EE7"/>
+    <w:rsid w:val="00377DCF"/>
+    <w:rsid w:val="003955D9"/>
+    <w:rsid w:val="0044630A"/>
+    <w:rsid w:val="00455BFE"/>
+    <w:rsid w:val="00473862"/>
+    <w:rsid w:val="004A4FA4"/>
+    <w:rsid w:val="005407B5"/>
+    <w:rsid w:val="005701B1"/>
+    <w:rsid w:val="005E09D8"/>
+    <w:rsid w:val="005E6E5E"/>
+    <w:rsid w:val="00751FA5"/>
+    <w:rsid w:val="008D079E"/>
+    <w:rsid w:val="00916905"/>
+    <w:rsid w:val="009A624A"/>
+    <w:rsid w:val="009E49E2"/>
+    <w:rsid w:val="00A03250"/>
+    <w:rsid w:val="00A704E0"/>
+    <w:rsid w:val="00AE1BD8"/>
+    <w:rsid w:val="00B30898"/>
+    <w:rsid w:val="00C52626"/>
+    <w:rsid w:val="00C80075"/>
+    <w:rsid w:val="00CD563D"/>
+    <w:rsid w:val="00E557DF"/>
+    <w:rsid w:val="00FD6842"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -30689,51 +23316,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -30948,927 +23575,457 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005B523A"/>
+    <w:rsid w:val="00CD563D"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2C7B65E96B743E19C3EBEC11C34C1A3">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3A42E8032ED456497576EA4BD01E6D2">
+    <w:name w:val="D3A42E8032ED456497576EA4BD01E6D2"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8628CD0292EE4A28980962D111A0D1571">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10117B5FF9BA4901A50D32E64BA379E4">
+    <w:name w:val="10117B5FF9BA4901A50D32E64BA379E4"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9E8CBFB0D4D44ACBA1F893A4187F280">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C78A71DCF8934F7186E8476E4BC0A115">
+    <w:name w:val="C78A71DCF8934F7186E8476E4BC0A115"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B58288285F584150978A7784C99D9278">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A111ECAA7984D1AB9E103F7ED286D45">
+    <w:name w:val="0A111ECAA7984D1AB9E103F7ED286D45"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6A925A840AC491792E03C4CA5878D49">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FEEBC54C1694C01A4D44385A244D84D">
+    <w:name w:val="4FEEBC54C1694C01A4D44385A244D84D"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C52EA980770438BBE5A23AD6C7491D0">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE15E3A2523E46F28FB3119D276C5BAF">
+    <w:name w:val="CE15E3A2523E46F28FB3119D276C5BAF"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8060F934BB524F69AA7B4BF213661F64">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="732535C253454245928A7B8B62EE2CB4">
+    <w:name w:val="732535C253454245928A7B8B62EE2CB4"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22F19A2DF71D45F19D4EDE091FBC4278">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48E24AF13E524A7EBBD4363DD19CBB9F">
+    <w:name w:val="48E24AF13E524A7EBBD4363DD19CBB9F"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53EFFF0E7782440BB77BD58ECC89BD6F">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53B804FBFEF146048EA61C341A53BE00">
+    <w:name w:val="53B804FBFEF146048EA61C341A53BE00"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30892F46B6544D94B9FEA33D144D71471">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF6A158ACD6F4483B9A7B51606A02964">
+    <w:name w:val="AF6A158ACD6F4483B9A7B51606A02964"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE8DC3789F4249CBBC7114F8235D9E1F1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F1D7AA69F8A349EEB21823155E577771">
+    <w:name w:val="F1D7AA69F8A349EEB21823155E577771"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="105F0FC77D8244BCA8247EB4103989241">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8E32422130F404BAC34A5B2C847722A">
+    <w:name w:val="D8E32422130F404BAC34A5B2C847722A"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26ED38235F9949288B65F44D741CC2371">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F76D947551734D409E9A7437CBFA1547">
+    <w:name w:val="F76D947551734D409E9A7437CBFA1547"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83CBC80B064748F7A70676E87A5C1E741">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7478C30E76CE4D8B825068B30F66F4FC">
+    <w:name w:val="7478C30E76CE4D8B825068B30F66F4FC"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC55DAC68F946EF929B9BC3B65338311">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F15D603D21134B5BA91AB4450D8795E7">
+    <w:name w:val="F15D603D21134B5BA91AB4450D8795E7"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AD009AFF85D467F903069EC750FEAAC1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94096DF4AD934074B71D0FED1FCC1ABC">
+    <w:name w:val="94096DF4AD934074B71D0FED1FCC1ABC"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A8B0034A3314BC390FC2270F9B29FE11">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="909FED44173344A1B5EE92E47502FAD7">
+    <w:name w:val="909FED44173344A1B5EE92E47502FAD7"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C14D650B80A41E5932A0FD706634F97">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E2F2229825347DDBD290D6139CDC7CE">
+    <w:name w:val="9E2F2229825347DDBD290D6139CDC7CE"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="171BD49A5B484090989A61DBDA57FF9E">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56E6E0429CD045ECAA477EA74AB8525B">
+    <w:name w:val="56E6E0429CD045ECAA477EA74AB8525B"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4D40432F2014193B21D2C84E8F544A4">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A967CDF901A45BA921042BA92710FC8">
+    <w:name w:val="6A967CDF901A45BA921042BA92710FC8"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B03FDEAF29B8408CA3887FD63CEED4DB">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="007CC535C46E435185504C1455CB2154">
+    <w:name w:val="007CC535C46E435185504C1455CB2154"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD8E9D73FB5E4C669449B782BC5013F8">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F37DDBE5D76546A3A89F28749CE3E55D">
+    <w:name w:val="F37DDBE5D76546A3A89F28749CE3E55D"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DBE349471964C7B82EB62D99A008F33">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FA8D98DBC254FF9A8F83D81D22E8951">
+    <w:name w:val="5FA8D98DBC254FF9A8F83D81D22E8951"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B5AD7EEFB604C08B757768A43C642C6">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BE1671C0C1B424CB1B3BBF51BE89AF5">
+    <w:name w:val="6BE1671C0C1B424CB1B3BBF51BE89AF5"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8B08D8E20E04D1DA812A7734EB1B147">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E5A3905F9E34ABFBD14561CB3DCE7AC">
+    <w:name w:val="9E5A3905F9E34ABFBD14561CB3DCE7AC"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50FD599F604845BA8A67B382214CE1F5">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6336233004B8424CB2986839DFB97210">
+    <w:name w:val="6336233004B8424CB2986839DFB97210"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="450CD64E109F4ADA8C38A30E932AC914">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81D2A8DA5C444341AB30CDA2BA9AEFF4">
+    <w:name w:val="81D2A8DA5C444341AB30CDA2BA9AEFF4"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B56983BDC418433B98C24B57588FF10A">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364F184BD5454F2E8B0E8C32E4954DEC">
+    <w:name w:val="364F184BD5454F2E8B0E8C32E4954DEC"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDC91763AED94A1087AC77D1B10AA628">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3535E1A289034056A1ADE491ECA3E1FA">
+    <w:name w:val="3535E1A289034056A1ADE491ECA3E1FA"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9BCDC149F154745B7217E6E9F43B5CA">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="599CA822C205445B89E0F1EEE24BD361">
+    <w:name w:val="599CA822C205445B89E0F1EEE24BD361"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD07747F96EE4D38B5DBBB3CD029DD4E">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1A421579CFF463CB5F8F0B21302ED30">
+    <w:name w:val="E1A421579CFF463CB5F8F0B21302ED30"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BA71DE068D04CABA72E820357ED8379">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E582ABF5028147F086A075F01C568B3E">
+    <w:name w:val="E582ABF5028147F086A075F01C568B3E"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D41DD7471EF04EA1ABD097DC9EF6ACAC">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B945FA9049384B358F5145B14F893651">
+    <w:name w:val="B945FA9049384B358F5145B14F893651"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="355B0A9848FD45F684C88303CC65198B">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEF4BAEC09E442579821DEC5340A1EC1">
+    <w:name w:val="AEF4BAEC09E442579821DEC5340A1EC1"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AFA1C32A48A4D66AEC01F292F87D1703">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DAC9C8B7A3C24178B8F38C2DFBD2DC28">
+    <w:name w:val="DAC9C8B7A3C24178B8F38C2DFBD2DC28"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1B3FB7B4BC24C9AAEB83233F755A9E41">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39DBABEA9FC249298EACAE77718E4395">
+    <w:name w:val="39DBABEA9FC249298EACAE77718E4395"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27FF35D32687451594FB6544085DB3B24">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02F483DE19004C5AB31B3D2EE750EAE4">
+    <w:name w:val="02F483DE19004C5AB31B3D2EE750EAE4"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA5F338CAE6341D4BDC66F7E7E48DD634">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D52BBA0F8A04115B43B5902C1B919F4">
+    <w:name w:val="2D52BBA0F8A04115B43B5902C1B919F4"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FFAB24901B94C7DB511C4D78E5CC5284">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC7D4186329C4D89BE44A6C38150400C">
+    <w:name w:val="CC7D4186329C4D89BE44A6C38150400C"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1C6C2223DAF4F6CBEC45BDB445C09A64">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF2B7C4C61454BAAA6B5F8F797ABA77E">
+    <w:name w:val="BF2B7C4C61454BAAA6B5F8F797ABA77E"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0C7D46B8654415C9359E8F89BE127274">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5F2D506BE6641F3878BEC56595D2525">
+    <w:name w:val="F5F2D506BE6641F3878BEC56595D2525"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E155FE5AAE84E5E89802AF92A773A9D4">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="301AC26BA33542099A8C02D90D7B8854">
+    <w:name w:val="301AC26BA33542099A8C02D90D7B8854"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CC76D22C1AA49A2AE17951B0CD92ED14">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B01C5DAD3B714DC7BE42E77D02030577">
+    <w:name w:val="B01C5DAD3B714DC7BE42E77D02030577"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35F040D4AC684ACE9D6602D8B98E04334">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98B4F618E99B4EBDBC004AB7A80E9425">
+    <w:name w:val="98B4F618E99B4EBDBC004AB7A80E9425"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A09CCF913984C19AD5A334F0E1216642">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3714E5D202314E80BA58214B0C84A556">
+    <w:name w:val="3714E5D202314E80BA58214B0C84A556"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FB5769B1E38458BBDF9114BBFF98ECC4">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CB7E1063C64429493269E8B13279F9C">
+    <w:name w:val="1CB7E1063C64429493269E8B13279F9C"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62AD7DD1A42C4835BED29E8E54EE3FC13">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FECE252991D8430EA81CA99114A6B936">
+    <w:name w:val="FECE252991D8430EA81CA99114A6B936"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F626F71480B41B3B0F5950EA582A7AD3">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1DB67805B5A4A81851F3C63DF348C81">
+    <w:name w:val="B1DB67805B5A4A81851F3C63DF348C81"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81DE2D641B9A466F9027E6A75DA32C023">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AF1C9153D9D43EEBA6C58029177E03B">
+    <w:name w:val="7AF1C9153D9D43EEBA6C58029177E03B"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0AF4B6F2C02043A0AFED443184D20E483">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBD93E9B262F4A3C9A4E9FAE25344B0A">
+    <w:name w:val="DBD93E9B262F4A3C9A4E9FAE25344B0A"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6664E6744FF431488EAE4DBA805BD6D4">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1707BCB514214B96AF7533A784DD3076">
+    <w:name w:val="1707BCB514214B96AF7533A784DD3076"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D30204EB0FE4B6F93CD5CC7B7CB1B184">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31D245CC5CC8478E84E0F225906BD9D4">
+    <w:name w:val="31D245CC5CC8478E84E0F225906BD9D4"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="868B4FD08C2747FEBEA4726C8E274A44">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA6A8A5413D2411498DBD6ABC2335FE3">
+    <w:name w:val="CA6A8A5413D2411498DBD6ABC2335FE3"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="919E40F0B4B5476CBD3AE3A33E853073">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87B4651C9F99436795A3984411C661C9">
+    <w:name w:val="87B4651C9F99436795A3984411C661C9"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74CD698D8BC046F98F5E9CF106417C41">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3A80844029E426492AF848F01A333E9">
+    <w:name w:val="D3A80844029E426492AF848F01A333E9"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="57883EB8130B4C13985F0BAA3F840661">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2311E43F61F04D1F8BB6C88DE791E68E">
+    <w:name w:val="2311E43F61F04D1F8BB6C88DE791E68E"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B38B899965934684B699B0F360A444D1">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7419365F2D764381B837A527CA0F212E">
+    <w:name w:val="7419365F2D764381B837A527CA0F212E"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92AB918B3DAE48DABEECA7A618E6443A">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC07CA7740DE4D3990B49C44430C491D">
+    <w:name w:val="CC07CA7740DE4D3990B49C44430C491D"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01E04DA83BD847628E573B7BDA0FF374">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="576C41F85589497AB82E666FEBED7B6E">
+    <w:name w:val="576C41F85589497AB82E666FEBED7B6E"/>
+    <w:rsid w:val="00377DCF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71F4791AD48D40DA80B679A413E8FFFF">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A024401FEAE345CEA9CCF7B5C608FE2D">
+    <w:name w:val="A024401FEAE345CEA9CCF7B5C608FE2D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0416BBF0FCE4446B1BE4968421CE469">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01173384667244FFA00019943CC48366">
+    <w:name w:val="01173384667244FFA00019943CC48366"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EEC87DBEB1445EB8B9E07671A1DAD0C">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B9C93F06E2344E88372FE4597D66735">
+    <w:name w:val="8B9C93F06E2344E88372FE4597D66735"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BDEE1A922E14D768397669B84B39600">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5AF2504F2C84828B72C2363DCE3566E">
+    <w:name w:val="C5AF2504F2C84828B72C2363DCE3566E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1D8CCDC412A4C5AB919F3D0A7D2E26C">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E9B76B2232B4B8BAAD02BE371399CF4">
+    <w:name w:val="0E9B76B2232B4B8BAAD02BE371399CF4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C809ECAE54D498CB141D76448E5187D">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FA2874097454A8F9D4B73A5872F2D68">
+    <w:name w:val="6FA2874097454A8F9D4B73A5872F2D68"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69C290B343894AA994C961BD0B964D60">
+    <w:name w:val="69C290B343894AA994C961BD0B964D60"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64A8A341E6DF4E99BE408BF33417F813">
+    <w:name w:val="64A8A341E6DF4E99BE408BF33417F813"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="821B0A5ABC1240F293697747C42D7CFD">
+    <w:name w:val="821B0A5ABC1240F293697747C42D7CFD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16A3442C2A88436BA9086E4F0BEE24CF">
+    <w:name w:val="16A3442C2A88436BA9086E4F0BEE24CF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D070B5A6B1734FC2B0362826D7440CCE">
+    <w:name w:val="D070B5A6B1734FC2B0362826D7440CCE"/>
+    <w:rsid w:val="003955D9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDA9A777770C467BA3F564A067D66C91">
+    <w:name w:val="DDA9A777770C467BA3F564A067D66C91"/>
+    <w:rsid w:val="0044630A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1104A108C29545989D70E58EAB41E123">
+    <w:name w:val="1104A108C29545989D70E58EAB41E123"/>
+    <w:rsid w:val="0044630A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1F0F857F6504D7386C67379370029F1">
+    <w:name w:val="A1F0F857F6504D7386C67379370029F1"/>
+    <w:rsid w:val="008D079E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="202CDE942754441B8BE728A4D96946B5">
+    <w:name w:val="202CDE942754441B8BE728A4D96946B5"/>
+    <w:rsid w:val="008D079E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="008AE8551A274EF893765ADC77740975">
+    <w:name w:val="008AE8551A274EF893765ADC77740975"/>
+    <w:rsid w:val="008D079E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BC1E2F97DBE4E40BB2A34C0C12C7B96">
+    <w:name w:val="1BC1E2F97DBE4E40BB2A34C0C12C7B96"/>
+    <w:rsid w:val="008D079E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="512F53E910DA4836BD10557A661C483B">
+    <w:name w:val="512F53E910DA4836BD10557A661C483B"/>
+    <w:rsid w:val="008D079E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EDEF482F45C450AA633882B531FE826">
+    <w:name w:val="0EDEF482F45C450AA633882B531FE826"/>
+    <w:rsid w:val="008D079E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2442C0DB1594B93B1FB59A3858F565B">
+    <w:name w:val="E2442C0DB1594B93B1FB59A3858F565B"/>
+    <w:rsid w:val="008D079E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27F379F7E06A4DECA4D69A68CAB456C5">
+    <w:name w:val="27F379F7E06A4DECA4D69A68CAB456C5"/>
+    <w:rsid w:val="008D079E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34B37853CEC64B578ED9D05C5DA73B0C">
+    <w:name w:val="34B37853CEC64B578ED9D05C5DA73B0C"/>
+    <w:rsid w:val="00CD563D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -31890,64 +24047,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -32025,107 +24178,136 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F8EF0BA-DF08-48C5-973D-55D79B656D73}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2280EC51-D86C-47E9-AB23-9337845471CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>13980</Characters>
+  <Pages>15</Pages>
+  <Words>2642</Words>
+  <Characters>14536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
-      </vt:variant>
-[...10 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>EXIGENCES INTERCANTONALES DE QUALITE ET DE SECURITE EN VUE DE L’OBTENTION ET DU MAINTIEN DE L’AUTORISATION D’EXPLOITER UNE INS</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Etat de Fribourg</Company>
+  <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16489</CharactersWithSpaces>
+  <CharactersWithSpaces>17144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Formulaire d’auto-déclaration</dc:title>
-  <dc:creator>Bérénice Corboz</dc:creator>
+  <dc:title>Général_portrait</dc:title>
+  <dc:subject/>
+  <dc:creator>reto cotting</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>