--- v1 (2026-06-06)
+++ v2 (2026-08-05)
@@ -1341,121 +1341,121 @@
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="0009765A">
               <w:t>on</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1B285890" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00664927">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
               <w:t>Si oui : type de contrat </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75DA4003" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00664927">
+          <w:p w14:paraId="75DA4003" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00664927">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1330101708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00315AAF">
               <w:t>«standard</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00315AAF">
               <w:t>» (AFISA/MFÄF)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D699AA" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00664927">
+          <w:p w14:paraId="50D699AA" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00664927">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="686566253"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00315AAF">
               <w:t>option</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> piquets/gardes (AFISA/ MFÄF)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53D20239" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="004648D8" w:rsidRDefault="00813942" w:rsidP="00664927">
+          <w:p w14:paraId="53D20239" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="004648D8" w:rsidRDefault="004C2595" w:rsidP="00664927">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-938443015"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -1731,51 +1731,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315AAF" w:rsidRPr="00E14BB8" w14:paraId="0FFCB8D9" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4456" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CA205DC" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00DA1987">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC79BA5" w14:textId="24B69472" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00664927">
+          <w:p w14:paraId="0EC79BA5" w14:textId="24B69472" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00664927">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="943588872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF0AD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
@@ -1784,91 +1784,91 @@
             <w:r w:rsidR="00315AAF">
               <w:t>oui</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AAAD0CD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="004648D8" w:rsidRDefault="00315AAF" w:rsidP="00DA1987">
             <w:pPr>
               <w:pStyle w:val="06lead"/>
             </w:pPr>
             <w:r w:rsidRPr="004648D8">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Attestation de formation à transmettre au SMC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2619035E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00DA1987">
+          <w:p w14:paraId="2619035E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00DA1987">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1215504844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00315AAF">
               <w:t>en</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> cours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28A2FE26" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00DA1987">
+          <w:p w14:paraId="28A2FE26" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00DA1987">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2108569051"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1887,101 +1887,101 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DAD4C30" w14:textId="5991585B" w:rsidR="00DA1987" w:rsidRPr="005B5B51" w:rsidRDefault="00DA1987" w:rsidP="00DA1987">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="005B5B51">
               <w:t>Convention de liaison avec le RFSM ou un -e psychogériatre en cabinet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6C50A64D" w14:textId="37F788C1" w:rsidR="00DA1987" w:rsidRPr="005B5B51" w:rsidRDefault="00813942" w:rsidP="00DA1987">
+          <w:p w14:paraId="6C50A64D" w14:textId="37F788C1" w:rsidR="00DA1987" w:rsidRPr="005B5B51" w:rsidRDefault="004C2595" w:rsidP="00DA1987">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-513453126"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="134F0577" w14:textId="54EAC07C" w:rsidR="00DA1987" w:rsidRPr="005B5B51" w:rsidRDefault="00813942" w:rsidP="00DA1987">
+          <w:p w14:paraId="134F0577" w14:textId="54EAC07C" w:rsidR="00DA1987" w:rsidRPr="005B5B51" w:rsidRDefault="004C2595" w:rsidP="00DA1987">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1228719880"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DA1987" w:rsidRPr="005B5B51">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -2057,51 +2057,51 @@
               <w:ind w:left="-10"/>
             </w:pPr>
             <w:r>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00C213E3">
               <w:t xml:space="preserve">om de la personne responsable de la supervision : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7AF1A460" w14:textId="77777777" w:rsidR="00BF0AD8" w:rsidRDefault="00BF0AD8" w:rsidP="00BF0AD8">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77D988A8" w14:textId="233BFC19" w:rsidR="00DA1987" w:rsidRPr="009573FA" w:rsidRDefault="00813942" w:rsidP="00BF0AD8">
+          <w:p w14:paraId="77D988A8" w14:textId="233BFC19" w:rsidR="00DA1987" w:rsidRPr="009573FA" w:rsidRDefault="004C2595" w:rsidP="00BF0AD8">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1436973423"/>
                 <w:placeholder>
                   <w:docPart w:val="0E9B76B2232B4B8BAAD02BE371399CF4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA1987" w:rsidRPr="00671A50">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
@@ -2706,51 +2706,51 @@
       <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="19AEBAFA" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BF92EDC" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0084489B" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA33B0">
               <w:t>Mission reconnue :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4944" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="11876CCA" w14:textId="704B07A7" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="11876CCA" w14:textId="704B07A7" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-185136645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -2762,51 +2762,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="003A329B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>its reconnus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13654412" w14:textId="5439DF00" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="13654412" w14:textId="5439DF00" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="628983374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -2818,302 +2818,303 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="003A329B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>its admis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF13358" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="2EF13358" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-999425521"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Foyer de jour</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764B7169" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="764B7169" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1969891832"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Court-séjour</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474ABD0F" w14:textId="1B88E47F" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="474ABD0F" w14:textId="1B88E47F" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1790932546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="004940B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SEO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1943C24A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="1943C24A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="579255743"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45913DBF" w14:textId="7B205468" w:rsidR="004940B2" w:rsidRDefault="004940B2" w:rsidP="004940B2">
+          <w:p w14:paraId="45913DBF" w14:textId="7B205468" w:rsidR="004940B2" w:rsidRDefault="004C2595" w:rsidP="004940B2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-805392523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="004940B2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="004940B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00135CC2">
+            <w:r w:rsidR="004940B2" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>US</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004940B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5781628E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="002843FA" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="5781628E" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="002843FA" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-968970536"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -3184,51 +3185,51 @@
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F47D70B" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="0084489B" w:rsidRDefault="00315AAF" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA33B0">
               <w:t>Nombre de lits</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / places</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA33B0">
               <w:t xml:space="preserve"> autorisés :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4944" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6211B31C" w14:textId="4C15A50A" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="6211B31C" w14:textId="4C15A50A" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1229300232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -3265,51 +3266,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2080276350"/>
                 <w:placeholder>
                   <w:docPart w:val="909FED44173344A1B5EE92E47502FAD7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="5C112B83" w14:textId="0A7FFD72" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="5C112B83" w14:textId="0A7FFD72" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1752930267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -3346,51 +3347,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="298577099"/>
                 <w:placeholder>
                   <w:docPart w:val="9E2F2229825347DDBD290D6139CDC7CE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="19BF217A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="19BF217A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1582063435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -3427,51 +3428,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1839911479"/>
                 <w:placeholder>
                   <w:docPart w:val="56E6E0429CD045ECAA477EA74AB8525B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="00A33FDE">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="5473F37A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="5473F37A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-875544699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -3508,51 +3509,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="315692272"/>
                 <w:placeholder>
                   <w:docPart w:val="6A967CDF901A45BA921042BA92710FC8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7F5064F6" w14:textId="18C878F6" w:rsidR="00315AAF" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="7F5064F6" w14:textId="18C878F6" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1821262110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -3589,51 +3590,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1286695367"/>
                 <w:placeholder>
                   <w:docPart w:val="007CC535C46E435185504C1455CB2154"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="251A8F39" w14:textId="77777777" w:rsidR="004940B2" w:rsidRDefault="00813942" w:rsidP="004940B2">
+          <w:p w14:paraId="251A8F39" w14:textId="77777777" w:rsidR="004940B2" w:rsidRDefault="004C2595" w:rsidP="004940B2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1536770761"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -3677,130 +3678,132 @@
                 <w:placeholder>
                   <w:docPart w:val="F37DDBE5D76546A3A89F28749CE3E55D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004940B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A3E22CF" w14:textId="5A7F0BB6" w:rsidR="00315AAF" w:rsidRDefault="004940B2" w:rsidP="00B358C7">
+          <w:p w14:paraId="4A3E22CF" w14:textId="5A7F0BB6" w:rsidR="00315AAF" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1146506956"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="004940B2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="004940B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00135CC2">
+            <w:r w:rsidR="004940B2" w:rsidRPr="00135CC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>US</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004940B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">P </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="922226470"/>
                 <w:placeholder>
                   <w:docPart w:val="34B37853CEC64B578ED9D05C5DA73B0C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00156BF9">
+                <w:r w:rsidR="004940B2" w:rsidRPr="00156BF9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4CCA3956" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="002843FA" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+          <w:p w14:paraId="4CCA3956" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="002843FA" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1575660534"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
@@ -5596,71 +5599,96 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t xml:space="preserve">     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315AAF" w14:paraId="3ADBE3A5" w14:textId="77777777" w:rsidTr="00444CF6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63CFD9BF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
+          <w:p w14:paraId="63CFD9BF" w14:textId="28043795" w:rsidR="00315AAF" w:rsidRPr="009D7562" w:rsidRDefault="00315AAF" w:rsidP="00BF0AD8">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
-            <w:r w:rsidRPr="005F493D">
+            <w:r w:rsidRPr="009D7562">
               <w:t>Il existe un concept intimité et sexualité</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="009D7562">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A903A1F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="009D7562">
+            <w:pPr>
+              <w:pStyle w:val="08puces2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7562">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Il comprend au minimum les </w:t>
+            </w:r>
+            <w:r w:rsidR="009D7562" w:rsidRPr="009D7562">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>définitions, le cadre institutionnel, la sensibilisation du personnel, les ressources institutionnelles et externes à disposition.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11191F49" w14:textId="5D6BEA17" w:rsidR="009D7562" w:rsidRPr="009D7562" w:rsidRDefault="009D7562" w:rsidP="009D7562">
+            <w:pPr>
+              <w:pStyle w:val="08puces2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1283078541"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="565" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0BD2002D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRDefault="00315AAF" w:rsidP="00941F72">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
@@ -6826,51 +6854,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Autre, spécifiez : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74E34F3D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+          <w:p w14:paraId="74E34F3D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="004C2595" w:rsidP="00053285">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1801648538"/>
                 <w:placeholder>
                   <w:docPart w:val="E1A421579CFF463CB5F8F0B21302ED30"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
@@ -7425,51 +7453,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Autre, spécifiez :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7523D0B9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+          <w:p w14:paraId="7523D0B9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="004C2595" w:rsidP="00053285">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1847386515"/>
                 <w:placeholder>
                   <w:docPart w:val="E582ABF5028147F086A075F01C568B3E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
@@ -8015,51 +8043,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Autre, spécifiez : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="689DE536" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+          <w:p w14:paraId="689DE536" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="004C2595" w:rsidP="00053285">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="784087842"/>
                 <w:placeholder>
                   <w:docPart w:val="B945FA9049384B358F5145B14F893651"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
@@ -8614,51 +8642,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autre, spécifiez : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B809BDF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+          <w:p w14:paraId="0B809BDF" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="004C2595" w:rsidP="00053285">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1472248488"/>
                 <w:placeholder>
                   <w:docPart w:val="AEF4BAEC09E442579821DEC5340A1EC1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
@@ -9196,51 +9224,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Autre, spécifiez : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EA4C94" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+          <w:p w14:paraId="68EA4C94" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="004C2595" w:rsidP="00053285">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-852962460"/>
                 <w:placeholder>
                   <w:docPart w:val="DAC9C8B7A3C24178B8F38C2DFBD2DC28"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="005F493D">
@@ -9803,51 +9831,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005F493D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autre, spécifiez :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3671B44F" w14:textId="55E27F7A" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="00813942" w:rsidP="00053285">
+          <w:p w14:paraId="3671B44F" w14:textId="55E27F7A" w:rsidR="00315AAF" w:rsidRPr="005F493D" w:rsidRDefault="004C2595" w:rsidP="00053285">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="829183068"/>
                 <w:placeholder>
                   <w:docPart w:val="821B0A5ABC1240F293697747C42D7CFD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00053285" w:rsidRPr="005F493D">
@@ -10991,51 +11019,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F337CB3" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00315AAF" w:rsidP="00950844">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001555B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5543BAD0" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="00813942" w:rsidP="00053285">
+          <w:p w14:paraId="5543BAD0" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="009F1B80" w:rsidRDefault="004C2595" w:rsidP="00053285">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 </w:rPr>
                 <w:id w:val="1202600571"/>
                 <w:placeholder>
                   <w:docPart w:val="CC7D4186329C4D89BE44A6C38150400C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="00671A50">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour taper du texte.</w:t>
                 </w:r>
               </w:sdtContent>
@@ -11446,51 +11474,51 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14D3CD4A" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00315AAF" w:rsidP="00053285">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7741DD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="00813942" w:rsidP="005B5B51">
+          <w:p w14:paraId="1C7741DD" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00A77A3B" w:rsidRDefault="004C2595" w:rsidP="005B5B51">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="-1164935003"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="00541947">
                   <w:rPr>
@@ -12529,165 +12557,165 @@
               </w:rPr>
               <w:t>Remarque</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="0DD96A69" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62191A5F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7B48">
               <w:t>Les résidents, les éventuels hôtes d’un Foyer de jour, leurs proches le cas échéant, sont informés des droits des patients, de la documentation est à leur disposition. Si oui, préciser lesquels en cochant les cases correspondantes ci-dessous :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78159CCE" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="00B74BEE">
+          <w:p w14:paraId="78159CCE" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="004C2595" w:rsidP="00B74BEE">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="269" w:hanging="269"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2025476695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
               <w:t xml:space="preserve"> La brochure « L’essentiel sur les droits des patients »</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="702D730F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+          <w:p w14:paraId="702D730F" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="004C2595" w:rsidP="008D7B48">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1964801000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
               <w:t xml:space="preserve"> La loi sur la santé</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AA3F9C4" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+          <w:p w14:paraId="1AA3F9C4" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="004C2595" w:rsidP="008D7B48">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="544495286"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
               <w:t xml:space="preserve"> Les valeurs éthiques de l’AFISA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FB19CA9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="00B74BEE">
+          <w:p w14:paraId="1FB19CA9" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="004C2595" w:rsidP="00B74BEE">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="269" w:hanging="269"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-370765009"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
               <w:t xml:space="preserve"> Le document « Droits et protection des résidents » de l’AFISA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD3CBAB" w14:textId="741348D8" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+          <w:p w14:paraId="7BD3CBAB" w14:textId="741348D8" w:rsidR="00315AAF" w:rsidRPr="008D7B48" w:rsidRDefault="004C2595" w:rsidP="008D7B48">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="939572216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF" w:rsidRPr="008D7B48">
               <w:t xml:space="preserve"> Autre : préciser  </w:t>
@@ -12961,201 +12989,201 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="69" w:right="217"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315AAF" w:rsidRPr="00485DA3" w14:paraId="5C1FD585" w14:textId="77777777" w:rsidTr="00D418C7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68D3F883" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00315AAF" w:rsidP="008D7B48">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00C213E3">
               <w:t>Le personnel est informé des droits de patients, de la documentation est à leur disposition. Si oui, préciser lesquels en cochant les cases correspondantes ci-dessous :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26F1A68A" w14:textId="25717F0C" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00813942" w:rsidP="00B74BEE">
+          <w:p w14:paraId="26F1A68A" w14:textId="25717F0C" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="004C2595" w:rsidP="00B74BEE">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="269" w:hanging="269"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1154498468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>La brochure « L’essentiel sur les droits des patients »</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F8EB3A8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+          <w:p w14:paraId="1F8EB3A8" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="004C2595" w:rsidP="008D7B48">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1986350736"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>La loi sur la santé</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="408EFE5C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+          <w:p w14:paraId="408EFE5C" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="004C2595" w:rsidP="008D7B48">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-637882546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> Les valeurs éthiques</w:t>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t xml:space="preserve"> de l’AFI</w:t>
             </w:r>
             <w:r w:rsidR="00315AAF">
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48C0F074" w14:textId="0E23B1F9" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="00813942" w:rsidP="00B74BEE">
+          <w:p w14:paraId="48C0F074" w14:textId="0E23B1F9" w:rsidR="00315AAF" w:rsidRPr="00C213E3" w:rsidRDefault="004C2595" w:rsidP="00B74BEE">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="269" w:hanging="269"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1867404638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>Le document « </w:t>
             </w:r>
             <w:r w:rsidR="00315AAF">
               <w:t>Respect</w:t>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t xml:space="preserve"> et protection </w:t>
             </w:r>
             <w:r w:rsidR="00315AAF">
               <w:t xml:space="preserve">de l’intégrité et des droits </w:t>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>des résidents » de l’AFI</w:t>
             </w:r>
             <w:r w:rsidR="00315AAF">
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00315AAF" w:rsidRPr="00C213E3">
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CD57499" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005C2B63" w:rsidRDefault="00813942" w:rsidP="008D7B48">
+          <w:p w14:paraId="2CD57499" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="005C2B63" w:rsidRDefault="004C2595" w:rsidP="008D7B48">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1249151445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00315AAF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -16142,58 +16170,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> du 30 avril 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F602C0" w:rsidRPr="00D418C7" w:rsidSect="00B358C7">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15DBC3C5" w14:textId="77777777" w:rsidR="00813942" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+    <w:p w14:paraId="7D984563" w14:textId="77777777" w:rsidR="004C2595" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="235887EE" w14:textId="77777777" w:rsidR="00813942" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+    <w:p w14:paraId="18BB0B10" w14:textId="77777777" w:rsidR="004C2595" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -16344,58 +16372,58 @@
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F60EF">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Gesundheit und Soziales </w:t>
     </w:r>
     <w:r w:rsidRPr="007F60EF">
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>GSD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B0778C5" w14:textId="77777777" w:rsidR="00813942" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+    <w:p w14:paraId="718D952D" w14:textId="77777777" w:rsidR="004C2595" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CAAAD6E" w14:textId="77777777" w:rsidR="00813942" w:rsidRDefault="00813942" w:rsidP="00B358C7">
+    <w:p w14:paraId="39035D87" w14:textId="77777777" w:rsidR="004C2595" w:rsidRDefault="004C2595" w:rsidP="00B358C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1C163077" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="001443FE" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Les directives du Service du médecin cantonal pour les médecins répondants en EMS s’appliquent obligatoirement</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1A4DF57D" w14:textId="77777777" w:rsidR="00315AAF" w:rsidRPr="006C54E6" w:rsidRDefault="00315AAF" w:rsidP="00315AAF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -19210,173 +19238,179 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9YjWVj2vjTiSeOf/9iUm3Xdm5e9enJ6zmCa1KOf5jx5oxDNN+UZRztcJr49qb8fJXtrrKiPQDQYd/tkT75xfqg==" w:salt="PZ6V1cO3MuyLLtwCU3H2wg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Cdt2Jqrw7WXligt7BA8+QAItWF9l8p4nITtmvFoqf/QS7cyPEX4KPNICL2phjiF7ukSSAtLjilH2YkliWEShnA==" w:salt="BVFqBaXp3SbM/fHCeHaJag=="/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006137C6"/>
     <w:rsid w:val="00031325"/>
     <w:rsid w:val="00037771"/>
     <w:rsid w:val="00053285"/>
     <w:rsid w:val="00076691"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000B6C42"/>
     <w:rsid w:val="000C7EBD"/>
     <w:rsid w:val="000F61EC"/>
     <w:rsid w:val="0011111D"/>
     <w:rsid w:val="001609ED"/>
     <w:rsid w:val="00173977"/>
     <w:rsid w:val="001961A9"/>
     <w:rsid w:val="001F520B"/>
     <w:rsid w:val="00200E3E"/>
+    <w:rsid w:val="00214040"/>
     <w:rsid w:val="00237178"/>
     <w:rsid w:val="00272273"/>
     <w:rsid w:val="0028407C"/>
     <w:rsid w:val="00294B2C"/>
     <w:rsid w:val="002A58F5"/>
     <w:rsid w:val="002A76DB"/>
     <w:rsid w:val="002B32F6"/>
     <w:rsid w:val="002B7BFC"/>
     <w:rsid w:val="002C5973"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002D52D4"/>
     <w:rsid w:val="002D7C10"/>
     <w:rsid w:val="002E74AD"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="00315AAF"/>
     <w:rsid w:val="0033232E"/>
     <w:rsid w:val="00342364"/>
+    <w:rsid w:val="00352CB3"/>
+    <w:rsid w:val="00355D9E"/>
     <w:rsid w:val="00376EE7"/>
     <w:rsid w:val="003A329B"/>
     <w:rsid w:val="003B389B"/>
     <w:rsid w:val="003B57EE"/>
     <w:rsid w:val="003E0A86"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00414105"/>
     <w:rsid w:val="0042534A"/>
     <w:rsid w:val="004353A1"/>
     <w:rsid w:val="00444CF6"/>
     <w:rsid w:val="00473862"/>
     <w:rsid w:val="004940B2"/>
     <w:rsid w:val="004A4FA4"/>
+    <w:rsid w:val="004C2595"/>
     <w:rsid w:val="004C7EE2"/>
     <w:rsid w:val="004F5F50"/>
     <w:rsid w:val="00503486"/>
     <w:rsid w:val="005407B5"/>
     <w:rsid w:val="00551061"/>
     <w:rsid w:val="005744D0"/>
     <w:rsid w:val="005808FC"/>
     <w:rsid w:val="00587857"/>
     <w:rsid w:val="00594510"/>
     <w:rsid w:val="005B4110"/>
     <w:rsid w:val="005B5B51"/>
     <w:rsid w:val="005C390B"/>
     <w:rsid w:val="005E09D8"/>
     <w:rsid w:val="005E6E5E"/>
     <w:rsid w:val="005F493D"/>
     <w:rsid w:val="006037EA"/>
     <w:rsid w:val="00605066"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="00617650"/>
     <w:rsid w:val="006548BF"/>
     <w:rsid w:val="00664927"/>
     <w:rsid w:val="00677F8D"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006D6097"/>
     <w:rsid w:val="00726509"/>
     <w:rsid w:val="00751FA5"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="007750A3"/>
     <w:rsid w:val="007779DE"/>
     <w:rsid w:val="007D2E1C"/>
     <w:rsid w:val="007F31F1"/>
     <w:rsid w:val="007F60EF"/>
     <w:rsid w:val="00813942"/>
     <w:rsid w:val="0082476C"/>
+    <w:rsid w:val="0083004B"/>
     <w:rsid w:val="00833CFD"/>
     <w:rsid w:val="008744F8"/>
     <w:rsid w:val="008C73CC"/>
     <w:rsid w:val="008D7B48"/>
     <w:rsid w:val="008F01BD"/>
     <w:rsid w:val="008F1C89"/>
     <w:rsid w:val="008F5E16"/>
     <w:rsid w:val="00903A68"/>
     <w:rsid w:val="00935591"/>
     <w:rsid w:val="00941F72"/>
     <w:rsid w:val="00950844"/>
     <w:rsid w:val="00982B35"/>
     <w:rsid w:val="009A624A"/>
     <w:rsid w:val="009B58C9"/>
     <w:rsid w:val="009B6FF8"/>
     <w:rsid w:val="009C310E"/>
+    <w:rsid w:val="009D7562"/>
     <w:rsid w:val="009E49E2"/>
     <w:rsid w:val="009F1A0F"/>
     <w:rsid w:val="00A03250"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A82CFF"/>
     <w:rsid w:val="00A838A5"/>
     <w:rsid w:val="00AB7E9A"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AC6E42"/>
     <w:rsid w:val="00AF1636"/>
     <w:rsid w:val="00B11A90"/>
     <w:rsid w:val="00B17902"/>
     <w:rsid w:val="00B30898"/>
     <w:rsid w:val="00B3513A"/>
     <w:rsid w:val="00B358C7"/>
     <w:rsid w:val="00B3734E"/>
     <w:rsid w:val="00B62493"/>
     <w:rsid w:val="00B74BEE"/>
     <w:rsid w:val="00BC320A"/>
     <w:rsid w:val="00BD6173"/>
     <w:rsid w:val="00BE0FE9"/>
     <w:rsid w:val="00BE230D"/>
     <w:rsid w:val="00BF0AD8"/>
     <w:rsid w:val="00BF0D70"/>
     <w:rsid w:val="00BF537A"/>
@@ -23095,73 +23129,76 @@
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00377DCF"/>
     <w:rsid w:val="000F3365"/>
     <w:rsid w:val="00124D7F"/>
     <w:rsid w:val="001C5DF6"/>
     <w:rsid w:val="00272273"/>
     <w:rsid w:val="002C5973"/>
+    <w:rsid w:val="00352CB3"/>
     <w:rsid w:val="00376EE7"/>
     <w:rsid w:val="00377DCF"/>
     <w:rsid w:val="003955D9"/>
     <w:rsid w:val="0044630A"/>
     <w:rsid w:val="00455BFE"/>
     <w:rsid w:val="00473862"/>
     <w:rsid w:val="004A4FA4"/>
     <w:rsid w:val="005407B5"/>
     <w:rsid w:val="005701B1"/>
     <w:rsid w:val="005E09D8"/>
     <w:rsid w:val="005E6E5E"/>
     <w:rsid w:val="00751FA5"/>
     <w:rsid w:val="008D079E"/>
     <w:rsid w:val="00916905"/>
     <w:rsid w:val="009A624A"/>
     <w:rsid w:val="009E49E2"/>
     <w:rsid w:val="00A03250"/>
     <w:rsid w:val="00A704E0"/>
     <w:rsid w:val="00AE1BD8"/>
     <w:rsid w:val="00B30898"/>
+    <w:rsid w:val="00B71050"/>
     <w:rsid w:val="00C52626"/>
     <w:rsid w:val="00C80075"/>
     <w:rsid w:val="00CD563D"/>
+    <w:rsid w:val="00DD61AE"/>
     <w:rsid w:val="00E557DF"/>
     <w:rsid w:val="00FD6842"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -24243,71 +24280,71 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2280EC51-D86C-47E9-AB23-9337845471CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>2642</Words>
-  <Characters>14536</Characters>
+  <Words>2644</Words>
+  <Characters>14543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>121</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17144</CharactersWithSpaces>
+  <CharactersWithSpaces>17153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:subject/>
   <dc:creator>reto cotting</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>