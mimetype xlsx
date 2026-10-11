--- v0 (2025-12-05)
+++ v1 (2026-10-11)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0602 Entreprises et emplois\2025-01\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0602 Entreprises et emplois\2026-01\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B932F4C-6276-4C51-9C76-AEED37C8F272}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8C1AABC-B70D-4C7C-B6D6-50E11B571899}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te614" sheetId="14" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="16" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4ec6d868-249a-476c-be85-f60992101c48'"</definedName>
     <definedName name="cube">#REF!</definedName>
     <definedName name="cubr">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te614'!$A$1:$BB$66</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te614'!$A$1:$BF$66</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="149">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Industries extractives</t>
   </si>
   <si>
@@ -563,77 +563,77 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Quelle: Statistik der Unternehmensstruktur (STATENT) 2011-2023 - Bundesamt für Statistik, Neuenburg, te25-614</t>
-[...10 lines deleted...]
-  <si>
     <r>
       <t>Canton de Fribourg / Kanton Freiburg</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 01.09.2025</t>
+    <t>Entreprises, établissements, emplois et équivalents plein temps, selon l'activité économique, de 2011 à 2024</t>
+  </si>
+  <si>
+    <t>Unternehmen, Arbeitsstätten, Beschäftigte und Vollzeitäquivalente nach Wirtschaftszweig von 2011 bis 2024</t>
+  </si>
+  <si>
+    <t>Source: Statistique structurelle des entreprises (STATENT) 2011-2024 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Statistik der Unternehmensstruktur (STATENT) 2011-2024 - Bundesamt für Statistik, Neuenburg, te26-614</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
@@ -896,51 +896,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -1081,50 +1081,53 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="11" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2 2" xfId="5" xr:uid="{3E2FDCA3-5D49-4997-A9E1-B41C78695689}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{2D6C9EA8-C039-49D8-A9CB-912259D805F9}"/>
     <cellStyle name="Normal 5 2" xfId="6" xr:uid="{0480A16D-3A11-446E-95A5-8749D5032659}"/>
     <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -1475,8749 +1478,9385 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BD68"/>
+  <dimension ref="A1:BH75"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="13.25" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="21.75" style="5" customWidth="1"/>
-    <col min="2" max="40" width="5.625" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="55" max="16384" width="13.25" style="5"/>
+    <col min="2" max="43" width="5.625" style="5" customWidth="1"/>
+    <col min="44" max="44" width="5.25" style="5" customWidth="1"/>
+    <col min="45" max="51" width="5.625" style="5" customWidth="1"/>
+    <col min="52" max="56" width="5.25" style="5" customWidth="1"/>
+    <col min="57" max="57" width="4.875" style="5" customWidth="1"/>
+    <col min="58" max="58" width="25" style="5" bestFit="1" customWidth="1"/>
+    <col min="59" max="16384" width="13.25" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="1" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="2" t="s">
         <v>145</v>
       </c>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
     </row>
-    <row r="2" spans="1:56" s="2" customFormat="1" ht="12" customHeight="1">
-[...8 lines deleted...]
-    <row r="3" spans="1:56" ht="10.5" customHeight="1">
+    <row r="3" spans="1:60" ht="10.5" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AX3" s="12"/>
-[...1 lines deleted...]
-      <c r="AZ3" s="12"/>
       <c r="BA3" s="12"/>
       <c r="BB3" s="12"/>
       <c r="BC3" s="12"/>
       <c r="BD3" s="12"/>
+      <c r="BE3" s="12"/>
+      <c r="BF3" s="12"/>
+      <c r="BG3" s="12"/>
+      <c r="BH3" s="12"/>
     </row>
-    <row r="4" spans="1:56" ht="10.5" customHeight="1">
+    <row r="4" spans="1:60" ht="10.5" customHeight="1">
       <c r="A4" s="62" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B4" s="66"/>
       <c r="C4" s="66"/>
       <c r="D4" s="66"/>
       <c r="E4" s="66"/>
       <c r="F4" s="66"/>
       <c r="G4" s="66"/>
       <c r="H4" s="66"/>
       <c r="I4" s="66"/>
       <c r="J4" s="66"/>
       <c r="K4" s="66"/>
       <c r="L4" s="66"/>
       <c r="M4" s="66"/>
       <c r="N4" s="62"/>
-      <c r="O4" s="65"/>
+      <c r="O4" s="62"/>
       <c r="P4" s="65"/>
       <c r="Q4" s="65"/>
       <c r="R4" s="65"/>
       <c r="S4" s="65"/>
       <c r="T4" s="65"/>
       <c r="U4" s="65"/>
       <c r="V4" s="65"/>
       <c r="W4" s="65"/>
       <c r="X4" s="65"/>
       <c r="Y4" s="65"/>
       <c r="Z4" s="65"/>
-      <c r="AA4" s="63"/>
+      <c r="AA4" s="65"/>
       <c r="AB4" s="63"/>
       <c r="AC4" s="63"/>
-      <c r="AX4" s="12"/>
-[...1 lines deleted...]
-      <c r="AZ4" s="12"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
       <c r="BA4" s="12"/>
       <c r="BB4" s="12"/>
       <c r="BC4" s="12"/>
       <c r="BD4" s="12"/>
+      <c r="BE4" s="12"/>
+      <c r="BF4" s="12"/>
+      <c r="BG4" s="12"/>
+      <c r="BH4" s="12"/>
     </row>
-    <row r="5" spans="1:56" customFormat="1" ht="10.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="AD5" s="64"/>
+    <row r="5" spans="1:60" customFormat="1" ht="10.5" customHeight="1">
       <c r="AE5" s="64"/>
       <c r="AF5" s="64"/>
       <c r="AG5" s="64"/>
       <c r="AH5" s="64"/>
       <c r="AI5" s="64"/>
       <c r="AJ5" s="64"/>
       <c r="AK5" s="64"/>
       <c r="AL5" s="64"/>
       <c r="AM5" s="64"/>
       <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
       <c r="AP5" s="64"/>
       <c r="AQ5" s="64"/>
-      <c r="AR5" s="64"/>
       <c r="AS5" s="64"/>
       <c r="AT5" s="64"/>
       <c r="AU5" s="64"/>
       <c r="AV5" s="64"/>
       <c r="AW5" s="64"/>
       <c r="AX5" s="64"/>
       <c r="AY5" s="64"/>
       <c r="AZ5" s="64"/>
       <c r="BA5" s="64"/>
+      <c r="BB5" s="64"/>
+      <c r="BC5" s="64"/>
+      <c r="BD5" s="64"/>
+      <c r="BE5" s="64"/>
     </row>
-    <row r="6" spans="1:56" ht="10.5" customHeight="1">
+    <row r="6" spans="1:60" ht="10.5" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>101</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>102</v>
       </c>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
-      <c r="O6" s="13" t="s">
+      <c r="O6" s="9"/>
+      <c r="P6" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
       <c r="T6" s="9"/>
       <c r="U6" s="9"/>
       <c r="V6" s="9"/>
       <c r="W6" s="9"/>
       <c r="X6" s="9"/>
       <c r="Y6" s="9"/>
       <c r="Z6" s="9"/>
       <c r="AA6" s="9"/>
-      <c r="AB6" s="13" t="s">
+      <c r="AB6" s="9"/>
+      <c r="AC6" s="9"/>
+      <c r="AD6" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="AC6" s="9"/>
-      <c r="AD6" s="9"/>
       <c r="AE6" s="9"/>
       <c r="AF6" s="9"/>
       <c r="AG6" s="9"/>
       <c r="AH6" s="9"/>
       <c r="AI6" s="9"/>
       <c r="AJ6" s="9"/>
       <c r="AK6" s="9"/>
       <c r="AL6" s="9"/>
       <c r="AM6" s="9"/>
       <c r="AN6" s="9"/>
-      <c r="AO6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AO6" s="9"/>
       <c r="AP6" s="9"/>
       <c r="AQ6" s="9"/>
-      <c r="AR6" s="9"/>
+      <c r="AR6" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="AS6" s="9"/>
       <c r="AT6" s="9"/>
       <c r="AU6" s="9"/>
       <c r="AV6" s="9"/>
       <c r="AW6" s="9"/>
       <c r="AX6" s="9"/>
       <c r="AY6" s="9"/>
       <c r="AZ6" s="9"/>
-      <c r="BA6" s="14"/>
-      <c r="BB6" s="15"/>
+      <c r="BA6" s="9"/>
+      <c r="BB6" s="9"/>
+      <c r="BC6" s="9"/>
+      <c r="BD6" s="9"/>
+      <c r="BE6" s="14"/>
+      <c r="BF6" s="15"/>
     </row>
-    <row r="7" spans="1:56" ht="10.5" customHeight="1">
+    <row r="7" spans="1:60" ht="10.5" customHeight="1">
       <c r="A7" s="18"/>
       <c r="B7" s="19">
         <v>2011</v>
       </c>
       <c r="C7" s="20">
         <v>2012</v>
       </c>
       <c r="D7" s="20">
         <v>2013</v>
       </c>
       <c r="E7" s="20">
         <v>2014</v>
       </c>
       <c r="F7" s="20">
         <v>2015</v>
       </c>
       <c r="G7" s="20">
         <v>2016</v>
       </c>
       <c r="H7" s="20">
         <v>2017</v>
       </c>
       <c r="I7" s="20">
         <v>2018</v>
       </c>
       <c r="J7" s="20">
         <v>2019</v>
       </c>
       <c r="K7" s="20">
         <v>2020</v>
       </c>
       <c r="L7" s="20">
         <v>2021</v>
       </c>
       <c r="M7" s="20">
         <v>2022</v>
       </c>
       <c r="N7" s="20">
         <v>2023</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="20">
+        <v>2024</v>
+      </c>
+      <c r="P7" s="19">
         <v>2011</v>
       </c>
-      <c r="P7" s="20">
+      <c r="Q7" s="20">
         <v>2012</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="R7" s="20">
         <v>2013</v>
       </c>
-      <c r="R7" s="20">
+      <c r="S7" s="20">
         <v>2014</v>
       </c>
-      <c r="S7" s="20">
+      <c r="T7" s="20">
         <v>2015</v>
       </c>
-      <c r="T7" s="20">
+      <c r="U7" s="20">
         <v>2016</v>
       </c>
-      <c r="U7" s="20">
+      <c r="V7" s="20">
         <v>2017</v>
       </c>
-      <c r="V7" s="20">
+      <c r="W7" s="20">
         <v>2018</v>
       </c>
-      <c r="W7" s="20">
+      <c r="X7" s="20">
         <v>2019</v>
       </c>
-      <c r="X7" s="20">
+      <c r="Y7" s="20">
         <v>2020</v>
       </c>
-      <c r="Y7" s="20">
+      <c r="Z7" s="20">
         <v>2021</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="AA7" s="20">
         <v>2022</v>
       </c>
-      <c r="AA7" s="20">
+      <c r="AB7" s="20">
         <v>2023</v>
       </c>
-      <c r="AB7" s="19">
+      <c r="AC7" s="20">
+        <v>2024</v>
+      </c>
+      <c r="AD7" s="19">
         <v>2011</v>
       </c>
-      <c r="AC7" s="20">
+      <c r="AE7" s="20">
         <v>2012</v>
       </c>
-      <c r="AD7" s="20">
+      <c r="AF7" s="20">
         <v>2013</v>
       </c>
-      <c r="AE7" s="20">
+      <c r="AG7" s="20">
         <v>2014</v>
       </c>
-      <c r="AF7" s="20">
+      <c r="AH7" s="20">
         <v>2015</v>
       </c>
-      <c r="AG7" s="20">
+      <c r="AI7" s="20">
         <v>2016</v>
       </c>
-      <c r="AH7" s="20">
+      <c r="AJ7" s="20">
         <v>2017</v>
       </c>
-      <c r="AI7" s="20">
+      <c r="AK7" s="20">
         <v>2018</v>
       </c>
-      <c r="AJ7" s="20">
+      <c r="AL7" s="20">
         <v>2019</v>
       </c>
-      <c r="AK7" s="20">
+      <c r="AM7" s="20">
         <v>2020</v>
       </c>
-      <c r="AL7" s="20">
+      <c r="AN7" s="20">
         <v>2021</v>
       </c>
-      <c r="AM7" s="20">
+      <c r="AO7" s="20">
         <v>2022</v>
       </c>
-      <c r="AN7" s="20">
+      <c r="AP7" s="20">
         <v>2023</v>
       </c>
-      <c r="AO7" s="19">
+      <c r="AQ7" s="20">
+        <v>2024</v>
+      </c>
+      <c r="AR7" s="19">
         <v>2011</v>
       </c>
-      <c r="AP7" s="20">
+      <c r="AS7" s="20">
         <v>2012</v>
       </c>
-      <c r="AQ7" s="20">
+      <c r="AT7" s="20">
         <v>2013</v>
       </c>
-      <c r="AR7" s="20">
+      <c r="AU7" s="20">
         <v>2014</v>
       </c>
-      <c r="AS7" s="20">
+      <c r="AV7" s="20">
         <v>2015</v>
       </c>
-      <c r="AT7" s="20">
+      <c r="AW7" s="20">
         <v>2016</v>
       </c>
-      <c r="AU7" s="20">
+      <c r="AX7" s="20">
         <v>2017</v>
       </c>
-      <c r="AV7" s="20">
+      <c r="AY7" s="20">
         <v>2018</v>
       </c>
-      <c r="AW7" s="20">
+      <c r="AZ7" s="20">
         <v>2019</v>
       </c>
-      <c r="AX7" s="20">
+      <c r="BA7" s="20">
         <v>2020</v>
       </c>
-      <c r="AY7" s="20">
+      <c r="BB7" s="20">
         <v>2021</v>
       </c>
-      <c r="AZ7" s="20">
+      <c r="BC7" s="20">
         <v>2022</v>
       </c>
-      <c r="BA7" s="21">
+      <c r="BD7" s="20">
         <v>2023</v>
       </c>
-      <c r="BB7" s="16"/>
+      <c r="BE7" s="21">
+        <v>2024</v>
+      </c>
+      <c r="BF7" s="16"/>
     </row>
-    <row r="8" spans="1:56" ht="10.5" customHeight="1">
+    <row r="8" spans="1:60" ht="10.5" customHeight="1">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="35">
         <v>18296</v>
       </c>
       <c r="C8" s="36">
         <v>18457</v>
       </c>
       <c r="D8" s="36">
         <v>18627</v>
       </c>
       <c r="E8" s="36">
         <v>19008</v>
       </c>
       <c r="F8" s="36">
         <v>19126</v>
       </c>
       <c r="G8" s="36">
         <v>19327</v>
       </c>
       <c r="H8" s="36">
         <v>19473</v>
       </c>
       <c r="I8" s="36">
         <v>19693</v>
       </c>
       <c r="J8" s="36">
         <v>20104</v>
       </c>
       <c r="K8" s="36">
         <v>20294</v>
       </c>
       <c r="L8" s="36">
         <v>20832</v>
       </c>
       <c r="M8" s="36">
         <v>21307</v>
       </c>
       <c r="N8" s="36">
         <v>21686</v>
       </c>
-      <c r="O8" s="35">
+      <c r="O8" s="36">
+        <v>21989</v>
+      </c>
+      <c r="P8" s="35">
         <v>20663</v>
       </c>
-      <c r="P8" s="36">
+      <c r="Q8" s="36">
         <v>20886</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="R8" s="36">
         <v>21076</v>
       </c>
-      <c r="R8" s="36">
+      <c r="S8" s="36">
         <v>21368</v>
       </c>
-      <c r="S8" s="36">
+      <c r="T8" s="36">
         <v>21508</v>
       </c>
-      <c r="T8" s="36">
+      <c r="U8" s="36">
         <v>21725</v>
       </c>
-      <c r="U8" s="36">
+      <c r="V8" s="36">
         <v>21864</v>
       </c>
-      <c r="V8" s="36">
+      <c r="W8" s="36">
         <v>22075</v>
       </c>
-      <c r="W8" s="36">
+      <c r="X8" s="36">
         <v>22512</v>
       </c>
-      <c r="X8" s="36">
+      <c r="Y8" s="36">
         <v>22667</v>
       </c>
-      <c r="Y8" s="36">
+      <c r="Z8" s="36">
         <v>23206</v>
       </c>
-      <c r="Z8" s="36">
+      <c r="AA8" s="36">
         <v>23697</v>
       </c>
-      <c r="AA8" s="36">
+      <c r="AB8" s="36">
         <v>24121</v>
       </c>
-      <c r="AB8" s="35">
+      <c r="AC8" s="36">
+        <v>24434</v>
+      </c>
+      <c r="AD8" s="35">
         <v>139504</v>
       </c>
-      <c r="AC8" s="36">
+      <c r="AE8" s="36">
         <v>142101</v>
       </c>
-      <c r="AD8" s="36">
+      <c r="AF8" s="36">
         <v>144973</v>
       </c>
-      <c r="AE8" s="36">
+      <c r="AG8" s="36">
         <v>147620</v>
       </c>
-      <c r="AF8" s="36">
+      <c r="AH8" s="36">
         <v>148641</v>
       </c>
-      <c r="AG8" s="36">
+      <c r="AI8" s="36">
         <v>150335</v>
       </c>
-      <c r="AH8" s="36">
+      <c r="AJ8" s="36">
         <v>153132</v>
       </c>
-      <c r="AI8" s="36">
+      <c r="AK8" s="36">
         <v>154086</v>
       </c>
-      <c r="AJ8" s="36">
+      <c r="AL8" s="36">
         <v>156477</v>
       </c>
-      <c r="AK8" s="36">
+      <c r="AM8" s="36">
         <v>156636</v>
       </c>
-      <c r="AL8" s="36">
+      <c r="AN8" s="36">
         <v>160102</v>
       </c>
-      <c r="AM8" s="36">
+      <c r="AO8" s="36">
         <v>164322</v>
       </c>
-      <c r="AN8" s="36">
+      <c r="AP8" s="36">
         <v>166675</v>
       </c>
-      <c r="AO8" s="35">
+      <c r="AQ8" s="36">
+        <v>167232</v>
+      </c>
+      <c r="AR8" s="35">
         <v>106327.27622660001</v>
       </c>
-      <c r="AP8" s="36">
+      <c r="AS8" s="36">
         <v>108062.4294028</v>
       </c>
-      <c r="AQ8" s="36">
+      <c r="AT8" s="36">
         <v>110389.18049709999</v>
       </c>
-      <c r="AR8" s="36">
+      <c r="AU8" s="36">
         <v>112346.2424723</v>
       </c>
-      <c r="AS8" s="36">
+      <c r="AV8" s="36">
         <v>112900.05723239999</v>
       </c>
-      <c r="AT8" s="36">
+      <c r="AW8" s="36">
         <v>113599.98548220001</v>
       </c>
-      <c r="AU8" s="36">
+      <c r="AX8" s="36">
         <v>115339.6662617</v>
       </c>
-      <c r="AV8" s="36">
+      <c r="AY8" s="36">
         <v>117711.9157496</v>
       </c>
-      <c r="AW8" s="36">
+      <c r="AZ8" s="36">
         <v>118983.7578494</v>
       </c>
-      <c r="AX8" s="36">
+      <c r="BA8" s="36">
         <v>118699.5362403</v>
       </c>
-      <c r="AY8" s="36">
+      <c r="BB8" s="36">
         <v>121052.4638732</v>
       </c>
-      <c r="AZ8" s="36">
+      <c r="BC8" s="36">
         <v>124964.7683943</v>
       </c>
-      <c r="BA8" s="29">
+      <c r="BD8" s="36">
         <v>126969.6098256</v>
       </c>
-      <c r="BB8" s="30" t="s">
+      <c r="BE8" s="29">
+        <v>126641.24016659999</v>
+      </c>
+      <c r="BF8" s="30" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:56" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="9" spans="1:60" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="37">
         <v>3198</v>
       </c>
       <c r="C9" s="38">
         <v>3131</v>
       </c>
       <c r="D9" s="38">
         <v>3061</v>
       </c>
       <c r="E9" s="38">
         <v>3026</v>
       </c>
       <c r="F9" s="38">
         <v>2988</v>
       </c>
       <c r="G9" s="38">
         <v>2936</v>
       </c>
       <c r="H9" s="38">
         <v>2912</v>
       </c>
       <c r="I9" s="38">
         <v>2838</v>
       </c>
       <c r="J9" s="38">
         <v>2814</v>
       </c>
       <c r="K9" s="38">
         <v>2787</v>
       </c>
       <c r="L9" s="38">
         <v>2750</v>
       </c>
       <c r="M9" s="38">
         <v>2726</v>
       </c>
       <c r="N9" s="38">
         <v>2689</v>
       </c>
-      <c r="O9" s="37">
+      <c r="O9" s="38">
+        <v>2658</v>
+      </c>
+      <c r="P9" s="37">
         <v>3212</v>
       </c>
-      <c r="P9" s="38">
+      <c r="Q9" s="38">
         <v>3150</v>
       </c>
-      <c r="Q9" s="38">
+      <c r="R9" s="38">
         <v>3081</v>
       </c>
-      <c r="R9" s="38">
+      <c r="S9" s="38">
         <v>3052</v>
       </c>
-      <c r="S9" s="38">
+      <c r="T9" s="38">
         <v>3018</v>
       </c>
-      <c r="T9" s="38">
+      <c r="U9" s="38">
         <v>2965</v>
       </c>
-      <c r="U9" s="38">
+      <c r="V9" s="38">
         <v>2940</v>
       </c>
-      <c r="V9" s="38">
+      <c r="W9" s="38">
         <v>2863</v>
       </c>
-      <c r="W9" s="38">
+      <c r="X9" s="38">
         <v>2833</v>
       </c>
-      <c r="X9" s="38">
+      <c r="Y9" s="38">
         <v>2805</v>
       </c>
-      <c r="Y9" s="38">
+      <c r="Z9" s="38">
         <v>2775</v>
       </c>
-      <c r="Z9" s="38">
+      <c r="AA9" s="38">
         <v>2750</v>
       </c>
-      <c r="AA9" s="38">
+      <c r="AB9" s="38">
         <v>2712</v>
       </c>
-      <c r="AB9" s="37">
+      <c r="AC9" s="38">
+        <v>2689</v>
+      </c>
+      <c r="AD9" s="37">
         <v>9216</v>
       </c>
-      <c r="AC9" s="38">
+      <c r="AE9" s="38">
         <v>9135</v>
       </c>
-      <c r="AD9" s="38">
+      <c r="AF9" s="38">
         <v>9039</v>
       </c>
-      <c r="AE9" s="38">
+      <c r="AG9" s="38">
         <v>9062</v>
       </c>
-      <c r="AF9" s="38">
+      <c r="AH9" s="38">
         <v>8999</v>
       </c>
-      <c r="AG9" s="38">
+      <c r="AI9" s="38">
         <v>8755</v>
       </c>
-      <c r="AH9" s="38">
+      <c r="AJ9" s="38">
         <v>8762</v>
       </c>
-      <c r="AI9" s="38">
+      <c r="AK9" s="38">
         <v>8618</v>
       </c>
-      <c r="AJ9" s="38">
+      <c r="AL9" s="38">
         <v>8722</v>
       </c>
-      <c r="AK9" s="38">
+      <c r="AM9" s="38">
         <v>8721</v>
       </c>
-      <c r="AL9" s="38">
+      <c r="AN9" s="38">
         <v>8677</v>
       </c>
-      <c r="AM9" s="38">
+      <c r="AO9" s="38">
         <v>8677</v>
       </c>
-      <c r="AN9" s="38">
+      <c r="AP9" s="38">
         <v>8580</v>
       </c>
-      <c r="AO9" s="37">
+      <c r="AQ9" s="38">
+        <v>8566</v>
+      </c>
+      <c r="AR9" s="37">
         <v>6619.6819403</v>
       </c>
-      <c r="AP9" s="38">
+      <c r="AS9" s="38">
         <v>6580.8818168999996</v>
       </c>
-      <c r="AQ9" s="38">
+      <c r="AT9" s="38">
         <v>6530.1333789</v>
       </c>
-      <c r="AR9" s="38">
+      <c r="AU9" s="38">
         <v>6561.6447741000002</v>
       </c>
-      <c r="AS9" s="38">
+      <c r="AV9" s="38">
         <v>6535.0809839000003</v>
       </c>
-      <c r="AT9" s="38">
+      <c r="AW9" s="38">
         <v>6307.0112730000001</v>
       </c>
-      <c r="AU9" s="38">
+      <c r="AX9" s="38">
         <v>6328.4888250000004</v>
       </c>
-      <c r="AV9" s="38">
+      <c r="AY9" s="38">
         <v>6291.9841463000002</v>
       </c>
-      <c r="AW9" s="38">
+      <c r="AZ9" s="38">
         <v>6314.042684</v>
       </c>
-      <c r="AX9" s="38">
+      <c r="BA9" s="38">
         <v>6227.9524049000001</v>
       </c>
-      <c r="AY9" s="38">
+      <c r="BB9" s="38">
         <v>6206.2295770999999</v>
       </c>
-      <c r="AZ9" s="38">
+      <c r="BC9" s="38">
         <v>6303.7228066999996</v>
       </c>
-      <c r="BA9" s="32">
+      <c r="BD9" s="38">
         <v>6286.5095774000001</v>
       </c>
-      <c r="BB9" s="33" t="s">
+      <c r="BE9" s="32">
+        <v>6247.2466654</v>
+      </c>
+      <c r="BF9" s="33" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="10" spans="1:56" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="10" spans="1:60" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="37">
         <v>3255</v>
       </c>
       <c r="C10" s="38">
         <v>3242</v>
       </c>
       <c r="D10" s="38">
         <v>3271</v>
       </c>
       <c r="E10" s="38">
         <v>3268</v>
       </c>
       <c r="F10" s="38">
         <v>3233</v>
       </c>
       <c r="G10" s="38">
         <v>3255</v>
       </c>
       <c r="H10" s="38">
         <v>3291</v>
       </c>
       <c r="I10" s="38">
         <v>3310</v>
       </c>
       <c r="J10" s="38">
         <v>3357</v>
       </c>
       <c r="K10" s="38">
         <v>3413</v>
       </c>
       <c r="L10" s="38">
         <v>3518</v>
       </c>
       <c r="M10" s="38">
         <v>3526</v>
       </c>
       <c r="N10" s="38">
         <v>3566</v>
       </c>
-      <c r="O10" s="37">
+      <c r="O10" s="38">
+        <v>3558</v>
+      </c>
+      <c r="P10" s="37">
         <v>3390</v>
       </c>
-      <c r="P10" s="38">
+      <c r="Q10" s="38">
         <v>3387</v>
       </c>
-      <c r="Q10" s="38">
+      <c r="R10" s="38">
         <v>3419</v>
       </c>
-      <c r="R10" s="38">
+      <c r="S10" s="38">
         <v>3426</v>
       </c>
-      <c r="S10" s="38">
+      <c r="T10" s="38">
         <v>3377</v>
       </c>
-      <c r="T10" s="38">
+      <c r="U10" s="38">
         <v>3409</v>
       </c>
-      <c r="U10" s="38">
+      <c r="V10" s="38">
         <v>3455</v>
       </c>
-      <c r="V10" s="38">
+      <c r="W10" s="38">
         <v>3481</v>
       </c>
-      <c r="W10" s="38">
+      <c r="X10" s="38">
         <v>3543</v>
       </c>
-      <c r="X10" s="38">
+      <c r="Y10" s="38">
         <v>3582</v>
       </c>
-      <c r="Y10" s="38">
+      <c r="Z10" s="38">
         <v>3681</v>
       </c>
-      <c r="Z10" s="38">
+      <c r="AA10" s="38">
         <v>3689</v>
       </c>
-      <c r="AA10" s="38">
+      <c r="AB10" s="38">
         <v>3739</v>
       </c>
-      <c r="AB10" s="37">
+      <c r="AC10" s="38">
+        <v>3734</v>
+      </c>
+      <c r="AD10" s="37">
         <v>35236</v>
       </c>
-      <c r="AC10" s="38">
+      <c r="AE10" s="38">
         <v>35951</v>
       </c>
-      <c r="AD10" s="38">
+      <c r="AF10" s="38">
         <v>36416</v>
       </c>
-      <c r="AE10" s="38">
+      <c r="AG10" s="38">
         <v>37053</v>
       </c>
-      <c r="AF10" s="38">
+      <c r="AH10" s="38">
         <v>36813</v>
       </c>
-      <c r="AG10" s="38">
+      <c r="AI10" s="38">
         <v>37093</v>
       </c>
-      <c r="AH10" s="38">
+      <c r="AJ10" s="38">
         <v>37697</v>
       </c>
-      <c r="AI10" s="38">
+      <c r="AK10" s="38">
         <v>38389</v>
       </c>
-      <c r="AJ10" s="38">
+      <c r="AL10" s="38">
         <v>38633</v>
       </c>
-      <c r="AK10" s="38">
+      <c r="AM10" s="38">
         <v>38165</v>
       </c>
-      <c r="AL10" s="38">
+      <c r="AN10" s="38">
         <v>38991</v>
       </c>
-      <c r="AM10" s="38">
+      <c r="AO10" s="38">
         <v>39488</v>
       </c>
-      <c r="AN10" s="38">
+      <c r="AP10" s="38">
         <v>39677</v>
       </c>
-      <c r="AO10" s="37">
+      <c r="AQ10" s="38">
+        <v>39306</v>
+      </c>
+      <c r="AR10" s="37">
         <v>32163.8075259</v>
       </c>
-      <c r="AP10" s="38">
+      <c r="AS10" s="38">
         <v>32743.969939400002</v>
       </c>
-      <c r="AQ10" s="38">
+      <c r="AT10" s="38">
         <v>33221.057512899999</v>
       </c>
-      <c r="AR10" s="38">
+      <c r="AU10" s="38">
         <v>33706.8655545</v>
       </c>
-      <c r="AS10" s="38">
+      <c r="AV10" s="38">
         <v>33562.227475599997</v>
       </c>
-      <c r="AT10" s="38">
+      <c r="AW10" s="38">
         <v>33710.718304200003</v>
       </c>
-      <c r="AU10" s="38">
+      <c r="AX10" s="38">
         <v>34244.832773499998</v>
       </c>
-      <c r="AV10" s="38">
+      <c r="AY10" s="38">
         <v>34968.135551300002</v>
       </c>
-      <c r="AW10" s="38">
+      <c r="AZ10" s="38">
         <v>35057.450383099997</v>
       </c>
-      <c r="AX10" s="38">
+      <c r="BA10" s="38">
         <v>34515.726031699996</v>
       </c>
-      <c r="AY10" s="38">
+      <c r="BB10" s="38">
         <v>35292.293057399998</v>
       </c>
-      <c r="AZ10" s="38">
+      <c r="BC10" s="38">
         <v>35902.459820399999</v>
       </c>
-      <c r="BA10" s="32">
+      <c r="BD10" s="38">
         <v>36072.287833399998</v>
       </c>
-      <c r="BB10" s="33" t="s">
+      <c r="BE10" s="32">
+        <v>35734.576328299998</v>
+      </c>
+      <c r="BF10" s="33" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="11" spans="1:56" ht="10.5" customHeight="1">
+    <row r="11" spans="1:60" ht="10.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="39">
         <v>19</v>
       </c>
       <c r="C11" s="40">
         <v>18</v>
       </c>
       <c r="D11" s="40">
         <v>18</v>
       </c>
       <c r="E11" s="40">
         <v>16</v>
       </c>
       <c r="F11" s="40">
         <v>17</v>
       </c>
       <c r="G11" s="40">
         <v>17</v>
       </c>
       <c r="H11" s="40">
         <v>16</v>
       </c>
       <c r="I11" s="40">
         <v>17</v>
       </c>
       <c r="J11" s="40">
         <v>15</v>
       </c>
       <c r="K11" s="40">
         <v>16</v>
       </c>
       <c r="L11" s="40">
         <v>17</v>
       </c>
       <c r="M11" s="40">
         <v>17</v>
       </c>
       <c r="N11" s="40">
         <v>17</v>
       </c>
-      <c r="O11" s="39">
-[...2 lines deleted...]
-      <c r="P11" s="40">
+      <c r="O11" s="40">
+        <v>16</v>
+      </c>
+      <c r="P11" s="39">
         <v>22</v>
       </c>
       <c r="Q11" s="40">
         <v>22</v>
       </c>
       <c r="R11" s="40">
         <v>22</v>
       </c>
       <c r="S11" s="40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="T11" s="40">
         <v>21</v>
       </c>
       <c r="U11" s="40">
+        <v>21</v>
+      </c>
+      <c r="V11" s="40">
         <v>19</v>
       </c>
-      <c r="V11" s="40">
+      <c r="W11" s="40">
         <v>20</v>
       </c>
-      <c r="W11" s="40">
+      <c r="X11" s="40">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="Y11" s="40">
         <v>20</v>
       </c>
       <c r="Z11" s="40">
         <v>20</v>
       </c>
       <c r="AA11" s="40">
+        <v>20</v>
+      </c>
+      <c r="AB11" s="40">
         <v>19</v>
       </c>
-      <c r="AB11" s="39">
+      <c r="AC11" s="40">
+        <v>18</v>
+      </c>
+      <c r="AD11" s="39">
         <v>129</v>
       </c>
-      <c r="AC11" s="40">
+      <c r="AE11" s="40">
         <v>143</v>
       </c>
-      <c r="AD11" s="40">
+      <c r="AF11" s="40">
         <v>147</v>
       </c>
-      <c r="AE11" s="40">
+      <c r="AG11" s="40">
         <v>150</v>
       </c>
-      <c r="AF11" s="40">
+      <c r="AH11" s="40">
         <v>138</v>
       </c>
-      <c r="AG11" s="40">
+      <c r="AI11" s="40">
         <v>148</v>
       </c>
-      <c r="AH11" s="40">
+      <c r="AJ11" s="40">
         <v>152</v>
       </c>
-      <c r="AI11" s="40">
+      <c r="AK11" s="40">
         <v>155</v>
       </c>
-      <c r="AJ11" s="40">
+      <c r="AL11" s="40">
         <v>141</v>
       </c>
-      <c r="AK11" s="40">
+      <c r="AM11" s="40">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="AN11" s="40">
         <v>144</v>
       </c>
-      <c r="AO11" s="39">
+      <c r="AO11" s="40">
+        <v>139</v>
+      </c>
+      <c r="AP11" s="40">
+        <v>144</v>
+      </c>
+      <c r="AQ11" s="40">
+        <v>129</v>
+      </c>
+      <c r="AR11" s="39">
         <v>115.7810199</v>
       </c>
-      <c r="AP11" s="40">
+      <c r="AS11" s="40">
         <v>128.0969671</v>
       </c>
-      <c r="AQ11" s="40">
+      <c r="AT11" s="40">
         <v>132.3225338</v>
       </c>
-      <c r="AR11" s="40">
+      <c r="AU11" s="40">
         <v>133.54840060000001</v>
       </c>
-      <c r="AS11" s="40">
+      <c r="AV11" s="40">
         <v>125.5366018</v>
       </c>
-      <c r="AT11" s="40">
+      <c r="AW11" s="40">
         <v>132.96196069999999</v>
       </c>
-      <c r="AU11" s="40">
+      <c r="AX11" s="40">
         <v>138.6090734</v>
       </c>
-      <c r="AV11" s="40">
+      <c r="AY11" s="40">
         <v>138.6230204</v>
       </c>
-      <c r="AW11" s="40">
+      <c r="AZ11" s="40">
         <v>128.52083719999999</v>
       </c>
-      <c r="AX11" s="40">
+      <c r="BA11" s="40">
         <v>129.1802941</v>
       </c>
-      <c r="AY11" s="40">
+      <c r="BB11" s="40">
         <v>129.41728699999999</v>
       </c>
-      <c r="AZ11" s="40">
+      <c r="BC11" s="40">
         <v>127.03247469999999</v>
       </c>
-      <c r="BA11" s="26">
+      <c r="BD11" s="40">
         <v>129.18608449999999</v>
       </c>
-      <c r="BB11" s="24" t="s">
+      <c r="BE11" s="26">
+        <v>117.1361678</v>
+      </c>
+      <c r="BF11" s="24" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="12" spans="1:56" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="12" spans="1:60" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="39">
         <v>250</v>
       </c>
       <c r="C12" s="40">
         <v>243</v>
       </c>
       <c r="D12" s="40">
         <v>252</v>
       </c>
       <c r="E12" s="40">
         <v>260</v>
       </c>
       <c r="F12" s="40">
         <v>271</v>
       </c>
       <c r="G12" s="40">
         <v>277</v>
       </c>
       <c r="H12" s="40">
         <v>289</v>
       </c>
       <c r="I12" s="40">
         <v>290</v>
       </c>
       <c r="J12" s="40">
         <v>288</v>
       </c>
       <c r="K12" s="40">
         <v>301</v>
       </c>
       <c r="L12" s="40">
         <v>301</v>
       </c>
       <c r="M12" s="40">
         <v>303</v>
       </c>
       <c r="N12" s="40">
         <v>303</v>
       </c>
-      <c r="O12" s="39">
+      <c r="O12" s="40">
+        <v>290</v>
+      </c>
+      <c r="P12" s="39">
         <v>273</v>
       </c>
-      <c r="P12" s="40">
+      <c r="Q12" s="40">
         <v>271</v>
       </c>
-      <c r="Q12" s="40">
+      <c r="R12" s="40">
         <v>278</v>
       </c>
-      <c r="R12" s="40">
+      <c r="S12" s="40">
         <v>286</v>
       </c>
-      <c r="S12" s="40">
+      <c r="T12" s="40">
         <v>297</v>
       </c>
-      <c r="T12" s="40">
+      <c r="U12" s="40">
         <v>301</v>
       </c>
-      <c r="U12" s="40">
+      <c r="V12" s="40">
         <v>313</v>
       </c>
-      <c r="V12" s="40">
+      <c r="W12" s="40">
         <v>314</v>
       </c>
-      <c r="W12" s="40">
+      <c r="X12" s="40">
         <v>316</v>
       </c>
-      <c r="X12" s="40">
+      <c r="Y12" s="40">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="Z12" s="40">
         <v>324</v>
       </c>
       <c r="AA12" s="40">
+        <v>324</v>
+      </c>
+      <c r="AB12" s="40">
         <v>325</v>
       </c>
-      <c r="AB12" s="39">
+      <c r="AC12" s="40">
+        <v>317</v>
+      </c>
+      <c r="AD12" s="39">
         <v>5577</v>
       </c>
-      <c r="AC12" s="40">
+      <c r="AE12" s="40">
         <v>5741</v>
       </c>
-      <c r="AD12" s="40">
+      <c r="AF12" s="40">
         <v>5796</v>
       </c>
-      <c r="AE12" s="40">
+      <c r="AG12" s="40">
         <v>6036</v>
       </c>
-      <c r="AF12" s="40">
+      <c r="AH12" s="40">
         <v>6127</v>
       </c>
-      <c r="AG12" s="40">
+      <c r="AI12" s="40">
         <v>6258</v>
       </c>
-      <c r="AH12" s="40">
+      <c r="AJ12" s="40">
         <v>6385</v>
       </c>
-      <c r="AI12" s="40">
+      <c r="AK12" s="40">
         <v>6379</v>
       </c>
-      <c r="AJ12" s="40">
+      <c r="AL12" s="40">
         <v>6432</v>
       </c>
-      <c r="AK12" s="40">
+      <c r="AM12" s="40">
         <v>6513</v>
       </c>
-      <c r="AL12" s="40">
+      <c r="AN12" s="40">
         <v>6639</v>
       </c>
-      <c r="AM12" s="40">
+      <c r="AO12" s="40">
         <v>6819</v>
       </c>
-      <c r="AN12" s="40">
+      <c r="AP12" s="40">
         <v>6613</v>
       </c>
-      <c r="AO12" s="39">
+      <c r="AQ12" s="40">
+        <v>6655</v>
+      </c>
+      <c r="AR12" s="39">
         <v>4897.6087944999999</v>
       </c>
-      <c r="AP12" s="40">
+      <c r="AS12" s="40">
         <v>4969.9834154</v>
       </c>
-      <c r="AQ12" s="40">
+      <c r="AT12" s="40">
         <v>5067.2909692000003</v>
       </c>
-      <c r="AR12" s="40">
+      <c r="AU12" s="40">
         <v>5282.7638897999996</v>
       </c>
-      <c r="AS12" s="40">
+      <c r="AV12" s="40">
         <v>5371.6211119999998</v>
       </c>
-      <c r="AT12" s="40">
+      <c r="AW12" s="40">
         <v>5454.3792928000003</v>
       </c>
-      <c r="AU12" s="40">
+      <c r="AX12" s="40">
         <v>5546.8632170000001</v>
       </c>
-      <c r="AV12" s="40">
+      <c r="AY12" s="40">
         <v>5529.4843134000002</v>
       </c>
-      <c r="AW12" s="40">
+      <c r="AZ12" s="40">
         <v>5585.4406939</v>
       </c>
-      <c r="AX12" s="40">
+      <c r="BA12" s="40">
         <v>5623.9310556999999</v>
       </c>
-      <c r="AY12" s="40">
+      <c r="BB12" s="40">
         <v>5830.2233636000001</v>
       </c>
-      <c r="AZ12" s="40">
+      <c r="BC12" s="40">
         <v>5976.4423786999996</v>
       </c>
-      <c r="BA12" s="26">
+      <c r="BD12" s="40">
         <v>5841.1224677</v>
       </c>
-      <c r="BB12" s="24" t="s">
+      <c r="BE12" s="26">
+        <v>5867.2394342999996</v>
+      </c>
+      <c r="BF12" s="24" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="13" spans="1:56" ht="10.5" customHeight="1">
+    <row r="13" spans="1:60" ht="10.5" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="39">
         <v>71</v>
       </c>
       <c r="C13" s="40">
         <v>74</v>
       </c>
       <c r="D13" s="40">
         <v>78</v>
       </c>
       <c r="E13" s="40">
         <v>77</v>
       </c>
       <c r="F13" s="40">
         <v>74</v>
       </c>
       <c r="G13" s="40">
         <v>81</v>
       </c>
       <c r="H13" s="40">
         <v>79</v>
       </c>
       <c r="I13" s="40">
         <v>76</v>
       </c>
       <c r="J13" s="40">
         <v>79</v>
       </c>
       <c r="K13" s="40">
         <v>78</v>
       </c>
       <c r="L13" s="40">
         <v>82</v>
       </c>
       <c r="M13" s="40">
         <v>88</v>
       </c>
       <c r="N13" s="40">
         <v>98</v>
       </c>
-      <c r="O13" s="39">
+      <c r="O13" s="40">
+        <v>91</v>
+      </c>
+      <c r="P13" s="39">
         <v>71</v>
       </c>
-      <c r="P13" s="40">
+      <c r="Q13" s="40">
         <v>73</v>
       </c>
-      <c r="Q13" s="40">
+      <c r="R13" s="40">
         <v>76</v>
       </c>
-      <c r="R13" s="40">
+      <c r="S13" s="40">
         <v>77</v>
       </c>
-      <c r="S13" s="40">
+      <c r="T13" s="40">
         <v>75</v>
       </c>
-      <c r="T13" s="40">
+      <c r="U13" s="40">
         <v>81</v>
       </c>
-      <c r="U13" s="40">
+      <c r="V13" s="40">
         <v>79</v>
       </c>
-      <c r="V13" s="40">
+      <c r="W13" s="40">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="X13" s="40">
         <v>78</v>
       </c>
       <c r="Y13" s="40">
+        <v>78</v>
+      </c>
+      <c r="Z13" s="40">
         <v>82</v>
       </c>
-      <c r="Z13" s="40">
+      <c r="AA13" s="40">
         <v>88</v>
       </c>
-      <c r="AA13" s="40">
+      <c r="AB13" s="40">
         <v>97</v>
       </c>
-      <c r="AB13" s="39">
+      <c r="AC13" s="40">
+        <v>91</v>
+      </c>
+      <c r="AD13" s="39">
         <v>305</v>
       </c>
-      <c r="AC13" s="40">
+      <c r="AE13" s="40">
         <v>304</v>
       </c>
-      <c r="AD13" s="40">
+      <c r="AF13" s="40">
         <v>303</v>
       </c>
-      <c r="AE13" s="40">
+      <c r="AG13" s="40">
         <v>307</v>
       </c>
-      <c r="AF13" s="40">
+      <c r="AH13" s="40">
         <v>295</v>
       </c>
-      <c r="AG13" s="40">
+      <c r="AI13" s="40">
         <v>300</v>
       </c>
-      <c r="AH13" s="40">
+      <c r="AJ13" s="40">
         <v>280</v>
       </c>
-      <c r="AI13" s="40">
+      <c r="AK13" s="40">
         <v>280</v>
       </c>
-      <c r="AJ13" s="40">
+      <c r="AL13" s="40">
         <v>285</v>
       </c>
-      <c r="AK13" s="40">
+      <c r="AM13" s="40">
         <v>275</v>
       </c>
-      <c r="AL13" s="40">
+      <c r="AN13" s="40">
         <v>298</v>
       </c>
-      <c r="AM13" s="40">
+      <c r="AO13" s="40">
         <v>311</v>
       </c>
-      <c r="AN13" s="40">
+      <c r="AP13" s="40">
         <v>379</v>
       </c>
-      <c r="AO13" s="39">
+      <c r="AQ13" s="40">
+        <v>381</v>
+      </c>
+      <c r="AR13" s="39">
         <v>236.84042389999999</v>
       </c>
-      <c r="AP13" s="40">
+      <c r="AS13" s="40">
         <v>232.111177</v>
       </c>
-      <c r="AQ13" s="40">
+      <c r="AT13" s="40">
         <v>232.1972346</v>
       </c>
-      <c r="AR13" s="40">
+      <c r="AU13" s="40">
         <v>235.18348399999999</v>
       </c>
-      <c r="AS13" s="40">
+      <c r="AV13" s="40">
         <v>230.97245849999999</v>
       </c>
-      <c r="AT13" s="40">
+      <c r="AW13" s="40">
         <v>232.76920939999999</v>
       </c>
-      <c r="AU13" s="40">
+      <c r="AX13" s="40">
         <v>215.28113569999999</v>
       </c>
-      <c r="AV13" s="40">
+      <c r="AY13" s="40">
         <v>215.1704603</v>
       </c>
-      <c r="AW13" s="40">
+      <c r="AZ13" s="40">
         <v>215.53287309999999</v>
       </c>
-      <c r="AX13" s="40">
+      <c r="BA13" s="40">
         <v>202.90273569999999</v>
       </c>
-      <c r="AY13" s="40">
+      <c r="BB13" s="40">
         <v>212.99178549999999</v>
       </c>
-      <c r="AZ13" s="40">
+      <c r="BC13" s="40">
         <v>223.76530220000001</v>
       </c>
-      <c r="BA13" s="26">
+      <c r="BD13" s="40">
         <v>291.88440059999999</v>
       </c>
-      <c r="BB13" s="24" t="s">
+      <c r="BE13" s="26">
+        <v>303.4753187</v>
+      </c>
+      <c r="BF13" s="24" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="14" spans="1:56" ht="10.5" customHeight="1">
+    <row r="14" spans="1:60" ht="10.5" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="39">
         <v>386</v>
       </c>
       <c r="C14" s="40">
         <v>376</v>
       </c>
       <c r="D14" s="40">
         <v>381</v>
       </c>
       <c r="E14" s="40">
         <v>380</v>
       </c>
       <c r="F14" s="40">
         <v>393</v>
       </c>
       <c r="G14" s="40">
         <v>387</v>
       </c>
       <c r="H14" s="40">
         <v>376</v>
       </c>
       <c r="I14" s="40">
         <v>361</v>
       </c>
       <c r="J14" s="40">
         <v>361</v>
       </c>
       <c r="K14" s="40">
         <v>354</v>
       </c>
       <c r="L14" s="40">
         <v>361</v>
       </c>
       <c r="M14" s="40">
         <v>365</v>
       </c>
       <c r="N14" s="40">
         <v>350</v>
       </c>
-      <c r="O14" s="39">
+      <c r="O14" s="40">
+        <v>347</v>
+      </c>
+      <c r="P14" s="39">
         <v>391</v>
       </c>
-      <c r="P14" s="40">
+      <c r="Q14" s="40">
         <v>384</v>
       </c>
-      <c r="Q14" s="40">
+      <c r="R14" s="40">
         <v>390</v>
       </c>
-      <c r="R14" s="40">
+      <c r="S14" s="40">
         <v>389</v>
       </c>
-      <c r="S14" s="40">
+      <c r="T14" s="40">
         <v>399</v>
       </c>
-      <c r="T14" s="40">
+      <c r="U14" s="40">
         <v>390</v>
       </c>
-      <c r="U14" s="40">
+      <c r="V14" s="40">
         <v>382</v>
       </c>
-      <c r="V14" s="40">
+      <c r="W14" s="40">
         <v>366</v>
       </c>
-      <c r="W14" s="40">
+      <c r="X14" s="40">
         <v>369</v>
       </c>
-      <c r="X14" s="40">
+      <c r="Y14" s="40">
         <v>359</v>
       </c>
-      <c r="Y14" s="40">
+      <c r="Z14" s="40">
         <v>366</v>
       </c>
-      <c r="Z14" s="40">
+      <c r="AA14" s="40">
         <v>370</v>
       </c>
-      <c r="AA14" s="40">
+      <c r="AB14" s="40">
         <v>355</v>
       </c>
-      <c r="AB14" s="39">
+      <c r="AC14" s="40">
+        <v>351</v>
+      </c>
+      <c r="AD14" s="39">
         <v>2893</v>
       </c>
-      <c r="AC14" s="40">
+      <c r="AE14" s="40">
         <v>2929</v>
       </c>
-      <c r="AD14" s="40">
+      <c r="AF14" s="40">
         <v>2901</v>
       </c>
-      <c r="AE14" s="40">
+      <c r="AG14" s="40">
         <v>2836</v>
       </c>
-      <c r="AF14" s="40">
+      <c r="AH14" s="40">
         <v>2734</v>
       </c>
-      <c r="AG14" s="40">
+      <c r="AI14" s="40">
         <v>2589</v>
       </c>
-      <c r="AH14" s="40">
+      <c r="AJ14" s="40">
         <v>2528</v>
       </c>
-      <c r="AI14" s="40">
+      <c r="AK14" s="40">
         <v>2595</v>
       </c>
-      <c r="AJ14" s="40">
+      <c r="AL14" s="40">
         <v>2437</v>
       </c>
-      <c r="AK14" s="40">
+      <c r="AM14" s="40">
         <v>2248</v>
       </c>
-      <c r="AL14" s="40">
+      <c r="AN14" s="40">
         <v>2164</v>
       </c>
-      <c r="AM14" s="40">
+      <c r="AO14" s="40">
         <v>2115</v>
       </c>
-      <c r="AN14" s="40">
+      <c r="AP14" s="40">
         <v>2105</v>
       </c>
-      <c r="AO14" s="39">
+      <c r="AQ14" s="40">
+        <v>2005</v>
+      </c>
+      <c r="AR14" s="39">
         <v>2617.2042895999998</v>
       </c>
-      <c r="AP14" s="40">
+      <c r="AS14" s="40">
         <v>2646.6868288000001</v>
       </c>
-      <c r="AQ14" s="40">
+      <c r="AT14" s="40">
         <v>2613.1638091</v>
       </c>
-      <c r="AR14" s="40">
+      <c r="AU14" s="40">
         <v>2550.0264858</v>
       </c>
-      <c r="AS14" s="40">
+      <c r="AV14" s="40">
         <v>2453.8702588000001</v>
       </c>
-      <c r="AT14" s="40">
+      <c r="AW14" s="40">
         <v>2308.9863228999998</v>
       </c>
-      <c r="AU14" s="40">
+      <c r="AX14" s="40">
         <v>2251.7859892000001</v>
       </c>
-      <c r="AV14" s="40">
+      <c r="AY14" s="40">
         <v>2318.3943494</v>
       </c>
-      <c r="AW14" s="40">
+      <c r="AZ14" s="40">
         <v>2167.4343641</v>
       </c>
-      <c r="AX14" s="40">
+      <c r="BA14" s="40">
         <v>1992.5206820000001</v>
       </c>
-      <c r="AY14" s="40">
+      <c r="BB14" s="40">
         <v>1899.4569719000001</v>
       </c>
-      <c r="AZ14" s="40">
+      <c r="BC14" s="40">
         <v>1882.2048041999999</v>
       </c>
-      <c r="BA14" s="26">
+      <c r="BD14" s="40">
         <v>1864.7041821</v>
       </c>
-      <c r="BB14" s="24" t="s">
+      <c r="BE14" s="26">
+        <v>1771.8952446000001</v>
+      </c>
+      <c r="BF14" s="24" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="15" spans="1:56" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="15" spans="1:60" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="39">
         <v>19</v>
       </c>
       <c r="C15" s="40">
         <v>16</v>
       </c>
       <c r="D15" s="40">
         <v>15</v>
       </c>
       <c r="E15" s="40">
         <v>15</v>
       </c>
       <c r="F15" s="40">
         <v>11</v>
       </c>
       <c r="G15" s="40">
         <v>11</v>
       </c>
       <c r="H15" s="40">
         <v>12</v>
       </c>
       <c r="I15" s="40">
         <v>17</v>
       </c>
       <c r="J15" s="40">
         <v>19</v>
       </c>
       <c r="K15" s="40">
         <v>23</v>
       </c>
       <c r="L15" s="40">
         <v>24</v>
       </c>
       <c r="M15" s="40">
         <v>28</v>
       </c>
       <c r="N15" s="40">
         <v>31</v>
       </c>
-      <c r="O15" s="39">
+      <c r="O15" s="40">
+        <v>29</v>
+      </c>
+      <c r="P15" s="39">
         <v>21</v>
       </c>
-      <c r="P15" s="40">
+      <c r="Q15" s="40">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="R15" s="40">
         <v>18</v>
       </c>
       <c r="S15" s="40">
+        <v>18</v>
+      </c>
+      <c r="T15" s="40">
         <v>14</v>
       </c>
-      <c r="T15" s="40">
+      <c r="U15" s="40">
         <v>13</v>
       </c>
-      <c r="U15" s="40">
+      <c r="V15" s="40">
         <v>15</v>
       </c>
-      <c r="V15" s="40">
+      <c r="W15" s="40">
         <v>20</v>
       </c>
-      <c r="W15" s="40">
+      <c r="X15" s="40">
         <v>22</v>
       </c>
-      <c r="X15" s="40">
+      <c r="Y15" s="40">
         <v>26</v>
       </c>
-      <c r="Y15" s="40">
+      <c r="Z15" s="40">
         <v>27</v>
       </c>
-      <c r="Z15" s="40">
+      <c r="AA15" s="40">
         <v>31</v>
       </c>
-      <c r="AA15" s="40">
+      <c r="AB15" s="40">
         <v>33</v>
       </c>
-      <c r="AB15" s="39">
+      <c r="AC15" s="40">
+        <v>32</v>
+      </c>
+      <c r="AD15" s="39">
         <v>509</v>
       </c>
-      <c r="AC15" s="40">
+      <c r="AE15" s="40">
         <v>647</v>
       </c>
-      <c r="AD15" s="40">
+      <c r="AF15" s="40">
         <v>576</v>
       </c>
-      <c r="AE15" s="40">
+      <c r="AG15" s="40">
         <v>571</v>
       </c>
-      <c r="AF15" s="40">
+      <c r="AH15" s="40">
         <v>562</v>
       </c>
-      <c r="AG15" s="40">
+      <c r="AI15" s="40">
         <v>527</v>
       </c>
-      <c r="AH15" s="40">
+      <c r="AJ15" s="40">
         <v>525</v>
       </c>
-      <c r="AI15" s="40">
+      <c r="AK15" s="40">
         <v>545</v>
       </c>
-      <c r="AJ15" s="40">
+      <c r="AL15" s="40">
         <v>530</v>
       </c>
-      <c r="AK15" s="40">
+      <c r="AM15" s="40">
         <v>497</v>
       </c>
-      <c r="AL15" s="40">
+      <c r="AN15" s="40">
         <v>491</v>
       </c>
-      <c r="AM15" s="40">
+      <c r="AO15" s="40">
         <v>485</v>
       </c>
-      <c r="AN15" s="40">
+      <c r="AP15" s="40">
         <v>487</v>
       </c>
-      <c r="AO15" s="39">
+      <c r="AQ15" s="40">
+        <v>525</v>
+      </c>
+      <c r="AR15" s="39">
         <v>441.98250230000002</v>
       </c>
-      <c r="AP15" s="40">
+      <c r="AS15" s="40">
         <v>579.33308680000005</v>
       </c>
-      <c r="AQ15" s="40">
+      <c r="AT15" s="40">
         <v>512.65353370000003</v>
       </c>
-      <c r="AR15" s="40">
+      <c r="AU15" s="40">
         <v>500.36171030000003</v>
       </c>
-      <c r="AS15" s="40">
+      <c r="AV15" s="40">
         <v>511.09423889999999</v>
       </c>
-      <c r="AT15" s="40">
+      <c r="AW15" s="40">
         <v>479.95572499999997</v>
       </c>
-      <c r="AU15" s="40">
+      <c r="AX15" s="40">
         <v>486.1910714</v>
       </c>
-      <c r="AV15" s="40">
+      <c r="AY15" s="40">
         <v>498.84173770000001</v>
       </c>
-      <c r="AW15" s="40">
+      <c r="AZ15" s="40">
         <v>483.81698549999999</v>
       </c>
-      <c r="AX15" s="40">
+      <c r="BA15" s="40">
         <v>451.53072689999999</v>
       </c>
-      <c r="AY15" s="40">
+      <c r="BB15" s="40">
         <v>442.66610320000001</v>
       </c>
-      <c r="AZ15" s="40">
+      <c r="BC15" s="40">
         <v>436.41951330000001</v>
       </c>
-      <c r="BA15" s="26">
+      <c r="BD15" s="40">
         <v>440.27766059999999</v>
       </c>
-      <c r="BB15" s="24" t="s">
+      <c r="BE15" s="26">
+        <v>469.89378379999999</v>
+      </c>
+      <c r="BF15" s="24" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="16" spans="1:56" ht="10.5" customHeight="1">
+    <row r="16" spans="1:60" ht="10.5" customHeight="1">
       <c r="A16" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="39">
         <v>7</v>
       </c>
       <c r="C16" s="40">
         <v>6</v>
       </c>
       <c r="D16" s="40">
         <v>6</v>
       </c>
       <c r="E16" s="40">
         <v>6</v>
       </c>
       <c r="F16" s="40">
         <v>6</v>
       </c>
       <c r="G16" s="40">
         <v>6</v>
       </c>
       <c r="H16" s="40">
         <v>7</v>
       </c>
       <c r="I16" s="40">
         <v>7</v>
       </c>
       <c r="J16" s="40">
         <v>7</v>
       </c>
       <c r="K16" s="40">
         <v>8</v>
       </c>
       <c r="L16" s="40">
         <v>10</v>
       </c>
       <c r="M16" s="40">
         <v>9</v>
       </c>
       <c r="N16" s="40">
         <v>9</v>
       </c>
-      <c r="O16" s="39">
+      <c r="O16" s="40">
         <v>7</v>
       </c>
-      <c r="P16" s="40">
+      <c r="P16" s="39">
+        <v>7</v>
+      </c>
+      <c r="Q16" s="40">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="R16" s="40">
         <v>7</v>
       </c>
       <c r="S16" s="40">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="T16" s="40">
         <v>8</v>
       </c>
       <c r="U16" s="40">
+        <v>8</v>
+      </c>
+      <c r="V16" s="40">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="W16" s="40">
         <v>9</v>
       </c>
       <c r="X16" s="40">
         <v>9</v>
       </c>
       <c r="Y16" s="40">
+        <v>9</v>
+      </c>
+      <c r="Z16" s="40">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AA16" s="40">
         <v>12</v>
       </c>
-      <c r="AB16" s="39">
+      <c r="AB16" s="40">
+        <v>12</v>
+      </c>
+      <c r="AC16" s="40">
+        <v>9</v>
+      </c>
+      <c r="AD16" s="39">
         <v>679</v>
       </c>
-      <c r="AC16" s="40">
+      <c r="AE16" s="40">
         <v>710</v>
       </c>
-      <c r="AD16" s="40">
+      <c r="AF16" s="40">
         <v>827</v>
       </c>
-      <c r="AE16" s="40">
+      <c r="AG16" s="40">
         <v>847</v>
       </c>
-      <c r="AF16" s="40">
+      <c r="AH16" s="40">
         <v>889</v>
       </c>
-      <c r="AG16" s="40">
+      <c r="AI16" s="40">
         <v>973</v>
       </c>
-      <c r="AH16" s="40">
+      <c r="AJ16" s="40">
         <v>1079</v>
       </c>
-      <c r="AI16" s="40">
+      <c r="AK16" s="40">
         <v>1111</v>
       </c>
-      <c r="AJ16" s="40">
+      <c r="AL16" s="40">
         <v>1151</v>
       </c>
-      <c r="AK16" s="40">
+      <c r="AM16" s="40">
         <v>1166</v>
       </c>
-      <c r="AL16" s="40">
+      <c r="AN16" s="40">
         <v>1178</v>
       </c>
-      <c r="AM16" s="40">
+      <c r="AO16" s="40">
         <v>1178</v>
       </c>
-      <c r="AN16" s="40">
+      <c r="AP16" s="40">
         <v>1206</v>
       </c>
-      <c r="AO16" s="39">
+      <c r="AQ16" s="40">
+        <v>1223</v>
+      </c>
+      <c r="AR16" s="39">
         <v>627.91239800000005</v>
       </c>
-      <c r="AP16" s="40">
+      <c r="AS16" s="40">
         <v>659.33613130000003</v>
       </c>
-      <c r="AQ16" s="40">
+      <c r="AT16" s="40">
         <v>772.82741910000004</v>
       </c>
-      <c r="AR16" s="40">
+      <c r="AU16" s="40">
         <v>790.85432560000004</v>
       </c>
-      <c r="AS16" s="40">
+      <c r="AV16" s="40">
         <v>822.68060149999997</v>
       </c>
-      <c r="AT16" s="40">
+      <c r="AW16" s="40">
         <v>908.45247770000003</v>
       </c>
-      <c r="AU16" s="40">
+      <c r="AX16" s="40">
         <v>995.80354780000005</v>
       </c>
-      <c r="AV16" s="40">
+      <c r="AY16" s="40">
         <v>1019.5941677</v>
       </c>
-      <c r="AW16" s="40">
+      <c r="AZ16" s="40">
         <v>1063.6979085</v>
       </c>
-      <c r="AX16" s="40">
+      <c r="BA16" s="40">
         <v>1088.2958297</v>
       </c>
-      <c r="AY16" s="40">
+      <c r="BB16" s="40">
         <v>1097.8930554000001</v>
       </c>
-      <c r="AZ16" s="40">
+      <c r="BC16" s="40">
         <v>1096.1141686000001</v>
       </c>
-      <c r="BA16" s="26">
+      <c r="BD16" s="40">
         <v>1130.0854158</v>
       </c>
-      <c r="BB16" s="24" t="s">
+      <c r="BE16" s="26">
+        <v>1139.9690644</v>
+      </c>
+      <c r="BF16" s="24" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="17" spans="1:54" ht="10.5" customHeight="1">
+    <row r="17" spans="1:58" ht="10.5" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="39">
         <v>80</v>
       </c>
       <c r="C17" s="40">
         <v>80</v>
       </c>
       <c r="D17" s="40">
         <v>77</v>
       </c>
       <c r="E17" s="40">
         <v>72</v>
       </c>
       <c r="F17" s="40">
         <v>69</v>
       </c>
       <c r="G17" s="40">
         <v>67</v>
       </c>
       <c r="H17" s="40">
         <v>73</v>
       </c>
       <c r="I17" s="40">
         <v>71</v>
       </c>
       <c r="J17" s="40">
         <v>64</v>
       </c>
       <c r="K17" s="40">
         <v>65</v>
       </c>
       <c r="L17" s="40">
         <v>68</v>
       </c>
       <c r="M17" s="40">
         <v>67</v>
       </c>
       <c r="N17" s="40">
         <v>69</v>
       </c>
-      <c r="O17" s="39">
+      <c r="O17" s="40">
+        <v>64</v>
+      </c>
+      <c r="P17" s="39">
         <v>88</v>
       </c>
-      <c r="P17" s="40">
+      <c r="Q17" s="40">
         <v>89</v>
       </c>
-      <c r="Q17" s="40">
+      <c r="R17" s="40">
         <v>86</v>
       </c>
-      <c r="R17" s="40">
+      <c r="S17" s="40">
         <v>80</v>
       </c>
-      <c r="S17" s="40">
+      <c r="T17" s="40">
         <v>78</v>
       </c>
-      <c r="T17" s="40">
+      <c r="U17" s="40">
         <v>79</v>
       </c>
-      <c r="U17" s="40">
+      <c r="V17" s="40">
         <v>86</v>
       </c>
-      <c r="V17" s="40">
+      <c r="W17" s="40">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="X17" s="40">
         <v>77</v>
       </c>
       <c r="Y17" s="40">
+        <v>77</v>
+      </c>
+      <c r="Z17" s="40">
         <v>80</v>
       </c>
-      <c r="Z17" s="40">
+      <c r="AA17" s="40">
         <v>79</v>
       </c>
-      <c r="AA17" s="40">
+      <c r="AB17" s="40">
         <v>81</v>
       </c>
-      <c r="AB17" s="39">
+      <c r="AC17" s="40">
+        <v>78</v>
+      </c>
+      <c r="AD17" s="39">
         <v>1509</v>
       </c>
-      <c r="AC17" s="40">
+      <c r="AE17" s="40">
         <v>1498</v>
       </c>
-      <c r="AD17" s="40">
+      <c r="AF17" s="40">
         <v>1432</v>
       </c>
-      <c r="AE17" s="40">
+      <c r="AG17" s="40">
         <v>1445</v>
       </c>
-      <c r="AF17" s="40">
+      <c r="AH17" s="40">
         <v>1422</v>
       </c>
-      <c r="AG17" s="40">
+      <c r="AI17" s="40">
         <v>1404</v>
       </c>
-      <c r="AH17" s="40">
+      <c r="AJ17" s="40">
         <v>1374</v>
       </c>
-      <c r="AI17" s="40">
+      <c r="AK17" s="40">
         <v>1319</v>
       </c>
-      <c r="AJ17" s="40">
+      <c r="AL17" s="40">
         <v>1289</v>
       </c>
-      <c r="AK17" s="40">
+      <c r="AM17" s="40">
         <v>1258</v>
       </c>
-      <c r="AL17" s="40">
+      <c r="AN17" s="40">
         <v>1227</v>
       </c>
-      <c r="AM17" s="40">
+      <c r="AO17" s="40">
         <v>1144</v>
       </c>
-      <c r="AN17" s="40">
+      <c r="AP17" s="40">
         <v>1129</v>
       </c>
-      <c r="AO17" s="39">
+      <c r="AQ17" s="40">
+        <v>1116</v>
+      </c>
+      <c r="AR17" s="39">
         <v>1409.0606766999999</v>
       </c>
-      <c r="AP17" s="40">
+      <c r="AS17" s="40">
         <v>1397.4649259</v>
       </c>
-      <c r="AQ17" s="40">
+      <c r="AT17" s="40">
         <v>1336.4494795999999</v>
       </c>
-      <c r="AR17" s="40">
+      <c r="AU17" s="40">
         <v>1355.4556014</v>
       </c>
-      <c r="AS17" s="40">
+      <c r="AV17" s="40">
         <v>1343.6347556000001</v>
       </c>
-      <c r="AT17" s="40">
+      <c r="AW17" s="40">
         <v>1318.7378217999999</v>
       </c>
-      <c r="AU17" s="40">
+      <c r="AX17" s="40">
         <v>1292.3317718999999</v>
       </c>
-      <c r="AV17" s="40">
+      <c r="AY17" s="40">
         <v>1248.5354563999999</v>
       </c>
-      <c r="AW17" s="40">
+      <c r="AZ17" s="40">
         <v>1205.4583832000001</v>
       </c>
-      <c r="AX17" s="40">
+      <c r="BA17" s="40">
         <v>1179.6424136999999</v>
       </c>
-      <c r="AY17" s="40">
+      <c r="BB17" s="40">
         <v>1132.800168</v>
       </c>
-      <c r="AZ17" s="40">
+      <c r="BC17" s="40">
         <v>1071.2222844999999</v>
       </c>
-      <c r="BA17" s="26">
+      <c r="BD17" s="40">
         <v>1049.0388915999999</v>
       </c>
-      <c r="BB17" s="24" t="s">
+      <c r="BE17" s="26">
+        <v>1039.607303</v>
+      </c>
+      <c r="BF17" s="24" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="18" spans="1:54" ht="10.5" customHeight="1">
+    <row r="18" spans="1:58" ht="10.5" customHeight="1">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="39">
         <v>251</v>
       </c>
       <c r="C18" s="40">
         <v>253</v>
       </c>
       <c r="D18" s="40">
         <v>256</v>
       </c>
       <c r="E18" s="40">
         <v>262</v>
       </c>
       <c r="F18" s="40">
         <v>255</v>
       </c>
       <c r="G18" s="40">
         <v>249</v>
       </c>
       <c r="H18" s="40">
         <v>250</v>
       </c>
       <c r="I18" s="40">
         <v>253</v>
       </c>
       <c r="J18" s="40">
         <v>252</v>
       </c>
       <c r="K18" s="40">
         <v>254</v>
       </c>
       <c r="L18" s="40">
         <v>262</v>
       </c>
       <c r="M18" s="40">
         <v>253</v>
       </c>
       <c r="N18" s="40">
         <v>259</v>
       </c>
-      <c r="O18" s="39">
+      <c r="O18" s="40">
+        <v>257</v>
+      </c>
+      <c r="P18" s="39">
         <v>255</v>
       </c>
-      <c r="P18" s="40">
+      <c r="Q18" s="40">
         <v>258</v>
       </c>
-      <c r="Q18" s="40">
+      <c r="R18" s="40">
         <v>261</v>
       </c>
-      <c r="R18" s="40">
+      <c r="S18" s="40">
         <v>265</v>
       </c>
-      <c r="S18" s="40">
+      <c r="T18" s="40">
         <v>257</v>
       </c>
-      <c r="T18" s="40">
+      <c r="U18" s="40">
         <v>252</v>
       </c>
-      <c r="U18" s="40">
+      <c r="V18" s="40">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="W18" s="40">
         <v>260</v>
       </c>
       <c r="X18" s="40">
+        <v>260</v>
+      </c>
+      <c r="Y18" s="40">
         <v>262</v>
       </c>
-      <c r="Y18" s="40">
+      <c r="Z18" s="40">
         <v>269</v>
       </c>
-      <c r="Z18" s="40">
+      <c r="AA18" s="40">
         <v>259</v>
       </c>
-      <c r="AA18" s="40">
+      <c r="AB18" s="40">
         <v>267</v>
       </c>
-      <c r="AB18" s="39">
+      <c r="AC18" s="40">
+        <v>262</v>
+      </c>
+      <c r="AD18" s="39">
         <v>3033</v>
       </c>
-      <c r="AC18" s="40">
+      <c r="AE18" s="40">
         <v>3120</v>
       </c>
-      <c r="AD18" s="40">
+      <c r="AF18" s="40">
         <v>3182</v>
       </c>
-      <c r="AE18" s="40">
+      <c r="AG18" s="40">
         <v>3235</v>
       </c>
-      <c r="AF18" s="40">
+      <c r="AH18" s="40">
         <v>3111</v>
       </c>
-      <c r="AG18" s="40">
+      <c r="AI18" s="40">
         <v>3122</v>
       </c>
-      <c r="AH18" s="40">
+      <c r="AJ18" s="40">
         <v>3134</v>
       </c>
-      <c r="AI18" s="40">
+      <c r="AK18" s="40">
         <v>3335</v>
       </c>
-      <c r="AJ18" s="40">
+      <c r="AL18" s="40">
         <v>3383</v>
       </c>
-      <c r="AK18" s="40">
+      <c r="AM18" s="40">
         <v>3434</v>
       </c>
-      <c r="AL18" s="40">
+      <c r="AN18" s="40">
         <v>3507</v>
       </c>
-      <c r="AM18" s="40">
+      <c r="AO18" s="40">
         <v>3567</v>
       </c>
-      <c r="AN18" s="40">
+      <c r="AP18" s="40">
         <v>3630</v>
       </c>
-      <c r="AO18" s="39">
+      <c r="AQ18" s="40">
+        <v>3443</v>
+      </c>
+      <c r="AR18" s="39">
         <v>2817.5124071999999</v>
       </c>
-      <c r="AP18" s="40">
+      <c r="AS18" s="40">
         <v>2896.2612085000001</v>
       </c>
-      <c r="AQ18" s="40">
+      <c r="AT18" s="40">
         <v>2952.2191637000001</v>
       </c>
-      <c r="AR18" s="40">
+      <c r="AU18" s="40">
         <v>3008.3706117000002</v>
       </c>
-      <c r="AS18" s="40">
+      <c r="AV18" s="40">
         <v>2893.2944759000002</v>
       </c>
-      <c r="AT18" s="40">
+      <c r="AW18" s="40">
         <v>2880.4584307</v>
       </c>
-      <c r="AU18" s="40">
+      <c r="AX18" s="40">
         <v>2894.4377651999998</v>
       </c>
-      <c r="AV18" s="40">
+      <c r="AY18" s="40">
         <v>3081.3306557999999</v>
       </c>
-      <c r="AW18" s="40">
+      <c r="AZ18" s="40">
         <v>3126.364838</v>
       </c>
-      <c r="AX18" s="40">
+      <c r="BA18" s="40">
         <v>3161.2929863999998</v>
       </c>
-      <c r="AY18" s="40">
+      <c r="BB18" s="40">
         <v>3212.7120285000001</v>
       </c>
-      <c r="AZ18" s="40">
+      <c r="BC18" s="40">
         <v>3305.7582468999999</v>
       </c>
-      <c r="BA18" s="26">
+      <c r="BD18" s="40">
         <v>3356.6296357000001</v>
       </c>
-      <c r="BB18" s="24" t="s">
+      <c r="BE18" s="26">
+        <v>3181.6767838000001</v>
+      </c>
+      <c r="BF18" s="24" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="19" spans="1:54" ht="10.5" customHeight="1">
+    <row r="19" spans="1:58" ht="10.5" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="39">
         <v>45</v>
       </c>
       <c r="C19" s="40">
         <v>43</v>
       </c>
       <c r="D19" s="40">
         <v>41</v>
       </c>
       <c r="E19" s="40">
         <v>41</v>
       </c>
       <c r="F19" s="40">
         <v>43</v>
       </c>
       <c r="G19" s="40">
         <v>42</v>
       </c>
       <c r="H19" s="40">
         <v>40</v>
       </c>
       <c r="I19" s="40">
         <v>37</v>
       </c>
       <c r="J19" s="40">
         <v>43</v>
       </c>
       <c r="K19" s="40">
         <v>43</v>
       </c>
       <c r="L19" s="40">
         <v>39</v>
       </c>
       <c r="M19" s="40">
         <v>41</v>
       </c>
       <c r="N19" s="40">
         <v>44</v>
       </c>
-      <c r="O19" s="39">
+      <c r="O19" s="40">
+        <v>46</v>
+      </c>
+      <c r="P19" s="39">
         <v>45</v>
       </c>
-      <c r="P19" s="40">
+      <c r="Q19" s="40">
         <v>42</v>
       </c>
-      <c r="Q19" s="40">
+      <c r="R19" s="40">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="S19" s="40">
         <v>40</v>
       </c>
       <c r="T19" s="40">
+        <v>40</v>
+      </c>
+      <c r="U19" s="40">
         <v>39</v>
       </c>
-      <c r="U19" s="40">
+      <c r="V19" s="40">
         <v>38</v>
       </c>
-      <c r="V19" s="40">
+      <c r="W19" s="40">
         <v>35</v>
       </c>
-      <c r="W19" s="40">
+      <c r="X19" s="40">
         <v>42</v>
       </c>
-      <c r="X19" s="40">
+      <c r="Y19" s="40">
         <v>43</v>
       </c>
-      <c r="Y19" s="40">
+      <c r="Z19" s="40">
         <v>41</v>
       </c>
-      <c r="Z19" s="40">
+      <c r="AA19" s="40">
         <v>43</v>
       </c>
-      <c r="AA19" s="40">
+      <c r="AB19" s="40">
         <v>46</v>
       </c>
-      <c r="AB19" s="39">
+      <c r="AC19" s="40">
+        <v>50</v>
+      </c>
+      <c r="AD19" s="39">
         <v>3153</v>
       </c>
-      <c r="AC19" s="40">
+      <c r="AE19" s="40">
         <v>3045</v>
       </c>
-      <c r="AD19" s="40">
+      <c r="AF19" s="40">
         <v>2992</v>
       </c>
-      <c r="AE19" s="40">
+      <c r="AG19" s="40">
         <v>2998</v>
       </c>
-      <c r="AF19" s="40">
+      <c r="AH19" s="40">
         <v>3007</v>
       </c>
-      <c r="AG19" s="40">
+      <c r="AI19" s="40">
         <v>2979</v>
       </c>
-      <c r="AH19" s="40">
+      <c r="AJ19" s="40">
         <v>3059</v>
       </c>
-      <c r="AI19" s="40">
+      <c r="AK19" s="40">
         <v>3049</v>
       </c>
-      <c r="AJ19" s="40">
+      <c r="AL19" s="40">
         <v>3006</v>
       </c>
-      <c r="AK19" s="40">
+      <c r="AM19" s="40">
         <v>2937</v>
       </c>
-      <c r="AL19" s="40">
+      <c r="AN19" s="40">
         <v>2960</v>
       </c>
-      <c r="AM19" s="40">
+      <c r="AO19" s="40">
         <v>3075</v>
       </c>
-      <c r="AN19" s="40">
+      <c r="AP19" s="40">
         <v>3003</v>
       </c>
-      <c r="AO19" s="39">
+      <c r="AQ19" s="40">
+        <v>3043</v>
+      </c>
+      <c r="AR19" s="39">
         <v>2940.3313082</v>
       </c>
-      <c r="AP19" s="40">
+      <c r="AS19" s="40">
         <v>2845.6544356999998</v>
       </c>
-      <c r="AQ19" s="40">
+      <c r="AT19" s="40">
         <v>2796.9228367000001</v>
       </c>
-      <c r="AR19" s="40">
+      <c r="AU19" s="40">
         <v>2815.0207716</v>
       </c>
-      <c r="AS19" s="40">
+      <c r="AV19" s="40">
         <v>2830.4194676000002</v>
       </c>
-      <c r="AT19" s="40">
+      <c r="AW19" s="40">
         <v>2831.3246158000002</v>
       </c>
-      <c r="AU19" s="40">
+      <c r="AX19" s="40">
         <v>2904.6729540000001</v>
       </c>
-      <c r="AV19" s="40">
+      <c r="AY19" s="40">
         <v>2892.1399535</v>
       </c>
-      <c r="AW19" s="40">
+      <c r="AZ19" s="40">
         <v>2842.8743005000001</v>
       </c>
-      <c r="AX19" s="40">
+      <c r="BA19" s="40">
         <v>2771.6421178999999</v>
       </c>
-      <c r="AY19" s="40">
+      <c r="BB19" s="40">
         <v>2805.9919049999999</v>
       </c>
-      <c r="AZ19" s="40">
+      <c r="BC19" s="40">
         <v>2919.4783493999998</v>
       </c>
-      <c r="BA19" s="26">
+      <c r="BD19" s="40">
         <v>2842.9665061999999</v>
       </c>
-      <c r="BB19" s="24" t="s">
+      <c r="BE19" s="26">
+        <v>2868.5488043</v>
+      </c>
+      <c r="BF19" s="24" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="20" spans="1:54" ht="10.5" customHeight="1">
+    <row r="20" spans="1:58" ht="10.5" customHeight="1">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="39">
         <v>19</v>
       </c>
       <c r="C20" s="40">
         <v>19</v>
       </c>
       <c r="D20" s="40">
         <v>22</v>
       </c>
       <c r="E20" s="40">
         <v>22</v>
       </c>
       <c r="F20" s="40">
         <v>21</v>
       </c>
       <c r="G20" s="40">
         <v>20</v>
       </c>
       <c r="H20" s="40">
         <v>19</v>
       </c>
       <c r="I20" s="40">
         <v>19</v>
       </c>
       <c r="J20" s="40">
         <v>22</v>
       </c>
       <c r="K20" s="40">
         <v>19</v>
       </c>
       <c r="L20" s="40">
         <v>19</v>
       </c>
       <c r="M20" s="40">
         <v>20</v>
       </c>
       <c r="N20" s="40">
         <v>18</v>
       </c>
-      <c r="O20" s="39">
+      <c r="O20" s="40">
+        <v>17</v>
+      </c>
+      <c r="P20" s="39">
         <v>18</v>
       </c>
-      <c r="P20" s="40">
+      <c r="Q20" s="40">
         <v>18</v>
       </c>
-      <c r="Q20" s="40">
+      <c r="R20" s="40">
         <v>21</v>
       </c>
-      <c r="R20" s="40">
+      <c r="S20" s="40">
         <v>23</v>
       </c>
-      <c r="S20" s="40">
+      <c r="T20" s="40">
         <v>22</v>
       </c>
-      <c r="T20" s="40">
+      <c r="U20" s="40">
         <v>21</v>
       </c>
-      <c r="U20" s="40">
+      <c r="V20" s="40">
         <v>20</v>
       </c>
-      <c r="V20" s="40">
+      <c r="W20" s="40">
         <v>19</v>
       </c>
-      <c r="W20" s="40">
+      <c r="X20" s="40">
         <v>22</v>
       </c>
-      <c r="X20" s="40">
+      <c r="Y20" s="40">
         <v>18</v>
       </c>
-      <c r="Y20" s="40">
+      <c r="Z20" s="40">
         <v>19</v>
       </c>
-      <c r="Z20" s="40">
+      <c r="AA20" s="40">
         <v>20</v>
       </c>
-      <c r="AA20" s="40">
+      <c r="AB20" s="40">
         <v>18</v>
       </c>
-      <c r="AB20" s="39">
+      <c r="AC20" s="40">
+        <v>16</v>
+      </c>
+      <c r="AD20" s="39">
         <v>210</v>
       </c>
-      <c r="AC20" s="40">
+      <c r="AE20" s="40">
         <v>203</v>
       </c>
-      <c r="AD20" s="40">
+      <c r="AF20" s="40">
         <v>230</v>
       </c>
-      <c r="AE20" s="40">
+      <c r="AG20" s="40">
         <v>244</v>
       </c>
-      <c r="AF20" s="40">
+      <c r="AH20" s="40">
         <v>256</v>
       </c>
-      <c r="AG20" s="40">
+      <c r="AI20" s="40">
         <v>263</v>
       </c>
-      <c r="AH20" s="40">
+      <c r="AJ20" s="40">
         <v>246</v>
       </c>
-      <c r="AI20" s="40">
+      <c r="AK20" s="40">
         <v>236</v>
       </c>
-      <c r="AJ20" s="40">
+      <c r="AL20" s="40">
         <v>231</v>
       </c>
-      <c r="AK20" s="40">
+      <c r="AM20" s="40">
         <v>237</v>
       </c>
-      <c r="AL20" s="40">
+      <c r="AN20" s="40">
         <v>247</v>
       </c>
-      <c r="AM20" s="40">
+      <c r="AO20" s="40">
         <v>257</v>
       </c>
-      <c r="AN20" s="40">
+      <c r="AP20" s="40">
         <v>258</v>
       </c>
-      <c r="AO20" s="39">
+      <c r="AQ20" s="40">
+        <v>216</v>
+      </c>
+      <c r="AR20" s="39">
         <v>188.17607150000001</v>
       </c>
-      <c r="AP20" s="40">
+      <c r="AS20" s="40">
         <v>179.65113629999999</v>
       </c>
-      <c r="AQ20" s="40">
+      <c r="AT20" s="40">
         <v>206.73248090000001</v>
       </c>
-      <c r="AR20" s="40">
+      <c r="AU20" s="40">
         <v>217.9467147</v>
       </c>
-      <c r="AS20" s="40">
+      <c r="AV20" s="40">
         <v>224.40449530000001</v>
       </c>
-      <c r="AT20" s="40">
+      <c r="AW20" s="40">
         <v>237.0338873</v>
       </c>
-      <c r="AU20" s="40">
+      <c r="AX20" s="40">
         <v>219.93547480000001</v>
       </c>
-      <c r="AV20" s="40">
+      <c r="AY20" s="40">
         <v>208.83589430000001</v>
       </c>
-      <c r="AW20" s="40">
+      <c r="AZ20" s="40">
         <v>202.82746280000001</v>
       </c>
-      <c r="AX20" s="40">
+      <c r="BA20" s="40">
         <v>210.87878649999999</v>
       </c>
-      <c r="AY20" s="40">
+      <c r="BB20" s="40">
         <v>216.47122200000001</v>
       </c>
-      <c r="AZ20" s="40">
+      <c r="BC20" s="40">
         <v>227.2674533</v>
       </c>
-      <c r="BA20" s="26">
+      <c r="BD20" s="40">
         <v>231.7034032</v>
       </c>
-      <c r="BB20" s="24" t="s">
+      <c r="BE20" s="26">
+        <v>190.85808410000001</v>
+      </c>
+      <c r="BF20" s="24" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="21" spans="1:54" ht="10.5" customHeight="1">
+    <row r="21" spans="1:58" ht="10.5" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="39">
         <v>72</v>
       </c>
       <c r="C21" s="40">
         <v>71</v>
       </c>
       <c r="D21" s="40">
         <v>68</v>
       </c>
       <c r="E21" s="40">
         <v>71</v>
       </c>
       <c r="F21" s="40">
         <v>66</v>
       </c>
       <c r="G21" s="40">
         <v>62</v>
       </c>
       <c r="H21" s="40">
         <v>60</v>
       </c>
       <c r="I21" s="40">
         <v>61</v>
       </c>
       <c r="J21" s="40">
         <v>60</v>
       </c>
       <c r="K21" s="40">
         <v>61</v>
       </c>
       <c r="L21" s="40">
         <v>63</v>
       </c>
       <c r="M21" s="40">
         <v>64</v>
       </c>
       <c r="N21" s="40">
         <v>61</v>
       </c>
-      <c r="O21" s="39">
+      <c r="O21" s="40">
+        <v>57</v>
+      </c>
+      <c r="P21" s="39">
         <v>76</v>
       </c>
-      <c r="P21" s="40">
+      <c r="Q21" s="40">
         <v>75</v>
       </c>
-      <c r="Q21" s="40">
+      <c r="R21" s="40">
         <v>72</v>
       </c>
-      <c r="R21" s="40">
+      <c r="S21" s="40">
         <v>74</v>
       </c>
-      <c r="S21" s="40">
+      <c r="T21" s="40">
         <v>68</v>
       </c>
-      <c r="T21" s="40">
+      <c r="U21" s="40">
         <v>65</v>
       </c>
-      <c r="U21" s="40">
+      <c r="V21" s="40">
         <v>63</v>
       </c>
-      <c r="V21" s="40">
+      <c r="W21" s="40">
         <v>65</v>
       </c>
-      <c r="W21" s="40">
+      <c r="X21" s="40">
         <v>64</v>
       </c>
-      <c r="X21" s="40">
+      <c r="Y21" s="40">
         <v>65</v>
       </c>
-      <c r="Y21" s="40">
+      <c r="Z21" s="40">
         <v>66</v>
       </c>
-      <c r="Z21" s="40">
+      <c r="AA21" s="40">
         <v>67</v>
       </c>
-      <c r="AA21" s="40">
+      <c r="AB21" s="40">
         <v>64</v>
       </c>
-      <c r="AB21" s="39">
+      <c r="AC21" s="40">
+        <v>60</v>
+      </c>
+      <c r="AD21" s="39">
         <v>2647</v>
       </c>
-      <c r="AC21" s="40">
+      <c r="AE21" s="40">
         <v>2719</v>
       </c>
-      <c r="AD21" s="40">
+      <c r="AF21" s="40">
         <v>2661</v>
       </c>
-      <c r="AE21" s="40">
+      <c r="AG21" s="40">
         <v>2602</v>
       </c>
-      <c r="AF21" s="40">
+      <c r="AH21" s="40">
         <v>2450</v>
       </c>
-      <c r="AG21" s="40">
+      <c r="AI21" s="40">
         <v>2361</v>
       </c>
-      <c r="AH21" s="40">
+      <c r="AJ21" s="40">
         <v>2493</v>
       </c>
-      <c r="AI21" s="40">
+      <c r="AK21" s="40">
         <v>2745</v>
       </c>
-      <c r="AJ21" s="40">
+      <c r="AL21" s="40">
         <v>2714</v>
       </c>
-      <c r="AK21" s="40">
+      <c r="AM21" s="40">
         <v>2640</v>
       </c>
-      <c r="AL21" s="40">
+      <c r="AN21" s="40">
         <v>2774</v>
       </c>
-      <c r="AM21" s="40">
+      <c r="AO21" s="40">
         <v>2932</v>
       </c>
-      <c r="AN21" s="40">
+      <c r="AP21" s="40">
         <v>2914</v>
       </c>
-      <c r="AO21" s="39">
+      <c r="AQ21" s="40">
+        <v>2792</v>
+      </c>
+      <c r="AR21" s="39">
         <v>2505.0089505999999</v>
       </c>
-      <c r="AP21" s="40">
+      <c r="AS21" s="40">
         <v>2587.3843044999999</v>
       </c>
-      <c r="AQ21" s="40">
+      <c r="AT21" s="40">
         <v>2542.4687861000002</v>
       </c>
-      <c r="AR21" s="40">
+      <c r="AU21" s="40">
         <v>2467.9275177999998</v>
       </c>
-      <c r="AS21" s="40">
+      <c r="AV21" s="40">
         <v>2321.0909670000001</v>
       </c>
-      <c r="AT21" s="40">
+      <c r="AW21" s="40">
         <v>2236.3139167999998</v>
       </c>
-      <c r="AU21" s="40">
+      <c r="AX21" s="40">
         <v>2363.4663913999998</v>
       </c>
-      <c r="AV21" s="40">
+      <c r="AY21" s="40">
         <v>2625.8794358999999</v>
       </c>
-      <c r="AW21" s="40">
+      <c r="AZ21" s="40">
         <v>2588.8546397999999</v>
       </c>
-      <c r="AX21" s="40">
+      <c r="BA21" s="40">
         <v>2508.9026908000001</v>
       </c>
-      <c r="AY21" s="40">
+      <c r="BB21" s="40">
         <v>2640.0332039999998</v>
       </c>
-      <c r="AZ21" s="40">
+      <c r="BC21" s="40">
         <v>2792.2322614</v>
       </c>
-      <c r="BA21" s="26">
+      <c r="BD21" s="40">
         <v>2770.2281974000002</v>
       </c>
-      <c r="BB21" s="24" t="s">
+      <c r="BE21" s="26">
+        <v>2655.2591726000001</v>
+      </c>
+      <c r="BF21" s="24" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:54" ht="10.5" customHeight="1">
+    <row r="22" spans="1:58" ht="10.5" customHeight="1">
       <c r="A22" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="39">
         <v>9</v>
       </c>
       <c r="C22" s="40">
         <v>8</v>
       </c>
       <c r="D22" s="40">
         <v>8</v>
       </c>
       <c r="E22" s="40">
         <v>9</v>
       </c>
       <c r="F22" s="40">
         <v>7</v>
       </c>
       <c r="G22" s="40">
         <v>8</v>
       </c>
       <c r="H22" s="40">
         <v>8</v>
       </c>
       <c r="I22" s="40">
         <v>6</v>
       </c>
       <c r="J22" s="40">
         <v>9</v>
       </c>
       <c r="K22" s="40">
         <v>9</v>
       </c>
       <c r="L22" s="40">
         <v>12</v>
       </c>
       <c r="M22" s="40">
         <v>13</v>
       </c>
       <c r="N22" s="40">
         <v>14</v>
       </c>
-      <c r="O22" s="39">
+      <c r="O22" s="40">
+        <v>15</v>
+      </c>
+      <c r="P22" s="39">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="Q22" s="40">
         <v>9</v>
       </c>
       <c r="R22" s="40">
+        <v>9</v>
+      </c>
+      <c r="S22" s="40">
         <v>11</v>
       </c>
-      <c r="S22" s="40">
+      <c r="T22" s="40">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="U22" s="40">
         <v>9</v>
       </c>
       <c r="V22" s="40">
+        <v>9</v>
+      </c>
+      <c r="W22" s="40">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="X22" s="40">
         <v>9</v>
       </c>
       <c r="Y22" s="40">
+        <v>9</v>
+      </c>
+      <c r="Z22" s="40">
         <v>12</v>
       </c>
-      <c r="Z22" s="40">
+      <c r="AA22" s="40">
         <v>13</v>
       </c>
-      <c r="AA22" s="40">
+      <c r="AB22" s="40">
         <v>15</v>
       </c>
-      <c r="AB22" s="39">
+      <c r="AC22" s="40">
+        <v>16</v>
+      </c>
+      <c r="AD22" s="39">
         <v>175</v>
       </c>
-      <c r="AC22" s="40">
+      <c r="AE22" s="40">
         <v>74</v>
       </c>
-      <c r="AD22" s="40">
+      <c r="AF22" s="40">
         <v>76</v>
       </c>
-      <c r="AE22" s="40">
+      <c r="AG22" s="40">
         <v>80</v>
       </c>
-      <c r="AF22" s="40">
+      <c r="AH22" s="40">
         <v>78</v>
       </c>
-      <c r="AG22" s="40">
+      <c r="AI22" s="40">
         <v>67</v>
       </c>
-      <c r="AH22" s="40">
+      <c r="AJ22" s="40">
         <v>72</v>
       </c>
-      <c r="AI22" s="40">
+      <c r="AK22" s="40">
         <v>70</v>
       </c>
-      <c r="AJ22" s="40">
+      <c r="AL22" s="40">
         <v>88</v>
       </c>
-      <c r="AK22" s="40">
+      <c r="AM22" s="40">
         <v>87</v>
       </c>
-      <c r="AL22" s="40">
+      <c r="AN22" s="40">
         <v>106</v>
       </c>
-      <c r="AM22" s="40">
+      <c r="AO22" s="40">
         <v>107</v>
       </c>
-      <c r="AN22" s="40">
+      <c r="AP22" s="40">
         <v>118</v>
       </c>
-      <c r="AO22" s="39">
+      <c r="AQ22" s="40">
+        <v>136</v>
+      </c>
+      <c r="AR22" s="39">
         <v>160.1783849</v>
       </c>
-      <c r="AP22" s="40">
+      <c r="AS22" s="40">
         <v>67.979776200000003</v>
       </c>
-      <c r="AQ22" s="40">
+      <c r="AT22" s="40">
         <v>70.283439000000001</v>
       </c>
-      <c r="AR22" s="40">
+      <c r="AU22" s="40">
         <v>73.070420200000001</v>
       </c>
-      <c r="AS22" s="40">
+      <c r="AV22" s="40">
         <v>69.727204599999993</v>
       </c>
-      <c r="AT22" s="40">
+      <c r="AW22" s="40">
         <v>61.4126446</v>
       </c>
-      <c r="AU22" s="40">
+      <c r="AX22" s="40">
         <v>65.411411900000004</v>
       </c>
-      <c r="AV22" s="40">
+      <c r="AY22" s="40">
         <v>64.564343500000007</v>
       </c>
-      <c r="AW22" s="40">
+      <c r="AZ22" s="40">
         <v>78.857536100000004</v>
       </c>
-      <c r="AX22" s="40">
+      <c r="BA22" s="40">
         <v>79.125031199999995</v>
       </c>
-      <c r="AY22" s="40">
+      <c r="BB22" s="40">
         <v>93.922737499999997</v>
       </c>
-      <c r="AZ22" s="40">
+      <c r="BC22" s="40">
         <v>98.191796199999999</v>
       </c>
-      <c r="BA22" s="26">
+      <c r="BD22" s="40">
         <v>107.92895110000001</v>
       </c>
-      <c r="BB22" s="24" t="s">
+      <c r="BE22" s="26">
+        <v>123.4656178</v>
+      </c>
+      <c r="BF22" s="24" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="23" spans="1:54" ht="10.5" customHeight="1">
+    <row r="23" spans="1:58" ht="10.5" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="39">
         <v>237</v>
       </c>
       <c r="C23" s="40">
         <v>230</v>
       </c>
       <c r="D23" s="40">
         <v>230</v>
       </c>
       <c r="E23" s="40">
         <v>234</v>
       </c>
       <c r="F23" s="40">
         <v>224</v>
       </c>
       <c r="G23" s="40">
         <v>229</v>
       </c>
       <c r="H23" s="40">
         <v>244</v>
       </c>
       <c r="I23" s="40">
         <v>253</v>
       </c>
       <c r="J23" s="40">
         <v>252</v>
       </c>
       <c r="K23" s="40">
         <v>246</v>
       </c>
       <c r="L23" s="40">
         <v>263</v>
       </c>
       <c r="M23" s="40">
         <v>254</v>
       </c>
       <c r="N23" s="40">
         <v>258</v>
       </c>
-      <c r="O23" s="39">
+      <c r="O23" s="40">
+        <v>259</v>
+      </c>
+      <c r="P23" s="39">
         <v>238</v>
       </c>
-      <c r="P23" s="40">
+      <c r="Q23" s="40">
         <v>237</v>
       </c>
-      <c r="Q23" s="40">
+      <c r="R23" s="40">
         <v>235</v>
       </c>
-      <c r="R23" s="40">
+      <c r="S23" s="40">
         <v>243</v>
       </c>
-      <c r="S23" s="40">
+      <c r="T23" s="40">
         <v>232</v>
       </c>
-      <c r="T23" s="40">
+      <c r="U23" s="40">
         <v>235</v>
       </c>
-      <c r="U23" s="40">
+      <c r="V23" s="40">
         <v>249</v>
       </c>
-      <c r="V23" s="40">
+      <c r="W23" s="40">
         <v>261</v>
       </c>
-      <c r="W23" s="40">
+      <c r="X23" s="40">
         <v>262</v>
       </c>
-      <c r="X23" s="40">
+      <c r="Y23" s="40">
         <v>252</v>
       </c>
-      <c r="Y23" s="40">
+      <c r="Z23" s="40">
         <v>268</v>
       </c>
-      <c r="Z23" s="40">
+      <c r="AA23" s="40">
         <v>263</v>
       </c>
-      <c r="AA23" s="40">
+      <c r="AB23" s="40">
         <v>265</v>
       </c>
-      <c r="AB23" s="39">
+      <c r="AC23" s="40">
+        <v>265</v>
+      </c>
+      <c r="AD23" s="39">
         <v>1134</v>
       </c>
-      <c r="AC23" s="40">
+      <c r="AE23" s="40">
         <v>1127</v>
       </c>
-      <c r="AD23" s="40">
+      <c r="AF23" s="40">
         <v>1126</v>
       </c>
-      <c r="AE23" s="40">
+      <c r="AG23" s="40">
         <v>1128</v>
       </c>
-      <c r="AF23" s="40">
+      <c r="AH23" s="40">
         <v>1139</v>
       </c>
-      <c r="AG23" s="40">
+      <c r="AI23" s="40">
         <v>1130</v>
       </c>
-      <c r="AH23" s="40">
+      <c r="AJ23" s="40">
         <v>1135</v>
       </c>
-      <c r="AI23" s="40">
+      <c r="AK23" s="40">
         <v>1153</v>
       </c>
-      <c r="AJ23" s="40">
+      <c r="AL23" s="40">
         <v>1171</v>
       </c>
-      <c r="AK23" s="40">
+      <c r="AM23" s="40">
         <v>1117</v>
       </c>
-      <c r="AL23" s="40">
+      <c r="AN23" s="40">
         <v>1166</v>
       </c>
-      <c r="AM23" s="40">
+      <c r="AO23" s="40">
         <v>1248</v>
       </c>
-      <c r="AN23" s="40">
+      <c r="AP23" s="40">
         <v>1328</v>
       </c>
-      <c r="AO23" s="39">
+      <c r="AQ23" s="40">
+        <v>1344</v>
+      </c>
+      <c r="AR23" s="39">
         <v>987.56748540000001</v>
       </c>
-      <c r="AP23" s="40">
+      <c r="AS23" s="40">
         <v>976.35266200000001</v>
       </c>
-      <c r="AQ23" s="40">
+      <c r="AT23" s="40">
         <v>975.85960350000005</v>
       </c>
-      <c r="AR23" s="40">
+      <c r="AU23" s="40">
         <v>963.42389720000006</v>
       </c>
-      <c r="AS23" s="40">
+      <c r="AV23" s="40">
         <v>972.68171050000001</v>
       </c>
-      <c r="AT23" s="40">
+      <c r="AW23" s="40">
         <v>964.82056769999997</v>
       </c>
-      <c r="AU23" s="40">
+      <c r="AX23" s="40">
         <v>971.47981349999998</v>
       </c>
-      <c r="AV23" s="40">
+      <c r="AY23" s="40">
         <v>985.55161429999998</v>
       </c>
-      <c r="AW23" s="40">
+      <c r="AZ23" s="40">
         <v>993.54480590000003</v>
       </c>
-      <c r="AX23" s="40">
+      <c r="BA23" s="40">
         <v>940.0352815</v>
       </c>
-      <c r="AY23" s="40">
+      <c r="BB23" s="40">
         <v>971.91804290000005</v>
       </c>
-      <c r="AZ23" s="40">
+      <c r="BC23" s="40">
         <v>1054.4220945</v>
       </c>
-      <c r="BA23" s="26">
+      <c r="BD23" s="40">
         <v>1128.7226799</v>
       </c>
-      <c r="BB23" s="24" t="s">
+      <c r="BE23" s="26">
+        <v>1145.3584415</v>
+      </c>
+      <c r="BF23" s="24" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="24" spans="1:54" ht="10.5" customHeight="1">
+    <row r="24" spans="1:58" ht="10.5" customHeight="1">
       <c r="A24" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="39">
         <v>10</v>
       </c>
       <c r="C24" s="40">
         <v>11</v>
       </c>
       <c r="D24" s="40">
         <v>13</v>
       </c>
       <c r="E24" s="40">
         <v>17</v>
       </c>
       <c r="F24" s="40">
         <v>16</v>
       </c>
       <c r="G24" s="40">
         <v>16</v>
       </c>
       <c r="H24" s="40">
         <v>15</v>
       </c>
       <c r="I24" s="40">
         <v>14</v>
       </c>
       <c r="J24" s="40">
         <v>13</v>
       </c>
       <c r="K24" s="40">
         <v>17</v>
       </c>
       <c r="L24" s="40">
         <v>19</v>
       </c>
       <c r="M24" s="40">
         <v>16</v>
       </c>
       <c r="N24" s="40">
         <v>18</v>
       </c>
-      <c r="O24" s="39">
+      <c r="O24" s="40">
+        <v>17</v>
+      </c>
+      <c r="P24" s="39">
         <v>26</v>
       </c>
-      <c r="P24" s="40">
+      <c r="Q24" s="40">
         <v>27</v>
       </c>
-      <c r="Q24" s="40">
+      <c r="R24" s="40">
         <v>25</v>
       </c>
-      <c r="R24" s="40">
+      <c r="S24" s="40">
         <v>29</v>
       </c>
-      <c r="S24" s="40">
+      <c r="T24" s="40">
         <v>26</v>
       </c>
-      <c r="T24" s="40">
+      <c r="U24" s="40">
         <v>27</v>
       </c>
-      <c r="U24" s="40">
+      <c r="V24" s="40">
         <v>26</v>
       </c>
-      <c r="V24" s="40">
+      <c r="W24" s="40">
         <v>25</v>
       </c>
-      <c r="W24" s="40">
+      <c r="X24" s="40">
         <v>24</v>
       </c>
-      <c r="X24" s="40">
+      <c r="Y24" s="40">
         <v>27</v>
       </c>
-      <c r="Y24" s="40">
+      <c r="Z24" s="40">
         <v>30</v>
       </c>
-      <c r="Z24" s="40">
+      <c r="AA24" s="40">
         <v>24</v>
       </c>
-      <c r="AA24" s="40">
+      <c r="AB24" s="40">
         <v>29</v>
       </c>
-      <c r="AB24" s="39">
+      <c r="AC24" s="40">
+        <v>27</v>
+      </c>
+      <c r="AD24" s="39">
         <v>481</v>
       </c>
-      <c r="AC24" s="40">
+      <c r="AE24" s="40">
         <v>494</v>
       </c>
-      <c r="AD24" s="40">
+      <c r="AF24" s="40">
         <v>528</v>
       </c>
-      <c r="AE24" s="40">
+      <c r="AG24" s="40">
         <v>526</v>
       </c>
-      <c r="AF24" s="40">
+      <c r="AH24" s="40">
         <v>557</v>
       </c>
-      <c r="AG24" s="40">
+      <c r="AI24" s="40">
         <v>594</v>
       </c>
-      <c r="AH24" s="40">
+      <c r="AJ24" s="40">
         <v>625</v>
       </c>
-      <c r="AI24" s="40">
+      <c r="AK24" s="40">
         <v>641</v>
       </c>
-      <c r="AJ24" s="40">
+      <c r="AL24" s="40">
         <v>664</v>
       </c>
-      <c r="AK24" s="40">
+      <c r="AM24" s="40">
         <v>727</v>
       </c>
-      <c r="AL24" s="40">
+      <c r="AN24" s="40">
         <v>799</v>
       </c>
-      <c r="AM24" s="40">
+      <c r="AO24" s="40">
         <v>770</v>
       </c>
-      <c r="AN24" s="40">
+      <c r="AP24" s="40">
         <v>867</v>
       </c>
-      <c r="AO24" s="39">
+      <c r="AQ24" s="40">
+        <v>861</v>
+      </c>
+      <c r="AR24" s="39">
         <v>424.51281299999999</v>
       </c>
-      <c r="AP24" s="40">
+      <c r="AS24" s="40">
         <v>443.94986160000002</v>
       </c>
-      <c r="AQ24" s="40">
+      <c r="AT24" s="40">
         <v>471.85327580000001</v>
       </c>
-      <c r="AR24" s="40">
+      <c r="AU24" s="40">
         <v>451.897648</v>
       </c>
-      <c r="AS24" s="40">
+      <c r="AV24" s="40">
         <v>501.59642819999999</v>
       </c>
-      <c r="AT24" s="40">
+      <c r="AW24" s="40">
         <v>532.02964829999996</v>
       </c>
-      <c r="AU24" s="40">
+      <c r="AX24" s="40">
         <v>565.99446130000001</v>
       </c>
-      <c r="AV24" s="40">
+      <c r="AY24" s="40">
         <v>582.34050360000003</v>
       </c>
-      <c r="AW24" s="40">
+      <c r="AZ24" s="40">
         <v>601.12496859999999</v>
       </c>
-      <c r="AX24" s="40">
+      <c r="BA24" s="40">
         <v>651.80177430000003</v>
       </c>
-      <c r="AY24" s="40">
+      <c r="BB24" s="40">
         <v>727.85050860000001</v>
       </c>
-      <c r="AZ24" s="40">
+      <c r="BC24" s="40">
         <v>708.70212389999995</v>
       </c>
-      <c r="BA24" s="26">
+      <c r="BD24" s="40">
         <v>789.13347380000005</v>
       </c>
-      <c r="BB24" s="24" t="s">
+      <c r="BE24" s="26">
+        <v>787.26871649999998</v>
+      </c>
+      <c r="BF24" s="24" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="1:54" ht="10.5" customHeight="1">
+    <row r="25" spans="1:58" ht="10.5" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="39">
         <v>58</v>
       </c>
       <c r="C25" s="40">
         <v>58</v>
       </c>
       <c r="D25" s="40">
         <v>55</v>
       </c>
       <c r="E25" s="40">
         <v>53</v>
       </c>
       <c r="F25" s="40">
         <v>54</v>
       </c>
       <c r="G25" s="40">
         <v>55</v>
       </c>
       <c r="H25" s="40">
         <v>54</v>
       </c>
       <c r="I25" s="40">
         <v>57</v>
       </c>
       <c r="J25" s="40">
         <v>49</v>
       </c>
       <c r="K25" s="40">
         <v>53</v>
       </c>
       <c r="L25" s="40">
         <v>58</v>
       </c>
       <c r="M25" s="40">
         <v>60</v>
       </c>
       <c r="N25" s="40">
         <v>59</v>
       </c>
-      <c r="O25" s="39">
+      <c r="O25" s="40">
+        <v>60</v>
+      </c>
+      <c r="P25" s="39">
         <v>76</v>
       </c>
-      <c r="P25" s="40">
+      <c r="Q25" s="40">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="R25" s="40">
         <v>74</v>
       </c>
       <c r="S25" s="40">
+        <v>74</v>
+      </c>
+      <c r="T25" s="40">
         <v>75</v>
       </c>
-      <c r="T25" s="40">
+      <c r="U25" s="40">
         <v>76</v>
       </c>
-      <c r="U25" s="40">
+      <c r="V25" s="40">
         <v>79</v>
       </c>
-      <c r="V25" s="40">
+      <c r="W25" s="40">
         <v>85</v>
       </c>
-      <c r="W25" s="40">
+      <c r="X25" s="40">
         <v>81</v>
       </c>
-      <c r="X25" s="40">
+      <c r="Y25" s="40">
         <v>83</v>
       </c>
-      <c r="Y25" s="40">
+      <c r="Z25" s="40">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AA25" s="40">
         <v>90</v>
       </c>
-      <c r="AB25" s="39">
+      <c r="AB25" s="40">
+        <v>90</v>
+      </c>
+      <c r="AC25" s="40">
+        <v>92</v>
+      </c>
+      <c r="AD25" s="39">
         <v>578</v>
       </c>
-      <c r="AC25" s="40">
+      <c r="AE25" s="40">
         <v>594</v>
       </c>
-      <c r="AD25" s="40">
+      <c r="AF25" s="40">
         <v>637</v>
       </c>
-      <c r="AE25" s="40">
+      <c r="AG25" s="40">
         <v>707</v>
       </c>
-      <c r="AF25" s="40">
+      <c r="AH25" s="40">
         <v>697</v>
       </c>
-      <c r="AG25" s="40">
+      <c r="AI25" s="40">
         <v>740</v>
       </c>
-      <c r="AH25" s="40">
+      <c r="AJ25" s="40">
         <v>749</v>
       </c>
-      <c r="AI25" s="40">
+      <c r="AK25" s="40">
         <v>793</v>
       </c>
-      <c r="AJ25" s="40">
+      <c r="AL25" s="40">
         <v>796</v>
       </c>
-      <c r="AK25" s="40">
+      <c r="AM25" s="40">
         <v>794</v>
       </c>
-      <c r="AL25" s="40">
+      <c r="AN25" s="40">
         <v>834</v>
       </c>
-      <c r="AM25" s="40">
+      <c r="AO25" s="40">
         <v>836</v>
       </c>
-      <c r="AN25" s="40">
+      <c r="AP25" s="40">
         <v>879</v>
       </c>
-      <c r="AO25" s="39">
+      <c r="AQ25" s="40">
+        <v>865</v>
+      </c>
+      <c r="AR25" s="39">
         <v>493.85219960000001</v>
       </c>
-      <c r="AP25" s="40">
+      <c r="AS25" s="40">
         <v>504.57102959999997</v>
       </c>
-      <c r="AQ25" s="40">
+      <c r="AT25" s="40">
         <v>536.45522059999996</v>
       </c>
-      <c r="AR25" s="40">
+      <c r="AU25" s="40">
         <v>571.90496350000001</v>
       </c>
-      <c r="AS25" s="40">
+      <c r="AV25" s="40">
         <v>581.95242450000001</v>
       </c>
-      <c r="AT25" s="40">
+      <c r="AW25" s="40">
         <v>608.43232799999998</v>
       </c>
-      <c r="AU25" s="40">
+      <c r="AX25" s="40">
         <v>606.9909318</v>
       </c>
-      <c r="AV25" s="40">
+      <c r="AY25" s="40">
         <v>632.14425410000001</v>
       </c>
-      <c r="AW25" s="40">
+      <c r="AZ25" s="40">
         <v>629.51422600000001</v>
       </c>
-      <c r="AX25" s="40">
+      <c r="BA25" s="40">
         <v>632.69423540000003</v>
       </c>
-      <c r="AY25" s="40">
+      <c r="BB25" s="40">
         <v>650.23521930000004</v>
       </c>
-      <c r="AZ25" s="40">
+      <c r="BC25" s="40">
         <v>667.06108740000002</v>
       </c>
-      <c r="BA25" s="26">
+      <c r="BD25" s="40">
         <v>695.32340320000003</v>
       </c>
-      <c r="BB25" s="24" t="s">
+      <c r="BE25" s="26">
+        <v>699.96780630000001</v>
+      </c>
+      <c r="BF25" s="24" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="26" spans="1:54" ht="10.5" customHeight="1">
+    <row r="26" spans="1:58" ht="10.5" customHeight="1">
       <c r="A26" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="39">
         <v>308</v>
       </c>
       <c r="C26" s="40">
         <v>334</v>
       </c>
       <c r="D26" s="40">
         <v>337</v>
       </c>
       <c r="E26" s="40">
         <v>353</v>
       </c>
       <c r="F26" s="40">
         <v>355</v>
       </c>
       <c r="G26" s="40">
         <v>341</v>
       </c>
       <c r="H26" s="40">
         <v>340</v>
       </c>
       <c r="I26" s="40">
         <v>359</v>
       </c>
       <c r="J26" s="40">
         <v>379</v>
       </c>
       <c r="K26" s="40">
         <v>392</v>
       </c>
       <c r="L26" s="40">
         <v>397</v>
       </c>
       <c r="M26" s="40">
         <v>392</v>
       </c>
       <c r="N26" s="40">
         <v>388</v>
       </c>
-      <c r="O26" s="39">
+      <c r="O26" s="40">
+        <v>386</v>
+      </c>
+      <c r="P26" s="39">
         <v>322</v>
       </c>
-      <c r="P26" s="40">
+      <c r="Q26" s="40">
         <v>349</v>
       </c>
-      <c r="Q26" s="40">
+      <c r="R26" s="40">
         <v>354</v>
       </c>
-      <c r="R26" s="40">
+      <c r="S26" s="40">
         <v>368</v>
       </c>
-      <c r="S26" s="40">
+      <c r="T26" s="40">
         <v>369</v>
       </c>
-      <c r="T26" s="40">
+      <c r="U26" s="40">
         <v>361</v>
       </c>
-      <c r="U26" s="40">
+      <c r="V26" s="40">
         <v>358</v>
       </c>
-      <c r="V26" s="40">
+      <c r="W26" s="40">
         <v>378</v>
       </c>
-      <c r="W26" s="40">
+      <c r="X26" s="40">
         <v>398</v>
       </c>
-      <c r="X26" s="40">
+      <c r="Y26" s="40">
         <v>409</v>
       </c>
-      <c r="Y26" s="40">
+      <c r="Z26" s="40">
         <v>410</v>
       </c>
-      <c r="Z26" s="40">
+      <c r="AA26" s="40">
         <v>408</v>
       </c>
-      <c r="AA26" s="40">
+      <c r="AB26" s="40">
         <v>404</v>
       </c>
-      <c r="AB26" s="39">
+      <c r="AC26" s="40">
+        <v>397</v>
+      </c>
+      <c r="AD26" s="39">
         <v>3931</v>
       </c>
-      <c r="AC26" s="40">
+      <c r="AE26" s="40">
         <v>4075</v>
       </c>
-      <c r="AD26" s="40">
+      <c r="AF26" s="40">
         <v>4041</v>
       </c>
-      <c r="AE26" s="40">
+      <c r="AG26" s="40">
         <v>4228</v>
       </c>
-      <c r="AF26" s="40">
+      <c r="AH26" s="40">
         <v>4296</v>
       </c>
-      <c r="AG26" s="40">
+      <c r="AI26" s="40">
         <v>4338</v>
       </c>
-      <c r="AH26" s="40">
+      <c r="AJ26" s="40">
         <v>4389</v>
       </c>
-      <c r="AI26" s="40">
+      <c r="AK26" s="40">
         <v>4401</v>
       </c>
-      <c r="AJ26" s="40">
+      <c r="AL26" s="40">
         <v>4523</v>
       </c>
-      <c r="AK26" s="40">
+      <c r="AM26" s="40">
         <v>4489</v>
       </c>
-      <c r="AL26" s="40">
+      <c r="AN26" s="40">
         <v>4501</v>
       </c>
-      <c r="AM26" s="40">
+      <c r="AO26" s="40">
         <v>4610</v>
       </c>
-      <c r="AN26" s="40">
+      <c r="AP26" s="40">
         <v>4521</v>
       </c>
-      <c r="AO26" s="39">
+      <c r="AQ26" s="40">
+        <v>4535</v>
+      </c>
+      <c r="AR26" s="39">
         <v>3717.0106709000002</v>
       </c>
-      <c r="AP26" s="40">
+      <c r="AS26" s="40">
         <v>3839.0605363999998</v>
       </c>
-      <c r="AQ26" s="40">
+      <c r="AT26" s="40">
         <v>3797.5134210000001</v>
       </c>
-      <c r="AR26" s="40">
+      <c r="AU26" s="40">
         <v>3956.3795494999999</v>
       </c>
-      <c r="AS26" s="40">
+      <c r="AV26" s="40">
         <v>4026.2211080000002</v>
       </c>
-      <c r="AT26" s="40">
+      <c r="AW26" s="40">
         <v>4046.7494528000002</v>
       </c>
-      <c r="AU26" s="40">
+      <c r="AX26" s="40">
         <v>4104.4135077000001</v>
       </c>
-      <c r="AV26" s="40">
+      <c r="AY26" s="40">
         <v>4126.9110823999999</v>
       </c>
-      <c r="AW26" s="40">
+      <c r="AZ26" s="40">
         <v>4221.6573053000002</v>
       </c>
-      <c r="AX26" s="40">
+      <c r="BA26" s="40">
         <v>4161.1603052</v>
       </c>
-      <c r="AY26" s="40">
+      <c r="BB26" s="40">
         <v>4159.7620186000004</v>
       </c>
-      <c r="AZ26" s="40">
+      <c r="BC26" s="40">
         <v>4290.9561486000002</v>
       </c>
-      <c r="BA26" s="26">
+      <c r="BD26" s="40">
         <v>4200.3151060999999</v>
       </c>
-      <c r="BB26" s="24" t="s">
+      <c r="BE26" s="26">
+        <v>4220.9564108000004</v>
+      </c>
+      <c r="BF26" s="24" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="27" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="27" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="39">
         <v>1414</v>
       </c>
       <c r="C27" s="40">
         <v>1402</v>
       </c>
       <c r="D27" s="40">
         <v>1414</v>
       </c>
       <c r="E27" s="40">
         <v>1380</v>
       </c>
       <c r="F27" s="40">
         <v>1351</v>
       </c>
       <c r="G27" s="40">
         <v>1387</v>
       </c>
       <c r="H27" s="40">
         <v>1409</v>
       </c>
       <c r="I27" s="40">
         <v>1412</v>
       </c>
       <c r="J27" s="40">
         <v>1445</v>
       </c>
       <c r="K27" s="40">
         <v>1474</v>
       </c>
       <c r="L27" s="40">
         <v>1523</v>
       </c>
       <c r="M27" s="40">
         <v>1536</v>
       </c>
       <c r="N27" s="40">
         <v>1570</v>
       </c>
-      <c r="O27" s="39">
+      <c r="O27" s="40">
+        <v>1600</v>
+      </c>
+      <c r="P27" s="39">
         <v>1451</v>
       </c>
-      <c r="P27" s="40">
+      <c r="Q27" s="40">
         <v>1432</v>
       </c>
-      <c r="Q27" s="40">
+      <c r="R27" s="40">
         <v>1450</v>
       </c>
-      <c r="R27" s="40">
+      <c r="S27" s="40">
         <v>1420</v>
       </c>
-      <c r="S27" s="40">
+      <c r="T27" s="40">
         <v>1388</v>
       </c>
-      <c r="T27" s="40">
+      <c r="U27" s="40">
         <v>1431</v>
       </c>
-      <c r="U27" s="40">
+      <c r="V27" s="40">
         <v>1455</v>
       </c>
-      <c r="V27" s="40">
+      <c r="W27" s="40">
         <v>1458</v>
       </c>
-      <c r="W27" s="40">
+      <c r="X27" s="40">
         <v>1491</v>
       </c>
-      <c r="X27" s="40">
+      <c r="Y27" s="40">
         <v>1516</v>
       </c>
-      <c r="Y27" s="40">
+      <c r="Z27" s="40">
         <v>1568</v>
       </c>
-      <c r="Z27" s="40">
+      <c r="AA27" s="40">
         <v>1578</v>
       </c>
-      <c r="AA27" s="40">
+      <c r="AB27" s="40">
         <v>1619</v>
       </c>
-      <c r="AB27" s="39">
+      <c r="AC27" s="40">
+        <v>1653</v>
+      </c>
+      <c r="AD27" s="39">
         <v>8293</v>
       </c>
-      <c r="AC27" s="40">
+      <c r="AE27" s="40">
         <v>8528</v>
       </c>
-      <c r="AD27" s="40">
+      <c r="AF27" s="40">
         <v>8961</v>
       </c>
-      <c r="AE27" s="40">
+      <c r="AG27" s="40">
         <v>9113</v>
       </c>
-      <c r="AF27" s="40">
+      <c r="AH27" s="40">
         <v>9055</v>
       </c>
-      <c r="AG27" s="40">
+      <c r="AI27" s="40">
         <v>9300</v>
       </c>
-      <c r="AH27" s="40">
+      <c r="AJ27" s="40">
         <v>9472</v>
       </c>
-      <c r="AI27" s="40">
+      <c r="AK27" s="40">
         <v>9582</v>
       </c>
-      <c r="AJ27" s="40">
+      <c r="AL27" s="40">
         <v>9792</v>
       </c>
-      <c r="AK27" s="40">
+      <c r="AM27" s="40">
         <v>9603</v>
       </c>
-      <c r="AL27" s="40">
+      <c r="AN27" s="40">
         <v>9956</v>
       </c>
-      <c r="AM27" s="40">
+      <c r="AO27" s="40">
         <v>9895</v>
       </c>
-      <c r="AN27" s="40">
+      <c r="AP27" s="40">
         <v>10096</v>
       </c>
-      <c r="AO27" s="39">
+      <c r="AQ27" s="40">
+        <v>10037</v>
+      </c>
+      <c r="AR27" s="39">
         <v>7583.2671296999997</v>
       </c>
-      <c r="AP27" s="40">
+      <c r="AS27" s="40">
         <v>7790.0924562999999</v>
       </c>
-      <c r="AQ27" s="40">
+      <c r="AT27" s="40">
         <v>8203.8443064999992</v>
       </c>
-      <c r="AR27" s="40">
+      <c r="AU27" s="40">
         <v>8332.7295627999993</v>
       </c>
-      <c r="AS27" s="40">
+      <c r="AV27" s="40">
         <v>8281.4291668999995</v>
       </c>
-      <c r="AT27" s="40">
+      <c r="AW27" s="40">
         <v>8475.9000018999996</v>
       </c>
-      <c r="AU27" s="40">
+      <c r="AX27" s="40">
         <v>8621.1642554999999</v>
       </c>
-      <c r="AV27" s="40">
+      <c r="AY27" s="40">
         <v>8799.7943085999996</v>
       </c>
-      <c r="AW27" s="40">
+      <c r="AZ27" s="40">
         <v>8921.9282545999995</v>
       </c>
-      <c r="AX27" s="40">
+      <c r="BA27" s="40">
         <v>8730.1890846999995</v>
       </c>
-      <c r="AY27" s="40">
+      <c r="BB27" s="40">
         <v>9067.9474363999998</v>
       </c>
-      <c r="AZ27" s="40">
+      <c r="BC27" s="40">
         <v>9025.1893326000009</v>
       </c>
-      <c r="BA27" s="26">
+      <c r="BD27" s="40">
         <v>9203.0373739000006</v>
       </c>
-      <c r="BB27" s="24" t="s">
+      <c r="BE27" s="26">
+        <v>9152.0001740000007</v>
+      </c>
+      <c r="BF27" s="24" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="28" spans="1:54" ht="10.5" customHeight="1">
+    <row r="28" spans="1:58" ht="10.5" customHeight="1">
       <c r="A28" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="37">
         <v>11843</v>
       </c>
       <c r="C28" s="38">
         <v>12084</v>
       </c>
       <c r="D28" s="38">
         <v>12295</v>
       </c>
       <c r="E28" s="38">
         <v>12714</v>
       </c>
       <c r="F28" s="38">
         <v>12905</v>
       </c>
       <c r="G28" s="38">
         <v>13136</v>
       </c>
       <c r="H28" s="38">
         <v>13270</v>
       </c>
       <c r="I28" s="38">
         <v>13545</v>
       </c>
       <c r="J28" s="38">
         <v>13933</v>
       </c>
       <c r="K28" s="38">
         <v>14094</v>
       </c>
       <c r="L28" s="38">
         <v>14564</v>
       </c>
       <c r="M28" s="38">
         <v>15055</v>
       </c>
       <c r="N28" s="38">
         <v>15431</v>
       </c>
-      <c r="O28" s="37">
+      <c r="O28" s="38">
+        <v>15773</v>
+      </c>
+      <c r="P28" s="37">
         <v>14061</v>
       </c>
-      <c r="P28" s="38">
+      <c r="Q28" s="38">
         <v>14349</v>
       </c>
-      <c r="Q28" s="38">
+      <c r="R28" s="38">
         <v>14576</v>
       </c>
-      <c r="R28" s="38">
+      <c r="S28" s="38">
         <v>14890</v>
       </c>
-      <c r="S28" s="38">
+      <c r="T28" s="38">
         <v>15113</v>
       </c>
-      <c r="T28" s="38">
+      <c r="U28" s="38">
         <v>15351</v>
       </c>
-      <c r="U28" s="38">
+      <c r="V28" s="38">
         <v>15469</v>
       </c>
-      <c r="V28" s="38">
+      <c r="W28" s="38">
         <v>15731</v>
       </c>
-      <c r="W28" s="38">
+      <c r="X28" s="38">
         <v>16136</v>
       </c>
-      <c r="X28" s="38">
+      <c r="Y28" s="38">
         <v>16280</v>
       </c>
-      <c r="Y28" s="38">
+      <c r="Z28" s="38">
         <v>16750</v>
       </c>
-      <c r="Z28" s="38">
+      <c r="AA28" s="38">
         <v>17258</v>
       </c>
-      <c r="AA28" s="38">
+      <c r="AB28" s="38">
         <v>17670</v>
       </c>
-      <c r="AB28" s="37">
+      <c r="AC28" s="38">
+        <v>18011</v>
+      </c>
+      <c r="AD28" s="37">
         <v>95052</v>
       </c>
-      <c r="AC28" s="38">
+      <c r="AE28" s="38">
         <v>97015</v>
       </c>
-      <c r="AD28" s="38">
+      <c r="AF28" s="38">
         <v>99518</v>
       </c>
-      <c r="AE28" s="38">
+      <c r="AG28" s="38">
         <v>101505</v>
       </c>
-      <c r="AF28" s="38">
+      <c r="AH28" s="38">
         <v>102829</v>
       </c>
-      <c r="AG28" s="38">
+      <c r="AI28" s="38">
         <v>104487</v>
       </c>
-      <c r="AH28" s="38">
+      <c r="AJ28" s="38">
         <v>106673</v>
       </c>
-      <c r="AI28" s="38">
+      <c r="AK28" s="38">
         <v>107079</v>
       </c>
-      <c r="AJ28" s="38">
+      <c r="AL28" s="38">
         <v>109122</v>
       </c>
-      <c r="AK28" s="38">
+      <c r="AM28" s="38">
         <v>109750</v>
       </c>
-      <c r="AL28" s="38">
+      <c r="AN28" s="38">
         <v>112434</v>
       </c>
-      <c r="AM28" s="38">
+      <c r="AO28" s="38">
         <v>116157</v>
       </c>
-      <c r="AN28" s="38">
+      <c r="AP28" s="38">
         <v>118418</v>
       </c>
-      <c r="AO28" s="37">
+      <c r="AQ28" s="38">
+        <v>119360</v>
+      </c>
+      <c r="AR28" s="37">
         <v>67543.786760400006</v>
       </c>
-      <c r="AP28" s="38">
+      <c r="AS28" s="38">
         <v>68737.577646499994</v>
       </c>
-      <c r="AQ28" s="38">
+      <c r="AT28" s="38">
         <v>70637.989605299997</v>
       </c>
-      <c r="AR28" s="38">
+      <c r="AU28" s="38">
         <v>72077.732143700006</v>
       </c>
-      <c r="AS28" s="38">
+      <c r="AV28" s="38">
         <v>72802.748772899999</v>
       </c>
-      <c r="AT28" s="38">
+      <c r="AW28" s="38">
         <v>73582.255904999998</v>
       </c>
-      <c r="AU28" s="38">
+      <c r="AX28" s="38">
         <v>74766.344663199998</v>
       </c>
-      <c r="AV28" s="38">
+      <c r="AY28" s="38">
         <v>76451.796052000005</v>
       </c>
-      <c r="AW28" s="38">
+      <c r="AZ28" s="38">
         <v>77612.264782300001</v>
       </c>
-      <c r="AX28" s="38">
+      <c r="BA28" s="38">
         <v>77955.857803699997</v>
       </c>
-      <c r="AY28" s="38">
+      <c r="BB28" s="38">
         <v>79553.941238700005</v>
       </c>
-      <c r="AZ28" s="38">
+      <c r="BC28" s="38">
         <v>82758.585767199998</v>
       </c>
-      <c r="BA28" s="32">
+      <c r="BD28" s="38">
         <v>84610.812414800006</v>
       </c>
-      <c r="BB28" s="33" t="s">
+      <c r="BE28" s="32">
+        <v>84659.417172899994</v>
+      </c>
+      <c r="BF28" s="33" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="29" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="29" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="39">
         <v>613</v>
       </c>
       <c r="C29" s="40">
         <v>631</v>
       </c>
       <c r="D29" s="40">
         <v>624</v>
       </c>
       <c r="E29" s="40">
         <v>621</v>
       </c>
       <c r="F29" s="40">
         <v>632</v>
       </c>
       <c r="G29" s="40">
         <v>635</v>
       </c>
       <c r="H29" s="40">
         <v>640</v>
       </c>
       <c r="I29" s="40">
         <v>640</v>
       </c>
       <c r="J29" s="40">
         <v>664</v>
       </c>
       <c r="K29" s="40">
         <v>664</v>
       </c>
       <c r="L29" s="40">
         <v>666</v>
       </c>
       <c r="M29" s="40">
         <v>667</v>
       </c>
       <c r="N29" s="40">
         <v>666</v>
       </c>
-      <c r="O29" s="39">
+      <c r="O29" s="40">
+        <v>680</v>
+      </c>
+      <c r="P29" s="39">
         <v>632</v>
       </c>
-      <c r="P29" s="40">
+      <c r="Q29" s="40">
         <v>654</v>
       </c>
-      <c r="Q29" s="40">
+      <c r="R29" s="40">
         <v>651</v>
       </c>
-      <c r="R29" s="40">
+      <c r="S29" s="40">
         <v>649</v>
       </c>
-      <c r="S29" s="40">
+      <c r="T29" s="40">
         <v>663</v>
       </c>
-      <c r="T29" s="40">
+      <c r="U29" s="40">
         <v>664</v>
       </c>
-      <c r="U29" s="40">
+      <c r="V29" s="40">
         <v>667</v>
       </c>
-      <c r="V29" s="40">
+      <c r="W29" s="40">
         <v>666</v>
       </c>
-      <c r="W29" s="40">
+      <c r="X29" s="40">
         <v>691</v>
       </c>
-      <c r="X29" s="40">
+      <c r="Y29" s="40">
         <v>687</v>
       </c>
-      <c r="Y29" s="40">
+      <c r="Z29" s="40">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="AA29" s="40">
         <v>692</v>
       </c>
-      <c r="AB29" s="39">
+      <c r="AB29" s="40">
+        <v>692</v>
+      </c>
+      <c r="AC29" s="40">
+        <v>706</v>
+      </c>
+      <c r="AD29" s="39">
         <v>3045</v>
       </c>
-      <c r="AC29" s="40">
+      <c r="AE29" s="40">
         <v>3068</v>
       </c>
-      <c r="AD29" s="40">
+      <c r="AF29" s="40">
         <v>3153</v>
       </c>
-      <c r="AE29" s="40">
+      <c r="AG29" s="40">
         <v>3232</v>
       </c>
-      <c r="AF29" s="40">
+      <c r="AH29" s="40">
         <v>3183</v>
       </c>
-      <c r="AG29" s="40">
+      <c r="AI29" s="40">
         <v>3174</v>
       </c>
-      <c r="AH29" s="40">
+      <c r="AJ29" s="40">
         <v>3195</v>
       </c>
-      <c r="AI29" s="40">
+      <c r="AK29" s="40">
         <v>3198</v>
       </c>
-      <c r="AJ29" s="40">
+      <c r="AL29" s="40">
         <v>3257</v>
       </c>
-      <c r="AK29" s="40">
+      <c r="AM29" s="40">
         <v>3177</v>
       </c>
-      <c r="AL29" s="40">
+      <c r="AN29" s="40">
         <v>3167</v>
       </c>
-      <c r="AM29" s="40">
+      <c r="AO29" s="40">
         <v>3236</v>
       </c>
-      <c r="AN29" s="40">
+      <c r="AP29" s="40">
         <v>3206</v>
       </c>
-      <c r="AO29" s="39">
+      <c r="AQ29" s="40">
+        <v>3279</v>
+      </c>
+      <c r="AR29" s="39">
         <v>2681.9833818000002</v>
       </c>
-      <c r="AP29" s="40">
+      <c r="AS29" s="40">
         <v>2696.7402575999999</v>
       </c>
-      <c r="AQ29" s="40">
+      <c r="AT29" s="40">
         <v>2769.9423235999998</v>
       </c>
-      <c r="AR29" s="40">
+      <c r="AU29" s="40">
         <v>2846.7785531</v>
       </c>
-      <c r="AS29" s="40">
+      <c r="AV29" s="40">
         <v>2792.7060375000001</v>
       </c>
-      <c r="AT29" s="40">
+      <c r="AW29" s="40">
         <v>2760.7954800000002</v>
       </c>
-      <c r="AU29" s="40">
+      <c r="AX29" s="40">
         <v>2736.1920190000001</v>
       </c>
-      <c r="AV29" s="40">
+      <c r="AY29" s="40">
         <v>2778.5788788999998</v>
       </c>
-      <c r="AW29" s="40">
+      <c r="AZ29" s="40">
         <v>2824.2969996000002</v>
       </c>
-      <c r="AX29" s="40">
+      <c r="BA29" s="40">
         <v>2715.5528614</v>
       </c>
-      <c r="AY29" s="40">
+      <c r="BB29" s="40">
         <v>2703.1693716</v>
       </c>
-      <c r="AZ29" s="40">
+      <c r="BC29" s="40">
         <v>2802.7599737</v>
       </c>
-      <c r="BA29" s="26">
+      <c r="BD29" s="40">
         <v>2804.0376264000001</v>
       </c>
-      <c r="BB29" s="24" t="s">
+      <c r="BE29" s="26">
+        <v>2835.4340438999998</v>
+      </c>
+      <c r="BF29" s="24" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="30" spans="1:54" ht="10.5" customHeight="1">
+    <row r="30" spans="1:58" ht="10.5" customHeight="1">
       <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="39">
         <v>603</v>
       </c>
       <c r="C30" s="40">
         <v>601</v>
       </c>
       <c r="D30" s="40">
         <v>580</v>
       </c>
       <c r="E30" s="40">
         <v>591</v>
       </c>
       <c r="F30" s="40">
         <v>595</v>
       </c>
       <c r="G30" s="40">
         <v>592</v>
       </c>
       <c r="H30" s="40">
         <v>571</v>
       </c>
       <c r="I30" s="40">
         <v>553</v>
       </c>
       <c r="J30" s="40">
         <v>543</v>
       </c>
       <c r="K30" s="40">
         <v>531</v>
       </c>
       <c r="L30" s="40">
         <v>519</v>
       </c>
       <c r="M30" s="40">
         <v>492</v>
       </c>
       <c r="N30" s="40">
         <v>485</v>
       </c>
-      <c r="O30" s="39">
+      <c r="O30" s="40">
+        <v>460</v>
+      </c>
+      <c r="P30" s="39">
         <v>682</v>
       </c>
-      <c r="P30" s="40">
+      <c r="Q30" s="40">
         <v>676</v>
       </c>
-      <c r="Q30" s="40">
+      <c r="R30" s="40">
         <v>664</v>
       </c>
-      <c r="R30" s="40">
+      <c r="S30" s="40">
         <v>685</v>
       </c>
-      <c r="S30" s="40">
+      <c r="T30" s="40">
         <v>688</v>
       </c>
-      <c r="T30" s="40">
+      <c r="U30" s="40">
         <v>685</v>
       </c>
-      <c r="U30" s="40">
+      <c r="V30" s="40">
         <v>666</v>
       </c>
-      <c r="V30" s="40">
+      <c r="W30" s="40">
         <v>647</v>
       </c>
-      <c r="W30" s="40">
+      <c r="X30" s="40">
         <v>641</v>
       </c>
-      <c r="X30" s="40">
+      <c r="Y30" s="40">
         <v>624</v>
       </c>
-      <c r="Y30" s="40">
+      <c r="Z30" s="40">
         <v>606</v>
       </c>
-      <c r="Z30" s="40">
+      <c r="AA30" s="40">
         <v>585</v>
       </c>
-      <c r="AA30" s="40">
+      <c r="AB30" s="40">
         <v>575</v>
       </c>
-      <c r="AB30" s="39">
+      <c r="AC30" s="40">
+        <v>547</v>
+      </c>
+      <c r="AD30" s="39">
         <v>5952</v>
       </c>
-      <c r="AC30" s="40">
+      <c r="AE30" s="40">
         <v>5931</v>
       </c>
-      <c r="AD30" s="40">
+      <c r="AF30" s="40">
         <v>6107</v>
       </c>
-      <c r="AE30" s="40">
+      <c r="AG30" s="40">
         <v>6028</v>
       </c>
-      <c r="AF30" s="40">
+      <c r="AH30" s="40">
         <v>6173</v>
       </c>
-      <c r="AG30" s="40">
+      <c r="AI30" s="40">
         <v>6126</v>
       </c>
-      <c r="AH30" s="40">
+      <c r="AJ30" s="40">
         <v>5978</v>
       </c>
-      <c r="AI30" s="40">
+      <c r="AK30" s="40">
         <v>5957</v>
       </c>
-      <c r="AJ30" s="40">
+      <c r="AL30" s="40">
         <v>5935</v>
       </c>
-      <c r="AK30" s="40">
+      <c r="AM30" s="40">
         <v>5821</v>
       </c>
-      <c r="AL30" s="40">
+      <c r="AN30" s="40">
         <v>5810</v>
       </c>
-      <c r="AM30" s="40">
+      <c r="AO30" s="40">
         <v>5932</v>
       </c>
-      <c r="AN30" s="40">
+      <c r="AP30" s="40">
         <v>5954</v>
       </c>
-      <c r="AO30" s="39">
+      <c r="AQ30" s="40">
+        <v>5804</v>
+      </c>
+      <c r="AR30" s="39">
         <v>4992.4709351000001</v>
       </c>
-      <c r="AP30" s="40">
+      <c r="AS30" s="40">
         <v>5014.5308450000002</v>
       </c>
-      <c r="AQ30" s="40">
+      <c r="AT30" s="40">
         <v>5185.6061797000002</v>
       </c>
-      <c r="AR30" s="40">
+      <c r="AU30" s="40">
         <v>5113.5180400999998</v>
       </c>
-      <c r="AS30" s="40">
+      <c r="AV30" s="40">
         <v>5289.8005169999997</v>
       </c>
-      <c r="AT30" s="40">
+      <c r="AW30" s="40">
         <v>5201.4779038999995</v>
       </c>
-      <c r="AU30" s="40">
+      <c r="AX30" s="40">
         <v>5052.4332717999996</v>
       </c>
-      <c r="AV30" s="40">
+      <c r="AY30" s="40">
         <v>5069.1757866999997</v>
       </c>
-      <c r="AW30" s="40">
+      <c r="AZ30" s="40">
         <v>5050.0734384999996</v>
       </c>
-      <c r="AX30" s="40">
+      <c r="BA30" s="40">
         <v>4982.1925032999998</v>
       </c>
-      <c r="AY30" s="40">
+      <c r="BB30" s="40">
         <v>4959.1723826999996</v>
       </c>
-      <c r="AZ30" s="40">
+      <c r="BC30" s="40">
         <v>5124.5670203999998</v>
       </c>
-      <c r="BA30" s="26">
+      <c r="BD30" s="40">
         <v>5165.1671001000004</v>
       </c>
-      <c r="BB30" s="24" t="s">
+      <c r="BE30" s="26">
+        <v>4998.0470735999997</v>
+      </c>
+      <c r="BF30" s="24" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="31" spans="1:54" ht="10.5" customHeight="1">
+    <row r="31" spans="1:58" ht="10.5" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="39">
         <v>1181</v>
       </c>
       <c r="C31" s="40">
         <v>1167</v>
       </c>
       <c r="D31" s="40">
         <v>1152</v>
       </c>
       <c r="E31" s="40">
         <v>1162</v>
       </c>
       <c r="F31" s="40">
         <v>1155</v>
       </c>
       <c r="G31" s="40">
         <v>1135</v>
       </c>
       <c r="H31" s="40">
         <v>1126</v>
       </c>
       <c r="I31" s="40">
         <v>1143</v>
       </c>
       <c r="J31" s="40">
         <v>1139</v>
       </c>
       <c r="K31" s="40">
         <v>1153</v>
       </c>
       <c r="L31" s="40">
         <v>1155</v>
       </c>
       <c r="M31" s="40">
         <v>1191</v>
       </c>
       <c r="N31" s="40">
         <v>1134</v>
       </c>
-      <c r="O31" s="39">
+      <c r="O31" s="40">
+        <v>1106</v>
+      </c>
+      <c r="P31" s="39">
         <v>1654</v>
       </c>
-      <c r="P31" s="40">
+      <c r="Q31" s="40">
         <v>1659</v>
       </c>
-      <c r="Q31" s="40">
+      <c r="R31" s="40">
         <v>1653</v>
       </c>
-      <c r="R31" s="40">
+      <c r="S31" s="40">
         <v>1647</v>
       </c>
-      <c r="S31" s="40">
+      <c r="T31" s="40">
         <v>1654</v>
       </c>
-      <c r="T31" s="40">
+      <c r="U31" s="40">
         <v>1628</v>
       </c>
-      <c r="U31" s="40">
+      <c r="V31" s="40">
         <v>1626</v>
       </c>
-      <c r="V31" s="40">
+      <c r="W31" s="40">
         <v>1629</v>
       </c>
-      <c r="W31" s="40">
+      <c r="X31" s="40">
         <v>1620</v>
       </c>
-      <c r="X31" s="40">
+      <c r="Y31" s="40">
         <v>1646</v>
       </c>
-      <c r="Y31" s="40">
+      <c r="Z31" s="40">
         <v>1645</v>
       </c>
-      <c r="Z31" s="40">
+      <c r="AA31" s="40">
         <v>1689</v>
       </c>
-      <c r="AA31" s="40">
+      <c r="AB31" s="40">
         <v>1624</v>
       </c>
-      <c r="AB31" s="39">
+      <c r="AC31" s="40">
+        <v>1592</v>
+      </c>
+      <c r="AD31" s="39">
         <v>9767</v>
       </c>
-      <c r="AC31" s="40">
+      <c r="AE31" s="40">
         <v>9884</v>
       </c>
-      <c r="AD31" s="40">
+      <c r="AF31" s="40">
         <v>9871</v>
       </c>
-      <c r="AE31" s="40">
+      <c r="AG31" s="40">
         <v>10043</v>
       </c>
-      <c r="AF31" s="40">
+      <c r="AH31" s="40">
         <v>9935</v>
       </c>
-      <c r="AG31" s="40">
+      <c r="AI31" s="40">
         <v>10054</v>
       </c>
-      <c r="AH31" s="40">
+      <c r="AJ31" s="40">
         <v>10124</v>
       </c>
-      <c r="AI31" s="40">
+      <c r="AK31" s="40">
         <v>10047</v>
       </c>
-      <c r="AJ31" s="40">
+      <c r="AL31" s="40">
         <v>10144</v>
       </c>
-      <c r="AK31" s="40">
+      <c r="AM31" s="40">
         <v>10116</v>
       </c>
-      <c r="AL31" s="40">
+      <c r="AN31" s="40">
         <v>10289</v>
       </c>
-      <c r="AM31" s="40">
+      <c r="AO31" s="40">
         <v>10540</v>
       </c>
-      <c r="AN31" s="40">
+      <c r="AP31" s="40">
         <v>10372</v>
       </c>
-      <c r="AO31" s="39">
+      <c r="AQ31" s="40">
+        <v>10126</v>
+      </c>
+      <c r="AR31" s="39">
         <v>7013.4397182000002</v>
       </c>
-      <c r="AP31" s="40">
+      <c r="AS31" s="40">
         <v>7062.7234913000002</v>
       </c>
-      <c r="AQ31" s="40">
+      <c r="AT31" s="40">
         <v>7086.5334291999998</v>
       </c>
-      <c r="AR31" s="40">
+      <c r="AU31" s="40">
         <v>7219.6703833000001</v>
       </c>
-      <c r="AS31" s="40">
+      <c r="AV31" s="40">
         <v>7151.6789738999996</v>
       </c>
-      <c r="AT31" s="40">
+      <c r="AW31" s="40">
         <v>7172.8478167000003</v>
       </c>
-      <c r="AU31" s="40">
+      <c r="AX31" s="40">
         <v>7204.9087664999997</v>
       </c>
-      <c r="AV31" s="40">
+      <c r="AY31" s="40">
         <v>7140.1811729000001</v>
       </c>
-      <c r="AW31" s="40">
+      <c r="AZ31" s="40">
         <v>7230.2506602000003</v>
       </c>
-      <c r="AX31" s="40">
+      <c r="BA31" s="40">
         <v>7242.0308799000004</v>
       </c>
-      <c r="AY31" s="40">
+      <c r="BB31" s="40">
         <v>7263.4610290000001</v>
       </c>
-      <c r="AZ31" s="40">
+      <c r="BC31" s="40">
         <v>7538.6540020000002</v>
       </c>
-      <c r="BA31" s="26">
+      <c r="BD31" s="40">
         <v>7402.6388020000004</v>
       </c>
-      <c r="BB31" s="24" t="s">
+      <c r="BE31" s="26">
+        <v>7157.9533241999998</v>
+      </c>
+      <c r="BF31" s="24" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="32" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="32" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A32" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="39">
         <v>239</v>
       </c>
       <c r="C32" s="40">
         <v>234</v>
       </c>
       <c r="D32" s="40">
         <v>232</v>
       </c>
       <c r="E32" s="40">
         <v>218</v>
       </c>
       <c r="F32" s="40">
         <v>207</v>
       </c>
       <c r="G32" s="40">
         <v>214</v>
       </c>
       <c r="H32" s="40">
         <v>216</v>
       </c>
       <c r="I32" s="40">
         <v>226</v>
       </c>
       <c r="J32" s="40">
         <v>231</v>
       </c>
       <c r="K32" s="40">
         <v>234</v>
       </c>
       <c r="L32" s="40">
         <v>229</v>
       </c>
       <c r="M32" s="40">
         <v>236</v>
       </c>
       <c r="N32" s="40">
         <v>235</v>
       </c>
-      <c r="O32" s="39">
+      <c r="O32" s="40">
+        <v>259</v>
+      </c>
+      <c r="P32" s="39">
         <v>262</v>
       </c>
-      <c r="P32" s="40">
+      <c r="Q32" s="40">
         <v>256</v>
       </c>
-      <c r="Q32" s="40">
+      <c r="R32" s="40">
         <v>258</v>
       </c>
-      <c r="R32" s="40">
+      <c r="S32" s="40">
         <v>248</v>
       </c>
-      <c r="S32" s="40">
+      <c r="T32" s="40">
         <v>243</v>
       </c>
-      <c r="T32" s="40">
+      <c r="U32" s="40">
         <v>248</v>
       </c>
-      <c r="U32" s="40">
+      <c r="V32" s="40">
         <v>249</v>
       </c>
-      <c r="V32" s="40">
+      <c r="W32" s="40">
         <v>260</v>
       </c>
-      <c r="W32" s="40">
+      <c r="X32" s="40">
         <v>265</v>
       </c>
-      <c r="X32" s="40">
+      <c r="Y32" s="40">
         <v>268</v>
       </c>
-      <c r="Y32" s="40">
+      <c r="Z32" s="40">
         <v>264</v>
       </c>
-      <c r="Z32" s="40">
+      <c r="AA32" s="40">
         <v>270</v>
       </c>
-      <c r="AA32" s="40">
+      <c r="AB32" s="40">
         <v>266</v>
       </c>
-      <c r="AB32" s="39">
+      <c r="AC32" s="40">
+        <v>293</v>
+      </c>
+      <c r="AD32" s="39">
         <v>2734</v>
       </c>
-      <c r="AC32" s="40">
+      <c r="AE32" s="40">
         <v>2898</v>
       </c>
-      <c r="AD32" s="40">
+      <c r="AF32" s="40">
         <v>3152</v>
       </c>
-      <c r="AE32" s="40">
+      <c r="AG32" s="40">
         <v>3234</v>
       </c>
-      <c r="AF32" s="40">
+      <c r="AH32" s="40">
         <v>2981</v>
       </c>
-      <c r="AG32" s="40">
+      <c r="AI32" s="40">
         <v>3022</v>
       </c>
-      <c r="AH32" s="40">
+      <c r="AJ32" s="40">
         <v>3048</v>
       </c>
-      <c r="AI32" s="40">
+      <c r="AK32" s="40">
         <v>3049</v>
       </c>
-      <c r="AJ32" s="40">
+      <c r="AL32" s="40">
         <v>3084</v>
       </c>
-      <c r="AK32" s="40">
+      <c r="AM32" s="40">
         <v>3137</v>
       </c>
-      <c r="AL32" s="40">
+      <c r="AN32" s="40">
         <v>3363</v>
       </c>
-      <c r="AM32" s="40">
+      <c r="AO32" s="40">
         <v>3608</v>
       </c>
-      <c r="AN32" s="40">
+      <c r="AP32" s="40">
         <v>3535</v>
       </c>
-      <c r="AO32" s="39">
+      <c r="AQ32" s="40">
+        <v>3613</v>
+      </c>
+      <c r="AR32" s="39">
         <v>2320.2072913000002</v>
       </c>
-      <c r="AP32" s="40">
+      <c r="AS32" s="40">
         <v>2438.8011034000001</v>
       </c>
-      <c r="AQ32" s="40">
+      <c r="AT32" s="40">
         <v>2667.5697593</v>
       </c>
-      <c r="AR32" s="40">
+      <c r="AU32" s="40">
         <v>2751.8035319999999</v>
       </c>
-      <c r="AS32" s="40">
+      <c r="AV32" s="40">
         <v>2532.6712514000001</v>
       </c>
-      <c r="AT32" s="40">
+      <c r="AW32" s="40">
         <v>2560.6443413000002</v>
       </c>
-      <c r="AU32" s="40">
+      <c r="AX32" s="40">
         <v>2561.4940095000002</v>
       </c>
-      <c r="AV32" s="40">
+      <c r="AY32" s="40">
         <v>2558.0927363999999</v>
       </c>
-      <c r="AW32" s="40">
+      <c r="AZ32" s="40">
         <v>2549.3225914999998</v>
       </c>
-      <c r="AX32" s="40">
+      <c r="BA32" s="40">
         <v>2646.5448855</v>
       </c>
-      <c r="AY32" s="40">
+      <c r="BB32" s="40">
         <v>2821.1477620999999</v>
       </c>
-      <c r="AZ32" s="40">
+      <c r="BC32" s="40">
         <v>3065.9606872999998</v>
       </c>
-      <c r="BA32" s="26">
+      <c r="BD32" s="40">
         <v>3030.8766019999998</v>
       </c>
-      <c r="BB32" s="24" t="s">
+      <c r="BE32" s="26">
+        <v>3089.9003554000001</v>
+      </c>
+      <c r="BF32" s="24" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="33" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="33" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="39">
         <v>9</v>
       </c>
       <c r="C33" s="40">
         <v>9</v>
       </c>
       <c r="D33" s="40">
         <v>8</v>
       </c>
       <c r="E33" s="40">
         <v>6</v>
       </c>
       <c r="F33" s="40">
         <v>6</v>
       </c>
       <c r="G33" s="40">
         <v>5</v>
       </c>
       <c r="H33" s="40">
         <v>7</v>
       </c>
       <c r="I33" s="40">
         <v>8</v>
       </c>
       <c r="J33" s="40">
         <v>6</v>
       </c>
       <c r="K33" s="40">
         <v>5</v>
       </c>
       <c r="L33" s="40">
         <v>6</v>
       </c>
       <c r="M33" s="40">
         <v>6</v>
       </c>
       <c r="N33" s="40">
         <v>5</v>
       </c>
-      <c r="O33" s="39">
+      <c r="O33" s="40">
+        <v>6</v>
+      </c>
+      <c r="P33" s="39">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Q33" s="40">
         <v>10</v>
       </c>
       <c r="R33" s="40">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="S33" s="40">
         <v>8</v>
       </c>
       <c r="T33" s="40">
+        <v>8</v>
+      </c>
+      <c r="U33" s="40">
         <v>7</v>
       </c>
-      <c r="U33" s="40">
+      <c r="V33" s="40">
         <v>9</v>
       </c>
-      <c r="V33" s="40">
+      <c r="W33" s="40">
         <v>10</v>
       </c>
-      <c r="W33" s="40">
+      <c r="X33" s="40">
         <v>8</v>
       </c>
-      <c r="X33" s="40">
+      <c r="Y33" s="40">
         <v>7</v>
       </c>
-      <c r="Y33" s="40">
+      <c r="Z33" s="40">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="AA33" s="40">
         <v>7</v>
       </c>
-      <c r="AB33" s="39">
+      <c r="AB33" s="40">
+        <v>7</v>
+      </c>
+      <c r="AC33" s="40">
+        <v>8</v>
+      </c>
+      <c r="AD33" s="39">
         <v>87</v>
       </c>
-      <c r="AC33" s="40">
+      <c r="AE33" s="40">
         <v>66</v>
       </c>
-      <c r="AD33" s="40">
+      <c r="AF33" s="40">
         <v>81</v>
       </c>
-      <c r="AE33" s="40">
+      <c r="AG33" s="40">
         <v>56</v>
       </c>
-      <c r="AF33" s="40">
+      <c r="AH33" s="40">
         <v>57</v>
       </c>
-      <c r="AG33" s="40">
+      <c r="AI33" s="40">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="AJ33" s="40">
         <v>56</v>
       </c>
       <c r="AK33" s="40">
+        <v>60</v>
+      </c>
+      <c r="AL33" s="40">
+        <v>56</v>
+      </c>
+      <c r="AM33" s="40">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AN33" s="40">
         <v>55</v>
       </c>
-      <c r="AO33" s="39">
+      <c r="AO33" s="40">
+        <v>53</v>
+      </c>
+      <c r="AP33" s="40">
+        <v>55</v>
+      </c>
+      <c r="AQ33" s="40">
+        <v>60</v>
+      </c>
+      <c r="AR33" s="39">
         <v>64.633125000000007</v>
       </c>
-      <c r="AP33" s="40">
+      <c r="AS33" s="40">
         <v>48.644625499999997</v>
       </c>
-      <c r="AQ33" s="40">
+      <c r="AT33" s="40">
         <v>57.9053313</v>
       </c>
-      <c r="AR33" s="40">
+      <c r="AU33" s="40">
         <v>42.851464200000002</v>
       </c>
-      <c r="AS33" s="40">
+      <c r="AV33" s="40">
         <v>43.621247599999997</v>
       </c>
-      <c r="AT33" s="40">
+      <c r="AW33" s="40">
         <v>40.011899800000002</v>
       </c>
-      <c r="AU33" s="40">
+      <c r="AX33" s="40">
         <v>39.763431400000002</v>
       </c>
-      <c r="AV33" s="40">
+      <c r="AY33" s="40">
         <v>41.572614199999997</v>
       </c>
-      <c r="AW33" s="40">
+      <c r="AZ33" s="40">
         <v>39.884564300000001</v>
       </c>
-      <c r="AX33" s="40">
+      <c r="BA33" s="40">
         <v>38.697043000000001</v>
       </c>
-      <c r="AY33" s="40">
+      <c r="BB33" s="40">
         <v>40.289946700000002</v>
       </c>
-      <c r="AZ33" s="40">
+      <c r="BC33" s="40">
         <v>39.713427699999997</v>
       </c>
-      <c r="BA33" s="26">
+      <c r="BD33" s="40">
         <v>41.478643900000002</v>
       </c>
-      <c r="BB33" s="24" t="s">
+      <c r="BE33" s="26">
+        <v>44.230113099999997</v>
+      </c>
+      <c r="BF33" s="24" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="34" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="34" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A34" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="39">
         <v>31</v>
       </c>
       <c r="C34" s="40">
         <v>30</v>
       </c>
       <c r="D34" s="40">
         <v>35</v>
       </c>
       <c r="E34" s="40">
         <v>34</v>
       </c>
       <c r="F34" s="40">
         <v>34</v>
       </c>
       <c r="G34" s="40">
         <v>32</v>
       </c>
       <c r="H34" s="40">
         <v>31</v>
       </c>
       <c r="I34" s="40">
         <v>28</v>
       </c>
       <c r="J34" s="40">
         <v>27</v>
       </c>
       <c r="K34" s="40">
         <v>28</v>
       </c>
       <c r="L34" s="40">
         <v>27</v>
       </c>
       <c r="M34" s="40">
         <v>25</v>
       </c>
       <c r="N34" s="40">
         <v>29</v>
       </c>
-      <c r="O34" s="39">
+      <c r="O34" s="40">
+        <v>30</v>
+      </c>
+      <c r="P34" s="39">
         <v>55</v>
       </c>
-      <c r="P34" s="40">
+      <c r="Q34" s="40">
         <v>53</v>
       </c>
-      <c r="Q34" s="40">
+      <c r="R34" s="40">
         <v>56</v>
       </c>
-      <c r="R34" s="40">
+      <c r="S34" s="40">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="T34" s="40">
         <v>56</v>
       </c>
       <c r="U34" s="40">
         <v>56</v>
       </c>
       <c r="V34" s="40">
+        <v>56</v>
+      </c>
+      <c r="W34" s="40">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="X34" s="40">
         <v>49</v>
       </c>
       <c r="Y34" s="40">
+        <v>49</v>
+      </c>
+      <c r="Z34" s="40">
         <v>50</v>
       </c>
-      <c r="Z34" s="40">
+      <c r="AA34" s="40">
         <v>46</v>
       </c>
-      <c r="AA34" s="40">
+      <c r="AB34" s="40">
         <v>50</v>
       </c>
-      <c r="AB34" s="39">
+      <c r="AC34" s="40">
+        <v>52</v>
+      </c>
+      <c r="AD34" s="39">
         <v>755</v>
       </c>
-      <c r="AC34" s="40">
+      <c r="AE34" s="40">
         <v>690</v>
       </c>
-      <c r="AD34" s="40">
+      <c r="AF34" s="40">
         <v>710</v>
       </c>
-      <c r="AE34" s="40">
+      <c r="AG34" s="40">
         <v>801</v>
-      </c>
-[...4 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="AH34" s="40">
         <v>988</v>
       </c>
       <c r="AI34" s="40">
+        <v>1012</v>
+      </c>
+      <c r="AJ34" s="40">
+        <v>988</v>
+      </c>
+      <c r="AK34" s="40">
         <v>981</v>
       </c>
-      <c r="AJ34" s="40">
+      <c r="AL34" s="40">
         <v>1022</v>
       </c>
-      <c r="AK34" s="40">
+      <c r="AM34" s="40">
         <v>1121</v>
       </c>
-      <c r="AL34" s="40">
+      <c r="AN34" s="40">
         <v>1188</v>
       </c>
-      <c r="AM34" s="40">
+      <c r="AO34" s="40">
         <v>1189</v>
       </c>
-      <c r="AN34" s="40">
+      <c r="AP34" s="40">
         <v>1243</v>
       </c>
-      <c r="AO34" s="39">
+      <c r="AQ34" s="40">
+        <v>1342</v>
+      </c>
+      <c r="AR34" s="39">
         <v>611.7219182</v>
       </c>
-      <c r="AP34" s="40">
+      <c r="AS34" s="40">
         <v>578.98285180000005</v>
       </c>
-      <c r="AQ34" s="40">
+      <c r="AT34" s="40">
         <v>594.91453469999999</v>
       </c>
-      <c r="AR34" s="40">
+      <c r="AU34" s="40">
         <v>692.55062769999995</v>
       </c>
-      <c r="AS34" s="40">
+      <c r="AV34" s="40">
         <v>867.27534519999995</v>
       </c>
-      <c r="AT34" s="40">
+      <c r="AW34" s="40">
         <v>898.27320129999998</v>
       </c>
-      <c r="AU34" s="40">
+      <c r="AX34" s="40">
         <v>867.54813409999997</v>
       </c>
-      <c r="AV34" s="40">
+      <c r="AY34" s="40">
         <v>874.07394099999999</v>
       </c>
-      <c r="AW34" s="40">
+      <c r="AZ34" s="40">
         <v>917.86670030000005</v>
       </c>
-      <c r="AX34" s="40">
+      <c r="BA34" s="40">
         <v>995.3068677</v>
       </c>
-      <c r="AY34" s="40">
+      <c r="BB34" s="40">
         <v>1046.7230397999999</v>
       </c>
-      <c r="AZ34" s="40">
+      <c r="BC34" s="40">
         <v>1051.6822445</v>
       </c>
-      <c r="BA34" s="26">
+      <c r="BD34" s="40">
         <v>1097.7025338999999</v>
       </c>
-      <c r="BB34" s="24" t="s">
+      <c r="BE34" s="26">
+        <v>1177.1811187000001</v>
+      </c>
+      <c r="BF34" s="24" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="35" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="35" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="39">
         <v>14</v>
       </c>
       <c r="C35" s="40">
         <v>12</v>
       </c>
       <c r="D35" s="40">
         <v>9</v>
       </c>
       <c r="E35" s="40">
         <v>9</v>
       </c>
       <c r="F35" s="40">
         <v>10</v>
       </c>
       <c r="G35" s="40">
         <v>7</v>
       </c>
       <c r="H35" s="40">
         <v>6</v>
       </c>
       <c r="I35" s="40">
         <v>7</v>
       </c>
       <c r="J35" s="40">
         <v>9</v>
       </c>
       <c r="K35" s="40">
         <v>8</v>
       </c>
       <c r="L35" s="40">
         <v>8</v>
       </c>
       <c r="M35" s="40">
         <v>7</v>
       </c>
       <c r="N35" s="40">
         <v>7</v>
       </c>
-      <c r="O35" s="39">
+      <c r="O35" s="40">
+        <v>9</v>
+      </c>
+      <c r="P35" s="39">
         <v>171</v>
       </c>
-      <c r="P35" s="40">
+      <c r="Q35" s="40">
         <v>169</v>
       </c>
-      <c r="Q35" s="40">
+      <c r="R35" s="40">
         <v>149</v>
       </c>
-      <c r="R35" s="40">
+      <c r="S35" s="40">
         <v>145</v>
       </c>
-      <c r="S35" s="40">
+      <c r="T35" s="40">
         <v>144</v>
       </c>
-      <c r="T35" s="40">
+      <c r="U35" s="40">
         <v>130</v>
       </c>
-      <c r="U35" s="40">
+      <c r="V35" s="40">
         <v>115</v>
       </c>
-      <c r="V35" s="40">
+      <c r="W35" s="40">
         <v>104</v>
       </c>
-      <c r="W35" s="40">
+      <c r="X35" s="40">
         <v>106</v>
       </c>
-      <c r="X35" s="40">
+      <c r="Y35" s="40">
         <v>92</v>
       </c>
-      <c r="Y35" s="40">
+      <c r="Z35" s="40">
         <v>85</v>
       </c>
-      <c r="Z35" s="40">
+      <c r="AA35" s="40">
         <v>75</v>
       </c>
-      <c r="AA35" s="40">
+      <c r="AB35" s="40">
         <v>73</v>
       </c>
-      <c r="AB35" s="39">
+      <c r="AC35" s="40">
+        <v>74</v>
+      </c>
+      <c r="AD35" s="39">
         <v>1153</v>
       </c>
-      <c r="AC35" s="40">
+      <c r="AE35" s="40">
         <v>1138</v>
       </c>
-      <c r="AD35" s="40">
+      <c r="AF35" s="40">
         <v>1227</v>
       </c>
-      <c r="AE35" s="40">
+      <c r="AG35" s="40">
         <v>1208</v>
       </c>
-      <c r="AF35" s="40">
+      <c r="AH35" s="40">
         <v>1208</v>
       </c>
-      <c r="AG35" s="40">
+      <c r="AI35" s="40">
         <v>1146</v>
       </c>
-      <c r="AH35" s="40">
+      <c r="AJ35" s="40">
         <v>1084</v>
       </c>
-      <c r="AI35" s="40">
+      <c r="AK35" s="40">
         <v>1055</v>
-      </c>
-[...4 lines deleted...]
-        <v>1035</v>
       </c>
       <c r="AL35" s="40">
         <v>1088</v>
       </c>
       <c r="AM35" s="40">
+        <v>1035</v>
+      </c>
+      <c r="AN35" s="40">
+        <v>1088</v>
+      </c>
+      <c r="AO35" s="40">
         <v>1087</v>
       </c>
-      <c r="AN35" s="40">
+      <c r="AP35" s="40">
         <v>1028</v>
       </c>
-      <c r="AO35" s="39">
+      <c r="AQ35" s="40">
+        <v>1050</v>
+      </c>
+      <c r="AR35" s="39">
         <v>882.65096430000006</v>
       </c>
-      <c r="AP35" s="40">
+      <c r="AS35" s="40">
         <v>869.52828509999995</v>
       </c>
-      <c r="AQ35" s="40">
+      <c r="AT35" s="40">
         <v>944.15235240000004</v>
       </c>
-      <c r="AR35" s="40">
+      <c r="AU35" s="40">
         <v>939.16546519999997</v>
       </c>
-      <c r="AS35" s="40">
+      <c r="AV35" s="40">
         <v>951.30160439999997</v>
       </c>
-      <c r="AT35" s="40">
+      <c r="AW35" s="40">
         <v>906.02892889999998</v>
       </c>
-      <c r="AU35" s="40">
+      <c r="AX35" s="40">
         <v>896.14381230000004</v>
       </c>
-      <c r="AV35" s="40">
+      <c r="AY35" s="40">
         <v>882.3867788</v>
       </c>
-      <c r="AW35" s="40">
+      <c r="AZ35" s="40">
         <v>906.77663500000006</v>
       </c>
-      <c r="AX35" s="40">
+      <c r="BA35" s="40">
         <v>898.59540130000005</v>
       </c>
-      <c r="AY35" s="40">
+      <c r="BB35" s="40">
         <v>917.36291210000002</v>
       </c>
-      <c r="AZ35" s="40">
+      <c r="BC35" s="40">
         <v>921.44405259999996</v>
       </c>
-      <c r="BA35" s="26">
+      <c r="BD35" s="40">
         <v>866.79466319999995</v>
       </c>
-      <c r="BB35" s="24" t="s">
+      <c r="BE35" s="26">
+        <v>874.50517490000004</v>
+      </c>
+      <c r="BF35" s="24" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="36" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="36" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A36" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="39">
         <v>164</v>
       </c>
       <c r="C36" s="40">
         <v>159</v>
       </c>
       <c r="D36" s="40">
         <v>161</v>
       </c>
       <c r="E36" s="40">
         <v>169</v>
       </c>
       <c r="F36" s="40">
         <v>161</v>
       </c>
       <c r="G36" s="40">
         <v>158</v>
       </c>
       <c r="H36" s="40">
         <v>152</v>
       </c>
       <c r="I36" s="40">
         <v>156</v>
       </c>
       <c r="J36" s="40">
         <v>158</v>
       </c>
       <c r="K36" s="40">
         <v>151</v>
       </c>
       <c r="L36" s="40">
         <v>155</v>
       </c>
       <c r="M36" s="40">
         <v>151</v>
       </c>
       <c r="N36" s="40">
         <v>145</v>
       </c>
-      <c r="O36" s="39">
+      <c r="O36" s="40">
+        <v>133</v>
+      </c>
+      <c r="P36" s="39">
         <v>173</v>
       </c>
-      <c r="P36" s="40">
+      <c r="Q36" s="40">
         <v>170</v>
       </c>
-      <c r="Q36" s="40">
+      <c r="R36" s="40">
         <v>173</v>
       </c>
-      <c r="R36" s="40">
+      <c r="S36" s="40">
         <v>176</v>
       </c>
-      <c r="S36" s="40">
+      <c r="T36" s="40">
         <v>172</v>
       </c>
-      <c r="T36" s="40">
+      <c r="U36" s="40">
         <v>168</v>
       </c>
-      <c r="U36" s="40">
+      <c r="V36" s="40">
         <v>164</v>
       </c>
-      <c r="V36" s="40">
+      <c r="W36" s="40">
         <v>167</v>
       </c>
-      <c r="W36" s="40">
+      <c r="X36" s="40">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="Y36" s="40">
         <v>163</v>
       </c>
       <c r="Z36" s="40">
+        <v>163</v>
+      </c>
+      <c r="AA36" s="40">
         <v>162</v>
       </c>
-      <c r="AA36" s="40">
+      <c r="AB36" s="40">
         <v>158</v>
       </c>
-      <c r="AB36" s="39">
+      <c r="AC36" s="40">
+        <v>146</v>
+      </c>
+      <c r="AD36" s="39">
         <v>1487</v>
       </c>
-      <c r="AC36" s="40">
+      <c r="AE36" s="40">
         <v>1433</v>
       </c>
-      <c r="AD36" s="40">
+      <c r="AF36" s="40">
         <v>1510</v>
       </c>
-      <c r="AE36" s="40">
+      <c r="AG36" s="40">
         <v>1443</v>
       </c>
-      <c r="AF36" s="40">
+      <c r="AH36" s="40">
         <v>1417</v>
       </c>
-      <c r="AG36" s="40">
+      <c r="AI36" s="40">
         <v>1344</v>
       </c>
-      <c r="AH36" s="40">
+      <c r="AJ36" s="40">
         <v>1377</v>
       </c>
-      <c r="AI36" s="40">
+      <c r="AK36" s="40">
         <v>1401</v>
       </c>
-      <c r="AJ36" s="40">
+      <c r="AL36" s="40">
         <v>1413</v>
       </c>
-      <c r="AK36" s="40">
+      <c r="AM36" s="40">
         <v>1243</v>
       </c>
-      <c r="AL36" s="40">
+      <c r="AN36" s="40">
         <v>1269</v>
       </c>
-      <c r="AM36" s="40">
+      <c r="AO36" s="40">
         <v>1357</v>
       </c>
-      <c r="AN36" s="40">
+      <c r="AP36" s="40">
         <v>1335</v>
       </c>
-      <c r="AO36" s="39">
+      <c r="AQ36" s="40">
+        <v>1179</v>
+      </c>
+      <c r="AR36" s="39">
         <v>1105.1123476</v>
       </c>
-      <c r="AP36" s="40">
+      <c r="AS36" s="40">
         <v>1055.5314825</v>
       </c>
-      <c r="AQ36" s="40">
+      <c r="AT36" s="40">
         <v>1127.0737766</v>
       </c>
-      <c r="AR36" s="40">
+      <c r="AU36" s="40">
         <v>1065.5013062999999</v>
       </c>
-      <c r="AS36" s="40">
+      <c r="AV36" s="40">
         <v>1041.0515697999999</v>
       </c>
-      <c r="AT36" s="40">
+      <c r="AW36" s="40">
         <v>997.35853850000001</v>
       </c>
-      <c r="AU36" s="40">
+      <c r="AX36" s="40">
         <v>991.79162389999999</v>
       </c>
-      <c r="AV36" s="40">
+      <c r="AY36" s="40">
         <v>1024.9514607999999</v>
       </c>
-      <c r="AW36" s="40">
+      <c r="AZ36" s="40">
         <v>1031.7225983999999</v>
       </c>
-      <c r="AX36" s="40">
+      <c r="BA36" s="40">
         <v>909.66103399999997</v>
       </c>
-      <c r="AY36" s="40">
+      <c r="BB36" s="40">
         <v>920.95236569999997</v>
       </c>
-      <c r="AZ36" s="40">
+      <c r="BC36" s="40">
         <v>1009.8907864</v>
       </c>
-      <c r="BA36" s="26">
+      <c r="BD36" s="40">
         <v>991.42671840000003</v>
       </c>
-      <c r="BB36" s="24" t="s">
+      <c r="BE36" s="26">
+        <v>841.55791260000001</v>
+      </c>
+      <c r="BF36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="37" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="37" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A37" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="39">
         <v>713</v>
       </c>
       <c r="C37" s="40">
         <v>742</v>
       </c>
       <c r="D37" s="40">
         <v>722</v>
       </c>
       <c r="E37" s="40">
         <v>740</v>
       </c>
       <c r="F37" s="40">
         <v>739</v>
       </c>
       <c r="G37" s="40">
         <v>746</v>
       </c>
       <c r="H37" s="40">
         <v>745</v>
       </c>
       <c r="I37" s="40">
         <v>736</v>
       </c>
       <c r="J37" s="40">
         <v>731</v>
       </c>
       <c r="K37" s="40">
         <v>761</v>
       </c>
       <c r="L37" s="40">
         <v>761</v>
       </c>
       <c r="M37" s="40">
         <v>766</v>
       </c>
       <c r="N37" s="40">
         <v>781</v>
       </c>
-      <c r="O37" s="39">
+      <c r="O37" s="40">
+        <v>760</v>
+      </c>
+      <c r="P37" s="39">
         <v>782</v>
       </c>
-      <c r="P37" s="40">
+      <c r="Q37" s="40">
         <v>805</v>
       </c>
-      <c r="Q37" s="40">
+      <c r="R37" s="40">
         <v>794</v>
       </c>
-      <c r="R37" s="40">
+      <c r="S37" s="40">
         <v>809</v>
       </c>
-      <c r="S37" s="40">
+      <c r="T37" s="40">
         <v>810</v>
       </c>
-      <c r="T37" s="40">
+      <c r="U37" s="40">
         <v>821</v>
       </c>
-      <c r="U37" s="40">
+      <c r="V37" s="40">
         <v>817</v>
       </c>
-      <c r="V37" s="40">
+      <c r="W37" s="40">
         <v>807</v>
       </c>
-      <c r="W37" s="40">
+      <c r="X37" s="40">
         <v>809</v>
       </c>
-      <c r="X37" s="40">
+      <c r="Y37" s="40">
         <v>828</v>
       </c>
-      <c r="Y37" s="40">
+      <c r="Z37" s="40">
         <v>837</v>
       </c>
-      <c r="Z37" s="40">
+      <c r="AA37" s="40">
         <v>834</v>
       </c>
-      <c r="AA37" s="40">
+      <c r="AB37" s="40">
         <v>850</v>
       </c>
-      <c r="AB37" s="39">
+      <c r="AC37" s="40">
+        <v>831</v>
+      </c>
+      <c r="AD37" s="39">
         <v>4948</v>
       </c>
-      <c r="AC37" s="40">
+      <c r="AE37" s="40">
         <v>5038</v>
       </c>
-      <c r="AD37" s="40">
+      <c r="AF37" s="40">
         <v>5032</v>
       </c>
-      <c r="AE37" s="40">
+      <c r="AG37" s="40">
         <v>5097</v>
       </c>
-      <c r="AF37" s="40">
+      <c r="AH37" s="40">
         <v>5096</v>
       </c>
-      <c r="AG37" s="40">
+      <c r="AI37" s="40">
         <v>5463</v>
       </c>
-      <c r="AH37" s="40">
+      <c r="AJ37" s="40">
         <v>5556</v>
       </c>
-      <c r="AI37" s="40">
+      <c r="AK37" s="40">
         <v>5487</v>
       </c>
-      <c r="AJ37" s="40">
+      <c r="AL37" s="40">
         <v>5524</v>
       </c>
-      <c r="AK37" s="40">
+      <c r="AM37" s="40">
         <v>5244</v>
       </c>
-      <c r="AL37" s="40">
+      <c r="AN37" s="40">
         <v>5398</v>
       </c>
-      <c r="AM37" s="40">
+      <c r="AO37" s="40">
         <v>5665</v>
       </c>
-      <c r="AN37" s="40">
+      <c r="AP37" s="40">
         <v>5641</v>
       </c>
-      <c r="AO37" s="39">
+      <c r="AQ37" s="40">
+        <v>5661</v>
+      </c>
+      <c r="AR37" s="39">
         <v>3233.5933175999999</v>
       </c>
-      <c r="AP37" s="40">
+      <c r="AS37" s="40">
         <v>3303.7617243999998</v>
       </c>
-      <c r="AQ37" s="40">
+      <c r="AT37" s="40">
         <v>3296.4731495000001</v>
       </c>
-      <c r="AR37" s="40">
+      <c r="AU37" s="40">
         <v>3376.9131140999998</v>
       </c>
-      <c r="AS37" s="40">
+      <c r="AV37" s="40">
         <v>3380.6043733000001</v>
       </c>
-      <c r="AT37" s="40">
+      <c r="AW37" s="40">
         <v>3519.8922622999999</v>
       </c>
-      <c r="AU37" s="40">
+      <c r="AX37" s="40">
         <v>3559.1913199000001</v>
       </c>
-      <c r="AV37" s="40">
+      <c r="AY37" s="40">
         <v>3590.7072029999999</v>
       </c>
-      <c r="AW37" s="40">
+      <c r="AZ37" s="40">
         <v>3636.5519502000002</v>
       </c>
-      <c r="AX37" s="40">
+      <c r="BA37" s="40">
         <v>3514.5251668000001</v>
       </c>
-      <c r="AY37" s="40">
+      <c r="BB37" s="40">
         <v>3659.4093843000001</v>
       </c>
-      <c r="AZ37" s="40">
+      <c r="BC37" s="40">
         <v>3837.2311559</v>
       </c>
-      <c r="BA37" s="26">
+      <c r="BD37" s="40">
         <v>3809.1395253999999</v>
       </c>
-      <c r="BB37" s="24" t="s">
+      <c r="BE37" s="26">
+        <v>3616.1527187000002</v>
+      </c>
+      <c r="BF37" s="24" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="38" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="38" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B38" s="39">
         <v>77</v>
       </c>
       <c r="C38" s="40">
         <v>81</v>
       </c>
       <c r="D38" s="40">
         <v>83</v>
       </c>
       <c r="E38" s="40">
         <v>87</v>
       </c>
       <c r="F38" s="40">
         <v>85</v>
       </c>
       <c r="G38" s="40">
         <v>85</v>
       </c>
       <c r="H38" s="40">
         <v>91</v>
       </c>
       <c r="I38" s="40">
         <v>99</v>
       </c>
       <c r="J38" s="40">
         <v>100</v>
       </c>
       <c r="K38" s="40">
         <v>101</v>
       </c>
       <c r="L38" s="40">
         <v>109</v>
       </c>
       <c r="M38" s="40">
         <v>136</v>
       </c>
       <c r="N38" s="40">
         <v>139</v>
       </c>
-      <c r="O38" s="39">
+      <c r="O38" s="40">
+        <v>142</v>
+      </c>
+      <c r="P38" s="39">
         <v>80</v>
       </c>
-      <c r="P38" s="40">
+      <c r="Q38" s="40">
         <v>86</v>
       </c>
-      <c r="Q38" s="40">
+      <c r="R38" s="40">
         <v>89</v>
       </c>
-      <c r="R38" s="40">
+      <c r="S38" s="40">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T38" s="40">
         <v>91</v>
       </c>
       <c r="U38" s="40">
+        <v>91</v>
+      </c>
+      <c r="V38" s="40">
         <v>99</v>
       </c>
-      <c r="V38" s="40">
+      <c r="W38" s="40">
         <v>107</v>
       </c>
-      <c r="W38" s="40">
+      <c r="X38" s="40">
         <v>110</v>
       </c>
-      <c r="X38" s="40">
+      <c r="Y38" s="40">
         <v>108</v>
       </c>
-      <c r="Y38" s="40">
+      <c r="Z38" s="40">
         <v>115</v>
       </c>
-      <c r="Z38" s="40">
+      <c r="AA38" s="40">
         <v>142</v>
       </c>
-      <c r="AA38" s="40">
+      <c r="AB38" s="40">
         <v>146</v>
       </c>
-      <c r="AB38" s="39">
+      <c r="AC38" s="40">
+        <v>150</v>
+      </c>
+      <c r="AD38" s="39">
         <v>801</v>
       </c>
-      <c r="AC38" s="40">
+      <c r="AE38" s="40">
         <v>756</v>
       </c>
-      <c r="AD38" s="40">
+      <c r="AF38" s="40">
         <v>783</v>
       </c>
-      <c r="AE38" s="40">
+      <c r="AG38" s="40">
         <v>806</v>
       </c>
-      <c r="AF38" s="40">
+      <c r="AH38" s="40">
         <v>748</v>
       </c>
-      <c r="AG38" s="40">
+      <c r="AI38" s="40">
         <v>735</v>
       </c>
-      <c r="AH38" s="40">
+      <c r="AJ38" s="40">
         <v>752</v>
       </c>
-      <c r="AI38" s="40">
+      <c r="AK38" s="40">
         <v>759</v>
       </c>
-      <c r="AJ38" s="40">
+      <c r="AL38" s="40">
         <v>912</v>
       </c>
-      <c r="AK38" s="40">
+      <c r="AM38" s="40">
         <v>849</v>
       </c>
-      <c r="AL38" s="40">
+      <c r="AN38" s="40">
         <v>872</v>
       </c>
-      <c r="AM38" s="40">
+      <c r="AO38" s="40">
         <v>970</v>
       </c>
-      <c r="AN38" s="40">
+      <c r="AP38" s="40">
         <v>992</v>
       </c>
-      <c r="AO38" s="39">
+      <c r="AQ38" s="40">
+        <v>974</v>
+      </c>
+      <c r="AR38" s="39">
         <v>467.30608489999997</v>
       </c>
-      <c r="AP38" s="40">
+      <c r="AS38" s="40">
         <v>442.618045</v>
       </c>
-      <c r="AQ38" s="40">
+      <c r="AT38" s="40">
         <v>468.15455150000003</v>
       </c>
-      <c r="AR38" s="40">
+      <c r="AU38" s="40">
         <v>477.17374710000001</v>
       </c>
-      <c r="AS38" s="40">
+      <c r="AV38" s="40">
         <v>452.87199709999999</v>
       </c>
-      <c r="AT38" s="40">
+      <c r="AW38" s="40">
         <v>438.21505819999999</v>
       </c>
-      <c r="AU38" s="40">
+      <c r="AX38" s="40">
         <v>475.67715429999998</v>
       </c>
-      <c r="AV38" s="40">
+      <c r="AY38" s="40">
         <v>508.42650900000001</v>
       </c>
-      <c r="AW38" s="40">
+      <c r="AZ38" s="40">
         <v>563.31343560000005</v>
       </c>
-      <c r="AX38" s="40">
+      <c r="BA38" s="40">
         <v>509.29808709999998</v>
       </c>
-      <c r="AY38" s="40">
+      <c r="BB38" s="40">
         <v>469.38033209999998</v>
       </c>
-      <c r="AZ38" s="40">
+      <c r="BC38" s="40">
         <v>581.09865500000001</v>
       </c>
-      <c r="BA38" s="26">
+      <c r="BD38" s="40">
         <v>589.80990129999998</v>
       </c>
-      <c r="BB38" s="24" t="s">
+      <c r="BE38" s="26">
+        <v>577.01982250000003</v>
+      </c>
+      <c r="BF38" s="24" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="39" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="39" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A39" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B39" s="39">
         <v>5</v>
       </c>
       <c r="C39" s="40">
         <v>7</v>
       </c>
       <c r="D39" s="40">
         <v>9</v>
       </c>
       <c r="E39" s="40">
         <v>7</v>
       </c>
       <c r="F39" s="40">
         <v>10</v>
       </c>
       <c r="G39" s="40">
         <v>11</v>
       </c>
       <c r="H39" s="40">
         <v>12</v>
       </c>
       <c r="I39" s="40">
         <v>12</v>
       </c>
       <c r="J39" s="40">
         <v>11</v>
       </c>
       <c r="K39" s="40">
         <v>9</v>
       </c>
       <c r="L39" s="40">
         <v>10</v>
       </c>
       <c r="M39" s="40">
         <v>11</v>
       </c>
       <c r="N39" s="40">
         <v>13</v>
       </c>
-      <c r="O39" s="39">
+      <c r="O39" s="40">
+        <v>14</v>
+      </c>
+      <c r="P39" s="39">
         <v>31</v>
       </c>
-      <c r="P39" s="40">
+      <c r="Q39" s="40">
         <v>33</v>
       </c>
-      <c r="Q39" s="40">
+      <c r="R39" s="40">
         <v>34</v>
       </c>
-      <c r="R39" s="40">
+      <c r="S39" s="40">
         <v>31</v>
       </c>
-      <c r="S39" s="40">
+      <c r="T39" s="40">
         <v>32</v>
       </c>
-      <c r="T39" s="40">
+      <c r="U39" s="40">
         <v>35</v>
       </c>
-      <c r="U39" s="40">
+      <c r="V39" s="40">
         <v>38</v>
       </c>
-      <c r="V39" s="40">
+      <c r="W39" s="40">
         <v>37</v>
       </c>
-      <c r="W39" s="40">
+      <c r="X39" s="40">
         <v>39</v>
       </c>
-      <c r="X39" s="40">
+      <c r="Y39" s="40">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="Z39" s="40">
         <v>29</v>
       </c>
       <c r="AA39" s="40">
+        <v>29</v>
+      </c>
+      <c r="AB39" s="40">
         <v>28</v>
       </c>
-      <c r="AB39" s="39">
+      <c r="AC39" s="40">
+        <v>28</v>
+      </c>
+      <c r="AD39" s="39">
         <v>321</v>
       </c>
-      <c r="AC39" s="40">
+      <c r="AE39" s="40">
         <v>343</v>
       </c>
-      <c r="AD39" s="40">
+      <c r="AF39" s="40">
         <v>391</v>
       </c>
-      <c r="AE39" s="40">
+      <c r="AG39" s="40">
         <v>410</v>
       </c>
-      <c r="AF39" s="40">
+      <c r="AH39" s="40">
         <v>456</v>
       </c>
-      <c r="AG39" s="40">
+      <c r="AI39" s="40">
         <v>448</v>
       </c>
-      <c r="AH39" s="40">
+      <c r="AJ39" s="40">
         <v>462</v>
       </c>
-      <c r="AI39" s="40">
+      <c r="AK39" s="40">
         <v>502</v>
       </c>
-      <c r="AJ39" s="40">
+      <c r="AL39" s="40">
         <v>598</v>
       </c>
-      <c r="AK39" s="40">
+      <c r="AM39" s="40">
         <v>625</v>
       </c>
-      <c r="AL39" s="40">
+      <c r="AN39" s="40">
         <v>641</v>
       </c>
-      <c r="AM39" s="40">
+      <c r="AO39" s="40">
         <v>622</v>
       </c>
-      <c r="AN39" s="40">
+      <c r="AP39" s="40">
         <v>611</v>
       </c>
-      <c r="AO39" s="39">
+      <c r="AQ39" s="40">
+        <v>648</v>
+      </c>
+      <c r="AR39" s="39">
         <v>302.03181230000001</v>
       </c>
-      <c r="AP39" s="40">
+      <c r="AS39" s="40">
         <v>315.6348921</v>
       </c>
-      <c r="AQ39" s="40">
+      <c r="AT39" s="40">
         <v>358.85319129999999</v>
       </c>
-      <c r="AR39" s="40">
+      <c r="AU39" s="40">
         <v>377.36622360000001</v>
       </c>
-      <c r="AS39" s="40">
+      <c r="AV39" s="40">
         <v>420.84456979999999</v>
       </c>
-      <c r="AT39" s="40">
+      <c r="AW39" s="40">
         <v>407.24274079999998</v>
       </c>
-      <c r="AU39" s="40">
+      <c r="AX39" s="40">
         <v>416.32302179999999</v>
       </c>
-      <c r="AV39" s="40">
+      <c r="AY39" s="40">
         <v>449.23770680000001</v>
       </c>
-      <c r="AW39" s="40">
+      <c r="AZ39" s="40">
         <v>524.59791270000005</v>
       </c>
-      <c r="AX39" s="40">
+      <c r="BA39" s="40">
         <v>535.30119769999999</v>
       </c>
-      <c r="AY39" s="40">
+      <c r="BB39" s="40">
         <v>545.99823779999997</v>
       </c>
-      <c r="AZ39" s="40">
+      <c r="BC39" s="40">
         <v>557.65367530000003</v>
       </c>
-      <c r="BA39" s="26">
+      <c r="BD39" s="40">
         <v>523.405529</v>
       </c>
-      <c r="BB39" s="24" t="s">
+      <c r="BE39" s="26">
+        <v>556.84557159999997</v>
+      </c>
+      <c r="BF39" s="24" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="40" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="40" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A40" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="39">
         <v>323</v>
       </c>
       <c r="C40" s="40">
         <v>316</v>
       </c>
       <c r="D40" s="40">
         <v>333</v>
       </c>
       <c r="E40" s="40">
         <v>336</v>
       </c>
       <c r="F40" s="40">
         <v>338</v>
       </c>
       <c r="G40" s="40">
         <v>354</v>
       </c>
       <c r="H40" s="40">
         <v>355</v>
       </c>
       <c r="I40" s="40">
         <v>371</v>
       </c>
       <c r="J40" s="40">
         <v>380</v>
       </c>
       <c r="K40" s="40">
         <v>392</v>
       </c>
       <c r="L40" s="40">
         <v>404</v>
       </c>
       <c r="M40" s="40">
         <v>403</v>
       </c>
       <c r="N40" s="40">
         <v>414</v>
       </c>
-      <c r="O40" s="39">
+      <c r="O40" s="40">
+        <v>423</v>
+      </c>
+      <c r="P40" s="39">
         <v>324</v>
       </c>
-      <c r="P40" s="40">
+      <c r="Q40" s="40">
         <v>321</v>
       </c>
-      <c r="Q40" s="40">
+      <c r="R40" s="40">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="S40" s="40">
         <v>345</v>
       </c>
       <c r="T40" s="40">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="U40" s="40">
         <v>361</v>
       </c>
       <c r="V40" s="40">
+        <v>361</v>
+      </c>
+      <c r="W40" s="40">
         <v>375</v>
       </c>
-      <c r="W40" s="40">
+      <c r="X40" s="40">
         <v>386</v>
       </c>
-      <c r="X40" s="40">
+      <c r="Y40" s="40">
         <v>400</v>
       </c>
-      <c r="Y40" s="40">
+      <c r="Z40" s="40">
         <v>410</v>
       </c>
-      <c r="Z40" s="40">
+      <c r="AA40" s="40">
         <v>411</v>
       </c>
-      <c r="AA40" s="40">
+      <c r="AB40" s="40">
         <v>425</v>
       </c>
-      <c r="AB40" s="39">
+      <c r="AC40" s="40">
+        <v>437</v>
+      </c>
+      <c r="AD40" s="39">
         <v>1281</v>
       </c>
-      <c r="AC40" s="40">
+      <c r="AE40" s="40">
         <v>1331</v>
       </c>
-      <c r="AD40" s="40">
+      <c r="AF40" s="40">
         <v>1367</v>
       </c>
-      <c r="AE40" s="40">
+      <c r="AG40" s="40">
         <v>1444</v>
       </c>
-      <c r="AF40" s="40">
+      <c r="AH40" s="40">
         <v>1450</v>
       </c>
-      <c r="AG40" s="40">
+      <c r="AI40" s="40">
         <v>1466</v>
       </c>
-      <c r="AH40" s="40">
+      <c r="AJ40" s="40">
         <v>1518</v>
       </c>
-      <c r="AI40" s="40">
+      <c r="AK40" s="40">
         <v>1688</v>
       </c>
-      <c r="AJ40" s="40">
+      <c r="AL40" s="40">
         <v>1822</v>
       </c>
-      <c r="AK40" s="40">
+      <c r="AM40" s="40">
         <v>1929</v>
       </c>
-      <c r="AL40" s="40">
+      <c r="AN40" s="40">
         <v>1774</v>
       </c>
-      <c r="AM40" s="40">
+      <c r="AO40" s="40">
         <v>1971</v>
       </c>
-      <c r="AN40" s="40">
+      <c r="AP40" s="40">
         <v>2025</v>
       </c>
-      <c r="AO40" s="39">
+      <c r="AQ40" s="40">
+        <v>1993</v>
+      </c>
+      <c r="AR40" s="39">
         <v>1044.6850582</v>
       </c>
-      <c r="AP40" s="40">
+      <c r="AS40" s="40">
         <v>1094.1672005999999</v>
       </c>
-      <c r="AQ40" s="40">
+      <c r="AT40" s="40">
         <v>1127.7178007</v>
       </c>
-      <c r="AR40" s="40">
+      <c r="AU40" s="40">
         <v>1184.6353549999999</v>
       </c>
-      <c r="AS40" s="40">
+      <c r="AV40" s="40">
         <v>1193.0690701000001</v>
       </c>
-      <c r="AT40" s="40">
+      <c r="AW40" s="40">
         <v>1213.6397522</v>
       </c>
-      <c r="AU40" s="40">
+      <c r="AX40" s="40">
         <v>1239.1572569</v>
       </c>
-      <c r="AV40" s="40">
+      <c r="AY40" s="40">
         <v>1416.5874936</v>
       </c>
-      <c r="AW40" s="40">
+      <c r="AZ40" s="40">
         <v>1539.5169745000001</v>
       </c>
-      <c r="AX40" s="40">
+      <c r="BA40" s="40">
         <v>1602.7727881000001</v>
       </c>
-      <c r="AY40" s="40">
+      <c r="BB40" s="40">
         <v>1431.4973324</v>
       </c>
-      <c r="AZ40" s="40">
+      <c r="BC40" s="40">
         <v>1629.7716877</v>
       </c>
-      <c r="BA40" s="26">
+      <c r="BD40" s="40">
         <v>1675.7089963999999</v>
       </c>
-      <c r="BB40" s="24" t="s">
+      <c r="BE40" s="26">
+        <v>1630.8916194999999</v>
+      </c>
+      <c r="BF40" s="24" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="41" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="41" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A41" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B41" s="39">
         <v>187</v>
       </c>
       <c r="C41" s="40">
         <v>182</v>
       </c>
       <c r="D41" s="40">
         <v>187</v>
       </c>
       <c r="E41" s="40">
         <v>180</v>
       </c>
       <c r="F41" s="40">
         <v>170</v>
       </c>
       <c r="G41" s="40">
         <v>165</v>
       </c>
       <c r="H41" s="40">
         <v>173</v>
       </c>
       <c r="I41" s="40">
         <v>165</v>
       </c>
       <c r="J41" s="40">
         <v>174</v>
       </c>
       <c r="K41" s="40">
         <v>157</v>
       </c>
       <c r="L41" s="40">
         <v>167</v>
       </c>
       <c r="M41" s="40">
         <v>163</v>
       </c>
       <c r="N41" s="40">
         <v>167</v>
       </c>
-      <c r="O41" s="39">
+      <c r="O41" s="40">
+        <v>171</v>
+      </c>
+      <c r="P41" s="39">
         <v>300</v>
       </c>
-      <c r="P41" s="40">
+      <c r="Q41" s="40">
         <v>298</v>
       </c>
-      <c r="Q41" s="40">
+      <c r="R41" s="40">
         <v>292</v>
       </c>
-      <c r="R41" s="40">
+      <c r="S41" s="40">
         <v>283</v>
       </c>
-      <c r="S41" s="40">
+      <c r="T41" s="40">
         <v>274</v>
       </c>
-      <c r="T41" s="40">
+      <c r="U41" s="40">
         <v>270</v>
       </c>
-      <c r="U41" s="40">
+      <c r="V41" s="40">
         <v>272</v>
       </c>
-      <c r="V41" s="40">
+      <c r="W41" s="40">
         <v>262</v>
       </c>
-      <c r="W41" s="40">
+      <c r="X41" s="40">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="Y41" s="40">
         <v>257</v>
       </c>
       <c r="Z41" s="40">
+        <v>257</v>
+      </c>
+      <c r="AA41" s="40">
         <v>246</v>
       </c>
-      <c r="AA41" s="40">
+      <c r="AB41" s="40">
         <v>251</v>
       </c>
-      <c r="AB41" s="39">
+      <c r="AC41" s="40">
+        <v>253</v>
+      </c>
+      <c r="AD41" s="39">
         <v>1870</v>
       </c>
-      <c r="AC41" s="40">
+      <c r="AE41" s="40">
         <v>1839</v>
       </c>
-      <c r="AD41" s="40">
+      <c r="AF41" s="40">
         <v>1886</v>
       </c>
-      <c r="AE41" s="40">
+      <c r="AG41" s="40">
         <v>1886</v>
       </c>
-      <c r="AF41" s="40">
+      <c r="AH41" s="40">
         <v>1863</v>
       </c>
-      <c r="AG41" s="40">
+      <c r="AI41" s="40">
         <v>1828</v>
       </c>
-      <c r="AH41" s="40">
+      <c r="AJ41" s="40">
         <v>1808</v>
       </c>
-      <c r="AI41" s="40">
+      <c r="AK41" s="40">
         <v>1801</v>
       </c>
-      <c r="AJ41" s="40">
+      <c r="AL41" s="40">
         <v>1884</v>
       </c>
-      <c r="AK41" s="40">
+      <c r="AM41" s="40">
         <v>1767</v>
       </c>
-      <c r="AL41" s="40">
+      <c r="AN41" s="40">
         <v>1853</v>
       </c>
-      <c r="AM41" s="40">
+      <c r="AO41" s="40">
         <v>1771</v>
       </c>
-      <c r="AN41" s="40">
+      <c r="AP41" s="40">
         <v>1933</v>
       </c>
-      <c r="AO41" s="39">
+      <c r="AQ41" s="40">
+        <v>1985</v>
+      </c>
+      <c r="AR41" s="39">
         <v>1493.0193921</v>
       </c>
-      <c r="AP41" s="40">
+      <c r="AS41" s="40">
         <v>1476.1903629000001</v>
       </c>
-      <c r="AQ41" s="40">
+      <c r="AT41" s="40">
         <v>1515.5803119</v>
       </c>
-      <c r="AR41" s="40">
+      <c r="AU41" s="40">
         <v>1500.7215131</v>
       </c>
-      <c r="AS41" s="40">
+      <c r="AV41" s="40">
         <v>1490.0132957999999</v>
       </c>
-      <c r="AT41" s="40">
+      <c r="AW41" s="40">
         <v>1444.9210528999999</v>
       </c>
-      <c r="AU41" s="40">
+      <c r="AX41" s="40">
         <v>1450.2184162000001</v>
       </c>
-      <c r="AV41" s="40">
+      <c r="AY41" s="40">
         <v>1446.0762557</v>
       </c>
-      <c r="AW41" s="40">
+      <c r="AZ41" s="40">
         <v>1495.0725970000001</v>
       </c>
-      <c r="AX41" s="40">
+      <c r="BA41" s="40">
         <v>1423.7649612</v>
       </c>
-      <c r="AY41" s="40">
+      <c r="BB41" s="40">
         <v>1490.6083974000001</v>
       </c>
-      <c r="AZ41" s="40">
+      <c r="BC41" s="40">
         <v>1447.0580394000001</v>
       </c>
-      <c r="BA41" s="26">
+      <c r="BD41" s="40">
         <v>1601.3557716</v>
       </c>
-      <c r="BB41" s="24" t="s">
+      <c r="BE41" s="26">
+        <v>1628.5874297</v>
+      </c>
+      <c r="BF41" s="24" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="42" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="42" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A42" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="39">
         <v>14</v>
       </c>
       <c r="C42" s="40">
         <v>13</v>
       </c>
       <c r="D42" s="40">
         <v>10</v>
       </c>
       <c r="E42" s="40">
         <v>9</v>
       </c>
       <c r="F42" s="40">
         <v>9</v>
       </c>
       <c r="G42" s="40">
         <v>8</v>
       </c>
       <c r="H42" s="40">
         <v>7</v>
       </c>
       <c r="I42" s="40">
         <v>10</v>
       </c>
       <c r="J42" s="40">
         <v>8</v>
       </c>
       <c r="K42" s="40">
         <v>7</v>
       </c>
       <c r="L42" s="40">
         <v>9</v>
       </c>
       <c r="M42" s="40">
         <v>10</v>
       </c>
       <c r="N42" s="40">
         <v>12</v>
       </c>
-      <c r="O42" s="39">
+      <c r="O42" s="40">
+        <v>11</v>
+      </c>
+      <c r="P42" s="39">
         <v>44</v>
       </c>
-      <c r="P42" s="40">
+      <c r="Q42" s="40">
         <v>44</v>
       </c>
-      <c r="Q42" s="40">
+      <c r="R42" s="40">
         <v>36</v>
       </c>
-      <c r="R42" s="40">
+      <c r="S42" s="40">
         <v>32</v>
       </c>
-      <c r="S42" s="40">
+      <c r="T42" s="40">
         <v>33</v>
       </c>
-      <c r="T42" s="40">
+      <c r="U42" s="40">
         <v>29</v>
       </c>
-      <c r="U42" s="40">
+      <c r="V42" s="40">
         <v>26</v>
       </c>
-      <c r="V42" s="40">
+      <c r="W42" s="40">
         <v>25</v>
       </c>
-      <c r="W42" s="40">
+      <c r="X42" s="40">
         <v>22</v>
       </c>
-      <c r="X42" s="40">
+      <c r="Y42" s="40">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="Z42" s="40">
         <v>24</v>
       </c>
       <c r="AA42" s="40">
+        <v>24</v>
+      </c>
+      <c r="AB42" s="40">
         <v>26</v>
       </c>
-      <c r="AB42" s="39">
+      <c r="AC42" s="40">
+        <v>26</v>
+      </c>
+      <c r="AD42" s="39">
         <v>664</v>
       </c>
-      <c r="AC42" s="40">
+      <c r="AE42" s="40">
         <v>677</v>
       </c>
-      <c r="AD42" s="40">
+      <c r="AF42" s="40">
         <v>664</v>
       </c>
-      <c r="AE42" s="40">
+      <c r="AG42" s="40">
         <v>641</v>
       </c>
-      <c r="AF42" s="40">
+      <c r="AH42" s="40">
         <v>648</v>
       </c>
-      <c r="AG42" s="40">
+      <c r="AI42" s="40">
         <v>704</v>
       </c>
-      <c r="AH42" s="40">
+      <c r="AJ42" s="40">
         <v>721</v>
       </c>
-      <c r="AI42" s="40">
+      <c r="AK42" s="40">
         <v>267</v>
       </c>
-      <c r="AJ42" s="40">
+      <c r="AL42" s="40">
         <v>269</v>
       </c>
-      <c r="AK42" s="40">
+      <c r="AM42" s="40">
         <v>283</v>
       </c>
-      <c r="AL42" s="40">
+      <c r="AN42" s="40">
         <v>284</v>
       </c>
-      <c r="AM42" s="40">
+      <c r="AO42" s="40">
         <v>309</v>
       </c>
-      <c r="AN42" s="40">
+      <c r="AP42" s="40">
         <v>334</v>
       </c>
-      <c r="AO42" s="39">
+      <c r="AQ42" s="40">
+        <v>344</v>
+      </c>
+      <c r="AR42" s="39">
         <v>543.00193620000005</v>
       </c>
-      <c r="AP42" s="40">
+      <c r="AS42" s="40">
         <v>551.02306450000003</v>
       </c>
-      <c r="AQ42" s="40">
+      <c r="AT42" s="40">
         <v>548.55997620000005</v>
       </c>
-      <c r="AR42" s="40">
+      <c r="AU42" s="40">
         <v>533.48154199999999</v>
       </c>
-      <c r="AS42" s="40">
+      <c r="AV42" s="40">
         <v>542.53004720000001</v>
       </c>
-      <c r="AT42" s="40">
+      <c r="AW42" s="40">
         <v>589.56979799999999</v>
       </c>
-      <c r="AU42" s="40">
+      <c r="AX42" s="40">
         <v>598.14960900000005</v>
       </c>
-      <c r="AV42" s="40">
+      <c r="AY42" s="40">
         <v>223.08586199999999</v>
       </c>
-      <c r="AW42" s="40">
+      <c r="AZ42" s="40">
         <v>220.39010479999999</v>
       </c>
-      <c r="AX42" s="40">
+      <c r="BA42" s="40">
         <v>238.2800148</v>
       </c>
-      <c r="AY42" s="40">
+      <c r="BB42" s="40">
         <v>238.482992</v>
       </c>
-      <c r="AZ42" s="40">
+      <c r="BC42" s="40">
         <v>263.16734719999999</v>
       </c>
-      <c r="BA42" s="26">
+      <c r="BD42" s="40">
         <v>283.92388010000002</v>
       </c>
-      <c r="BB42" s="24" t="s">
+      <c r="BE42" s="26">
+        <v>284.37662469999998</v>
+      </c>
+      <c r="BF42" s="24" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="43" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="43" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A43" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B43" s="39">
         <v>216</v>
       </c>
       <c r="C43" s="40">
         <v>224</v>
       </c>
       <c r="D43" s="40">
         <v>226</v>
       </c>
       <c r="E43" s="40">
         <v>237</v>
       </c>
       <c r="F43" s="40">
         <v>235</v>
       </c>
       <c r="G43" s="40">
         <v>223</v>
       </c>
       <c r="H43" s="40">
         <v>200</v>
       </c>
       <c r="I43" s="40">
         <v>193</v>
       </c>
       <c r="J43" s="40">
         <v>198</v>
       </c>
       <c r="K43" s="40">
         <v>194</v>
       </c>
       <c r="L43" s="40">
         <v>201</v>
       </c>
       <c r="M43" s="40">
         <v>203</v>
       </c>
       <c r="N43" s="40">
         <v>206</v>
       </c>
-      <c r="O43" s="39">
+      <c r="O43" s="40">
+        <v>203</v>
+      </c>
+      <c r="P43" s="39">
         <v>239</v>
       </c>
-      <c r="P43" s="40">
+      <c r="Q43" s="40">
         <v>250</v>
       </c>
-      <c r="Q43" s="40">
+      <c r="R43" s="40">
         <v>252</v>
       </c>
-      <c r="R43" s="40">
+      <c r="S43" s="40">
         <v>265</v>
       </c>
-      <c r="S43" s="40">
+      <c r="T43" s="40">
         <v>267</v>
       </c>
-      <c r="T43" s="40">
+      <c r="U43" s="40">
         <v>258</v>
       </c>
-      <c r="U43" s="40">
+      <c r="V43" s="40">
         <v>231</v>
       </c>
-      <c r="V43" s="40">
+      <c r="W43" s="40">
         <v>229</v>
       </c>
-      <c r="W43" s="40">
+      <c r="X43" s="40">
         <v>236</v>
       </c>
-      <c r="X43" s="40">
+      <c r="Y43" s="40">
         <v>233</v>
       </c>
-      <c r="Y43" s="40">
+      <c r="Z43" s="40">
         <v>240</v>
       </c>
-      <c r="Z43" s="40">
+      <c r="AA43" s="40">
         <v>244</v>
       </c>
-      <c r="AA43" s="40">
+      <c r="AB43" s="40">
         <v>250</v>
       </c>
-      <c r="AB43" s="39">
+      <c r="AC43" s="40">
+        <v>247</v>
+      </c>
+      <c r="AD43" s="39">
         <v>1152</v>
       </c>
-      <c r="AC43" s="40">
+      <c r="AE43" s="40">
         <v>1185</v>
       </c>
-      <c r="AD43" s="40">
+      <c r="AF43" s="40">
         <v>1168</v>
       </c>
-      <c r="AE43" s="40">
+      <c r="AG43" s="40">
         <v>1183</v>
       </c>
-      <c r="AF43" s="40">
+      <c r="AH43" s="40">
         <v>1174</v>
       </c>
-      <c r="AG43" s="40">
+      <c r="AI43" s="40">
         <v>1142</v>
       </c>
-      <c r="AH43" s="40">
+      <c r="AJ43" s="40">
         <v>1151</v>
       </c>
-      <c r="AI43" s="40">
+      <c r="AK43" s="40">
         <v>1533</v>
       </c>
-      <c r="AJ43" s="40">
+      <c r="AL43" s="40">
         <v>1565</v>
       </c>
-      <c r="AK43" s="40">
+      <c r="AM43" s="40">
         <v>1580</v>
       </c>
-      <c r="AL43" s="40">
+      <c r="AN43" s="40">
         <v>1597</v>
       </c>
-      <c r="AM43" s="40">
+      <c r="AO43" s="40">
         <v>1626</v>
       </c>
-      <c r="AN43" s="40">
+      <c r="AP43" s="40">
         <v>1624</v>
       </c>
-      <c r="AO43" s="39">
+      <c r="AQ43" s="40">
+        <v>1661</v>
+      </c>
+      <c r="AR43" s="39">
         <v>946.14800060000005</v>
       </c>
-      <c r="AP43" s="40">
+      <c r="AS43" s="40">
         <v>971.78791179999996</v>
       </c>
-      <c r="AQ43" s="40">
+      <c r="AT43" s="40">
         <v>958.65676240000005</v>
       </c>
-      <c r="AR43" s="40">
+      <c r="AU43" s="40">
         <v>963.04737230000001</v>
       </c>
-      <c r="AS43" s="40">
+      <c r="AV43" s="40">
         <v>950.14464039999996</v>
       </c>
-      <c r="AT43" s="40">
+      <c r="AW43" s="40">
         <v>901.10661789999995</v>
       </c>
-      <c r="AU43" s="40">
+      <c r="AX43" s="40">
         <v>927.79970479999997</v>
       </c>
-      <c r="AV43" s="40">
+      <c r="AY43" s="40">
         <v>1235.6518154</v>
       </c>
-      <c r="AW43" s="40">
+      <c r="AZ43" s="40">
         <v>1240.0282273</v>
       </c>
-      <c r="AX43" s="40">
+      <c r="BA43" s="40">
         <v>1260.6208455000001</v>
       </c>
-      <c r="AY43" s="40">
+      <c r="BB43" s="40">
         <v>1291.2618597999999</v>
       </c>
-      <c r="AZ43" s="40">
+      <c r="BC43" s="40">
         <v>1319.0706864000001</v>
       </c>
-      <c r="BA43" s="26">
+      <c r="BD43" s="40">
         <v>1326.7810360999999</v>
       </c>
-      <c r="BB43" s="24" t="s">
+      <c r="BE43" s="26">
+        <v>1350.1224691</v>
+      </c>
+      <c r="BF43" s="24" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="44" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="44" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A44" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="39">
         <v>356</v>
       </c>
       <c r="C44" s="40">
         <v>377</v>
       </c>
       <c r="D44" s="40">
         <v>371</v>
       </c>
       <c r="E44" s="40">
         <v>368</v>
       </c>
       <c r="F44" s="40">
         <v>405</v>
       </c>
       <c r="G44" s="40">
         <v>408</v>
       </c>
       <c r="H44" s="40">
         <v>414</v>
       </c>
       <c r="I44" s="40">
         <v>430</v>
       </c>
       <c r="J44" s="40">
         <v>451</v>
       </c>
       <c r="K44" s="40">
         <v>449</v>
       </c>
       <c r="L44" s="40">
         <v>480</v>
       </c>
       <c r="M44" s="40">
         <v>501</v>
       </c>
       <c r="N44" s="40">
         <v>539</v>
       </c>
-      <c r="O44" s="39">
+      <c r="O44" s="40">
+        <v>561</v>
+      </c>
+      <c r="P44" s="39">
         <v>389</v>
       </c>
-      <c r="P44" s="40">
+      <c r="Q44" s="40">
         <v>421</v>
       </c>
-      <c r="Q44" s="40">
+      <c r="R44" s="40">
         <v>412</v>
       </c>
-      <c r="R44" s="40">
+      <c r="S44" s="40">
         <v>417</v>
       </c>
-      <c r="S44" s="40">
+      <c r="T44" s="40">
         <v>452</v>
       </c>
-      <c r="T44" s="40">
+      <c r="U44" s="40">
         <v>453</v>
       </c>
-      <c r="U44" s="40">
+      <c r="V44" s="40">
         <v>464</v>
       </c>
-      <c r="V44" s="40">
+      <c r="W44" s="40">
         <v>481</v>
       </c>
-      <c r="W44" s="40">
+      <c r="X44" s="40">
         <v>499</v>
       </c>
-      <c r="X44" s="40">
+      <c r="Y44" s="40">
         <v>494</v>
       </c>
-      <c r="Y44" s="40">
+      <c r="Z44" s="40">
         <v>523</v>
       </c>
-      <c r="Z44" s="40">
+      <c r="AA44" s="40">
         <v>541</v>
       </c>
-      <c r="AA44" s="40">
+      <c r="AB44" s="40">
         <v>574</v>
       </c>
-      <c r="AB44" s="39">
+      <c r="AC44" s="40">
+        <v>595</v>
+      </c>
+      <c r="AD44" s="39">
         <v>1643</v>
       </c>
-      <c r="AC44" s="40">
+      <c r="AE44" s="40">
         <v>1690</v>
       </c>
-      <c r="AD44" s="40">
+      <c r="AF44" s="40">
         <v>1641</v>
       </c>
-      <c r="AE44" s="40">
+      <c r="AG44" s="40">
         <v>1586</v>
       </c>
-      <c r="AF44" s="40">
+      <c r="AH44" s="40">
         <v>1594</v>
       </c>
-      <c r="AG44" s="40">
+      <c r="AI44" s="40">
         <v>1714</v>
       </c>
-      <c r="AH44" s="40">
+      <c r="AJ44" s="40">
         <v>1609</v>
       </c>
-      <c r="AI44" s="40">
+      <c r="AK44" s="40">
         <v>1665</v>
       </c>
-      <c r="AJ44" s="40">
+      <c r="AL44" s="40">
         <v>1908</v>
       </c>
-      <c r="AK44" s="40">
+      <c r="AM44" s="40">
         <v>2016</v>
       </c>
-      <c r="AL44" s="40">
+      <c r="AN44" s="40">
         <v>1966</v>
       </c>
-      <c r="AM44" s="40">
+      <c r="AO44" s="40">
         <v>1998</v>
       </c>
-      <c r="AN44" s="40">
+      <c r="AP44" s="40">
         <v>2038</v>
       </c>
-      <c r="AO44" s="39">
+      <c r="AQ44" s="40">
+        <v>2041</v>
+      </c>
+      <c r="AR44" s="39">
         <v>841.15966260000005</v>
       </c>
-      <c r="AP44" s="40">
+      <c r="AS44" s="40">
         <v>867.44961239999998</v>
       </c>
-      <c r="AQ44" s="40">
+      <c r="AT44" s="40">
         <v>892.01617269999997</v>
       </c>
-      <c r="AR44" s="40">
+      <c r="AU44" s="40">
         <v>847.4401216</v>
       </c>
-      <c r="AS44" s="40">
+      <c r="AV44" s="40">
         <v>853.47679249999999</v>
       </c>
-      <c r="AT44" s="40">
+      <c r="AW44" s="40">
         <v>957.94603959999995</v>
       </c>
-      <c r="AU44" s="40">
+      <c r="AX44" s="40">
         <v>918.39376960000004</v>
       </c>
-      <c r="AV44" s="40">
+      <c r="AY44" s="40">
         <v>966.5488537</v>
       </c>
-      <c r="AW44" s="40">
+      <c r="AZ44" s="40">
         <v>1071.2417204999999</v>
       </c>
-      <c r="AX44" s="40">
+      <c r="BA44" s="40">
         <v>1130.1021014999999</v>
       </c>
-      <c r="AY44" s="40">
+      <c r="BB44" s="40">
         <v>1175.6512521</v>
       </c>
-      <c r="AZ44" s="40">
+      <c r="BC44" s="40">
         <v>1187.7612733000001</v>
       </c>
-      <c r="BA44" s="26">
+      <c r="BD44" s="40">
         <v>1203.7151604999999</v>
       </c>
-      <c r="BB44" s="24" t="s">
+      <c r="BE44" s="26">
+        <v>1215.1519848999999</v>
+      </c>
+      <c r="BF44" s="24" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="45" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="45" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A45" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="39">
         <v>453</v>
       </c>
       <c r="C45" s="40">
         <v>459</v>
       </c>
       <c r="D45" s="40">
         <v>483</v>
       </c>
       <c r="E45" s="40">
         <v>498</v>
       </c>
       <c r="F45" s="40">
         <v>497</v>
       </c>
       <c r="G45" s="40">
         <v>515</v>
       </c>
       <c r="H45" s="40">
         <v>513</v>
       </c>
       <c r="I45" s="40">
         <v>519</v>
       </c>
       <c r="J45" s="40">
         <v>532</v>
       </c>
       <c r="K45" s="40">
         <v>562</v>
       </c>
       <c r="L45" s="40">
         <v>571</v>
       </c>
       <c r="M45" s="40">
         <v>578</v>
       </c>
       <c r="N45" s="40">
         <v>608</v>
       </c>
-      <c r="O45" s="39">
+      <c r="O45" s="40">
+        <v>611</v>
+      </c>
+      <c r="P45" s="39">
         <v>483</v>
       </c>
-      <c r="P45" s="40">
+      <c r="Q45" s="40">
         <v>485</v>
       </c>
-      <c r="Q45" s="40">
+      <c r="R45" s="40">
         <v>507</v>
       </c>
-      <c r="R45" s="40">
+      <c r="S45" s="40">
         <v>512</v>
       </c>
-      <c r="S45" s="40">
+      <c r="T45" s="40">
         <v>510</v>
       </c>
-      <c r="T45" s="40">
+      <c r="U45" s="40">
         <v>531</v>
       </c>
-      <c r="U45" s="40">
+      <c r="V45" s="40">
         <v>526</v>
       </c>
-      <c r="V45" s="40">
+      <c r="W45" s="40">
         <v>534</v>
       </c>
-      <c r="W45" s="40">
+      <c r="X45" s="40">
         <v>545</v>
       </c>
-      <c r="X45" s="40">
+      <c r="Y45" s="40">
         <v>574</v>
       </c>
-      <c r="Y45" s="40">
+      <c r="Z45" s="40">
         <v>584</v>
       </c>
-      <c r="Z45" s="40">
+      <c r="AA45" s="40">
         <v>590</v>
       </c>
-      <c r="AA45" s="40">
+      <c r="AB45" s="40">
         <v>620</v>
       </c>
-      <c r="AB45" s="39">
+      <c r="AC45" s="40">
+        <v>625</v>
+      </c>
+      <c r="AD45" s="39">
         <v>1584</v>
       </c>
-      <c r="AC45" s="40">
+      <c r="AE45" s="40">
         <v>1647</v>
       </c>
-      <c r="AD45" s="40">
+      <c r="AF45" s="40">
         <v>1699</v>
       </c>
-      <c r="AE45" s="40">
+      <c r="AG45" s="40">
         <v>1704</v>
       </c>
-      <c r="AF45" s="40">
+      <c r="AH45" s="40">
         <v>1679</v>
       </c>
-      <c r="AG45" s="40">
+      <c r="AI45" s="40">
         <v>1739</v>
       </c>
-      <c r="AH45" s="40">
+      <c r="AJ45" s="40">
         <v>1760</v>
       </c>
-      <c r="AI45" s="40">
+      <c r="AK45" s="40">
         <v>1784</v>
       </c>
-      <c r="AJ45" s="40">
+      <c r="AL45" s="40">
         <v>1799</v>
       </c>
-      <c r="AK45" s="40">
+      <c r="AM45" s="40">
         <v>1845</v>
       </c>
-      <c r="AL45" s="40">
+      <c r="AN45" s="40">
         <v>1908</v>
       </c>
-      <c r="AM45" s="40">
+      <c r="AO45" s="40">
         <v>1962</v>
       </c>
-      <c r="AN45" s="40">
+      <c r="AP45" s="40">
         <v>1981</v>
       </c>
-      <c r="AO45" s="39">
+      <c r="AQ45" s="40">
+        <v>1982</v>
+      </c>
+      <c r="AR45" s="39">
         <v>1106.9042191999999</v>
       </c>
-      <c r="AP45" s="40">
+      <c r="AS45" s="40">
         <v>1144.5534502999999</v>
       </c>
-      <c r="AQ45" s="40">
+      <c r="AT45" s="40">
         <v>1204.9304093000001</v>
       </c>
-      <c r="AR45" s="40">
+      <c r="AU45" s="40">
         <v>1218.4783674</v>
       </c>
-      <c r="AS45" s="40">
+      <c r="AV45" s="40">
         <v>1198.0477797999999</v>
       </c>
-      <c r="AT45" s="40">
+      <c r="AW45" s="40">
         <v>1228.2582158</v>
       </c>
-      <c r="AU45" s="40">
+      <c r="AX45" s="40">
         <v>1228.3033832000001</v>
       </c>
-      <c r="AV45" s="40">
+      <c r="AY45" s="40">
         <v>1263.0366641000001</v>
       </c>
-      <c r="AW45" s="40">
+      <c r="AZ45" s="40">
         <v>1289.9975669</v>
       </c>
-      <c r="AX45" s="40">
+      <c r="BA45" s="40">
         <v>1304.1101940999999</v>
       </c>
-      <c r="AY45" s="40">
+      <c r="BB45" s="40">
         <v>1344.8698400999999</v>
       </c>
-      <c r="AZ45" s="40">
+      <c r="BC45" s="40">
         <v>1369.8295078000001</v>
       </c>
-      <c r="BA45" s="26">
+      <c r="BD45" s="40">
         <v>1390.3999597</v>
       </c>
-      <c r="BB45" s="24" t="s">
+      <c r="BE45" s="26">
+        <v>1388.7660177</v>
+      </c>
+      <c r="BF45" s="24" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="46" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="46" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A46" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B46" s="39">
         <v>332</v>
       </c>
       <c r="C46" s="40">
         <v>331</v>
       </c>
       <c r="D46" s="40">
         <v>346</v>
       </c>
       <c r="E46" s="40">
         <v>373</v>
       </c>
       <c r="F46" s="40">
         <v>381</v>
       </c>
       <c r="G46" s="40">
         <v>396</v>
       </c>
       <c r="H46" s="40">
         <v>420</v>
       </c>
       <c r="I46" s="40">
         <v>418</v>
       </c>
       <c r="J46" s="40">
         <v>441</v>
       </c>
       <c r="K46" s="40">
         <v>451</v>
       </c>
       <c r="L46" s="40">
         <v>476</v>
       </c>
       <c r="M46" s="40">
         <v>497</v>
       </c>
       <c r="N46" s="40">
         <v>528</v>
       </c>
-      <c r="O46" s="39">
+      <c r="O46" s="40">
+        <v>544</v>
+      </c>
+      <c r="P46" s="39">
         <v>337</v>
       </c>
-      <c r="P46" s="40">
+      <c r="Q46" s="40">
         <v>339</v>
       </c>
-      <c r="Q46" s="40">
+      <c r="R46" s="40">
         <v>356</v>
       </c>
-      <c r="R46" s="40">
+      <c r="S46" s="40">
         <v>383</v>
       </c>
-      <c r="S46" s="40">
+      <c r="T46" s="40">
         <v>387</v>
       </c>
-      <c r="T46" s="40">
+      <c r="U46" s="40">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="V46" s="40">
         <v>432</v>
       </c>
       <c r="W46" s="40">
+        <v>432</v>
+      </c>
+      <c r="X46" s="40">
         <v>460</v>
       </c>
-      <c r="X46" s="40">
+      <c r="Y46" s="40">
         <v>471</v>
       </c>
-      <c r="Y46" s="40">
+      <c r="Z46" s="40">
         <v>492</v>
       </c>
-      <c r="Z46" s="40">
+      <c r="AA46" s="40">
         <v>514</v>
       </c>
-      <c r="AA46" s="40">
+      <c r="AB46" s="40">
         <v>545</v>
       </c>
-      <c r="AB46" s="39">
+      <c r="AC46" s="40">
+        <v>567</v>
+      </c>
+      <c r="AD46" s="39">
         <v>1872</v>
       </c>
-      <c r="AC46" s="40">
+      <c r="AE46" s="40">
         <v>1949</v>
       </c>
-      <c r="AD46" s="40">
+      <c r="AF46" s="40">
         <v>1845</v>
       </c>
-      <c r="AE46" s="40">
+      <c r="AG46" s="40">
         <v>1922</v>
       </c>
-      <c r="AF46" s="40">
+      <c r="AH46" s="40">
         <v>1868</v>
       </c>
-      <c r="AG46" s="40">
+      <c r="AI46" s="40">
         <v>1862</v>
       </c>
-      <c r="AH46" s="40">
+      <c r="AJ46" s="40">
         <v>1759</v>
       </c>
-      <c r="AI46" s="40">
+      <c r="AK46" s="40">
         <v>1957</v>
       </c>
-      <c r="AJ46" s="40">
+      <c r="AL46" s="40">
         <v>2038</v>
       </c>
-      <c r="AK46" s="40">
+      <c r="AM46" s="40">
         <v>2208</v>
       </c>
-      <c r="AL46" s="40">
+      <c r="AN46" s="40">
         <v>2257</v>
       </c>
-      <c r="AM46" s="40">
+      <c r="AO46" s="40">
         <v>2453</v>
       </c>
-      <c r="AN46" s="40">
+      <c r="AP46" s="40">
         <v>2466</v>
       </c>
-      <c r="AO46" s="39">
+      <c r="AQ46" s="40">
+        <v>2503</v>
+      </c>
+      <c r="AR46" s="39">
         <v>1578.0297215999999</v>
       </c>
-      <c r="AP46" s="40">
+      <c r="AS46" s="40">
         <v>1606.4825605999999</v>
       </c>
-      <c r="AQ46" s="40">
+      <c r="AT46" s="40">
         <v>1487.4271080999999</v>
       </c>
-      <c r="AR46" s="40">
+      <c r="AU46" s="40">
         <v>1525.6288677</v>
       </c>
-      <c r="AS46" s="40">
+      <c r="AV46" s="40">
         <v>1528.9239805</v>
       </c>
-      <c r="AT46" s="40">
+      <c r="AW46" s="40">
         <v>1502.9111954</v>
       </c>
-      <c r="AU46" s="40">
+      <c r="AX46" s="40">
         <v>1411.9179426999999</v>
       </c>
-      <c r="AV46" s="40">
+      <c r="AY46" s="40">
         <v>1594.9581541</v>
       </c>
-      <c r="AW46" s="40">
+      <c r="AZ46" s="40">
         <v>1631.7252974999999</v>
       </c>
-      <c r="AX46" s="40">
+      <c r="BA46" s="40">
         <v>1788.1222898000001</v>
       </c>
-      <c r="AY46" s="40">
+      <c r="BB46" s="40">
         <v>1792.6694468999999</v>
       </c>
-      <c r="AZ46" s="40">
+      <c r="BC46" s="40">
         <v>1970.8614852999999</v>
       </c>
-      <c r="BA46" s="26">
+      <c r="BD46" s="40">
         <v>1988.2983623</v>
       </c>
-      <c r="BB46" s="24" t="s">
+      <c r="BE46" s="26">
+        <v>2000.8012122</v>
+      </c>
+      <c r="BF46" s="24" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="47" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="47" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A47" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B47" s="39">
         <v>606</v>
       </c>
       <c r="C47" s="40">
         <v>614</v>
       </c>
       <c r="D47" s="40">
         <v>627</v>
       </c>
       <c r="E47" s="40">
         <v>644</v>
       </c>
       <c r="F47" s="40">
         <v>659</v>
       </c>
       <c r="G47" s="40">
         <v>656</v>
       </c>
       <c r="H47" s="40">
         <v>667</v>
       </c>
       <c r="I47" s="40">
         <v>674</v>
       </c>
       <c r="J47" s="40">
         <v>657</v>
       </c>
       <c r="K47" s="40">
         <v>664</v>
       </c>
       <c r="L47" s="40">
         <v>667</v>
       </c>
       <c r="M47" s="40">
         <v>663</v>
       </c>
       <c r="N47" s="40">
         <v>687</v>
       </c>
-      <c r="O47" s="39">
+      <c r="O47" s="40">
+        <v>715</v>
+      </c>
+      <c r="P47" s="39">
         <v>655</v>
       </c>
-      <c r="P47" s="40">
+      <c r="Q47" s="40">
         <v>664</v>
       </c>
-      <c r="Q47" s="40">
+      <c r="R47" s="40">
         <v>677</v>
       </c>
-      <c r="R47" s="40">
+      <c r="S47" s="40">
         <v>693</v>
       </c>
-      <c r="S47" s="40">
+      <c r="T47" s="40">
         <v>709</v>
       </c>
-      <c r="T47" s="40">
+      <c r="U47" s="40">
         <v>703</v>
       </c>
-      <c r="U47" s="40">
+      <c r="V47" s="40">
         <v>716</v>
       </c>
-      <c r="V47" s="40">
+      <c r="W47" s="40">
         <v>735</v>
       </c>
-      <c r="W47" s="40">
+      <c r="X47" s="40">
         <v>709</v>
       </c>
-      <c r="X47" s="40">
+      <c r="Y47" s="40">
         <v>717</v>
       </c>
-      <c r="Y47" s="40">
+      <c r="Z47" s="40">
         <v>719</v>
       </c>
-      <c r="Z47" s="40">
+      <c r="AA47" s="40">
         <v>717</v>
       </c>
-      <c r="AA47" s="40">
+      <c r="AB47" s="40">
         <v>745</v>
       </c>
-      <c r="AB47" s="39">
+      <c r="AC47" s="40">
+        <v>774</v>
+      </c>
+      <c r="AD47" s="39">
         <v>2805</v>
       </c>
-      <c r="AC47" s="40">
+      <c r="AE47" s="40">
         <v>2984</v>
       </c>
-      <c r="AD47" s="40">
+      <c r="AF47" s="40">
         <v>3059</v>
       </c>
-      <c r="AE47" s="40">
+      <c r="AG47" s="40">
         <v>3218</v>
       </c>
-      <c r="AF47" s="40">
+      <c r="AH47" s="40">
         <v>3337</v>
       </c>
-      <c r="AG47" s="40">
+      <c r="AI47" s="40">
         <v>3455</v>
       </c>
-      <c r="AH47" s="40">
+      <c r="AJ47" s="40">
         <v>3571</v>
       </c>
-      <c r="AI47" s="40">
+      <c r="AK47" s="40">
         <v>3640</v>
       </c>
-      <c r="AJ47" s="40">
+      <c r="AL47" s="40">
         <v>3482</v>
       </c>
-      <c r="AK47" s="40">
+      <c r="AM47" s="40">
         <v>3551</v>
       </c>
-      <c r="AL47" s="40">
+      <c r="AN47" s="40">
         <v>3620</v>
       </c>
-      <c r="AM47" s="40">
+      <c r="AO47" s="40">
         <v>3798</v>
       </c>
-      <c r="AN47" s="40">
+      <c r="AP47" s="40">
         <v>3888</v>
       </c>
-      <c r="AO47" s="39">
+      <c r="AQ47" s="40">
+        <v>3920</v>
+      </c>
+      <c r="AR47" s="39">
         <v>2280.7189598999998</v>
       </c>
-      <c r="AP47" s="40">
+      <c r="AS47" s="40">
         <v>2410.7000079999998</v>
       </c>
-      <c r="AQ47" s="40">
+      <c r="AT47" s="40">
         <v>2480.4365489000002</v>
       </c>
-      <c r="AR47" s="40">
+      <c r="AU47" s="40">
         <v>2605.1198986999998</v>
       </c>
-      <c r="AS47" s="40">
+      <c r="AV47" s="40">
         <v>2692.9128606999998</v>
       </c>
-      <c r="AT47" s="40">
+      <c r="AW47" s="40">
         <v>2774.4266603000001</v>
       </c>
-      <c r="AU47" s="40">
+      <c r="AX47" s="40">
         <v>2879.9668446000001</v>
       </c>
-      <c r="AV47" s="40">
+      <c r="AY47" s="40">
         <v>2982.4815435999999</v>
       </c>
-      <c r="AW47" s="40">
+      <c r="AZ47" s="40">
         <v>2865.0518369000001</v>
       </c>
-      <c r="AX47" s="40">
+      <c r="BA47" s="40">
         <v>2920.2452441999999</v>
       </c>
-      <c r="AY47" s="40">
+      <c r="BB47" s="40">
         <v>2952.4141660999999</v>
       </c>
-      <c r="AZ47" s="40">
+      <c r="BC47" s="40">
         <v>3090.3703727000002</v>
       </c>
-      <c r="BA47" s="26">
+      <c r="BD47" s="40">
         <v>3143.3217098</v>
       </c>
-      <c r="BB47" s="24" t="s">
+      <c r="BE47" s="26">
+        <v>3189.4544356000001</v>
+      </c>
+      <c r="BF47" s="24" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="48" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="48" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A48" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B48" s="39">
         <v>35</v>
       </c>
       <c r="C48" s="40">
         <v>35</v>
       </c>
       <c r="D48" s="40">
         <v>40</v>
       </c>
       <c r="E48" s="40">
         <v>43</v>
       </c>
       <c r="F48" s="40">
         <v>39</v>
       </c>
       <c r="G48" s="40">
         <v>46</v>
       </c>
       <c r="H48" s="40">
         <v>42</v>
       </c>
       <c r="I48" s="40">
         <v>42</v>
       </c>
       <c r="J48" s="40">
         <v>47</v>
       </c>
       <c r="K48" s="40">
         <v>47</v>
       </c>
       <c r="L48" s="40">
         <v>48</v>
       </c>
       <c r="M48" s="40">
         <v>52</v>
       </c>
       <c r="N48" s="40">
         <v>56</v>
       </c>
-      <c r="O48" s="39">
+      <c r="O48" s="40">
+        <v>59</v>
+      </c>
+      <c r="P48" s="39">
         <v>38</v>
       </c>
-      <c r="P48" s="40">
+      <c r="Q48" s="40">
         <v>37</v>
       </c>
-      <c r="Q48" s="40">
+      <c r="R48" s="40">
         <v>44</v>
       </c>
-      <c r="R48" s="40">
+      <c r="S48" s="40">
         <v>46</v>
       </c>
-      <c r="S48" s="40">
+      <c r="T48" s="40">
         <v>43</v>
       </c>
-      <c r="T48" s="40">
+      <c r="U48" s="40">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="V48" s="40">
         <v>45</v>
       </c>
       <c r="W48" s="40">
+        <v>45</v>
+      </c>
+      <c r="X48" s="40">
         <v>49</v>
       </c>
-      <c r="X48" s="40">
+      <c r="Y48" s="40">
         <v>47</v>
       </c>
-      <c r="Y48" s="40">
+      <c r="Z48" s="40">
         <v>51</v>
       </c>
-      <c r="Z48" s="40">
+      <c r="AA48" s="40">
         <v>54</v>
       </c>
-      <c r="AA48" s="40">
+      <c r="AB48" s="40">
         <v>59</v>
       </c>
-      <c r="AB48" s="39">
+      <c r="AC48" s="40">
+        <v>59</v>
+      </c>
+      <c r="AD48" s="39">
         <v>511</v>
       </c>
-      <c r="AC48" s="40">
+      <c r="AE48" s="40">
         <v>491</v>
       </c>
-      <c r="AD48" s="40">
+      <c r="AF48" s="40">
         <v>501</v>
       </c>
-      <c r="AE48" s="40">
+      <c r="AG48" s="40">
         <v>492</v>
       </c>
-      <c r="AF48" s="40">
+      <c r="AH48" s="40">
         <v>427</v>
       </c>
-      <c r="AG48" s="40">
+      <c r="AI48" s="40">
         <v>443</v>
       </c>
-      <c r="AH48" s="40">
+      <c r="AJ48" s="40">
         <v>422</v>
       </c>
-      <c r="AI48" s="40">
+      <c r="AK48" s="40">
         <v>407</v>
       </c>
-      <c r="AJ48" s="40">
+      <c r="AL48" s="40">
         <v>442</v>
       </c>
-      <c r="AK48" s="40">
+      <c r="AM48" s="40">
         <v>485</v>
       </c>
-      <c r="AL48" s="40">
+      <c r="AN48" s="40">
         <v>523</v>
       </c>
-      <c r="AM48" s="40">
+      <c r="AO48" s="40">
         <v>564</v>
       </c>
-      <c r="AN48" s="40">
+      <c r="AP48" s="40">
         <v>645</v>
       </c>
-      <c r="AO48" s="39">
+      <c r="AQ48" s="40">
+        <v>641</v>
+      </c>
+      <c r="AR48" s="39">
         <v>448.3323269</v>
       </c>
-      <c r="AP48" s="40">
+      <c r="AS48" s="40">
         <v>427.56401269999998</v>
       </c>
-      <c r="AQ48" s="40">
+      <c r="AT48" s="40">
         <v>433.64152100000001</v>
       </c>
-      <c r="AR48" s="40">
+      <c r="AU48" s="40">
         <v>427.4662434</v>
       </c>
-      <c r="AS48" s="40">
+      <c r="AV48" s="40">
         <v>361.43348470000001</v>
       </c>
-      <c r="AT48" s="40">
+      <c r="AW48" s="40">
         <v>374.86416229999998</v>
       </c>
-      <c r="AU48" s="40">
+      <c r="AX48" s="40">
         <v>356.62524309999998</v>
       </c>
-      <c r="AV48" s="40">
+      <c r="AY48" s="40">
         <v>348.18654470000001</v>
       </c>
-      <c r="AW48" s="40">
+      <c r="AZ48" s="40">
         <v>375.08425069999998</v>
       </c>
-      <c r="AX48" s="40">
+      <c r="BA48" s="40">
         <v>409.58061179999999</v>
       </c>
-      <c r="AY48" s="40">
+      <c r="BB48" s="40">
         <v>439.55515750000001</v>
       </c>
-      <c r="AZ48" s="40">
+      <c r="BC48" s="40">
         <v>481.74449550000003</v>
       </c>
-      <c r="BA48" s="26">
+      <c r="BD48" s="40">
         <v>527.19451679999997</v>
       </c>
-      <c r="BB48" s="24" t="s">
+      <c r="BE48" s="26">
+        <v>520.75504999999998</v>
+      </c>
+      <c r="BF48" s="24" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="49" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="49" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A49" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B49" s="39">
         <v>536</v>
       </c>
       <c r="C49" s="40">
         <v>551</v>
       </c>
       <c r="D49" s="40">
         <v>564</v>
       </c>
       <c r="E49" s="40">
         <v>607</v>
       </c>
       <c r="F49" s="40">
         <v>625</v>
       </c>
       <c r="G49" s="40">
         <v>653</v>
       </c>
       <c r="H49" s="40">
         <v>661</v>
       </c>
       <c r="I49" s="40">
         <v>666</v>
       </c>
       <c r="J49" s="40">
         <v>706</v>
       </c>
       <c r="K49" s="40">
         <v>744</v>
       </c>
       <c r="L49" s="40">
         <v>758</v>
       </c>
       <c r="M49" s="40">
         <v>796</v>
       </c>
       <c r="N49" s="40">
         <v>805</v>
       </c>
-      <c r="O49" s="39">
+      <c r="O49" s="40">
+        <v>823</v>
+      </c>
+      <c r="P49" s="39">
         <v>542</v>
       </c>
-      <c r="P49" s="40">
+      <c r="Q49" s="40">
         <v>550</v>
       </c>
-      <c r="Q49" s="40">
+      <c r="R49" s="40">
         <v>562</v>
       </c>
-      <c r="R49" s="40">
+      <c r="S49" s="40">
         <v>603</v>
       </c>
-      <c r="S49" s="40">
+      <c r="T49" s="40">
         <v>625</v>
       </c>
-      <c r="T49" s="40">
+      <c r="U49" s="40">
         <v>648</v>
       </c>
-      <c r="U49" s="40">
+      <c r="V49" s="40">
         <v>654</v>
       </c>
-      <c r="V49" s="40">
+      <c r="W49" s="40">
         <v>659</v>
       </c>
-      <c r="W49" s="40">
+      <c r="X49" s="40">
         <v>698</v>
       </c>
-      <c r="X49" s="40">
+      <c r="Y49" s="40">
         <v>736</v>
       </c>
-      <c r="Y49" s="40">
+      <c r="Z49" s="40">
         <v>755</v>
       </c>
-      <c r="Z49" s="40">
+      <c r="AA49" s="40">
         <v>799</v>
       </c>
-      <c r="AA49" s="40">
+      <c r="AB49" s="40">
         <v>808</v>
       </c>
-      <c r="AB49" s="39">
+      <c r="AC49" s="40">
+        <v>824</v>
+      </c>
+      <c r="AD49" s="39">
         <v>1557</v>
       </c>
-      <c r="AC49" s="40">
+      <c r="AE49" s="40">
         <v>1616</v>
       </c>
-      <c r="AD49" s="40">
+      <c r="AF49" s="40">
         <v>1404</v>
       </c>
-      <c r="AE49" s="40">
+      <c r="AG49" s="40">
         <v>1442</v>
       </c>
-      <c r="AF49" s="40">
+      <c r="AH49" s="40">
         <v>1472</v>
       </c>
-      <c r="AG49" s="40">
+      <c r="AI49" s="40">
         <v>1538</v>
       </c>
-      <c r="AH49" s="40">
+      <c r="AJ49" s="40">
         <v>1592</v>
       </c>
-      <c r="AI49" s="40">
+      <c r="AK49" s="40">
         <v>1651</v>
       </c>
-      <c r="AJ49" s="40">
+      <c r="AL49" s="40">
         <v>1736</v>
       </c>
-      <c r="AK49" s="40">
+      <c r="AM49" s="40">
         <v>1732</v>
       </c>
-      <c r="AL49" s="40">
+      <c r="AN49" s="40">
         <v>1760</v>
       </c>
-      <c r="AM49" s="40">
+      <c r="AO49" s="40">
         <v>1857</v>
       </c>
-      <c r="AN49" s="40">
+      <c r="AP49" s="40">
         <v>1817</v>
       </c>
-      <c r="AO49" s="39">
+      <c r="AQ49" s="40">
+        <v>1737</v>
+      </c>
+      <c r="AR49" s="39">
         <v>1152.0694458999999</v>
       </c>
-      <c r="AP49" s="40">
+      <c r="AS49" s="40">
         <v>1187.6564699999999</v>
       </c>
-      <c r="AQ49" s="40">
+      <c r="AT49" s="40">
         <v>1004.420825</v>
       </c>
-      <c r="AR49" s="40">
+      <c r="AU49" s="40">
         <v>1012.8706375</v>
       </c>
-      <c r="AS49" s="40">
+      <c r="AV49" s="40">
         <v>1006.9674665</v>
       </c>
-      <c r="AT49" s="40">
+      <c r="AW49" s="40">
         <v>1063.4169488</v>
       </c>
-      <c r="AU49" s="40">
+      <c r="AX49" s="40">
         <v>1108.1140353000001</v>
       </c>
-      <c r="AV49" s="40">
+      <c r="AY49" s="40">
         <v>1167.2858504999999</v>
       </c>
-      <c r="AW49" s="40">
+      <c r="AZ49" s="40">
         <v>1218.9316991000001</v>
       </c>
-      <c r="AX49" s="40">
+      <c r="BA49" s="40">
         <v>1207.1156731000001</v>
       </c>
-      <c r="AY49" s="40">
+      <c r="BB49" s="40">
         <v>1214.772704</v>
       </c>
-      <c r="AZ49" s="40">
+      <c r="BC49" s="40">
         <v>1270.327855</v>
       </c>
-      <c r="BA49" s="26">
+      <c r="BD49" s="40">
         <v>1232.0115228</v>
       </c>
-      <c r="BB49" s="24" t="s">
+      <c r="BE49" s="26">
+        <v>1132.0573216</v>
+      </c>
+      <c r="BF49" s="24" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="50" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="50" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A50" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B50" s="39">
         <v>519</v>
       </c>
       <c r="C50" s="40">
         <v>518</v>
       </c>
       <c r="D50" s="40">
         <v>543</v>
       </c>
       <c r="E50" s="40">
         <v>575</v>
       </c>
       <c r="F50" s="40">
         <v>589</v>
       </c>
       <c r="G50" s="40">
         <v>567</v>
       </c>
       <c r="H50" s="40">
         <v>584</v>
       </c>
       <c r="I50" s="40">
         <v>595</v>
       </c>
       <c r="J50" s="40">
         <v>621</v>
       </c>
       <c r="K50" s="40">
         <v>602</v>
       </c>
       <c r="L50" s="40">
         <v>630</v>
       </c>
       <c r="M50" s="40">
         <v>656</v>
       </c>
       <c r="N50" s="40">
         <v>670</v>
       </c>
-      <c r="O50" s="39">
+      <c r="O50" s="40">
+        <v>693</v>
+      </c>
+      <c r="P50" s="39">
         <v>610</v>
       </c>
-      <c r="P50" s="40">
+      <c r="Q50" s="40">
         <v>610</v>
       </c>
-      <c r="Q50" s="40">
+      <c r="R50" s="40">
         <v>631</v>
       </c>
-      <c r="R50" s="40">
+      <c r="S50" s="40">
         <v>670</v>
       </c>
-      <c r="S50" s="40">
+      <c r="T50" s="40">
         <v>686</v>
       </c>
-      <c r="T50" s="40">
+      <c r="U50" s="40">
         <v>665</v>
       </c>
-      <c r="U50" s="40">
+      <c r="V50" s="40">
         <v>692</v>
       </c>
-      <c r="V50" s="40">
+      <c r="W50" s="40">
         <v>707</v>
       </c>
-      <c r="W50" s="40">
+      <c r="X50" s="40">
         <v>740</v>
       </c>
-      <c r="X50" s="40">
+      <c r="Y50" s="40">
         <v>722</v>
       </c>
-      <c r="Y50" s="40">
+      <c r="Z50" s="40">
         <v>762</v>
       </c>
-      <c r="Z50" s="40">
+      <c r="AA50" s="40">
         <v>789</v>
       </c>
-      <c r="AA50" s="40">
+      <c r="AB50" s="40">
         <v>804</v>
       </c>
-      <c r="AB50" s="39">
+      <c r="AC50" s="40">
+        <v>828</v>
+      </c>
+      <c r="AD50" s="39">
         <v>4079</v>
       </c>
-      <c r="AC50" s="40">
+      <c r="AE50" s="40">
         <v>4223</v>
       </c>
-      <c r="AD50" s="40">
+      <c r="AF50" s="40">
         <v>4622</v>
       </c>
-      <c r="AE50" s="40">
+      <c r="AG50" s="40">
         <v>4743</v>
       </c>
-      <c r="AF50" s="40">
+      <c r="AH50" s="40">
         <v>5099</v>
       </c>
-      <c r="AG50" s="40">
+      <c r="AI50" s="40">
         <v>5110</v>
       </c>
-      <c r="AH50" s="40">
+      <c r="AJ50" s="40">
         <v>5337</v>
       </c>
-      <c r="AI50" s="40">
+      <c r="AK50" s="40">
         <v>5319</v>
       </c>
-      <c r="AJ50" s="40">
+      <c r="AL50" s="40">
         <v>5354</v>
       </c>
-      <c r="AK50" s="40">
+      <c r="AM50" s="40">
         <v>5280</v>
       </c>
-      <c r="AL50" s="40">
+      <c r="AN50" s="40">
         <v>5399</v>
       </c>
-      <c r="AM50" s="40">
+      <c r="AO50" s="40">
         <v>5825</v>
       </c>
-      <c r="AN50" s="40">
+      <c r="AP50" s="40">
         <v>6299</v>
       </c>
-      <c r="AO50" s="39">
+      <c r="AQ50" s="40">
+        <v>6444</v>
+      </c>
+      <c r="AR50" s="39">
         <v>2753.4106087999999</v>
       </c>
-      <c r="AP50" s="40">
+      <c r="AS50" s="40">
         <v>2874.5684385</v>
       </c>
-      <c r="AQ50" s="40">
+      <c r="AT50" s="40">
         <v>3089.2988353999999</v>
       </c>
-      <c r="AR50" s="40">
+      <c r="AU50" s="40">
         <v>3171.7289586000002</v>
       </c>
-      <c r="AS50" s="40">
+      <c r="AV50" s="40">
         <v>3332.7473567000002</v>
       </c>
-      <c r="AT50" s="40">
+      <c r="AW50" s="40">
         <v>3265.2209945</v>
       </c>
-      <c r="AU50" s="40">
+      <c r="AX50" s="40">
         <v>3385.5715479</v>
       </c>
-      <c r="AV50" s="40">
+      <c r="AY50" s="40">
         <v>3410.8210543</v>
       </c>
-      <c r="AW50" s="40">
+      <c r="AZ50" s="40">
         <v>3394.0014178000001</v>
       </c>
-      <c r="AX50" s="40">
+      <c r="BA50" s="40">
         <v>3347.2095297999999</v>
       </c>
-      <c r="AY50" s="40">
+      <c r="BB50" s="40">
         <v>3508.7446064999999</v>
       </c>
-      <c r="AZ50" s="40">
+      <c r="BC50" s="40">
         <v>3752.9546249</v>
       </c>
-      <c r="BA50" s="26">
+      <c r="BD50" s="40">
         <v>4088.0943957</v>
       </c>
-      <c r="BB50" s="24" t="s">
+      <c r="BE50" s="26">
+        <v>4159.2242176999998</v>
+      </c>
+      <c r="BF50" s="24" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="51" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="51" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A51" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B51" s="39">
         <v>34</v>
       </c>
       <c r="C51" s="40">
         <v>34</v>
       </c>
       <c r="D51" s="40">
         <v>29</v>
       </c>
       <c r="E51" s="40">
         <v>29</v>
       </c>
       <c r="F51" s="40">
         <v>23</v>
       </c>
       <c r="G51" s="40">
         <v>28</v>
       </c>
       <c r="H51" s="40">
         <v>27</v>
       </c>
       <c r="I51" s="40">
         <v>27</v>
       </c>
       <c r="J51" s="40">
         <v>30</v>
       </c>
       <c r="K51" s="40">
         <v>35</v>
       </c>
       <c r="L51" s="40">
         <v>36</v>
       </c>
       <c r="M51" s="40">
         <v>31</v>
       </c>
       <c r="N51" s="40">
         <v>32</v>
       </c>
-      <c r="O51" s="39">
+      <c r="O51" s="40">
+        <v>27</v>
+      </c>
+      <c r="P51" s="39">
         <v>55</v>
       </c>
-      <c r="P51" s="40">
+      <c r="Q51" s="40">
         <v>56</v>
       </c>
-      <c r="Q51" s="40">
+      <c r="R51" s="40">
         <v>55</v>
       </c>
-      <c r="R51" s="40">
+      <c r="S51" s="40">
         <v>57</v>
       </c>
-      <c r="S51" s="40">
+      <c r="T51" s="40">
         <v>49</v>
       </c>
-      <c r="T51" s="40">
+      <c r="U51" s="40">
         <v>52</v>
       </c>
-      <c r="U51" s="40">
+      <c r="V51" s="40">
         <v>53</v>
       </c>
-      <c r="V51" s="40">
+      <c r="W51" s="40">
         <v>55</v>
       </c>
-      <c r="W51" s="40">
+      <c r="X51" s="40">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="Y51" s="40">
         <v>59</v>
       </c>
       <c r="Z51" s="40">
+        <v>59</v>
+      </c>
+      <c r="AA51" s="40">
         <v>54</v>
       </c>
-      <c r="AA51" s="40">
+      <c r="AB51" s="40">
         <v>55</v>
       </c>
-      <c r="AB51" s="39">
+      <c r="AC51" s="40">
+        <v>54</v>
+      </c>
+      <c r="AD51" s="39">
         <v>2465</v>
       </c>
-      <c r="AC51" s="40">
+      <c r="AE51" s="40">
         <v>2408</v>
       </c>
-      <c r="AD51" s="40">
+      <c r="AF51" s="40">
         <v>2661</v>
       </c>
-      <c r="AE51" s="40">
+      <c r="AG51" s="40">
         <v>2693</v>
       </c>
-      <c r="AF51" s="40">
+      <c r="AH51" s="40">
         <v>2515</v>
       </c>
-      <c r="AG51" s="40">
+      <c r="AI51" s="40">
         <v>2675</v>
       </c>
-      <c r="AH51" s="40">
+      <c r="AJ51" s="40">
         <v>3253</v>
       </c>
-      <c r="AI51" s="40">
+      <c r="AK51" s="40">
         <v>3160</v>
       </c>
-      <c r="AJ51" s="40">
+      <c r="AL51" s="40">
         <v>3055</v>
       </c>
-      <c r="AK51" s="40">
+      <c r="AM51" s="40">
         <v>3005</v>
-      </c>
-[...4 lines deleted...]
-        <v>3459</v>
       </c>
       <c r="AN51" s="40">
         <v>3457</v>
       </c>
-      <c r="AO51" s="39">
+      <c r="AO51" s="40">
+        <v>3459</v>
+      </c>
+      <c r="AP51" s="40">
+        <v>3457</v>
+      </c>
+      <c r="AQ51" s="40">
+        <v>3261</v>
+      </c>
+      <c r="AR51" s="39">
         <v>1967.2783962999999</v>
       </c>
-      <c r="AP51" s="40">
+      <c r="AS51" s="40">
         <v>1900.8607172</v>
       </c>
-      <c r="AQ51" s="40">
+      <c r="AT51" s="40">
         <v>2124.5843125000001</v>
       </c>
-      <c r="AR51" s="40">
+      <c r="AU51" s="40">
         <v>2150.3065427000001</v>
       </c>
-      <c r="AS51" s="40">
+      <c r="AV51" s="40">
         <v>2018.2445327999999</v>
       </c>
-      <c r="AT51" s="40">
+      <c r="AW51" s="40">
         <v>2187.2687095000001</v>
       </c>
-      <c r="AU51" s="40">
+      <c r="AX51" s="40">
         <v>2601.6306485</v>
       </c>
-      <c r="AV51" s="40">
+      <c r="AY51" s="40">
         <v>2614.0615846999999</v>
       </c>
-      <c r="AW51" s="40">
+      <c r="AZ51" s="40">
         <v>2455.6793204999999</v>
       </c>
-      <c r="AX51" s="40">
+      <c r="BA51" s="40">
         <v>2340.4870827</v>
       </c>
-      <c r="AY51" s="40">
+      <c r="BB51" s="40">
         <v>2718.1177370999999</v>
       </c>
-      <c r="AZ51" s="40">
+      <c r="BC51" s="40">
         <v>2830.0183898999999</v>
       </c>
-      <c r="BA51" s="26">
+      <c r="BD51" s="40">
         <v>2809.4970598</v>
       </c>
-      <c r="BB51" s="24" t="s">
+      <c r="BE51" s="26">
+        <v>2674.9442316</v>
+      </c>
+      <c r="BF51" s="24" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="52" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="52" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A52" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="39">
         <v>178</v>
       </c>
       <c r="C52" s="40">
         <v>178</v>
       </c>
       <c r="D52" s="40">
         <v>179</v>
       </c>
       <c r="E52" s="40">
         <v>179</v>
       </c>
       <c r="F52" s="40">
         <v>179</v>
       </c>
       <c r="G52" s="40">
         <v>165</v>
       </c>
       <c r="H52" s="40">
         <v>152</v>
       </c>
       <c r="I52" s="40">
         <v>157</v>
       </c>
       <c r="J52" s="40">
         <v>159</v>
       </c>
       <c r="K52" s="40">
         <v>154</v>
       </c>
       <c r="L52" s="40">
         <v>149</v>
       </c>
       <c r="M52" s="40">
         <v>146</v>
       </c>
       <c r="N52" s="40">
         <v>146</v>
       </c>
-      <c r="O52" s="39">
+      <c r="O52" s="40">
+        <v>142</v>
+      </c>
+      <c r="P52" s="39">
         <v>418</v>
       </c>
-      <c r="P52" s="40">
+      <c r="Q52" s="40">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="R52" s="40">
         <v>416</v>
       </c>
       <c r="S52" s="40">
+        <v>416</v>
+      </c>
+      <c r="T52" s="40">
         <v>422</v>
       </c>
-      <c r="T52" s="40">
+      <c r="U52" s="40">
         <v>402</v>
       </c>
-      <c r="U52" s="40">
+      <c r="V52" s="40">
         <v>387</v>
       </c>
-      <c r="V52" s="40">
+      <c r="W52" s="40">
         <v>397</v>
       </c>
-      <c r="W52" s="40">
+      <c r="X52" s="40">
         <v>405</v>
       </c>
-      <c r="X52" s="40">
+      <c r="Y52" s="40">
         <v>402</v>
       </c>
-      <c r="Y52" s="40">
+      <c r="Z52" s="40">
         <v>401</v>
       </c>
-      <c r="Z52" s="40">
+      <c r="AA52" s="40">
         <v>399</v>
       </c>
-      <c r="AA52" s="40">
+      <c r="AB52" s="40">
         <v>392</v>
       </c>
-      <c r="AB52" s="39">
+      <c r="AC52" s="40">
+        <v>375</v>
+      </c>
+      <c r="AD52" s="39">
         <v>6122</v>
       </c>
-      <c r="AC52" s="40">
+      <c r="AE52" s="40">
         <v>6299</v>
       </c>
-      <c r="AD52" s="40">
+      <c r="AF52" s="40">
         <v>6551</v>
       </c>
-      <c r="AE52" s="40">
+      <c r="AG52" s="40">
         <v>6944</v>
       </c>
-      <c r="AF52" s="40">
+      <c r="AH52" s="40">
         <v>7142</v>
       </c>
-      <c r="AG52" s="40">
+      <c r="AI52" s="40">
         <v>7078</v>
       </c>
-      <c r="AH52" s="40">
+      <c r="AJ52" s="40">
         <v>7246</v>
       </c>
-      <c r="AI52" s="40">
+      <c r="AK52" s="40">
         <v>7260</v>
       </c>
-      <c r="AJ52" s="40">
+      <c r="AL52" s="40">
         <v>7543</v>
       </c>
-      <c r="AK52" s="40">
+      <c r="AM52" s="40">
         <v>7421</v>
       </c>
-      <c r="AL52" s="40">
+      <c r="AN52" s="40">
         <v>7667</v>
       </c>
-      <c r="AM52" s="40">
+      <c r="AO52" s="40">
         <v>7596</v>
       </c>
-      <c r="AN52" s="40">
+      <c r="AP52" s="40">
         <v>7589</v>
       </c>
-      <c r="AO52" s="39">
+      <c r="AQ52" s="40">
+        <v>7632</v>
+      </c>
+      <c r="AR52" s="39">
         <v>4534.2830593999997</v>
       </c>
-      <c r="AP52" s="40">
+      <c r="AS52" s="40">
         <v>4685.7035070000002</v>
       </c>
-      <c r="AQ52" s="40">
+      <c r="AT52" s="40">
         <v>4949.1764991</v>
       </c>
-      <c r="AR52" s="40">
+      <c r="AU52" s="40">
         <v>5242.7575255000002</v>
       </c>
-      <c r="AS52" s="40">
+      <c r="AV52" s="40">
         <v>5345.0782221999998</v>
       </c>
-      <c r="AT52" s="40">
+      <c r="AW52" s="40">
         <v>5386.8208340000001</v>
       </c>
-      <c r="AU52" s="40">
+      <c r="AX52" s="40">
         <v>5483.1928750999996</v>
       </c>
-      <c r="AV52" s="40">
+      <c r="AY52" s="40">
         <v>5461.2561299999998</v>
       </c>
-      <c r="AW52" s="40">
+      <c r="AZ52" s="40">
         <v>5676.6510541999996</v>
       </c>
-      <c r="AX52" s="40">
+      <c r="BA52" s="40">
         <v>5586.4451933</v>
       </c>
-      <c r="AY52" s="40">
+      <c r="BB52" s="40">
         <v>5747.8610648000003</v>
       </c>
-      <c r="AZ52" s="40">
+      <c r="BC52" s="40">
         <v>5729.4943787000002</v>
       </c>
-      <c r="BA52" s="26">
+      <c r="BD52" s="40">
         <v>5837.2931771000003</v>
       </c>
-      <c r="BB52" s="24" t="s">
+      <c r="BE52" s="26">
+        <v>5905.1311194999998</v>
+      </c>
+      <c r="BF52" s="24" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="53" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="53" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A53" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="39">
         <v>487</v>
       </c>
       <c r="C53" s="40">
         <v>514</v>
       </c>
       <c r="D53" s="40">
         <v>531</v>
       </c>
       <c r="E53" s="40">
         <v>562</v>
       </c>
       <c r="F53" s="40">
         <v>570</v>
       </c>
       <c r="G53" s="40">
         <v>615</v>
       </c>
       <c r="H53" s="40">
         <v>639</v>
       </c>
       <c r="I53" s="40">
         <v>669</v>
       </c>
       <c r="J53" s="40">
         <v>691</v>
       </c>
       <c r="K53" s="40">
         <v>669</v>
       </c>
       <c r="L53" s="40">
         <v>692</v>
       </c>
       <c r="M53" s="40">
         <v>733</v>
       </c>
       <c r="N53" s="40">
         <v>761</v>
       </c>
-      <c r="O53" s="39">
+      <c r="O53" s="40">
+        <v>772</v>
+      </c>
+      <c r="P53" s="39">
         <v>997</v>
       </c>
-      <c r="P53" s="40">
+      <c r="Q53" s="40">
         <v>1030</v>
       </c>
-      <c r="Q53" s="40">
+      <c r="R53" s="40">
         <v>1041</v>
       </c>
-      <c r="R53" s="40">
+      <c r="S53" s="40">
         <v>971</v>
       </c>
-      <c r="S53" s="40">
+      <c r="T53" s="40">
         <v>985</v>
       </c>
-      <c r="T53" s="40">
+      <c r="U53" s="40">
         <v>1024</v>
       </c>
-      <c r="U53" s="40">
+      <c r="V53" s="40">
         <v>1033</v>
       </c>
-      <c r="V53" s="40">
+      <c r="W53" s="40">
         <v>1058</v>
       </c>
-      <c r="W53" s="40">
+      <c r="X53" s="40">
         <v>1081</v>
       </c>
-      <c r="X53" s="40">
+      <c r="Y53" s="40">
         <v>1061</v>
       </c>
-      <c r="Y53" s="40">
+      <c r="Z53" s="40">
         <v>1085</v>
       </c>
-      <c r="Z53" s="40">
+      <c r="AA53" s="40">
         <v>1131</v>
       </c>
-      <c r="AA53" s="40">
+      <c r="AB53" s="40">
         <v>1149</v>
       </c>
-      <c r="AB53" s="39">
+      <c r="AC53" s="40">
+        <v>1169</v>
+      </c>
+      <c r="AD53" s="39">
         <v>12050</v>
       </c>
-      <c r="AC53" s="40">
+      <c r="AE53" s="40">
         <v>12376</v>
       </c>
-      <c r="AD53" s="40">
+      <c r="AF53" s="40">
         <v>12429</v>
       </c>
-      <c r="AE53" s="40">
+      <c r="AG53" s="40">
         <v>12617</v>
       </c>
-      <c r="AF53" s="40">
+      <c r="AH53" s="40">
         <v>12873</v>
       </c>
-      <c r="AG53" s="40">
+      <c r="AI53" s="40">
         <v>12882</v>
       </c>
-      <c r="AH53" s="40">
+      <c r="AJ53" s="40">
         <v>13231</v>
       </c>
-      <c r="AI53" s="40">
+      <c r="AK53" s="40">
         <v>12857</v>
       </c>
-      <c r="AJ53" s="40">
+      <c r="AL53" s="40">
         <v>12899</v>
       </c>
-      <c r="AK53" s="40">
+      <c r="AM53" s="40">
         <v>13643</v>
       </c>
-      <c r="AL53" s="40">
+      <c r="AN53" s="40">
         <v>13767</v>
       </c>
-      <c r="AM53" s="40">
+      <c r="AO53" s="40">
         <v>13956</v>
       </c>
-      <c r="AN53" s="40">
+      <c r="AP53" s="40">
         <v>14390</v>
       </c>
-      <c r="AO53" s="39">
+      <c r="AQ53" s="40">
+        <v>14591</v>
+      </c>
+      <c r="AR53" s="39">
         <v>7569.5785616000003</v>
       </c>
-      <c r="AP53" s="40">
+      <c r="AS53" s="40">
         <v>7724.4306755999996</v>
       </c>
-      <c r="AQ53" s="40">
+      <c r="AT53" s="40">
         <v>7744.1910162000004</v>
       </c>
-      <c r="AR53" s="40">
+      <c r="AU53" s="40">
         <v>7874.6579431999999</v>
       </c>
-      <c r="AS53" s="40">
+      <c r="AV53" s="40">
         <v>7895.8969088000003</v>
       </c>
-      <c r="AT53" s="40">
+      <c r="AW53" s="40">
         <v>7947.1077072999997</v>
       </c>
-      <c r="AU53" s="40">
+      <c r="AX53" s="40">
         <v>8141.4693396000002</v>
       </c>
-      <c r="AV53" s="40">
+      <c r="AY53" s="40">
         <v>8469.4835621999991</v>
       </c>
-      <c r="AW53" s="40">
+      <c r="AZ53" s="40">
         <v>8467.6154385000009</v>
       </c>
-      <c r="AX53" s="40">
+      <c r="BA53" s="40">
         <v>8905.9192115000005</v>
       </c>
-      <c r="AY53" s="40">
+      <c r="BB53" s="40">
         <v>9007.9142572000001</v>
       </c>
-      <c r="AZ53" s="40">
+      <c r="BC53" s="40">
         <v>9162.8148892000008</v>
       </c>
-      <c r="BA53" s="26">
+      <c r="BD53" s="40">
         <v>9499.0972961000007</v>
       </c>
-      <c r="BB53" s="24" t="s">
+      <c r="BE53" s="26">
+        <v>9594.1122687000006</v>
+      </c>
+      <c r="BF53" s="24" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="54" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="54" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A54" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="39">
         <v>1451</v>
       </c>
       <c r="C54" s="40">
         <v>1506</v>
       </c>
       <c r="D54" s="40">
         <v>1598</v>
       </c>
       <c r="E54" s="40">
         <v>1701</v>
       </c>
       <c r="F54" s="40">
         <v>1800</v>
       </c>
       <c r="G54" s="40">
         <v>1878</v>
       </c>
       <c r="H54" s="40">
         <v>1953</v>
       </c>
       <c r="I54" s="40">
         <v>2071</v>
       </c>
       <c r="J54" s="40">
         <v>2203</v>
       </c>
       <c r="K54" s="40">
         <v>2312</v>
       </c>
       <c r="L54" s="40">
         <v>2475</v>
       </c>
       <c r="M54" s="40">
         <v>2606</v>
       </c>
       <c r="N54" s="40">
         <v>2707</v>
       </c>
-      <c r="O54" s="39">
+      <c r="O54" s="40">
+        <v>2835</v>
+      </c>
+      <c r="P54" s="39">
         <v>1459</v>
       </c>
-      <c r="P54" s="40">
+      <c r="Q54" s="40">
         <v>1521</v>
       </c>
-      <c r="Q54" s="40">
+      <c r="R54" s="40">
         <v>1605</v>
       </c>
-      <c r="R54" s="40">
+      <c r="S54" s="40">
         <v>1718</v>
       </c>
-      <c r="S54" s="40">
+      <c r="T54" s="40">
         <v>1815</v>
       </c>
-      <c r="T54" s="40">
+      <c r="U54" s="40">
         <v>1906</v>
       </c>
-      <c r="U54" s="40">
+      <c r="V54" s="40">
         <v>1976</v>
       </c>
-      <c r="V54" s="40">
+      <c r="W54" s="40">
         <v>2095</v>
       </c>
-      <c r="W54" s="40">
+      <c r="X54" s="40">
         <v>2225</v>
       </c>
-      <c r="X54" s="40">
+      <c r="Y54" s="40">
         <v>2335</v>
       </c>
-      <c r="Y54" s="40">
+      <c r="Z54" s="40">
         <v>2489</v>
       </c>
-      <c r="Z54" s="40">
+      <c r="AA54" s="40">
         <v>2618</v>
       </c>
-      <c r="AA54" s="40">
+      <c r="AB54" s="40">
         <v>2746</v>
       </c>
-      <c r="AB54" s="39">
+      <c r="AC54" s="40">
+        <v>2864</v>
+      </c>
+      <c r="AD54" s="39">
         <v>8196</v>
       </c>
-      <c r="AC54" s="40">
+      <c r="AE54" s="40">
         <v>8459</v>
       </c>
-      <c r="AD54" s="40">
+      <c r="AF54" s="40">
         <v>8745</v>
       </c>
-      <c r="AE54" s="40">
+      <c r="AG54" s="40">
         <v>9012</v>
       </c>
-      <c r="AF54" s="40">
+      <c r="AH54" s="40">
         <v>9342</v>
       </c>
-      <c r="AG54" s="40">
+      <c r="AI54" s="40">
         <v>9714</v>
       </c>
-      <c r="AH54" s="40">
+      <c r="AJ54" s="40">
         <v>10150</v>
       </c>
-      <c r="AI54" s="40">
+      <c r="AK54" s="40">
         <v>10394</v>
       </c>
-      <c r="AJ54" s="40">
+      <c r="AL54" s="40">
         <v>10605</v>
       </c>
-      <c r="AK54" s="40">
+      <c r="AM54" s="40">
         <v>10967</v>
       </c>
-      <c r="AL54" s="40">
+      <c r="AN54" s="40">
         <v>11203</v>
       </c>
-      <c r="AM54" s="40">
+      <c r="AO54" s="40">
         <v>11524</v>
       </c>
-      <c r="AN54" s="40">
+      <c r="AP54" s="40">
         <v>11941</v>
       </c>
-      <c r="AO54" s="39">
+      <c r="AQ54" s="40">
+        <v>12285</v>
+      </c>
+      <c r="AR54" s="39">
         <v>5743.5408975</v>
       </c>
-      <c r="AP54" s="40">
+      <c r="AS54" s="40">
         <v>5922.2874167</v>
       </c>
-      <c r="AQ54" s="40">
+      <c r="AT54" s="40">
         <v>6127.3454523999999</v>
       </c>
-      <c r="AR54" s="40">
+      <c r="AU54" s="40">
         <v>6281.6222361</v>
       </c>
-      <c r="AS54" s="40">
+      <c r="AV54" s="40">
         <v>6542.1132010000001</v>
       </c>
-      <c r="AT54" s="40">
+      <c r="AW54" s="40">
         <v>6786.285304</v>
       </c>
-      <c r="AU54" s="40">
+      <c r="AX54" s="40">
         <v>7050.2190391000004</v>
       </c>
-      <c r="AV54" s="40">
+      <c r="AY54" s="40">
         <v>7225.3248082</v>
       </c>
-      <c r="AW54" s="40">
+      <c r="AZ54" s="40">
         <v>7422.4293813000004</v>
       </c>
-      <c r="AX54" s="40">
+      <c r="BA54" s="40">
         <v>7617.0671408999997</v>
       </c>
-      <c r="AY54" s="40">
+      <c r="BB54" s="40">
         <v>7808.7611957999998</v>
       </c>
-      <c r="AZ54" s="40">
+      <c r="BC54" s="40">
         <v>8059.6293862000002</v>
       </c>
-      <c r="BA54" s="26">
+      <c r="BD54" s="40">
         <v>8439.9322475999998</v>
       </c>
-      <c r="BB54" s="24" t="s">
+      <c r="BE54" s="26">
+        <v>8715.7131857999993</v>
+      </c>
+      <c r="BF54" s="24" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="55" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="55" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A55" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="39">
         <v>84</v>
       </c>
       <c r="C55" s="40">
         <v>79</v>
       </c>
       <c r="D55" s="40">
         <v>79</v>
       </c>
       <c r="E55" s="40">
         <v>77</v>
       </c>
       <c r="F55" s="40">
         <v>77</v>
       </c>
       <c r="G55" s="40">
         <v>76</v>
       </c>
       <c r="H55" s="40">
         <v>77</v>
       </c>
       <c r="I55" s="40">
         <v>76</v>
       </c>
       <c r="J55" s="40">
         <v>76</v>
       </c>
       <c r="K55" s="40">
         <v>71</v>
       </c>
       <c r="L55" s="40">
         <v>69</v>
       </c>
       <c r="M55" s="40">
         <v>70</v>
       </c>
       <c r="N55" s="40">
         <v>70</v>
       </c>
-      <c r="O55" s="39">
+      <c r="O55" s="40">
+        <v>70</v>
+      </c>
+      <c r="P55" s="39">
         <v>134</v>
       </c>
-      <c r="P55" s="40">
+      <c r="Q55" s="40">
         <v>132</v>
       </c>
-      <c r="Q55" s="40">
+      <c r="R55" s="40">
         <v>136</v>
       </c>
-      <c r="R55" s="40">
+      <c r="S55" s="40">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="T55" s="40">
         <v>140</v>
       </c>
       <c r="U55" s="40">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="V55" s="40">
         <v>146</v>
       </c>
       <c r="W55" s="40">
+        <v>146</v>
+      </c>
+      <c r="X55" s="40">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="Y55" s="40">
         <v>138</v>
       </c>
       <c r="Z55" s="40">
+        <v>138</v>
+      </c>
+      <c r="AA55" s="40">
         <v>147</v>
       </c>
-      <c r="AA55" s="40">
+      <c r="AB55" s="40">
         <v>150</v>
       </c>
-      <c r="AB55" s="39">
+      <c r="AC55" s="40">
+        <v>148</v>
+      </c>
+      <c r="AD55" s="39">
         <v>6923</v>
       </c>
-      <c r="AC55" s="40">
+      <c r="AE55" s="40">
         <v>6697</v>
       </c>
-      <c r="AD55" s="40">
+      <c r="AF55" s="40">
         <v>6950</v>
       </c>
-      <c r="AE55" s="40">
+      <c r="AG55" s="40">
         <v>6949</v>
       </c>
-      <c r="AF55" s="40">
+      <c r="AH55" s="40">
         <v>7057</v>
       </c>
-      <c r="AG55" s="40">
+      <c r="AI55" s="40">
         <v>7057</v>
       </c>
-      <c r="AH55" s="40">
+      <c r="AJ55" s="40">
         <v>7159</v>
       </c>
-      <c r="AI55" s="40">
+      <c r="AK55" s="40">
         <v>7202</v>
       </c>
-      <c r="AJ55" s="40">
+      <c r="AL55" s="40">
         <v>7226</v>
       </c>
-      <c r="AK55" s="40">
+      <c r="AM55" s="40">
         <v>7282</v>
       </c>
-      <c r="AL55" s="40">
+      <c r="AN55" s="40">
         <v>7140</v>
       </c>
-      <c r="AM55" s="40">
+      <c r="AO55" s="40">
         <v>7590</v>
       </c>
-      <c r="AN55" s="40">
+      <c r="AP55" s="40">
         <v>7896</v>
       </c>
-      <c r="AO55" s="39">
+      <c r="AQ55" s="40">
+        <v>7898</v>
+      </c>
+      <c r="AR55" s="39">
         <v>4568.5359645999997</v>
       </c>
-      <c r="AP55" s="40">
+      <c r="AS55" s="40">
         <v>4426.7714562000001</v>
       </c>
-      <c r="AQ55" s="40">
+      <c r="AT55" s="40">
         <v>4572.5104726999998</v>
       </c>
-      <c r="AR55" s="40">
+      <c r="AU55" s="40">
         <v>4610.7228400000004</v>
       </c>
-      <c r="AS55" s="40">
+      <c r="AV55" s="40">
         <v>4696.9596049000002</v>
       </c>
-      <c r="AT55" s="40">
+      <c r="AW55" s="40">
         <v>4740.8803115999999</v>
       </c>
-      <c r="AU55" s="40">
+      <c r="AX55" s="40">
         <v>4737.1504965000004</v>
       </c>
-      <c r="AV55" s="40">
+      <c r="AY55" s="40">
         <v>4918.5583159999996</v>
       </c>
-      <c r="AW55" s="40">
+      <c r="AZ55" s="40">
         <v>4933.6071131999997</v>
       </c>
-      <c r="AX55" s="40">
+      <c r="BA55" s="40">
         <v>4943.3292915000002</v>
       </c>
-      <c r="AY55" s="40">
+      <c r="BB55" s="40">
         <v>4781.0193221</v>
       </c>
-      <c r="AZ55" s="40">
+      <c r="BC55" s="40">
         <v>5019.4022949999999</v>
       </c>
-      <c r="BA55" s="26">
+      <c r="BD55" s="40">
         <v>5343.0518455000001</v>
       </c>
-      <c r="BB55" s="24" t="s">
+      <c r="BE55" s="26">
+        <v>5348.1660369000001</v>
+      </c>
+      <c r="BF55" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="56" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="56" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A56" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="39">
         <v>183</v>
       </c>
       <c r="C56" s="40">
         <v>189</v>
       </c>
       <c r="D56" s="40">
         <v>196</v>
       </c>
       <c r="E56" s="40">
         <v>206</v>
       </c>
       <c r="F56" s="40">
         <v>215</v>
       </c>
       <c r="G56" s="40">
         <v>227</v>
       </c>
       <c r="H56" s="40">
         <v>237</v>
       </c>
       <c r="I56" s="40">
         <v>249</v>
       </c>
       <c r="J56" s="40">
         <v>257</v>
       </c>
       <c r="K56" s="40">
         <v>279</v>
       </c>
       <c r="L56" s="40">
         <v>296</v>
       </c>
       <c r="M56" s="40">
         <v>318</v>
       </c>
       <c r="N56" s="40">
         <v>339</v>
       </c>
-      <c r="O56" s="39">
+      <c r="O56" s="40">
+        <v>341</v>
+      </c>
+      <c r="P56" s="39">
         <v>242</v>
       </c>
-      <c r="P56" s="40">
+      <c r="Q56" s="40">
         <v>251</v>
       </c>
-      <c r="Q56" s="40">
+      <c r="R56" s="40">
         <v>258</v>
       </c>
-      <c r="R56" s="40">
+      <c r="S56" s="40">
         <v>270</v>
       </c>
-      <c r="S56" s="40">
+      <c r="T56" s="40">
         <v>285</v>
       </c>
-      <c r="T56" s="40">
+      <c r="U56" s="40">
         <v>302</v>
       </c>
-      <c r="U56" s="40">
+      <c r="V56" s="40">
         <v>322</v>
       </c>
-      <c r="V56" s="40">
+      <c r="W56" s="40">
         <v>335</v>
       </c>
-      <c r="W56" s="40">
+      <c r="X56" s="40">
         <v>352</v>
       </c>
-      <c r="X56" s="40">
+      <c r="Y56" s="40">
         <v>370</v>
       </c>
-      <c r="Y56" s="40">
+      <c r="Z56" s="40">
         <v>405</v>
       </c>
-      <c r="Z56" s="40">
+      <c r="AA56" s="40">
         <v>436</v>
       </c>
-      <c r="AA56" s="40">
+      <c r="AB56" s="40">
         <v>475</v>
       </c>
-      <c r="AB56" s="39">
+      <c r="AC56" s="40">
+        <v>480</v>
+      </c>
+      <c r="AD56" s="39">
         <v>2498</v>
       </c>
-      <c r="AC56" s="40">
+      <c r="AE56" s="40">
         <v>2758</v>
       </c>
-      <c r="AD56" s="40">
+      <c r="AF56" s="40">
         <v>2912</v>
       </c>
-      <c r="AE56" s="40">
+      <c r="AG56" s="40">
         <v>3087</v>
       </c>
-      <c r="AF56" s="40">
+      <c r="AH56" s="40">
         <v>3272</v>
       </c>
-      <c r="AG56" s="40">
+      <c r="AI56" s="40">
         <v>3593</v>
       </c>
-      <c r="AH56" s="40">
+      <c r="AJ56" s="40">
         <v>3695</v>
       </c>
-      <c r="AI56" s="40">
+      <c r="AK56" s="40">
         <v>3878</v>
       </c>
-      <c r="AJ56" s="40">
+      <c r="AL56" s="40">
         <v>4097</v>
       </c>
-      <c r="AK56" s="40">
+      <c r="AM56" s="40">
         <v>4263</v>
       </c>
-      <c r="AL56" s="40">
+      <c r="AN56" s="40">
         <v>4450</v>
       </c>
-      <c r="AM56" s="40">
+      <c r="AO56" s="40">
         <v>4853</v>
       </c>
-      <c r="AN56" s="40">
+      <c r="AP56" s="40">
         <v>5089</v>
       </c>
-      <c r="AO56" s="39">
+      <c r="AQ56" s="40">
+        <v>5353</v>
+      </c>
+      <c r="AR56" s="39">
         <v>1371.373744</v>
       </c>
-      <c r="AP56" s="40">
+      <c r="AS56" s="40">
         <v>1460.1087187000001</v>
       </c>
-      <c r="AQ56" s="40">
+      <c r="AT56" s="40">
         <v>1497.1856511999999</v>
       </c>
-      <c r="AR56" s="40">
+      <c r="AU56" s="40">
         <v>1625.6260534999999</v>
       </c>
-      <c r="AS56" s="40">
+      <c r="AV56" s="40">
         <v>1746.0759258999999</v>
       </c>
-      <c r="AT56" s="40">
+      <c r="AW56" s="40">
         <v>1881.5253613</v>
       </c>
-      <c r="AU56" s="40">
+      <c r="AX56" s="40">
         <v>1948.103695</v>
       </c>
-      <c r="AV56" s="40">
+      <c r="AY56" s="40">
         <v>2149.4872203999998</v>
       </c>
-      <c r="AW56" s="40">
+      <c r="AZ56" s="40">
         <v>2292.1284495</v>
       </c>
-      <c r="AX56" s="40">
+      <c r="BA56" s="40">
         <v>2392.2898795999999</v>
       </c>
-      <c r="AY56" s="40">
+      <c r="BB56" s="40">
         <v>2473.0058282999998</v>
       </c>
-      <c r="AZ56" s="40">
+      <c r="BC56" s="40">
         <v>2720.4141386000001</v>
       </c>
-      <c r="BA56" s="26">
+      <c r="BD56" s="40">
         <v>2875.1178528999999</v>
       </c>
-      <c r="BB56" s="24" t="s">
+      <c r="BE56" s="26">
+        <v>3033.3445025999999</v>
+      </c>
+      <c r="BF56" s="24" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="57" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="57" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A57" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="39">
         <v>600</v>
       </c>
       <c r="C57" s="40">
         <v>611</v>
       </c>
       <c r="D57" s="40">
         <v>607</v>
       </c>
       <c r="E57" s="40">
         <v>639</v>
       </c>
       <c r="F57" s="40">
         <v>634</v>
       </c>
       <c r="G57" s="40">
         <v>677</v>
       </c>
       <c r="H57" s="40">
         <v>656</v>
       </c>
       <c r="I57" s="40">
         <v>676</v>
       </c>
       <c r="J57" s="40">
         <v>706</v>
       </c>
       <c r="K57" s="40">
         <v>660</v>
       </c>
       <c r="L57" s="40">
         <v>690</v>
       </c>
       <c r="M57" s="40">
         <v>750</v>
       </c>
       <c r="N57" s="40">
         <v>780</v>
       </c>
-      <c r="O57" s="39">
+      <c r="O57" s="40">
+        <v>815</v>
+      </c>
+      <c r="P57" s="39">
         <v>623</v>
       </c>
-      <c r="P57" s="40">
+      <c r="Q57" s="40">
         <v>636</v>
       </c>
-      <c r="Q57" s="40">
+      <c r="R57" s="40">
         <v>645</v>
       </c>
-      <c r="R57" s="40">
+      <c r="S57" s="40">
         <v>674</v>
       </c>
-      <c r="S57" s="40">
+      <c r="T57" s="40">
         <v>662</v>
       </c>
-      <c r="T57" s="40">
+      <c r="U57" s="40">
         <v>709</v>
       </c>
-      <c r="U57" s="40">
+      <c r="V57" s="40">
         <v>688</v>
       </c>
-      <c r="V57" s="40">
+      <c r="W57" s="40">
         <v>707</v>
       </c>
-      <c r="W57" s="40">
+      <c r="X57" s="40">
         <v>741</v>
       </c>
-      <c r="X57" s="40">
+      <c r="Y57" s="40">
         <v>701</v>
       </c>
-      <c r="Y57" s="40">
+      <c r="Z57" s="40">
         <v>731</v>
       </c>
-      <c r="Z57" s="40">
+      <c r="AA57" s="40">
         <v>785</v>
       </c>
-      <c r="AA57" s="40">
+      <c r="AB57" s="40">
         <v>820</v>
       </c>
-      <c r="AB57" s="39">
+      <c r="AC57" s="40">
+        <v>854</v>
+      </c>
+      <c r="AD57" s="39">
         <v>2041</v>
       </c>
-      <c r="AC57" s="40">
+      <c r="AE57" s="40">
         <v>2324</v>
       </c>
-      <c r="AD57" s="40">
+      <c r="AF57" s="40">
         <v>2327</v>
       </c>
-      <c r="AE57" s="40">
+      <c r="AG57" s="40">
         <v>2405</v>
       </c>
-      <c r="AF57" s="40">
+      <c r="AH57" s="40">
         <v>2524</v>
       </c>
-      <c r="AG57" s="40">
+      <c r="AI57" s="40">
         <v>2548</v>
       </c>
-      <c r="AH57" s="40">
+      <c r="AJ57" s="40">
         <v>2587</v>
       </c>
-      <c r="AI57" s="40">
+      <c r="AK57" s="40">
         <v>2565</v>
       </c>
-      <c r="AJ57" s="40">
+      <c r="AL57" s="40">
         <v>2770</v>
       </c>
-      <c r="AK57" s="40">
+      <c r="AM57" s="40">
         <v>2450</v>
       </c>
-      <c r="AL57" s="40">
+      <c r="AN57" s="40">
         <v>2780</v>
       </c>
-      <c r="AM57" s="40">
+      <c r="AO57" s="40">
         <v>2852</v>
       </c>
-      <c r="AN57" s="40">
+      <c r="AP57" s="40">
         <v>3097</v>
       </c>
-      <c r="AO57" s="39">
+      <c r="AQ57" s="40">
+        <v>3159</v>
+      </c>
+      <c r="AR57" s="39">
         <v>1079.2663883</v>
       </c>
-      <c r="AP57" s="40">
+      <c r="AS57" s="40">
         <v>1223.6783766999999</v>
       </c>
-      <c r="AQ57" s="40">
+      <c r="AT57" s="40">
         <v>1234.1142113999999</v>
       </c>
-      <c r="AR57" s="40">
+      <c r="AU57" s="40">
         <v>1258.6408891999999</v>
       </c>
-      <c r="AS57" s="40">
+      <c r="AV57" s="40">
         <v>1288.0781701999999</v>
       </c>
-      <c r="AT57" s="40">
+      <c r="AW57" s="40">
         <v>1244.4056227999999</v>
       </c>
-      <c r="AU57" s="40">
+      <c r="AX57" s="40">
         <v>1271.2782741999999</v>
       </c>
-      <c r="AV57" s="40">
+      <c r="AY57" s="40">
         <v>1310.0314043000001</v>
       </c>
-      <c r="AW57" s="40">
+      <c r="AZ57" s="40">
         <v>1366.5100921000001</v>
       </c>
-      <c r="AX57" s="40">
+      <c r="BA57" s="40">
         <v>1260.5809784</v>
       </c>
-      <c r="AY57" s="40">
+      <c r="BB57" s="40">
         <v>1382.9665918000001</v>
       </c>
-      <c r="AZ57" s="40">
+      <c r="BC57" s="40">
         <v>1383.7509666000001</v>
       </c>
-      <c r="BA57" s="26">
+      <c r="BD57" s="40">
         <v>1486.6070021</v>
       </c>
-      <c r="BB57" s="24" t="s">
+      <c r="BE57" s="26">
+        <v>1498.7932309</v>
+      </c>
+      <c r="BF57" s="24" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="58" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="58" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A58" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B58" s="41">
         <v>1600</v>
       </c>
       <c r="C58" s="42">
         <v>1680</v>
       </c>
       <c r="D58" s="42">
         <v>1731</v>
       </c>
       <c r="E58" s="42">
         <v>1807</v>
       </c>
       <c r="F58" s="42">
         <v>1826</v>
       </c>
       <c r="G58" s="42">
         <v>1859</v>
       </c>
       <c r="H58" s="42">
         <v>1896</v>
       </c>
       <c r="I58" s="42">
         <v>1929</v>
       </c>
       <c r="J58" s="42">
         <v>1977</v>
       </c>
       <c r="K58" s="42">
         <v>2000</v>
       </c>
       <c r="L58" s="42">
         <v>2101</v>
       </c>
       <c r="M58" s="42">
         <v>2191</v>
       </c>
       <c r="N58" s="42">
         <v>2265</v>
       </c>
-      <c r="O58" s="41">
+      <c r="O58" s="42">
+        <v>2358</v>
+      </c>
+      <c r="P58" s="41">
         <v>1639</v>
       </c>
-      <c r="P58" s="42">
+      <c r="Q58" s="42">
         <v>1718</v>
       </c>
-      <c r="Q58" s="42">
+      <c r="R58" s="42">
         <v>1781</v>
       </c>
-      <c r="R58" s="42">
+      <c r="S58" s="42">
         <v>1845</v>
       </c>
-      <c r="S58" s="42">
+      <c r="T58" s="42">
         <v>1863</v>
       </c>
-      <c r="T58" s="42">
+      <c r="U58" s="42">
         <v>1904</v>
       </c>
-      <c r="U58" s="42">
+      <c r="V58" s="42">
         <v>1939</v>
       </c>
-      <c r="V58" s="42">
+      <c r="W58" s="42">
         <v>1967</v>
       </c>
-      <c r="W58" s="42">
+      <c r="X58" s="42">
         <v>2013</v>
       </c>
-      <c r="X58" s="42">
+      <c r="Y58" s="42">
         <v>2036</v>
       </c>
-      <c r="Y58" s="42">
+      <c r="Z58" s="42">
         <v>2137</v>
       </c>
-      <c r="Z58" s="42">
+      <c r="AA58" s="42">
         <v>2228</v>
       </c>
-      <c r="AA58" s="42">
+      <c r="AB58" s="42">
         <v>2307</v>
       </c>
-      <c r="AB58" s="41">
+      <c r="AC58" s="42">
+        <v>2405</v>
+      </c>
+      <c r="AD58" s="41">
         <v>4689</v>
       </c>
-      <c r="AC58" s="42">
+      <c r="AE58" s="42">
         <v>4817</v>
       </c>
-      <c r="AD58" s="42">
+      <c r="AF58" s="42">
         <v>5070</v>
       </c>
-      <c r="AE58" s="42">
+      <c r="AG58" s="42">
         <v>5179</v>
       </c>
-      <c r="AF58" s="42">
+      <c r="AH58" s="42">
         <v>5251</v>
       </c>
-      <c r="AG58" s="42">
+      <c r="AI58" s="42">
         <v>5360</v>
       </c>
-      <c r="AH58" s="42">
+      <c r="AJ58" s="42">
         <v>5484</v>
       </c>
-      <c r="AI58" s="42">
+      <c r="AK58" s="42">
         <v>5555</v>
       </c>
-      <c r="AJ58" s="42">
+      <c r="AL58" s="42">
         <v>5595</v>
       </c>
-      <c r="AK58" s="42">
+      <c r="AM58" s="42">
         <v>5623</v>
       </c>
-      <c r="AL58" s="42">
+      <c r="AN58" s="42">
         <v>5889</v>
       </c>
-      <c r="AM58" s="42">
+      <c r="AO58" s="42">
         <v>5934</v>
       </c>
-      <c r="AN58" s="42">
+      <c r="AP58" s="42">
         <v>5937</v>
       </c>
-      <c r="AO58" s="41">
+      <c r="AQ58" s="42">
+        <v>6194</v>
+      </c>
+      <c r="AR58" s="41">
         <v>2847.2995203999999</v>
       </c>
-      <c r="AP58" s="42">
+      <c r="AS58" s="42">
         <v>2954.0960823999999</v>
       </c>
-      <c r="AQ58" s="42">
+      <c r="AT58" s="42">
         <v>3089.0171390999999</v>
       </c>
-      <c r="AR58" s="42">
+      <c r="AU58" s="42">
         <v>3139.4867795</v>
       </c>
-      <c r="AS58" s="42">
+      <c r="AV58" s="42">
         <v>3195.6079451999999</v>
       </c>
-      <c r="AT58" s="42">
+      <c r="AW58" s="42">
         <v>3188.8924450999998</v>
       </c>
-      <c r="AU58" s="42">
+      <c r="AX58" s="42">
         <v>3227.6159773999998</v>
       </c>
-      <c r="AV58" s="42">
+      <c r="AY58" s="42">
         <v>3331.4881460000001</v>
       </c>
-      <c r="AW58" s="42">
+      <c r="AZ58" s="42">
         <v>3381.9447537000001</v>
       </c>
-      <c r="AX58" s="42">
+      <c r="BA58" s="42">
         <v>3290.1088442</v>
       </c>
-      <c r="AY58" s="42">
+      <c r="BB58" s="42">
         <v>3406.7007229000001</v>
       </c>
-      <c r="AZ58" s="42">
+      <c r="BC58" s="42">
         <v>3539.4882670000002</v>
       </c>
-      <c r="BA58" s="27">
+      <c r="BD58" s="42">
         <v>3536.9329763000001</v>
       </c>
-      <c r="BB58" s="25" t="s">
+      <c r="BE58" s="27">
+        <v>3620.196985</v>
+      </c>
+      <c r="BF58" s="25" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="59" spans="1:54" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="59" spans="1:58" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A59" s="7"/>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="6"/>
       <c r="P59" s="6"/>
       <c r="Q59" s="6"/>
       <c r="R59" s="6"/>
       <c r="S59" s="6"/>
       <c r="T59" s="6"/>
       <c r="U59" s="6"/>
       <c r="V59" s="6"/>
       <c r="W59" s="6"/>
       <c r="X59" s="6"/>
       <c r="Y59" s="6"/>
@@ -10227,53 +10866,57 @@
       <c r="AC59" s="6"/>
       <c r="AD59" s="6"/>
       <c r="AE59" s="6"/>
       <c r="AF59" s="6"/>
       <c r="AG59" s="6"/>
       <c r="AH59" s="6"/>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="6"/>
       <c r="AL59" s="6"/>
       <c r="AM59" s="6"/>
       <c r="AN59" s="6"/>
       <c r="AO59" s="6"/>
       <c r="AP59" s="6"/>
       <c r="AQ59" s="6"/>
       <c r="AR59" s="6"/>
       <c r="AS59" s="6"/>
       <c r="AT59" s="6"/>
       <c r="AU59" s="6"/>
       <c r="AV59" s="6"/>
       <c r="AW59" s="6"/>
       <c r="AX59" s="6"/>
       <c r="AY59" s="6"/>
       <c r="AZ59" s="6"/>
       <c r="BA59" s="6"/>
-      <c r="BB59" s="5"/>
+      <c r="BB59" s="6"/>
+      <c r="BC59" s="6"/>
+      <c r="BD59" s="6"/>
+      <c r="BE59" s="6"/>
+      <c r="BF59" s="5"/>
     </row>
-    <row r="60" spans="1:54" s="3" customFormat="1" ht="10.5" customHeight="1">
+    <row r="60" spans="1:58" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A60" s="43" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="6"/>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
       <c r="F60" s="6"/>
       <c r="G60" s="6"/>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="6"/>
       <c r="N60" s="6"/>
       <c r="O60" s="6"/>
       <c r="P60" s="6"/>
       <c r="Q60" s="6"/>
       <c r="R60" s="6"/>
       <c r="S60" s="6"/>
       <c r="T60" s="6"/>
       <c r="U60" s="6"/>
       <c r="V60" s="6"/>
       <c r="W60" s="6"/>
@@ -10285,53 +10928,57 @@
       <c r="AC60" s="6"/>
       <c r="AD60" s="6"/>
       <c r="AE60" s="6"/>
       <c r="AF60" s="6"/>
       <c r="AG60" s="6"/>
       <c r="AH60" s="6"/>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
       <c r="AL60" s="6"/>
       <c r="AM60" s="6"/>
       <c r="AN60" s="6"/>
       <c r="AO60" s="6"/>
       <c r="AP60" s="6"/>
       <c r="AQ60" s="6"/>
       <c r="AR60" s="6"/>
       <c r="AS60" s="6"/>
       <c r="AT60" s="6"/>
       <c r="AU60" s="6"/>
       <c r="AV60" s="6"/>
       <c r="AW60" s="6"/>
       <c r="AX60" s="6"/>
       <c r="AY60" s="6"/>
       <c r="AZ60" s="6"/>
       <c r="BA60" s="6"/>
-      <c r="BB60" s="5"/>
+      <c r="BB60" s="6"/>
+      <c r="BC60" s="6"/>
+      <c r="BD60" s="6"/>
+      <c r="BE60" s="6"/>
+      <c r="BF60" s="5"/>
     </row>
-    <row r="61" spans="1:54" s="3" customFormat="1" ht="10.5" customHeight="1">
+    <row r="61" spans="1:58" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A61" s="43" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="6"/>
       <c r="N61" s="6"/>
       <c r="O61" s="6"/>
       <c r="P61" s="6"/>
       <c r="Q61" s="6"/>
       <c r="R61" s="6"/>
       <c r="S61" s="6"/>
       <c r="T61" s="6"/>
       <c r="U61" s="6"/>
       <c r="V61" s="6"/>
       <c r="W61" s="6"/>
@@ -10343,111 +10990,119 @@
       <c r="AC61" s="6"/>
       <c r="AD61" s="6"/>
       <c r="AE61" s="6"/>
       <c r="AF61" s="6"/>
       <c r="AG61" s="6"/>
       <c r="AH61" s="6"/>
       <c r="AI61" s="6"/>
       <c r="AJ61" s="6"/>
       <c r="AK61" s="6"/>
       <c r="AL61" s="6"/>
       <c r="AM61" s="6"/>
       <c r="AN61" s="6"/>
       <c r="AO61" s="6"/>
       <c r="AP61" s="6"/>
       <c r="AQ61" s="6"/>
       <c r="AR61" s="6"/>
       <c r="AS61" s="6"/>
       <c r="AT61" s="6"/>
       <c r="AU61" s="6"/>
       <c r="AV61" s="6"/>
       <c r="AW61" s="6"/>
       <c r="AX61" s="6"/>
       <c r="AY61" s="6"/>
       <c r="AZ61" s="6"/>
       <c r="BA61" s="6"/>
-      <c r="BB61" s="5"/>
+      <c r="BB61" s="6"/>
+      <c r="BC61" s="6"/>
+      <c r="BD61" s="6"/>
+      <c r="BE61" s="6"/>
+      <c r="BF61" s="5"/>
     </row>
-    <row r="62" spans="1:54" s="3" customFormat="1" ht="10.5" customHeight="1">
+    <row r="62" spans="1:58" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A62" s="10" t="s">
         <v>107</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="8"/>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="8"/>
       <c r="I62" s="8"/>
       <c r="J62" s="8"/>
       <c r="K62" s="8"/>
       <c r="L62" s="8"/>
       <c r="M62" s="34"/>
       <c r="N62" s="34"/>
-      <c r="O62" s="8"/>
+      <c r="O62" s="34"/>
       <c r="P62" s="8"/>
       <c r="Q62" s="8"/>
       <c r="R62" s="8"/>
       <c r="S62" s="8"/>
       <c r="T62" s="8"/>
       <c r="U62" s="8"/>
       <c r="V62" s="8"/>
       <c r="W62" s="8"/>
       <c r="X62" s="8"/>
       <c r="Y62" s="8"/>
       <c r="Z62" s="8"/>
       <c r="AA62" s="8"/>
       <c r="AB62" s="8"/>
       <c r="AC62" s="8"/>
       <c r="AD62" s="8"/>
       <c r="AE62" s="8"/>
       <c r="AF62" s="8"/>
       <c r="AG62" s="8"/>
       <c r="AH62" s="8"/>
       <c r="AI62" s="8"/>
       <c r="AJ62" s="8"/>
       <c r="AK62" s="8"/>
       <c r="AL62" s="8"/>
       <c r="AM62" s="8"/>
       <c r="AN62" s="8"/>
       <c r="AO62" s="8"/>
       <c r="AP62" s="8"/>
       <c r="AQ62" s="8"/>
       <c r="AR62" s="8"/>
       <c r="AS62" s="8"/>
       <c r="AT62" s="8"/>
       <c r="AU62" s="8"/>
       <c r="AV62" s="8"/>
       <c r="AW62" s="8"/>
       <c r="AX62" s="8"/>
       <c r="AY62" s="8"/>
       <c r="AZ62" s="8"/>
       <c r="BA62" s="8"/>
       <c r="BB62" s="8"/>
+      <c r="BC62" s="8"/>
+      <c r="BD62" s="8"/>
+      <c r="BE62" s="8"/>
+      <c r="BF62" s="8"/>
     </row>
-    <row r="63" spans="1:54" ht="10.5" customHeight="1">
+    <row r="63" spans="1:58" ht="10.5" customHeight="1">
       <c r="A63" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="8"/>
       <c r="I63" s="8"/>
       <c r="J63" s="8"/>
       <c r="K63" s="8"/>
       <c r="L63" s="8"/>
       <c r="M63" s="8"/>
       <c r="N63" s="8"/>
       <c r="O63" s="8"/>
       <c r="P63" s="8"/>
       <c r="Q63" s="8"/>
       <c r="R63" s="8"/>
       <c r="S63" s="8"/>
       <c r="T63" s="8"/>
       <c r="U63" s="8"/>
       <c r="V63" s="8"/>
       <c r="W63" s="8"/>
@@ -10460,52 +11115,56 @@
       <c r="AD63" s="8"/>
       <c r="AE63" s="8"/>
       <c r="AF63" s="8"/>
       <c r="AG63" s="8"/>
       <c r="AH63" s="8"/>
       <c r="AI63" s="8"/>
       <c r="AJ63" s="8"/>
       <c r="AK63" s="8"/>
       <c r="AL63" s="8"/>
       <c r="AM63" s="8"/>
       <c r="AN63" s="8"/>
       <c r="AO63" s="8"/>
       <c r="AP63" s="8"/>
       <c r="AQ63" s="8"/>
       <c r="AR63" s="8"/>
       <c r="AS63" s="8"/>
       <c r="AT63" s="8"/>
       <c r="AU63" s="8"/>
       <c r="AV63" s="8"/>
       <c r="AW63" s="8"/>
       <c r="AX63" s="8"/>
       <c r="AY63" s="8"/>
       <c r="AZ63" s="8"/>
       <c r="BA63" s="8"/>
       <c r="BB63" s="8"/>
+      <c r="BC63" s="8"/>
+      <c r="BD63" s="8"/>
+      <c r="BE63" s="8"/>
+      <c r="BF63" s="8"/>
     </row>
-    <row r="64" spans="1:54" s="3" customFormat="1" ht="10.5" customHeight="1">
+    <row r="64" spans="1:58" s="3" customFormat="1" ht="10.5" customHeight="1">
       <c r="A64" s="11"/>
       <c r="B64" s="8"/>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="8"/>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
       <c r="J64" s="8"/>
       <c r="K64" s="8"/>
       <c r="L64" s="8"/>
       <c r="M64" s="8"/>
       <c r="N64" s="8"/>
       <c r="O64" s="8"/>
       <c r="P64" s="8"/>
       <c r="Q64" s="8"/>
       <c r="R64" s="8"/>
       <c r="S64" s="8"/>
       <c r="T64" s="8"/>
       <c r="U64" s="8"/>
       <c r="V64" s="8"/>
       <c r="W64" s="8"/>
       <c r="X64" s="8"/>
       <c r="Y64" s="8"/>
@@ -10515,55 +11174,59 @@
       <c r="AC64" s="8"/>
       <c r="AD64" s="8"/>
       <c r="AE64" s="8"/>
       <c r="AF64" s="8"/>
       <c r="AG64" s="8"/>
       <c r="AH64" s="8"/>
       <c r="AI64" s="8"/>
       <c r="AJ64" s="8"/>
       <c r="AK64" s="8"/>
       <c r="AL64" s="8"/>
       <c r="AM64" s="8"/>
       <c r="AN64" s="8"/>
       <c r="AO64" s="8"/>
       <c r="AP64" s="8"/>
       <c r="AQ64" s="8"/>
       <c r="AR64" s="8"/>
       <c r="AS64" s="8"/>
       <c r="AT64" s="8"/>
       <c r="AU64" s="8"/>
       <c r="AV64" s="8"/>
       <c r="AW64" s="8"/>
       <c r="AX64" s="8"/>
       <c r="AY64" s="8"/>
       <c r="AZ64" s="8"/>
       <c r="BA64" s="8"/>
-      <c r="BB64" s="7"/>
+      <c r="BB64" s="8"/>
+      <c r="BC64" s="8"/>
+      <c r="BD64" s="8"/>
+      <c r="BE64" s="8"/>
+      <c r="BF64" s="7"/>
     </row>
-    <row r="65" spans="1:53" ht="10.5" customHeight="1">
+    <row r="65" spans="1:57" ht="10.5" customHeight="1">
       <c r="A65" s="10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
       <c r="J65" s="8"/>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
       <c r="N65" s="8"/>
       <c r="O65" s="8"/>
       <c r="P65" s="8"/>
       <c r="Q65" s="8"/>
       <c r="R65" s="8"/>
       <c r="S65" s="8"/>
       <c r="T65" s="8"/>
       <c r="U65" s="8"/>
       <c r="V65" s="8"/>
       <c r="W65" s="8"/>
       <c r="X65" s="8"/>
       <c r="Y65" s="8"/>
@@ -10573,57 +11236,61 @@
       <c r="AC65" s="8"/>
       <c r="AD65" s="8"/>
       <c r="AE65" s="8"/>
       <c r="AF65" s="8"/>
       <c r="AG65" s="8"/>
       <c r="AH65" s="8"/>
       <c r="AI65" s="8"/>
       <c r="AJ65" s="8"/>
       <c r="AK65" s="8"/>
       <c r="AL65" s="8"/>
       <c r="AM65" s="8"/>
       <c r="AN65" s="8"/>
       <c r="AO65" s="8"/>
       <c r="AP65" s="8"/>
       <c r="AQ65" s="8"/>
       <c r="AR65" s="8"/>
       <c r="AS65" s="8"/>
       <c r="AT65" s="8"/>
       <c r="AU65" s="8"/>
       <c r="AV65" s="8"/>
       <c r="AW65" s="8"/>
       <c r="AX65" s="8"/>
       <c r="AY65" s="8"/>
       <c r="AZ65" s="8"/>
       <c r="BA65" s="8"/>
+      <c r="BB65" s="8"/>
+      <c r="BC65" s="8"/>
+      <c r="BD65" s="8"/>
+      <c r="BE65" s="8"/>
     </row>
-    <row r="66" spans="1:53" ht="10.5" customHeight="1">
+    <row r="66" spans="1:57" ht="10.5" customHeight="1">
       <c r="A66" s="10" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
-    <row r="67" spans="1:53" ht="10.5" customHeight="1">
+    <row r="67" spans="1:57" ht="10.5" customHeight="1">
       <c r="B67" s="6"/>
       <c r="C67" s="6"/>
       <c r="D67" s="6"/>
       <c r="E67" s="6"/>
       <c r="F67" s="6"/>
       <c r="G67" s="6"/>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="6"/>
       <c r="N67" s="6"/>
       <c r="O67" s="6"/>
       <c r="P67" s="6"/>
       <c r="Q67" s="6"/>
       <c r="R67" s="6"/>
       <c r="S67" s="6"/>
       <c r="T67" s="6"/>
       <c r="U67" s="6"/>
       <c r="V67" s="6"/>
       <c r="W67" s="6"/>
       <c r="X67" s="6"/>
       <c r="Y67" s="6"/>
       <c r="Z67" s="6"/>
@@ -10632,52 +11299,56 @@
       <c r="AC67" s="6"/>
       <c r="AD67" s="6"/>
       <c r="AE67" s="6"/>
       <c r="AF67" s="6"/>
       <c r="AG67" s="6"/>
       <c r="AH67" s="6"/>
       <c r="AI67" s="6"/>
       <c r="AJ67" s="6"/>
       <c r="AK67" s="6"/>
       <c r="AL67" s="6"/>
       <c r="AM67" s="6"/>
       <c r="AN67" s="6"/>
       <c r="AO67" s="6"/>
       <c r="AP67" s="6"/>
       <c r="AQ67" s="6"/>
       <c r="AR67" s="6"/>
       <c r="AS67" s="6"/>
       <c r="AT67" s="6"/>
       <c r="AU67" s="6"/>
       <c r="AV67" s="6"/>
       <c r="AW67" s="6"/>
       <c r="AX67" s="6"/>
       <c r="AY67" s="6"/>
       <c r="AZ67" s="6"/>
       <c r="BA67" s="6"/>
+      <c r="BB67" s="6"/>
+      <c r="BC67" s="6"/>
+      <c r="BD67" s="6"/>
+      <c r="BE67" s="6"/>
     </row>
-    <row r="68" spans="1:53" ht="10.5" customHeight="1">
+    <row r="68" spans="1:57" ht="10.5" customHeight="1">
       <c r="A68" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="6"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6"/>
       <c r="F68" s="6"/>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="6"/>
       <c r="N68" s="6"/>
       <c r="O68" s="6"/>
       <c r="P68" s="6"/>
       <c r="Q68" s="6"/>
       <c r="R68" s="6"/>
       <c r="S68" s="6"/>
       <c r="T68" s="6"/>
       <c r="U68" s="6"/>
       <c r="V68" s="6"/>
       <c r="W68" s="6"/>
@@ -10689,65 +11360,243 @@
       <c r="AC68" s="6"/>
       <c r="AD68" s="6"/>
       <c r="AE68" s="6"/>
       <c r="AF68" s="6"/>
       <c r="AG68" s="6"/>
       <c r="AH68" s="6"/>
       <c r="AI68" s="6"/>
       <c r="AJ68" s="6"/>
       <c r="AK68" s="6"/>
       <c r="AL68" s="6"/>
       <c r="AM68" s="6"/>
       <c r="AN68" s="6"/>
       <c r="AO68" s="6"/>
       <c r="AP68" s="6"/>
       <c r="AQ68" s="6"/>
       <c r="AR68" s="6"/>
       <c r="AS68" s="6"/>
       <c r="AT68" s="6"/>
       <c r="AU68" s="6"/>
       <c r="AV68" s="6"/>
       <c r="AW68" s="6"/>
       <c r="AX68" s="6"/>
       <c r="AY68" s="6"/>
       <c r="AZ68" s="6"/>
       <c r="BA68" s="6"/>
+      <c r="BB68" s="6"/>
+      <c r="BC68" s="6"/>
+      <c r="BD68" s="6"/>
+      <c r="BE68" s="6"/>
+    </row>
+    <row r="73" spans="1:57" ht="10.5" customHeight="1">
+      <c r="B73" s="67"/>
+      <c r="C73" s="67"/>
+      <c r="D73" s="67"/>
+      <c r="E73" s="67"/>
+      <c r="F73" s="67"/>
+      <c r="G73" s="67"/>
+      <c r="H73" s="67"/>
+      <c r="I73" s="67"/>
+      <c r="J73" s="67"/>
+      <c r="K73" s="67"/>
+      <c r="L73" s="67"/>
+      <c r="M73" s="67"/>
+      <c r="N73" s="67"/>
+      <c r="O73" s="67"/>
+      <c r="P73" s="67"/>
+      <c r="Q73" s="67"/>
+      <c r="R73" s="67"/>
+      <c r="S73" s="67"/>
+      <c r="T73" s="67"/>
+      <c r="U73" s="67"/>
+      <c r="V73" s="67"/>
+      <c r="W73" s="67"/>
+      <c r="X73" s="67"/>
+      <c r="Y73" s="67"/>
+      <c r="Z73" s="67"/>
+      <c r="AA73" s="67"/>
+      <c r="AB73" s="67"/>
+      <c r="AC73" s="67"/>
+      <c r="AD73" s="67"/>
+      <c r="AE73" s="67"/>
+      <c r="AF73" s="67"/>
+      <c r="AG73" s="67"/>
+      <c r="AH73" s="67"/>
+      <c r="AI73" s="67"/>
+      <c r="AJ73" s="67"/>
+      <c r="AK73" s="67"/>
+      <c r="AL73" s="67"/>
+      <c r="AM73" s="67"/>
+      <c r="AN73" s="67"/>
+      <c r="AO73" s="67"/>
+      <c r="AP73" s="67"/>
+      <c r="AQ73" s="67"/>
+      <c r="AR73" s="67"/>
+      <c r="AS73" s="67"/>
+      <c r="AT73" s="67"/>
+      <c r="AU73" s="67"/>
+      <c r="AV73" s="67"/>
+      <c r="AW73" s="67"/>
+      <c r="AX73" s="67"/>
+      <c r="AY73" s="67"/>
+      <c r="AZ73" s="67"/>
+      <c r="BA73" s="67"/>
+      <c r="BB73" s="67"/>
+      <c r="BC73" s="67"/>
+      <c r="BD73" s="67"/>
+      <c r="BE73" s="67"/>
+    </row>
+    <row r="74" spans="1:57" ht="10.5" customHeight="1">
+      <c r="B74" s="67"/>
+      <c r="C74" s="67"/>
+      <c r="D74" s="67"/>
+      <c r="E74" s="67"/>
+      <c r="F74" s="67"/>
+      <c r="G74" s="67"/>
+      <c r="H74" s="67"/>
+      <c r="I74" s="67"/>
+      <c r="J74" s="67"/>
+      <c r="K74" s="67"/>
+      <c r="L74" s="67"/>
+      <c r="M74" s="67"/>
+      <c r="N74" s="67"/>
+      <c r="O74" s="67"/>
+      <c r="P74" s="67"/>
+      <c r="Q74" s="67"/>
+      <c r="R74" s="67"/>
+      <c r="S74" s="67"/>
+      <c r="T74" s="67"/>
+      <c r="U74" s="67"/>
+      <c r="V74" s="67"/>
+      <c r="W74" s="67"/>
+      <c r="X74" s="67"/>
+      <c r="Y74" s="67"/>
+      <c r="Z74" s="67"/>
+      <c r="AA74" s="67"/>
+      <c r="AB74" s="67"/>
+      <c r="AC74" s="67"/>
+      <c r="AD74" s="67"/>
+      <c r="AE74" s="67"/>
+      <c r="AF74" s="67"/>
+      <c r="AG74" s="67"/>
+      <c r="AH74" s="67"/>
+      <c r="AI74" s="67"/>
+      <c r="AJ74" s="67"/>
+      <c r="AK74" s="67"/>
+      <c r="AL74" s="67"/>
+      <c r="AM74" s="67"/>
+      <c r="AN74" s="67"/>
+      <c r="AO74" s="67"/>
+      <c r="AP74" s="67"/>
+      <c r="AQ74" s="67"/>
+      <c r="AR74" s="67"/>
+      <c r="AS74" s="67"/>
+      <c r="AT74" s="67"/>
+      <c r="AU74" s="67"/>
+      <c r="AV74" s="67"/>
+      <c r="AW74" s="67"/>
+      <c r="AX74" s="67"/>
+      <c r="AY74" s="67"/>
+      <c r="AZ74" s="67"/>
+      <c r="BA74" s="67"/>
+      <c r="BB74" s="67"/>
+      <c r="BC74" s="67"/>
+      <c r="BD74" s="67"/>
+      <c r="BE74" s="67"/>
+    </row>
+    <row r="75" spans="1:57" ht="10.5" customHeight="1">
+      <c r="B75" s="67"/>
+      <c r="C75" s="67"/>
+      <c r="D75" s="67"/>
+      <c r="E75" s="67"/>
+      <c r="F75" s="67"/>
+      <c r="G75" s="67"/>
+      <c r="H75" s="67"/>
+      <c r="I75" s="67"/>
+      <c r="J75" s="67"/>
+      <c r="K75" s="67"/>
+      <c r="L75" s="67"/>
+      <c r="M75" s="67"/>
+      <c r="N75" s="67"/>
+      <c r="O75" s="67"/>
+      <c r="P75" s="67"/>
+      <c r="Q75" s="67"/>
+      <c r="R75" s="67"/>
+      <c r="S75" s="67"/>
+      <c r="T75" s="67"/>
+      <c r="U75" s="67"/>
+      <c r="V75" s="67"/>
+      <c r="W75" s="67"/>
+      <c r="X75" s="67"/>
+      <c r="Y75" s="67"/>
+      <c r="Z75" s="67"/>
+      <c r="AA75" s="67"/>
+      <c r="AB75" s="67"/>
+      <c r="AC75" s="67"/>
+      <c r="AD75" s="67"/>
+      <c r="AE75" s="67"/>
+      <c r="AF75" s="67"/>
+      <c r="AG75" s="67"/>
+      <c r="AH75" s="67"/>
+      <c r="AI75" s="67"/>
+      <c r="AJ75" s="67"/>
+      <c r="AK75" s="67"/>
+      <c r="AL75" s="67"/>
+      <c r="AM75" s="67"/>
+      <c r="AN75" s="67"/>
+      <c r="AO75" s="67"/>
+      <c r="AP75" s="67"/>
+      <c r="AQ75" s="67"/>
+      <c r="AR75" s="67"/>
+      <c r="AS75" s="67"/>
+      <c r="AT75" s="67"/>
+      <c r="AU75" s="67"/>
+      <c r="AV75" s="67"/>
+      <c r="AW75" s="67"/>
+      <c r="AX75" s="67"/>
+      <c r="AY75" s="67"/>
+      <c r="AZ75" s="67"/>
+      <c r="BA75" s="67"/>
+      <c r="BB75" s="67"/>
+      <c r="BC75" s="67"/>
+      <c r="BD75" s="67"/>
+      <c r="BE75" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
-    <mergeCell ref="O4:P4"/>
-[...3 lines deleted...]
-    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00C9C276-7355-4A79-A0A2-48F011CD38E5}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.375" style="46" customWidth="1"/>
     <col min="2" max="2" width="33" style="46" customWidth="1"/>
     <col min="3" max="3" width="3" style="46" customWidth="1"/>
     <col min="4" max="4" width="7.375" style="46" customWidth="1"/>
     <col min="5" max="5" width="33" style="46" customWidth="1"/>
     <col min="6" max="16384" width="11" style="46"/>