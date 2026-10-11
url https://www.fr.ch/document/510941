--- v0 (2025-12-05)
+++ v1 (2026-10-11)
@@ -2,108 +2,108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0602 Entreprises et emplois\2025-01\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0602 Entreprises et emplois\2026-01\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E4873A7-752B-4244-9F47-598C474EA6E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25219FF5-2FF2-42D3-B34C-CB0F1325ECAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="746" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="g062" sheetId="24" r:id="rId1"/>
     <sheet name="Source_graphique" sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'g062'!$A$1:$H$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" odcFile="C:\Users\SaccoV\Documents\Mes sources de données\npsql17_sql2014 Stat06STATENT V_Annuaire.odc" keepAlive="1" name="npsql17_sql2014 Stat06STATENT V_Annuaire" type="5" refreshedVersion="6">
     <dbPr connection="Provider=SQLOLEDB.1;Integrated Security=SSPI;Persist Security Info=True;Initial Catalog=Stat06STATENT;Data Source=npsql17\sql2014;Use Procedure for Prepare=1;Auto Translate=True;Packet Size=4096;Workstation ID=WSTA00460016;Use Encryption for Data=False;Tag with column collation when possible=False" command="&quot;Stat06STATENT&quot;.&quot;dbo&quot;.&quot;V_Annuaire&quot;" commandType="3"/>
   </connection>
   <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" odcFile="C:\Users\SaccoV\Documents\Mes sources de données\npsql17_sql2014 Stat06STATENT V_CH_Annuaire.odc" keepAlive="1" name="npsql17_sql2014 Stat06STATENT V_CH_Annuaire" type="5" refreshedVersion="6">
     <dbPr connection="Provider=SQLOLEDB.1;Integrated Security=SSPI;Persist Security Info=True;Initial Catalog=Stat06STATENT;Data Source=npsql17\sql2014;Use Procedure for Prepare=1;Auto Translate=True;Packet Size=4096;Workstation ID=WSTA00460016;Use Encryption for Data=False;Tag with column collation when possible=False" command="&quot;Stat06STATENT&quot;.&quot;dbo&quot;.&quot;V_CH_Annuaire&quot;" commandType="3"/>
   </connection>
   <connection id="3" xr16:uid="{00000000-0015-0000-FFFF-FFFF02000000}" odcFile="C:\Users\saccov\Documents\Mes sources de données\Stat06STATENT.dsn" name="Stat06STATENT" type="1" refreshedVersion="6">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=sstat-db-prod.ad.net.fr.ch;UID=Saccov;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460017;DATABASE=Stat06STATENT;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_Annuaire&quot;"/>
   </connection>
   <connection id="4" xr16:uid="{00000000-0015-0000-FFFF-FFFF03000000}" odcFile="C:\Users\saccov\Documents\Mes sources de données\Stat06STATENT.dsn" name="Stat06STATENT1" type="1" refreshedVersion="6">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=sstat-db-prod.ad.net.fr.ch;UID=Saccov;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460017;DATABASE=Stat06STATENT;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_CH_Annuaire&quot;"/>
   </connection>
   <connection id="5" xr16:uid="{EF498F5E-0B4F-4A38-AC17-7E6F0FC55FC4}" odcFile="C:\Users\SaccoV\Documents\Mes sources de données\Stat06STATENT.dsn" name="Stat06STATENT2" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=sstat-db-prod.ad.net.fr.ch;UID=SaccoV;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460017;DATABASE=Stat06STATENT;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_Annuaire_NEW&quot;"/>
   </connection>
   <connection id="6" xr16:uid="{0BA4C374-9472-4589-85EC-9919DA922BDC}" odcFile="C:\Users\SaccoV\Documents\Mes sources de données\Stat06STATENT.dsn" name="Stat06STATENT3" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=sstat-db-prod.ad.net.fr.ch;UID=SaccoV;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460017;DATABASE=Stat06STATENT;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_annuaire_CH_NEW&quot;"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="38">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Construction / Baugewerbe</t>
   </si>
   <si>
     <t>Hébergement et restauration / Gastgewerbe</t>
   </si>
   <si>
     <t>Santé humaine et action sociale / Gesundheits-, Sozialwesen</t>
   </si>
   <si>
     <t>Enseignement / Erziehung, Unterricht</t>
   </si>
   <si>
     <t>Administration publique / Öffentliche Verwaltung</t>
   </si>
   <si>
     <t>Commerce de détail / Detailhandel</t>
   </si>
   <si>
     <t>Fabrication de produits métalliques / Herst. v. Metallerzeugnissen</t>
   </si>
   <si>
@@ -136,174 +136,178 @@
   <si>
     <t>NOGA08_50</t>
   </si>
   <si>
     <t>64+65+66+68</t>
   </si>
   <si>
     <t>71+72+73.5</t>
   </si>
   <si>
     <t>55+56</t>
   </si>
   <si>
     <t>86+87+88</t>
   </si>
   <si>
     <t>19.2+21</t>
   </si>
   <si>
     <t>41.2+43</t>
   </si>
   <si>
     <t>G06-02-02</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 02.09.2025</t>
-[...5 lines deleted...]
-    <t>Quelle: Statistik der Unternehmensstruktur (STATENT) 2011-2023 - Bundesamt für Statistik, Neuenburg / Amt für Statistik und Daten des Kantons Freiburg, ge25-062</t>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">1 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rapport entre la part de l'emploi d'une branche économique dans le canton de Fribourg et la part de cette même branche dans l'ensemble de la Suisse. </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">  Valeur &gt; 1, spécialisation de la branche économique dans le canton. Valeur &lt; 1, branche moins bien représentée qu'au plan national</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Wert &gt; 1, Spezialisierung des Wirtschaftszweigs im Kanton. Wert &lt; 1, Wirtschaftszweig weniger gut vertreten als auf nationaler Ebene</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">1 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Verhältnis zwischen dem Anteil Beschäftigter eines Wirtschaftszweigs im Kanton Freiburg und dem Anteil des gleichen Wirtschaftszweigs in der ganzen Schweiz. 
+</t>
+    </r>
+  </si>
+  <si>
+    <t>SECTEUR TERTIAIRE / TERTIÄRSEKTOR</t>
+  </si>
+  <si>
+    <t>SECTEUR SECONDAIRE / SEKUNDÄRSEKTOR</t>
+  </si>
+  <si>
+    <t>SECTEUR PRIMAIRE / PRIMÄRSEKTOR</t>
   </si>
   <si>
     <r>
       <t>Coefficient de spécialisation</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>des activités économiques, en 2011 et 2023</t>
+      <t>des activités économiques, en 2011 et 2024</t>
     </r>
   </si>
   <si>
     <r>
       <t>Spezialisierungskoeffizient</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> der Wirtschaftszweige 2011 und 2023</t>
+      <t xml:space="preserve"> der Wirtschaftszweige 2011 und 2024</t>
     </r>
   </si>
   <si>
-    <r>
-[...54 lines deleted...]
-    <t>SECTEUR PRIMAIRE / PRIMÄRSEKTOR</t>
+    <t>Source: Statistique structurelle des entreprises (STATENT) 2011-2024 - Office fédéral de la statistique, Neuchâtel / Service de la statistique et de la donnée du canton de Fribourg</t>
+  </si>
+  <si>
+    <t>Quelle: Statistik der Unternehmensstruktur (STATENT) 2011-2024 - Bundesamt für Statistik, Neuenburg / Amt für Statistik und Daten des Kantons Freiburg, ge26-062</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.08.2026</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg / Kanton Freiburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -344,143 +348,143 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="6"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...7 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Milliers 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF99CCFF"/>
       <color rgb="FF2277C2"/>
       <color rgb="FF104A95"/>
       <color rgb="FFA3415D"/>
       <color rgb="FFA9506C"/>
       <color rgb="FF9D324E"/>
       <color rgb="FFAF5F7B"/>
       <color rgb="FFD2B9D2"/>
       <color rgb="FFC69BB4"/>
       <color rgb="FFBA7D96"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -606,51 +610,51 @@
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>1.16054858521495</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>2.1321476222856699</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1B16-4B4D-8220-87DDAFBFEC45}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Source_graphique!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="002C77"/>
             </a:solidFill>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Source_graphique!$A$2:$A$20</c:f>
               <c:strCache>
                 <c:ptCount val="19"/>
                 <c:pt idx="0">
                   <c:v>Autres / Übrige</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Informatique et information / Informationstechnolog., -dienstleistungen</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Act. financières, assurances, immob. / Finanz-, Versicherungsdienstleist., Immobilien</c:v>
                 </c:pt>
                 <c:pt idx="3">
@@ -689,105 +693,105 @@
                 <c:pt idx="14">
                   <c:v>Fabrication de produits métalliques / Herst. v. Metallerzeugnissen</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>Construction / Baugewerbe</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>Indu. alimentaires et du tabac / Herst. v. Nahrungsmitteln, Tabakerzeugnissen</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>SECTEUR SECONDAIRE / SEKUNDÄRSEKTOR</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>SECTEUR PRIMAIRE / PRIMÄRSEKTOR</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Source_graphique!$B$2:$B$20</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="19"/>
                 <c:pt idx="0">
-                  <c:v>0.84570144469193498</c:v>
+                  <c:v>0.84924241342969398</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.45881671514998801</c:v>
+                  <c:v>0.45782296357729901</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.55292442304634304</c:v>
+                  <c:v>0.56043573380031098</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.82035888335483198</c:v>
+                  <c:v>0.78591863332309497</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.822343718769596</c:v>
+                  <c:v>0.81162374533480997</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.99634995865525999</c:v>
+                  <c:v>0.99550075540599103</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1.10077940971038</c:v>
+                  <c:v>1.09775832755201</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1.1459463602597399</c:v>
+                  <c:v>1.14580609952881</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1.2549894964638999</c:v>
+                  <c:v>1.2586404003307701</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.896818819495945</c:v>
+                  <c:v>0.89686961075727401</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>0.80920537544459303</c:v>
+                  <c:v>0.81335075215877395</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.707572038442837</c:v>
+                  <c:v>0.72954197786419395</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1.20212266014458</c:v>
+                  <c:v>1.1816464557050601</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>1.26785921785342</c:v>
+                  <c:v>1.2406849810056799</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1.28902539532164</c:v>
+                  <c:v>1.26419924303611</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>1.37069728522656</c:v>
+                  <c:v>1.37723601670406</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>2.5801823178986698</c:v>
+                  <c:v>2.6332560974246801</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>1.21944568976796</c:v>
+                  <c:v>1.2218390330199</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>2.06573660852944</c:v>
+                  <c:v>2.08217419688089</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1B16-4B4D-8220-87DDAFBFEC45}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:axId val="393167232"/>
         <c:axId val="393168768"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="393167232"/>
         <c:scaling>
@@ -1194,102 +1198,190 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:CP33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="2" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H1" s="19"/>
+    <row r="1" spans="1:94" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:94" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="1" t="s">
-        <v>28</v>
+      <c r="A2" s="3" t="s">
+        <v>33</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="1:94" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A4" s="4" t="s">
+    <row r="3" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
         <v>0</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6"/>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="6"/>
+      <c r="X3" s="6"/>
+      <c r="Y3" s="6"/>
+      <c r="Z3" s="6"/>
+      <c r="AA3" s="6"/>
+      <c r="AB3" s="6"/>
+      <c r="AC3" s="6"/>
+      <c r="AD3" s="6"/>
+      <c r="AE3" s="6"/>
+      <c r="AF3" s="6"/>
+      <c r="AG3" s="6"/>
+      <c r="AH3" s="6"/>
+      <c r="AI3" s="6"/>
+      <c r="AJ3" s="6"/>
+      <c r="AK3" s="6"/>
+      <c r="AL3" s="6"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6"/>
+      <c r="AO3" s="6"/>
+      <c r="AP3" s="6"/>
+      <c r="AQ3" s="6"/>
+      <c r="AR3" s="6"/>
+      <c r="AS3" s="6"/>
+      <c r="AT3" s="6"/>
+      <c r="AU3" s="6"/>
+      <c r="AV3" s="6"/>
+      <c r="AW3" s="6"/>
+      <c r="AX3" s="6"/>
+      <c r="AY3" s="6"/>
+      <c r="AZ3" s="6"/>
+      <c r="BA3" s="6"/>
+      <c r="BB3" s="6"/>
+      <c r="BC3" s="6"/>
+      <c r="BD3" s="6"/>
+      <c r="BE3" s="6"/>
+      <c r="BF3" s="6"/>
+      <c r="BG3" s="6"/>
+      <c r="BH3" s="6"/>
+      <c r="BI3" s="6"/>
+      <c r="BJ3" s="6"/>
+      <c r="BK3" s="6"/>
+      <c r="BL3" s="6"/>
+      <c r="BM3" s="6"/>
+      <c r="BN3" s="6"/>
+      <c r="BO3" s="6"/>
+      <c r="BP3" s="6"/>
+      <c r="BQ3" s="6"/>
+      <c r="BR3" s="6"/>
+      <c r="BS3" s="6"/>
+      <c r="BT3" s="6"/>
+      <c r="BU3" s="6"/>
+      <c r="BV3" s="6"/>
+      <c r="BW3" s="6"/>
+      <c r="BX3" s="6"/>
+      <c r="BY3" s="6"/>
+      <c r="BZ3" s="6"/>
+      <c r="CA3" s="6"/>
+      <c r="CB3" s="6"/>
+      <c r="CC3" s="6"/>
+      <c r="CD3" s="6"/>
+      <c r="CE3" s="6"/>
+      <c r="CF3" s="6"/>
+      <c r="CG3" s="6"/>
+      <c r="CH3" s="6"/>
+      <c r="CI3" s="6"/>
+      <c r="CJ3" s="6"/>
+      <c r="CK3" s="6"/>
+      <c r="CL3" s="6"/>
+      <c r="CM3" s="6"/>
+      <c r="CN3" s="6"/>
+      <c r="CO3" s="6"/>
+      <c r="CP3" s="6"/>
+    </row>
+    <row r="4" spans="1:94" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="20" t="s">
+        <v>37</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
@@ -1441,419 +1533,438 @@
       <c r="BU5" s="9"/>
       <c r="BV5" s="9"/>
       <c r="BW5" s="9"/>
       <c r="BX5" s="9"/>
       <c r="BY5" s="9"/>
       <c r="BZ5" s="9"/>
       <c r="CA5" s="9"/>
       <c r="CB5" s="9"/>
       <c r="CC5" s="9"/>
       <c r="CD5" s="9"/>
       <c r="CE5" s="9"/>
       <c r="CF5" s="9"/>
       <c r="CG5" s="9"/>
       <c r="CH5" s="9"/>
       <c r="CI5" s="9"/>
       <c r="CJ5" s="9"/>
       <c r="CK5" s="9"/>
       <c r="CL5" s="9"/>
       <c r="CM5" s="9"/>
       <c r="CN5" s="9"/>
       <c r="CO5" s="9"/>
       <c r="CP5" s="9"/>
     </row>
     <row r="23" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H24" s="20"/>
+      <c r="A24" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
     </row>
     <row r="25" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H25" s="20"/>
+      <c r="A25" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
     </row>
     <row r="26" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H26" s="20"/>
+      <c r="A26" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
     </row>
     <row r="27" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H27" s="20"/>
+      <c r="A27" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
     </row>
     <row r="28" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13"/>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
     </row>
     <row r="29" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="11" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="11" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:8" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="32" spans="1:8" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="11" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A27:H27"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique
 &amp;Z&amp;F
 &amp;D&amp;T&amp;R&amp;7&amp;P&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="F1" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="76.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.140625" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>2023</v>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B1" s="15">
+        <v>2024</v>
       </c>
       <c r="C1" s="15">
         <v>2011</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="18">
-        <v>0.84570144469193498</v>
+      <c r="B2" s="21">
+        <v>0.84924241342969398</v>
       </c>
       <c r="C2" s="17">
         <v>0.83702496509584901</v>
       </c>
-    </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F2" s="23"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="18">
-        <v>0.45881671514998801</v>
+      <c r="B3" s="21">
+        <v>0.45782296357729901</v>
       </c>
       <c r="C3" s="17">
         <v>0.45929829850523302</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F3" s="23"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="18">
-        <v>0.55292442304634304</v>
+      <c r="B4" s="21">
+        <v>0.56043573380031098</v>
       </c>
       <c r="C4" s="17">
         <v>0.52085675239377405</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F4" s="23"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="18">
-        <v>0.82035888335483198</v>
+      <c r="B5" s="21">
+        <v>0.78591863332309497</v>
       </c>
       <c r="C5" s="17">
         <v>0.85569956246834999</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F5" s="23"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="18">
-        <v>0.822343718769596</v>
+      <c r="B6" s="21">
+        <v>0.81162374533480997</v>
       </c>
       <c r="C6" s="17">
         <v>0.86304156509580998</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F6" s="23"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="18">
-        <v>0.99634995865525999</v>
+      <c r="B7" s="21">
+        <v>0.99550075540599103</v>
       </c>
       <c r="C7" s="17">
         <v>1.01177660909529</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F7" s="23"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="18">
-        <v>1.10077940971038</v>
+      <c r="B8" s="21">
+        <v>1.09775832755201</v>
       </c>
       <c r="C8" s="17">
         <v>1.0624987855849199</v>
       </c>
       <c r="D8" s="15">
         <v>47</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F8" s="23"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="18">
-        <v>1.1459463602597399</v>
+      <c r="B9" s="21">
+        <v>1.14580609952881</v>
       </c>
       <c r="C9" s="17">
         <v>1.0811324608308599</v>
       </c>
       <c r="D9" s="15">
         <v>84</v>
       </c>
-    </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F9" s="23"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="18">
-        <v>1.2549894964638999</v>
+      <c r="B10" s="21">
+        <v>1.2586404003307701</v>
       </c>
       <c r="C10" s="17">
         <v>1.3227782912649</v>
       </c>
       <c r="D10" s="15">
         <v>85</v>
       </c>
-    </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F10" s="23"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>0.896818819495945</v>
+        <v>29</v>
+      </c>
+      <c r="B11" s="17">
+        <v>0.89686961075727401</v>
       </c>
       <c r="C11" s="17">
         <v>0.89452181559868904</v>
       </c>
-    </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F11" s="23"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="18">
-        <v>0.80920537544459303</v>
+      <c r="B12" s="21">
+        <v>0.81335075215877395</v>
       </c>
       <c r="C12" s="17">
         <v>0.828052077317326</v>
       </c>
-    </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F12" s="23"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="18">
-        <v>0.707572038442837</v>
+      <c r="B13" s="21">
+        <v>0.72954197786419395</v>
       </c>
       <c r="C13" s="17">
         <v>0.57814208701660097</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F13" s="23"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="18">
-        <v>1.20212266014458</v>
+      <c r="B14" s="21">
+        <v>1.1816464557050601</v>
       </c>
       <c r="C14" s="17">
         <v>1.4093765458574401</v>
       </c>
       <c r="D14" s="16">
         <v>16.8</v>
       </c>
-    </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F14" s="23"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="18">
-        <v>1.26785921785342</v>
+      <c r="B15" s="21">
+        <v>1.2406849810056799</v>
       </c>
       <c r="C15" s="17">
         <v>1.1680781444125501</v>
       </c>
       <c r="D15" s="15">
         <v>28</v>
       </c>
-    </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F15" s="23"/>
+    </row>
+    <row r="16" spans="1:6" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="18">
-        <v>1.28902539532164</v>
+      <c r="B16" s="21">
+        <v>1.26419924303611</v>
       </c>
       <c r="C16" s="17">
         <v>1.0575586281314999</v>
       </c>
       <c r="D16" s="16">
         <v>24.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F16" s="23"/>
+    </row>
+    <row r="17" spans="1:6" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="18">
-        <v>1.37069728522656</v>
+      <c r="B17" s="17">
+        <v>1.37723601670406</v>
       </c>
       <c r="C17" s="17">
         <v>1.2973617082258899</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F17" s="23"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="18">
-        <v>2.5801823178986698</v>
+      <c r="B18" s="17">
+        <v>2.6332560974246801</v>
       </c>
       <c r="C18" s="17">
         <v>2.3466956025852399</v>
       </c>
       <c r="D18" s="16">
         <v>10.199999999999999</v>
       </c>
-    </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F18" s="23"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1.21944568976796</v>
+        <v>30</v>
+      </c>
+      <c r="B19" s="17">
+        <v>1.2218390330199</v>
       </c>
       <c r="C19" s="17">
         <v>1.16054858521495</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="F19" s="23"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2.06573660852944</v>
+        <v>31</v>
+      </c>
+      <c r="B20" s="17">
+        <v>2.08217419688089</v>
       </c>
       <c r="C20" s="17">
         <v>2.1321476222856699</v>
       </c>
+      <c r="F20" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>