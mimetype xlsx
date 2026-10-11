--- v0 (2025-12-05)
+++ v1 (2026-10-11)
@@ -1,109 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0602 Entreprises et emplois\2025-01\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0602 Entreprises et emplois\2026-01\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4311FDC8-20B5-4EE0-B913-FD3AC62D29FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5AE0B7E2-ECB0-40CE-A56C-E5E669EDC66F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="746" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="g061" sheetId="14" r:id="rId1"/>
     <sheet name="Source_graphique" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'g061'!$A$1:$I$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'g061'!$A$1:$I$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...4 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" odcFile="C:\Users\saccov\Documents\Mes sources de données\npsql17_sql2014 Stat06STATENT V_Annuaire.odc" keepAlive="1" name="npsql17_sql2014 Stat06STATENT V_Annuaire1" type="5" refreshedVersion="6">
     <dbPr connection="Provider=SQLOLEDB.1;Integrated Security=SSPI;Persist Security Info=True;Initial Catalog=Stat06STATENT;Data Source=npsql17\sql2014;Use Procedure for Prepare=1;Auto Translate=True;Packet Size=4096;Workstation ID=LAPA00460001;Use Encryption for Data=False;Tag with column collation when possible=False" command="&quot;Stat06STATENT&quot;.&quot;dbo&quot;.&quot;V_Annuaire&quot;" commandType="3"/>
   </connection>
   <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" odcFile="C:\Users\saccov\Documents\Mes sources de données\Stat06STATENT.dsn" name="Stat06STATENT" type="1" refreshedVersion="6">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=sstat-db-prod.ad.net.fr.ch;UID=Saccov;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460017;DATABASE=Stat06STATENT;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_Annuaire&quot;"/>
   </connection>
   <connection id="3" xr16:uid="{618412CB-8B81-4D40-BCF0-88DDC86D1554}" odcFile="C:\Users\SaccoV\Documents\Mes sources de données\Stat06STATENT.dsn" name="Stat06STATENT1" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=sstat-db-prod.ad.net.fr.ch;UID=SaccoV;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460017;DATABASE=Stat06STATENT;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_Annuaire_NEW&quot;"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t xml:space="preserve">Transports et entreposage
 Verkehr und Lagerei </t>
   </si>
   <si>
     <t xml:space="preserve">Total </t>
   </si>
   <si>
     <t>Construction
 Baugewerbe</t>
   </si>
   <si>
     <t>Hébergement et restauration
 Gastgewerbe</t>
   </si>
   <si>
     <t xml:space="preserve">Industrie manufacturière
 Verarbeitendes Gewerbe, Herstellung von Waren </t>
   </si>
   <si>
     <t>Santé humaine et 
 action sociale
 Gesundheits- und 
 Sozialwesen</t>
   </si>
@@ -142,549 +135,317 @@
     <t>M</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>B+D+E</t>
   </si>
   <si>
     <t>J+K+L+R+S</t>
   </si>
   <si>
     <t xml:space="preserve">Activités de services administratifs et de soutien 
 Sonstige wirtschaftliche Dienstleistungen </t>
   </si>
   <si>
-    <t>CONTROLES</t>
-[...4 lines deleted...]
-  <si>
     <t>Autres secteur secondaire
 Übrige Sekundärsektor</t>
   </si>
   <si>
     <t>Autres secteur tertiaire
 Übrige Tertiärsektor</t>
   </si>
   <si>
-    <t>Secteur primaire
-[...10 lines deleted...]
-  <si>
     <t>Commerce; réparation d'automobiles et motocycles
 Handel; Reparatur von Motorfahrzeugen</t>
   </si>
   <si>
     <t>Activités spécialisées, scientifiques et techniques
 Freiberufliche, wissenschaftliche, techn. Dienstleistungen</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.08.2026</t>
+  </si>
+  <si>
+    <t>Secteur 1
+Sektor 1</t>
+  </si>
+  <si>
+    <t>Secteur 2
+Sektor 2</t>
+  </si>
+  <si>
+    <t>Secteur 3
+Sektor 3</t>
+  </si>
+  <si>
+    <t>EPT</t>
+  </si>
+  <si>
+    <t>Section</t>
+  </si>
+  <si>
+    <t>Section (code)</t>
+  </si>
+  <si>
+    <t>Équivalents plein temps, selon l'activité économique, en 2024</t>
+  </si>
+  <si>
+    <t>Vollzeitäquivalente nach Wirtschaftszweig 2024</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg / Kanton Freiburg</t>
+  </si>
+  <si>
+    <t>G03-03</t>
+  </si>
+  <si>
+    <t>Source: Statistique structurelle des entreprises (STATENT) 2011-2024 - Office fédéral de la statistique, Neuchâtel / Service de la statistique et de la donnée du canton de Fribourg</t>
+  </si>
+  <si>
+    <t>Quelle: Statistik der Unternehmensstruktur (STATENT) 2011-2024 - Bundesamt für Statistik, Neuenburg / Amt für Statistik und Daten des Kantons Freiburg, ge26-061</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="6.5"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color indexed="8"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Milliers 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF2277C2"/>
       <color rgb="FF104A95"/>
       <color rgb="FFA3415D"/>
       <color rgb="FFA9506C"/>
       <color rgb="FF9D324E"/>
       <color rgb="FFAF5F7B"/>
       <color rgb="FFD2B9D2"/>
       <color rgb="FFC69BB4"/>
       <color rgb="FFBA7D96"/>
       <color rgb="FFB56E87"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
-[...277 lines deleted...]
-<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.24502539912001325"/>
           <c:y val="0.156668188604764"/>
           <c:w val="0.53992495963151288"/>
           <c:h val="0.71666017385834535"/>
         </c:manualLayout>
@@ -1766,51 +1527,51 @@
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="600">
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="fr-FR"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="1"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="1"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>Source_graphique!$B$1:$B$13</c:f>
+              <c:f>Source_graphique!$B$2:$B$14</c:f>
               <c:strCache>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
                   <c:v>Agriculture, sylviculture et pêche
 Land- und Forstwirtschaft, Fischerei</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Industrie manufacturière
 Verarbeitendes Gewerbe, Herstellung von Waren </c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Construction
 Baugewerbe</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Autres secteur secondaire
 Übrige Sekundärsektor</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Santé humaine et 
 action sociale
 Gesundheits- und 
 Sozialwesen</c:v>
                 </c:pt>
                 <c:pt idx="5">
@@ -1829,92 +1590,92 @@
                 <c:pt idx="8">
                   <c:v>Activités de services administratifs et de soutien 
 Sonstige wirtschaftliche Dienstleistungen </c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>Admin. publique
 Öffentl. Verwaltung</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Transports et entreposage
 Verkehr und Lagerei </c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Hébergement et restauration
 Gastgewerbe</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>Autres secteur tertiaire
 Übrige Tertiärsektor</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Source_graphique!$A$1:$A$13</c:f>
+              <c:f>Source_graphique!$A$2:$A$14</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>6286.5095774000001</c:v>
+                  <c:v>6247.2466654</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>21055.292391899999</c:v>
+                  <c:v>20757.247052899998</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13403.35248</c:v>
+                  <c:v>13372.9565848</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1613.6429615000002</c:v>
+                  <c:v>1604.3726905999999</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>16658.101945999999</c:v>
+                  <c:v>17097.223725299998</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>15371.8435285</c:v>
+                  <c:v>14991.434441699999</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>9499.0972961000007</c:v>
+                  <c:v>9594.1122687000006</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8281.2260714000004</c:v>
+                  <c:v>8231.8340370999995</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>6897.5914554999999</c:v>
+                  <c:v>6834.1684493000002</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>5837.2931771000003</c:v>
+                  <c:v>5905.1311194999998</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>5036.8524429999998</c:v>
+                  <c:v>5185.8167621000002</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>4800.5662437999999</c:v>
+                  <c:v>4457.7106313000004</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>12228.240253399999</c:v>
+                  <c:v>12361.9857379</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000026-9F1E-43A8-96E8-8ED40D586765}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1922,387 +1683,414 @@
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:printSettings>
     <c:headerFooter>
       <c:oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique
 &amp;Z&amp;F
 &amp;D&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P&amp;N</c:oddFooter>
     </c:headerFooter>
     <c:pageMargins b="0.74803149606299213" l="0.70866141732283472" r="0.70866141732283472" t="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
     <c:pageSetup orientation="portrait"/>
   </c:printSettings>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="fr-FR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln w="6350">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="00693C"/>
+              </a:solidFill>
+              <a:ln w="6350">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-4991-4C50-A7C7-E00481CA5007}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="002C77"/>
+              </a:solidFill>
+              <a:ln w="6350">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-4991-4C50-A7C7-E00481CA5007}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="97233F"/>
+              </a:solidFill>
+              <a:ln w="6350">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-4991-4C50-A7C7-E00481CA5007}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-1.7616126580250465E-2"/>
+                  <c:y val="0.15634718302167702"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.29255783320481171"/>
+                      <c:h val="0.27905790311732953"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-4991-4C50-A7C7-E00481CA5007}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.18501855664807434"/>
+                  <c:y val="0.14493168087466876"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.30809050287323814"/>
+                      <c:h val="0.27905790311732953"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-4991-4C50-A7C7-E00481CA5007}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.28988899494654585"/>
+                  <c:y val="-0.12141463876865424"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.28479149837059847"/>
+                      <c:h val="0.27905790311732953"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-4991-4C50-A7C7-E00481CA5007}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="600">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="fr-FR"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Source_graphique!$B$17:$B$19</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Secteur 1
+Sektor 1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Secteur 2
+Sektor 2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Secteur 3
+Sektor 3</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Source_graphique!$A$17:$A$19</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>6247.2466654</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>35734.576328299998</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>84659.417172899994</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-4991-4C50-A7C7-E00481CA5007}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="0"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup orientation="portrait"/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>21980</xdr:colOff>
-[...5 lines deleted...]
-      <xdr:colOff>413433</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>109903</xdr:rowOff>
-[...288 lines deleted...]
-      <xdr:rowOff>43792</xdr:rowOff>
+      <xdr:rowOff>24741</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>608135</xdr:colOff>
-      <xdr:row>26</xdr:row>
-      <xdr:rowOff>26106</xdr:rowOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>40026</xdr:rowOff>
     </xdr:to>
-    <xdr:graphicFrame macro="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="2" name="Graphique 1">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="4" name="Groupe 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A09B56-E52D-4718-8B8B-A1AF14EE6645}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BCAE718-9F09-CE67-9773-745A1754905A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGraphicFramePr>
-[...12 lines deleted...]
-    </xdr:graphicFrame>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="816049"/>
+          <a:ext cx="5942135" cy="4008458"/>
+          <a:chOff x="0" y="816049"/>
+          <a:chExt cx="5942135" cy="4008458"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:graphicFrame macro="">
+        <xdr:nvGraphicFramePr>
+          <xdr:cNvPr id="2" name="Graphique 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A09B56-E52D-4718-8B8B-A1AF14EE6645}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </xdr:cNvGraphicFramePr>
+        </xdr:nvGraphicFramePr>
+        <xdr:xfrm>
+          <a:off x="0" y="816049"/>
+          <a:ext cx="5942135" cy="4008458"/>
+        </xdr:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          </a:graphicData>
+        </a:graphic>
+      </xdr:graphicFrame>
+      <xdr:graphicFrame macro="">
+        <xdr:nvGraphicFramePr>
+          <xdr:cNvPr id="3" name="Graphique 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4FE4163-B562-491E-B860-4A6348A6FF5F}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </xdr:cNvGraphicFramePr>
+        </xdr:nvGraphicFramePr>
+        <xdr:xfrm>
+          <a:off x="2274651" y="2183715"/>
+          <a:ext cx="1567384" cy="1395870"/>
+        </xdr:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </xdr:graphicFrame>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.07598</cdr:x>
       <cdr:y>0.88126</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.96569</cdr:x>
       <cdr:y>0.92228</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="4" name="ZoneTexte 7"/>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="453480" y="3469372"/>
           <a:ext cx="5310155" cy="161488"/>
@@ -2455,100 +2243,98 @@
             </a:rPr>
             <a:t>Total équivalents plein</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CH" sz="600" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> temps </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CH" sz="600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>/ Vollzeitäquivalente: 126 970</a:t>
+            <a:t>/ Vollzeitäquivalente: 126 641</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CH" sz="600">
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="fr-CH" sz="600"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0</cdr:x>
       <cdr:y>0</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>1</cdr:x>
       <cdr:y>0</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Line 10">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D498705E-B18E-EF91-C178-E5B3F60A767F}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr>
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeShapeType="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="5968411" cy="0"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:prstDash val="solid"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </cdr:spPr>
       <cdr:style>
         <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </cdr:style>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:lvl1pPr marL="0" indent="0">
             <a:defRPr sz="1100">
@@ -2621,245 +2407,50 @@
             </a:defRPr>
           </a:lvl7pPr>
           <a:lvl8pPr marL="3200400" indent="0">
             <a:defRPr sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" indent="0">
             <a:defRPr sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="fr-CH"/>
-        </a:p>
-[...193 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -3118,297 +2709,390 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E087C34D-CEF1-4D40-BD4B-D02BC60651CA}">
-  <dimension ref="A1:CQ39"/>
+  <dimension ref="A1:CQ38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:95" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="2"/>
-[...10 lines deleted...]
-      <c r="L1" s="3"/>
+      <c r="A1" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:95" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="4"/>
-[...10 lines deleted...]
-      <c r="L2" s="3"/>
+      <c r="A2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5"/>
+      <c r="AO2" s="5"/>
+      <c r="AP2" s="5"/>
+      <c r="AQ2" s="5"/>
+      <c r="AR2" s="5"/>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+      <c r="AU2" s="5"/>
+      <c r="AV2" s="5"/>
+      <c r="AW2" s="5"/>
+      <c r="AX2" s="5"/>
+      <c r="AY2" s="5"/>
+      <c r="AZ2" s="5"/>
+      <c r="BA2" s="5"/>
+      <c r="BB2" s="5"/>
+      <c r="BC2" s="5"/>
+      <c r="BD2" s="5"/>
+      <c r="BE2" s="5"/>
+      <c r="BF2" s="5"/>
+      <c r="BG2" s="5"/>
+      <c r="BH2" s="5"/>
+      <c r="BI2" s="5"/>
+      <c r="BJ2" s="5"/>
+      <c r="BK2" s="5"/>
+      <c r="BL2" s="5"/>
+      <c r="BM2" s="5"/>
+      <c r="BN2" s="5"/>
+      <c r="BO2" s="5"/>
+      <c r="BP2" s="5"/>
+      <c r="BQ2" s="5"/>
+      <c r="BR2" s="5"/>
+      <c r="BS2" s="5"/>
+      <c r="BT2" s="5"/>
+      <c r="BU2" s="5"/>
+      <c r="BV2" s="5"/>
+      <c r="BW2" s="5"/>
+      <c r="BX2" s="5"/>
+      <c r="BY2" s="5"/>
+      <c r="BZ2" s="5"/>
+      <c r="CA2" s="5"/>
+      <c r="CB2" s="5"/>
+      <c r="CC2" s="5"/>
+      <c r="CD2" s="5"/>
+      <c r="CE2" s="5"/>
+      <c r="CF2" s="5"/>
+      <c r="CG2" s="5"/>
+      <c r="CH2" s="5"/>
+      <c r="CI2" s="5"/>
+      <c r="CJ2" s="5"/>
+      <c r="CK2" s="5"/>
+      <c r="CL2" s="5"/>
+      <c r="CM2" s="5"/>
+      <c r="CN2" s="5"/>
+      <c r="CO2" s="5"/>
+      <c r="CP2" s="5"/>
+      <c r="CQ2" s="5"/>
     </row>
-    <row r="3" spans="1:95" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...94 lines deleted...]
-      <c r="CQ3" s="7"/>
+    <row r="3" spans="1:95" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="5"/>
+      <c r="AN3" s="5"/>
+      <c r="AO3" s="5"/>
+      <c r="AP3" s="5"/>
+      <c r="AQ3" s="5"/>
+      <c r="AR3" s="5"/>
+      <c r="AS3" s="5"/>
+      <c r="AT3" s="5"/>
+      <c r="AU3" s="5"/>
+      <c r="AV3" s="5"/>
+      <c r="AW3" s="5"/>
+      <c r="AX3" s="5"/>
+      <c r="AY3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5"/>
+      <c r="BC3" s="5"/>
+      <c r="BD3" s="5"/>
+      <c r="BE3" s="5"/>
+      <c r="BF3" s="5"/>
+      <c r="BG3" s="5"/>
+      <c r="BH3" s="5"/>
+      <c r="BI3" s="5"/>
+      <c r="BJ3" s="5"/>
+      <c r="BK3" s="5"/>
+      <c r="BL3" s="5"/>
+      <c r="BM3" s="5"/>
+      <c r="BN3" s="5"/>
+      <c r="BO3" s="5"/>
+      <c r="BP3" s="5"/>
+      <c r="BQ3" s="5"/>
+      <c r="BR3" s="5"/>
+      <c r="BS3" s="5"/>
+      <c r="BT3" s="5"/>
+      <c r="BU3" s="5"/>
+      <c r="BV3" s="5"/>
+      <c r="BW3" s="5"/>
+      <c r="BX3" s="5"/>
+      <c r="BY3" s="5"/>
+      <c r="BZ3" s="5"/>
+      <c r="CA3" s="5"/>
+      <c r="CB3" s="5"/>
+      <c r="CC3" s="5"/>
+      <c r="CD3" s="5"/>
+      <c r="CE3" s="5"/>
+      <c r="CF3" s="5"/>
+      <c r="CG3" s="5"/>
+      <c r="CH3" s="5"/>
+      <c r="CI3" s="5"/>
+      <c r="CJ3" s="5"/>
+      <c r="CK3" s="5"/>
+      <c r="CL3" s="5"/>
+      <c r="CM3" s="5"/>
+      <c r="CN3" s="5"/>
+      <c r="CO3" s="5"/>
+      <c r="CP3" s="5"/>
+      <c r="CQ3" s="5"/>
     </row>
-    <row r="4" spans="1:95" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...94 lines deleted...]
-      <c r="CQ4" s="7"/>
+    <row r="4" spans="1:95" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5"/>
+      <c r="AO4" s="5"/>
+      <c r="AP4" s="5"/>
+      <c r="AQ4" s="5"/>
+      <c r="AR4" s="5"/>
+      <c r="AS4" s="5"/>
+      <c r="AT4" s="5"/>
+      <c r="AU4" s="5"/>
+      <c r="AV4" s="5"/>
+      <c r="AW4" s="5"/>
+      <c r="AX4" s="5"/>
+      <c r="AY4" s="5"/>
+      <c r="AZ4" s="5"/>
+      <c r="BA4" s="5"/>
+      <c r="BB4" s="5"/>
+      <c r="BC4" s="5"/>
+      <c r="BD4" s="5"/>
+      <c r="BE4" s="5"/>
+      <c r="BF4" s="5"/>
+      <c r="BG4" s="5"/>
+      <c r="BH4" s="5"/>
+      <c r="BI4" s="5"/>
+      <c r="BJ4" s="5"/>
+      <c r="BK4" s="5"/>
+      <c r="BL4" s="5"/>
+      <c r="BM4" s="5"/>
+      <c r="BN4" s="5"/>
+      <c r="BO4" s="5"/>
+      <c r="BP4" s="5"/>
+      <c r="BQ4" s="5"/>
+      <c r="BR4" s="5"/>
+      <c r="BS4" s="5"/>
+      <c r="BT4" s="5"/>
+      <c r="BU4" s="5"/>
+      <c r="BV4" s="5"/>
+      <c r="BW4" s="5"/>
+      <c r="BX4" s="5"/>
+      <c r="BY4" s="5"/>
+      <c r="BZ4" s="5"/>
+      <c r="CA4" s="5"/>
+      <c r="CB4" s="5"/>
+      <c r="CC4" s="5"/>
+      <c r="CD4" s="5"/>
+      <c r="CE4" s="5"/>
+      <c r="CF4" s="5"/>
+      <c r="CG4" s="5"/>
+      <c r="CH4" s="5"/>
+      <c r="CI4" s="5"/>
+      <c r="CJ4" s="5"/>
+      <c r="CK4" s="5"/>
+      <c r="CL4" s="5"/>
+      <c r="CM4" s="5"/>
+      <c r="CN4" s="5"/>
+      <c r="CO4" s="5"/>
+      <c r="CP4" s="5"/>
+      <c r="CQ4" s="5"/>
     </row>
     <row r="5" spans="1:95" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="8"/>
+      <c r="A5" s="18" t="s">
+        <v>38</v>
+      </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
-      <c r="H5" s="7"/>
-[...5 lines deleted...]
-      <c r="N5" s="7"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
@@ -3447,370 +3131,295 @@
       <c r="BT5" s="7"/>
       <c r="BU5" s="7"/>
       <c r="BV5" s="7"/>
       <c r="BW5" s="7"/>
       <c r="BX5" s="7"/>
       <c r="BY5" s="7"/>
       <c r="BZ5" s="7"/>
       <c r="CA5" s="7"/>
       <c r="CB5" s="7"/>
       <c r="CC5" s="7"/>
       <c r="CD5" s="7"/>
       <c r="CE5" s="7"/>
       <c r="CF5" s="7"/>
       <c r="CG5" s="7"/>
       <c r="CH5" s="7"/>
       <c r="CI5" s="7"/>
       <c r="CJ5" s="7"/>
       <c r="CK5" s="7"/>
       <c r="CL5" s="7"/>
       <c r="CM5" s="7"/>
       <c r="CN5" s="7"/>
       <c r="CO5" s="7"/>
       <c r="CP5" s="7"/>
       <c r="CQ5" s="7"/>
     </row>
-    <row r="6" spans="1:95" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-[...99 lines deleted...]
-      </c>
+    <row r="27" spans="1:1" s="8" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="28" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="8"/>
     </row>
     <row r="29" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="12"/>
+      <c r="A29" s="8"/>
     </row>
-    <row r="30" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="12"/>
+    <row r="32" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="19" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="39" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique
 &amp;Z&amp;F
 &amp;D&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:C23"/>
+  <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="13" customWidth="1"/>
+    <col min="1" max="1" width="11.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="60.85546875" style="1" customWidth="1"/>
-    <col min="3" max="3" width="11.5703125" style="13"/>
+    <col min="3" max="3" width="13.7109375" style="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>7</v>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>32</v>
       </c>
       <c r="C1" s="13" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A2" s="14">
-        <v>21055.292391899999</v>
+      <c r="A2" s="11">
+        <v>6247.2466654</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="C2" s="9" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A3" s="14">
-        <v>13403.35248</v>
+      <c r="A3" s="11">
+        <v>20757.247052899998</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>4</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A4" s="14">
-        <v>1613.6429615000002</v>
+      <c r="A4" s="11">
+        <v>13372.9565848</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="11">
+        <v>1604.3726905999999</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
+        <v>17097.223725299998</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>14991.434441699999</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="13" t="s">
-        <v>20</v>
+      <c r="C7" s="9" t="s">
+        <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="B7" s="1" t="s">
+    <row r="8" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
+        <v>9594.1122687000006</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C8" s="9" t="s">
         <v>12</v>
-      </c>
-[...9 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A9" s="14">
-        <v>6897.5914554999999</v>
+      <c r="A9" s="11">
+        <v>8231.8340370999995</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>26</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A10" s="14">
-        <v>5837.2931771000003</v>
+      <c r="A10" s="11">
+        <v>6834.1684493000002</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>22</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A11" s="14">
-        <v>5036.8524429999998</v>
+      <c r="A11" s="11">
+        <v>5905.1311194999998</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>8</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A12" s="14">
-        <v>4800.5662437999999</v>
+      <c r="A12" s="11">
+        <v>5185.8167621000002</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A13" s="14">
-        <v>12228.240253399999</v>
+      <c r="A13" s="11">
+        <v>4457.7106313000004</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C13" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
+        <v>12361.9857379</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="12"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="12"/>
     </row>
     <row r="17" spans="1:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="A17" s="14">
-        <v>36072.287833399998</v>
+      <c r="A17" s="11">
+        <v>6247.2466654</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="A18" s="14">
-        <v>84610.812414799992</v>
+      <c r="A18" s="11">
+        <v>35734.576328299998</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>126969.6098256</v>
+    <row r="19" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="11">
+        <v>84659.417172899994</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="11">
+        <v>126641.24016659999</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188976" bottom="0.82677165354330706" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>