--- v0 (2025-12-05)
+++ v1 (2026-10-11)
@@ -1,238 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10086" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10086"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D4A39" w:rsidRPr="00F10974" w14:paraId="3984CC97" w14:textId="77777777" w:rsidTr="00D37C43">
         <w:trPr>
           <w:trHeight w:val="14462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10036" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10065" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="10065"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00AF1581" w:rsidRPr="008033B2" w14:paraId="5C8F6B6B" w14:textId="77777777" w:rsidTr="00CC71FC">
+            <w:tr w:rsidR="00AF1581" w:rsidRPr="00636C9E" w14:paraId="5C8F6B6B" w14:textId="77777777" w:rsidTr="00CC71FC">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="1348"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10065" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2C07981C" w14:textId="77777777" w:rsidR="00AF1581" w:rsidRPr="00F10974" w:rsidRDefault="00AF1581" w:rsidP="00502402">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5387"/>
                       <w:tab w:val="left" w:pos="7125"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
                   <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
                 </w:p>
-                <w:p w14:paraId="3A632C2F" w14:textId="5C0137E9" w:rsidR="006D0A99" w:rsidRPr="008033B2" w:rsidRDefault="00AF097C" w:rsidP="006D0A99">
+                <w:p w14:paraId="3A632C2F" w14:textId="1C85BAD6" w:rsidR="006D0A99" w:rsidRPr="008033B2" w:rsidRDefault="00AF097C" w:rsidP="006D0A99">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Emplois en équivalents plein temp</w:t>
                   </w:r>
                   <w:r w:rsidR="007F78F6" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>s</w:t>
                   </w:r>
                   <w:r w:rsidR="00E7159D" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> (EPT), en 20</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00281123" w:rsidRPr="008033B2">
+                    <w:t xml:space="preserve"> (EPT), en </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00201485">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
-                    <w:t>2</w:t>
-[...9 lines deleted...]
-                    <w:t>3</w:t>
+                    <w:t>2024</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="09A2E1E4" w14:textId="77777777" w:rsidR="006D0A99" w:rsidRPr="008033B2" w:rsidRDefault="006D0A99" w:rsidP="006D0A99">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="4"/>
                       <w:szCs w:val="4"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="48C0A100" w14:textId="403D3168" w:rsidR="00AF1581" w:rsidRPr="008033B2" w:rsidRDefault="007F78F6" w:rsidP="007F78F6">
+                <w:p w14:paraId="48C0A100" w14:textId="3CBE34CA" w:rsidR="00AF1581" w:rsidRPr="008033B2" w:rsidRDefault="007F78F6" w:rsidP="007F78F6">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>Beschäftigte in Vollzeitäquivalenten (VZ</w:t>
                   </w:r>
                   <w:r w:rsidR="0079345A" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ä) </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E7159D" w:rsidRPr="008033B2">
+                  <w:r w:rsidR="00201485">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t>20</w:t>
-[...17 lines deleted...]
-                    <w:t>3</w:t>
+                    <w:t>2024</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="20ED472E" w14:textId="77777777" w:rsidR="00AF1581" w:rsidRPr="008033B2" w:rsidRDefault="00AF1581" w:rsidP="00F10974">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="7125"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>—</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="49D082CE" w14:textId="77777777" w:rsidR="00374FFA" w:rsidRPr="008033B2" w:rsidRDefault="00374FFA" w:rsidP="00F42FDE">
@@ -306,274 +276,275 @@
                       <w:szCs w:val="13"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                   <w:r w:rsidR="00245D63" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="13"/>
                       <w:szCs w:val="13"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB6BB9" w:rsidRPr="00F10974" w14:paraId="304AA5BE" w14:textId="77777777" w:rsidTr="000C6F43">
               <w:trPr>
                 <w:trHeight w:val="12600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10065" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0518E11C" w14:textId="509A4B37" w:rsidR="00140E55" w:rsidRPr="008033B2" w:rsidRDefault="00145352" w:rsidP="007C4A78">
+                <w:p w14:paraId="26809E9A" w14:textId="0E6140F0" w:rsidR="003414ED" w:rsidRDefault="00636C9E" w:rsidP="00434978">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="6652"/>
                     </w:tabs>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="13"/>
+                      <w:noProof/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00636C9E">
                     <w:rPr>
                       <w:noProof/>
-                    </w:rPr>
-                    <w:pict w14:anchorId="149CD04C">
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:pict w14:anchorId="3F59EDBE">
                       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                           <v:f eqn="sum @0 1 0"/>
                           <v:f eqn="sum 0 0 @1"/>
                           <v:f eqn="prod @2 1 2"/>
                           <v:f eqn="prod @3 21600 pixelWidth"/>
                           <v:f eqn="prod @3 21600 pixelHeight"/>
                           <v:f eqn="sum @0 0 1"/>
                           <v:f eqn="prod @6 1 2"/>
                           <v:f eqn="prod @7 21600 pixelWidth"/>
                           <v:f eqn="sum @8 21600 0"/>
                           <v:f eqn="prod @7 21600 pixelHeight"/>
                           <v:f eqn="sum @10 21600 0"/>
                         </v:formulas>
                         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:shapetype>
-                      <v:shape id="Image 1" o:spid="_x0000_i1025" type="#_x0000_t75" alt="Une image contenant carte, texte, atlas" style="width:503.25pt;height:579.75pt;visibility:visible;mso-wrap-style:square">
-                        <v:imagedata r:id="rId6" o:title="Une image contenant carte, texte, atlas" croptop="7971f" cropbottom="4194f" cropleft="-407f" cropright="407f"/>
+                      <v:shape id="Image 1" o:spid="_x0000_i1027" type="#_x0000_t75" style="width:453.3pt;height:572.45pt;visibility:visible;mso-wrap-style:square">
+                        <v:imagedata r:id="rId6" o:title="" croptop="1530f" cropbottom="1200f"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="26809E9A" w14:textId="77777777" w:rsidR="003414ED" w:rsidRPr="008033B2" w:rsidRDefault="003414ED" w:rsidP="00140E55">
-[...110 lines deleted...]
-                <w:p w14:paraId="3A7B2DE5" w14:textId="64F5ABEB" w:rsidR="00E822DD" w:rsidRPr="008033B2" w:rsidRDefault="00140E55" w:rsidP="004C75A7">
+                <w:p w14:paraId="0B38529B" w14:textId="77777777" w:rsidR="00636C9E" w:rsidRPr="00636C9E" w:rsidRDefault="00636C9E" w:rsidP="00434978">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="6652"/>
                     </w:tabs>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2F5152F6" w14:textId="66EDCE4D" w:rsidR="00140E55" w:rsidRPr="008033B2" w:rsidRDefault="00140E55" w:rsidP="00140E55">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                    <w:t>Source</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003414ED" w:rsidRPr="008033B2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008033B2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">: </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AF097C" w:rsidRPr="008033B2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                    <w:t>Statistique structurelle des entreprises (STATENT)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004C75A7" w:rsidRPr="008033B2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> 20</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00281123" w:rsidRPr="008033B2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00201485">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AF097C" w:rsidRPr="008033B2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> - Office fédéral de la statistique, Neuchâtel / </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008033B2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                    <w:t>Service de la statistique du canton de Fribourg</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5DE8791D" w14:textId="77777777" w:rsidR="00140E55" w:rsidRPr="008033B2" w:rsidRDefault="00140E55" w:rsidP="00140E55">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="4"/>
+                      <w:szCs w:val="4"/>
+                      <w:lang w:val="fr-FR"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3A7B2DE5" w14:textId="6A079A22" w:rsidR="00E822DD" w:rsidRPr="008033B2" w:rsidRDefault="00140E55" w:rsidP="004C75A7">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="6652"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008033B2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">Quelle: </w:t>
                   </w:r>
                   <w:r w:rsidR="00AF097C" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Statistik der Unternehmensstruktur </w:t>
                   </w:r>
                   <w:r w:rsidR="000704A1" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>(STATENT)</w:t>
                   </w:r>
                   <w:r w:rsidR="000C4C26" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> 20</w:t>
                   </w:r>
                   <w:r w:rsidR="00281123" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
-                  <w:r w:rsidR="003F649D" w:rsidRPr="008033B2">
+                  <w:r w:rsidR="00201485">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
-                    <w:t>3</w:t>
+                    <w:t>4</w:t>
                   </w:r>
                   <w:r w:rsidR="000704A1" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00AF097C" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve">- Bundesamt für Statistik, Neuenburg / </w:t>
                   </w:r>
                   <w:r w:rsidR="00C84802" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-DE"/>
@@ -603,236 +574,226 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Freiburg, c</w:t>
                   </w:r>
                   <w:r w:rsidR="009A795E" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>e</w:t>
                   </w:r>
                   <w:r w:rsidR="00197933" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
-                  <w:r w:rsidR="003F649D" w:rsidRPr="008033B2">
+                  <w:r w:rsidR="00201485">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
-                    <w:t>5</w:t>
+                    <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidR="00AF097C" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>-0</w:t>
                   </w:r>
                   <w:r w:rsidR="00E3159B" w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>35</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="229C744C" w14:textId="77777777" w:rsidR="009A795E" w:rsidRPr="008033B2" w:rsidRDefault="009A795E" w:rsidP="004C75A7">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="6652"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="4860452D" w14:textId="7636AB07" w:rsidR="009A795E" w:rsidRPr="007C4874" w:rsidRDefault="009253E5" w:rsidP="007C4874">
+                <w:p w14:paraId="4860452D" w14:textId="7E97A017" w:rsidR="009A795E" w:rsidRPr="007C4874" w:rsidRDefault="009253E5" w:rsidP="007C4874">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:eastAsia="fr-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Actualisation / </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                     </w:rPr>
                     <w:t>Aktualisiert</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                     </w:rPr>
-                    <w:t>am</w:t>
-[...8 lines deleted...]
-                    <w:t>:</w:t>
+                    <w:t>am:</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="008033B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> 0</w:t>
-[...23 lines deleted...]
-                    <w:t>5</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00201485">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00434978">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00201485">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t>.08.2026</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:bookmarkEnd w:id="0"/>
           </w:tbl>
           <w:p w14:paraId="3AC52E0F" w14:textId="77777777" w:rsidR="005D4A39" w:rsidRPr="00374FFA" w:rsidRDefault="005D4A39" w:rsidP="00E822DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9953"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="36A9A036" w14:textId="77777777" w:rsidR="006C3491" w:rsidRPr="00374FFA" w:rsidRDefault="006C3491" w:rsidP="00AB2D15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="700"/>
           <w:tab w:val="right" w:pos="8819"/>
           <w:tab w:val="right" w:pos="9967"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006C3491" w:rsidRPr="00374FFA" w:rsidSect="00374FFA">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="794" w:right="794" w:bottom="1021" w:left="794" w:header="709" w:footer="709" w:gutter="340"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E98B33E" w14:textId="77777777" w:rsidR="00DF193A" w:rsidRDefault="00DF193A" w:rsidP="00661BCD">
+    <w:p w14:paraId="73C29F09" w14:textId="77777777" w:rsidR="00CD4E5E" w:rsidRDefault="00CD4E5E" w:rsidP="00661BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DD0BAC4" w14:textId="77777777" w:rsidR="00DF193A" w:rsidRDefault="00DF193A" w:rsidP="00661BCD">
+    <w:p w14:paraId="41B5029F" w14:textId="77777777" w:rsidR="00CD4E5E" w:rsidRDefault="00CD4E5E" w:rsidP="00661BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -845,297 +806,304 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12F9D0C0" w14:textId="77777777" w:rsidR="00DF193A" w:rsidRDefault="00DF193A" w:rsidP="00661BCD">
+    <w:p w14:paraId="20E2DAAD" w14:textId="77777777" w:rsidR="00CD4E5E" w:rsidRDefault="00CD4E5E" w:rsidP="00661BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2574CBE2" w14:textId="77777777" w:rsidR="00DF193A" w:rsidRDefault="00DF193A" w:rsidP="00661BCD">
+    <w:p w14:paraId="27D0C1BD" w14:textId="77777777" w:rsidR="00CD4E5E" w:rsidRDefault="00CD4E5E" w:rsidP="00661BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="148"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:showBreaksInFrames/>
     <w:adjustLineHeightInTable/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="_AMO_ReportControlsVisible" w:val="Empty"/>
     <w:docVar w:name="_AMO_UniqueIdentifier" w:val="446f61cc-078b-4f06-a4c1-04bb98da89e3"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B61F67"/>
     <w:rsid w:val="00003DC1"/>
     <w:rsid w:val="00004F95"/>
     <w:rsid w:val="000146A3"/>
     <w:rsid w:val="0001626A"/>
     <w:rsid w:val="00024656"/>
     <w:rsid w:val="00026D1F"/>
     <w:rsid w:val="0003076E"/>
     <w:rsid w:val="0003765B"/>
     <w:rsid w:val="0005582F"/>
     <w:rsid w:val="000613E3"/>
     <w:rsid w:val="000704A1"/>
     <w:rsid w:val="00083794"/>
     <w:rsid w:val="00084C6B"/>
+    <w:rsid w:val="00087FBA"/>
     <w:rsid w:val="00092617"/>
     <w:rsid w:val="000960C5"/>
     <w:rsid w:val="000A52E4"/>
     <w:rsid w:val="000A5746"/>
     <w:rsid w:val="000B3FFD"/>
     <w:rsid w:val="000B759D"/>
     <w:rsid w:val="000C1062"/>
     <w:rsid w:val="000C4C26"/>
     <w:rsid w:val="000C6F43"/>
     <w:rsid w:val="000E4E58"/>
     <w:rsid w:val="000E5D2A"/>
     <w:rsid w:val="001022F0"/>
     <w:rsid w:val="00103A8D"/>
     <w:rsid w:val="001122DA"/>
     <w:rsid w:val="00116DBB"/>
     <w:rsid w:val="00126EBF"/>
     <w:rsid w:val="0014088E"/>
     <w:rsid w:val="00140E55"/>
     <w:rsid w:val="00145352"/>
     <w:rsid w:val="0015368F"/>
     <w:rsid w:val="001629E4"/>
     <w:rsid w:val="0016465E"/>
     <w:rsid w:val="00164AE9"/>
     <w:rsid w:val="00171BD7"/>
     <w:rsid w:val="00195558"/>
     <w:rsid w:val="00197933"/>
     <w:rsid w:val="001B25AD"/>
     <w:rsid w:val="001D0D16"/>
     <w:rsid w:val="001D17C2"/>
     <w:rsid w:val="001E727A"/>
     <w:rsid w:val="001F1606"/>
     <w:rsid w:val="001F204E"/>
+    <w:rsid w:val="00201485"/>
     <w:rsid w:val="002101EB"/>
     <w:rsid w:val="002448D9"/>
     <w:rsid w:val="00245D63"/>
     <w:rsid w:val="00247923"/>
     <w:rsid w:val="002659C4"/>
     <w:rsid w:val="00273D81"/>
     <w:rsid w:val="00274200"/>
     <w:rsid w:val="00280394"/>
     <w:rsid w:val="002804D3"/>
     <w:rsid w:val="00281123"/>
     <w:rsid w:val="00283EAD"/>
     <w:rsid w:val="00290741"/>
     <w:rsid w:val="00290E54"/>
     <w:rsid w:val="002962C4"/>
     <w:rsid w:val="002A0479"/>
     <w:rsid w:val="002B07E0"/>
     <w:rsid w:val="002B72A8"/>
     <w:rsid w:val="002D0AC1"/>
     <w:rsid w:val="002D2BCB"/>
     <w:rsid w:val="002E33AC"/>
     <w:rsid w:val="002F0414"/>
     <w:rsid w:val="002F62D3"/>
     <w:rsid w:val="00307F0E"/>
     <w:rsid w:val="003206EE"/>
     <w:rsid w:val="003210E7"/>
     <w:rsid w:val="003279CF"/>
     <w:rsid w:val="00334A2D"/>
     <w:rsid w:val="00334DC4"/>
     <w:rsid w:val="003414ED"/>
     <w:rsid w:val="0034605C"/>
     <w:rsid w:val="00355637"/>
     <w:rsid w:val="003611ED"/>
     <w:rsid w:val="0036149A"/>
     <w:rsid w:val="003709FB"/>
     <w:rsid w:val="00374FFA"/>
     <w:rsid w:val="003A2560"/>
     <w:rsid w:val="003A27E7"/>
     <w:rsid w:val="003A36E4"/>
     <w:rsid w:val="003A789C"/>
     <w:rsid w:val="003C3308"/>
     <w:rsid w:val="003E21FA"/>
     <w:rsid w:val="003E2496"/>
     <w:rsid w:val="003E5DE9"/>
     <w:rsid w:val="003E69FA"/>
+    <w:rsid w:val="003F6071"/>
     <w:rsid w:val="003F649D"/>
     <w:rsid w:val="003F6A33"/>
     <w:rsid w:val="004058C7"/>
     <w:rsid w:val="004162C5"/>
     <w:rsid w:val="00416B58"/>
     <w:rsid w:val="00420365"/>
     <w:rsid w:val="00432941"/>
+    <w:rsid w:val="00434978"/>
     <w:rsid w:val="00451DF9"/>
     <w:rsid w:val="00455C91"/>
     <w:rsid w:val="004919AD"/>
     <w:rsid w:val="004A2BBD"/>
     <w:rsid w:val="004A776E"/>
     <w:rsid w:val="004C2F80"/>
     <w:rsid w:val="004C3735"/>
     <w:rsid w:val="004C75A7"/>
     <w:rsid w:val="004D2BE0"/>
     <w:rsid w:val="004F6D57"/>
     <w:rsid w:val="00502402"/>
     <w:rsid w:val="00503108"/>
     <w:rsid w:val="00504B11"/>
     <w:rsid w:val="0051541B"/>
     <w:rsid w:val="00522964"/>
     <w:rsid w:val="005301C6"/>
     <w:rsid w:val="005308C0"/>
     <w:rsid w:val="00534BBF"/>
     <w:rsid w:val="00547F0E"/>
     <w:rsid w:val="00554576"/>
     <w:rsid w:val="00556D8A"/>
     <w:rsid w:val="005622FE"/>
     <w:rsid w:val="00562BE5"/>
     <w:rsid w:val="00572A00"/>
     <w:rsid w:val="00572B1A"/>
     <w:rsid w:val="00572B5B"/>
     <w:rsid w:val="00580E59"/>
     <w:rsid w:val="005830DC"/>
     <w:rsid w:val="005A0C1A"/>
     <w:rsid w:val="005A1907"/>
     <w:rsid w:val="005B4A41"/>
     <w:rsid w:val="005B4FD0"/>
     <w:rsid w:val="005C3775"/>
     <w:rsid w:val="005C5781"/>
     <w:rsid w:val="005D4A39"/>
     <w:rsid w:val="005D6901"/>
     <w:rsid w:val="005D6F82"/>
     <w:rsid w:val="005E37E6"/>
     <w:rsid w:val="005F2FF7"/>
     <w:rsid w:val="005F7601"/>
     <w:rsid w:val="00632CD5"/>
+    <w:rsid w:val="00636C9E"/>
     <w:rsid w:val="00661BCD"/>
     <w:rsid w:val="0068030A"/>
     <w:rsid w:val="00693380"/>
     <w:rsid w:val="006B533E"/>
     <w:rsid w:val="006B53BB"/>
     <w:rsid w:val="006C217A"/>
     <w:rsid w:val="006C3491"/>
     <w:rsid w:val="006C44B6"/>
     <w:rsid w:val="006D0A99"/>
     <w:rsid w:val="006D18A2"/>
     <w:rsid w:val="006D340E"/>
     <w:rsid w:val="006D4667"/>
     <w:rsid w:val="006D5CA7"/>
     <w:rsid w:val="006D7744"/>
     <w:rsid w:val="006E5E2F"/>
     <w:rsid w:val="007117B1"/>
     <w:rsid w:val="00711B19"/>
     <w:rsid w:val="0072449A"/>
     <w:rsid w:val="00725242"/>
     <w:rsid w:val="00733294"/>
     <w:rsid w:val="00735331"/>
     <w:rsid w:val="00740B8D"/>
     <w:rsid w:val="00746165"/>
     <w:rsid w:val="00763070"/>
     <w:rsid w:val="00787982"/>
     <w:rsid w:val="0079345A"/>
     <w:rsid w:val="007A0D78"/>
     <w:rsid w:val="007A7F12"/>
     <w:rsid w:val="007B283D"/>
     <w:rsid w:val="007C4874"/>
     <w:rsid w:val="007C4A78"/>
     <w:rsid w:val="007D1CCE"/>
     <w:rsid w:val="007D7066"/>
     <w:rsid w:val="007E6E97"/>
     <w:rsid w:val="007F69C8"/>
     <w:rsid w:val="007F78F6"/>
     <w:rsid w:val="008011B7"/>
     <w:rsid w:val="008033B2"/>
     <w:rsid w:val="00806BE7"/>
     <w:rsid w:val="00816DE5"/>
     <w:rsid w:val="008429FC"/>
     <w:rsid w:val="00844F20"/>
     <w:rsid w:val="00850C09"/>
     <w:rsid w:val="008533CD"/>
+    <w:rsid w:val="008561AA"/>
     <w:rsid w:val="008733E4"/>
     <w:rsid w:val="00881457"/>
     <w:rsid w:val="00886FDB"/>
     <w:rsid w:val="00890276"/>
     <w:rsid w:val="008A2F2F"/>
     <w:rsid w:val="008A3175"/>
     <w:rsid w:val="008A579E"/>
     <w:rsid w:val="008D114C"/>
     <w:rsid w:val="008D1533"/>
     <w:rsid w:val="008D196E"/>
     <w:rsid w:val="008D3526"/>
     <w:rsid w:val="008D7E8C"/>
     <w:rsid w:val="008E0D1C"/>
     <w:rsid w:val="008E5FCB"/>
     <w:rsid w:val="008E66A7"/>
     <w:rsid w:val="00901CA6"/>
     <w:rsid w:val="009162EA"/>
     <w:rsid w:val="00923F7F"/>
     <w:rsid w:val="009253E5"/>
     <w:rsid w:val="00926547"/>
     <w:rsid w:val="00926AAE"/>
     <w:rsid w:val="00927380"/>
     <w:rsid w:val="00960D62"/>
     <w:rsid w:val="00984477"/>
     <w:rsid w:val="009A795E"/>
@@ -1173,77 +1141,80 @@
     <w:rsid w:val="00B6509D"/>
     <w:rsid w:val="00B80220"/>
     <w:rsid w:val="00B835AA"/>
     <w:rsid w:val="00B9359D"/>
     <w:rsid w:val="00BA5685"/>
     <w:rsid w:val="00BC7112"/>
     <w:rsid w:val="00BD696A"/>
     <w:rsid w:val="00BE5EDC"/>
     <w:rsid w:val="00BF1A45"/>
     <w:rsid w:val="00BF26CB"/>
     <w:rsid w:val="00C05ED8"/>
     <w:rsid w:val="00C07FED"/>
     <w:rsid w:val="00C17B37"/>
     <w:rsid w:val="00C35173"/>
     <w:rsid w:val="00C378B2"/>
     <w:rsid w:val="00C42A63"/>
     <w:rsid w:val="00C538D5"/>
     <w:rsid w:val="00C60273"/>
     <w:rsid w:val="00C67A2F"/>
     <w:rsid w:val="00C70672"/>
     <w:rsid w:val="00C71200"/>
     <w:rsid w:val="00C73C74"/>
     <w:rsid w:val="00C75184"/>
     <w:rsid w:val="00C84802"/>
     <w:rsid w:val="00C851C3"/>
+    <w:rsid w:val="00C85E5A"/>
     <w:rsid w:val="00C901C9"/>
     <w:rsid w:val="00CA1DF2"/>
     <w:rsid w:val="00CA3528"/>
     <w:rsid w:val="00CB0475"/>
     <w:rsid w:val="00CC71FC"/>
+    <w:rsid w:val="00CD4E5E"/>
     <w:rsid w:val="00CE6A98"/>
     <w:rsid w:val="00CE7B0A"/>
     <w:rsid w:val="00CF2CEC"/>
     <w:rsid w:val="00D002F7"/>
     <w:rsid w:val="00D008F3"/>
     <w:rsid w:val="00D034A3"/>
     <w:rsid w:val="00D052DD"/>
     <w:rsid w:val="00D176C7"/>
     <w:rsid w:val="00D25FBC"/>
     <w:rsid w:val="00D3427B"/>
     <w:rsid w:val="00D37C43"/>
     <w:rsid w:val="00D47CFC"/>
     <w:rsid w:val="00D80913"/>
     <w:rsid w:val="00D85AFA"/>
     <w:rsid w:val="00D869C6"/>
     <w:rsid w:val="00DB6300"/>
     <w:rsid w:val="00DC2F13"/>
     <w:rsid w:val="00DC7B3C"/>
     <w:rsid w:val="00DD5FD8"/>
     <w:rsid w:val="00DE08C6"/>
     <w:rsid w:val="00DF193A"/>
     <w:rsid w:val="00DF2F21"/>
+    <w:rsid w:val="00DF4563"/>
     <w:rsid w:val="00E0307F"/>
     <w:rsid w:val="00E1165A"/>
     <w:rsid w:val="00E17AB1"/>
     <w:rsid w:val="00E17F89"/>
     <w:rsid w:val="00E245C5"/>
     <w:rsid w:val="00E3159B"/>
     <w:rsid w:val="00E37598"/>
     <w:rsid w:val="00E42F7A"/>
     <w:rsid w:val="00E468B5"/>
     <w:rsid w:val="00E57A09"/>
     <w:rsid w:val="00E6353C"/>
     <w:rsid w:val="00E7011C"/>
     <w:rsid w:val="00E7159D"/>
     <w:rsid w:val="00E822DD"/>
     <w:rsid w:val="00E85260"/>
     <w:rsid w:val="00E8544E"/>
     <w:rsid w:val="00EB7678"/>
     <w:rsid w:val="00EF1178"/>
     <w:rsid w:val="00F10974"/>
     <w:rsid w:val="00F11298"/>
     <w:rsid w:val="00F16987"/>
     <w:rsid w:val="00F20F41"/>
     <w:rsid w:val="00F3078B"/>
     <w:rsid w:val="00F42FDE"/>
     <w:rsid w:val="00F47CC2"/>
@@ -1253,56 +1224,56 @@
     <w:rsid w:val="00F948D1"/>
     <w:rsid w:val="00FA0EA2"/>
     <w:rsid w:val="00FA13A9"/>
     <w:rsid w:val="00FB267A"/>
     <w:rsid w:val="00FB4542"/>
     <w:rsid w:val="00FB6BB9"/>
     <w:rsid w:val="00FC530A"/>
     <w:rsid w:val="00FE025E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6CF441CD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DDDC9740-8531-426D-80BF-80A659198A91}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2185,51 +2156,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>72</Words>
   <Characters>402</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sitel</Company>