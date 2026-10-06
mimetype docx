--- v1 (2026-02-24)
+++ v2 (2026-10-06)
@@ -1,89 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="10BB9A92" w14:textId="7613ABC3" w:rsidR="00757024" w:rsidRPr="009B1624" w:rsidRDefault="00952828">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00952828">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Swiss Mobility</w:t>
+        <w:t xml:space="preserve">Swiss </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00952828">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Mobility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00952828">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Formulaire de candidature stagiaire</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
@@ -116,52 +125,62 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="45F51189" w14:textId="77777777" w:rsidR="00FE3D9A" w:rsidRDefault="00952828" w:rsidP="008740D7">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="004541D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Données personnelles du/de la candidat-e</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Données personnelles du/de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004541D3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
@@ -446,51 +465,51 @@
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Sexe</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="51311960" w14:textId="50BE6188" w:rsidR="00BB1869" w:rsidRDefault="00BB1869" w:rsidP="008740D7">
                   <w:pPr>
                     <w:pStyle w:val="05titreprincipalouobjetgras"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5025"/>
                     </w:tabs>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="63A76A24" w14:textId="07C8DD71" w:rsidR="00FE3D9A" w:rsidRDefault="00497639" w:rsidP="007914E1">
+                <w:p w14:paraId="63A76A24" w14:textId="07C8DD71" w:rsidR="00FE3D9A" w:rsidRDefault="00C556F8" w:rsidP="007914E1">
                   <w:pPr>
                     <w:pStyle w:val="05titreprincipalouobjetgras"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="840"/>
                     </w:tabs>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1400352727"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00B71F79">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
@@ -1790,83 +1809,89 @@
                   <w:r>
                     <w:t xml:space="preserve"> formation</w:t>
                   </w:r>
                   <w:r w:rsidR="00AE2D85">
                     <w:t xml:space="preserve"> (CFC, AFP ou MP)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="35F2667D" w14:textId="4B2BDFE4" w:rsidR="00187B93" w:rsidRDefault="00187B93" w:rsidP="001743B3">
                   <w:pPr>
                     <w:pStyle w:val="05titreprincipalouobjetgras"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5025"/>
                     </w:tabs>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4814" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F5287AD" w14:textId="321289A8" w:rsidR="001743B3" w:rsidRDefault="00497639" w:rsidP="001743B3">
+                <w:p w14:paraId="2F5287AD" w14:textId="28B7BFF0" w:rsidR="001743B3" w:rsidRDefault="00C556F8" w:rsidP="001743B3">
                   <w:pPr>
                     <w:pStyle w:val="05titreprincipalouobjetgras"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5025"/>
                     </w:tabs>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1461105755"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="001743B3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="001743B3">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidR="001743B3">
-                    <w:t xml:space="preserve">2026  </w:t>
+                    <w:t>202</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00270741">
+                    <w:t>7</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001743B3">
+                    <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r w:rsidR="001743B3">
                     <w:tab/>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A7BC1" w14:paraId="7F3FE9AE" w14:textId="77777777" w:rsidTr="00187B93">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="77892869" w14:textId="77777777" w:rsidR="000A7BC1" w:rsidRDefault="00AE2D85" w:rsidP="000A7BC1">
                   <w:pPr>
                     <w:pStyle w:val="05titreprincipalouobjetgras"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5025"/>
                     </w:tabs>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
@@ -1986,62 +2011,75 @@
                         </w:tabs>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0D7470C8" w14:textId="77777777" w:rsidR="009B1624" w:rsidRDefault="009B1624" w:rsidP="00B976F6">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="701999BE" w14:textId="6BB15771" w:rsidR="00B976F6" w:rsidRDefault="002C4ECA" w:rsidP="00B976F6">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
             </w:pPr>
             <w:r>
               <w:t>Offre</w:t>
             </w:r>
             <w:r w:rsidR="00952828" w:rsidRPr="00952828">
-              <w:t xml:space="preserve"> Swiss Mobility</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00952828" w:rsidRPr="00952828">
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00952828" w:rsidRPr="00952828">
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A0A5B56" w14:textId="2C37B4A3" w:rsidR="00952828" w:rsidRPr="00B976F6" w:rsidRDefault="00952828" w:rsidP="00B976F6">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
             </w:pPr>
             <w:r w:rsidRPr="00B976F6">
-              <w:t>Le séjour dans le canton d’accueil Swiss Mobilty est structuré comme suit :</w:t>
+              <w:t xml:space="preserve">Le séjour dans le canton d’accueil Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B976F6">
+              <w:t>Mobilty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B976F6">
+              <w:t xml:space="preserve"> est structuré comme suit :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A5EBB4C" w14:textId="69D4ED5E" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="0A11125B" w:rsidP="0A11125B">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
@@ -2054,168 +2092,226 @@
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Le lieu, la durée, la forme et l'intensité du cours de langue préparatoire ou cours du soir</w:t>
             </w:r>
             <w:r w:rsidR="009252F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> pendant le stage</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sont définis par la personne de contact Swiss Mobility du canton de destination, </w:t>
+              <w:t xml:space="preserve"> sont définis par la personne de contact Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du canton de destination, </w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>seulement après la confirmation par l’entreprise</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>. La décision est basée sur les exigences de l’entreprise, sur les besoins linguistiques du/de la stagiaire et sur le budget Movetia disponible.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F443045" w14:textId="77777777" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="00952828">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65FCA2DA" w14:textId="583D2D4A" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="0A11125B" w:rsidP="0A11125B">
+          <w:p w14:paraId="65FCA2DA" w14:textId="578E7676" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="0A11125B" w:rsidP="0A11125B">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Stage professionnel</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stage professionnel à temps plein (dans le domaine de formation) d'une durée de 3 à 5 mois. Salaire mensuel versé par l’entreprise : </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002C4ECA">
+              <w:t xml:space="preserve">Stage professionnel à temps plein (dans le domaine de formation) d'une durée de 3 à </w:t>
+            </w:r>
+            <w:r w:rsidR="00270741">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">env. </w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>CHF 1'</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E53154">
+              <w:t xml:space="preserve"> mois. Salaire mensuel versé par l’entreprise : </w:t>
+            </w:r>
+            <w:r w:rsidR="002C4ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t xml:space="preserve">env. </w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">00.- (montant indicatif selon le secteur d’activité). </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002C4ECA">
+              <w:t>CHF 1'</w:t>
+            </w:r>
+            <w:r w:rsidR="00E53154">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Mobility </w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00.- (montant indicatif selon le secteur d’activité). </w:t>
+            </w:r>
+            <w:r w:rsidR="002C4ECA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002C4ECA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002C4ECA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>verse une contribution fixe aux frais d’hébergement durant le séjour dans le canton d’accueil.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28007298" w14:textId="77777777" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="00952828">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3438EC30" w14:textId="04E36C87" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="00952828">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
@@ -2316,51 +2412,51 @@
             <w:r w:rsidR="00700A2D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> canton de préférence* (numérote par ordre de préférence, 1=</w:t>
             </w:r>
             <w:r w:rsidR="00744C64">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>votre</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> premier choix) : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06C9C568" w14:textId="103FF49E" w:rsidR="00952828" w:rsidRPr="00677827" w:rsidRDefault="0A11125B" w:rsidP="00952828">
+          <w:p w14:paraId="06C9C568" w14:textId="7F1498D4" w:rsidR="00952828" w:rsidRPr="00677827" w:rsidRDefault="0A11125B" w:rsidP="00952828">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00B25D34">
               <w:t xml:space="preserve">Pour l’allemand : </w:t>
             </w:r>
             <w:r w:rsidR="00F21119" w:rsidRPr="00B25D34">
               <w:t>(</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="257108083"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F21119" w:rsidRPr="00B25D34">
                   <w:t xml:space="preserve"> No.</w:t>
                 </w:r>
               </w:sdtContent>
@@ -2396,52 +2492,73 @@
             </w:r>
             <w:r w:rsidRPr="00677827">
               <w:t>Valais</w:t>
             </w:r>
             <w:r w:rsidR="00700A2D" w:rsidRPr="00677827">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1351640227"/>
                 <w:placeholder>
                   <w:docPart w:val="B69A7C66DFE243F2BB3783CF92F9EF78"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00700A2D" w:rsidRPr="00677827">
                   <w:t xml:space="preserve"> No.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00700A2D" w:rsidRPr="00677827">
-              <w:t>) Fribourg</w:t>
-            </w:r>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00916C90">
+              <w:t xml:space="preserve">Autre : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1146783178"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00916C90" w:rsidRPr="00786466">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
           <w:p w14:paraId="6E7A175A" w14:textId="4F52FCDA" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="00952828">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour l’italien : </w:t>
             </w:r>
             <w:r w:rsidR="00D6534E" w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
@@ -2466,142 +2583,191 @@
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Tessin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4495D5B9" w14:textId="638BAFAB" w:rsidR="00952828" w:rsidRDefault="0A11125B" w:rsidP="004541D3">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> * Le point 3 des conditions générales s’applique : le/la candidat-e accepte que le canton proposé par Swiss Mobility pour la recherche de l’entreprise puisse ne pas figurer parmi les cantons souhaités.</w:t>
+              <w:t xml:space="preserve"> * Le point 3 des conditions générales s’applique : le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accepte que le canton proposé par Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour la recherche de l’entreprise puisse ne pas figurer parmi les cantons souhaités.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="738EBE19" w14:textId="77777777" w:rsidR="00317A0F" w:rsidRDefault="00317A0F" w:rsidP="004541D3">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4799249D" w14:textId="3A62D316" w:rsidR="00317A0F" w:rsidRPr="00952828" w:rsidRDefault="00497639" w:rsidP="004541D3">
+          <w:p w14:paraId="4799249D" w14:textId="3A62D316" w:rsidR="00317A0F" w:rsidRPr="00952828" w:rsidRDefault="00C556F8" w:rsidP="004541D3">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="635765223"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E5101">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00601E83">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B307F">
-              <w:t>Je suis prêt-e à</w:t>
+              <w:t xml:space="preserve">Je suis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002B307F">
+              <w:t>prêt-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002B307F">
+              <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="00601E83">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D1187E">
               <w:t>chercher par moi-même</w:t>
             </w:r>
             <w:r w:rsidR="00F14820">
               <w:t xml:space="preserve"> une place de stage dans un autre canton</w:t>
             </w:r>
             <w:r w:rsidR="001D7A21">
-              <w:t xml:space="preserve"> dans le cas où je ne serais pas sélectionné</w:t>
+              <w:t xml:space="preserve"> dans le cas où je ne serais pas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001D7A21">
+              <w:t>sélectionné</w:t>
             </w:r>
             <w:r w:rsidR="001934FF">
               <w:t>-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4402A708" w14:textId="6009E08A" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="004541D3">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7261D8C5" w14:textId="098C3EE9" w:rsidR="00952828" w:rsidRDefault="00D6534E" w:rsidP="004541D3">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6534E">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Compétences linguistiques</w:t>
             </w:r>
             <w:r w:rsidR="0A11125B" w:rsidRPr="00D6534E">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans la langue à perfectionner : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DAC6C6C" w14:textId="77777777" w:rsidR="00BF03C5" w:rsidRPr="00D6534E" w:rsidRDefault="00BF03C5" w:rsidP="004541D3">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5CDEC2EB" w14:textId="21E6AEA9" w:rsidR="00952828" w:rsidRDefault="00497639" w:rsidP="004541D3">
+          <w:p w14:paraId="5CDEC2EB" w14:textId="21E6AEA9" w:rsidR="00952828" w:rsidRDefault="00C556F8" w:rsidP="004541D3">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                 </w:rPr>
                 <w:id w:val="-1563014513"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00443941">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                   </w:rPr>
@@ -2775,84 +2941,84 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> C2</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidR="0A11125B" w:rsidRPr="00D6534E">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Période de stage</w:t>
             </w:r>
             <w:r w:rsidR="00D6534E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56C2CE5E" w14:textId="77777777" w:rsidR="00BF03C5" w:rsidRPr="00952828" w:rsidRDefault="00BF03C5" w:rsidP="004541D3">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E406053" w14:textId="0A37B829" w:rsidR="004865EB" w:rsidRDefault="00952828" w:rsidP="0A11125B">
+          <w:p w14:paraId="6E406053" w14:textId="7B90AD5B" w:rsidR="004865EB" w:rsidRDefault="00952828" w:rsidP="0A11125B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Indique la période et la durée souhaitées (août 202</w:t>
             </w:r>
-            <w:r w:rsidR="00365044">
-[...3 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00270741">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> à juillet 202</w:t>
             </w:r>
-            <w:r w:rsidR="00365044">
-[...3 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00270741">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>) :</w:t>
             </w:r>
             <w:r w:rsidR="000D2444">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
@@ -2932,71 +3098,99 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6534E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Références</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ED3CCB4" w14:textId="538657DE" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="0A11125B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Les références peuvent être demandées à l'école professionnelle ou à l'entreprise formatrice (formateur/-rice ou direction dans les deux cas)</w:t>
+              <w:t>Les références peuvent être demandées à l'école professionnelle ou à l'entreprise formatrice (formateur/-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>rice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou direction dans les deux cas)</w:t>
             </w:r>
             <w:r w:rsidR="00161E06">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D646756" w14:textId="77777777" w:rsidR="00706C2E" w:rsidRDefault="00952828" w:rsidP="0A11125B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Avec les données suivantes, je recommande cette candidature au stage professionnel Swiss Mobility et me tiens volontiers à disposition pour des renseignements.</w:t>
+              <w:t xml:space="preserve">Avec les données suivantes, je recommande cette candidature au stage professionnel Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et me tiens volontiers à disposition pour des renseignements.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00ED7C18" w14:textId="3DEA379D" w:rsidR="00952828" w:rsidRPr="00706C2E" w:rsidRDefault="00952828" w:rsidP="0A11125B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6534E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Données personne de référence</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3721,116 +3915,198 @@
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="449A99A6" w14:textId="787FB14B" w:rsidR="00161E06" w:rsidRPr="00161E06" w:rsidRDefault="00161E06" w:rsidP="0A11125B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Signature candidat-e</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Signature </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161E06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="619098E5" w14:textId="77777777" w:rsidR="00161E06" w:rsidRDefault="0A11125B" w:rsidP="00161E06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Par ma signature, je me porte candidat-e pour un stage Swiss Mobility. J'ai lu et compris les conditions générales et les accepte.</w:t>
+              <w:t xml:space="preserve">Par ma signature, je me porte </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour un stage Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>. J'ai lu et compris les conditions générales et les accepte.</w:t>
             </w:r>
             <w:r w:rsidR="00161E06">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Je suis conscient-e que l'obtention d'une place de stage n'est pas garantie.</w:t>
+              <w:t xml:space="preserve">Je suis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>conscient-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que l'obtention d'une place de stage n'est pas garantie.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A0B46EB" w14:textId="0362E066" w:rsidR="0A11125B" w:rsidRDefault="0A11125B" w:rsidP="00161E06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>J'accepte que les partenaires Swiss Mobility ainsi que les entreprises contactées puissent consulter mon dossier.</w:t>
+              <w:t xml:space="preserve">J'accepte que les partenaires Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ainsi que les entreprises contactées puissent consulter mon dossier.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03475245" w14:textId="77777777" w:rsidR="00161E06" w:rsidRDefault="00161E06" w:rsidP="00161E06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="084BD77B" w14:textId="011D38E7" w:rsidR="00135D87" w:rsidRPr="0A11125B" w:rsidRDefault="0A11125B" w:rsidP="0A11125B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>J'autorise également que les partenaires Swiss Mobility et les entreprises contactées se renseignent auprès de la référence indiquée plus haut.</w:t>
+              <w:t xml:space="preserve">J'autorise également que les partenaires Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et les entreprises contactées se renseignent auprès de la référence indiquée plus haut.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1980"/>
               <w:gridCol w:w="2832"/>
             </w:tblGrid>
             <w:tr w:rsidR="00135D87" w14:paraId="04E24163" w14:textId="77777777" w:rsidTr="00FC583C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                   <w:tcBorders>
@@ -4057,54 +4333,82 @@
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>-e-</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>s également)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7199ECFC" w14:textId="70C35635" w:rsidR="00AB6846" w:rsidRPr="00135D87" w:rsidRDefault="0A11125B" w:rsidP="0A11125B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Signature du/de la représentant-e légal-e (pour son information) :</w:t>
+              <w:t xml:space="preserve">Signature du/de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>représentant-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>légal-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (pour son information) :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="765F78A1" w14:textId="77777777" w:rsidR="00135D87" w:rsidRDefault="0A11125B" w:rsidP="0079543F">
+          <w:p w14:paraId="765F78A1" w14:textId="392F951C" w:rsidR="00135D87" w:rsidRDefault="0A11125B" w:rsidP="0079543F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Envoyer ce formulaire, les conditions générales signées ainsi que l’ensemble des documents demandés (</w:t>
             </w:r>
             <w:r w:rsidR="00EC7458">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>voir checklist en dernière page</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">) à l'adresse postale suivante ou à l’adresse </w:t>
             </w:r>
@@ -4124,76 +4428,85 @@
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r w:rsidRPr="0A11125B">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>leila.bersier@edufr.ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">jusqu’au </w:t>
             </w:r>
-            <w:r w:rsidR="000F5389">
+            <w:r w:rsidR="008B3326">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002F442C">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0075268B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> février 202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00365044">
+              <w:t xml:space="preserve"> janvier</w:t>
+            </w:r>
+            <w:r w:rsidR="002F442C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE55F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00952828" w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A495023" w14:textId="77777777" w:rsidR="00135D87" w:rsidRDefault="00952828" w:rsidP="00135D87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:bCs/>
@@ -4269,157 +4582,181 @@
           </w:p>
           <w:p w14:paraId="7D026471" w14:textId="7DE50E3C" w:rsidR="00952828" w:rsidRPr="00212B42" w:rsidRDefault="00952828" w:rsidP="00212B42">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004541D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Conditions générales</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:br/>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="004F04E9">
-              <w:t>1. Le/la candidat-e au stage professionnel Swiss Mobility rempl</w:t>
+              <w:t xml:space="preserve">1. Le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F04E9">
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F04E9">
+              <w:t xml:space="preserve"> au stage professionnel Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F04E9">
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F04E9">
+              <w:t xml:space="preserve"> rempl</w:t>
             </w:r>
             <w:r w:rsidR="00716A14">
               <w:t>it</w:t>
             </w:r>
             <w:r w:rsidRPr="004F04E9">
               <w:t xml:space="preserve"> les conditions d'admission suivantes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FD43D68" w14:textId="77777777" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="00065E89">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>a) nationalité suisse ou étrangère avec un permis B ou C ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C44B072" w14:textId="3FB00412" w:rsidR="00952828" w:rsidRDefault="3A15A158" w:rsidP="00065E89">
+          <w:p w14:paraId="6C44B072" w14:textId="1F8A28F6" w:rsidR="00952828" w:rsidRDefault="3A15A158" w:rsidP="00065E89">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3A15A158">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>b) diplôme de formation professionnelle de base, niveau secondaire II (AFC, CFC ou maturité professionnelle) délivré en 202</w:t>
             </w:r>
             <w:r w:rsidR="00365044">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="3A15A158">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="3A15A158">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Le/la candidat-e adresse au Service de la formation professionnelle (SFP) </w:t>
+              <w:t xml:space="preserve">2. Le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3A15A158">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3A15A158">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adresse au Service de la formation professionnelle (SFP) </w:t>
             </w:r>
             <w:r w:rsidR="00716A14">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>le formulaire</w:t>
             </w:r>
             <w:r w:rsidRPr="3A15A158">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ainsi que l’ensemble des documents requis (voir checklist </w:t>
             </w:r>
             <w:r w:rsidR="00EC7458">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>en dernière page</w:t>
             </w:r>
             <w:r w:rsidRPr="3A15A158">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">), jusqu’au </w:t>
             </w:r>
+            <w:r w:rsidR="0075268B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>4 janvier</w:t>
+            </w:r>
             <w:r w:rsidR="002F442C">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...17 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0075268B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="3A15A158">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7892CEC7" w14:textId="77777777" w:rsidR="00B83C4C" w:rsidRPr="00952828" w:rsidRDefault="00B83C4C" w:rsidP="00065E89">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2231F44F" w14:textId="77777777" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="00B83C4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
@@ -4493,74 +4830,154 @@
           <w:p w14:paraId="62990F2F" w14:textId="1C083593" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="00B83C4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>b) le SFP transmet les candidatures sélectionnées aux cantons indiqués comme favoris sur le formulaire. Le canton d’accueil examine les dossiers et indique au SFP les candidatures qu’il peut traiter, en fonction de la capacité organisationnelle et des professions concernées ;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24E86900" w14:textId="3313A1E7" w:rsidR="00952828" w:rsidRDefault="00952828" w:rsidP="00B83C4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">c) le SFP communique le canton sélectionné au/à la candidat-e. Ce canton peut ne pas être dans les premiers choix du/de la candidat-e. Après confirmation du/de la candidat-e, le partenaire Swiss Mobility du canton sélectionné commence la recherche de l’entreprise d’accueil. </w:t>
+              <w:t xml:space="preserve">c) le SFP communique le canton sélectionné au/à la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ce canton peut ne pas être dans les premiers choix du/de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Après confirmation du/de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, le partenaire Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du canton sélectionné commence la recherche de l’entreprise d’accueil. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29BBAE0F" w14:textId="707B55C1" w:rsidR="006E21C6" w:rsidRDefault="00223AEE" w:rsidP="00B83C4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">d) le ou la candidat-e </w:t>
+              <w:t xml:space="preserve">d) le ou la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A54C02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>non sélectionné-e</w:t>
-            </w:r>
+              <w:t xml:space="preserve">non </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A54C02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>sélectionné-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001C3369">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> par un canton partenaire peut chercher par ses propres moye</w:t>
             </w:r>
             <w:r w:rsidR="00D50ADE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">ns ; </w:t>
             </w:r>
             <w:r w:rsidR="00174EDB">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">si </w:t>
             </w:r>
             <w:r w:rsidR="001E2FA6">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">une place de stage est trouvée, le SFP </w:t>
             </w:r>
             <w:r w:rsidR="00F17DA3">
@@ -4579,116 +4996,284 @@
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1336ED44" w14:textId="77777777" w:rsidR="00B83C4C" w:rsidRPr="00952828" w:rsidRDefault="00B83C4C" w:rsidP="00B83C4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0310E033" w14:textId="77777777" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="00952828">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>4. Le canton d’accueil sélectionné ne peut pas garantir de réussir à trouver une entreprise de stage. Le/la candidat-e est invité-e à participer à la recherche, à l’aide d’une fiche d’information sur le projet Swiss Mobility mis à disposition par le canton d’accueil sélectionné.</w:t>
+              <w:t xml:space="preserve">4. Le canton d’accueil sélectionné ne peut pas garantir de réussir à trouver une entreprise de stage. Le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> est </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>invité-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à participer à la recherche, à l’aide d’une fiche d’information sur le projet Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mis à disposition par le canton d’accueil sélectionné.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52973FC0" w14:textId="3AE9D431" w:rsidR="00952828" w:rsidRPr="00952828" w:rsidRDefault="00952828" w:rsidP="004F04E9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5851">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Normalement, l’entreprise intéressée demande un entretien personnel pour évaluer le/la candidat-e. Après l’offre de stage définitive (y compris les dates), le/la candidat-e est invité-e à confirmer l’offre dans les 15 jours. Une deuxième offre n’est pas garantie.</w:t>
+              <w:t xml:space="preserve">Normalement, l’entreprise intéressée demande un entretien personnel pour évaluer le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5851">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5851">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Après l’offre de stage définitive (y compris les dates), le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5851">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5851">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> est </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5851">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>invité-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5851">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à confirmer l’offre dans les 15 jours. Une deuxième offre n’est pas garantie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C6BB712" w14:textId="332884F9" w:rsidR="003469F4" w:rsidRDefault="00952828" w:rsidP="004F04E9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Ce n’est qu’après la confirmation de l’entreprise de stage et du/de la candidat-e que la personne de contact Swiss Mobility du canton d’accueil organise le cours de langue et aide à la recherche d’un logement. Le canton du Tessin, principal chargé du projet Swiss Mobility, établit le contrat pour la bourse. Il finance ensuite le cours de langue et verse au/à la participant-e une contribution fixe pour les frais d’hébergement et pour le </w:t>
+              <w:t xml:space="preserve">6. Ce n’est qu’après la confirmation de l’entreprise de stage et du/de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que la personne de contact Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du canton d’accueil organise le cours de langue et aide à la recherche d’un logement. Le canton du Tessin, principal chargé du projet Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, établit le contrat pour la bourse. Il finance ensuite le cours de langue et verse au/à la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>participant-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> une contribution fixe pour les frais d’hébergement et pour le </w:t>
             </w:r>
             <w:r w:rsidRPr="00E50D4B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>transport aller-retou</w:t>
             </w:r>
             <w:r w:rsidR="00961A21" w:rsidRPr="00E50D4B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00E50D4B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">7. Frais à la charge du/de la candidat-e : cours de langue supplémentaires, hébergement (part non couverte par le financement Swiss Mobility), </w:t>
+              <w:t xml:space="preserve">7. Frais à la charge du/de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : cours de langue supplémentaires, hébergement (part non couverte par le financement Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r w:rsidR="008A4418">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>repas</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">, transports publics locaux, dépenses personnelles, </w:t>
             </w:r>
             <w:r w:rsidR="008A4418">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">autres </w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>voyage</w:t>
             </w:r>
@@ -4729,80 +5314,136 @@
               <w:t xml:space="preserve"> mentionné</w:t>
             </w:r>
             <w:r w:rsidR="008A4418">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> au point 6.</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
-              <w:t>8. Le/la candidat-e reçoit le salaire, dont le montant indicatif est mentionné au point 9, uniquement s’il travaille à temps plein dans l'entreprise. Le salaire est directement versé par l’entreprise au/à la stagiaire.</w:t>
+              <w:t xml:space="preserve">8. Le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reçoit le salaire, dont le montant indicatif est mentionné au point 9, uniquement s’il travaille à temps plein dans l'entreprise. Le salaire est directement versé par l’entreprise au/à la stagiaire.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61FACC5B" w14:textId="4E77CDA1" w:rsidR="009A68EB" w:rsidRDefault="00952828" w:rsidP="00B83C4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>9. Stage professionnel à temps plein dans l'entreprise : l’entreprise signe une convention de stage avec le canton d’accueil et le/la candidat-e, dans laquelle elle s'engage à verser un salaire mensuel brut de CHF 1'200.- (montant indicatif selon le secteur d’activité), de prendre en charge les frais liés aux prestations de sécurité sociale et d’assurer le stagiaire pour les cas d’accidents.</w:t>
+              <w:t xml:space="preserve">9. Stage professionnel à temps plein dans l'entreprise : l’entreprise signe une convention de stage avec le canton d’accueil et le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>, dans laquelle elle s'engage à verser un salaire mensuel brut de CHF 1'200.- (montant indicatif selon le secteur d’activité), de prendre en charge les frais liés aux prestations de sécurité sociale et d’assurer le stagiaire pour les cas d’accidents.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5211C2E4" w14:textId="7CC9A675" w:rsidR="004F04E9" w:rsidRDefault="00952828" w:rsidP="00B83C4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
-              <w:t>10. Le/la candidat-e sélectionné-e envoie dès que possible au SFP un certificat ou une copie de sa police d'assurance responsabilité civile</w:t>
+              <w:t xml:space="preserve">10. Le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>sélectionné-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952828">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> envoie dès que possible au SFP un certificat ou une copie de sa police d'assurance responsabilité civile</w:t>
             </w:r>
             <w:r w:rsidR="00BC06ED">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> privé</w:t>
             </w:r>
             <w:r w:rsidR="001E190D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00952828">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ou celle des parents s’ils vivent encore sous le même toit).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="731BF376" w14:textId="77777777" w:rsidR="003B3378" w:rsidRDefault="003B3378" w:rsidP="00B83C4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
@@ -4827,111 +5468,141 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">11. En cas d'interruption volontaire du séjour, quelle qu’en soit la raison, avant le délai planifié et convenu, le/la stagiaire s'engage à rembourser </w:t>
             </w:r>
             <w:r w:rsidR="007575C3">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>au</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007575C3">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">partenaire Swiss Mobility </w:t>
+              <w:t xml:space="preserve">partenaire Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007575C3">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007575C3">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC06ED">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>la totalité d</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>es frais prévus pour le cours de langue et l'hébergement.</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>12. Le canton d’accueil peut mettre fin au stage avec effet immédiat, en accord avec le SFP et le Service</w:t>
             </w:r>
             <w:r w:rsidR="007575C3">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mobilità e scambi</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007575C3">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>MeS</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007575C3">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>, si le/la candidat-e :</w:t>
+              <w:t xml:space="preserve">, si le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>a) a fait une fausse déclaration de santé ou de bonne conduite</w:t>
             </w:r>
             <w:r w:rsidR="007575C3">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
@@ -4950,183 +5621,309 @@
             <w:r w:rsidR="00BC06ED">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>c) ne respecte pas les instructions et les directives de l'employeur,</w:t>
             </w:r>
             <w:r w:rsidR="009B7536">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> du SFP,</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> des organisateurs partenaires Swiss Mobility, du propriétaire du logement ou les lois suisses.</w:t>
+              <w:t xml:space="preserve"> des organisateurs partenaires Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>, du propriétaire du logement ou les lois suisses.</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>13. Dans le cas 12</w:t>
             </w:r>
             <w:r w:rsidR="009B7536">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> a) et</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> c), le/la stagiaire s'engage à rembourser les frais prévus pour le séjour, le cours de langue et le logement au Service MeS.</w:t>
+              <w:t xml:space="preserve"> c), le/la stagiaire s'engage à rembourser les frais prévus pour le séjour, le cours de langue et le logement au Service </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>MeS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Ni les organisateurs Swiss Mobility (canton d’origine et canton d’accueil), ni l’entreprise de stage ou le bailleur ne </w:t>
+              <w:t xml:space="preserve">14. Ni les organisateurs Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (canton d’origine et canton d’accueil), ni l’entreprise de stage ou le bailleur ne </w:t>
             </w:r>
             <w:r w:rsidR="005F562E">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>peuvent être tenus</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> responsables du/de la candidat-e et des conséquences de ses actes.</w:t>
+              <w:t xml:space="preserve"> responsables du/de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et des conséquences de ses actes.</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>15. Le/la candidat-e informe</w:t>
+              <w:t xml:space="preserve">15. Le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informe</w:t>
             </w:r>
             <w:r w:rsidR="005F562E">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> immédiatement</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> le</w:t>
             </w:r>
             <w:r w:rsidR="005F562E">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>s partenaires Swiss Mobility et le SFP</w:t>
+              <w:t xml:space="preserve">s partenaires Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005F562E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005F562E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et le SFP</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> des éventuelles difficultés pouvant survenir pendant le séjour et aide à </w:t>
             </w:r>
             <w:r w:rsidR="005F562E">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>la recherche de solutions</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>16. À la fin du séjour, le/la candidat-e s'engage à remplir tous les formulaires demandés par le canton d’accueil et à les renvoyer dans les meilleurs délais. Les données sont traitées à des fins statistiques, de manière confidentielle et anonyme.</w:t>
+              <w:t xml:space="preserve">16. À la fin du séjour, le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s'engage à remplir tous les formulaires demandés par le canton d’accueil et à les renvoyer dans les meilleurs délais. Les données sont traitées à des fins statistiques, de manière confidentielle et anonyme.</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">17. À la fin du </w:t>
             </w:r>
             <w:r w:rsidR="005F562E">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>stage</w:t>
             </w:r>
             <w:r w:rsidRPr="0A11125B">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>, le/la candidat-e reçoit un certificat de travail de l’entreprise et un certificat de participation au projet Swiss Mobility.</w:t>
+              <w:t xml:space="preserve">, le/la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>candidat-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reçoit un certificat de travail de l’entreprise et un certificat de participation au projet Swiss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0A11125B">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00952828">
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D58CF6" w14:textId="77777777" w:rsidR="00194369" w:rsidRDefault="00194369" w:rsidP="007575C3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01BF8525" w14:textId="77777777" w:rsidR="00194369" w:rsidRDefault="00194369" w:rsidP="007575C3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6096,81 +6893,78 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14725E36" w14:textId="5F95BC49" w:rsidR="000F5389" w:rsidRPr="00297327" w:rsidRDefault="00B707C4" w:rsidP="00297327">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F5389" w:rsidRPr="00297327" w:rsidSect="00A4416B">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="1134" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1725C851" w14:textId="77777777" w:rsidR="008A5452" w:rsidRDefault="008A5452">
+    <w:p w14:paraId="54430009" w14:textId="77777777" w:rsidR="00C556F8" w:rsidRDefault="00C556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CCC8FC5" w14:textId="77777777" w:rsidR="008A5452" w:rsidRDefault="008A5452">
+    <w:p w14:paraId="2E7CDBC5" w14:textId="77777777" w:rsidR="00C556F8" w:rsidRDefault="00C556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6202,70 +6996,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="217B69CA" w14:textId="77777777" w:rsidR="00E02054" w:rsidRDefault="00E02054">
-[...18 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78FEFDF6" w14:textId="77777777" w:rsidR="000F5389" w:rsidRDefault="00D73EB1" w:rsidP="0021282B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6961B004" w14:textId="77777777" w:rsidR="00A83152" w:rsidRPr="00DA326D" w:rsidRDefault="00A83152" w:rsidP="00A83152">
     <w:pPr>
       <w:pStyle w:val="01KopfzeileFusszeile"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
@@ -6298,65 +7072,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DEEF</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="63AA67C9" w14:textId="77777777" w:rsidR="00A83152" w:rsidRPr="00E86908" w:rsidRDefault="00A83152" w:rsidP="00A83152">
     <w:pPr>
       <w:pStyle w:val="01KopfzeileFusszeile"/>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Volkswirtschafts</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t xml:space="preserve">- </w:t>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">- und </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Berufsbildungs</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>direktion</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
@@ -6370,83 +7130,73 @@
       </w:rPr>
       <w:t>B</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1B5C7E29" w14:textId="77777777" w:rsidR="00A83152" w:rsidRPr="00BF50CB" w:rsidRDefault="00A83152" w:rsidP="0021282B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ADE7187" w14:textId="77777777" w:rsidR="008A5452" w:rsidRDefault="008A5452">
+    <w:p w14:paraId="376332B4" w14:textId="77777777" w:rsidR="00C556F8" w:rsidRDefault="00C556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6956DC4E" w14:textId="77777777" w:rsidR="008A5452" w:rsidRDefault="008A5452">
+    <w:p w14:paraId="6694EA28" w14:textId="77777777" w:rsidR="00C556F8" w:rsidRDefault="00C556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E070C6" w14:paraId="268705F8" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -6617,51 +7367,51 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="24FCCB7E" w14:textId="77777777" w:rsidR="000F5389" w:rsidRDefault="000F5389" w:rsidP="002121B3"/>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E070C6" w14:paraId="2A48548A" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="357A7020" w14:textId="77777777" w:rsidR="000F5389" w:rsidRPr="00AA545D" w:rsidRDefault="00D73EB1" w:rsidP="002121B3">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
@@ -6854,51 +7604,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:7.2pt;height:7.2pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -9567,138 +10317,141 @@
   <w:num w:numId="19" w16cid:durableId="1931691880">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="692194087">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="618613371">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="642851084">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="55321650">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="lmQqb19UutEYFPHy+klpPBF7+iP4q3Aofzl+2NOMDolw/u9D81+LAt0SRt/zl/ioqkg1rKCHsMJWVUyBCeQTpA==" w:salt="kXjkrTFt+OvQ6fdbzS5Mrw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="H4mcDHthy3EiMbfBEDxIoyHlYELafvk7iSM2FMEwSinj9NzOayszDBPT4gN0LzO3i6cWMFeZ9wfJ0CN+ZQF0xw==" w:salt="90jqoqVujmqSWhEENap4lg=="/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00952828"/>
     <w:rsid w:val="00031AB8"/>
     <w:rsid w:val="00033067"/>
     <w:rsid w:val="00043000"/>
     <w:rsid w:val="00043F91"/>
     <w:rsid w:val="00047E7F"/>
     <w:rsid w:val="00065E89"/>
     <w:rsid w:val="000A1631"/>
     <w:rsid w:val="000A7BC1"/>
     <w:rsid w:val="000D2444"/>
     <w:rsid w:val="000F5389"/>
     <w:rsid w:val="001010C9"/>
     <w:rsid w:val="00104B4E"/>
     <w:rsid w:val="00120F1D"/>
     <w:rsid w:val="0013072E"/>
     <w:rsid w:val="00135D87"/>
     <w:rsid w:val="00145A29"/>
+    <w:rsid w:val="00146E21"/>
     <w:rsid w:val="00161E06"/>
     <w:rsid w:val="00162AA5"/>
     <w:rsid w:val="00164977"/>
     <w:rsid w:val="001743B3"/>
     <w:rsid w:val="00174EDB"/>
     <w:rsid w:val="00187B93"/>
     <w:rsid w:val="001934FF"/>
     <w:rsid w:val="00194369"/>
     <w:rsid w:val="001A4256"/>
     <w:rsid w:val="001A7681"/>
     <w:rsid w:val="001B6AC1"/>
     <w:rsid w:val="001C3369"/>
     <w:rsid w:val="001D4407"/>
     <w:rsid w:val="001D7A21"/>
     <w:rsid w:val="001E190D"/>
     <w:rsid w:val="001E2FA6"/>
     <w:rsid w:val="001F2062"/>
     <w:rsid w:val="00202639"/>
     <w:rsid w:val="00212B42"/>
     <w:rsid w:val="00213A44"/>
     <w:rsid w:val="00223AEE"/>
     <w:rsid w:val="00236009"/>
     <w:rsid w:val="00236A29"/>
     <w:rsid w:val="0024793F"/>
     <w:rsid w:val="00267153"/>
     <w:rsid w:val="0027015E"/>
+    <w:rsid w:val="00270741"/>
     <w:rsid w:val="0027087E"/>
     <w:rsid w:val="0028497D"/>
     <w:rsid w:val="00297327"/>
     <w:rsid w:val="002A0328"/>
     <w:rsid w:val="002B307F"/>
     <w:rsid w:val="002C46B2"/>
     <w:rsid w:val="002C4ECA"/>
     <w:rsid w:val="002C6D8F"/>
     <w:rsid w:val="002D144F"/>
     <w:rsid w:val="002E5302"/>
     <w:rsid w:val="002F442C"/>
     <w:rsid w:val="00317A0F"/>
     <w:rsid w:val="00325BCE"/>
     <w:rsid w:val="00326212"/>
     <w:rsid w:val="00340608"/>
     <w:rsid w:val="003469F4"/>
     <w:rsid w:val="00353676"/>
     <w:rsid w:val="003551D9"/>
     <w:rsid w:val="00363262"/>
     <w:rsid w:val="00365044"/>
+    <w:rsid w:val="003A3009"/>
     <w:rsid w:val="003B3378"/>
     <w:rsid w:val="003D0DCE"/>
     <w:rsid w:val="003D5346"/>
     <w:rsid w:val="003E1061"/>
     <w:rsid w:val="003E51A8"/>
     <w:rsid w:val="003F4FD9"/>
     <w:rsid w:val="003F74EA"/>
     <w:rsid w:val="00407CB0"/>
     <w:rsid w:val="0042383A"/>
     <w:rsid w:val="00432D8F"/>
     <w:rsid w:val="0043525F"/>
     <w:rsid w:val="00443941"/>
     <w:rsid w:val="004541D3"/>
     <w:rsid w:val="00470B9D"/>
     <w:rsid w:val="00482765"/>
     <w:rsid w:val="004865EB"/>
     <w:rsid w:val="00497639"/>
     <w:rsid w:val="004B498D"/>
     <w:rsid w:val="004F04E9"/>
     <w:rsid w:val="004F0E74"/>
     <w:rsid w:val="004F7AC4"/>
     <w:rsid w:val="00501A55"/>
     <w:rsid w:val="00505EFD"/>
     <w:rsid w:val="00523C1D"/>
     <w:rsid w:val="00526977"/>
@@ -9710,187 +10463,197 @@
     <w:rsid w:val="005E35AB"/>
     <w:rsid w:val="005F562E"/>
     <w:rsid w:val="00601E83"/>
     <w:rsid w:val="00602252"/>
     <w:rsid w:val="00631BA8"/>
     <w:rsid w:val="0063221F"/>
     <w:rsid w:val="00663523"/>
     <w:rsid w:val="00677827"/>
     <w:rsid w:val="00682664"/>
     <w:rsid w:val="00685487"/>
     <w:rsid w:val="006B5634"/>
     <w:rsid w:val="006C19D4"/>
     <w:rsid w:val="006C635B"/>
     <w:rsid w:val="006D4ADA"/>
     <w:rsid w:val="006E21C6"/>
     <w:rsid w:val="00700A2D"/>
     <w:rsid w:val="00700E7F"/>
     <w:rsid w:val="0070628B"/>
     <w:rsid w:val="00706C2E"/>
     <w:rsid w:val="00714A24"/>
     <w:rsid w:val="00716A14"/>
     <w:rsid w:val="00721DE5"/>
     <w:rsid w:val="007431A8"/>
     <w:rsid w:val="00744B2B"/>
     <w:rsid w:val="00744C64"/>
+    <w:rsid w:val="0075268B"/>
     <w:rsid w:val="00757024"/>
     <w:rsid w:val="007575C3"/>
     <w:rsid w:val="00757E1B"/>
     <w:rsid w:val="0076630D"/>
     <w:rsid w:val="00767D76"/>
     <w:rsid w:val="00770A54"/>
     <w:rsid w:val="007914E1"/>
     <w:rsid w:val="0079543F"/>
     <w:rsid w:val="007A5851"/>
     <w:rsid w:val="007C6D71"/>
     <w:rsid w:val="007E3CE5"/>
     <w:rsid w:val="007E5101"/>
     <w:rsid w:val="007F130D"/>
     <w:rsid w:val="00825907"/>
     <w:rsid w:val="0082650E"/>
     <w:rsid w:val="008450EF"/>
     <w:rsid w:val="00850B19"/>
     <w:rsid w:val="008638E8"/>
     <w:rsid w:val="008740D7"/>
     <w:rsid w:val="008A4418"/>
     <w:rsid w:val="008A5452"/>
     <w:rsid w:val="008A6D23"/>
     <w:rsid w:val="008B1801"/>
+    <w:rsid w:val="008B3326"/>
+    <w:rsid w:val="008C2C30"/>
     <w:rsid w:val="008C7AF5"/>
     <w:rsid w:val="008F1EE8"/>
     <w:rsid w:val="008F534E"/>
     <w:rsid w:val="0091274A"/>
+    <w:rsid w:val="00916C90"/>
     <w:rsid w:val="009252F5"/>
     <w:rsid w:val="009268E5"/>
     <w:rsid w:val="009268F8"/>
     <w:rsid w:val="00927A28"/>
     <w:rsid w:val="00944A97"/>
     <w:rsid w:val="009476DF"/>
     <w:rsid w:val="00952828"/>
     <w:rsid w:val="00961A21"/>
     <w:rsid w:val="009A68EB"/>
     <w:rsid w:val="009B1624"/>
     <w:rsid w:val="009B4DF5"/>
     <w:rsid w:val="009B7536"/>
     <w:rsid w:val="00A02F95"/>
     <w:rsid w:val="00A36E45"/>
     <w:rsid w:val="00A54C02"/>
     <w:rsid w:val="00A604A5"/>
     <w:rsid w:val="00A628AD"/>
     <w:rsid w:val="00A801CF"/>
     <w:rsid w:val="00A83152"/>
     <w:rsid w:val="00AB1B6D"/>
     <w:rsid w:val="00AB6846"/>
+    <w:rsid w:val="00AC6B68"/>
     <w:rsid w:val="00AD2CD6"/>
     <w:rsid w:val="00AE2D85"/>
     <w:rsid w:val="00AE4B55"/>
     <w:rsid w:val="00AF3C50"/>
     <w:rsid w:val="00B0448E"/>
     <w:rsid w:val="00B06724"/>
     <w:rsid w:val="00B25D34"/>
     <w:rsid w:val="00B707C4"/>
     <w:rsid w:val="00B70E60"/>
     <w:rsid w:val="00B71F79"/>
     <w:rsid w:val="00B83C4C"/>
     <w:rsid w:val="00B937FB"/>
     <w:rsid w:val="00B976F6"/>
     <w:rsid w:val="00BB1869"/>
     <w:rsid w:val="00BC06ED"/>
     <w:rsid w:val="00BF03C5"/>
     <w:rsid w:val="00BF13BF"/>
     <w:rsid w:val="00C05B6C"/>
+    <w:rsid w:val="00C11CDC"/>
     <w:rsid w:val="00C20423"/>
     <w:rsid w:val="00C3068F"/>
+    <w:rsid w:val="00C556F8"/>
     <w:rsid w:val="00C71AA6"/>
     <w:rsid w:val="00C8607D"/>
     <w:rsid w:val="00C86BD7"/>
     <w:rsid w:val="00C95B72"/>
+    <w:rsid w:val="00CA0EE1"/>
     <w:rsid w:val="00CA34DD"/>
     <w:rsid w:val="00CB0E94"/>
     <w:rsid w:val="00CC70DB"/>
     <w:rsid w:val="00D1187E"/>
     <w:rsid w:val="00D226A4"/>
     <w:rsid w:val="00D467A2"/>
     <w:rsid w:val="00D50ADE"/>
     <w:rsid w:val="00D517CB"/>
     <w:rsid w:val="00D6534E"/>
     <w:rsid w:val="00D73EB1"/>
     <w:rsid w:val="00D82AA5"/>
     <w:rsid w:val="00D90D1D"/>
     <w:rsid w:val="00D91A0B"/>
     <w:rsid w:val="00D93CD0"/>
     <w:rsid w:val="00DA38D2"/>
     <w:rsid w:val="00DB1406"/>
     <w:rsid w:val="00DB2E4A"/>
+    <w:rsid w:val="00DE55F8"/>
     <w:rsid w:val="00DF1386"/>
+    <w:rsid w:val="00DF5C14"/>
     <w:rsid w:val="00E02054"/>
     <w:rsid w:val="00E070C6"/>
     <w:rsid w:val="00E07458"/>
     <w:rsid w:val="00E164D4"/>
     <w:rsid w:val="00E31F2F"/>
     <w:rsid w:val="00E325AD"/>
     <w:rsid w:val="00E50D4B"/>
     <w:rsid w:val="00E5219A"/>
     <w:rsid w:val="00E53154"/>
     <w:rsid w:val="00E70190"/>
     <w:rsid w:val="00E83AFA"/>
     <w:rsid w:val="00EC3D08"/>
     <w:rsid w:val="00EC41BC"/>
     <w:rsid w:val="00EC7458"/>
     <w:rsid w:val="00EF6A0A"/>
     <w:rsid w:val="00F06A33"/>
     <w:rsid w:val="00F14820"/>
     <w:rsid w:val="00F17DA3"/>
     <w:rsid w:val="00F21119"/>
     <w:rsid w:val="00F30679"/>
     <w:rsid w:val="00F621DD"/>
     <w:rsid w:val="00FD1616"/>
     <w:rsid w:val="00FD60C3"/>
     <w:rsid w:val="00FD756D"/>
     <w:rsid w:val="00FE3D9A"/>
     <w:rsid w:val="00FF6955"/>
     <w:rsid w:val="0A11125B"/>
     <w:rsid w:val="37D80CB9"/>
     <w:rsid w:val="3A15A158"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A4244D2"/>
   <w15:docId w15:val="{FA223F3D-2A72-465A-BF62-03F3C2A6D7F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -11126,58 +11889,58 @@
     <w:rsid w:val="009476DF"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F0E74"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/europass/fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leila.bersier@edufr.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/europass/fr/create-your-europass-cv" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.testpodium.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/europass/fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leila.bersier@edufr.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/europass/fr/create-your-europass-cv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.testpodium.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\BersierL\OneDrive%20-%20EDUETATFR\SFP%20COMMUN\2%20Management\2-5%20Communication\2-5-5%20PRE_Transmission%20DOC\MO_ETAT%20FR\A_MO%20SFP\MO_Rapport%20portrait%20F.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
@@ -12067,68 +12830,74 @@
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F0146"/>
     <w:rsid w:val="00043F91"/>
     <w:rsid w:val="00091851"/>
     <w:rsid w:val="00120F1D"/>
     <w:rsid w:val="001B6AC1"/>
     <w:rsid w:val="001D373E"/>
+    <w:rsid w:val="003A3009"/>
     <w:rsid w:val="003D322A"/>
     <w:rsid w:val="003E51A8"/>
     <w:rsid w:val="003F0146"/>
     <w:rsid w:val="00407CB0"/>
     <w:rsid w:val="00470B9D"/>
     <w:rsid w:val="005777B7"/>
+    <w:rsid w:val="00690BA2"/>
     <w:rsid w:val="006C44B4"/>
     <w:rsid w:val="006D5DE4"/>
     <w:rsid w:val="00700E7F"/>
     <w:rsid w:val="00717882"/>
     <w:rsid w:val="008039E6"/>
     <w:rsid w:val="008638E8"/>
     <w:rsid w:val="008F1EE8"/>
     <w:rsid w:val="00942317"/>
+    <w:rsid w:val="00AC6B68"/>
     <w:rsid w:val="00C04724"/>
     <w:rsid w:val="00C05B6C"/>
+    <w:rsid w:val="00C11CDC"/>
     <w:rsid w:val="00C8607D"/>
+    <w:rsid w:val="00CF16D2"/>
     <w:rsid w:val="00D642E2"/>
+    <w:rsid w:val="00D96929"/>
     <w:rsid w:val="00DB2E4A"/>
     <w:rsid w:val="00E76034"/>
     <w:rsid w:val="00ED16B6"/>
     <w:rsid w:val="00F60933"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -13268,73 +14037,99 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100612D57BF697B284FB8A2FB158DDBDA8D" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="6289cdfd502fd847806d2914a078b328">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba0887cf-6ada-435c-a67c-e78e9cbd93df" xmlns:ns3="17150cc5-b344-4ae3-bb76-6d7727ed9007" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61fa63feab66e2aa13428e39b4cc6a23" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ba0887cf-6ada-435c-a67c-e78e9cbd93df">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="17150cc5-b344-4ae3-bb76-6d7727ed9007" xsi:nil="true"/>
+    <xordre xmlns="ba0887cf-6ada-435c-a67c-e78e9cbd93df" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100612D57BF697B284FB8A2FB158DDBDA8D" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="ae3b365d8dcaff8f07f52e47e48d9c94">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba0887cf-6ada-435c-a67c-e78e9cbd93df" xmlns:ns3="17150cc5-b344-4ae3-bb76-6d7727ed9007" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e2beda5166b2c3fc8a3da3ac5d7dbc29" ns2:_="" ns3:_="">
     <xsd:import namespace="ba0887cf-6ada-435c-a67c-e78e9cbd93df"/>
     <xsd:import namespace="17150cc5-b344-4ae3-bb76-6d7727ed9007"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:xordre" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ba0887cf-6ada-435c-a67c-e78e9cbd93df" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -13363,50 +14158,57 @@
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="fbd933d8-63e4-4f7e-90f6-66429bb13b47" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="xordre" ma:index="22" nillable="true" ma:displayName="xordre" ma:internalName="xordre">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17150cc5-b344-4ae3-bb76-6d7727ed9007" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e4c1321f-94f0-4bf9-b095-621ff5514a09}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="17150cc5-b344-4ae3-bb76-6d7727ed9007">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -13480,150 +14282,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9E77F1D-1939-4514-992E-7E5D7D31D1BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5780F634-E432-4ED6-B76A-35FF8E8D05EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ba0887cf-6ada-435c-a67c-e78e9cbd93df"/>
+    <ds:schemaRef ds:uri="17150cc5-b344-4ae3-bb76-6d7727ed9007"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02ABFD68-9E74-4713-B40E-DB8A9A4A7A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC214095-666C-4E82-B572-8058A322E2EE}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDC1D812-87EB-41F0-948E-E886536012C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ba0887cf-6ada-435c-a67c-e78e9cbd93df"/>
     <ds:schemaRef ds:uri="17150cc5-b344-4ae3-bb76-6d7727ed9007"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>MO_Rapport portrait F</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1738</Words>
-  <Characters>9560</Characters>
+  <Words>1744</Words>
+  <Characters>9598</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11276</CharactersWithSpaces>
+  <CharactersWithSpaces>11320</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>Bersier Leïla</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100612D57BF697B284FB8A2FB158DDBDA8D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>