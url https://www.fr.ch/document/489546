--- v1 (2026-01-15)
+++ v2 (2026-10-27)
@@ -1,43 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67AFD620" w14:textId="783AFDBC" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="005F094D" w:rsidP="00AB5546">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AB5546" w:rsidRPr="00B93890">
         <w:t xml:space="preserve"> </w:t>
@@ -52,58 +57,56 @@
         <w:t xml:space="preserve"> S-207-FR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB66509" w14:textId="77777777" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00AB5546" w:rsidP="00AB5546">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15DBE01F" w14:textId="10C0D5BC" w:rsidR="002633D6" w:rsidRPr="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
       </w:pPr>
       <w:r>
         <w:t>Demande</w:t>
       </w:r>
       <w:r w:rsidR="00AB5546">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pour </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB5546">
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidR="00913C02">
         <w:t>-e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AB5546">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB5546" w:rsidRPr="04EB8153">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>élève</w:t>
       </w:r>
       <w:r w:rsidR="00D62019">
         <w:t xml:space="preserve"> au</w:t>
       </w:r>
       <w:r w:rsidR="00E91815">
         <w:t xml:space="preserve"> bénéficie </w:t>
       </w:r>
       <w:r w:rsidR="00041274">
         <w:t>d’une mesure</w:t>
       </w:r>
       <w:r w:rsidR="009543BB">
         <w:t xml:space="preserve"> d’aide</w:t>
       </w:r>
       <w:r w:rsidR="00041274">
         <w:t xml:space="preserve"> renforcé</w:t>
       </w:r>
       <w:r w:rsidR="009543BB">
@@ -391,51 +394,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3741"/>
         <w:gridCol w:w="6378"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B335B" w:rsidRPr="008F4D38" w14:paraId="7AC9D438" w14:textId="77777777" w:rsidTr="00DF2078">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1700C2B6" w14:textId="77777777" w:rsidR="00DF2078" w:rsidRDefault="00D62019" w:rsidP="008202D3">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r>
               <w:t>Institution de pédagogie spécialisée</w:t>
             </w:r>
             <w:r w:rsidR="00BD7CB6">
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5592D284" w14:textId="0C2C352D" w:rsidR="005B335B" w:rsidRPr="008F4D38" w:rsidRDefault="00BD7CB6" w:rsidP="008202D3">
+          <w:p w14:paraId="5592D284" w14:textId="0DFBFCA2" w:rsidR="005B335B" w:rsidRPr="008F4D38" w:rsidRDefault="00BD7CB6" w:rsidP="008202D3">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r>
               <w:t>Etablissement scolaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="117619D6" w14:textId="734D4265" w:rsidR="005B335B" w:rsidRPr="008F4D38" w:rsidRDefault="005B335B" w:rsidP="008202D3">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -517,55 +520,53 @@
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1464"/>
         <w:gridCol w:w="67"/>
         <w:gridCol w:w="3430"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w14:paraId="29608565" w14:textId="77777777" w:rsidTr="002B0D30">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E6B5E66" w14:textId="3FC96D22" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="281164C5" w14:textId="240B1CC6" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -579,55 +580,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E539AD4" w14:textId="04E24BBD" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3497" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="286798E0" w14:textId="733A044B" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -882,50 +881,117 @@
             </w:r>
             <w:r w:rsidRPr="003B56D7">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003B56D7">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B56D7">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B56D7">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B56D7">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B56D7">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B56D7">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00336379" w:rsidRPr="008F4D38" w14:paraId="21B5AF4D" w14:textId="77777777" w:rsidTr="00BD12CF">
+        <w:trPr>
+          <w:trHeight w:val="366"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4349FF60" w14:textId="318CE981" w:rsidR="00336379" w:rsidRPr="003B56D7" w:rsidRDefault="00336379" w:rsidP="00FC1E1A">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t>Adresse</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> complète</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEE295D" w14:textId="41F87A65" w:rsidR="00336379" w:rsidRPr="003B56D7" w:rsidRDefault="00336379" w:rsidP="00FC1E1A">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B56D7">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003B56D7">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003B56D7">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003B56D7">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B56D7">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B56D7">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B56D7">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B56D7">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B56D7">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="008B4A6A" w:rsidRPr="008F4D38" w14:paraId="621ACD82" w14:textId="77777777" w:rsidTr="00DF2078">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="64246FEA" w14:textId="133A7EE9" w:rsidR="008B4A6A" w:rsidRDefault="008B4A6A" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r>
               <w:t>Type de classe/</w:t>
             </w:r>
             <w:r w:rsidR="00DF2078">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>secteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -954,141 +1020,139 @@
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53BA29A1" w14:textId="0DA1619B" w:rsidR="00633FEA" w:rsidRDefault="00216A4C" w:rsidP="00234C29">
+    <w:p w14:paraId="53BA29A1" w14:textId="3445D24F" w:rsidR="00633FEA" w:rsidRDefault="00216A4C" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD7B9E" w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Coordonnées des représentants légaux </w:t>
+        <w:t>Coordonnées des représentants légaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00336379">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou parents</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7B9E" w:rsidRPr="008F4D38">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6C5C06" w14:textId="7A94575B" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00323083" w:rsidP="00633FEA">
+    <w:p w14:paraId="1D6C5C06" w14:textId="3A1A6116" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00FD7B9E" w:rsidP="00633FEA">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3543"/>
       </w:tblGrid>
       <w:tr w:rsidR="00761542" w:rsidRPr="008F4D38" w14:paraId="7DE92FD9" w14:textId="77777777" w:rsidTr="00A7103E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61130BF3" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00216A4C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32BE44D7" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00216A4C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1101,55 +1165,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4863C498" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00216A4C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3679E8EA" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00216A4C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1235,55 +1297,53 @@
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00761542" w:rsidRPr="008F4D38" w14:paraId="4517B233" w14:textId="77777777" w:rsidTr="00A7103E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="323A2DC0" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00761542">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>E-Mail</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CF9F9EF" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="004F1821">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1429,120 +1489,100 @@
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C1F81C6" w14:textId="746C6E4A" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="00234C29">
+    <w:p w14:paraId="1C1F81C6" w14:textId="7A8A79C9" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00FD7B9E" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3543"/>
       </w:tblGrid>
       <w:tr w:rsidR="00761542" w:rsidRPr="008F4D38" w14:paraId="765E27C6" w14:textId="77777777" w:rsidTr="00A7103E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FC25368" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00761542">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D06ABC0" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="004F1821">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1555,55 +1595,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F7BF09" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00761542">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3268B7C1" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="004F1821">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1689,55 +1727,53 @@
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00761542" w:rsidRPr="008F4D38" w14:paraId="067BB253" w14:textId="77777777" w:rsidTr="00A7103E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="515BA9B3" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00761542">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>E-Mail</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="448A16D0" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="004F1821">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1821,50 +1857,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E25D0C" w:rsidRPr="008F4D38" w14:paraId="65480380" w14:textId="77777777" w:rsidTr="00761542">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5274C8CB" w14:textId="77777777" w:rsidR="00E25D0C" w:rsidRPr="008F4D38" w:rsidRDefault="00E25D0C" w:rsidP="00E25D0C">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2884"/>
                 <w:tab w:val="left" w:pos="6579"/>
               </w:tabs>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Autorité parentale </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1905,51 +1942,50 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23AC6609" w14:textId="00B40429" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="60" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="299BECF2" w14:textId="22CC8479" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00AB5546" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Séance du réseau</w:t>
       </w:r>
       <w:r w:rsidR="008F4D38" w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> aboutissant à </w:t>
       </w:r>
       <w:r w:rsidR="00CF1FD0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>cette</w:t>
       </w:r>
       <w:r w:rsidR="008F4D38" w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> demande </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
@@ -3158,72 +3194,79 @@
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10190"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="00D76273" w14:paraId="4B2D826D" w14:textId="77777777" w:rsidTr="00FF5EE9">
         <w:trPr>
           <w:trHeight w:val="1366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79039045" w14:textId="18D904D7" w:rsidR="00EC5C7B" w:rsidRPr="003203DA" w:rsidRDefault="009D7E7A" w:rsidP="00500652">
+          <w:p w14:paraId="79039045" w14:textId="01D1BEB8" w:rsidR="00EC5C7B" w:rsidRPr="003203DA" w:rsidRDefault="009D7E7A" w:rsidP="00500652">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Point de vue des représentants</w:t>
             </w:r>
             <w:r w:rsidR="00FF5EE9">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> légaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00336379">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et/ou parents</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C0B078" w14:textId="77777777" w:rsidR="00BD59FE" w:rsidRDefault="00EC5C7B" w:rsidP="00BD59FE">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="003203DA">
               <w:t>Description de la situation act</w:t>
             </w:r>
             <w:r w:rsidR="00FF5EE9">
               <w:t>uelle</w:t>
             </w:r>
             <w:r w:rsidR="00BD59FE">
               <w:t xml:space="preserve">, notamment dans le contexte familial/à la maison : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62006811" w14:textId="728AFAB4" w:rsidR="00FF5EE9" w:rsidRPr="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00BD59FE">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF5EE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3684,51 +3727,50 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="737645DB" w14:textId="1F58F1CF" w:rsidR="00FC2EA1" w:rsidRDefault="00FC2EA1" w:rsidP="003F0EC2">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B3771CD" w14:textId="13C1BC44" w:rsidR="00A975BB" w:rsidRPr="00C56C3A" w:rsidRDefault="00CF1FD0" w:rsidP="00DF2078">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nuité</w:t>
       </w:r>
       <w:r w:rsidR="008653F2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">s à l’internat </w:t>
       </w:r>
       <w:r w:rsidR="00786F09">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">scolaire </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>souhaité(es) par semaine</w:t>
@@ -4040,59 +4082,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1FD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1FD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1FD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1FD0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FF01A6">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">-end par </w:t>
+        <w:t xml:space="preserve"> week-end par </w:t>
       </w:r>
       <w:r w:rsidR="001F4C6B">
         <w:t xml:space="preserve">année </w:t>
       </w:r>
       <w:r w:rsidR="00D86269">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="001F4C6B">
         <w:t>durant l’année scolaire</w:t>
       </w:r>
       <w:r w:rsidR="00D86269">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630A6700" w14:textId="413E3E21" w:rsidR="00FF01A6" w:rsidRDefault="003B13AE" w:rsidP="00FC2EA1">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00CF1FD0">
         <w:fldChar w:fldCharType="begin">
@@ -4127,57 +4161,52 @@
       </w:r>
       <w:r w:rsidRPr="00CF1FD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1FD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1FD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1FD0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001F4C6B">
-        <w:t>jours</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> durant les </w:t>
+        <w:t xml:space="preserve">jours durant les </w:t>
       </w:r>
       <w:r>
         <w:t>vacances scolaires</w:t>
       </w:r>
       <w:r w:rsidR="001F4C6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D86269">
         <w:t xml:space="preserve">(entre le 01.09 et le 31.08) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9AADEA" w14:textId="0CBEA956" w:rsidR="001F4C6B" w:rsidRDefault="001F4C6B" w:rsidP="00DF2078">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="60" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remarques : </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1FD0">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4363,80 +4392,87 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47FCE192" w14:textId="5EC306DC" w:rsidR="004D586C" w:rsidRDefault="004D586C" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2120DF12" w14:textId="3B644484" w:rsidR="005F0A9E" w:rsidRPr="007C2ECA" w:rsidRDefault="00E26BCB" w:rsidP="00234C29">
+    <w:p w14:paraId="2120DF12" w14:textId="15F0BCC9" w:rsidR="005F0A9E" w:rsidRPr="007C2ECA" w:rsidRDefault="00E26BCB" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk92980880"/>
       <w:r w:rsidRPr="007C2ECA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:r w:rsidR="008668B5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007C2ECA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les représentants légaux </w:t>
+      </w:r>
+      <w:r w:rsidR="00336379">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>et/ou parents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233C33A2" w14:textId="4729DD1A" w:rsidR="00BD59FE" w:rsidRPr="00BD59FE" w:rsidRDefault="00BD59FE" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD59FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Pour la prise en charge à l’internat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> scolaire</w:t>
       </w:r>
@@ -4608,64 +4644,71 @@
     </w:p>
     <w:p w14:paraId="67552733" w14:textId="692E14C6" w:rsidR="003B13AE" w:rsidRDefault="003B13AE" w:rsidP="00D0099E">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
       </w:pPr>
       <w:r>
         <w:t>Processus de demande, informations et conseils, alternatives à l’internat, soutiens financiers (</w:t>
       </w:r>
       <w:r w:rsidR="00461F57">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">AI, Pro Infirmis ou autre). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30FF1361" w14:textId="77777777" w:rsidR="00E26BCB" w:rsidRPr="00234C29" w:rsidRDefault="00E26BCB" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CE609F5" w14:textId="45A1AD68" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
+    <w:p w14:paraId="7CE609F5" w14:textId="116D4B16" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Signature des représentants légaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00336379">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou parents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2018F876" w14:textId="741A0D00" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="639BC8FA" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="19886D10">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si les parents partagent l’autorité parentale, mais n’habitent pas ensemble, la signature des deux est nécessaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0AC0C0" w14:textId="7535DEFB" w:rsidR="005F0A9E" w:rsidRDefault="005F0A9E" w:rsidP="005F0A9E">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
@@ -4729,72 +4772,78 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0359EB65" w14:textId="59F2B4DA" w:rsidR="005F0A9E" w:rsidRDefault="005F0A9E" w:rsidP="009D7E7A">
+    <w:p w14:paraId="0359EB65" w14:textId="2D6F2049" w:rsidR="005F0A9E" w:rsidRDefault="005F0A9E" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Signatures des représentants légaux : </w:t>
+        <w:t>Signatures des représentants légaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00336379">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou parents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F10F9F8" w14:textId="28077248" w:rsidR="009D7E7A" w:rsidRDefault="009D7E7A" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4887,50 +4936,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBD4524" w14:textId="5D239255" w:rsidR="0005403D" w:rsidRDefault="0005403D" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Signature de la direction d</w:t>
       </w:r>
       <w:r w:rsidR="00BD59FE">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">e l’institution de </w:t>
       </w:r>
       <w:r w:rsidR="00BD59FE">
         <w:t>pédagogie spécialisée</w:t>
       </w:r>
       <w:r w:rsidR="00BD59FE">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00461F57">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00BD59FE" w:rsidRPr="00BD59FE">
         <w:rPr>
@@ -4949,199 +4999,256 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57511B99" w14:textId="0FEFCB56" w:rsidR="003B13AE" w:rsidRPr="00DF73A7" w:rsidRDefault="003B13AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF73A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ce formulaire doit être transmis </w:t>
       </w:r>
       <w:r w:rsidR="009B66DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">à la cellule d’évaluation de la prise en charge à caractère résidentiel </w:t>
       </w:r>
       <w:r w:rsidR="00DF73A7" w:rsidRPr="00DF73A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>dûment complété et signé et accompagné d’un Projet Pédagogique Individualisé actualisé</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD59FE">
+        <w:t xml:space="preserve">dûment complété et signé et </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="6"/>
+      <w:r w:rsidR="00DF73A7" w:rsidRPr="00DF73A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou d’un rapport actuel de prise en charge</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF73A7" w:rsidRPr="00DF73A7">
+        <w:t>accompagné d’un Projet Pédagogique Individualisé actualisé</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD59FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ou d’un rapport actuel de prise en charge</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF73A7" w:rsidRPr="00DF73A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ainsi que d’éventuels autres rapports utiles à l’analyse. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidR="00336379" w:rsidRPr="00DF73A7">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B13AE" w:rsidRPr="00DF73A7" w:rsidSect="005F0A9E">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="709" w:bottom="992" w:left="992" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="6" w:author="Oberson Floriane" w:date="2026-08-28T10:41:00Z" w:initials="FO">
+    <w:p w14:paraId="1289667E" w14:textId="77777777" w:rsidR="00336379" w:rsidRDefault="00336379" w:rsidP="00336379">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">On reçoit jamais </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="1289667E" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="5C672B66" w16cex:dateUtc="2026-08-28T08:41:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="1289667E" w16cid:durableId="5C672B66"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12E0756E" w14:textId="77777777" w:rsidR="000C2748" w:rsidRDefault="000C2748" w:rsidP="00AB5546">
+    <w:p w14:paraId="1E8D0A45" w14:textId="77777777" w:rsidR="0010272A" w:rsidRDefault="0010272A" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F56D2F4" w14:textId="77777777" w:rsidR="000C2748" w:rsidRDefault="000C2748" w:rsidP="00AB5546">
+    <w:p w14:paraId="72EFAD16" w14:textId="77777777" w:rsidR="0010272A" w:rsidRDefault="0010272A" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3165E27D" w14:textId="77777777" w:rsidR="000C2748" w:rsidRDefault="000C2748"/>
+    <w:p w14:paraId="1C30435E" w14:textId="77777777" w:rsidR="0010272A" w:rsidRDefault="0010272A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="﷽﷽﷽﷽﷽﷽﷽﷽Ȁ÷怀"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63B611F8" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="0045325D" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0045325D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
@@ -5205,65 +5312,65 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="51D732BD" w14:textId="6ED7D4CF" w:rsidR="0012491F" w:rsidRPr="004A3CEB" w:rsidRDefault="0012491F" w:rsidP="00996934">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="203CF6DA" w14:textId="77777777" w:rsidR="000C2748" w:rsidRDefault="000C2748" w:rsidP="00AB5546">
+    <w:p w14:paraId="22F202DC" w14:textId="77777777" w:rsidR="0010272A" w:rsidRDefault="0010272A" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="150D81C2" w14:textId="77777777" w:rsidR="000C2748" w:rsidRDefault="000C2748" w:rsidP="00AB5546">
+    <w:p w14:paraId="5E9808F0" w14:textId="77777777" w:rsidR="0010272A" w:rsidRDefault="0010272A" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DD4A0E5" w14:textId="77777777" w:rsidR="000C2748" w:rsidRDefault="000C2748"/>
+    <w:p w14:paraId="369D2D23" w14:textId="77777777" w:rsidR="0010272A" w:rsidRDefault="0010272A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="0012491F" w14:paraId="47E697A5" w14:textId="77777777" w:rsidTr="04EB8153">
@@ -5571,127 +5678,91 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00804CA6">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Service de l´enseignement</w:t>
           </w:r>
           <w:r w:rsidR="00D62019">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> spécialisé</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1064EA1E" w14:textId="66DC6858" w:rsidR="0012491F" w:rsidRDefault="00D62019" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="gramStart"/>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>et</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> des mesures d’aides </w:t>
+            <w:t xml:space="preserve">et des mesures d’aides </w:t>
           </w:r>
           <w:r w:rsidR="0012491F" w:rsidRPr="0091232F">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>SE</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>SAM</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0A763C9F" w14:textId="6C475EF6" w:rsidR="0012491F" w:rsidRPr="00DF2078" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00DF2078">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>Amt</w:t>
+            <w:t xml:space="preserve">Amt für </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-[...23 lines deleted...]
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00D62019" w:rsidRPr="00DF2078">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Sonderpädagogik</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00DF2078">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00D62019" w:rsidRPr="00DF2078">
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidRPr="00DF2078">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>OA</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="75004A51" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="00DF2078" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
@@ -9551,196 +9622,209 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1907569397">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="633602813">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="377824977">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Oberson Floriane">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Floriane.Oberson@fr.ch::e2525618-8093-4ce8-a731-85d02bdb70a6"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00805607"/>
     <w:rsid w:val="00007D81"/>
     <w:rsid w:val="000125AF"/>
     <w:rsid w:val="00040D10"/>
     <w:rsid w:val="00041274"/>
     <w:rsid w:val="0004343C"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="0005403D"/>
     <w:rsid w:val="000553A7"/>
     <w:rsid w:val="000676FD"/>
     <w:rsid w:val="000805D9"/>
     <w:rsid w:val="000A0CF1"/>
     <w:rsid w:val="000A26F8"/>
     <w:rsid w:val="000B149E"/>
     <w:rsid w:val="000C2748"/>
     <w:rsid w:val="000D3B46"/>
     <w:rsid w:val="000F4AD9"/>
     <w:rsid w:val="000F6AB6"/>
+    <w:rsid w:val="0010272A"/>
     <w:rsid w:val="0011405D"/>
     <w:rsid w:val="00115938"/>
     <w:rsid w:val="00121243"/>
     <w:rsid w:val="0012491F"/>
     <w:rsid w:val="00126B94"/>
     <w:rsid w:val="001335F6"/>
     <w:rsid w:val="00134E24"/>
     <w:rsid w:val="0014601F"/>
     <w:rsid w:val="00160E1F"/>
     <w:rsid w:val="00196352"/>
     <w:rsid w:val="001A1B21"/>
     <w:rsid w:val="001A7A6F"/>
     <w:rsid w:val="001D2D40"/>
     <w:rsid w:val="001D4E3B"/>
     <w:rsid w:val="001F32D8"/>
     <w:rsid w:val="001F45F5"/>
     <w:rsid w:val="001F4C6B"/>
     <w:rsid w:val="00200601"/>
     <w:rsid w:val="00201101"/>
     <w:rsid w:val="00216A4C"/>
     <w:rsid w:val="00223461"/>
     <w:rsid w:val="00233C80"/>
     <w:rsid w:val="00234C29"/>
     <w:rsid w:val="00235EE4"/>
     <w:rsid w:val="00246A74"/>
     <w:rsid w:val="002633D6"/>
     <w:rsid w:val="00275C27"/>
     <w:rsid w:val="0027714F"/>
     <w:rsid w:val="002A6A2C"/>
     <w:rsid w:val="002A73FF"/>
     <w:rsid w:val="002B0D30"/>
     <w:rsid w:val="002C3145"/>
     <w:rsid w:val="002C63A0"/>
     <w:rsid w:val="002C68A9"/>
     <w:rsid w:val="002D00F4"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E03A6"/>
     <w:rsid w:val="002E7037"/>
     <w:rsid w:val="002F67F2"/>
+    <w:rsid w:val="00311484"/>
     <w:rsid w:val="0031517A"/>
     <w:rsid w:val="003203DA"/>
     <w:rsid w:val="00323053"/>
     <w:rsid w:val="00323083"/>
     <w:rsid w:val="00326321"/>
+    <w:rsid w:val="00336379"/>
     <w:rsid w:val="0034673B"/>
     <w:rsid w:val="00346980"/>
     <w:rsid w:val="00350005"/>
     <w:rsid w:val="00354BA3"/>
     <w:rsid w:val="003674C7"/>
     <w:rsid w:val="00374918"/>
     <w:rsid w:val="0037565D"/>
     <w:rsid w:val="0037660C"/>
     <w:rsid w:val="003770F6"/>
     <w:rsid w:val="0037714A"/>
     <w:rsid w:val="0038095A"/>
     <w:rsid w:val="00387331"/>
     <w:rsid w:val="00390641"/>
     <w:rsid w:val="003926F2"/>
     <w:rsid w:val="00397A71"/>
     <w:rsid w:val="003A0F3A"/>
     <w:rsid w:val="003A3BB5"/>
     <w:rsid w:val="003A5BDA"/>
     <w:rsid w:val="003B13AE"/>
     <w:rsid w:val="003B56D7"/>
     <w:rsid w:val="003C1537"/>
     <w:rsid w:val="003C3691"/>
     <w:rsid w:val="003D2940"/>
     <w:rsid w:val="003E3B4C"/>
     <w:rsid w:val="003F0EC2"/>
     <w:rsid w:val="003F2809"/>
     <w:rsid w:val="00406C6A"/>
     <w:rsid w:val="00414E17"/>
     <w:rsid w:val="00424B4F"/>
+    <w:rsid w:val="00436A12"/>
     <w:rsid w:val="00441FA6"/>
     <w:rsid w:val="00444230"/>
     <w:rsid w:val="00461F57"/>
     <w:rsid w:val="00464844"/>
     <w:rsid w:val="00464DA6"/>
     <w:rsid w:val="00465D42"/>
     <w:rsid w:val="00471F2D"/>
     <w:rsid w:val="004819D5"/>
     <w:rsid w:val="004A0F69"/>
     <w:rsid w:val="004A2F7B"/>
     <w:rsid w:val="004A3F09"/>
     <w:rsid w:val="004C1135"/>
     <w:rsid w:val="004C1BD1"/>
     <w:rsid w:val="004C2469"/>
     <w:rsid w:val="004D586C"/>
     <w:rsid w:val="004E6507"/>
     <w:rsid w:val="004E6898"/>
     <w:rsid w:val="004E7330"/>
     <w:rsid w:val="004F1821"/>
     <w:rsid w:val="004F5A53"/>
     <w:rsid w:val="005004E7"/>
     <w:rsid w:val="00500652"/>
+    <w:rsid w:val="0050772B"/>
     <w:rsid w:val="00523163"/>
     <w:rsid w:val="00532116"/>
     <w:rsid w:val="00534868"/>
     <w:rsid w:val="005375EC"/>
     <w:rsid w:val="00540B12"/>
     <w:rsid w:val="00542A69"/>
     <w:rsid w:val="00544868"/>
     <w:rsid w:val="00544C5B"/>
     <w:rsid w:val="00546E9A"/>
     <w:rsid w:val="00550AFF"/>
     <w:rsid w:val="005545ED"/>
     <w:rsid w:val="00555AB5"/>
     <w:rsid w:val="00562FDF"/>
     <w:rsid w:val="005706C9"/>
     <w:rsid w:val="00570E82"/>
     <w:rsid w:val="00576B9D"/>
     <w:rsid w:val="00577690"/>
     <w:rsid w:val="00580DEB"/>
     <w:rsid w:val="00592408"/>
     <w:rsid w:val="005B2A20"/>
     <w:rsid w:val="005B335B"/>
     <w:rsid w:val="005C3428"/>
     <w:rsid w:val="005C70D6"/>
     <w:rsid w:val="005C7488"/>
     <w:rsid w:val="005D3B5D"/>
@@ -9781,50 +9865,51 @@
     <w:rsid w:val="00791170"/>
     <w:rsid w:val="00796B5A"/>
     <w:rsid w:val="007A0CD9"/>
     <w:rsid w:val="007A78EA"/>
     <w:rsid w:val="007B482F"/>
     <w:rsid w:val="007C2ECA"/>
     <w:rsid w:val="007D1C44"/>
     <w:rsid w:val="007D5D3F"/>
     <w:rsid w:val="007E5E99"/>
     <w:rsid w:val="00802159"/>
     <w:rsid w:val="00805607"/>
     <w:rsid w:val="00805F75"/>
     <w:rsid w:val="00817AB1"/>
     <w:rsid w:val="008202D3"/>
     <w:rsid w:val="00840DCD"/>
     <w:rsid w:val="008463AF"/>
     <w:rsid w:val="00847A9E"/>
     <w:rsid w:val="00851FAF"/>
     <w:rsid w:val="0085643B"/>
     <w:rsid w:val="00861855"/>
     <w:rsid w:val="008653F2"/>
     <w:rsid w:val="008668B5"/>
     <w:rsid w:val="0087673D"/>
     <w:rsid w:val="00894452"/>
     <w:rsid w:val="008A10E0"/>
+    <w:rsid w:val="008A194C"/>
     <w:rsid w:val="008B4A6A"/>
     <w:rsid w:val="008C47EF"/>
     <w:rsid w:val="008D31AE"/>
     <w:rsid w:val="008E3F67"/>
     <w:rsid w:val="008E6882"/>
     <w:rsid w:val="008F24BF"/>
     <w:rsid w:val="008F4D38"/>
     <w:rsid w:val="009045A8"/>
     <w:rsid w:val="009072BD"/>
     <w:rsid w:val="00913C02"/>
     <w:rsid w:val="0093059D"/>
     <w:rsid w:val="009373DB"/>
     <w:rsid w:val="00945E5D"/>
     <w:rsid w:val="009543BB"/>
     <w:rsid w:val="009603A1"/>
     <w:rsid w:val="00960832"/>
     <w:rsid w:val="00965447"/>
     <w:rsid w:val="00971A09"/>
     <w:rsid w:val="00974347"/>
     <w:rsid w:val="00977900"/>
     <w:rsid w:val="0098076D"/>
     <w:rsid w:val="00984669"/>
     <w:rsid w:val="009855C5"/>
     <w:rsid w:val="00996934"/>
     <w:rsid w:val="009A352B"/>
@@ -9986,53 +10071,53 @@
     <w:rsid w:val="04EB8153"/>
     <w:rsid w:val="04F8900D"/>
     <w:rsid w:val="195D22CE"/>
     <w:rsid w:val="19886D10"/>
     <w:rsid w:val="3A29A796"/>
     <w:rsid w:val="5949F9EF"/>
     <w:rsid w:val="639BC8FA"/>
     <w:rsid w:val="68B8104B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="08D260F3"/>
   <w15:docId w15:val="{1F50FF76-F9E3-454E-A32B-31D9EA0C5F30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -11662,51 +11747,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -11977,70 +12062,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41D291C3-3F56-48DE-802B-9BFFFA09A9A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>752</Words>
-  <Characters>4193</Characters>
+  <Words>774</Words>
+  <Characters>4260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>182</Lines>
-  <Paragraphs>149</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4796</CharactersWithSpaces>
+  <CharactersWithSpaces>5024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:subject/>
   <dc:creator>Dénervaud Floriane</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>