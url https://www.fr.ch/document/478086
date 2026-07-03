--- v0 (2025-12-05)
+++ v1 (2026-07-03)
@@ -5,69 +5,69 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr.sharepoint.com/sites/Formationdesadultes/Documents partages/General/3.9 Formation d'adultes/3.9.4 Progr. cant. CBA/3.9.4.1 Subv/1. Cycle de subv/1.1 Appel à projets/Appel d'offre 2025-26/Français/Publication sur site web/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr.sharepoint.com/sites/Formationdesadultes/Documents partages/General/3.9 Formation d'adultes/3.9.4 Progr. cant. CBA/3.9.4.1 Subv/1. Cycle de subv/1.1 Appel à projets/Appel d'offre 2027-28/Français/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="16" documentId="11_527C79462D96BF4ACD7839CAC1889491BE44046D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{249CF856-336E-483A-B8C3-F8D94559D5AF}"/>
+  <xr:revisionPtr revIDLastSave="16" documentId="11_527C79462D96BF4ACD7839CAC1889491BE44046D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{54E15B4D-5DC2-4125-BAEF-FB65EBDC0D7A}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="2025-2026" sheetId="3" r:id="rId3"/>
+    <sheet name="2027" sheetId="5" r:id="rId1"/>
+    <sheet name="2028" sheetId="6" r:id="rId2"/>
+    <sheet name="2027-2028" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_ftn1" localSheetId="2">'2025-2026'!#REF!</definedName>
-    <definedName name="_ftnref1" localSheetId="2">'2025-2026'!#REF!</definedName>
+    <definedName name="_ftn1" localSheetId="2">'2027-2028'!#REF!</definedName>
+    <definedName name="_ftnref1" localSheetId="2">'2027-2028'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B1" i="3" l="1"/>
   <c r="K29" i="6"/>
@@ -586,110 +586,110 @@
     <t>Ex. : cours de préparation en vue d'entrer dans une formation certifiante pour adultes sur 1 an ayant des modules en français et des modules en mathématiques.</t>
   </si>
   <si>
     <t>MIXTE : cours qui contient différents modules touchant chacun à un domaine de compétences de base différent.</t>
   </si>
   <si>
     <t>TOTAL COURS THEME - A -</t>
   </si>
   <si>
     <t>TOTAL COURS THEMES - B - C - D</t>
   </si>
   <si>
     <t>B
 Activités bénévoles</t>
   </si>
   <si>
     <t xml:space="preserve">C
 Français ou allemand 1ère langue locale </t>
   </si>
   <si>
     <t>D
 Allemand (+dialecte)
 ou français 2ème langue locale</t>
   </si>
   <si>
-    <t>Demande
-[...2 lines deleted...]
-  <si>
     <t>TOTAL TOUS THEMES</t>
-  </si>
-[...2 lines deleted...]
-2026</t>
   </si>
   <si>
     <t>Nombre
 heures/participants/an prévues</t>
   </si>
   <si>
     <t>Demande
 25-26</t>
   </si>
   <si>
     <t>Rapport 
 2025</t>
   </si>
   <si>
     <t>Demande de subventions
 montant en CHF</t>
   </si>
   <si>
     <t>Appel à projet 2025-2026</t>
   </si>
   <si>
     <t>Lecture, écriture</t>
   </si>
   <si>
     <t xml:space="preserve"> Lecture, écriture</t>
   </si>
   <si>
     <t>Acquisition de la langue - conversation</t>
   </si>
   <si>
     <t>Total acquisition de la langue</t>
   </si>
   <si>
-    <t>Informations quantitatives pour le rapport annuel du SEFRI 2026</t>
+    <t xml:space="preserve">En cas de question sur les définitions des libellés, veuillez consulter l'aide mémoire indicateurs CBA, SEFRI. </t>
   </si>
   <si>
-    <t>Informations quantitatives pour le rapport annuel du SEFRI 2025</t>
+    <t>En cas de question sur les définitions des libellés, veuillez consulter l'aide mémoire reporting article 16 LFCo</t>
   </si>
   <si>
-    <t>En cas de question sur les définitions des libellés, veuillez consulter l'aide mémoire reporting, article 16 LFCo (ch. 3)</t>
+    <t>Demande
+2027</t>
   </si>
   <si>
-    <t>En cas de question sur les définitions des libellés, veuillez consulter l'aide mémoire reporting, art. 16 LFCo (ch. 3)</t>
+    <t>Informations quantitatives pour le rapport annuel du SEFRI 2027</t>
   </si>
   <si>
-    <t>Le volet blanc : remplir ces données lors de la demande de subvention fin septembre 2024 pour les années 2025-2026.
-Le volet rose : remplir ces données lors de la transmission du rapport annuel du SEFRI.</t>
+    <t>Le volet blanc : remplir ces données lors de la demande de subvention fin août 2026 pour les années 2027-2028.
+Le volet rose : remplir ces données lors de la transmission du rapport 2027.</t>
   </si>
   <si>
-    <t>Le volet blanc: remplir ces données lors de la demande de subvention fin septembre 2024 pour les années 2025-2026.
-Le volet rose : remplir ces données lors de la transmission du rapport annuel du SEFRI.</t>
+    <t>Demande
+2028</t>
+  </si>
+  <si>
+    <t>Informations quantitatives pour le rapport annuel du SEFRI 2028</t>
+  </si>
+  <si>
+    <t>Le volet blanc: remplir ces données lors de la demande de subvention fin août 2026 pour les années 2027-2028.
+Le volet rose: remplir ces données lors de la transmission du rapport 2028.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -1013,55 +1013,55 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1379,141 +1379,141 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P127"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A30" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="2.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="4" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="4" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="4" customWidth="1"/>
     <col min="16" max="16" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="52"/>
+      <c r="A1" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
     </row>
     <row r="2" spans="1:16" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...16 lines deleted...]
-      <c r="P2" s="52"/>
+      <c r="A2" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
     </row>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="53" t="s">
-[...6 lines deleted...]
-      <c r="G3" s="53"/>
+      <c r="B3" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
       <c r="H3" s="18"/>
-      <c r="I3" s="53" t="s">
+      <c r="I3" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="J3" s="53"/>
-[...4 lines deleted...]
-      <c r="O3" s="53"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
       <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:16" s="3" customFormat="1" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="51" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B4" s="51"/>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="18"/>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="L4" s="24"/>
       <c r="M4" s="18"/>
       <c r="N4" s="18"/>
       <c r="O4" s="18"/>
       <c r="P4" s="25"/>
     </row>
     <row r="5" spans="1:16" s="7" customFormat="1" ht="111" x14ac:dyDescent="0.25">
       <c r="A5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="6" t="s">
@@ -1691,51 +1691,51 @@
         <v>0</v>
       </c>
       <c r="L8" s="19">
         <f t="shared" ref="L8" si="3">SUM(L6:L7)</f>
         <v>0</v>
       </c>
       <c r="M8" s="19">
         <f t="shared" ref="M8" si="4">SUM(M6:M7)</f>
         <v>0</v>
       </c>
       <c r="N8" s="19">
         <f t="shared" ref="N8" si="5">SUM(N6:N7)</f>
         <v>0</v>
       </c>
       <c r="O8" s="19">
         <f t="shared" ref="O8" si="6">SUM(O6:O7)</f>
         <v>0</v>
       </c>
       <c r="P8" s="19">
         <f>SUM(P6:P7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:16" s="3" customFormat="1" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="51" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B9" s="51"/>
       <c r="C9" s="51"/>
       <c r="D9" s="51"/>
       <c r="E9" s="51"/>
       <c r="F9" s="51"/>
       <c r="G9" s="51"/>
       <c r="H9" s="18"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="25"/>
     </row>
     <row r="10" spans="1:16" s="7" customFormat="1" ht="111" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
@@ -1854,51 +1854,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9"/>
       <c r="P12" s="20">
         <f>O12-F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B13" s="19">
         <f>SUM(B11:B12)</f>
         <v>0</v>
       </c>
       <c r="C13" s="19">
         <f>SUM(C11:C12)</f>
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <f>SUM(D11:D12)</f>
         <v>0</v>
       </c>
       <c r="E13" s="19">
         <f>SUM(E11:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="19">
         <f>SUM(F11:F12)</f>
         <v>0</v>
       </c>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19">
         <f>SUM(I11:I12)</f>
@@ -3382,51 +3382,51 @@
         <v>0</v>
       </c>
       <c r="L46" s="27">
         <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="M46" s="27">
         <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="N46" s="27">
         <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="O46" s="27">
         <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="P46" s="27">
         <f>SUM(P35,P40,P45)</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:16" s="31" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B47" s="29">
         <f>SUM(B29,B46)</f>
         <v>0</v>
       </c>
       <c r="C47" s="29">
         <f t="shared" ref="C47:F47" si="61">SUM(C29,C46)</f>
         <v>0</v>
       </c>
       <c r="D47" s="29">
         <f t="shared" si="61"/>
         <v>0</v>
       </c>
       <c r="E47" s="29">
         <f t="shared" si="61"/>
         <v>0</v>
       </c>
       <c r="F47" s="29">
         <f t="shared" si="61"/>
         <v>0</v>
       </c>
       <c r="G47" s="30"/>
       <c r="H47" s="30"/>
       <c r="I47" s="29">
         <f t="shared" ref="I47:O47" si="62">SUM(I29,I46)</f>
@@ -3862,176 +3862,176 @@
       <c r="O127" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="B24:G24"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="I3:O3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="35" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P127"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A37" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="2.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.85546875" style="4" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="4" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="4" customWidth="1"/>
     <col min="16" max="16" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="52"/>
+      <c r="A1" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
     </row>
     <row r="2" spans="1:16" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="52"/>
-[...13 lines deleted...]
-      <c r="P2" s="52"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
     </row>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="53" t="s">
-[...6 lines deleted...]
-      <c r="G3" s="53"/>
+      <c r="B3" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
       <c r="H3" s="18"/>
-      <c r="I3" s="53" t="s">
-[...7 lines deleted...]
-      <c r="O3" s="53"/>
+      <c r="I3" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
       <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:16" s="3" customFormat="1" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="51" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B4" s="51"/>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="18"/>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="L4" s="24"/>
       <c r="M4" s="18"/>
       <c r="N4" s="18"/>
       <c r="O4" s="18"/>
       <c r="P4" s="25"/>
     </row>
     <row r="5" spans="1:16" s="7" customFormat="1" ht="111" x14ac:dyDescent="0.25">
       <c r="A5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="26"/>
       <c r="I5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>25</v>
@@ -4174,86 +4174,86 @@
         <v>0</v>
       </c>
       <c r="L8" s="19">
         <f t="shared" ref="L8" si="3">SUM(L6:L7)</f>
         <v>0</v>
       </c>
       <c r="M8" s="19">
         <f t="shared" ref="M8" si="4">SUM(M6:M7)</f>
         <v>0</v>
       </c>
       <c r="N8" s="19">
         <f t="shared" ref="N8" si="5">SUM(N6:N7)</f>
         <v>0</v>
       </c>
       <c r="O8" s="19">
         <f t="shared" ref="O8" si="6">SUM(O6:O7)</f>
         <v>0</v>
       </c>
       <c r="P8" s="19">
         <f>SUM(P6:P7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:16" s="3" customFormat="1" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="51" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B9" s="51"/>
       <c r="C9" s="51"/>
       <c r="D9" s="51"/>
       <c r="E9" s="51"/>
       <c r="F9" s="51"/>
       <c r="G9" s="51"/>
       <c r="H9" s="18"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="25"/>
     </row>
     <row r="10" spans="1:16" s="7" customFormat="1" ht="111" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="26"/>
       <c r="I10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="L10" s="13" t="s">
         <v>14</v>
       </c>
       <c r="M10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="N10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="O10" s="8" t="s">
         <v>25</v>
@@ -5865,51 +5865,51 @@
         <v>0</v>
       </c>
       <c r="L46" s="27">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="M46" s="27">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="N46" s="27">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="O46" s="27">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="P46" s="27">
         <f>SUM(P35,P40,P45)</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:16" s="31" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B47" s="29">
         <f>SUM(B29,B46)</f>
         <v>0</v>
       </c>
       <c r="C47" s="29">
         <f t="shared" ref="C47:F47" si="25">SUM(C29,C46)</f>
         <v>0</v>
       </c>
       <c r="D47" s="29">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="E47" s="29">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="F47" s="29">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="G47" s="30"/>
       <c r="H47" s="30"/>
       <c r="I47" s="29">
         <f t="shared" ref="I47" si="26">SUM(I29,I46)</f>
@@ -6343,222 +6343,222 @@
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B24:G24"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A19:G19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="38" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:C2"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.85546875" customWidth="1"/>
     <col min="2" max="4" width="12.28515625" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
     <col min="6" max="6" width="21" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" customWidth="1"/>
     <col min="8" max="8" width="20.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="47" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B1" s="32" t="str">
-        <f>'2025'!$B$3</f>
+        <f>'2027'!$B$3</f>
         <v>Demande
-2025</v>
+2027</v>
       </c>
       <c r="C1" s="32" t="str">
-        <f>'2026'!$B$3</f>
+        <f>'2028'!$B$3</f>
         <v>Demande
-2026</v>
+2028</v>
       </c>
       <c r="D1" s="32" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E1" s="55" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F1" s="56"/>
       <c r="G1" s="55" t="str">
-        <f>'2026'!$I$3</f>
-        <v>Informations quantitatives pour le rapport annuel du SEFRI 2026</v>
+        <f>'2028'!$I$3</f>
+        <v>Informations quantitatives pour le rapport annuel du SEFRI 2028</v>
       </c>
       <c r="H1" s="56"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="35"/>
       <c r="B2" s="54" t="str">
-        <f>'2025'!$F$10</f>
+        <f>'2027'!$F$10</f>
         <v>Nombre heures/participants/an prévues</v>
       </c>
       <c r="C2" s="54"/>
       <c r="D2" s="37"/>
       <c r="E2" s="38" t="str">
-        <f>'2025'!$O$10</f>
+        <f>'2027'!$O$10</f>
         <v>Nombre heures/participants/an effectives</v>
       </c>
       <c r="F2" s="39" t="str">
-        <f>'2025'!$P$10</f>
+        <f>'2027'!$P$10</f>
         <v xml:space="preserve">Différences
 nb/heures/participants/an prévues/effectives </v>
       </c>
       <c r="G2" s="38" t="str">
-        <f>'2026'!$O$10</f>
+        <f>'2028'!$O$10</f>
         <v>Nombre heures/participants/an effectives</v>
       </c>
       <c r="H2" s="39" t="str">
-        <f>'2026'!$P$10</f>
+        <f>'2028'!$P$10</f>
         <v xml:space="preserve">Différences
 nb/heures/participants/an prévues/effectives </v>
       </c>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="48.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="36" t="str">
-        <f>'2025'!$A$29</f>
+        <f>'2027'!$A$29</f>
         <v>TOTAL COURS THEME - A -</v>
       </c>
       <c r="B3" s="33">
-        <f>'2025'!F29</f>
+        <f>'2027'!F29</f>
         <v>0</v>
       </c>
       <c r="C3" s="33">
-        <f>'2026'!F29</f>
+        <f>'2028'!F29</f>
         <v>0</v>
       </c>
       <c r="D3" s="34">
         <f>SUM(B3:C3)</f>
         <v>0</v>
       </c>
       <c r="E3" s="40">
-        <f>'2025'!$O$29</f>
+        <f>'2027'!$O$29</f>
         <v>0</v>
       </c>
       <c r="F3" s="41">
-        <f>'2025'!$P$29</f>
+        <f>'2027'!$P$29</f>
         <v>0</v>
       </c>
       <c r="G3" s="40">
-        <f>'2026'!$O$29</f>
+        <f>'2028'!$O$29</f>
         <v>0</v>
       </c>
       <c r="H3" s="41">
-        <f>'2026'!$P$29</f>
+        <f>'2028'!$P$29</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="48.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="36" t="str">
-        <f>'2025'!$A$46</f>
+        <f>'2027'!$A$46</f>
         <v>TOTAL COURS THEMES - B - C - D</v>
       </c>
       <c r="B4" s="33">
-        <f>'2025'!F46</f>
+        <f>'2027'!F46</f>
         <v>0</v>
       </c>
       <c r="C4" s="33">
-        <f>'2026'!F46</f>
+        <f>'2028'!F46</f>
         <v>0</v>
       </c>
       <c r="D4" s="34">
         <f>SUM(B4:C4)</f>
         <v>0</v>
       </c>
       <c r="E4" s="40">
-        <f>'2025'!$O$46</f>
+        <f>'2027'!$O$46</f>
         <v>0</v>
       </c>
       <c r="F4" s="41">
-        <f>'2025'!$P$46</f>
+        <f>'2027'!$P$46</f>
         <v>0</v>
       </c>
       <c r="G4" s="40">
-        <f>'2026'!$O$46</f>
+        <f>'2028'!$O$46</f>
         <v>0</v>
       </c>
       <c r="H4" s="41">
-        <f>'2026'!$P$46</f>
+        <f>'2028'!$P$46</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="48" t="str">
-        <f>'2025'!$A$47</f>
+        <f>'2027'!$A$47</f>
         <v>TOTAL TOUS THEMES</v>
       </c>
       <c r="B5" s="42">
         <f>SUM(B3:B4)</f>
         <v>0</v>
       </c>
       <c r="C5" s="42">
         <f t="shared" ref="C5:D5" si="0">SUM(C3:C4)</f>
         <v>0</v>
       </c>
       <c r="D5" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E5" s="43">
         <f>SUM(E3:E4)</f>
         <v>0</v>
       </c>
       <c r="F5" s="44">
         <f t="shared" ref="F5:H5" si="1">SUM(F3:F4)</f>
         <v>0</v>
       </c>
       <c r="G5" s="43">
         <f t="shared" ref="G5" si="2">SUM(G3:G4)</f>
         <v>0</v>
       </c>
       <c r="H5" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A6" s="49" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B6" s="45"/>
       <c r="C6" s="46"/>
       <c r="D6" s="50"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="G1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
@@ -6570,76 +6570,77 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e01359d1-a216-4b81-bfbb-a38ab4b6a836">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B6CBB6806963542BDEE447B5A703DED" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="8172a71b78cf5cad8a79f030eb2a6035">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e01359d1-a216-4b81-bfbb-a38ab4b6a836" xmlns:ns3="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="383e2b83f5262375db8894f6dc7f891e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B6CBB6806963542BDEE447B5A703DED" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="de7e05c12e51afcb8fa50e430b0eee55">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e01359d1-a216-4b81-bfbb-a38ab4b6a836" xmlns:ns3="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c612a016a372dabef3307b15bb5b937d" ns2:_="" ns3:_="">
     <xsd:import namespace="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
     <xsd:import namespace="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e01359d1-a216-4b81-bfbb-a38ab4b6a836" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6675,50 +6676,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c70c61eb-e79b-4637-bec8-a34fd4ab4953" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -6844,91 +6850,94 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13A5A60E-AD76-4537-B0F8-340D693EB485}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{079792EB-01DB-467F-8DFC-D45FE2DC360D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{148BBEDE-4B00-40EA-9FE7-8B207A7C35F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8A3A92-522E-44C7-83D4-08A389FBFD49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
     <ds:schemaRef ds:uri="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2025</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>2025-2026</vt:lpstr>
+      <vt:lpstr>2027</vt:lpstr>
+      <vt:lpstr>2028</vt:lpstr>
+      <vt:lpstr>2027-2028</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EtatFr - StaatFr</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rossier Annick</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B6CBB6806963542BDEE447B5A703DED</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>