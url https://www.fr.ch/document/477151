--- v0 (2025-12-05)
+++ v1 (2026-10-27)
@@ -6,99 +6,97 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67AFD620" w14:textId="7475165C" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00AB5546" w:rsidP="00AB5546">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B93890">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B93890">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:t>Réf. : 125</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB66509" w14:textId="77777777" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00AB5546" w:rsidP="00AB5546">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15DBE01F" w14:textId="2E2556AE" w:rsidR="002633D6" w:rsidRPr="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
       </w:pPr>
       <w:r>
         <w:t>Demande</w:t>
       </w:r>
       <w:r w:rsidR="00AB5546" w:rsidRPr="008F4D38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pour </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB5546" w:rsidRPr="008F4D38">
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidR="00913C02" w:rsidRPr="008F4D38">
         <w:t>-e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AB5546" w:rsidRPr="008F4D38">
         <w:t xml:space="preserve"> élève</w:t>
       </w:r>
       <w:r w:rsidR="00E91815">
         <w:t xml:space="preserve"> susceptible de bénéficier </w:t>
       </w:r>
       <w:r w:rsidR="00041274" w:rsidRPr="008F4D38">
         <w:t>d’une mesure</w:t>
       </w:r>
       <w:r w:rsidR="009543BB" w:rsidRPr="008F4D38">
         <w:t xml:space="preserve"> d’aide</w:t>
       </w:r>
       <w:r w:rsidR="00041274" w:rsidRPr="008F4D38">
         <w:t xml:space="preserve"> renforcé</w:t>
       </w:r>
       <w:r w:rsidR="009543BB" w:rsidRPr="008F4D38">
         <w:t>e (MAR)</w:t>
       </w:r>
       <w:r w:rsidR="00BF25A9">
         <w:t xml:space="preserve"> de pédagogie spécialisée</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E43CB3" w14:textId="77777777" w:rsidR="00C33FD7" w:rsidRPr="00C33FD7" w:rsidRDefault="00C33FD7" w:rsidP="00C33FD7">
       <w:pPr>
         <w:pStyle w:val="08puces2"/>
@@ -107,361 +105,418 @@
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EC5B439" w14:textId="03B048C8" w:rsidR="00C33FD7" w:rsidRPr="00EF3CDE" w:rsidRDefault="00EF3CDE" w:rsidP="007D5D3F">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="CaseACocher15"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C33FD7" w:rsidRPr="00EF3CDE">
         <w:t>Nouvelle demande MAR (à l’attention de la cellule d’évaluation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41AD5D7F" w14:textId="77777777" w:rsidR="00C33FD7" w:rsidRPr="00EF3CDE" w:rsidRDefault="00C33FD7" w:rsidP="007D5D3F">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7517310F" w14:textId="363B2EC7" w:rsidR="00C33FD7" w:rsidRPr="00EF3CDE" w:rsidRDefault="00EF3CDE" w:rsidP="007D5D3F">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="CaseACocher16"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C33FD7" w:rsidRPr="00EF3CDE">
         <w:t>Modification d</w:t>
       </w:r>
       <w:r w:rsidR="00BF25A9" w:rsidRPr="00EF3CDE">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00C33FD7" w:rsidRPr="00EF3CDE">
         <w:t xml:space="preserve"> MAR (à l’attention de l’inspectorat spécialisé)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062C94CC" w14:textId="13E29358" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
       <w:pPr>
         <w:pStyle w:val="08puces2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3665"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="385153BF" w14:textId="4A1A26D6" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
+    <w:p w14:paraId="385153BF" w14:textId="62BC342E" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
       <w:pPr>
         <w:pStyle w:val="08puces2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002633D6">
+      <w:r w:rsidRPr="00206C94">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Ce document est à remettre à la direction d’établissement scolaire qui l’enverra </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009D7E7A">
+        <w:t xml:space="preserve">Ce document est à remettre </w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>au SESAM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">au plus tard pour </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F00A32">
+        <w:t>au plus tard pour le 31 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="009D7E7A">
+        <w:t>janvier</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>le 31 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002633D6">
+        <w:br/>
+        <w:t>SES</w:t>
+      </w:r>
+      <w:r w:rsidR="007755E6" w:rsidRPr="00206C94">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>janvier au SESAM, Rue de l’Hôpital 3, 1701 Fribourg.</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>M,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rue de l’Hôpital 3, 1701 Fribourg</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="000263EE" w:rsidRPr="00206C94">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:i/>
+          </w:rPr>
+          <w:t>sesam@fr.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000263EE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DFF108" w14:textId="77777777" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
       <w:pPr>
         <w:pStyle w:val="08puces2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0913BEFE" w14:textId="11340471" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="00234C29">
+    <w:p w14:paraId="0913BEFE" w14:textId="18375271" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F76FA3" w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Etablissement scolaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actuelle</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10410" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2331"/>
         <w:gridCol w:w="8079"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B335B" w:rsidRPr="008F4D38" w14:paraId="7AC9D438" w14:textId="77777777" w:rsidTr="00EF3CDE">
+      <w:tr w:rsidR="005B335B" w:rsidRPr="00206C94" w14:paraId="7AC9D438" w14:textId="77777777" w:rsidTr="00EF3CDE">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2331" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5592D284" w14:textId="77777777" w:rsidR="005B335B" w:rsidRPr="008F4D38" w:rsidRDefault="005B335B" w:rsidP="008202D3">
+          <w:p w14:paraId="5592D284" w14:textId="1FDD9A0D" w:rsidR="005B335B" w:rsidRPr="00206C94" w:rsidRDefault="00F757F2" w:rsidP="008202D3">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F4D38">
-              <w:t>Ecole primaire ou cycle d’orientation</w:t>
+            <w:r w:rsidRPr="00206C94">
+              <w:t>Nom de l’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8079" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA2ED4A" w14:textId="77777777" w:rsidR="005B335B" w:rsidRPr="008F4D38" w:rsidRDefault="005B335B" w:rsidP="008202D3">
+          <w:p w14:paraId="7CA2ED4A" w14:textId="77777777" w:rsidR="005B335B" w:rsidRPr="00206C94" w:rsidRDefault="005B335B" w:rsidP="008202D3">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="117619D6" w14:textId="77777777" w:rsidR="005B335B" w:rsidRPr="008F4D38" w:rsidRDefault="005B335B" w:rsidP="008202D3">
+          <w:p w14:paraId="117619D6" w14:textId="77777777" w:rsidR="005B335B" w:rsidRPr="00206C94" w:rsidRDefault="005B335B" w:rsidP="008202D3">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w14:paraId="62EEEE36" w14:textId="77777777" w:rsidTr="00EF3CDE">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2331" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDF725D" w14:textId="454B1F66" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00FD7B9E" w:rsidP="00913C02">
+          <w:p w14:paraId="2BDF725D" w14:textId="454B1F66" w:rsidR="00FD7B9E" w:rsidRPr="00206C94" w:rsidRDefault="00FD7B9E" w:rsidP="00913C02">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:t xml:space="preserve">Adresse </w:t>
             </w:r>
-            <w:r w:rsidR="00FF5EE9">
+            <w:r w:rsidR="00FF5EE9" w:rsidRPr="00206C94">
               <w:t>complète</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8079" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="363323BE" w14:textId="77777777" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00FD7B9E" w:rsidP="00913C02">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48FDE409" w14:textId="77777777" w:rsidR="00EF3CDE" w:rsidRDefault="00EF3CDE" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="60" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E879245" w14:textId="65CE4360" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -492,55 +547,53 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3543"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w14:paraId="29608565" w14:textId="77777777" w:rsidTr="00FF5EE9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E6B5E66" w14:textId="3FC96D22" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="281164C5" w14:textId="240B1CC6" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -553,55 +606,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E539AD4" w14:textId="04E24BBD" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="286798E0" w14:textId="733A044B" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -724,50 +775,115 @@
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F757F2" w:rsidRPr="008F4D38" w14:paraId="6A784B0B" w14:textId="77777777" w:rsidTr="006E2DA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A32B559" w14:textId="4B8EAF1C" w:rsidR="00F757F2" w:rsidRPr="00206C94" w:rsidRDefault="00F757F2" w:rsidP="00FC1E1A">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00206C94">
+              <w:t>Adresse complète</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="254BDD5F" w14:textId="0A19287F" w:rsidR="00F757F2" w:rsidRPr="008F4D38" w:rsidRDefault="00F757F2" w:rsidP="00FC1E1A">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00206C94">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w14:paraId="786A0988" w14:textId="77777777" w:rsidTr="00FF5EE9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37843E1E" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r>
               <w:t>Nationalité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1016,216 +1132,134 @@
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w14:paraId="4E05688C" w14:textId="77777777" w:rsidTr="00FC1E1A">
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67A7F389" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00234C29">
+    <w:p w14:paraId="67A7F389" w14:textId="2AE31555" w:rsidR="008E3694" w:rsidRDefault="008E3694" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="60" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BA29A1" w14:textId="77777777" w:rsidR="00633FEA" w:rsidRDefault="00216A4C" w:rsidP="00234C29">
+    <w:p w14:paraId="1D6C5C06" w14:textId="3D91A46A" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="008E3694">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD7B9E" w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Coordonnées des représentants légaux </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Coordonnées des représentants </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7B9E" w:rsidRPr="00206C94">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>légaux </w:t>
+      </w:r>
+      <w:r w:rsidR="004B6ABE" w:rsidRPr="00206C94">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>Mère</w:t>
+        <w:t>et/ou parents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3543"/>
       </w:tblGrid>
       <w:tr w:rsidR="00761542" w:rsidRPr="008F4D38" w14:paraId="7DE92FD9" w14:textId="77777777" w:rsidTr="00A7103E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61130BF3" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00216A4C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32BE44D7" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00216A4C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1238,55 +1272,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4863C498" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00216A4C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3679E8EA" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00216A4C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1442,173 +1474,50 @@
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CF64834" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00761542">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F3CA877" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="004F1821">
-            <w:pPr>
-[...121 lines deleted...]
-          <w:p w14:paraId="5C99DD57" w14:textId="7A24626B" w:rsidR="00E25D0C" w:rsidRPr="008F4D38" w:rsidRDefault="00EF3CDE" w:rsidP="004F1821">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
@@ -1646,176 +1555,158 @@
               </w:tabs>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve">Autorité parentale </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED2F66">
+            <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00761542" w:rsidRPr="008F4D38">
               <w:t xml:space="preserve"> Oui</w:t>
             </w:r>
             <w:r w:rsidR="00761542" w:rsidRPr="008F4D38">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED2F66">
+            <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5268D52E" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00EF3CDE">
+    <w:p w14:paraId="5268D52E" w14:textId="3BBF543E" w:rsidR="004B6ABE" w:rsidRDefault="004B6ABE" w:rsidP="00EF3CDE">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B2D743" w14:textId="09557EFD" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00EF3CDE">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="360F96FB" w14:textId="77777777" w:rsidR="004B6ABE" w:rsidRDefault="004B6ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="60"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:t>Père</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3543"/>
       </w:tblGrid>
       <w:tr w:rsidR="00761542" w:rsidRPr="008F4D38" w14:paraId="765E27C6" w14:textId="77777777" w:rsidTr="00A7103E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FC25368" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00761542">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="008F4D38">
+              <w:lastRenderedPageBreak/>
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D06ABC0" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="004F1821">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -1828,55 +1719,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F7BF09" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="00761542">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3268B7C1" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="008F4D38" w:rsidRDefault="00761542" w:rsidP="004F1821">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
@@ -2069,275 +1958,210 @@
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E25D0C" w:rsidRPr="008F4D38" w14:paraId="65480380" w14:textId="77777777" w:rsidTr="00761542">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5274C8CB" w14:textId="77777777" w:rsidR="00E25D0C" w:rsidRPr="008F4D38" w:rsidRDefault="00E25D0C" w:rsidP="00E25D0C">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2884"/>
                 <w:tab w:val="left" w:pos="6579"/>
               </w:tabs>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve">Autorité parentale </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED2F66">
+            <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve"> Oui</w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED2F66">
+            <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23AC6609" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="60" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16BB2F4D" w14:textId="04F81EF3" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E7037" w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Enseignant-e-s </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002E7037" w:rsidRPr="008F4D38">
+        <w:t>Enseignant-e-s t</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5546" w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>t</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>itulaire-s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1403"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="3542"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB5546" w:rsidRPr="008F4D38" w14:paraId="74D3879E" w14:textId="77777777" w:rsidTr="00761542">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="261262BC" w14:textId="77777777" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00AB5546" w:rsidP="00640B71">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A627DE5" w14:textId="359FC53E" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00F437B8" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00AB5546" w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
@@ -2373,55 +2197,53 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB5546" w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F848B7E" w14:textId="77777777" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00AB5546" w:rsidP="00640B71">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AE81752" w14:textId="5E1613DF" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00F437B8" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00AB5546" w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
@@ -2615,55 +2437,53 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w14:paraId="3C74A719" w14:textId="77777777" w:rsidTr="00FF5EE9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49778E67" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A9EE4E1" w14:textId="66DCA414" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2690,55 +2510,53 @@
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CBF4EF4" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3542" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2244977F" w14:textId="095AB0A2" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2925,117 +2743,99 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A240656" w14:textId="77777777" w:rsidR="00E25D0C" w:rsidRDefault="00E25D0C" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="60" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CBAFD41" w14:textId="7ED5C793" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FF5EE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Enseignant-e</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Enseignant-e spécialisé-e</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1403"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="3542"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w14:paraId="27449079" w14:textId="77777777" w:rsidTr="007B482F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6841FB20" w14:textId="77777777" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00BC7223" w:rsidP="00640B71">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C33FD7">
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="464BFA4E" w14:textId="20D118DE" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00BC7223" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00C33FD7">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -3065,55 +2865,53 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BCE4997" w14:textId="77777777" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00BC7223" w:rsidP="00640B71">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C33FD7">
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63EA1C17" w14:textId="6AA6B428" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00BC7223" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:ind w:left="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00C33FD7">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -3272,128 +3070,118 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="736F5ACB" w14:textId="77777777" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00BC7223" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="434A4772" w14:textId="3E3A023E" w:rsidR="00FD7B9E" w:rsidRPr="003203DA" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
+    <w:p w14:paraId="434A4772" w14:textId="39FF29DC" w:rsidR="00FD7B9E" w:rsidRPr="003203DA" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003203DA">
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Directeur-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="003203DA">
+        <w:t>Responsable pédagogique/</w:t>
+      </w:r>
+      <w:r w:rsidR="003203DA" w:rsidRPr="00206C94">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>trice</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> d’établissement</w:t>
+        <w:t>Directeur-trice d’établissement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1403"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="3542"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD7B9E" w:rsidRPr="00C33FD7" w14:paraId="766AA070" w14:textId="77777777" w:rsidTr="00761542">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13A3AB92" w14:textId="77777777" w:rsidR="00FD7B9E" w:rsidRPr="00C33FD7" w:rsidRDefault="00FD7B9E" w:rsidP="00913C02">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C33FD7">
               <w:t>Nom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08F9BAA3" w14:textId="77777777" w:rsidR="00FD7B9E" w:rsidRPr="00C33FD7" w:rsidRDefault="00FD7B9E" w:rsidP="00913C02">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="00C33FD7">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
@@ -3421,55 +3209,53 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F79B456" w14:textId="77777777" w:rsidR="00FD7B9E" w:rsidRPr="00C33FD7" w:rsidRDefault="00FD7B9E" w:rsidP="00913C02">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C33FD7">
               <w:t>Prénom-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B083F21" w14:textId="77777777" w:rsidR="00FD7B9E" w:rsidRPr="00C33FD7" w:rsidRDefault="00FD7B9E" w:rsidP="00913C02">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="00C33FD7">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C33FD7">
@@ -3743,802 +3529,809 @@
         <w:t xml:space="preserve"> au niveau thérapeutique </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9918D1" w14:textId="2A4ACE6E" w:rsidR="00BC7223" w:rsidRPr="00640B71" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="CaseACocher17"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF5EE9">
         <w:t>Appui pédagogique</w:t>
       </w:r>
       <w:r w:rsidR="00FF5EE9" w:rsidRPr="00640B71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025A0915" w14:textId="653D3569" w:rsidR="00BC7223" w:rsidRPr="00640B71" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7223" w:rsidRPr="00640B71">
         <w:t>Mesures de compensation</w:t>
       </w:r>
       <w:r w:rsidR="00FF5EE9">
         <w:t xml:space="preserve"> des désavantages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531B278B" w14:textId="222E7CF9" w:rsidR="00BC7223" w:rsidRPr="00640B71" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="531B278B" w14:textId="0E1A24C1" w:rsidR="00BC7223" w:rsidRPr="00640B71" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r w:rsidRPr="00206C94">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5EE9">
-        <w:t>Cours de langue</w:t>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+        <w:t>Unités de français langue seconde (FLS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C8F330" w14:textId="6B40DEB8" w:rsidR="00BC7223" w:rsidRPr="00640B71" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7223" w:rsidRPr="00640B71">
         <w:t>Prolongement</w:t>
       </w:r>
       <w:r w:rsidR="00EC5C7B" w:rsidRPr="00640B71">
         <w:t>/raccourcissement</w:t>
       </w:r>
       <w:r w:rsidR="00FF5EE9">
         <w:t xml:space="preserve"> de cycle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7CDBF9" w14:textId="6AF9DD7B" w:rsidR="00BC7223" w:rsidRPr="00640B71" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7223" w:rsidRPr="00640B71">
         <w:t>Am</w:t>
       </w:r>
       <w:r w:rsidR="00FF5EE9">
         <w:t>énagement/allégement d’horaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEF37CE" w14:textId="62BBE512" w:rsidR="00EC5C7B" w:rsidRPr="00640B71" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="7EEF37CE" w14:textId="738F8277" w:rsidR="00EC5C7B" w:rsidRPr="00640B71" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r w:rsidRPr="00206C94">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5EE9">
-        <w:t>Mesures SED</w:t>
+      <w:r w:rsidR="00FF5EE9" w:rsidRPr="00206C94">
+        <w:t xml:space="preserve">Mesures </w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+        <w:t>de soutien éducati</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3135" w:rsidRPr="00206C94">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+        <w:t xml:space="preserve"> et social (SES)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0FBCAB" w14:textId="51463FFC" w:rsidR="00BC7223" w:rsidRPr="00640B71" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA4F30" w:rsidRPr="00640B71">
         <w:t>Mesure d’aide ordinaire (MAO) de pédagogie spécialisée</w:t>
       </w:r>
       <w:r w:rsidR="00FF5EE9" w:rsidRPr="00640B71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC5C477" w14:textId="5D3F1683" w:rsidR="00BC7223" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA4F30" w:rsidRPr="00640B71">
         <w:t>Mesure d’aide renforcé</w:t>
       </w:r>
       <w:r w:rsidR="00FF5EE9">
         <w:t>e (MAR) de pédagogie spécialisé</w:t>
       </w:r>
       <w:r w:rsidR="00E97275">
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8A0E48" w14:textId="079896F4" w:rsidR="00FA4F30" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA4F30">
         <w:t>Soutien intégratif spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4D5336" w14:textId="73EC5373" w:rsidR="00BC7223" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7223">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00FA4F30">
         <w:t>uxiliaire de vie scolaire (AVS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677E0559" w14:textId="16F70AEA" w:rsidR="00BC7223" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7223">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E97275">
         <w:t>lasse d’enseignement spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A01EA7" w14:textId="11F7DFDD" w:rsidR="00BC7223" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7223">
         <w:t>Classe de langage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C4E3CD" w14:textId="0A28D8EC" w:rsidR="00BC7223" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7223">
+        <w:t>Structure à caractère résidentiel</w:t>
+      </w:r>
+      <w:r w:rsidR="00791170">
+        <w:t xml:space="preserve"> ou en structure de jour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59642855" w14:textId="32C6D89A" w:rsidR="00BC7223" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00121243">
+        <w:t>Mesure</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7223">
+        <w:t xml:space="preserve"> pour élèves ho</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5EE9">
+        <w:t>spitalisés ou en convalescence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024F53F4" w14:textId="465CC17C" w:rsidR="007B482F" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00791170">
+        <w:t xml:space="preserve">Mesure d’aide pour élève Haut Potentiel </w:t>
+      </w:r>
+      <w:r w:rsidR="008F24BF">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00791170">
+        <w:t>ntellectuel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3F901C" w14:textId="49D4307E" w:rsidR="00542A69" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7223">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ou en structure de jour</w:t>
+      <w:r w:rsidR="00542A69">
+        <w:t>Logopédie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59642855" w14:textId="32C6D89A" w:rsidR="00BC7223" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="34885D83" w14:textId="63B6FDD1" w:rsidR="00542A69" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00121243">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00FF5EE9">
-        <w:t>spitalisés ou en convalescence</w:t>
+        <w:t>Psychologie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024F53F4" w14:textId="465CC17C" w:rsidR="007B482F" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="6E782E2C" w14:textId="44B4FBF3" w:rsidR="00542A69" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00791170">
-[...6 lines deleted...]
-        <w:t>ntellectuel</w:t>
+      <w:r w:rsidR="00542A69">
+        <w:t>Psychomotricité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3F901C" w14:textId="49D4307E" w:rsidR="00542A69" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="1DADA02D" w14:textId="0B5B4826" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00542A69">
-        <w:t>Logopédie</w:t>
+      <w:r w:rsidR="00FA4F30" w:rsidRPr="00C33FD7">
+        <w:t>Ergothé</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7223" w:rsidRPr="00C33FD7">
+        <w:t>rapie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34885D83" w14:textId="63B6FDD1" w:rsidR="00542A69" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="28E695B9" w14:textId="4531B20D" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5EE9">
-        <w:t>Psychologie</w:t>
+      <w:r w:rsidR="00FA4F30" w:rsidRPr="00C33FD7">
+        <w:t>Physiothé</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7223" w:rsidRPr="00C33FD7">
+        <w:t>rapie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E782E2C" w14:textId="44B4FBF3" w:rsidR="00542A69" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="065E5D7A" w14:textId="0074A3FF" w:rsidR="00E25D0C" w:rsidRPr="00C33FD7" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00542A69">
-[...107 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA4F30" w:rsidRPr="00C33FD7">
         <w:t>Autre-s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003203DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7223" w:rsidRPr="00C33FD7">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C33FD7">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
@@ -6529,273 +6322,281 @@
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10190"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="00D76273" w14:paraId="4B2D826D" w14:textId="77777777" w:rsidTr="00FF5EE9">
         <w:trPr>
           <w:trHeight w:val="1366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79039045" w14:textId="18D904D7" w:rsidR="00EC5C7B" w:rsidRPr="003203DA" w:rsidRDefault="009D7E7A" w:rsidP="00500652">
+          <w:p w14:paraId="79039045" w14:textId="2A33F59F" w:rsidR="00EC5C7B" w:rsidRPr="00206C94" w:rsidRDefault="009D7E7A" w:rsidP="00500652">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00206C94">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Point de vue des représentants</w:t>
             </w:r>
-            <w:r w:rsidR="00FF5EE9">
+            <w:r w:rsidR="00FF5EE9" w:rsidRPr="00206C94">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> légaux</w:t>
             </w:r>
+            <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et/ou parents</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7B369AD0" w14:textId="20F957A0" w:rsidR="00EC5C7B" w:rsidRDefault="00EC5C7B" w:rsidP="00500652">
+          <w:p w14:paraId="7B369AD0" w14:textId="20F957A0" w:rsidR="00EC5C7B" w:rsidRPr="00206C94" w:rsidRDefault="00EC5C7B" w:rsidP="00500652">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="003203DA">
+            <w:r w:rsidRPr="00206C94">
               <w:t>Description de la situation act</w:t>
             </w:r>
-            <w:r w:rsidR="00FF5EE9">
+            <w:r w:rsidR="00FF5EE9" w:rsidRPr="00206C94">
               <w:t>uelle dans le contexte scolaire :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62006811" w14:textId="25C2E653" w:rsidR="00FF5EE9" w:rsidRPr="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
+          <w:p w14:paraId="62006811" w14:textId="25C2E653" w:rsidR="00FF5EE9" w:rsidRPr="00206C94" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FF5EE9">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FF5EE9">
+            <w:r w:rsidRPr="00206C94">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FF5EE9">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FF5EE9">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00FF5EE9">
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FDEEF78" w14:textId="6D3BCD56" w:rsidR="00EC5C7B" w:rsidRPr="003203DA" w:rsidRDefault="00EC5C7B" w:rsidP="00500652">
+          <w:p w14:paraId="6FDEEF78" w14:textId="6D3BCD56" w:rsidR="00EC5C7B" w:rsidRPr="00206C94" w:rsidRDefault="00EC5C7B" w:rsidP="00500652">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="003203DA">
+            <w:r w:rsidRPr="00206C94">
               <w:t>Description de la situation actuelle dans l</w:t>
             </w:r>
-            <w:r w:rsidR="00FF5EE9">
+            <w:r w:rsidR="00FF5EE9" w:rsidRPr="00206C94">
               <w:t>e contexte familial/à la maison :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5695C85A" w14:textId="4A713B5E" w:rsidR="00EC5C7B" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
+          <w:p w14:paraId="5695C85A" w14:textId="4A713B5E" w:rsidR="00EC5C7B" w:rsidRPr="00206C94" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F9A2DB7" w14:textId="77777777" w:rsidR="00EC5C7B" w:rsidRDefault="00EC5C7B" w:rsidP="00500652">
+          <w:p w14:paraId="3F9A2DB7" w14:textId="77777777" w:rsidR="00EC5C7B" w:rsidRPr="00206C94" w:rsidRDefault="00EC5C7B" w:rsidP="00500652">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:r w:rsidRPr="003203DA">
+            <w:r w:rsidRPr="00206C94">
+              <w:lastRenderedPageBreak/>
               <w:t>Quelles sont les attentes des parents concernant cette demande de mesure ?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="291CA688" w14:textId="5D7FFE63" w:rsidR="00EC5C7B" w:rsidRPr="00D76273" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008F4D38">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="008F4D38">
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="008F4D38" w14:paraId="19F468B9" w14:textId="77777777" w:rsidTr="00FF5EE9">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF17354" w14:textId="77777777" w:rsidR="00EC5C7B" w:rsidRDefault="00EC5C7B" w:rsidP="009D7E7A">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="009D7E7A">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Point de vue de l’élève (en fonction de son âge et de sa compréhension)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44235158" w14:textId="409DCD28" w:rsidR="009D7E7A" w:rsidRPr="009D7E7A" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
@@ -6855,67 +6656,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10190"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="008F4D38" w14:paraId="444F615C" w14:textId="77777777" w:rsidTr="00500652">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AD5D82B" w14:textId="72BFB603" w:rsidR="00EC5C7B" w:rsidRPr="006A5FEB" w:rsidRDefault="00EC5C7B" w:rsidP="006A5FEB">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5FEB">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Point de vue de l’</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> titulaire : </w:t>
+              <w:t xml:space="preserve">Point de vue de l’enseignant-e titulaire : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E0EAEA8" w14:textId="0D110AAA" w:rsidR="00FF5EE9" w:rsidRPr="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="006A5FEB">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:noProof/>
@@ -6947,83 +6732,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="008F4D38" w14:paraId="07F9049A" w14:textId="77777777" w:rsidTr="00500652">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="125A8E8F" w14:textId="77777777" w:rsidR="00EC5C7B" w:rsidRDefault="00EC5C7B" w:rsidP="006A5FEB">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="006A5FEB">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Point de vue de l’</w:t>
-[...31 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Point de vue de l’enseignant-e spécialisé-e :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5020736D" w14:textId="54C48C59" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="006A5FEB">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:noProof/>
@@ -7232,67 +6985,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="008F4D38" w14:paraId="370F7243" w14:textId="77777777" w:rsidTr="00500652">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38066CB5" w14:textId="59112A57" w:rsidR="00EC5C7B" w:rsidRPr="006A5FEB" w:rsidRDefault="00EC5C7B" w:rsidP="006A5FEB">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5FEB">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Point de vue du/de la </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (si nécessaire)</w:t>
+              <w:t>Point de vue du/de la psychomotricien-ne (si nécessaire)</w:t>
             </w:r>
             <w:r w:rsidR="008F24BF">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A5FEB">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69853A03" w14:textId="56BE3BF9" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="006A5FEB">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
@@ -7341,67 +7078,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="008F4D38" w14:paraId="0E045557" w14:textId="77777777" w:rsidTr="00500652">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BA4DC67" w14:textId="2B91A20B" w:rsidR="00EC5C7B" w:rsidRDefault="00EC5C7B" w:rsidP="006A5FEB">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="009D7E7A">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Point de vue d’</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> participant-e-s (si nécessaire)</w:t>
+              <w:t>Point de vue d’autre-s participant-e-s (si nécessaire)</w:t>
             </w:r>
             <w:r w:rsidR="00FF5EE9" w:rsidRPr="009D7E7A">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r w:rsidR="00FF5EE9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B210D35" w14:textId="4E8ECAD0" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="006A5FEB">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -7470,384 +7191,434 @@
       <w:r w:rsidRPr="00C56C3A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mesure d’aide renforcée </w:t>
       </w:r>
       <w:r w:rsidR="00A10FBF" w:rsidRPr="00C56C3A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">(MAR) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C56C3A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">de pédagogie spécialisée </w:t>
       </w:r>
       <w:r w:rsidR="00233C80" w:rsidRPr="00C56C3A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">souhaitée </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC1F949" w14:textId="16A17A68" w:rsidR="008E6882" w:rsidRPr="008F4D38" w:rsidRDefault="00F437B8" w:rsidP="00C56C3A">
+    <w:p w14:paraId="08328AE1" w14:textId="77777777" w:rsidR="00D11033" w:rsidRDefault="00D11033" w:rsidP="00D11033">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A975BB" w:rsidRPr="008F4D38">
+      <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C56C3A">
+      <w:r>
         <w:tab/>
-        <w:t>Classe d</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A975BB" w:rsidRPr="008F4D38">
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:t>Soutien intégratif spécialisé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="CaseACocher8"/>
-      <w:r w:rsidR="00A975BB" w:rsidRPr="008F4D38">
+      <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="00C56C3A">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>Soutien intégratif spécialisé</w:t>
+        <w:t xml:space="preserve">Auxiliaire de vie scolaire </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5241FB8C" w14:textId="5B040422" w:rsidR="00414E17" w:rsidRDefault="00C50D53" w:rsidP="00C56C3A">
+    <w:p w14:paraId="5241FB8C" w14:textId="11580240" w:rsidR="00414E17" w:rsidRDefault="00C50D53" w:rsidP="00C56C3A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A">
         <w:tab/>
-        <w:t xml:space="preserve">Auxiliaire de vie scolaire </w:t>
-[...2 lines deleted...]
-        <w:t>(AVS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2">
+        <w:t>Classe d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="008F4D38">
+        <w:t>'enseignement spécialisé</w:t>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="007B482F">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r w:rsidR="008E6882" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008E6882">
-        <w:t>Classe de langage</w:t>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+        <w:t>Classe de post-scolarité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614E7B82" w14:textId="5B442783" w:rsidR="00E63486" w:rsidRPr="00E63486" w:rsidRDefault="00E63486" w:rsidP="00C56C3A">
+    <w:p w14:paraId="56ABDDED" w14:textId="638CF1D6" w:rsidR="00F757F2" w:rsidRDefault="00E63486" w:rsidP="00F757F2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63486">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E63486">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r w:rsidRPr="00E63486">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E63486">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E63486">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63486">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C56C3A">
+      <w:r w:rsidR="00F757F2">
         <w:t>Indéterminée</w:t>
       </w:r>
-      <w:r w:rsidR="00C56C3A">
+      <w:r w:rsidR="00F757F2" w:rsidRPr="008F4D38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C56C3A" w:rsidRPr="008F4D38">
-[...72 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5F37061A" w14:textId="45A65043" w:rsidR="00E63486" w:rsidRPr="008F4D38" w:rsidRDefault="00E63486" w:rsidP="0014601F">
+    <w:p w14:paraId="7B061039" w14:textId="77777777" w:rsidR="00F32F5D" w:rsidRDefault="00F32F5D" w:rsidP="00F32F5D">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA4B0CA" w14:textId="44BBFDD8" w:rsidR="00F32F5D" w:rsidRPr="00206C94" w:rsidRDefault="00F32F5D" w:rsidP="00F32F5D">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:pos="6663"/>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Futur établissement scolaire (si la demande est pour un soutien intégratif spécialisé et/ou un-e auxiliaire de vie scolaire)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-18"/>
+        <w:tblW w:w="10410" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2331"/>
+        <w:gridCol w:w="8079"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F32F5D" w:rsidRPr="008F4D38" w14:paraId="229124B7" w14:textId="77777777" w:rsidTr="0081476F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="081F1C30" w14:textId="77777777" w:rsidR="00F32F5D" w:rsidRPr="00206C94" w:rsidRDefault="00F32F5D" w:rsidP="0081476F">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00206C94">
+              <w:t>Etablissement scolaire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C891902" w14:textId="77777777" w:rsidR="00F32F5D" w:rsidRPr="008F4D38" w:rsidRDefault="00F32F5D" w:rsidP="0081476F">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00206C94">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F37061A" w14:textId="45A65043" w:rsidR="00E63486" w:rsidRPr="008F4D38" w:rsidRDefault="00E63486" w:rsidP="0014601F">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:pos="6663"/>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="649C2299" w14:textId="77777777" w:rsidR="008F24BF" w:rsidRDefault="00E63486" w:rsidP="00AE5C01">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00542A69">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>La synthès</w:t>
       </w:r>
       <w:r w:rsidR="00851FAF" w:rsidRPr="00542A69">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>e pédagogique, ainsi qu’un éventuel projet pédagogique individualisé (PPI)</w:t>
       </w:r>
       <w:r w:rsidR="00AE5C01">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> et/ou le bulletin scolaire </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BB4758" w:rsidRPr="00542A69">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00851FAF" w:rsidRPr="00542A69">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>oivent</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EC5C7B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> accompagner ce formulaire de demande</w:t>
       </w:r>
       <w:r w:rsidRPr="00542A69">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidR="00851FAF" w:rsidRPr="00542A69">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>être remis</w:t>
       </w:r>
       <w:r w:rsidR="009D7E7A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> au SESAM </w:t>
       </w:r>
     </w:p>
@@ -7872,51 +7643,50 @@
           <w:b/>
         </w:rPr>
         <w:t>d’ici</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> au</w:t>
       </w:r>
       <w:r w:rsidR="00E63486" w:rsidRPr="00542A69">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> 31 janvier</w:t>
       </w:r>
       <w:r w:rsidR="00EC5C7B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5254B4FD" w14:textId="77777777" w:rsidR="00592408" w:rsidRPr="00EF1D4E" w:rsidRDefault="00592408" w:rsidP="00592408"/>
-    <w:p w14:paraId="6A03035D" w14:textId="77777777" w:rsidR="00592408" w:rsidRPr="003F0EC2" w:rsidRDefault="00592408" w:rsidP="003F0EC2"/>
     <w:p w14:paraId="0E87EF26" w14:textId="485D083A" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00E63486" w:rsidP="00C20EB1">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00550AFF" w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>apports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> qui seront transmis </w:t>
       </w:r>
       <w:r w:rsidR="00550AFF" w:rsidRPr="008F4D38">
         <w:rPr>
@@ -7950,56 +7720,56 @@
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychologie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -8031,103 +7801,212 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="710F1093" w14:textId="6F5A5EFE" w:rsidR="00C56C3A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="CaseACocher18"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Logopédie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">réalisé par : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4D38">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDAF5FB" w14:textId="2573934F" w:rsidR="00FC1E1A" w:rsidRPr="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="CaseACocher18"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Logopédie</w:t>
+        <w:t xml:space="preserve"> Psychomotricité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -8142,101 +8021,101 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDAF5FB" w14:textId="2573934F" w:rsidR="00FC1E1A" w:rsidRPr="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+    <w:p w14:paraId="536D0DA4" w14:textId="30C52ADB" w:rsidR="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Psychomotricité</w:t>
+        <w:t xml:space="preserve"> Médecin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -8251,101 +8130,101 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536D0DA4" w14:textId="30C52ADB" w:rsidR="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+    <w:p w14:paraId="19B11F74" w14:textId="7B8E77A5" w:rsidR="00FC1E1A" w:rsidRPr="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Médecin</w:t>
+        <w:t xml:space="preserve"> Ergothérapie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -8360,101 +8239,101 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B11F74" w14:textId="7B8E77A5" w:rsidR="00FC1E1A" w:rsidRPr="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+    <w:p w14:paraId="3B105492" w14:textId="01155BDE" w:rsidR="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ergothérapie</w:t>
+        <w:t xml:space="preserve"> Physiothérapie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -8469,101 +8348,101 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B105492" w14:textId="01155BDE" w:rsidR="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+    <w:p w14:paraId="4EA71C3A" w14:textId="4D6C6A4F" w:rsidR="00FC1E1A" w:rsidRPr="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Physiothérapie</w:t>
+        <w:t xml:space="preserve"> Service éducatif itinérant (SEI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -8578,341 +8457,218 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA71C3A" w14:textId="4D6C6A4F" w:rsidR="00FC1E1A" w:rsidRPr="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+    <w:p w14:paraId="7BF2B435" w14:textId="2BE90AAA" w:rsidR="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00ED2F66">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Service éducatif itinérant (SEI)</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">réalisé par : </w:t>
+        <w:t xml:space="preserve"> Autre-s </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="57BDBC87" w14:textId="63058F83" w:rsidR="00FC1E1A" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B6AF60" w14:textId="75805B2C" w:rsidR="00160E1F" w:rsidRDefault="00201101" w:rsidP="00246A74">
+    <w:p w14:paraId="3E120964" w14:textId="77777777" w:rsidR="00F757F2" w:rsidRDefault="00201101" w:rsidP="00246A74">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009373DB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour </w:t>
       </w:r>
       <w:r w:rsidRPr="00406C6A">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>toute demande de MAR</w:t>
       </w:r>
       <w:r w:rsidR="00AE7733">
         <w:rPr>
@@ -8937,216 +8693,134 @@
       <w:r w:rsidRPr="00406C6A">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>psychologique</w:t>
       </w:r>
       <w:r w:rsidRPr="009373DB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00160E1F" w:rsidRPr="009373DB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(en utilisant le canevas PES compatible</w:t>
       </w:r>
       <w:r w:rsidR="00FC1E1A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, disponible sur notre site </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00FC1E1A" w:rsidRPr="005D4423">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>www.fr.ch/sesam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00160E1F" w:rsidRPr="009373DB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00FC3BFB" w:rsidRPr="009373DB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">est nécessaire, sauf exception. </w:t>
+        <w:t>est nécessaire, sauf exception.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58369C79" w14:textId="599B0267" w:rsidR="00AE7733" w:rsidRPr="009373DB" w:rsidRDefault="00AE7733" w:rsidP="00246A74">
+    <w:p w14:paraId="12B6AF60" w14:textId="501E8646" w:rsidR="00160E1F" w:rsidRDefault="00F757F2" w:rsidP="00246A74">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pour </w:t>
-[...55 lines deleted...]
-        <w:t>dossier.</w:t>
+        <w:t>Tout autre rapport rédigé par un membre du réseau doit être joint au dossier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2F4CFE" w14:textId="6272A0D3" w:rsidR="00160E1F" w:rsidRPr="009373DB" w:rsidRDefault="00160E1F" w:rsidP="00246A74">
+    <w:p w14:paraId="3CD7A453" w14:textId="77777777" w:rsidR="00F757F2" w:rsidRDefault="00F757F2" w:rsidP="00246A74">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009373DB">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00406C6A">
+    </w:p>
+    <w:p w14:paraId="50E90DD6" w14:textId="77777777" w:rsidR="00F757F2" w:rsidRDefault="00F757F2" w:rsidP="00F757F2">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="10206"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>classe de langage</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00AE7733" w:rsidRPr="00AE7733">
+      </w:pPr>
+      <w:r w:rsidRPr="0087673D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>d’évaluation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00406C6A">
+        <w:t xml:space="preserve">Veuillez noter que seuls seront examinés les dossiers complets </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> logopédique</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">transmis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087673D">
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (en utilisant le canevas PES compatible</w:t>
-[...20 lines deleted...]
-        <w:t>) s’ajoute à la liste des documents exigés.</w:t>
+        <w:t>dans les délais mentionnés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542B9299" w14:textId="4F2F977F" w:rsidR="008F24BF" w:rsidRPr="003F0EC2" w:rsidRDefault="008F24BF" w:rsidP="003F0EC2">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E0404C8" w14:textId="14D71246" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00234C29" w:rsidP="000805D9">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB5546" w:rsidRPr="008F4D38">
         <w:rPr>
@@ -9262,225 +8936,50 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47FCE192" w14:textId="21003C95" w:rsidR="004D586C" w:rsidRPr="00234C29" w:rsidRDefault="004D586C" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A077991" w14:textId="2DBF63B1" w:rsidR="005F0A9E" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="005F0A9E">
-[...173 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0AD351F7" w14:textId="2C1A557F" w:rsidR="00FC1E1A" w:rsidRPr="00234C29" w:rsidRDefault="00FC1E1A" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C4DE83C" w14:textId="2064FD9F" w:rsidR="00FC1E1A" w:rsidRDefault="005F0A9E" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10065"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
@@ -9550,63 +9049,55 @@
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="009D7E7A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D7E7A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC1E1A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Signature-s</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> du-de la/des enseignant-e-s : </w:t>
+        <w:t xml:space="preserve">Signature-s du-de la/des enseignant-e-s : </w:t>
       </w:r>
       <w:r w:rsidR="00FC1E1A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009D7E7A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="094EC5FA" w14:textId="7DD99F58" w:rsidR="00FC1E1A" w:rsidRDefault="009D7E7A" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="right" w:pos="5529"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10065"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
@@ -9615,150 +9106,168 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B38BEF3" w14:textId="377F707E" w:rsidR="005F0A9E" w:rsidRDefault="00FC1E1A" w:rsidP="009D7E7A">
+    <w:p w14:paraId="3B38BEF3" w14:textId="085AAFED" w:rsidR="005F0A9E" w:rsidRDefault="00FC1E1A" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10065"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Date : </w:t>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D7E7A">
+      <w:r w:rsidR="009D7E7A" w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Signature de la direction d’établissement : </w:t>
+        <w:t xml:space="preserve">Signature </w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>du-de la responsable pédagogique/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>direction d’établissement :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D7E7A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009D7E7A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0B5AAE" w14:textId="77777777" w:rsidR="009D7E7A" w:rsidRPr="00234C29" w:rsidRDefault="009D7E7A" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11B258B0" w14:textId="77777777" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
@@ -9803,119 +9312,123 @@
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Par leur signature, les parents confirment avoir pris connaissance des informations susmentionnées (notamment qu’en cas d’octroi de la MAR, un projet pédagogique individualisé sera établi, lequel entrainera en principe une évaluation adaptée).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECBFFE8" w14:textId="77777777" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aussi, par leur signature, les représentants légaux autorisent tous les professionnel-le-s intervenant ou étant intervenu-e-s auprès de l’élève </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, en particulier le personnel enseignant et médical, les psychologues, les logopédistes et les psychomotriciens, à fournir les renseignements nécessaires à l’examen du bien-fondé de la demande et de l’éventuel octroi d’une MAR (art. 55 al. 2 du règlement sur la pédagogie spécialisée, RPS). </w:t>
+        <w:t xml:space="preserve">Aussi, par leur signature, les représentants légaux autorisent tous les professionnel-le-s intervenant ou étant intervenu-e-s auprès de l’élève concerné-e, en particulier le personnel enseignant et médical, les psychologues, les logopédistes et les psychomotriciens, à fournir les renseignements nécessaires à l’examen du bien-fondé de la demande et de l’éventuel octroi d’une MAR (art. 55 al. 2 du règlement sur la pédagogie spécialisée, RPS). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732566CF" w14:textId="77777777" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Par ailleurs, les représentants légaux confirment avoir pris connaissance de l’art. 40 du RPS (lequel précise l’art. 20 de la loi sur la pédagogie spécialisée (LPS)), qui stipule qu’en cas d'octroi d'une MAR, le </w:t>
-[...6 lines deleted...]
-        <w:t>dossier de l'élève est transmis à la direction d'établissement ou à la direction de l'institution de pédagogie spécialisée en charge (al. 1), et que la direction concernée est responsable du traitement de ce dossier et ne transmettra à son personnel que les données utiles et nécessaires à la mise en œuvre et au suivi d'une MAR (al. 2).</w:t>
+        <w:t>Par ailleurs, les représentants légaux confirment avoir pris connaissance de l’art. 40 du RPS (lequel précise l’art. 20 de la loi sur la pédagogie spécialisée (LPS)), qui stipule qu’en cas d'octroi d'une MAR, le dossier de l'élève est transmis à la direction d'établissement ou à la direction de l'institution de pédagogie spécialisée en charge (al. 1), et que la direction concernée est responsable du traitement de ce dossier et ne transmettra à son personnel que les données utiles et nécessaires à la mise en œuvre et au suivi d'une MAR (al. 2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668652BC" w14:textId="77777777" w:rsidR="00234C29" w:rsidRPr="003F0EC2" w:rsidRDefault="00234C29" w:rsidP="003F0EC2">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CE609F5" w14:textId="45A1AD68" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
+    <w:p w14:paraId="37093D25" w14:textId="77777777" w:rsidR="00F757F2" w:rsidRDefault="00F757F2" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4D38">
+    </w:p>
+    <w:p w14:paraId="355F053A" w14:textId="77777777" w:rsidR="00F757F2" w:rsidRDefault="00F757F2" w:rsidP="0098076D">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE609F5" w14:textId="4842F5BA" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Signature des représentants légaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou parents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2018F876" w14:textId="77777777" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si les parents partagent l’autorité parentale, mais n’habitent pas ensemble, la signature des deux est nécessaire.</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:strike/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79009577" w14:textId="4FE028B3" w:rsidR="00C167FA" w:rsidRPr="008F4D38" w:rsidRDefault="00C167FA" w:rsidP="00C167FA">
@@ -10052,85 +9565,103 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="0359EB65" w14:textId="59F2B4DA" w:rsidR="005F0A9E" w:rsidRDefault="005F0A9E" w:rsidP="009D7E7A">
+    <w:p w14:paraId="0359EB65" w14:textId="5F9BBB4D" w:rsidR="005F0A9E" w:rsidRDefault="005F0A9E" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Signatures des représentants légaux : </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Signatures des représentants légaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757F2" w:rsidRPr="00206C94">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+        <w:t xml:space="preserve"> et/ou parents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C94">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F10F9F8" w14:textId="6AD1009F" w:rsidR="009D7E7A" w:rsidRPr="008F4D38" w:rsidRDefault="009D7E7A" w:rsidP="009D7E7A">
+    <w:p w14:paraId="4F10F9F8" w14:textId="6AD1009F" w:rsidR="009D7E7A" w:rsidRPr="008F4D38" w:rsidRDefault="009D7E7A" w:rsidP="00F757F2">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
-          <w:tab w:val="right" w:pos="3686"/>
+          <w:tab w:val="right" w:pos="4820"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EC8267" w14:textId="1BC887F0" w:rsidR="00D0541F" w:rsidRDefault="00D0541F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -10352,63 +9883,55 @@
       </w:tr>
       <w:tr w:rsidR="00FC3A62" w:rsidRPr="008F4D38" w14:paraId="43FDF185" w14:textId="77777777" w:rsidTr="005F0A9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10205" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78505017" w14:textId="77777777" w:rsidR="00FC3A62" w:rsidRPr="008F4D38" w:rsidRDefault="00FC3A62" w:rsidP="00040D10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>ncidences</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> de la MAR sur l’élève :</w:t>
+              <w:t>ncidences de la MAR sur l’élève :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C1D7033" w14:textId="77777777" w:rsidR="00FC3A62" w:rsidRPr="008F4D38" w:rsidRDefault="00FC3A62" w:rsidP="00040D10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Statut</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50663974" w14:textId="77777777" w:rsidR="00FC3A62" w:rsidRPr="008F4D38" w:rsidRDefault="00FC3A62" w:rsidP="00040D10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
@@ -10536,109 +10059,380 @@
       </w:tr>
       <w:tr w:rsidR="00FC3A62" w:rsidRPr="00B07CC9" w14:paraId="0FC08A7A" w14:textId="77777777" w:rsidTr="005F0A9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10205" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64243019" w14:textId="77777777" w:rsidR="00FC3A62" w:rsidRPr="008F4D38" w:rsidRDefault="00FC3A62" w:rsidP="00040D10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obligation pour les parents : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B56106A" w14:textId="77777777" w:rsidR="00FC3A62" w:rsidRPr="008F4D38" w:rsidRDefault="00FC3A62" w:rsidP="00040D10">
+          <w:p w14:paraId="0F31B208" w14:textId="77777777" w:rsidR="00FC3A62" w:rsidRDefault="00FC3A62" w:rsidP="00040D10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>En tout temps, information au SESAM de modification ou retrait de l’annonce</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2A1D6027" w14:textId="77777777" w:rsidR="007755E6" w:rsidRDefault="007755E6" w:rsidP="007755E6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EB85377" w14:textId="5BF5195D" w:rsidR="007755E6" w:rsidRDefault="007755E6" w:rsidP="0008671D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="237A98EA" wp14:editId="157F2ACC">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-808</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>213022</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1194534" cy="1194534"/>
+                  <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1644293696" name="Image 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1644293696" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1195528" cy="1195528"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pour plus d’information</w:t>
+            </w:r>
+            <w:r w:rsidR="000263EE" w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C94">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F70B055" w14:textId="64DAE4C4" w:rsidR="007755E6" w:rsidRDefault="00D469E6" w:rsidP="0008671D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C14EEA5" wp14:editId="67BF2EF1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3852035</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>105012</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="950972" cy="1006056"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1299675078" name="Image 1" descr="Logo: Langue facile à lire"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1299675078" name="Image 1" descr="Logo: Langue facile à lire"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="950972" cy="1006056"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5C3DF8" w14:textId="18C9991A" w:rsidR="007755E6" w:rsidRDefault="007755E6" w:rsidP="0008671D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62D53D28" w14:textId="57364586" w:rsidR="00D469E6" w:rsidRDefault="00D469E6" w:rsidP="0008671D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1732"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="_Hlt238645811"/>
+            <w:bookmarkStart w:id="12" w:name="_Hlt238645812"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+          <w:p w14:paraId="4A64C98F" w14:textId="23346CDE" w:rsidR="00D469E6" w:rsidRDefault="00D469E6" w:rsidP="0008671D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1732"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5605EF2D" w14:textId="77777777" w:rsidR="00D469E6" w:rsidRDefault="00D469E6" w:rsidP="0008671D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1732"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1584F1A2" w14:textId="77777777" w:rsidR="00D469E6" w:rsidRDefault="00D469E6" w:rsidP="0008671D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1732"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52C118CE" w14:textId="20EDA9E3" w:rsidR="007755E6" w:rsidRDefault="00D469E6" w:rsidP="00D469E6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="7263"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="001A2815">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>www.fr.ch/sesam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00D469E6">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>Explicatif de la MAR</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D469E6">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>en langage facile à lire et comprendre FALC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5B56106A" w14:textId="77777777" w:rsidR="00F757F2" w:rsidRPr="00F757F2" w:rsidRDefault="00F757F2" w:rsidP="00F757F2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="688D273C" w14:textId="18874774" w:rsidR="003674C7" w:rsidRPr="00FC3A62" w:rsidRDefault="003674C7" w:rsidP="00464844"/>
+    <w:p w14:paraId="688D273C" w14:textId="07A8F217" w:rsidR="003674C7" w:rsidRPr="00FC3A62" w:rsidRDefault="003674C7" w:rsidP="00464844"/>
     <w:sectPr w:rsidR="003674C7" w:rsidRPr="00FC3A62" w:rsidSect="005F0A9E">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="709" w:bottom="992" w:left="992" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28C1402E" w14:textId="77777777" w:rsidR="00FC4E4F" w:rsidRDefault="00FC4E4F" w:rsidP="00AB5546">
+    <w:p w14:paraId="21D1EB25" w14:textId="77777777" w:rsidR="00F97C62" w:rsidRDefault="00F97C62" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BC515A9" w14:textId="77777777" w:rsidR="00FC4E4F" w:rsidRDefault="00FC4E4F" w:rsidP="00AB5546">
+    <w:p w14:paraId="086577B8" w14:textId="77777777" w:rsidR="00F97C62" w:rsidRDefault="00F97C62" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10649,194 +10443,221 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63B611F8" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="0045325D" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0045325D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="436EDF96" w14:textId="77777777" w:rsidR="00A41033" w:rsidRPr="001F1BF4" w:rsidRDefault="00A41033" w:rsidP="00A41033">
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="11" w:name="_Hlk95133576"/>
+    <w:bookmarkStart w:id="13" w:name="_Hlk95133576"/>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>DFAC</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="51D732BD" w14:textId="07071E4B" w:rsidR="0012491F" w:rsidRPr="00A41033" w:rsidRDefault="00A41033" w:rsidP="00A41033">
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="661D7FD7" w14:textId="77777777" w:rsidR="00FC4E4F" w:rsidRDefault="00FC4E4F" w:rsidP="00AB5546">
+    <w:p w14:paraId="00894DC4" w14:textId="77777777" w:rsidR="00F97C62" w:rsidRDefault="00F97C62" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65181F00" w14:textId="77777777" w:rsidR="00FC4E4F" w:rsidRDefault="00FC4E4F" w:rsidP="00AB5546">
+    <w:p w14:paraId="737A32A0" w14:textId="77777777" w:rsidR="00F97C62" w:rsidRDefault="00F97C62" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="0012491F" w14:paraId="47E697A5" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="244B81DD" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="00A74986" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
+        <w:p w14:paraId="0AB3B0C7" w14:textId="77777777" w:rsidR="00D81A63" w:rsidRPr="00BF50CB" w:rsidRDefault="00D81A63" w:rsidP="00D81A63">
           <w:pPr>
-            <w:pStyle w:val="09enttepage2"/>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00BF50CB">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Service de </w:t>
+          </w:r>
           <w:r>
-            <w:t>Inspectorat scolaire</w:t>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">l’enseignement spécialisé et des mesures d’aide </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF50CB">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>S</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>ESAM</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7FC1C66F" w14:textId="4BF30361" w:rsidR="0012491F" w:rsidRPr="0064336A" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
@@ -10997,51 +10818,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="74547093" w14:textId="05C1C664" w:rsidR="0012491F" w:rsidRDefault="0012491F" w:rsidP="00AB5546"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="0012491F" w:rsidRPr="004A0F2D" w14:paraId="4F071B88" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="67BB1D6E" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="00805607" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:spacing w:after="180"/>
@@ -11096,175 +10917,268 @@
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1064EA1E" w14:textId="77777777" w:rsidR="0012491F" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
+        <w:p w14:paraId="47C6E933" w14:textId="77777777" w:rsidR="00D81A63" w:rsidRDefault="00D81A63" w:rsidP="00D81A63">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00804CA6">
+          <w:r w:rsidRPr="00BF50CB">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>Service de l´enseignement obligatoire de langue française</w:t>
+            <w:t xml:space="preserve">Service de </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-            <w:t>SEnOF</w:t>
+            <w:t>l’enseignement spécialisé</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0A763C9F" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="0091232F" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
-[...27 lines deleted...]
-        <w:p w14:paraId="75004A51" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="00804CA6" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
+        <w:p w14:paraId="34ED1A87" w14:textId="77777777" w:rsidR="00D81A63" w:rsidRPr="00BF50CB" w:rsidRDefault="00D81A63" w:rsidP="00D81A63">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>et</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> des mesures d’aide </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF50CB">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>S</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>ESAM</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="071F6E16" w14:textId="77777777" w:rsidR="00D81A63" w:rsidRPr="00E72245" w:rsidRDefault="00D81A63" w:rsidP="00D81A63">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>Amt</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>für</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>Sonderpädagogik</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>SoA</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+        </w:p>
+        <w:p w14:paraId="5BCEE894" w14:textId="77777777" w:rsidR="00D81A63" w:rsidRPr="00E72245" w:rsidRDefault="00D81A63" w:rsidP="00D81A63">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="27300C39" w14:textId="77777777" w:rsidR="0012491F" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
+        <w:p w14:paraId="2BBD6483" w14:textId="77777777" w:rsidR="00D81A63" w:rsidRPr="00E72245" w:rsidRDefault="00D81A63" w:rsidP="00D81A63">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
+              <w:szCs w:val="12"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>Inspectorat scolaire</w:t>
+            <w:t>Rue de l’Hôpital 3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>, 1701 Fribourg</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7951B7DA" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="005C57EB" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
+        <w:p w14:paraId="1BC5BAE7" w14:textId="77777777" w:rsidR="00D81A63" w:rsidRPr="00E72245" w:rsidRDefault="00D81A63" w:rsidP="00D81A63">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0B9FE412" w14:textId="77777777" w:rsidR="00D81A63" w:rsidRPr="00920A79" w:rsidRDefault="00D81A63" w:rsidP="00D81A63">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">T +41 </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00920A79">
+            <w:t xml:space="preserve">26 305 </w:t>
+          </w:r>
+          <w:r>
+            <w:t>40 60</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7951B7DA" w14:textId="0FFD4A34" w:rsidR="0012491F" w:rsidRPr="005C57EB" w:rsidRDefault="00D81A63" w:rsidP="00D81A63">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00804CA6">
-[...3 lines deleted...]
-            <w:t>Schulinspektorat</w:t>
+          <w:r>
+            <w:t>www.fr.ch/sesam</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5EB81BA1" w14:textId="77777777" w:rsidR="0012491F" w:rsidRDefault="0012491F" w:rsidP="00AB5546"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1399" type="#_x0000_t75" style="width:10.05pt;height:10.05pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -14749,369 +14663,404 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1548377348">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00805607"/>
+    <w:rsid w:val="000011F8"/>
     <w:rsid w:val="00007D81"/>
     <w:rsid w:val="000125AF"/>
+    <w:rsid w:val="000263EE"/>
     <w:rsid w:val="00040D10"/>
     <w:rsid w:val="00041274"/>
     <w:rsid w:val="0004343C"/>
+    <w:rsid w:val="0006272F"/>
     <w:rsid w:val="000805D9"/>
+    <w:rsid w:val="00081F1A"/>
+    <w:rsid w:val="0008671D"/>
     <w:rsid w:val="000A0CF1"/>
+    <w:rsid w:val="000C6B5C"/>
     <w:rsid w:val="000F4AD9"/>
     <w:rsid w:val="0011405D"/>
     <w:rsid w:val="00121243"/>
     <w:rsid w:val="0012491F"/>
     <w:rsid w:val="00126B94"/>
     <w:rsid w:val="001335F6"/>
     <w:rsid w:val="00134E24"/>
     <w:rsid w:val="0014601F"/>
+    <w:rsid w:val="001530C0"/>
     <w:rsid w:val="00160E1F"/>
+    <w:rsid w:val="0018424B"/>
     <w:rsid w:val="001A1B21"/>
     <w:rsid w:val="001D2D40"/>
     <w:rsid w:val="001D4E3B"/>
     <w:rsid w:val="001F32D8"/>
     <w:rsid w:val="00201101"/>
+    <w:rsid w:val="00206C94"/>
     <w:rsid w:val="00216A4C"/>
     <w:rsid w:val="00223461"/>
     <w:rsid w:val="00233C80"/>
     <w:rsid w:val="00234C29"/>
     <w:rsid w:val="00246A74"/>
     <w:rsid w:val="002633D6"/>
     <w:rsid w:val="00275C27"/>
     <w:rsid w:val="0027714F"/>
     <w:rsid w:val="002A6A2C"/>
     <w:rsid w:val="002A73FF"/>
     <w:rsid w:val="002C3145"/>
     <w:rsid w:val="002C63A0"/>
     <w:rsid w:val="002C68A9"/>
     <w:rsid w:val="002D00F4"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E03A6"/>
     <w:rsid w:val="002E7037"/>
     <w:rsid w:val="002F67F2"/>
     <w:rsid w:val="003203DA"/>
     <w:rsid w:val="00323083"/>
     <w:rsid w:val="0034673B"/>
     <w:rsid w:val="00346980"/>
     <w:rsid w:val="00350005"/>
     <w:rsid w:val="003674C7"/>
     <w:rsid w:val="00374918"/>
     <w:rsid w:val="0037565D"/>
     <w:rsid w:val="0037714A"/>
     <w:rsid w:val="0038095A"/>
     <w:rsid w:val="00387331"/>
     <w:rsid w:val="00390641"/>
     <w:rsid w:val="003926F2"/>
     <w:rsid w:val="00397A71"/>
     <w:rsid w:val="003A0F3A"/>
     <w:rsid w:val="003A5BDA"/>
+    <w:rsid w:val="003A6E6D"/>
     <w:rsid w:val="003C1537"/>
     <w:rsid w:val="003E1BDD"/>
     <w:rsid w:val="003E3B4C"/>
     <w:rsid w:val="003F0EC2"/>
     <w:rsid w:val="003F2809"/>
     <w:rsid w:val="00406C6A"/>
     <w:rsid w:val="00414E17"/>
+    <w:rsid w:val="004170E8"/>
     <w:rsid w:val="00424B4F"/>
     <w:rsid w:val="00441FA6"/>
     <w:rsid w:val="00444230"/>
+    <w:rsid w:val="00447FB0"/>
+    <w:rsid w:val="00453D11"/>
     <w:rsid w:val="00464844"/>
     <w:rsid w:val="00465D42"/>
     <w:rsid w:val="00471F2D"/>
+    <w:rsid w:val="004761D9"/>
     <w:rsid w:val="004819D5"/>
     <w:rsid w:val="004A0F69"/>
     <w:rsid w:val="004A2F7B"/>
     <w:rsid w:val="004A3F09"/>
+    <w:rsid w:val="004B6ABE"/>
     <w:rsid w:val="004C1BD1"/>
     <w:rsid w:val="004D586C"/>
     <w:rsid w:val="004E6507"/>
     <w:rsid w:val="004E7330"/>
     <w:rsid w:val="004F1821"/>
     <w:rsid w:val="005004E7"/>
     <w:rsid w:val="00500652"/>
     <w:rsid w:val="00532116"/>
     <w:rsid w:val="005375EC"/>
     <w:rsid w:val="00540B12"/>
     <w:rsid w:val="00542A69"/>
     <w:rsid w:val="00544868"/>
     <w:rsid w:val="00544C5B"/>
     <w:rsid w:val="00550AFF"/>
     <w:rsid w:val="005545ED"/>
     <w:rsid w:val="00555AB5"/>
     <w:rsid w:val="00570E82"/>
     <w:rsid w:val="00580DEB"/>
     <w:rsid w:val="00592408"/>
     <w:rsid w:val="005B2A20"/>
     <w:rsid w:val="005B335B"/>
     <w:rsid w:val="005C7488"/>
     <w:rsid w:val="005D3B5D"/>
     <w:rsid w:val="005E4483"/>
     <w:rsid w:val="005F0A9E"/>
     <w:rsid w:val="006125BB"/>
     <w:rsid w:val="006208F0"/>
     <w:rsid w:val="00633FEA"/>
     <w:rsid w:val="00634B91"/>
     <w:rsid w:val="00634C41"/>
     <w:rsid w:val="00640B71"/>
     <w:rsid w:val="00650036"/>
     <w:rsid w:val="00651CE4"/>
     <w:rsid w:val="00656D56"/>
     <w:rsid w:val="0066485C"/>
+    <w:rsid w:val="006730FD"/>
     <w:rsid w:val="00683913"/>
     <w:rsid w:val="006862AE"/>
     <w:rsid w:val="0069475A"/>
     <w:rsid w:val="006A2F37"/>
     <w:rsid w:val="006A5FEB"/>
     <w:rsid w:val="006C3775"/>
+    <w:rsid w:val="007023B0"/>
     <w:rsid w:val="00723175"/>
     <w:rsid w:val="007332A3"/>
     <w:rsid w:val="00743DB6"/>
     <w:rsid w:val="00753865"/>
     <w:rsid w:val="00753D22"/>
     <w:rsid w:val="00761542"/>
     <w:rsid w:val="0077026F"/>
+    <w:rsid w:val="007755E6"/>
     <w:rsid w:val="00791170"/>
     <w:rsid w:val="007A0CD9"/>
     <w:rsid w:val="007A78EA"/>
     <w:rsid w:val="007B482F"/>
     <w:rsid w:val="007D1C44"/>
     <w:rsid w:val="007D5D3F"/>
     <w:rsid w:val="007E5E99"/>
     <w:rsid w:val="00802159"/>
     <w:rsid w:val="00805607"/>
     <w:rsid w:val="00805F75"/>
     <w:rsid w:val="00817AB1"/>
     <w:rsid w:val="008202D3"/>
     <w:rsid w:val="008463AF"/>
     <w:rsid w:val="00851FAF"/>
     <w:rsid w:val="0085643B"/>
     <w:rsid w:val="0087673D"/>
     <w:rsid w:val="008A10E0"/>
+    <w:rsid w:val="008B1551"/>
     <w:rsid w:val="008D31AE"/>
+    <w:rsid w:val="008E3694"/>
     <w:rsid w:val="008E6882"/>
     <w:rsid w:val="008F24BF"/>
     <w:rsid w:val="008F4D38"/>
+    <w:rsid w:val="008F53F1"/>
     <w:rsid w:val="009045A8"/>
     <w:rsid w:val="00913C02"/>
     <w:rsid w:val="0093059D"/>
     <w:rsid w:val="009373DB"/>
     <w:rsid w:val="00945E5D"/>
     <w:rsid w:val="009543BB"/>
     <w:rsid w:val="009603A1"/>
     <w:rsid w:val="00960832"/>
     <w:rsid w:val="00965447"/>
+    <w:rsid w:val="00977811"/>
     <w:rsid w:val="0098076D"/>
     <w:rsid w:val="00984669"/>
     <w:rsid w:val="009855C5"/>
     <w:rsid w:val="009A7A72"/>
     <w:rsid w:val="009B3A41"/>
     <w:rsid w:val="009B6A78"/>
     <w:rsid w:val="009D63FC"/>
     <w:rsid w:val="009D7E7A"/>
     <w:rsid w:val="009E37D8"/>
     <w:rsid w:val="00A043A5"/>
     <w:rsid w:val="00A10FBF"/>
     <w:rsid w:val="00A1151A"/>
     <w:rsid w:val="00A12BDA"/>
     <w:rsid w:val="00A32D90"/>
+    <w:rsid w:val="00A34ACB"/>
     <w:rsid w:val="00A41033"/>
     <w:rsid w:val="00A44094"/>
     <w:rsid w:val="00A546E0"/>
     <w:rsid w:val="00A6385C"/>
     <w:rsid w:val="00A673B4"/>
     <w:rsid w:val="00A7103E"/>
+    <w:rsid w:val="00A876CE"/>
     <w:rsid w:val="00A96019"/>
     <w:rsid w:val="00A975BB"/>
     <w:rsid w:val="00AA0F0B"/>
     <w:rsid w:val="00AB5546"/>
     <w:rsid w:val="00AB747F"/>
     <w:rsid w:val="00AC0D47"/>
     <w:rsid w:val="00AC10F5"/>
     <w:rsid w:val="00AD4FF0"/>
     <w:rsid w:val="00AE142C"/>
     <w:rsid w:val="00AE5C01"/>
     <w:rsid w:val="00AE7733"/>
     <w:rsid w:val="00B04D86"/>
     <w:rsid w:val="00B07CC9"/>
     <w:rsid w:val="00B4090A"/>
     <w:rsid w:val="00B60D98"/>
     <w:rsid w:val="00B7514B"/>
     <w:rsid w:val="00B932A1"/>
     <w:rsid w:val="00B93890"/>
     <w:rsid w:val="00B94998"/>
     <w:rsid w:val="00B95002"/>
     <w:rsid w:val="00BB4758"/>
     <w:rsid w:val="00BC2231"/>
     <w:rsid w:val="00BC3F33"/>
     <w:rsid w:val="00BC7223"/>
     <w:rsid w:val="00BF25A9"/>
     <w:rsid w:val="00C167FA"/>
     <w:rsid w:val="00C20EB1"/>
     <w:rsid w:val="00C33FD7"/>
     <w:rsid w:val="00C36E69"/>
     <w:rsid w:val="00C50D53"/>
     <w:rsid w:val="00C51A74"/>
     <w:rsid w:val="00C56C3A"/>
     <w:rsid w:val="00C71608"/>
     <w:rsid w:val="00C8040A"/>
     <w:rsid w:val="00CA25C7"/>
+    <w:rsid w:val="00CC3135"/>
     <w:rsid w:val="00CD675F"/>
     <w:rsid w:val="00CE3315"/>
     <w:rsid w:val="00CE79A1"/>
     <w:rsid w:val="00D0541F"/>
+    <w:rsid w:val="00D11033"/>
     <w:rsid w:val="00D12D5C"/>
     <w:rsid w:val="00D131B7"/>
     <w:rsid w:val="00D21230"/>
     <w:rsid w:val="00D376F7"/>
     <w:rsid w:val="00D37C68"/>
     <w:rsid w:val="00D44B2E"/>
+    <w:rsid w:val="00D469E6"/>
     <w:rsid w:val="00D75975"/>
     <w:rsid w:val="00D76273"/>
+    <w:rsid w:val="00D81A63"/>
     <w:rsid w:val="00D87294"/>
     <w:rsid w:val="00DA3377"/>
     <w:rsid w:val="00DC7F23"/>
     <w:rsid w:val="00DD0DF6"/>
     <w:rsid w:val="00DD3026"/>
+    <w:rsid w:val="00E03E41"/>
     <w:rsid w:val="00E25D0C"/>
     <w:rsid w:val="00E37238"/>
     <w:rsid w:val="00E53B00"/>
     <w:rsid w:val="00E63486"/>
     <w:rsid w:val="00E903AC"/>
     <w:rsid w:val="00E91815"/>
     <w:rsid w:val="00E97275"/>
     <w:rsid w:val="00EA0F63"/>
     <w:rsid w:val="00EA23A7"/>
     <w:rsid w:val="00EC4A7A"/>
     <w:rsid w:val="00EC5C7B"/>
     <w:rsid w:val="00ED1DAB"/>
     <w:rsid w:val="00ED2F66"/>
     <w:rsid w:val="00EF3CDE"/>
     <w:rsid w:val="00EF729D"/>
     <w:rsid w:val="00F00A32"/>
     <w:rsid w:val="00F16545"/>
+    <w:rsid w:val="00F32F5D"/>
     <w:rsid w:val="00F3453A"/>
     <w:rsid w:val="00F437B8"/>
     <w:rsid w:val="00F505EC"/>
     <w:rsid w:val="00F53D0C"/>
+    <w:rsid w:val="00F64216"/>
+    <w:rsid w:val="00F757F2"/>
     <w:rsid w:val="00F76FA3"/>
     <w:rsid w:val="00F91EFB"/>
+    <w:rsid w:val="00F97C62"/>
     <w:rsid w:val="00FA4F30"/>
     <w:rsid w:val="00FB04FF"/>
+    <w:rsid w:val="00FB5EB5"/>
     <w:rsid w:val="00FC1E1A"/>
     <w:rsid w:val="00FC3A62"/>
     <w:rsid w:val="00FC3BFB"/>
     <w:rsid w:val="00FC4E4F"/>
     <w:rsid w:val="00FD7B9E"/>
     <w:rsid w:val="00FE1957"/>
     <w:rsid w:val="00FE4665"/>
+    <w:rsid w:val="00FE7472"/>
     <w:rsid w:val="00FF5EE9"/>
     <w:rsid w:val="00FF62AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="08D260F3"/>
   <w15:docId w15:val="{BC6BFF62-C0CB-45F6-A361-CFC7C80395E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16223,55 +16172,67 @@
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:rsid w:val="00F505EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00B7514B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E25D0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007755E6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="637146079">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1363628159">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -16708,59 +16669,59 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sesam@fr.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/formation-et-ecoles/scolarite-obligatoire/des-mesures-daide-renforcees-de-pedagogie-specialisee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -17027,82 +16988,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41D291C3-3F56-48DE-802B-9BFFFA09A9A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1474</Words>
-  <Characters>8109</Characters>
+  <Words>1493</Words>
+  <Characters>8213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
+  <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9564</CharactersWithSpaces>
+  <CharactersWithSpaces>9687</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>Dénervaud Floriane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>