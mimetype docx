--- v0 (2025-12-05)
+++ v1 (2026-10-27)
@@ -1,59 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67AFD620" w14:textId="554DF193" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00AB5546" w:rsidP="00AB5546">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B93890">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B93890">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:t>Réf. : 125</w:t>
       </w:r>
       <w:r w:rsidR="0084032C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0042738D">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="007327BC">
         <w:t>ntrée en scolarité</w:t>
@@ -129,51 +133,51 @@
     </w:p>
     <w:p w14:paraId="08E43CB3" w14:textId="77777777" w:rsidR="00C33FD7" w:rsidRPr="00C33FD7" w:rsidRDefault="00C33FD7" w:rsidP="00C33FD7">
       <w:pPr>
         <w:pStyle w:val="08puces2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="062C94CC" w14:textId="13E29358" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00FE1A74">
       <w:pPr>
         <w:pStyle w:val="08puces2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3665"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="385153BF" w14:textId="045D8847" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
+    <w:p w14:paraId="385153BF" w14:textId="705EA76D" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
       <w:pPr>
         <w:pStyle w:val="08puces2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002633D6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ce document est à </w:t>
       </w:r>
       <w:r w:rsidR="00CC0D70">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>transmettre au SESAM</w:t>
       </w:r>
       <w:r w:rsidRPr="002633D6">
         <w:rPr>
@@ -185,79 +189,103 @@
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>au plus tard pour le 31 </w:t>
       </w:r>
       <w:r w:rsidRPr="002633D6">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>janvier</w:t>
       </w:r>
       <w:r w:rsidR="00CC0D70">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="002633D6">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>SESAM, Rue de l’Hôpital 3, 1701 Fribourg.</w:t>
+        <w:t>SESAM, Rue de l’Hôpital 3, 1701 Fribourg</w:t>
+      </w:r>
+      <w:r w:rsidR="00B779AB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="000C17A2" w:rsidRPr="00B15257">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:i/>
+          </w:rPr>
+          <w:t>sesam@fr.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000C17A2">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DFF108" w14:textId="77777777" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
       <w:pPr>
         <w:pStyle w:val="08puces2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E879245" w14:textId="67850F98" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
+    <w:p w14:paraId="1E879245" w14:textId="7336796D" w:rsidR="00FD7B9E" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00241297">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Enfant</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -493,50 +521,118 @@
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B779AB" w:rsidRPr="008F4D38" w14:paraId="6A3EE5D4" w14:textId="77777777" w:rsidTr="00FE4381">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200B6E6C" w14:textId="77777777" w:rsidR="00B779AB" w:rsidRPr="008F4D38" w:rsidRDefault="00B779AB" w:rsidP="00FE4381">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t>Adresse</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> complète</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7197DE7A" w14:textId="77777777" w:rsidR="00B779AB" w:rsidRPr="008F4D38" w:rsidRDefault="00B779AB" w:rsidP="00FE4381">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F4D38">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w14:paraId="786A0988" w14:textId="77777777" w:rsidTr="00FF5EE9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37843E1E" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r>
               <w:t>Nationalité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="674FE33B" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="008F4D38" w:rsidRDefault="00FF5EE9" w:rsidP="00FC1E1A">
             <w:pPr>
@@ -626,96 +722,87 @@
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FD5F032" w14:textId="2C738AFE" w:rsidR="008F4D38" w:rsidRDefault="008F4D38" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="60" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BA29A1" w14:textId="083D14BE" w:rsidR="00633FEA" w:rsidRDefault="00216A4C" w:rsidP="00234C29">
+    <w:p w14:paraId="53BA29A1" w14:textId="25CCC682" w:rsidR="00633FEA" w:rsidRDefault="00216A4C" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD7B9E" w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Coordonnées des représentants légaux </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Coordonnées des représentants légaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00B779AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> et/ou parents</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7B9E" w:rsidRPr="008F4D38">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>Mère</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
@@ -1056,131 +1143,110 @@
               </w:tabs>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve">Autorité parentale </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0068360C">
+            <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00761542" w:rsidRPr="008F4D38">
               <w:t xml:space="preserve"> Oui</w:t>
             </w:r>
             <w:r w:rsidR="00761542" w:rsidRPr="008F4D38">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0068360C">
+            <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5268D52E" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00EF3CDE">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75B2D743" w14:textId="6AA47280" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00EF3CDE">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3543"/>
@@ -1520,79 +1586,79 @@
               </w:tabs>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve">Autorité parentale </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0068360C">
+            <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve"> Oui</w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0068360C">
+            <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23AC6609" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="60" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16BB2F4D" w14:textId="56EABF5A" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
@@ -2421,51 +2487,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3F901C" w14:textId="355DA1B8" w:rsidR="00542A69" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00542A69">
         <w:t>Logopédie</w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
@@ -2507,51 +2573,51 @@
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34885D83" w14:textId="6411D60D" w:rsidR="00542A69" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF5EE9">
         <w:t>Psychologie</w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
@@ -2593,51 +2659,51 @@
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E782E2C" w14:textId="1B4D9222" w:rsidR="00542A69" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00542A69">
         <w:t>Psychomotricité</w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
@@ -2679,51 +2745,51 @@
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DADA02D" w14:textId="09EBDAED" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA4F30" w:rsidRPr="00C33FD7">
         <w:t>Ergothé</w:t>
       </w:r>
       <w:r w:rsidR="00BC7223" w:rsidRPr="00C33FD7">
         <w:t>rapie</w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -2768,51 +2834,51 @@
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E695B9" w14:textId="383A6EE5" w:rsidR="00BC7223" w:rsidRPr="00C33FD7" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA4F30" w:rsidRPr="00C33FD7">
         <w:t>Physiothé</w:t>
       </w:r>
       <w:r w:rsidR="00BC7223" w:rsidRPr="00C33FD7">
         <w:t>rapie</w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -2857,51 +2923,51 @@
       <w:r w:rsidR="00EB0A45" w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="065E5D7A" w14:textId="0074A3FF" w:rsidR="00E25D0C" w:rsidRPr="00C33FD7" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA4F30" w:rsidRPr="00C33FD7">
         <w:t>Autre-s</w:t>
       </w:r>
       <w:r w:rsidR="003203DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7223" w:rsidRPr="00C33FD7">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C33FD7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
@@ -4221,72 +4287,79 @@
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10190"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="00D76273" w14:paraId="4B2D826D" w14:textId="77777777" w:rsidTr="00FF5EE9">
         <w:trPr>
           <w:trHeight w:val="1366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79039045" w14:textId="18D904D7" w:rsidR="00EC5C7B" w:rsidRPr="003203DA" w:rsidRDefault="009D7E7A" w:rsidP="00500652">
+          <w:p w14:paraId="79039045" w14:textId="56F26DEC" w:rsidR="00EC5C7B" w:rsidRPr="003203DA" w:rsidRDefault="009D7E7A" w:rsidP="00500652">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Point de vue des représentants</w:t>
             </w:r>
             <w:r w:rsidR="00FF5EE9">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> légaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00B779AB">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et/ou parents</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B369AD0" w14:textId="7CB6A637" w:rsidR="00EC5C7B" w:rsidRDefault="00EC5C7B" w:rsidP="00500652">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="003203DA">
               <w:t>Description de la situation act</w:t>
             </w:r>
             <w:r w:rsidR="00FF5EE9">
               <w:t xml:space="preserve">uelle dans le contexte </w:t>
             </w:r>
             <w:r w:rsidR="00007C40">
               <w:t>familial/à la maison </w:t>
             </w:r>
             <w:r w:rsidR="00FF5EE9">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62006811" w14:textId="25C2E653" w:rsidR="00FF5EE9" w:rsidRPr="00FF5EE9" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF5EE9">
@@ -5112,214 +5185,214 @@
     <w:p w14:paraId="5035F5D2" w14:textId="2A04A584" w:rsidR="00E44A51" w:rsidRDefault="009927FB" w:rsidP="00E6525A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C56C3A">
         <w:t xml:space="preserve">Classe </w:t>
       </w:r>
       <w:r w:rsidR="00322F95">
         <w:t>d’observation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en institution de pédagogie spécialisée</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5241FB8C" w14:textId="61AB7751" w:rsidR="00414E17" w:rsidRDefault="00D25019" w:rsidP="00E6525A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A975BB" w:rsidRPr="008F4D38">
         <w:t>Soutien intégratif spécialisé</w:t>
       </w:r>
       <w:r w:rsidR="00912859">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00912859" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00912859" w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r w:rsidR="00912859" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00912859" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00912859">
         <w:tab/>
         <w:t>Auxiliaire de vie scolaire (AVS)</w:t>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="007B482F">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="614E7B82" w14:textId="5B442783" w:rsidR="00E63486" w:rsidRPr="00E63486" w:rsidRDefault="00E63486" w:rsidP="00E6525A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63486">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E63486">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r w:rsidRPr="00E63486">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E63486">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E63486">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63486">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C56C3A">
         <w:t>Indéterminée</w:t>
       </w:r>
       <w:r w:rsidR="00C56C3A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
+      <w:r w:rsidR="00C56C3A" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="008F4D38">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="008F4D38">
@@ -5708,56 +5781,56 @@
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychologie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -5872,56 +5945,56 @@
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="CaseACocher18"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Logopédie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
@@ -6036,56 +6109,56 @@
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychomotricité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -6200,56 +6273,56 @@
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Médecin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -6363,56 +6436,56 @@
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ergothérapie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -6526,56 +6599,56 @@
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Physiothérapie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">réalisé par : </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
@@ -6689,56 +6762,56 @@
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Service éducatif itinérant (SEI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29365A64" w14:textId="13D566BD" w:rsidR="00E80789" w:rsidRDefault="00E80789" w:rsidP="009927FB">
@@ -6756,56 +6829,56 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B3B70">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6944,56 +7017,56 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B3B70">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7132,56 +7205,56 @@
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rapport de la structure de la</w:t>
       </w:r>
       <w:r w:rsidR="009927FB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D65A0">
         <w:rPr>
@@ -7314,56 +7387,56 @@
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0068360C">
-[...4 lines deleted...]
-      <w:r w:rsidR="0068360C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autre-s </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -7567,240 +7640,282 @@
       <w:r w:rsidRPr="00AE7733">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00406C6A">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>psychologique</w:t>
       </w:r>
       <w:r w:rsidRPr="009373DB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00160E1F" w:rsidRPr="009373DB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(en utilisant le canevas PES compatible</w:t>
-      </w:r>
-[...131 lines deleted...]
-        <w:t xml:space="preserve"> (en utilisant le canevas PES compatible</w:t>
       </w:r>
       <w:r w:rsidR="00FC1E1A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, disponible sur notre site </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00FC1E1A" w:rsidRPr="005D4423">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>www.fr.ch/sesam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00160E1F" w:rsidRPr="009373DB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BFB" w:rsidRPr="009373DB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est nécessaire, sauf exception. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58369C79" w14:textId="599B0267" w:rsidR="00AE7733" w:rsidRPr="009373DB" w:rsidRDefault="00AE7733" w:rsidP="00246A74">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="10206"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723175">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>toute demande de MAR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5FEB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406C6A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rapports spécialisés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009373DB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5FEB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la justifiant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doivent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009373DB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">être joints au </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5FEB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>dossier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2F4CFE" w14:textId="63B84952" w:rsidR="00160E1F" w:rsidRPr="009373DB" w:rsidRDefault="00CE158A" w:rsidP="00246A74">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="10206"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque c’est nécessaire à la compréhension des besoins de l’enfant/futur élève, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE158A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>un rapport d’évaluation logopédique</w:t>
+      </w:r>
+      <w:r w:rsidR="00160E1F" w:rsidRPr="009373DB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en utilisant le canevas PES compatible</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1E1A">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, disponible sur notre site </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00FC1E1A" w:rsidRPr="005D4423">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>www.fr.ch/sesam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00160E1F" w:rsidRPr="009373DB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>) s’ajoute à la liste des documents exigés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> car il justifie la demande MAR</w:t>
       </w:r>
       <w:r w:rsidR="00160E1F" w:rsidRPr="009373DB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542B9299" w14:textId="4F2F977F" w:rsidR="008F24BF" w:rsidRPr="003F0EC2" w:rsidRDefault="008F24BF" w:rsidP="003F0EC2">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E0404C8" w14:textId="14D71246" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00234C29" w:rsidP="000805D9">
+    <w:p w14:paraId="006C838B" w14:textId="0BDD50DF" w:rsidR="00B779AB" w:rsidRDefault="00B779AB" w:rsidP="000805D9">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB5546" w:rsidRPr="008F4D38">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087673D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veuillez noter que seuls seront examinés les dossiers complets </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transmis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087673D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>dans les délais mentionnés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D827414" w14:textId="77777777" w:rsidR="00B779AB" w:rsidRDefault="00B779AB" w:rsidP="000805D9">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:before="100" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0404C8" w14:textId="4F1FDD3E" w:rsidR="00AB5546" w:rsidRPr="008F4D38" w:rsidRDefault="00AB5546" w:rsidP="000805D9">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:before="100" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Autres remarques</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10188"/>
@@ -7892,83 +8007,62 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47FCE192" w14:textId="21003C95" w:rsidR="004D586C" w:rsidRPr="00234C29" w:rsidRDefault="004D586C" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C6A2395" w14:textId="48EB6D77" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
+    <w:p w14:paraId="6C6A2395" w14:textId="6A93C397" w:rsidR="00500652" w:rsidRDefault="00500652" w:rsidP="00500652">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087673D">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0AD351F7" w14:textId="2C1A557F" w:rsidR="00FC1E1A" w:rsidRPr="00234C29" w:rsidRDefault="00FC1E1A" w:rsidP="00234C29">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C4DE83C" w14:textId="101E1961" w:rsidR="00FC1E1A" w:rsidRDefault="005F0A9E" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10065"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8341,92 +8435,84 @@
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Aussi, par leur signature, les représentants légaux autorisent tous les professionnel-le-s intervenant ou étant intervenu-e-s auprès de l’élève concerné-e, en particulier le personnel enseignant et médical, les psychologues, les logopédistes et les psychomotriciens, à fournir les renseignements nécessaires à l’examen du bien-fondé de la demande et de l’éventuel octroi d’une MAR (art. 55 al. 2 du règlement sur la pédagogie spécialisée, RPS). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732566CF" w14:textId="77777777" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Par ailleurs, les représentants légaux confirment avoir pris connaissance de l’art. 40 du RPS (lequel précise l’art. 20 de la loi sur la pédagogie spécialisée (LPS)), qui stipule qu’en cas d'octroi d'une MAR, le dossier de l'élève est transmis à la direction d'établissement ou à la direction de l'institution de pédagogie </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>spécialisée en charge (al. 1), et que la direction concernée est responsable du traitement de ce dossier et ne transmettra à son personnel que les données utiles et nécessaires à la mise en œuvre et au suivi d'une MAR (al. 2).</w:t>
+        <w:t>Par ailleurs, les représentants légaux confirment avoir pris connaissance de l’art. 40 du RPS (lequel précise l’art. 20 de la loi sur la pédagogie spécialisée (LPS)), qui stipule qu’en cas d'octroi d'une MAR, le dossier de l'élève est transmis à la direction d'établissement ou à la direction de l'institution de pédagogie spécialisée en charge (al. 1), et que la direction concernée est responsable du traitement de ce dossier et ne transmettra à son personnel que les données utiles et nécessaires à la mise en œuvre et au suivi d'une MAR (al. 2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668652BC" w14:textId="647FEB4A" w:rsidR="00234C29" w:rsidRDefault="00234C29" w:rsidP="003F0EC2">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A726EF9" w14:textId="77777777" w:rsidR="003623AE" w:rsidRPr="003F0EC2" w:rsidRDefault="003623AE" w:rsidP="003F0EC2">
+    <w:p w14:paraId="7CE609F5" w14:textId="2A936702" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="06atexteprincipal"/>
+      <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008F4D38">
+        <w:t>Signature des représentants légaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00B779AB">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Signature des représentants légaux</w:t>
+        <w:t xml:space="preserve"> et/ou parents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2018F876" w14:textId="77777777" w:rsidR="0098076D" w:rsidRPr="008F4D38" w:rsidRDefault="0098076D" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si les parents partagent l’autorité parentale, mais n’habitent pas ensemble, la signature des deux est nécessaire.</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:strike/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79009577" w14:textId="4FE028B3" w:rsidR="00C167FA" w:rsidRPr="008F4D38" w:rsidRDefault="00C167FA" w:rsidP="00C167FA">
@@ -8593,66 +8679,78 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="0359EB65" w14:textId="59F2B4DA" w:rsidR="005F0A9E" w:rsidRDefault="005F0A9E" w:rsidP="009D7E7A">
+    <w:p w14:paraId="0359EB65" w14:textId="6C64C1AD" w:rsidR="005F0A9E" w:rsidRDefault="005F0A9E" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Signatures des représentants légaux : </w:t>
+        <w:t>Signatures des représentants légaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00B779AB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou parents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F10F9F8" w14:textId="6AD1009F" w:rsidR="009D7E7A" w:rsidRPr="008F4D38" w:rsidRDefault="009D7E7A" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
@@ -9130,112 +9228,398 @@
       </w:tr>
       <w:tr w:rsidR="00FC3A62" w:rsidRPr="00B07CC9" w14:paraId="0FC08A7A" w14:textId="77777777" w:rsidTr="005F0A9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10205" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64243019" w14:textId="77777777" w:rsidR="00FC3A62" w:rsidRPr="008F4D38" w:rsidRDefault="00FC3A62" w:rsidP="00040D10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obligation pour les parents : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B56106A" w14:textId="77777777" w:rsidR="00FC3A62" w:rsidRPr="008F4D38" w:rsidRDefault="00FC3A62" w:rsidP="00040D10">
+          <w:p w14:paraId="3C77E0C8" w14:textId="77777777" w:rsidR="00FC3A62" w:rsidRDefault="00FC3A62" w:rsidP="00040D10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>En tout temps, information au SESAM de modification ou retrait de l’annonce</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="38559BE2" w14:textId="77777777" w:rsidR="00B779AB" w:rsidRDefault="00B779AB" w:rsidP="00B779AB">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="329EB1A8" w14:textId="77777777" w:rsidR="00B779AB" w:rsidRDefault="00B779AB" w:rsidP="00B779AB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00310D0A" w14:textId="77777777" w:rsidR="00B779AB" w:rsidRDefault="00B779AB" w:rsidP="00B779AB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007755E6">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ED55588" wp14:editId="693F114E">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1905</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>213360</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1111348" cy="1111348"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1644293696" name="Image 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1644293696" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1111348" cy="1111348"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour plus d’information : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74CDEC55" w14:textId="24703285" w:rsidR="00B779AB" w:rsidRDefault="000125E5" w:rsidP="00B779AB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="542185B1" wp14:editId="277746B2">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3984048</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>34654</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="950972" cy="1006056"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1299675078" name="Image 1" descr="Logo: Langue facile à lire"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1299675078" name="Image 1" descr="Logo: Langue facile à lire"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId15">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="950972" cy="1006056"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF05F76" w14:textId="59AEF4FB" w:rsidR="00B779AB" w:rsidRDefault="00B779AB" w:rsidP="00B779AB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73566EA6" w14:textId="4EFEEA52" w:rsidR="000125E5" w:rsidRDefault="00B779AB" w:rsidP="000125E5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1732"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="_Hlt238645811"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlt238645812"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+          <w:p w14:paraId="55DFBEAE" w14:textId="77777777" w:rsidR="000125E5" w:rsidRDefault="000125E5" w:rsidP="000125E5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1732"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03A2F41A" w14:textId="77777777" w:rsidR="000125E5" w:rsidRDefault="000125E5" w:rsidP="000125E5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1732"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D7B4996" w14:textId="77777777" w:rsidR="000125E5" w:rsidRDefault="000125E5" w:rsidP="000125E5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1732"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DC2C58D" w14:textId="77777777" w:rsidR="000125E5" w:rsidRDefault="000125E5" w:rsidP="000125E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="7263"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="001A2815">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>www.fr.ch/sesam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00D469E6">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>Explicatif de la MAR</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D469E6">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>en langage facile à lire et comprendre FALC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="714A3181" w14:textId="77777777" w:rsidR="000125E5" w:rsidRDefault="000125E5" w:rsidP="00B779AB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B56106A" w14:textId="77777777" w:rsidR="00B779AB" w:rsidRPr="00B779AB" w:rsidRDefault="00B779AB" w:rsidP="00B779AB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="688D273C" w14:textId="18874774" w:rsidR="003674C7" w:rsidRPr="00FC3A62" w:rsidRDefault="003674C7" w:rsidP="00464844"/>
+    <w:p w14:paraId="688D273C" w14:textId="18874774" w:rsidR="003674C7" w:rsidRPr="00FC3A62" w:rsidRDefault="003674C7" w:rsidP="000125E5"/>
     <w:sectPr w:rsidR="003674C7" w:rsidRPr="00FC3A62" w:rsidSect="005F0A9E">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="709" w:bottom="992" w:left="992" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="547E7FE5" w14:textId="77777777" w:rsidR="003F30DB" w:rsidRDefault="003F30DB" w:rsidP="00AB5546">
+    <w:p w14:paraId="3B2129AC" w14:textId="77777777" w:rsidR="00A24230" w:rsidRDefault="00A24230" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B5BEFE6" w14:textId="77777777" w:rsidR="003F30DB" w:rsidRDefault="003F30DB" w:rsidP="00AB5546">
+    <w:p w14:paraId="34F5BE64" w14:textId="77777777" w:rsidR="00A24230" w:rsidRDefault="00A24230" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="100D64BF" w14:textId="77777777" w:rsidR="003F30DB" w:rsidRDefault="003F30DB"/>
+    <w:p w14:paraId="5A434543" w14:textId="77777777" w:rsidR="00A24230" w:rsidRDefault="00A24230"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9246,165 +9630,195 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68AEC183" w14:textId="77777777" w:rsidR="00CA0C2E" w:rsidRDefault="00CA0C2E">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E17D788" w14:textId="77777777" w:rsidR="00CA0C2E" w:rsidRDefault="00CA0C2E">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63B611F8" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="0045325D" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0045325D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="15748ECB" w14:textId="77777777" w:rsidR="00E6461D" w:rsidRPr="001F1BF4" w:rsidRDefault="00E6461D" w:rsidP="00E6461D">
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="4" w:name="_Hlk95133576"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk95133576"/>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>DFAC</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="51D732BD" w14:textId="70048539" w:rsidR="0012491F" w:rsidRPr="00E6461D" w:rsidRDefault="00E6461D" w:rsidP="00E6461D">
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3833315C" w14:textId="77777777" w:rsidR="003F30DB" w:rsidRDefault="003F30DB" w:rsidP="00AB5546">
+    <w:p w14:paraId="61C86BD3" w14:textId="77777777" w:rsidR="00A24230" w:rsidRDefault="00A24230" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61BF12BC" w14:textId="77777777" w:rsidR="003F30DB" w:rsidRDefault="003F30DB" w:rsidP="00AB5546">
+    <w:p w14:paraId="2BD050A1" w14:textId="77777777" w:rsidR="00A24230" w:rsidRDefault="00A24230" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50797A5D" w14:textId="77777777" w:rsidR="003F30DB" w:rsidRDefault="003F30DB"/>
+    <w:p w14:paraId="543221FC" w14:textId="77777777" w:rsidR="00A24230" w:rsidRDefault="00A24230"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45E106F9" w14:textId="77777777" w:rsidR="00CA0C2E" w:rsidRDefault="00CA0C2E">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="0012491F" w14:paraId="47E697A5" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -9637,52 +10051,52 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="74547093" w14:textId="60D439A7" w:rsidR="0012491F" w:rsidRDefault="0012491F" w:rsidP="00AB5546"/>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="0012491F" w:rsidRPr="004A0F2D" w14:paraId="4F071B88" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="67BB1D6E" w14:textId="77777777" w:rsidR="0012491F" w:rsidRPr="00805607" w:rsidRDefault="0012491F" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:spacing w:after="180"/>
@@ -9889,51 +10303,51 @@
             <w:t xml:space="preserve">26 305 </w:t>
           </w:r>
           <w:r>
             <w:t>40 60</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7951B7DA" w14:textId="52893067" w:rsidR="0012491F" w:rsidRPr="005C57EB" w:rsidRDefault="00797D98" w:rsidP="00797D98">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>www.fr.ch/sesam</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5EB81BA1" w14:textId="7E72E6EC" w:rsidR="0012491F" w:rsidRDefault="0012491F" w:rsidP="00AB5546"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CE009614"/>
     <w:lvl w:ilvl="0">
@@ -13411,104 +13825,109 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="180439595">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00805607"/>
     <w:rsid w:val="00007C40"/>
     <w:rsid w:val="00007D81"/>
     <w:rsid w:val="000125AF"/>
+    <w:rsid w:val="000125E5"/>
     <w:rsid w:val="00035E7A"/>
     <w:rsid w:val="00040795"/>
     <w:rsid w:val="00040D10"/>
     <w:rsid w:val="00041274"/>
     <w:rsid w:val="00041F6B"/>
     <w:rsid w:val="0004343C"/>
     <w:rsid w:val="00066CD1"/>
     <w:rsid w:val="000805D9"/>
+    <w:rsid w:val="00081F1A"/>
     <w:rsid w:val="000825B0"/>
     <w:rsid w:val="00096B26"/>
     <w:rsid w:val="000A0CF1"/>
+    <w:rsid w:val="000A1017"/>
     <w:rsid w:val="000A2216"/>
+    <w:rsid w:val="000C17A2"/>
     <w:rsid w:val="000F30A8"/>
     <w:rsid w:val="000F4AD9"/>
     <w:rsid w:val="00113468"/>
     <w:rsid w:val="00113A8C"/>
     <w:rsid w:val="0011405D"/>
+    <w:rsid w:val="00116936"/>
     <w:rsid w:val="001208EA"/>
     <w:rsid w:val="00121243"/>
     <w:rsid w:val="0012361C"/>
     <w:rsid w:val="0012491F"/>
     <w:rsid w:val="00126B94"/>
     <w:rsid w:val="001335F6"/>
     <w:rsid w:val="00134E24"/>
     <w:rsid w:val="0014601F"/>
     <w:rsid w:val="00146F02"/>
     <w:rsid w:val="00160E1F"/>
     <w:rsid w:val="00165CF1"/>
     <w:rsid w:val="00177674"/>
     <w:rsid w:val="00194F25"/>
     <w:rsid w:val="001A1B21"/>
     <w:rsid w:val="001A6BE1"/>
     <w:rsid w:val="001B3B70"/>
     <w:rsid w:val="001B7200"/>
     <w:rsid w:val="001C3291"/>
     <w:rsid w:val="001C4845"/>
     <w:rsid w:val="001D0B6F"/>
     <w:rsid w:val="001D2D40"/>
     <w:rsid w:val="001D4E3B"/>
     <w:rsid w:val="001F3140"/>
     <w:rsid w:val="001F32D8"/>
     <w:rsid w:val="001F3C26"/>
@@ -13520,50 +13939,52 @@
     <w:rsid w:val="00223461"/>
     <w:rsid w:val="00233C80"/>
     <w:rsid w:val="00234C29"/>
     <w:rsid w:val="00241297"/>
     <w:rsid w:val="00246A74"/>
     <w:rsid w:val="002633D6"/>
     <w:rsid w:val="00265A00"/>
     <w:rsid w:val="00275C27"/>
     <w:rsid w:val="0027714F"/>
     <w:rsid w:val="00277A92"/>
     <w:rsid w:val="0028519E"/>
     <w:rsid w:val="00292D71"/>
     <w:rsid w:val="002A6A2C"/>
     <w:rsid w:val="002A73FF"/>
     <w:rsid w:val="002C3145"/>
     <w:rsid w:val="002C596B"/>
     <w:rsid w:val="002C63A0"/>
     <w:rsid w:val="002C68A9"/>
     <w:rsid w:val="002D00F4"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E03A6"/>
     <w:rsid w:val="002E7037"/>
     <w:rsid w:val="002F26C6"/>
     <w:rsid w:val="002F67F2"/>
     <w:rsid w:val="00303E43"/>
+    <w:rsid w:val="00305F48"/>
+    <w:rsid w:val="00307EE7"/>
     <w:rsid w:val="003203DA"/>
     <w:rsid w:val="00322F95"/>
     <w:rsid w:val="00323083"/>
     <w:rsid w:val="0034673B"/>
     <w:rsid w:val="00346980"/>
     <w:rsid w:val="00350005"/>
     <w:rsid w:val="003623AE"/>
     <w:rsid w:val="00364DD5"/>
     <w:rsid w:val="00366B52"/>
     <w:rsid w:val="00366D02"/>
     <w:rsid w:val="003674C7"/>
     <w:rsid w:val="00373001"/>
     <w:rsid w:val="00373410"/>
     <w:rsid w:val="00374918"/>
     <w:rsid w:val="0037565D"/>
     <w:rsid w:val="0037714A"/>
     <w:rsid w:val="00377303"/>
     <w:rsid w:val="0038095A"/>
     <w:rsid w:val="00380FC3"/>
     <w:rsid w:val="00387331"/>
     <w:rsid w:val="00390641"/>
     <w:rsid w:val="003926F2"/>
     <w:rsid w:val="00397A71"/>
     <w:rsid w:val="003A0F3A"/>
     <w:rsid w:val="003A1E39"/>
@@ -13590,50 +14011,51 @@
     <w:rsid w:val="00471272"/>
     <w:rsid w:val="00471F2D"/>
     <w:rsid w:val="004819D5"/>
     <w:rsid w:val="004A0F69"/>
     <w:rsid w:val="004A24BE"/>
     <w:rsid w:val="004A2F7B"/>
     <w:rsid w:val="004A39AF"/>
     <w:rsid w:val="004A3F09"/>
     <w:rsid w:val="004A4237"/>
     <w:rsid w:val="004B112B"/>
     <w:rsid w:val="004B4D5F"/>
     <w:rsid w:val="004C1BD1"/>
     <w:rsid w:val="004C4654"/>
     <w:rsid w:val="004D586C"/>
     <w:rsid w:val="004E193D"/>
     <w:rsid w:val="004E24FD"/>
     <w:rsid w:val="004E2DB8"/>
     <w:rsid w:val="004E40E6"/>
     <w:rsid w:val="004E6507"/>
     <w:rsid w:val="004E7330"/>
     <w:rsid w:val="004F1821"/>
     <w:rsid w:val="004F5446"/>
     <w:rsid w:val="005004E7"/>
     <w:rsid w:val="00500652"/>
     <w:rsid w:val="00501ED9"/>
+    <w:rsid w:val="005109CE"/>
     <w:rsid w:val="00514F2E"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00522DCA"/>
     <w:rsid w:val="0052302C"/>
     <w:rsid w:val="00523AEA"/>
     <w:rsid w:val="005253FF"/>
     <w:rsid w:val="00531EBB"/>
     <w:rsid w:val="005320BF"/>
     <w:rsid w:val="00532116"/>
     <w:rsid w:val="005375EC"/>
     <w:rsid w:val="005406B0"/>
     <w:rsid w:val="00540B12"/>
     <w:rsid w:val="00542A69"/>
     <w:rsid w:val="00544868"/>
     <w:rsid w:val="00544C5B"/>
     <w:rsid w:val="00550AFF"/>
     <w:rsid w:val="005545ED"/>
     <w:rsid w:val="00555AB5"/>
     <w:rsid w:val="00570904"/>
     <w:rsid w:val="00570E82"/>
     <w:rsid w:val="00571118"/>
     <w:rsid w:val="00580DEB"/>
     <w:rsid w:val="00592408"/>
     <w:rsid w:val="00592BB3"/>
     <w:rsid w:val="005A0669"/>
@@ -13744,127 +14166,133 @@
     <w:rsid w:val="00965447"/>
     <w:rsid w:val="00965FC6"/>
     <w:rsid w:val="00973B3B"/>
     <w:rsid w:val="0098076D"/>
     <w:rsid w:val="0098331A"/>
     <w:rsid w:val="00984669"/>
     <w:rsid w:val="009855C5"/>
     <w:rsid w:val="009927FB"/>
     <w:rsid w:val="0099771E"/>
     <w:rsid w:val="009A7A72"/>
     <w:rsid w:val="009B2C24"/>
     <w:rsid w:val="009B3A41"/>
     <w:rsid w:val="009B65FF"/>
     <w:rsid w:val="009B6A78"/>
     <w:rsid w:val="009D63FC"/>
     <w:rsid w:val="009D7E7A"/>
     <w:rsid w:val="009E37D8"/>
     <w:rsid w:val="009E4875"/>
     <w:rsid w:val="00A026AE"/>
     <w:rsid w:val="00A031D2"/>
     <w:rsid w:val="00A043A5"/>
     <w:rsid w:val="00A10FBF"/>
     <w:rsid w:val="00A1151A"/>
     <w:rsid w:val="00A12742"/>
     <w:rsid w:val="00A12BDA"/>
+    <w:rsid w:val="00A24230"/>
     <w:rsid w:val="00A300CD"/>
     <w:rsid w:val="00A32D90"/>
     <w:rsid w:val="00A33694"/>
+    <w:rsid w:val="00A34ACB"/>
     <w:rsid w:val="00A44094"/>
     <w:rsid w:val="00A45EC0"/>
     <w:rsid w:val="00A546E0"/>
     <w:rsid w:val="00A61944"/>
     <w:rsid w:val="00A61FC7"/>
     <w:rsid w:val="00A6385C"/>
     <w:rsid w:val="00A673B4"/>
     <w:rsid w:val="00A7103E"/>
     <w:rsid w:val="00A96019"/>
     <w:rsid w:val="00A96254"/>
     <w:rsid w:val="00A975BB"/>
     <w:rsid w:val="00AA01CC"/>
     <w:rsid w:val="00AA0F0B"/>
     <w:rsid w:val="00AB5546"/>
     <w:rsid w:val="00AB747F"/>
     <w:rsid w:val="00AB75F4"/>
     <w:rsid w:val="00AC0D47"/>
     <w:rsid w:val="00AC10F5"/>
     <w:rsid w:val="00AD4FF0"/>
     <w:rsid w:val="00AD79EE"/>
     <w:rsid w:val="00AE142C"/>
     <w:rsid w:val="00AE2107"/>
     <w:rsid w:val="00AE5C01"/>
     <w:rsid w:val="00AE7733"/>
     <w:rsid w:val="00AF0F0F"/>
     <w:rsid w:val="00B04D86"/>
     <w:rsid w:val="00B07AE7"/>
     <w:rsid w:val="00B07CC9"/>
     <w:rsid w:val="00B14814"/>
     <w:rsid w:val="00B214A3"/>
     <w:rsid w:val="00B279DE"/>
     <w:rsid w:val="00B4090A"/>
     <w:rsid w:val="00B43BF5"/>
     <w:rsid w:val="00B5467D"/>
     <w:rsid w:val="00B60D98"/>
     <w:rsid w:val="00B7117D"/>
     <w:rsid w:val="00B72A76"/>
     <w:rsid w:val="00B7514B"/>
+    <w:rsid w:val="00B779AB"/>
     <w:rsid w:val="00B822F9"/>
     <w:rsid w:val="00B836D0"/>
     <w:rsid w:val="00B9244B"/>
     <w:rsid w:val="00B932A1"/>
     <w:rsid w:val="00B93890"/>
     <w:rsid w:val="00B94998"/>
     <w:rsid w:val="00B95002"/>
+    <w:rsid w:val="00BA0C50"/>
     <w:rsid w:val="00BB4758"/>
     <w:rsid w:val="00BC2231"/>
     <w:rsid w:val="00BC3BC1"/>
     <w:rsid w:val="00BC3F33"/>
     <w:rsid w:val="00BC7223"/>
     <w:rsid w:val="00BD42CF"/>
     <w:rsid w:val="00BF25A9"/>
     <w:rsid w:val="00C07AF7"/>
     <w:rsid w:val="00C167FA"/>
     <w:rsid w:val="00C20EB1"/>
     <w:rsid w:val="00C23BCB"/>
     <w:rsid w:val="00C247FD"/>
     <w:rsid w:val="00C33FD7"/>
     <w:rsid w:val="00C36E69"/>
     <w:rsid w:val="00C40336"/>
     <w:rsid w:val="00C50D53"/>
     <w:rsid w:val="00C51A74"/>
     <w:rsid w:val="00C56C3A"/>
     <w:rsid w:val="00C71608"/>
     <w:rsid w:val="00C746AF"/>
     <w:rsid w:val="00C8040A"/>
+    <w:rsid w:val="00CA0C2E"/>
     <w:rsid w:val="00CA25C7"/>
     <w:rsid w:val="00CB7717"/>
     <w:rsid w:val="00CC0D70"/>
     <w:rsid w:val="00CD675F"/>
     <w:rsid w:val="00CE158A"/>
     <w:rsid w:val="00CE3315"/>
     <w:rsid w:val="00CE4F22"/>
     <w:rsid w:val="00CE79A1"/>
+    <w:rsid w:val="00CF444F"/>
     <w:rsid w:val="00D0541F"/>
     <w:rsid w:val="00D058CE"/>
     <w:rsid w:val="00D12D5C"/>
     <w:rsid w:val="00D131B7"/>
     <w:rsid w:val="00D21230"/>
     <w:rsid w:val="00D25019"/>
     <w:rsid w:val="00D376F7"/>
     <w:rsid w:val="00D37C68"/>
     <w:rsid w:val="00D44B2E"/>
     <w:rsid w:val="00D524F0"/>
     <w:rsid w:val="00D61285"/>
     <w:rsid w:val="00D75975"/>
     <w:rsid w:val="00D76273"/>
     <w:rsid w:val="00D87294"/>
     <w:rsid w:val="00DA3377"/>
     <w:rsid w:val="00DC6146"/>
     <w:rsid w:val="00DC7F23"/>
     <w:rsid w:val="00DD0DF6"/>
     <w:rsid w:val="00DD3026"/>
     <w:rsid w:val="00DD37B3"/>
     <w:rsid w:val="00DE43DB"/>
     <w:rsid w:val="00E25D0C"/>
     <w:rsid w:val="00E37238"/>
     <w:rsid w:val="00E44A51"/>
     <w:rsid w:val="00E53B00"/>
@@ -13923,64 +14351,64 @@
     <w:rsid w:val="00FE1A74"/>
     <w:rsid w:val="00FE4665"/>
     <w:rsid w:val="00FE64C3"/>
     <w:rsid w:val="00FF0AAF"/>
     <w:rsid w:val="00FF5B13"/>
     <w:rsid w:val="00FF5EE9"/>
     <w:rsid w:val="00FF62AB"/>
     <w:rsid w:val="120B242E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="08D260F3"/>
   <w15:docId w15:val="{1D160F83-B654-44A0-BEC3-17A7A23BBBAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15092,55 +15520,67 @@
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:rsid w:val="00F505EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00B7514B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E25D0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C17A2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="637146079">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1363628159">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15577,59 +16017,59 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/formation-et-ecoles/scolarite-obligatoire/des-mesures-daide-renforcees-de-pedagogie-specialisee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sesam@fr.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16026,162 +16466,155 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD289363-1C90-467A-87C0-9BA3698CE4A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9855577B-EBBC-49DD-811D-AAE0357DAE9F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41D291C3-3F56-48DE-802B-9BFFFA09A9A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84DCE2E5-A8CC-4094-9167-4DE1A9EB442F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41D291C3-3F56-48DE-802B-9BFFFA09A9A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9855577B-EBBC-49DD-811D-AAE0357DAE9F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1432</Words>
-  <Characters>7880</Characters>
+  <Words>1496</Words>
+  <Characters>8232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9294</CharactersWithSpaces>
+  <CharactersWithSpaces>9709</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6684778</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>285</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.fr.ch/sesam</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6684778</vt:i4>
       </vt:variant>