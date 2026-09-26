--- v0 (2025-12-05)
+++ v1 (2026-09-26)
@@ -1,120 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3ACB3324" w14:textId="24835474" w:rsidR="006F2296" w:rsidRPr="00E83B90" w:rsidRDefault="006F2296" w:rsidP="006F2296">
+    <w:p w14:paraId="3ACB3324" w14:textId="48EADA99" w:rsidR="006F2296" w:rsidRPr="00E83B90" w:rsidRDefault="006F2296" w:rsidP="006F2296">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83B90">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B90">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B90">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> année linguistique (DAL)</w:t>
       </w:r>
       <w:r w:rsidR="009027F3" w:rsidRPr="00E83B90">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B6747">
+      <w:r w:rsidR="00B83A7C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>2026/27</w:t>
+        <w:t>2027/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2075C7DE" w14:textId="77777777" w:rsidR="009027F3" w:rsidRPr="00E83B90" w:rsidRDefault="00FB5C74" w:rsidP="006F2296">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83B90">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Répétition de la dernière année de la scolarité obligatoire </w:t>
       </w:r>
       <w:r w:rsidR="009D726F" w:rsidRPr="00E83B90">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="de-CH"/>
@@ -128,115 +129,115 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>FORMULAIRE D’INSCRIPTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E7328B" w14:textId="77777777" w:rsidR="00053484" w:rsidRPr="00F245C7" w:rsidRDefault="00053484" w:rsidP="00053484">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758AD675" w14:textId="49C3B148" w:rsidR="009402C8" w:rsidRPr="0094713A" w:rsidRDefault="009402C8" w:rsidP="009402C8">
+    <w:p w14:paraId="758AD675" w14:textId="1E448C85" w:rsidR="009402C8" w:rsidRPr="0094713A" w:rsidRDefault="009402C8" w:rsidP="009402C8">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Inscription : du 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00847AB8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="005D5684">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> décembre 202</w:t>
       </w:r>
-      <w:r w:rsidR="00992D67">
+      <w:r w:rsidR="00B83A7C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> au </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6E3A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>15 février 202</w:t>
       </w:r>
-      <w:r w:rsidR="00992D67">
+      <w:r w:rsidR="00B83A7C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A525025" w14:textId="77777777" w:rsidR="00053484" w:rsidRPr="00F245C7" w:rsidRDefault="00053484" w:rsidP="00E11E7C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72D98F34" w14:textId="77777777" w:rsidR="009027F3" w:rsidRPr="00F245C7" w:rsidRDefault="009027F3" w:rsidP="00E11E7C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
@@ -1174,51 +1175,67 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5566AD86" w14:textId="427A2FDB" w:rsidR="002B6747" w:rsidRPr="00DB4A03" w:rsidRDefault="00034211" w:rsidP="00323701">
       <w:pPr>
         <w:pStyle w:val="08puces2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906414">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seuls les dossiers complets et qui remplissent les conditions générales seront pris en compte. </w:t>
+        <w:t xml:space="preserve">Seuls les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>dossiers complets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906414">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et qui remplissent les conditions générales seront pris en compte. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2A31A8" w14:textId="77777777" w:rsidR="00F80E3C" w:rsidRDefault="00FB5C74" w:rsidP="00A136BF">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Par son inscriptio</w:t>
       </w:r>
       <w:r w:rsidR="00A1425E" w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">n définitive, l’élève s’engage </w:t>
       </w:r>
@@ -1911,64 +1928,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553CC423" w14:textId="77777777" w:rsidR="004F62C4" w:rsidRPr="00560538" w:rsidRDefault="004F62C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173D4E35" w14:textId="77777777" w:rsidR="00FE5E60" w:rsidRPr="00F245C7" w:rsidRDefault="00FE5E60" w:rsidP="004F62C4">
+    <w:p w14:paraId="173D4E35" w14:textId="37F4F39F" w:rsidR="00FE5E60" w:rsidRPr="00F245C7" w:rsidRDefault="00FE5E60" w:rsidP="004F62C4">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Données personnelles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EDF26A" w14:textId="77777777" w:rsidR="00FB5C74" w:rsidRPr="00F245C7" w:rsidRDefault="00FB5C74" w:rsidP="00FE5E60">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Elève</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9516" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
@@ -2151,51 +2167,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
               </w:rPr>
               <w:id w:val="-872535690"/>
               <w:picture/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7DBF72BE" w14:textId="49249467" w:rsidR="00A87311" w:rsidRPr="00F245C7" w:rsidRDefault="00DA6436" w:rsidP="005608B9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DA6436">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                     <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B5E0B9C" wp14:editId="01F0317F">
                       <wp:extent cx="1345914" cy="1715784"/>
                       <wp:effectExtent l="19050" t="19050" r="26035" b="17780"/>
                       <wp:docPr id="2" name="Image 2"/>
@@ -3171,77 +3186,77 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A68E352" w14:textId="77777777" w:rsidR="00A87311" w:rsidRPr="00F245C7" w:rsidRDefault="00A87311" w:rsidP="00053484">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A87311" w:rsidRPr="00F245C7" w14:paraId="19501DCE" w14:textId="77777777" w:rsidTr="00C2153A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F1551A" w14:textId="62138576" w:rsidR="00A87311" w:rsidRPr="001E236A" w:rsidRDefault="009027F3" w:rsidP="005D5684">
+          <w:p w14:paraId="35F1551A" w14:textId="5A90767B" w:rsidR="00A87311" w:rsidRPr="001E236A" w:rsidRDefault="009027F3" w:rsidP="005D5684">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Autre projet pour </w:t>
             </w:r>
-            <w:r w:rsidR="002B6747">
-[...6 lines deleted...]
-              <w:t>2026/27</w:t>
+            <w:r w:rsidR="00DE6637">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>2027/28</w:t>
             </w:r>
             <w:r w:rsidR="005D5684" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="065AA29C" w14:textId="1BF9D35A" w:rsidR="00A87311" w:rsidRPr="001E236A" w:rsidRDefault="00915B4E" w:rsidP="003418CE">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3646,51 +3661,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9499"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D65381" w:rsidRPr="00F245C7" w14:paraId="17841AF9" w14:textId="77777777" w:rsidTr="006F2296">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:id w:val="-1175726020"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4A0AB30F" w14:textId="4D7A5128" w:rsidR="00D65381" w:rsidRPr="00F245C7" w:rsidRDefault="00D65381" w:rsidP="006F2296">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:tabs>
                     <w:tab w:val="right" w:leader="underscore" w:pos="9390"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F245C7">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r w:rsidRPr="00F245C7">
@@ -3842,81 +3856,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43D4B5EA" w14:textId="6458DF8B" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="006F2296">
+          <w:p w14:paraId="43D4B5EA" w14:textId="6458DF8B" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="006F2296">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="924998241"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00734E25">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00734E25" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00AA3F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3931,81 +3944,80 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>ui</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008B7882" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5253A328" w14:textId="42036ED5" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="006F2296">
+          <w:p w14:paraId="5253A328" w14:textId="42036ED5" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="006F2296">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2109349114"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00734E25" w:rsidRPr="001E236A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00734E25" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA3F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -4050,51 +4062,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Si oui, précisez :</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:id w:val="-692222764"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="45600AC7" w14:textId="77777777" w:rsidR="000C28F6" w:rsidRDefault="008B7882" w:rsidP="009027F3">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:tabs>
                     <w:tab w:val="right" w:leader="underscore" w:pos="9423"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E236A">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
               </w:p>
@@ -4146,81 +4157,80 @@
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Médicaments :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23415EBA" w14:textId="33D337F0" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="006F2296">
+          <w:p w14:paraId="23415EBA" w14:textId="33D337F0" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="006F2296">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="2018035860"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E3A52">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AA3F0B" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00AA3F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4235,81 +4245,80 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>ui</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00AA3F0B" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDBB97F" w14:textId="76DAAF6C" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="006F2296">
+          <w:p w14:paraId="1DDBB97F" w14:textId="76DAAF6C" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="006F2296">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="704141990"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA3F0B" w:rsidRPr="001E236A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AA3F0B" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA3F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -4353,51 +4362,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Si oui, précisez :</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:id w:val="-1296984897"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3CB71A0D" w14:textId="5EC67B3D" w:rsidR="00CD5535" w:rsidRPr="001E236A" w:rsidRDefault="008B7882" w:rsidP="00CD5535">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:tabs>
                     <w:tab w:val="right" w:leader="underscore" w:pos="9423"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E236A">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r w:rsidR="00CD5535">
@@ -4443,81 +4451,80 @@
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Autres :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="325A5B58" w14:textId="3484FEE2" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="006F2296">
+          <w:p w14:paraId="325A5B58" w14:textId="3484FEE2" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="006F2296">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-908767953"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA3F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AA3F0B" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00AA3F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4532,81 +4539,80 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>ui</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00AA3F0B" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6F1CEE" w14:textId="597E2A20" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="006F2296">
+          <w:p w14:paraId="4F6F1CEE" w14:textId="597E2A20" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="006F2296">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1651013944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA3F0B" w:rsidRPr="001E236A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AA3F0B" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA3F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -4669,63 +4675,61 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>oui, précisez :</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:id w:val="-479690901"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:id w:val="1327323772"/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="0ABCAACD" w14:textId="0C524EAB" w:rsidR="008B7882" w:rsidRPr="001E236A" w:rsidRDefault="008B7882" w:rsidP="009027F3">
                     <w:pPr>
                       <w:pStyle w:val="06aHaupttext"/>
                       <w:tabs>
                         <w:tab w:val="right" w:leader="underscore" w:pos="9423"/>
                       </w:tabs>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001E236A">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidRPr="001E236A">
@@ -4764,267 +4768,263 @@
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="771B305D" w14:textId="039229CF" w:rsidR="00FB5C74" w:rsidRPr="00F245C7" w:rsidRDefault="00FB5C74" w:rsidP="00D466FC">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Parents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="85" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9613" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="85" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="2138"/>
         <w:gridCol w:w="1692"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF4D3D" w:rsidRPr="00F245C7" w14:paraId="26F1732E" w14:textId="77777777" w:rsidTr="001555C1">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58DFA55D" w14:textId="243859A0" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="005D69A3">
+          <w:p w14:paraId="58DFA55D" w14:textId="243859A0" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="005D69A3">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-165174292"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A232E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00400A6F" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marié-s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4D873C" w14:textId="13FE9109" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="005D69A3">
+          <w:p w14:paraId="6C4D873C" w14:textId="13FE9109" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="005D69A3">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-176119523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00400A6F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00400A6F" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Séparé-s</w:t>
             </w:r>
             <w:r w:rsidR="00640B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="334E01ED" w14:textId="280ED2A0" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="005D69A3">
+          <w:p w14:paraId="334E01ED" w14:textId="280ED2A0" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="005D69A3">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="663361077"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00400A6F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00400A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00400A6F" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -5032,155 +5032,153 @@
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Divorcé-s</w:t>
             </w:r>
             <w:r w:rsidR="00640B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2138" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43BB06D5" w14:textId="7B42E29E" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="006B15C2">
+          <w:p w14:paraId="43BB06D5" w14:textId="7B42E29E" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="006B15C2">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1018685063"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00400A6F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00400A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00400A6F" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Veuf ou veuve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="580DDD59" w14:textId="1AE32F83" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="005D69A3">
+          <w:p w14:paraId="580DDD59" w14:textId="1AE32F83" w:rsidR="00FB5C74" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="005D69A3">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="667527697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00400A6F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00400A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00400A6F" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -5265,81 +5263,80 @@
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidRPr="00640B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Domicile principal de l’élève</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D62E5B5" w14:textId="2AB88B60" w:rsidR="008A337E" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="008A337E">
+          <w:p w14:paraId="6D62E5B5" w14:textId="2AB88B60" w:rsidR="008A337E" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="008A337E">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1200744411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A3E80">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A337E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008A337E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5349,81 +5346,80 @@
               </w:rPr>
               <w:t>chez</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008A337E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> le père</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06133456" w14:textId="3BE942ED" w:rsidR="008A337E" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="008A337E">
+          <w:p w14:paraId="06133456" w14:textId="3BE942ED" w:rsidR="008A337E" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="008A337E">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="484674254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A337E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A337E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008A337E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5482,81 +5478,80 @@
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidR="00095C13" w:rsidRPr="00411C46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>La correspondance doit être envoyée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4224322B" w14:textId="0740E1BF" w:rsidR="008A3E80" w:rsidRPr="00411C46" w:rsidRDefault="00261636" w:rsidP="008A337E">
+          <w:p w14:paraId="4224322B" w14:textId="0740E1BF" w:rsidR="008A3E80" w:rsidRPr="00411C46" w:rsidRDefault="00000000" w:rsidP="008A337E">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-558554338"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A3E80" w:rsidRPr="00411C46">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A3E80" w:rsidRPr="00411C46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008A3E80" w:rsidRPr="00411C46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5566,81 +5561,80 @@
               </w:rPr>
               <w:t>au</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008A3E80" w:rsidRPr="00411C46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> père</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01A56894" w14:textId="31A4F79B" w:rsidR="008A3E80" w:rsidRPr="00411C46" w:rsidRDefault="00261636" w:rsidP="008A337E">
+          <w:p w14:paraId="01A56894" w14:textId="31A4F79B" w:rsidR="008A3E80" w:rsidRPr="00411C46" w:rsidRDefault="00000000" w:rsidP="008A337E">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1883594324"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A3E80" w:rsidRPr="00411C46">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A3E80" w:rsidRPr="00411C46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008A3E80" w:rsidRPr="00411C46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7119,76 +7113,75 @@
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux domestiques : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="347C3326" w14:textId="079F5EC9" w:rsidR="00FE5E60" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="002074CD">
+          <w:p w14:paraId="347C3326" w14:textId="079F5EC9" w:rsidR="00FE5E60" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="002074CD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="444203247"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B17474">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B17474" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B17474">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7203,76 +7196,75 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>ui</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00FE5E60" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC2F9D8" w14:textId="1DDF151A" w:rsidR="00FE5E60" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="002074CD">
+          <w:p w14:paraId="1BC2F9D8" w14:textId="1DDF151A" w:rsidR="00FE5E60" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="002074CD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="178701054"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B17474">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B17474" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B17474">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8905,76 +8897,75 @@
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux domestiques : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51CB8FF8" w14:textId="08201BF3" w:rsidR="00FE5E60" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="002074CD">
+          <w:p w14:paraId="51CB8FF8" w14:textId="08201BF3" w:rsidR="00FE5E60" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="002074CD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1020383002"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00712313">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00712313" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00712313">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8989,76 +8980,75 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>ui</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00712313" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="095F02A0" w14:textId="0384367C" w:rsidR="00FE5E60" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="002074CD">
+          <w:p w14:paraId="095F02A0" w14:textId="0384367C" w:rsidR="00FE5E60" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="002074CD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1255166425"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00712313">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00712313" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00712313">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9254,51 +9244,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24002D4C" w14:textId="77777777" w:rsidR="00666AE3" w:rsidRPr="00F245C7" w:rsidRDefault="00666AE3" w:rsidP="00666AE3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lettre de motivation de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>élève</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en français)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D6763B" w14:textId="77777777" w:rsidR="00666AE3" w:rsidRDefault="00666AE3" w:rsidP="00666AE3">
@@ -10437,51 +10426,50 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76EABD96" w14:textId="77777777" w:rsidR="00666AE3" w:rsidRPr="00F245C7" w:rsidRDefault="00666AE3" w:rsidP="00666AE3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D8E4D8C" w14:textId="0BF6F975" w:rsidR="00C2739D" w:rsidRDefault="00900EED" w:rsidP="00780DCA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Indications</w:t>
       </w:r>
       <w:r w:rsidR="00FE5E60" w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D421C" w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">pour la </w:t>
       </w:r>
       <w:r w:rsidR="003D421C" w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="003D421C" w:rsidRPr="00F245C7">
         <w:rPr>
@@ -10682,51 +10670,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
             </w:rPr>
             <w:id w:val="1953826824"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="639" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1922D137" w14:textId="77777777" w:rsidR="00502FA0" w:rsidRPr="001E236A" w:rsidRDefault="003418CE" w:rsidP="00302906">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E236A">
@@ -10869,51 +10856,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
             </w:rPr>
             <w:id w:val="1641149279"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="639" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2E1C67B4" w14:textId="77777777" w:rsidR="00502FA0" w:rsidRPr="00183398" w:rsidRDefault="00502FA0" w:rsidP="00302906">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00183398">
@@ -11539,51 +11525,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
             </w:rPr>
             <w:id w:val="-245190813"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1134" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="720FB364" w14:textId="1076AB5A" w:rsidR="00254401" w:rsidRPr="001E236A" w:rsidRDefault="00645B26" w:rsidP="00B96110">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E236A">
@@ -11719,51 +11704,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
             </w:rPr>
             <w:id w:val="1143625987"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1134" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1EBABD49" w14:textId="76D708FF" w:rsidR="00E0179A" w:rsidRPr="001E236A" w:rsidRDefault="00645B26" w:rsidP="00E0179A">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E236A">
@@ -12266,51 +12250,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA20BF2" w14:textId="6D196AAA" w:rsidR="008A3E80" w:rsidRPr="00F245C7" w:rsidRDefault="008A3E80" w:rsidP="008A3E80">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Variante </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
@@ -12367,141 +12350,139 @@
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5122"/>
         <w:gridCol w:w="4377"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A3E80" w:rsidRPr="00337D61" w14:paraId="6AEBF059" w14:textId="77777777" w:rsidTr="008A3E80">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk199943887"/>
-          <w:p w14:paraId="2A11B447" w14:textId="77777777" w:rsidR="008A3E80" w:rsidRPr="00493656" w:rsidRDefault="00261636" w:rsidP="00BC1C9D">
+          <w:p w14:paraId="2A11B447" w14:textId="77777777" w:rsidR="008A3E80" w:rsidRPr="00493656" w:rsidRDefault="00000000" w:rsidP="00BC1C9D">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="453987450"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A3E80" w:rsidRPr="00493656">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A3E80" w:rsidRPr="00493656">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nous avons déjà trouvé une famille d’accueil. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDC77C6" w14:textId="1F7A6F6B" w:rsidR="008A3E80" w:rsidRPr="00493656" w:rsidRDefault="00261636" w:rsidP="00BC1C9D">
+          <w:p w14:paraId="7EDC77C6" w14:textId="1F7A6F6B" w:rsidR="008A3E80" w:rsidRPr="00493656" w:rsidRDefault="00000000" w:rsidP="00BC1C9D">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="577095607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A3E80" w:rsidRPr="00493656">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A3E80" w:rsidRPr="00493656">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nos recherches sont en cours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
@@ -14288,77 +14269,76 @@
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3172"/>
         <w:gridCol w:w="3172"/>
         <w:gridCol w:w="3172"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A3E80" w:rsidRPr="00F245C7" w14:paraId="47D61EE1" w14:textId="77777777" w:rsidTr="008A3E80">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="1" w:name="_Hlk199944106"/>
-          <w:p w14:paraId="203B9984" w14:textId="077E21B9" w:rsidR="008A3E80" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="00411E27">
+          <w:p w14:paraId="203B9984" w14:textId="077E21B9" w:rsidR="008A3E80" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="00411E27">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="483360806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A3E80">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A3E80" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008A3E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14373,77 +14353,76 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008A3E80" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> garçon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="297D1706" w14:textId="16F07624" w:rsidR="008A3E80" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="00411E27">
+          <w:p w14:paraId="297D1706" w14:textId="16F07624" w:rsidR="008A3E80" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="00411E27">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-588083385"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A3E80">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A3E80" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008A3E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14467,77 +14446,76 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008A3E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> fille</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="338D5A2B" w14:textId="5F38E681" w:rsidR="008A3E80" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="00411E27">
+          <w:p w14:paraId="338D5A2B" w14:textId="5F38E681" w:rsidR="008A3E80" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="00411E27">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="464317014"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A3E80">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A3E80" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008A3E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15982,159 +15960,157 @@
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Y-a-t-il des fumeurs dans le cadre familial (maison / appartement) ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5583551E" w14:textId="0993BFC9" w:rsidR="00EA1103" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="00EA1103">
+          <w:p w14:paraId="5583551E" w14:textId="0993BFC9" w:rsidR="00EA1103" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="00EA1103">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-30184617"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00712313">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00712313" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00712313">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00712313" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">ui </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A65359E" w14:textId="6F009941" w:rsidR="00EA1103" w:rsidRPr="001E236A" w:rsidRDefault="00261636" w:rsidP="00EA1103">
+          <w:p w14:paraId="2A65359E" w14:textId="6F009941" w:rsidR="00EA1103" w:rsidRPr="001E236A" w:rsidRDefault="00000000" w:rsidP="00EA1103">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1180003528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00712313">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00712313" w:rsidRPr="001E236A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00712313">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -16545,51 +16521,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D2C8554" w14:textId="78D5F278" w:rsidR="00FB5C74" w:rsidRPr="00F245C7" w:rsidRDefault="005D69A3" w:rsidP="00DE33BB">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A remplir par le ou</w:t>
       </w:r>
       <w:r w:rsidR="00FB5C74" w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> la titulaire de classe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0003AD0E" w14:textId="77777777" w:rsidR="00FB5C74" w:rsidRPr="00F245C7" w:rsidRDefault="00FB5C74" w:rsidP="00DA5BC9">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F245C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Coordonnées et informations</w:t>
       </w:r>
@@ -17015,290 +16990,286 @@
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Type de classe :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDE673D" w14:textId="2F32C3F2" w:rsidR="00C2739D" w:rsidRPr="00950415" w:rsidRDefault="00261636" w:rsidP="00E11E7C">
+          <w:p w14:paraId="3FDE673D" w14:textId="2F32C3F2" w:rsidR="00C2739D" w:rsidRPr="00950415" w:rsidRDefault="00000000" w:rsidP="00E11E7C">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1062944746"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA21AA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BA21AA" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C2739D" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>PG avec latin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2003" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="522B591D" w14:textId="05459C82" w:rsidR="00C2739D" w:rsidRPr="00950415" w:rsidRDefault="00261636" w:rsidP="00A1425E">
+          <w:p w14:paraId="522B591D" w14:textId="05459C82" w:rsidR="00C2739D" w:rsidRPr="00950415" w:rsidRDefault="00000000" w:rsidP="00A1425E">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1982882080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA21AA" w:rsidRPr="00950415">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BA21AA" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C2739D" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>PG sans latin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64069216" w14:textId="59CF008F" w:rsidR="00C2739D" w:rsidRPr="00950415" w:rsidRDefault="00261636" w:rsidP="00A1425E">
+          <w:p w14:paraId="64069216" w14:textId="59CF008F" w:rsidR="00C2739D" w:rsidRPr="00950415" w:rsidRDefault="00000000" w:rsidP="00A1425E">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2006043282"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA21AA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BA21AA" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C2739D" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1F4D0D" w14:textId="1A0C02AA" w:rsidR="00C2739D" w:rsidRPr="00950415" w:rsidRDefault="00261636" w:rsidP="00050E1B">
+          <w:p w14:paraId="6B1F4D0D" w14:textId="1A0C02AA" w:rsidR="00C2739D" w:rsidRPr="00950415" w:rsidRDefault="00000000" w:rsidP="00050E1B">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1606533734"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA21AA" w:rsidRPr="00950415">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BA21AA" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C2739D" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -17341,81 +17312,80 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Mesure d’aide ordinaire de pédagogie spécialisée</w:t>
             </w:r>
             <w:r w:rsidR="00FB3DFC" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F8C1D7" w14:textId="6A5C6BB1" w:rsidR="002F5B5D" w:rsidRPr="00950415" w:rsidRDefault="00261636" w:rsidP="00050E1B">
+          <w:p w14:paraId="39F8C1D7" w14:textId="6A5C6BB1" w:rsidR="002F5B5D" w:rsidRPr="00950415" w:rsidRDefault="00000000" w:rsidP="00050E1B">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-22864303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA21AA" w:rsidRPr="00950415">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BA21AA" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00012403">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17468,153 +17438,151 @@
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesures d'aide renforcées :  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53EB96B5" w14:textId="556C9195" w:rsidR="006B12B0" w:rsidRPr="00950415" w:rsidRDefault="00261636" w:rsidP="00C23CD1">
+          <w:p w14:paraId="53EB96B5" w14:textId="556C9195" w:rsidR="006B12B0" w:rsidRPr="00950415" w:rsidRDefault="00000000" w:rsidP="00C23CD1">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="649103289"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B12B0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006B12B0" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006B12B0" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1001804A" w14:textId="382AD24E" w:rsidR="006B12B0" w:rsidRPr="00950415" w:rsidRDefault="00261636" w:rsidP="006F2296">
+          <w:p w14:paraId="1001804A" w14:textId="382AD24E" w:rsidR="006B12B0" w:rsidRPr="00950415" w:rsidRDefault="00000000" w:rsidP="006F2296">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1065494142"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B12B0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006B12B0" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006B12B0" w:rsidRPr="00950415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19535,195 +19503,191 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Motivation de l‘élève</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-144125737"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4553667F" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-517776339"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2B90015C" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1822023266"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4E90FD7D" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1922624004"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2B5980CC" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
@@ -19761,195 +19725,191 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Application et concentration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-621530026"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="187159BF" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1431031657"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4F8CBB7E" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-169718938"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6501B912" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1317420183"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0E25E1C0" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
@@ -19987,195 +19947,191 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Qualité de communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="385767687"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1BB82218" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1534452413"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0200A54D" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-339540447"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6DD21F63" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-198235491"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="310AFD72" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
@@ -20213,195 +20169,191 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Comportement dans le cadre scolaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1486151481"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="33A462DA" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-437143750"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="44710F86" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1896460643"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="406D68B6" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="443196851"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="638" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4056F093" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="003A4F83" w:rsidRDefault="00DE2FA3" w:rsidP="008B2571">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003A4F83">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
@@ -20957,51 +20909,50 @@
         <w:rPr>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090A5D28" w14:textId="77777777" w:rsidR="003F62B5" w:rsidRPr="009077C6" w:rsidRDefault="003F62B5" w:rsidP="003F62B5">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009077C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Approbation</w:t>
       </w:r>
       <w:r w:rsidRPr="009077C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> des parents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA47F0D" w14:textId="77777777" w:rsidR="003F62B5" w:rsidRPr="009077C6" w:rsidRDefault="003F62B5" w:rsidP="003F62B5">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009077C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Les parents et l’élève attestent avoir pris connaissance des conditions générales et du dossier.</w:t>
@@ -22392,71 +22343,87 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="374F7E6B" w14:textId="77777777" w:rsidR="003F62B5" w:rsidRPr="009077C6" w:rsidRDefault="003F62B5" w:rsidP="001B006E">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EA7601D" w14:textId="68BD0AAD" w:rsidR="00FB5C74" w:rsidRPr="009077C6" w:rsidRDefault="00E11E7C" w:rsidP="00DA5BC9">
+    <w:p w14:paraId="6EA7601D" w14:textId="3219B8BD" w:rsidR="00FB5C74" w:rsidRPr="009077C6" w:rsidRDefault="00E11E7C" w:rsidP="00DA5BC9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009077C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00FB5C74" w:rsidRPr="009077C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>écision de la direction de l’école</w:t>
+        <w:t xml:space="preserve">écision de la direction de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5C74" w:rsidRPr="006615D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>l’école</w:t>
+      </w:r>
+      <w:r w:rsidR="00035C2D" w:rsidRPr="006615D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actuelle</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="17153" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1862"/>
         <w:gridCol w:w="4555"/>
@@ -22496,141 +22463,139 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L’él</w:t>
             </w:r>
             <w:r w:rsidR="00C3634F" w:rsidRPr="009077C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ève remplit tous les critères :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1595" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1715794E" w14:textId="2A259C1F" w:rsidR="00FC690C" w:rsidRPr="009077C6" w:rsidRDefault="00261636" w:rsidP="00053484">
+          <w:p w14:paraId="1715794E" w14:textId="2A259C1F" w:rsidR="00FC690C" w:rsidRPr="009077C6" w:rsidRDefault="00000000" w:rsidP="00053484">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="457070701"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00772075" w:rsidRPr="009077C6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00772075" w:rsidRPr="009077C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> oui </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDB6F84" w14:textId="47ABE51E" w:rsidR="00FC690C" w:rsidRPr="009077C6" w:rsidRDefault="00261636" w:rsidP="00053484">
+          <w:p w14:paraId="2DDB6F84" w14:textId="47ABE51E" w:rsidR="00FC690C" w:rsidRPr="009077C6" w:rsidRDefault="00000000" w:rsidP="00053484">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1299761651"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00772075" w:rsidRPr="009077C6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00772075" w:rsidRPr="009077C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> non </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034211" w:rsidRPr="009077C6" w14:paraId="1FD69672" w14:textId="77777777" w:rsidTr="000022A0">
@@ -24475,67 +24440,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC690C" w:rsidRPr="009077C6" w:rsidSect="00324F08">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1843" w:right="851" w:bottom="425" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4743183F" w14:textId="77777777" w:rsidR="00D87A21" w:rsidRDefault="00D87A21" w:rsidP="00822F08">
+    <w:p w14:paraId="3C3AABBB" w14:textId="77777777" w:rsidR="004856B8" w:rsidRDefault="004856B8" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27865584" w14:textId="77777777" w:rsidR="00D87A21" w:rsidRDefault="00D87A21" w:rsidP="00822F08">
+    <w:p w14:paraId="36B24307" w14:textId="77777777" w:rsidR="004856B8" w:rsidRDefault="004856B8" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DD4FB09" w14:textId="77777777" w:rsidR="00D87A21" w:rsidRDefault="00D87A21"/>
+    <w:p w14:paraId="0A40C433" w14:textId="77777777" w:rsidR="004856B8" w:rsidRDefault="004856B8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -24594,61 +24559,61 @@
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Latha">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00100003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="228A4ED1" w14:textId="77777777" w:rsidR="00692C49" w:rsidRDefault="00692C49">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7642D4C5" w14:textId="77777777" w:rsidR="00885243" w:rsidRDefault="00885243">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7CE97D67" w14:textId="77777777" w:rsidR="00885243" w:rsidRPr="00BF50CB" w:rsidRDefault="00885243" w:rsidP="0072717B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="058FF49C" w14:textId="77777777" w:rsidR="00DC63BB" w:rsidRPr="00E92CD6" w:rsidRDefault="00DC63BB" w:rsidP="00DC63BB">
     <w:pPr>
       <w:pStyle w:val="01KopfzeileFusszeile"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E92CD6">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
@@ -24660,51 +24625,51 @@
         <w:bCs/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DFAC</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6386A968" w14:textId="6FB0047C" w:rsidR="00885243" w:rsidRPr="0072717B" w:rsidRDefault="00DC63BB" w:rsidP="00DC63BB">
     <w:pPr>
       <w:pStyle w:val="01KopfzeileFusszeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00E92CD6">
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:r w:rsidRPr="00E92CD6">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="794B8FE6" w14:textId="77777777" w:rsidR="00885243" w:rsidRPr="00BF50CB" w:rsidRDefault="00885243" w:rsidP="00041EA2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="16A44776" w14:textId="77777777" w:rsidR="003A0160" w:rsidRPr="00E92CD6" w:rsidRDefault="003A0160" w:rsidP="003A0160">
     <w:pPr>
       <w:pStyle w:val="01KopfzeileFusszeile"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E92CD6">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r w:rsidRPr="00E92CD6">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -24718,83 +24683,83 @@
       <w:pStyle w:val="01KopfzeileFusszeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00E92CD6">
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:r w:rsidRPr="00E92CD6">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="12A9C831" w14:textId="77777777" w:rsidR="00885243" w:rsidRPr="00041EA2" w:rsidRDefault="00885243" w:rsidP="00C11400">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="089A9AE2" w14:textId="77777777" w:rsidR="00D87A21" w:rsidRDefault="00D87A21" w:rsidP="00822F08">
+    <w:p w14:paraId="216537C7" w14:textId="77777777" w:rsidR="004856B8" w:rsidRDefault="004856B8" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E4FA5F5" w14:textId="77777777" w:rsidR="00D87A21" w:rsidRDefault="00D87A21" w:rsidP="00822F08">
+    <w:p w14:paraId="4481F655" w14:textId="77777777" w:rsidR="004856B8" w:rsidRDefault="004856B8" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B35D529" w14:textId="77777777" w:rsidR="00D87A21" w:rsidRDefault="00D87A21"/>
+    <w:p w14:paraId="07BBD8DF" w14:textId="77777777" w:rsidR="004856B8" w:rsidRDefault="004856B8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4682B08C" w14:textId="77777777" w:rsidR="00692C49" w:rsidRDefault="00692C49">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00885243" w14:paraId="26BEBF1D" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -24988,51 +24953,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7EB68C28" w14:textId="77777777" w:rsidR="00885243" w:rsidRDefault="00885243" w:rsidP="00C11400"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00885243" w:rsidRPr="003F7FC7" w14:paraId="57C4821D" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="53C045F1" w14:textId="77777777" w:rsidR="00885243" w:rsidRPr="00AA545D" w:rsidRDefault="00885243" w:rsidP="00822F08">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
@@ -25322,73 +25287,73 @@
           </w:pPr>
           <w:r w:rsidRPr="003F7FC7">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="0000FF"/>
               <w:szCs w:val="16"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>www.fr.ch/osso</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="28C06722" w14:textId="77777777" w:rsidR="00885243" w:rsidRPr="003F7FC7" w:rsidRDefault="00885243" w:rsidP="00CA0DF7">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:10.5pt;height:10.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.65pt;height:10.65pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -28474,138 +28439,143 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1940529365">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1550261882">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="263534148">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1572077840">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1519153730">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="908031748">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="80"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="S8V2Vt4BfrbfbXBWVUDfO2bbw+Wh6Bxeh13fPHXK42WrAx0zEMLreMUkxSXztCGuCbEZDnyNwU0y5LfOd/bHjg==" w:salt="+xEg1p7lDT+jtHSesp3Sjw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="y9pOvHbuTtZ5U4kL/nhPpdcjNpNnRkGQZ5DVQIcRiS7F87/DtrFgpt+TWATT9/XZBDP0COCFoc9vRG+Sl0wiGQ==" w:salt="cNohaInIRjrHMK8XSBtk9g=="/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32CF7"/>
     <w:rsid w:val="000022A0"/>
     <w:rsid w:val="000063B9"/>
     <w:rsid w:val="000072C8"/>
     <w:rsid w:val="000117F6"/>
     <w:rsid w:val="00012403"/>
     <w:rsid w:val="00012447"/>
     <w:rsid w:val="000156EA"/>
     <w:rsid w:val="000164D1"/>
     <w:rsid w:val="00023875"/>
     <w:rsid w:val="00024BF5"/>
     <w:rsid w:val="000267F9"/>
     <w:rsid w:val="00027764"/>
     <w:rsid w:val="00027CA7"/>
     <w:rsid w:val="000316F3"/>
     <w:rsid w:val="00034211"/>
+    <w:rsid w:val="00035C2D"/>
     <w:rsid w:val="0003653B"/>
+    <w:rsid w:val="000405B0"/>
     <w:rsid w:val="00041909"/>
     <w:rsid w:val="00041EA2"/>
     <w:rsid w:val="00043F13"/>
     <w:rsid w:val="00044C95"/>
     <w:rsid w:val="00050E1B"/>
     <w:rsid w:val="000513D0"/>
     <w:rsid w:val="00052735"/>
     <w:rsid w:val="00053484"/>
     <w:rsid w:val="000558DF"/>
     <w:rsid w:val="00056A21"/>
+    <w:rsid w:val="0006312B"/>
     <w:rsid w:val="0006386D"/>
     <w:rsid w:val="00064630"/>
     <w:rsid w:val="00071A0A"/>
     <w:rsid w:val="0008343D"/>
     <w:rsid w:val="000847F3"/>
     <w:rsid w:val="00094C44"/>
     <w:rsid w:val="00095C13"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000A1B24"/>
     <w:rsid w:val="000B203C"/>
     <w:rsid w:val="000B3132"/>
     <w:rsid w:val="000C0BF6"/>
     <w:rsid w:val="000C28F6"/>
     <w:rsid w:val="000C7DBE"/>
     <w:rsid w:val="000D3A00"/>
     <w:rsid w:val="000E0292"/>
     <w:rsid w:val="000E1F73"/>
     <w:rsid w:val="000E4BE9"/>
     <w:rsid w:val="000E6435"/>
     <w:rsid w:val="000F4853"/>
     <w:rsid w:val="000F6E6A"/>
     <w:rsid w:val="000F7392"/>
     <w:rsid w:val="0010070E"/>
     <w:rsid w:val="00101AA6"/>
     <w:rsid w:val="00102FE4"/>
     <w:rsid w:val="0011117F"/>
     <w:rsid w:val="00115FF7"/>
+    <w:rsid w:val="00116D6F"/>
     <w:rsid w:val="001222D9"/>
     <w:rsid w:val="00122D7D"/>
     <w:rsid w:val="001257F9"/>
     <w:rsid w:val="0012584E"/>
     <w:rsid w:val="00130503"/>
     <w:rsid w:val="00131095"/>
     <w:rsid w:val="00133D0C"/>
     <w:rsid w:val="00136960"/>
     <w:rsid w:val="001406AB"/>
     <w:rsid w:val="00140B8B"/>
     <w:rsid w:val="0014507B"/>
     <w:rsid w:val="00156936"/>
     <w:rsid w:val="001625B8"/>
     <w:rsid w:val="00165804"/>
     <w:rsid w:val="00183398"/>
     <w:rsid w:val="00190C57"/>
     <w:rsid w:val="001A15D5"/>
     <w:rsid w:val="001A1A5F"/>
     <w:rsid w:val="001B006E"/>
     <w:rsid w:val="001B171A"/>
     <w:rsid w:val="001B283F"/>
     <w:rsid w:val="001B29F2"/>
     <w:rsid w:val="001B6FAC"/>
     <w:rsid w:val="001D24FD"/>
     <w:rsid w:val="001D4A94"/>
@@ -28704,58 +28674,60 @@
     <w:rsid w:val="003F6423"/>
     <w:rsid w:val="003F7FC7"/>
     <w:rsid w:val="00400A6F"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00403DED"/>
     <w:rsid w:val="00411C46"/>
     <w:rsid w:val="00411E27"/>
     <w:rsid w:val="0041413B"/>
     <w:rsid w:val="00415C40"/>
     <w:rsid w:val="00421866"/>
     <w:rsid w:val="004251C0"/>
     <w:rsid w:val="0042599F"/>
     <w:rsid w:val="00426CD0"/>
     <w:rsid w:val="004347FF"/>
     <w:rsid w:val="00436E9A"/>
     <w:rsid w:val="0044147C"/>
     <w:rsid w:val="00447F1E"/>
     <w:rsid w:val="00453559"/>
     <w:rsid w:val="00456DC4"/>
     <w:rsid w:val="00457502"/>
     <w:rsid w:val="0046117A"/>
     <w:rsid w:val="00473945"/>
     <w:rsid w:val="00475786"/>
     <w:rsid w:val="00481887"/>
     <w:rsid w:val="00483C6D"/>
+    <w:rsid w:val="004856B8"/>
     <w:rsid w:val="00492AC5"/>
     <w:rsid w:val="00493656"/>
     <w:rsid w:val="00493823"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A4C76"/>
     <w:rsid w:val="004B0891"/>
     <w:rsid w:val="004B41E5"/>
     <w:rsid w:val="004B607A"/>
+    <w:rsid w:val="004B6F32"/>
     <w:rsid w:val="004D3E11"/>
     <w:rsid w:val="004D5C95"/>
     <w:rsid w:val="004E4621"/>
     <w:rsid w:val="004E54C6"/>
     <w:rsid w:val="004E7A71"/>
     <w:rsid w:val="004F62C4"/>
     <w:rsid w:val="00502FA0"/>
     <w:rsid w:val="00510C96"/>
     <w:rsid w:val="00510F1E"/>
     <w:rsid w:val="00525DC6"/>
     <w:rsid w:val="00526D8B"/>
     <w:rsid w:val="00547C92"/>
     <w:rsid w:val="00560538"/>
     <w:rsid w:val="005608B9"/>
     <w:rsid w:val="00562922"/>
     <w:rsid w:val="00566AE1"/>
     <w:rsid w:val="00575057"/>
     <w:rsid w:val="00593950"/>
     <w:rsid w:val="00595D92"/>
     <w:rsid w:val="00597A17"/>
     <w:rsid w:val="005A0CE1"/>
     <w:rsid w:val="005A3CB5"/>
     <w:rsid w:val="005A6552"/>
     <w:rsid w:val="005B1F69"/>
     <w:rsid w:val="005B369F"/>
@@ -28766,50 +28738,51 @@
     <w:rsid w:val="005E1E97"/>
     <w:rsid w:val="005E2F80"/>
     <w:rsid w:val="005F0AD6"/>
     <w:rsid w:val="005F5C64"/>
     <w:rsid w:val="005F6D36"/>
     <w:rsid w:val="006031DF"/>
     <w:rsid w:val="00605C3E"/>
     <w:rsid w:val="00607494"/>
     <w:rsid w:val="00611229"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="00623760"/>
     <w:rsid w:val="00625D6A"/>
     <w:rsid w:val="00626B05"/>
     <w:rsid w:val="006279F2"/>
     <w:rsid w:val="00632FCE"/>
     <w:rsid w:val="00633234"/>
     <w:rsid w:val="00635EA8"/>
     <w:rsid w:val="00640B07"/>
     <w:rsid w:val="006427F8"/>
     <w:rsid w:val="00642D72"/>
     <w:rsid w:val="00645B26"/>
     <w:rsid w:val="0065184D"/>
     <w:rsid w:val="00651A4D"/>
     <w:rsid w:val="00655EBD"/>
     <w:rsid w:val="00657D1C"/>
+    <w:rsid w:val="006615D1"/>
     <w:rsid w:val="00661AFF"/>
     <w:rsid w:val="00663113"/>
     <w:rsid w:val="006640B0"/>
     <w:rsid w:val="00666AE3"/>
     <w:rsid w:val="00670FBC"/>
     <w:rsid w:val="00676D77"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006854BB"/>
     <w:rsid w:val="006860C0"/>
     <w:rsid w:val="00692C49"/>
     <w:rsid w:val="00696504"/>
     <w:rsid w:val="006A4126"/>
     <w:rsid w:val="006A678E"/>
     <w:rsid w:val="006B12B0"/>
     <w:rsid w:val="006B15C2"/>
     <w:rsid w:val="006B18A2"/>
     <w:rsid w:val="006B4371"/>
     <w:rsid w:val="006B45C7"/>
     <w:rsid w:val="006B6BBD"/>
     <w:rsid w:val="006B798B"/>
     <w:rsid w:val="006C4D20"/>
     <w:rsid w:val="006C5810"/>
     <w:rsid w:val="006C6448"/>
     <w:rsid w:val="006D17EF"/>
     <w:rsid w:val="006D301C"/>
@@ -28847,112 +28820,116 @@
     <w:rsid w:val="00780DCA"/>
     <w:rsid w:val="0078559C"/>
     <w:rsid w:val="00790D12"/>
     <w:rsid w:val="00791D62"/>
     <w:rsid w:val="00797406"/>
     <w:rsid w:val="007A30C5"/>
     <w:rsid w:val="007A316B"/>
     <w:rsid w:val="007B0D82"/>
     <w:rsid w:val="007B5F83"/>
     <w:rsid w:val="007B767F"/>
     <w:rsid w:val="007C01BE"/>
     <w:rsid w:val="007C21AA"/>
     <w:rsid w:val="007C2AB5"/>
     <w:rsid w:val="007C301A"/>
     <w:rsid w:val="007C3D12"/>
     <w:rsid w:val="007D0C61"/>
     <w:rsid w:val="007D66A0"/>
     <w:rsid w:val="007E32C1"/>
     <w:rsid w:val="007E3470"/>
     <w:rsid w:val="007E7A07"/>
     <w:rsid w:val="007F77BC"/>
     <w:rsid w:val="00807729"/>
     <w:rsid w:val="00822F08"/>
     <w:rsid w:val="00841636"/>
     <w:rsid w:val="00842066"/>
+    <w:rsid w:val="00842573"/>
     <w:rsid w:val="00853D93"/>
     <w:rsid w:val="00854593"/>
     <w:rsid w:val="008619F7"/>
+    <w:rsid w:val="00880BD9"/>
     <w:rsid w:val="00882373"/>
     <w:rsid w:val="00885047"/>
     <w:rsid w:val="00885243"/>
     <w:rsid w:val="00891351"/>
     <w:rsid w:val="008A0299"/>
     <w:rsid w:val="008A232E"/>
     <w:rsid w:val="008A337E"/>
     <w:rsid w:val="008A3E80"/>
     <w:rsid w:val="008A7B54"/>
     <w:rsid w:val="008B2571"/>
     <w:rsid w:val="008B511C"/>
     <w:rsid w:val="008B6D41"/>
     <w:rsid w:val="008B7882"/>
     <w:rsid w:val="008C17B2"/>
     <w:rsid w:val="008C32A3"/>
     <w:rsid w:val="008C69B0"/>
     <w:rsid w:val="008D0559"/>
     <w:rsid w:val="008E0403"/>
     <w:rsid w:val="008E2A63"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E598C"/>
     <w:rsid w:val="008E7751"/>
     <w:rsid w:val="008F0585"/>
     <w:rsid w:val="008F2539"/>
     <w:rsid w:val="008F5F7F"/>
     <w:rsid w:val="008F71CC"/>
     <w:rsid w:val="00900EED"/>
     <w:rsid w:val="009027F3"/>
     <w:rsid w:val="00904CC5"/>
     <w:rsid w:val="00906004"/>
     <w:rsid w:val="00906414"/>
     <w:rsid w:val="009077C6"/>
     <w:rsid w:val="00915B4E"/>
     <w:rsid w:val="00922159"/>
+    <w:rsid w:val="00923881"/>
     <w:rsid w:val="00931958"/>
     <w:rsid w:val="009402C8"/>
     <w:rsid w:val="00940A79"/>
     <w:rsid w:val="00947043"/>
     <w:rsid w:val="00947AFC"/>
     <w:rsid w:val="00950415"/>
     <w:rsid w:val="00950702"/>
     <w:rsid w:val="00954130"/>
     <w:rsid w:val="009630F9"/>
     <w:rsid w:val="00964CE2"/>
     <w:rsid w:val="00966B08"/>
     <w:rsid w:val="00970677"/>
     <w:rsid w:val="0097152C"/>
     <w:rsid w:val="00974948"/>
     <w:rsid w:val="0098336B"/>
     <w:rsid w:val="00984F8A"/>
     <w:rsid w:val="00986B20"/>
     <w:rsid w:val="00987527"/>
     <w:rsid w:val="00992D67"/>
     <w:rsid w:val="009937BE"/>
     <w:rsid w:val="00994CCA"/>
     <w:rsid w:val="00995D8A"/>
     <w:rsid w:val="009A4641"/>
     <w:rsid w:val="009B34C4"/>
     <w:rsid w:val="009B6A34"/>
+    <w:rsid w:val="009C295D"/>
     <w:rsid w:val="009C304C"/>
     <w:rsid w:val="009C5033"/>
     <w:rsid w:val="009C5619"/>
     <w:rsid w:val="009C7A2D"/>
     <w:rsid w:val="009D0271"/>
     <w:rsid w:val="009D4EC0"/>
     <w:rsid w:val="009D726F"/>
     <w:rsid w:val="009E114F"/>
     <w:rsid w:val="009E508F"/>
     <w:rsid w:val="009F03AC"/>
     <w:rsid w:val="009F2E03"/>
     <w:rsid w:val="009F4988"/>
     <w:rsid w:val="00A00C36"/>
     <w:rsid w:val="00A01C0B"/>
     <w:rsid w:val="00A11242"/>
     <w:rsid w:val="00A136BF"/>
     <w:rsid w:val="00A1425E"/>
     <w:rsid w:val="00A17A94"/>
     <w:rsid w:val="00A24640"/>
     <w:rsid w:val="00A2500E"/>
     <w:rsid w:val="00A26A7F"/>
     <w:rsid w:val="00A30DF5"/>
     <w:rsid w:val="00A34194"/>
     <w:rsid w:val="00A368C0"/>
     <w:rsid w:val="00A42ABF"/>
@@ -28971,60 +28948,62 @@
     <w:rsid w:val="00AA1116"/>
     <w:rsid w:val="00AA3F0B"/>
     <w:rsid w:val="00AA6B9E"/>
     <w:rsid w:val="00AB6DAF"/>
     <w:rsid w:val="00AC201A"/>
     <w:rsid w:val="00AC52C0"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AC6D01"/>
     <w:rsid w:val="00AD1CB1"/>
     <w:rsid w:val="00AD5E8A"/>
     <w:rsid w:val="00AF252E"/>
     <w:rsid w:val="00AF52F1"/>
     <w:rsid w:val="00AF5D28"/>
     <w:rsid w:val="00B0093F"/>
     <w:rsid w:val="00B01345"/>
     <w:rsid w:val="00B0730B"/>
     <w:rsid w:val="00B16E27"/>
     <w:rsid w:val="00B16F91"/>
     <w:rsid w:val="00B17474"/>
     <w:rsid w:val="00B24C60"/>
     <w:rsid w:val="00B27739"/>
     <w:rsid w:val="00B4246C"/>
     <w:rsid w:val="00B47AB2"/>
     <w:rsid w:val="00B5071C"/>
     <w:rsid w:val="00B57BB8"/>
+    <w:rsid w:val="00B60B1D"/>
     <w:rsid w:val="00B6219A"/>
     <w:rsid w:val="00B707EA"/>
     <w:rsid w:val="00B71737"/>
     <w:rsid w:val="00B73F81"/>
     <w:rsid w:val="00B7401D"/>
     <w:rsid w:val="00B748D9"/>
     <w:rsid w:val="00B769CE"/>
     <w:rsid w:val="00B76FA3"/>
     <w:rsid w:val="00B8031C"/>
     <w:rsid w:val="00B80D41"/>
+    <w:rsid w:val="00B83A7C"/>
     <w:rsid w:val="00B92A93"/>
     <w:rsid w:val="00B93B03"/>
     <w:rsid w:val="00B94C4C"/>
     <w:rsid w:val="00B96801"/>
     <w:rsid w:val="00B97135"/>
     <w:rsid w:val="00BA21AA"/>
     <w:rsid w:val="00BB36E7"/>
     <w:rsid w:val="00BB57C6"/>
     <w:rsid w:val="00BB5CDC"/>
     <w:rsid w:val="00BB7BD7"/>
     <w:rsid w:val="00BC1B3B"/>
     <w:rsid w:val="00BC29BF"/>
     <w:rsid w:val="00BD03BD"/>
     <w:rsid w:val="00BD3810"/>
     <w:rsid w:val="00BD618F"/>
     <w:rsid w:val="00BD7852"/>
     <w:rsid w:val="00BE34E1"/>
     <w:rsid w:val="00BE5CD3"/>
     <w:rsid w:val="00BE5E10"/>
     <w:rsid w:val="00BF2373"/>
     <w:rsid w:val="00BF29CA"/>
     <w:rsid w:val="00BF6248"/>
     <w:rsid w:val="00BF71B5"/>
     <w:rsid w:val="00C03476"/>
     <w:rsid w:val="00C05C6F"/>
@@ -29056,162 +29035,170 @@
     <w:rsid w:val="00CB63FC"/>
     <w:rsid w:val="00CB7A79"/>
     <w:rsid w:val="00CC6918"/>
     <w:rsid w:val="00CC6FE6"/>
     <w:rsid w:val="00CD12B3"/>
     <w:rsid w:val="00CD16AB"/>
     <w:rsid w:val="00CD4BB3"/>
     <w:rsid w:val="00CD5535"/>
     <w:rsid w:val="00CD733B"/>
     <w:rsid w:val="00CD7B41"/>
     <w:rsid w:val="00CE7669"/>
     <w:rsid w:val="00CE7CE5"/>
     <w:rsid w:val="00CF07AA"/>
     <w:rsid w:val="00CF3E0F"/>
     <w:rsid w:val="00CF4424"/>
     <w:rsid w:val="00D05408"/>
     <w:rsid w:val="00D06207"/>
     <w:rsid w:val="00D32397"/>
     <w:rsid w:val="00D34996"/>
     <w:rsid w:val="00D365F2"/>
     <w:rsid w:val="00D466FC"/>
     <w:rsid w:val="00D50A55"/>
     <w:rsid w:val="00D65381"/>
     <w:rsid w:val="00D87A21"/>
     <w:rsid w:val="00D95524"/>
+    <w:rsid w:val="00D9710A"/>
     <w:rsid w:val="00DA5BC9"/>
     <w:rsid w:val="00DA6436"/>
     <w:rsid w:val="00DB0073"/>
     <w:rsid w:val="00DB2469"/>
     <w:rsid w:val="00DB2F14"/>
     <w:rsid w:val="00DB46D0"/>
     <w:rsid w:val="00DB4A03"/>
     <w:rsid w:val="00DB6779"/>
     <w:rsid w:val="00DB7252"/>
     <w:rsid w:val="00DC50DF"/>
     <w:rsid w:val="00DC63BB"/>
     <w:rsid w:val="00DD7150"/>
     <w:rsid w:val="00DE05E4"/>
     <w:rsid w:val="00DE15EE"/>
     <w:rsid w:val="00DE2FA3"/>
     <w:rsid w:val="00DE33BB"/>
+    <w:rsid w:val="00DE6637"/>
     <w:rsid w:val="00DF24C9"/>
     <w:rsid w:val="00E01750"/>
     <w:rsid w:val="00E0179A"/>
     <w:rsid w:val="00E048C7"/>
     <w:rsid w:val="00E11E7C"/>
     <w:rsid w:val="00E157AA"/>
     <w:rsid w:val="00E23FF2"/>
     <w:rsid w:val="00E24914"/>
     <w:rsid w:val="00E24A5D"/>
     <w:rsid w:val="00E254FC"/>
     <w:rsid w:val="00E35DDB"/>
+    <w:rsid w:val="00E37359"/>
     <w:rsid w:val="00E4755F"/>
     <w:rsid w:val="00E522BC"/>
     <w:rsid w:val="00E6770D"/>
     <w:rsid w:val="00E67C50"/>
     <w:rsid w:val="00E73A77"/>
     <w:rsid w:val="00E809CD"/>
     <w:rsid w:val="00E81B61"/>
+    <w:rsid w:val="00E81CDB"/>
     <w:rsid w:val="00E83B90"/>
     <w:rsid w:val="00E875BA"/>
     <w:rsid w:val="00E876EE"/>
     <w:rsid w:val="00E87CF2"/>
     <w:rsid w:val="00E96AFE"/>
     <w:rsid w:val="00EA1103"/>
     <w:rsid w:val="00EA2407"/>
     <w:rsid w:val="00EB1596"/>
     <w:rsid w:val="00EB2DF4"/>
     <w:rsid w:val="00EB47A2"/>
     <w:rsid w:val="00EC29A3"/>
     <w:rsid w:val="00EC5A21"/>
     <w:rsid w:val="00EC7917"/>
     <w:rsid w:val="00ED1DB8"/>
+    <w:rsid w:val="00ED1E25"/>
     <w:rsid w:val="00ED1E28"/>
     <w:rsid w:val="00ED2587"/>
     <w:rsid w:val="00EE6939"/>
     <w:rsid w:val="00EF4D3D"/>
     <w:rsid w:val="00EF5066"/>
     <w:rsid w:val="00F03330"/>
     <w:rsid w:val="00F0397F"/>
     <w:rsid w:val="00F06F6A"/>
     <w:rsid w:val="00F11317"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F16915"/>
     <w:rsid w:val="00F20236"/>
     <w:rsid w:val="00F245C7"/>
     <w:rsid w:val="00F30AA6"/>
     <w:rsid w:val="00F3746A"/>
     <w:rsid w:val="00F44A2B"/>
     <w:rsid w:val="00F45957"/>
     <w:rsid w:val="00F5031E"/>
     <w:rsid w:val="00F52140"/>
     <w:rsid w:val="00F55606"/>
     <w:rsid w:val="00F62415"/>
     <w:rsid w:val="00F6504B"/>
     <w:rsid w:val="00F66CE9"/>
     <w:rsid w:val="00F711DE"/>
     <w:rsid w:val="00F72B3E"/>
     <w:rsid w:val="00F80E3C"/>
+    <w:rsid w:val="00F8383E"/>
     <w:rsid w:val="00F84C1F"/>
     <w:rsid w:val="00F90AF8"/>
     <w:rsid w:val="00F92D83"/>
+    <w:rsid w:val="00F97BFD"/>
     <w:rsid w:val="00FA1673"/>
     <w:rsid w:val="00FB3DFC"/>
     <w:rsid w:val="00FB58DB"/>
     <w:rsid w:val="00FB5C74"/>
     <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC3D88"/>
     <w:rsid w:val="00FC6088"/>
     <w:rsid w:val="00FC690C"/>
     <w:rsid w:val="00FD1CC2"/>
     <w:rsid w:val="00FD2943"/>
     <w:rsid w:val="00FD7973"/>
     <w:rsid w:val="00FE1F5A"/>
     <w:rsid w:val="00FE21DA"/>
+    <w:rsid w:val="00FE3C05"/>
     <w:rsid w:val="00FE5E60"/>
     <w:rsid w:val="00FF17ED"/>
     <w:rsid w:val="00FF23A5"/>
     <w:rsid w:val="00FF4D96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1107CEEF"/>
   <w15:docId w15:val="{AC4B0F63-F86C-4038-9174-8BF92242E777}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -30917,52 +30904,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9AD96B7-86DF-4BD7-B898-9900D031501D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1738</Words>
-  <Characters>9559</Characters>
+  <Words>1739</Words>
+  <Characters>9567</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -30973,44 +30960,44 @@
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Conditions générales</vt:lpstr>
       <vt:lpstr>    Inscription </vt:lpstr>
       <vt:lpstr>    Conditions d’octroi</vt:lpstr>
       <vt:lpstr>    Retrait éventuel de l’inscription</vt:lpstr>
       <vt:lpstr>    Interruption de la 12e année linguistique</vt:lpstr>
       <vt:lpstr>Données personnelles</vt:lpstr>
       <vt:lpstr>    Elève</vt:lpstr>
       <vt:lpstr>    Loisirs et intérêts de l'élève</vt:lpstr>
       <vt:lpstr>    Situation particulière de nature médicale de l’élève </vt:lpstr>
       <vt:lpstr>    Parents</vt:lpstr>
       <vt:lpstr>Lettre de motivation de l’élève (en français)</vt:lpstr>
       <vt:lpstr>Indications pour la 12e année linguistique</vt:lpstr>
       <vt:lpstr>    Variante 2 – Séjour en famille d’accueil </vt:lpstr>
       <vt:lpstr>    Accueil d’un-e élève</vt:lpstr>
       <vt:lpstr>A remplir par le ou la titulaire de classe</vt:lpstr>
       <vt:lpstr>    Coordonnées et informations</vt:lpstr>
       <vt:lpstr>    Evaluation de l’attitude et du comportement</vt:lpstr>
       <vt:lpstr>Décision de la direction de l’école</vt:lpstr>
       <vt:lpstr>Approbation des parents</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11275</CharactersWithSpaces>
+  <CharactersWithSpaces>11284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>catillazl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>