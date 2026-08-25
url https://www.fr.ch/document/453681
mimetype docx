--- v0 (2025-12-05)
+++ v1 (2026-08-25)
@@ -1,2373 +1,3151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E05F3" w14:paraId="58C66550" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20F45750" w14:textId="77777777" w:rsidR="000E05F3" w:rsidRDefault="000E05F3" w:rsidP="00F32792">
             <w:pPr>
               <w:pStyle w:val="04date"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E299251" w14:textId="7227DAE7" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00D10962" w:rsidP="00AB653D">
+    <w:p w14:paraId="4E299251" w14:textId="7227DAE7" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00D10962" w:rsidP="00AB653D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Modèle de p</w:t>
       </w:r>
-      <w:r w:rsidR="00F46763" w:rsidRPr="009A4A15">
+      <w:r w:rsidR="00F46763" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>rocédure interne et externe de traitement des plaintes dans les établissements offrant des prestations médico-sociales résidentielles aux personnes âgées</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDF089D" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00436C19" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="2BDF089D" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="265A4B0D" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="002272C7">
+    <w:p w14:paraId="265A4B0D" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="002272C7">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Contexte / Préambule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FDE74B" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="002272C7">
+    <w:p w14:paraId="70FDE74B" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="002272C7">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La procédure de gestion des plaintes s’inscrit dans le cadre des exigences du SMC en matière d’autorisation d’exploiter les établissements offrant des prestations médico-sociales rés</w:t>
       </w:r>
-      <w:r w:rsidR="009A1267">
+      <w:r w:rsidR="009A1267" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">identielles aux personnes âgées </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(OFS Art. 16g)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elle permet à l’institution de garantir la sécurité, de viser une organisation efficiente et d’établir un programme permettant l’amélioration de la qualité de ses prestations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579F2394" w14:textId="38CDEA85" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="002272C7">
+    <w:p w14:paraId="579F2394" w14:textId="38CDEA85" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="002272C7">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le SMC et l’AFI</w:t>
       </w:r>
-      <w:r w:rsidR="001F54EE">
+      <w:r w:rsidR="001F54EE" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SA</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ont collaboré à la rédaction de la présente procédure de gestion des plaintes. Ces documents de référence remplacent ou complètent les documents existants dans le système qualité de l’institution. Ils intègrent les exigences des diffé</w:t>
       </w:r>
-      <w:r w:rsidR="009A1267">
+      <w:r w:rsidR="009A1267" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rents partenaires (SMC, </w:t>
       </w:r>
-      <w:r w:rsidR="001F54EE">
+      <w:r w:rsidR="001F54EE" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Système qualité AFISA</w:t>
       </w:r>
-      <w:r w:rsidR="009A1267">
+      <w:r w:rsidR="009A1267" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) ainsi que du cadre légal</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F24BE02" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="0F24BE02" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Définitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9A1305" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="001F4B9B">
+    <w:p w14:paraId="0F9A1305" w14:textId="3E23349C" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="001F4B9B">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On entend par </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">plainte </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
-[...4 lines deleted...]
-        <w:t>l’expression d’une atteinte aux droits de la personne (résident, proche, collaborateur).</w:t>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’expression d’une atteinte aux droits de la personne (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2D37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, proche, collaborateur</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2D37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D85473" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="001F4B9B">
+    <w:p w14:paraId="24D85473" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="001F4B9B">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemples : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2C8B02" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRDefault="009A1267" w:rsidP="001F4B9B">
+    <w:p w14:paraId="1A2C8B02" w14:textId="67A6221B" w:rsidR="001F4B9B" w:rsidRPr="005B66BC" w:rsidRDefault="009A1267" w:rsidP="001F4B9B">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00F46763" w:rsidRPr="009A4A15">
+      <w:r w:rsidR="00F46763" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">anque d’informations sur le changement d’un traitement, désaccord sur la mise en place d’une mesure restrictive de liberté d’action et/ou de mouvement, sentiment d’être </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F46763" w:rsidRPr="009A4A15">
+      <w:r w:rsidR="00F46763" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>brusqué-e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F46763" w:rsidRPr="009A4A15">
+      <w:r w:rsidR="00F46763" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (physique et psychique) durant les soins, manque de disponibilité du personnel, …</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DD8D4A" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRDefault="001F4B9B" w:rsidP="001F4B9B">
+    <w:p w14:paraId="39DD8D4A" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRPr="005B66BC" w:rsidRDefault="001F4B9B" w:rsidP="001F4B9B">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On entend par </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">réclamation, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
-[...18 lines deleted...]
-        <w:t>qualité des prestations (une non-conformité).</w:t>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>une insatisfaction liée à la qualité des prestations (une non-conformité).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03822741" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRPr="009A4A15" w:rsidRDefault="001F4B9B" w:rsidP="001F4B9B">
+    <w:p w14:paraId="03822741" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRPr="005B66BC" w:rsidRDefault="001F4B9B" w:rsidP="001F4B9B">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemples : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33289426" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="33289426" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le repas n’est pas assez chaud, un vêtement a été perdu, les toilettes ne sont pas nettoyées correctement, il fait trop froid dans le bâtiment, …</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C83DBD" w14:textId="77777777" w:rsidR="00F46763" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="36C83DBD" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF53D86" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="3AF53D86" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Légitimité et/ou obligation à déposer plainte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D460A8E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="6D460A8E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toute personne bénéficiant de prestations de l’institution, proches ou témoins d’agissements inappropriés ont la possibilité d’exprimer leurs plaintes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330FD15D" w14:textId="07768517" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="330FD15D" w14:textId="3C1F685E" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Chaque collaborateur est tenu</w:t>
       </w:r>
-      <w:r w:rsidR="00D3326D">
+      <w:r w:rsidR="00D3326D" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en fonction</w:t>
       </w:r>
-      <w:r w:rsidR="00D3326D">
+      <w:r w:rsidR="00D3326D" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> du droit général (Code pénal) </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
-[...6 lines deleted...]
-      <w:r w:rsidR="001F54EE">
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et de son contrat de travail en particulier, d’annoncer à son supérieur toute atteinte au respect des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2D37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Chaque collaborateur</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2D37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s’y engage en signant le document de l’AFI</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54EE" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Respect et protection de l’intégrité et des droits des résidents.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DFA64B" w14:textId="77777777" w:rsidR="002272C7" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="00DFA64B" w14:textId="77777777" w:rsidR="002272C7" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Demeurent réservées les dispositions légales sur la procédure civile et pénale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFB45FE" w14:textId="77777777" w:rsidR="002272C7" w:rsidRDefault="002272C7">
+    <w:p w14:paraId="1EFB45FE" w14:textId="77777777" w:rsidR="002272C7" w:rsidRPr="005B66BC" w:rsidRDefault="002272C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B8E456" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="28B8E456" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="581C8C06" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="581C8C06" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Objectifs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A349D07" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="5A349D07" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les objectifs visés par la procédure de gestion des plaintes sont les suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F790BC8" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="2F790BC8" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Protéger la personne âgée de toute atteinte à son intégrité physique et psychique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C5C342" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="51C5C342" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Favoriser une politique de communication ouverte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE09F62" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="2AE09F62" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prévenir la délation et la critique infondée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064F355E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="064F355E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Répertorier les situations pour en analyser les causes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BF048F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="27BF048F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Définir des mesures visant l’amélioration de la qualité des prestations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661E9845" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="661E9845" w14:textId="71A6A268" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantir la vérification, la correction et au besoin la réparation de la maltraitance dans le but prioritaire du bien des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2D37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3EC4835B" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="3EC4835B" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Garantir la protection de celle ou celui qui a constaté et révélé la maltraitance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F0104E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="13F0104E" w14:textId="1F6AD84E" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Rappeler les droits aux plaignants et le déroulement de la procédure </w:t>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rappeler les droits aux </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaignant</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le déroulement de la procédure </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAE366E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A55D99" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="7BAE366E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Garantir la traçabilité du traitement de la plainte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656B1FB5" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A55D99" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="656B1FB5" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Communiquer les résultats de la plainte aux personn</w:t>
       </w:r>
-      <w:r w:rsidR="002272C7">
+      <w:r w:rsidR="002272C7" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>es et/ou aux services concernés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AC456F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="59AC456F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40F095A1" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="40F095A1" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Enregistrement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A92750" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="68A92750" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Il s’agit de déterminer s’il s’agit d’une plainte </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>liée aux droits de la personne</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ouverture d’une procédure de gestion des plaintes) ou d’une réclamation </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en lien avec</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>une non-conformité</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (traitement dans le système qualité, via l’enregistrement des propositions d’amélioration). Un traitement rapide d’une réclamation peut éviter le dépôt d’une plainte. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C56227F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="3C56227F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Traitement de la plainte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F763455" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="4F763455" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour répondre </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7FF0">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aux exigences du SMC</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00BA7FF0">
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, l’institution doit mettre sur pied une procédure de gestion des plaintes qui respecte les critères suivants : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>personnes de référence internes, gestion de la plainte, traçabilité et retour au plaignant, voies de recours externes précisées selon les situations</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C284B0" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="04C284B0" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les institutions sont responsables de mettre à jour leur documentation, via le système qualité ou leur logiciel (registre des plaintes, suivi des plaintes).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35690551" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="35690551" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Réception d’une plainte : bonnes attitudes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FDC2CE" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="18FDC2CE" w14:textId="3915D534" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
-[...4 lines deleted...]
-        <w:t>Déposer ou recevoir une plainte n’est agréable pour aucune des parties. Pourtant, bien traitée, la plainte peut renforcer la satisfaction et la confiance du plaignant envers l’institution et générer de nouvelles idées visant l’amélioration des pratiques.</w:t>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Déposer ou recevoir une plainte n’est agréable pour aucune des parties. Pourtant, bien traitée, la plainte peut renforcer la satisfaction et la confiance du</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaignant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> envers l’institution et générer de nouvelles idées visant l’amélioration des pratiques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A270C29" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="5A270C29" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La façon de recevoir une plainte doit être neutre et objective, assurant ainsi la fiabilité de la personne la recevant. Un comportement respectueux évitera dans la plupart des cas une montée en escalade de la situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270A6AFF" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="270A6AFF" w14:textId="0CD82E71" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsqu’une plainte est entendue, la priorité n’est pas de savoir QUI est responsable ou SI elle est justifiée. La personne qui se plaint </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009A4A15">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> besoin d’être entendue et de se sentir prise au sérieux. Souvent, le simple fait de prendre le temps d’écouter le plaignant et de lui témoigner de la compréhension peut apaiser une situation de moindre gravité. Face à une situation plus grave, la personne a besoin d’être assurée que des mesures seront prises tout en garantissant sa protection.</w:t>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besoin d’être entendue et de se sentir prise au sérieux. Souvent, le simple fait de prendre le temps d’écouter le </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaignant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de lui témoigner de la compréhension peut apaiser une situation de moindre gravité. Face à une situation plus grave, la personne a besoin d’être assurée que des mesures seront prises tout en garantissant sa protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B773E7" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="55B773E7" w14:textId="1EDDD0B5" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorsque j’entends une plainte, je suis responsable de mon ressenti, de mes paroles ou mes actes, de ma réaction à la réaction du plaignant mais pas de la réaction de l’autre à mes paroles. </w:t>
+        <w:t>Lorsque j’entends une plainte, je suis responsable de mon ressenti, de mes paroles ou mes actes, de ma réaction à la réaction du</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaignant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mais pas de la réaction de l’autre à mes paroles. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E658C1" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="79E658C1" w14:textId="77A35117" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Lors d’agressivité ou de manque de respect du plaignant, ne pas monter en symétrie, valider l’émotion de l’autre. Si je me sens dépassé par la situation, je vais chercher de l’aide.</w:t>
+        <w:t>Lors d’agressivité ou de manque de respect du</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaignant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ne pas monter en symétrie, valider l’émotion de l’autre. Si je me sens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dépassé</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la situation, je vais chercher de l’aide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E7DD46" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="14E7DD46" w14:textId="763DB285" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Je prends le temps pour que le plaignant puisse exposer son problème ; l’intention de vouloir comprendre est importante</w:t>
+        <w:t>Je prends le temps pour que le</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaignant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puisse exposer son problème ; l’intention de vouloir comprendre est importante</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E209555" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="1E209555" w14:textId="5FFAE098" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Reformuler la plainte afin de témoigner au plaignant de notre compréhension</w:t>
+        <w:t>Reformuler la plainte afin de témoigner au</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-à la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaignant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de notre compréhension</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630D9B9E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00607362" w:rsidRDefault="00F46763" w:rsidP="00607362">
+    <w:p w14:paraId="630D9B9E" w14:textId="5C58976D" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00607362">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ne pas chercher la faute chez le plaignant, ne pas argumenter</w:t>
+        <w:t>Ne pas chercher la faute chez le</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaignant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ne pas argumenter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C17F004" w14:textId="77777777" w:rsidR="00DB50E0" w:rsidRPr="009A4A15" w:rsidRDefault="00DB50E0" w:rsidP="00607362">
+    <w:p w14:paraId="1C17F004" w14:textId="77777777" w:rsidR="00DB50E0" w:rsidRPr="005B66BC" w:rsidRDefault="00DB50E0" w:rsidP="00607362">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D5F8758" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="5D5F8758" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Communication </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D81628" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00DB50E0" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="34D81628" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60D6D88B" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="60D6D88B" w14:textId="688FBB9E" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Tous les collaborateurs et les collaboratrices doivent assurer la transmission rapide de la requête à son supérieur. </w:t>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>collaborateur</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>·trices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent assurer la transmission rapide de la requête à son supérieur. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3E286F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="2D3E286F" w14:textId="7BA8CCC8" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
-[...4 lines deleted...]
-        <w:t>Les responsables de service ainsi que les infirmier-ères doivent immédiatement se référer au processus de gestion des plaintes.</w:t>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les responsables de service ainsi que les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>infirmier</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ères</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doivent immédiatement se référer au processus de gestion des plaintes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A1FF4B" w14:textId="77777777" w:rsidR="00DB50E0" w:rsidRPr="009A4A15" w:rsidRDefault="00DB50E0" w:rsidP="00F46763">
+    <w:p w14:paraId="44A1FF4B" w14:textId="77777777" w:rsidR="00DB50E0" w:rsidRPr="005B66BC" w:rsidRDefault="00DB50E0" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15CBB957" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00D10962" w:rsidP="00F46763">
+    <w:p w14:paraId="15CBB957" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00D10962" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Instances externes de plaintes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4391F0F5" w14:textId="77777777" w:rsidR="00D10962" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00D10962">
+    <w:p w14:paraId="4391F0F5" w14:textId="3E37BC74" w:rsidR="00D10962" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00D10962">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
-[...4 lines deleted...]
-        <w:t>Le résident, la famille ou le représentant légal ainsi que le collaborateur peut en tout temps déférer la cause auprès de :</w:t>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, la famille ou le</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>représentant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>légal</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ainsi que le</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collaborateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peut en tout temps déférer la cause auprès de :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D5C33D" w14:textId="77777777" w:rsidR="00D10962" w:rsidRPr="00D10962" w:rsidRDefault="00D10962" w:rsidP="00D10962">
+    <w:p w14:paraId="50D5C33D" w14:textId="77777777" w:rsidR="00D10962" w:rsidRPr="005B66BC" w:rsidRDefault="00D10962" w:rsidP="00D10962">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La Justice de Paix en ce qui concerne les mesures de contraintes et/ou limitative</w:t>
       </w:r>
-      <w:r w:rsidR="00D3326D">
+      <w:r w:rsidR="00D3326D" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de liberté</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AFEC01" w14:textId="77777777" w:rsidR="00F46763" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="33AFEC01" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La Commission d’experts en ce qui concerne les contestations de ni</w:t>
       </w:r>
-      <w:r w:rsidR="00607362">
+      <w:r w:rsidR="00607362" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veaux de soins (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00607362">
+      <w:r w:rsidR="00607362" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p.a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00607362">
+      <w:r w:rsidR="00607362" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Service du m</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>édecin cantonal, Route de Villars 101, 1752 Villars-sur-Glâne)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFDAAF7" w14:textId="77777777" w:rsidR="00D10962" w:rsidRDefault="00D10962" w:rsidP="00D10962">
+    <w:p w14:paraId="7EFDAAF7" w14:textId="4143A407" w:rsidR="00D10962" w:rsidRPr="005B66BC" w:rsidRDefault="00D10962" w:rsidP="00D10962">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La Commission de surveillance des professions de la santé et des droits des patients et patientes (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p.a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009A4A15">
-[...6 lines deleted...]
-      <w:r w:rsidR="00447A1C">
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Direction de la santé et des affaires sociales, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC116B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chemin des Mazots 2,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 170</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC116B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fribourg)</w:t>
+      </w:r>
+      <w:r w:rsidR="00447A1C" w:rsidRPr="005B66BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour toute autre plainte liée aux droits des</w:t>
       </w:r>
-      <w:r w:rsidR="002272C7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> résidents et à la maltraitance</w:t>
+      <w:r w:rsidR="002272C7" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002272C7" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:r w:rsidR="002272C7" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002272C7" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et à la maltraitance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6494C64E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00447A1C" w:rsidRDefault="00F46763" w:rsidP="00447A1C">
+    <w:p w14:paraId="6494C64E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00447A1C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A8892DA" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="3A8892DA" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="005B66BC" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4A15">
+      <w:r w:rsidRPr="005B66BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Organes de conseil externe à l’établissement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247679FB" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="247679FB" w14:textId="6A898318" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>professionnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13216">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8" w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B66BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou leurs proches</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A4A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Les professionnels, les résidents ou leurs proches peuvent solliciter un avis externe de conseil pour éclairer la situation problématique :</w:t>
+        <w:t xml:space="preserve"> peuvent solliciter un avis externe de conseil pour éclairer la situation problématique :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70326248" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service du médecin cantonal SMC, Route de Villars 101, 1752 Villars-sur-Glâne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F144AA" w14:textId="63EC3FDE" w:rsidR="00870DB2" w:rsidRPr="002272C7" w:rsidRDefault="00F46763" w:rsidP="002E026E">
+    <w:p w14:paraId="57F144AA" w14:textId="28CB8FB2" w:rsidR="00870DB2" w:rsidRDefault="00F46763" w:rsidP="002E026E">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002272C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>C</w:t>
+        <w:t>AFI</w:t>
       </w:r>
       <w:r w:rsidR="001F54EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ommission </w:t>
+        <w:t>SA</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-VFAS</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55D99" w:rsidRPr="002272C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c/o</w:t>
       </w:r>
       <w:r w:rsidRPr="002272C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>d’éthique de l’AFI</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F54EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">SA </w:t>
-[...6 lines deleted...]
-        <w:t>c/o</w:t>
+        <w:t>Direction</w:t>
       </w:r>
       <w:r w:rsidRPr="002272C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001F54EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Direction</w:t>
+        <w:t>Bd de Pérolles 2</w:t>
       </w:r>
       <w:r w:rsidRPr="002272C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>, 1700 Fribourg</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001F54EE">
-[...474 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="004B7579" w:rsidRPr="004B7579">
+        <w:r w:rsidR="00CF025F" w:rsidRPr="006C0EC3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.fr.ch/sa</w:t>
+          <w:t>office@afisa-vfas.ch</w:t>
         </w:r>
-        <w:r w:rsidR="004B7579" w:rsidRPr="004B7579">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="718464B8" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRDefault="001F4B9B" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F18E0C0" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRDefault="001F4B9B" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787313F7" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRDefault="001F4B9B" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D1F26C" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRDefault="001F4B9B" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4E17A4" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRDefault="001F4B9B" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EDB28A" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRPr="009A4A15" w:rsidRDefault="001F4B9B" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE7284F" w14:textId="347CFCC3" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents de référence de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009A4A15">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’AFI</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54EE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4A15">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="48021FD0" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Processus de gestion des plaintes (annexe 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148B427C" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Respect et protection </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5E74">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de l’intégrité et des droits </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>des résidents (annexe 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D82534F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Droit et protection des résidents (annexe 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC2C362" w14:textId="6B2DAB37" w:rsidR="00F46763" w:rsidRPr="009A4A15" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Formulaire de suivi des plaintes (annexe 4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5E74">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (site int</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ranet</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5E74">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AFI</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5E74">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE965A3" w14:textId="72ADA6A9" w:rsidR="002272C7" w:rsidRDefault="005122A8" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Valeurs éthiques de l’AFISA-VFAS : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="001F6D17" w:rsidRPr="001E488D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>n</w:t>
+          <w:t>www.afisa-vfas.ch/fr/ressources/valeurs-ethiques-de-lassociation</w:t>
         </w:r>
-        <w:r w:rsidR="004B7579" w:rsidRPr="004B7579">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="181FB31B" w14:textId="77777777" w:rsidR="001F6D17" w:rsidRDefault="001F6D17" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15ABB7B1" w14:textId="77777777" w:rsidR="005122A8" w:rsidRDefault="005122A8" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30ECFAC1" w14:textId="77777777" w:rsidR="001F4B9B" w:rsidRDefault="001F4B9B" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5C7E1B" w14:textId="77777777" w:rsidR="00666C99" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032510C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ces documents sont à disposition sur le site internet </w:t>
+      </w:r>
+      <w:r w:rsidR="00870DB2" w:rsidRPr="0032510C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du Service du médecin cantonal : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5E89EF" w14:textId="77777777" w:rsidR="004B7579" w:rsidRPr="004B7579" w:rsidRDefault="004B7579" w:rsidP="00F46763">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="004B7579">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>te/institutions-et-professionnels-de-sante/droits-des-patients</w:t>
+          <w:t>https://www.fr.ch/sante/institutions-et-professionnels-de-sante/droits-des-patients</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="004B7579" w:rsidRPr="004B7579" w:rsidSect="00AB653D">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1418" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79751AFB" w14:textId="77777777" w:rsidR="00FA0B96" w:rsidRDefault="00FA0B96" w:rsidP="000E05F3">
+    <w:p w14:paraId="09C71415" w14:textId="77777777" w:rsidR="00310F3B" w:rsidRDefault="00310F3B" w:rsidP="000E05F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33AE8038" w14:textId="77777777" w:rsidR="00FA0B96" w:rsidRDefault="00FA0B96" w:rsidP="000E05F3">
+    <w:p w14:paraId="5B581AC9" w14:textId="77777777" w:rsidR="00310F3B" w:rsidRDefault="00310F3B" w:rsidP="000E05F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="787BEFA9" w14:textId="77777777" w:rsidR="00AB653D" w:rsidRPr="00AB653D" w:rsidRDefault="00AB653D" w:rsidP="00AB653D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Etat au 11.02.2020</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="101584EC" w14:textId="77777777" w:rsidR="00AB653D" w:rsidRDefault="00AB653D" w:rsidP="00AB653D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="101584EC" w14:textId="7EB916BA" w:rsidR="00AB653D" w:rsidRDefault="008923A4" w:rsidP="008923A4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2820"/>
+      </w:tabs>
     </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31408290" w14:textId="77777777" w:rsidR="00396CE1" w:rsidRDefault="00396CE1" w:rsidP="00396CE1">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="12DD8AEF" w14:textId="77777777" w:rsidR="00396CE1" w:rsidRPr="00AB653D" w:rsidRDefault="00396CE1" w:rsidP="00396CE1">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
@@ -2434,80 +3212,70 @@
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Gesundheit und Soziales </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>GSD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="03D60D24" w14:textId="77777777" w:rsidR="00396CE1" w:rsidRPr="00396CE1" w:rsidRDefault="00396CE1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D1004D3" w14:textId="77777777" w:rsidR="00FA0B96" w:rsidRDefault="00FA0B96" w:rsidP="000E05F3">
+    <w:p w14:paraId="784AF8A8" w14:textId="77777777" w:rsidR="00310F3B" w:rsidRDefault="00310F3B" w:rsidP="000E05F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="303D61E2" w14:textId="77777777" w:rsidR="00FA0B96" w:rsidRDefault="00FA0B96" w:rsidP="000E05F3">
+    <w:p w14:paraId="759CCBB8" w14:textId="77777777" w:rsidR="00310F3B" w:rsidRDefault="00310F3B" w:rsidP="000E05F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="009B618D" w14:paraId="6D0B96D6" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -2648,52 +3416,52 @@
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="004B7579">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00A124B4">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="70A67F9C" w14:textId="77777777" w:rsidR="009B618D" w:rsidRDefault="009B618D" w:rsidP="000E05F3"/>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1560"/>
       <w:gridCol w:w="8646"/>
     </w:tblGrid>
     <w:tr w:rsidR="009B618D" w:rsidRPr="004A0F2D" w14:paraId="7900567A" w14:textId="77777777" w:rsidTr="00F46763">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="21212F7C" w14:textId="77777777" w:rsidR="009B618D" w:rsidRPr="00AA545D" w:rsidRDefault="009B618D" w:rsidP="000E05F3">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
@@ -2829,65 +3597,56 @@
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Service du médecin cantonal SMC</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7610C0EB" w14:textId="08FBB49F" w:rsidR="0049712F" w:rsidRPr="0049712F" w:rsidRDefault="0049712F" w:rsidP="00F46763">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>Kantonsarztamt</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> KAA</w:t>
+            <w:t>Kantonsarztamt KAA</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7BC5F206" w14:textId="77777777" w:rsidR="009B618D" w:rsidRPr="0049712F" w:rsidRDefault="0049712F" w:rsidP="00F46763">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0049712F">
             <w:rPr>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Rte de Villars 101, 1752 Villars-sur-Gl</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>âne</w:t>
           </w:r>
         </w:p>
@@ -2895,100 +3654,118 @@
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">T +41 </w:t>
           </w:r>
           <w:r w:rsidR="001F45D4">
             <w:t>26 305 79 80</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="6160BA54" w14:textId="77777777" w:rsidR="009B618D" w:rsidRDefault="0049712F" w:rsidP="00F46763">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
           </w:pPr>
           <w:r>
             <w:t>www.fr.ch/smc</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="56D9044D" w14:textId="77777777" w:rsidR="009B618D" w:rsidRDefault="009B618D" w:rsidP="004B158F">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5E86EB5E" w14:textId="77777777" w:rsidR="00FA2A31" w:rsidRPr="00FA2A31" w:rsidRDefault="00FA2A31" w:rsidP="00EF120E">
+        <w:p w14:paraId="5E86EB5E" w14:textId="6156FE50" w:rsidR="00FA2A31" w:rsidRPr="00FA2A31" w:rsidRDefault="00FA2A31" w:rsidP="00EF120E">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="5249"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:i/>
               <w:color w:val="auto"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:tab/>
-            <w:t>Version 20.08.2020</w:t>
+            <w:t xml:space="preserve">Version </w:t>
+          </w:r>
+          <w:r w:rsidR="00E8270D">
+            <w:t>24</w:t>
+          </w:r>
+          <w:r w:rsidR="008923A4">
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00CC116B">
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E8270D">
+            <w:t>8</w:t>
+          </w:r>
+          <w:r w:rsidR="008923A4">
+            <w:t>.202</w:t>
+          </w:r>
+          <w:r w:rsidR="00E8270D">
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1D0284A7" w14:textId="77777777" w:rsidR="009B618D" w:rsidRDefault="009B618D" w:rsidP="000E05F3"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048645B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="589E2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
@@ -7059,202 +7836,242 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1389651995">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="592863245">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="390740278">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0049712F"/>
+    <w:rsid w:val="0006686C"/>
     <w:rsid w:val="000E05F3"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="001F45D4"/>
     <w:rsid w:val="001F4B9B"/>
     <w:rsid w:val="001F52F5"/>
     <w:rsid w:val="001F54EE"/>
+    <w:rsid w:val="001F6D17"/>
     <w:rsid w:val="00203780"/>
+    <w:rsid w:val="0022714A"/>
     <w:rsid w:val="002272C7"/>
+    <w:rsid w:val="0029453F"/>
     <w:rsid w:val="002E164B"/>
     <w:rsid w:val="0030424C"/>
+    <w:rsid w:val="00310F3B"/>
     <w:rsid w:val="0032067A"/>
     <w:rsid w:val="0032510C"/>
     <w:rsid w:val="00337754"/>
+    <w:rsid w:val="00350748"/>
+    <w:rsid w:val="00396453"/>
     <w:rsid w:val="00396CE1"/>
     <w:rsid w:val="0039781C"/>
     <w:rsid w:val="003D3096"/>
     <w:rsid w:val="003F3DC8"/>
     <w:rsid w:val="00416145"/>
     <w:rsid w:val="004245A2"/>
     <w:rsid w:val="00447A1C"/>
     <w:rsid w:val="00450561"/>
     <w:rsid w:val="00496C13"/>
     <w:rsid w:val="0049712F"/>
     <w:rsid w:val="004A55DF"/>
     <w:rsid w:val="004B158F"/>
     <w:rsid w:val="004B7579"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004E4E8A"/>
+    <w:rsid w:val="005122A8"/>
     <w:rsid w:val="00516F6B"/>
+    <w:rsid w:val="005414C1"/>
+    <w:rsid w:val="005479E1"/>
+    <w:rsid w:val="00551A4E"/>
     <w:rsid w:val="005738EA"/>
+    <w:rsid w:val="00580811"/>
+    <w:rsid w:val="005B367D"/>
     <w:rsid w:val="005B625B"/>
+    <w:rsid w:val="005B66BC"/>
     <w:rsid w:val="005E4157"/>
     <w:rsid w:val="00607362"/>
+    <w:rsid w:val="00616525"/>
     <w:rsid w:val="00666C99"/>
     <w:rsid w:val="0068345F"/>
     <w:rsid w:val="006B6C44"/>
     <w:rsid w:val="006D6A93"/>
     <w:rsid w:val="006E34DA"/>
     <w:rsid w:val="006E549E"/>
     <w:rsid w:val="00727AB7"/>
+    <w:rsid w:val="00747FAD"/>
+    <w:rsid w:val="0079237E"/>
     <w:rsid w:val="007B0EE0"/>
+    <w:rsid w:val="007E6185"/>
     <w:rsid w:val="00841E2F"/>
     <w:rsid w:val="00870DB2"/>
+    <w:rsid w:val="008923A4"/>
+    <w:rsid w:val="008D39F2"/>
+    <w:rsid w:val="008F2D37"/>
     <w:rsid w:val="008F3112"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00915B2A"/>
+    <w:rsid w:val="00925F1F"/>
+    <w:rsid w:val="00936127"/>
+    <w:rsid w:val="0094011B"/>
     <w:rsid w:val="00967FFE"/>
     <w:rsid w:val="009A1267"/>
     <w:rsid w:val="009A4A15"/>
     <w:rsid w:val="009B618D"/>
     <w:rsid w:val="009E58A0"/>
     <w:rsid w:val="00A124B4"/>
     <w:rsid w:val="00A55D99"/>
+    <w:rsid w:val="00A7498F"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00A93AB1"/>
     <w:rsid w:val="00AB653D"/>
     <w:rsid w:val="00AD2BCD"/>
     <w:rsid w:val="00AE0519"/>
     <w:rsid w:val="00B1195A"/>
+    <w:rsid w:val="00B13216"/>
     <w:rsid w:val="00B340E0"/>
+    <w:rsid w:val="00B452D9"/>
     <w:rsid w:val="00B97E40"/>
+    <w:rsid w:val="00BA7194"/>
     <w:rsid w:val="00BA7FF0"/>
+    <w:rsid w:val="00BB033E"/>
     <w:rsid w:val="00BF50CB"/>
+    <w:rsid w:val="00BF5B1E"/>
     <w:rsid w:val="00C04BE0"/>
+    <w:rsid w:val="00C067EC"/>
     <w:rsid w:val="00C47B65"/>
     <w:rsid w:val="00C73401"/>
+    <w:rsid w:val="00C8036E"/>
+    <w:rsid w:val="00CC116B"/>
+    <w:rsid w:val="00CF025F"/>
     <w:rsid w:val="00D10962"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D3326D"/>
     <w:rsid w:val="00D70D58"/>
     <w:rsid w:val="00D90BF7"/>
     <w:rsid w:val="00DB50E0"/>
     <w:rsid w:val="00DB5E74"/>
+    <w:rsid w:val="00DC58AC"/>
+    <w:rsid w:val="00DF66C7"/>
     <w:rsid w:val="00E0613F"/>
     <w:rsid w:val="00E70896"/>
+    <w:rsid w:val="00E8270D"/>
     <w:rsid w:val="00E91BF2"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00ED644B"/>
     <w:rsid w:val="00EF120E"/>
     <w:rsid w:val="00F0363A"/>
+    <w:rsid w:val="00F03FB8"/>
     <w:rsid w:val="00F0456D"/>
     <w:rsid w:val="00F32792"/>
+    <w:rsid w:val="00F35D12"/>
     <w:rsid w:val="00F46763"/>
+    <w:rsid w:val="00F65114"/>
     <w:rsid w:val="00F75727"/>
     <w:rsid w:val="00FA0B96"/>
     <w:rsid w:val="00FA2A31"/>
     <w:rsid w:val="00FA3CB8"/>
     <w:rsid w:val="00FF7054"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30BFCAAF"/>
   <w15:docId w15:val="{2642C69E-B5B9-4B65-8B19-89ECF312B721}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8241,55 +9058,132 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F0456D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:semiHidden/>
     <w:rsid w:val="00F0456D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC58AC"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC58AC"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:rsid w:val="00DC58AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC58AC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC58AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC58AC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="225338899">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="401878150">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8313,62 +9207,64 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2109620907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sante/institutions-et-professionnels-de-sante/droits-des-patients" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@afisa-vfas.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sante/institutions-et-professionnels-de-sante/droits-des-patients" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afisa-vfas.ch/fr/ressources/valeurs-ethiques-de-lassociation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -8671,68 +9567,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A966350-A47F-4E56-A138-8BD31575BBE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1140</Words>
-  <Characters>6273</Characters>
+  <Words>1173</Words>
+  <Characters>6452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7399</CharactersWithSpaces>
+  <CharactersWithSpaces>7610</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:creator>ducrestn</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>