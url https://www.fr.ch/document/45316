--- v0 (2025-12-05)
+++ v1 (2026-10-27)
@@ -10,92 +10,110 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="499C263E" w14:textId="291C6621" w:rsidR="00263F39" w:rsidRPr="00263F39" w:rsidRDefault="009A50F6" w:rsidP="00263F39">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7B604712" w14:textId="19586272" w:rsidR="00FE5E85" w:rsidRDefault="009A50F6" w:rsidP="00263F39">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc310499109"/>
       <w:bookmarkStart w:id="1" w:name="_Toc310499842"/>
       <w:bookmarkStart w:id="2" w:name="_Toc310500599"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="000A606B" w:rsidRPr="0085086F">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>apport psychologique</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00EE0C54">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="499C263E" w14:textId="69821960" w:rsidR="00263F39" w:rsidRPr="00263F39" w:rsidRDefault="00FE5E85" w:rsidP="00263F39">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Date :</w:t>
+      </w:r>
       <w:r w:rsidR="00C8341B">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">du </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00251704">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Texte5"/>
       <w:r w:rsidR="00251704">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00251704">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -137,91 +155,163 @@
       <w:r w:rsidR="00251704">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00251704">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0E5E8CF8" w14:textId="155C729E" w:rsidR="00ED7380" w:rsidRPr="00080862" w:rsidRDefault="00080862" w:rsidP="00ED7380">
       <w:pPr>
         <w:pStyle w:val="04date"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk59174165"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00080862">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Veuillez</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00080862">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>vous</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> référer si nécessaire à l’aide-mémoire pour rédiger votre rapport </w:t>
+        <w:t>vous référer si nécessaire à l’aide-mémoire pour rédiger votre rapport </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784026C4" w14:textId="77777777" w:rsidR="00080862" w:rsidRDefault="00080862" w:rsidP="00ED7380">
       <w:pPr>
         <w:pStyle w:val="04date"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11F9922F" w14:textId="418AB808" w:rsidR="00BD0AC7" w:rsidRPr="0082399F" w:rsidRDefault="00FD1C1F" w:rsidP="00BD0AC7">
+    <w:p w14:paraId="42595C53" w14:textId="128C4A4E" w:rsidR="00FE5E85" w:rsidRPr="00FE5E85" w:rsidRDefault="00FA5875" w:rsidP="00BD0AC7">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:sz w:val="30"/>
+            <w:szCs w:val="30"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:id w:val="1188790755"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FE5E85">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FE5E85">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E85">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>D’év</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0CFA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E85">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>lu</w:t>
+      </w:r>
+      <w:r w:rsidR="0000506E">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E85">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>tion en vue de l’entrée en scolarité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F9922F" w14:textId="2DC0390C" w:rsidR="00BD0AC7" w:rsidRPr="0082399F" w:rsidRDefault="00FA5875" w:rsidP="00BD0AC7">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:sz w:val="30"/>
             <w:szCs w:val="30"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-86613030"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00146CA1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="30"/>
@@ -315,211 +405,222 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00263F39">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00F22D3B" w:rsidRPr="00DC5CFB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD0AC7" w:rsidRPr="0082399F">
         <w:t>De fin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFDD448" w14:textId="7556BD98" w:rsidR="00D555B4" w:rsidRPr="0082399F" w:rsidRDefault="00FD1C1F" w:rsidP="00BD0AC7">
+    <w:p w14:paraId="5DFDD448" w14:textId="3B51999F" w:rsidR="00D555B4" w:rsidRPr="0082399F" w:rsidRDefault="00FA5875" w:rsidP="00BD0AC7">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:sz w:val="30"/>
             <w:szCs w:val="30"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1032769396"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00732236">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D23071" w:rsidRPr="00DC5CFB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D555B4" w:rsidRPr="0082399F">
-        <w:t>A l'attention de la cellule d'évaluation du SESAM (délai au 28 février)</w:t>
+        <w:t xml:space="preserve">A l'attention de la cellule d'évaluation du SESAM </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E85">
+        <w:t xml:space="preserve">pour une demande de MAR </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E85">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D555B4" w:rsidRPr="0082399F">
+        <w:t>(délai au 28 février)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD27474" w14:textId="03F642A3" w:rsidR="00BD0AC7" w:rsidRPr="004A0F2D" w:rsidRDefault="00FD1C1F" w:rsidP="0067462B">
+    <w:p w14:paraId="1DD27474" w14:textId="67DF524B" w:rsidR="00BD0AC7" w:rsidRPr="004A0F2D" w:rsidRDefault="00FA5875" w:rsidP="0067462B">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:sz w:val="30"/>
             <w:szCs w:val="30"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1411590923"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00146CA1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D23071" w:rsidRPr="00DC5CFB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D60AC" w:rsidRPr="0082399F">
         <w:t>A l’</w:t>
       </w:r>
       <w:r w:rsidR="00F84666">
         <w:t xml:space="preserve">attention </w:t>
       </w:r>
       <w:r w:rsidR="004D60AC" w:rsidRPr="0082399F">
-        <w:t>de l’inspectorat spécialisé du SESAM pour la demande de prolongation MAR</w:t>
+        <w:t xml:space="preserve">de l’inspectorat spécialisé du SESAM pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E85">
+        <w:t>une</w:t>
+      </w:r>
+      <w:r w:rsidR="004D60AC" w:rsidRPr="0082399F">
+        <w:t xml:space="preserve"> demande de prolongation</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E85">
+        <w:t xml:space="preserve"> ou de modification de </w:t>
+      </w:r>
+      <w:r w:rsidR="004D60AC" w:rsidRPr="0082399F">
+        <w:t>MAR</w:t>
       </w:r>
       <w:r w:rsidR="0067462B">
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve"> (délai au 28 février)</w:t>
       </w:r>
       <w:r w:rsidR="00BD0AC7" w:rsidRPr="00CA47F2">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C981FC7" w14:textId="215BDE0C" w:rsidR="00A708E6" w:rsidRPr="00937C68" w:rsidRDefault="00A708E6" w:rsidP="00D03F2B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00937C68">
         <w:t xml:space="preserve">Données </w:t>
       </w:r>
       <w:r w:rsidR="00FE71DB">
         <w:t>administratives </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A708E6" w14:paraId="4EB6D158" w14:textId="77777777" w:rsidTr="001A4BC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0307E0E6" w14:textId="2A67A597" w:rsidR="00A708E6" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r w:rsidR="006B152E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="604B9598" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRPr="00937C68" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D42705">
@@ -808,85 +909,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A708E6" w14:paraId="30D835F9" w14:textId="77777777" w:rsidTr="001A4BC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F364331" w14:textId="477472AB" w:rsidR="00A708E6" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
+          <w:p w14:paraId="4F364331" w14:textId="38368F55" w:rsidR="00A708E6" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Représentant</w:t>
             </w:r>
             <w:r w:rsidR="006B152E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s léga</w:t>
             </w:r>
             <w:r w:rsidR="006B152E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>l-aux</w:t>
+            </w:r>
+            <w:r w:rsidR="00447205">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et/ou parents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FBC9620" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRPr="00937C68" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -912,67 +1019,73 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962347" w14:paraId="5D7298AB" w14:textId="77777777" w:rsidTr="001A4BC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DBE11D0" w14:textId="4465CEFE" w:rsidR="00962347" w:rsidRPr="00FE4CBF" w:rsidRDefault="00962347" w:rsidP="00A708E6">
+          <w:p w14:paraId="1DBE11D0" w14:textId="33343C39" w:rsidR="00962347" w:rsidRPr="00FE4CBF" w:rsidRDefault="00FE5E85" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE4CBF">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Lieu de scolarisation actuel</w:t>
+              <w:t xml:space="preserve">Ecole ou autre </w:t>
+            </w:r>
+            <w:r w:rsidR="00447205">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FBE2A89" w14:textId="109C4784" w:rsidR="00962347" w:rsidRPr="00D42705" w:rsidRDefault="00962347" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -998,91 +1111,67 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C51985" w14:paraId="0E6A852B" w14:textId="77777777" w:rsidTr="001A4BC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B84A285" w14:textId="2BD23C9B" w:rsidR="00F3605E" w:rsidRPr="00FE4CBF" w:rsidRDefault="00C51985" w:rsidP="006B12E7">
+          <w:p w14:paraId="6B84A285" w14:textId="285AFF7E" w:rsidR="00F3605E" w:rsidRPr="00FE4CBF" w:rsidRDefault="00FE5E85" w:rsidP="006B12E7">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022462C">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Année programme</w:t>
-[...23 lines deleted...]
-              <w:t>/type de classe)</w:t>
+              <w:t xml:space="preserve">Degré scolaire </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A5BCA3E" w14:textId="725133A6" w:rsidR="00EC29C4" w:rsidRPr="00D42705" w:rsidRDefault="00EC29C4" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -1113,183 +1202,58 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="068A42F6" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRDefault="00A708E6" w:rsidP="009A50F6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A606B" w:rsidRPr="00A72EFC" w14:paraId="68D12508" w14:textId="77777777" w:rsidTr="001A4BC9">
-[...123 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="000A606B" w:rsidRPr="00A72EFC" w14:paraId="29CA4ABB" w14:textId="77777777" w:rsidTr="001A4BC9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A869EB7" w14:textId="0754401A" w:rsidR="000A606B" w:rsidRPr="006F3A2F" w:rsidRDefault="00971751" w:rsidP="006F3A2F">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3A2F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Date de </w:t>
@@ -1379,91 +1343,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F3A2F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F3A2F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50A1C18C" w14:textId="77777777" w:rsidR="000A606B" w:rsidRDefault="000A606B" w:rsidP="000A606B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14FC17BE" w14:textId="1B174879" w:rsidR="00A45D2D" w:rsidRPr="00263FAE" w:rsidRDefault="00F121D3" w:rsidP="00D03F2B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc310498401"/>
       <w:bookmarkStart w:id="8" w:name="_Toc310498402"/>
       <w:bookmarkStart w:id="9" w:name="_Toc310498403"/>
       <w:bookmarkStart w:id="10" w:name="_Toc310500604"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00263FAE">
         <w:t>Contexte et m</w:t>
       </w:r>
       <w:r w:rsidR="006243A8" w:rsidRPr="00263FAE">
         <w:t>otif</w:t>
       </w:r>
       <w:r w:rsidR="00A45D2D" w:rsidRPr="00263FAE">
         <w:t xml:space="preserve"> de la demande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE62CC9" w14:textId="521BDCA8" w:rsidR="005058CE" w:rsidRPr="00487A36" w:rsidRDefault="00D03F2B" w:rsidP="00487A36">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00487A36">
         <w:t>Description de la situation actuelle dans les différents contextes et questionnement</w:t>
       </w:r>
       <w:r w:rsidR="00200089" w:rsidRPr="00487A36">
         <w:t>-s</w:t>
       </w:r>
       <w:r w:rsidRPr="00487A36">
         <w:t xml:space="preserve"> des parents</w:t>
       </w:r>
       <w:r w:rsidR="008615FF" w:rsidRPr="00487A36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00487A36">
         <w:t>et/ou du réseau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C76CA5B" w14:textId="7A8D1421" w:rsidR="005058CE" w:rsidRPr="00EF377F" w:rsidRDefault="000A12D1" w:rsidP="000A12D1">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -1497,51 +1461,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="145AFFA6" w14:textId="5516F30B" w:rsidR="00D03F2B" w:rsidRPr="000A12D1" w:rsidRDefault="00D03F2B" w:rsidP="000A12D1">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A12D1">
         <w:t xml:space="preserve">Démarches et mesures mises en place et </w:t>
       </w:r>
       <w:r w:rsidR="008615FF" w:rsidRPr="000A12D1">
         <w:t>l’</w:t>
       </w:r>
       <w:r w:rsidRPr="000A12D1">
         <w:t xml:space="preserve">évaluation </w:t>
       </w:r>
       <w:r w:rsidR="009A2C1D" w:rsidRPr="000A12D1">
         <w:t>de leurs effets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A69B5E" w14:textId="114A2F27" w:rsidR="00962347" w:rsidRDefault="000A12D1" w:rsidP="009A2C1D">
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
@@ -1582,51 +1546,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A7213D" w14:textId="13D5BBDA" w:rsidR="00CB3595" w:rsidRPr="003C3A36" w:rsidRDefault="00027F8C" w:rsidP="00CB3595">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="001433F2">
         <w:t>Anamnèse</w:t>
       </w:r>
       <w:r w:rsidR="001433F2" w:rsidRPr="001433F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001433F2">
         <w:t>et description de l</w:t>
       </w:r>
       <w:r w:rsidR="00595796" w:rsidRPr="001433F2">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00452E4D" w:rsidRPr="001433F2">
         <w:t>environnement</w:t>
       </w:r>
       <w:r w:rsidR="00595796" w:rsidRPr="001433F2">
         <w:t xml:space="preserve"> familial</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311AA911" w14:textId="2F15B438" w:rsidR="003C2A6B" w:rsidRDefault="003C2A6B" w:rsidP="003C2A6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -1689,53 +1653,54 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="511AA48F" w14:textId="2F4C5B83" w:rsidR="00DF471C" w:rsidRDefault="00BE5126" w:rsidP="004B29CA">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Contexte et parcours scolaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F1F0D8" w14:textId="230D88E5" w:rsidR="00FD3B71" w:rsidRDefault="004B29CA" w:rsidP="004B29CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
@@ -1781,51 +1746,51 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1794ADE7" w14:textId="2D8EAD2A" w:rsidR="004B29CA" w:rsidRPr="00CE4F38" w:rsidRDefault="00162721" w:rsidP="00162721">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Situation et </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4F38">
         <w:t>contexte d’é</w:t>
       </w:r>
       <w:r w:rsidR="00D81AF9" w:rsidRPr="00CE4F38">
         <w:t>valuation</w:t>
       </w:r>
       <w:r w:rsidR="009829E4" w:rsidRPr="00CE4F38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE4F38" w:rsidRPr="00CE4F38">
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidR="00EF377F">
         <w:t xml:space="preserve">/ou </w:t>
       </w:r>
       <w:r w:rsidR="00CE4F38" w:rsidRPr="00CE4F38">
         <w:t xml:space="preserve">d’intervention </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A6E9D2" w14:textId="1F62218B" w:rsidR="00FD3B71" w:rsidRPr="000A12D1" w:rsidRDefault="00FD3B71" w:rsidP="004B29CA">
       <w:pPr>
@@ -1891,51 +1856,51 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="527F4421" w14:textId="77777777" w:rsidR="00CE4F38" w:rsidRDefault="00D81AF9" w:rsidP="00CE4F38">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Description du setting </w:t>
       </w:r>
       <w:r w:rsidR="00DF596B">
         <w:t>d’in</w:t>
       </w:r>
       <w:r w:rsidR="00CE4F38">
         <w:t>tervention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0903127A" w14:textId="6AEC3911" w:rsidR="00FD3B71" w:rsidRPr="000A12D1" w:rsidRDefault="00FD3B71" w:rsidP="004B29CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -1989,51 +1954,51 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E69C91" w14:textId="2B4381A7" w:rsidR="00D81AF9" w:rsidRDefault="00D81AF9" w:rsidP="00FD3B71">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>Observations cliniques</w:t>
       </w:r>
       <w:r w:rsidR="00EF377F">
         <w:t xml:space="preserve"> et évolution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ADAC9DC" w14:textId="2E40C86A" w:rsidR="00FD3B71" w:rsidRDefault="00FD3B71" w:rsidP="004B29CA">
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
@@ -2078,51 +2043,51 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B249CF" w14:textId="4E1137FF" w:rsidR="00CE4F38" w:rsidRPr="00B65B78" w:rsidRDefault="00FD3B71" w:rsidP="00B65B78">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk172554529"/>
       <w:r w:rsidRPr="00B65B78">
         <w:t>Résultats</w:t>
       </w:r>
       <w:r w:rsidR="00CE4F38" w:rsidRPr="00B65B78">
         <w:t xml:space="preserve"> aux tests psychométriques</w:t>
       </w:r>
       <w:r w:rsidR="004079AE">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00CE4F38" w:rsidRPr="00B65B78">
         <w:t>fonctions testées</w:t>
       </w:r>
       <w:r w:rsidR="00E94762" w:rsidRPr="00B65B78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00FD5687">
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidR="00F1620E" w:rsidRPr="00B65B78">
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
       <w:r w:rsidR="00CE4F38" w:rsidRPr="00B65B78">
@@ -2167,160 +2132,140 @@
       <w:r w:rsidRPr="006F3A2F">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DAEC2C" w14:textId="7403FBB2" w:rsidR="00FD3B71" w:rsidRDefault="002522BE" w:rsidP="002522BE">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1A3F31" w14:textId="7335D095" w:rsidR="002522BE" w:rsidRDefault="002522BE" w:rsidP="002522BE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2C1200C5" w14:textId="70E4B006" w:rsidR="00FE5E85" w:rsidRDefault="00FE5E85" w:rsidP="00FE5E85">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17D34">
+        <w:t>Hypothèse diagnostic ou diagnostic</w:t>
+      </w:r>
       <w:r>
-        <w:t>Interprétation bio-psycho-sociale et impacts fonctionnels de l’élève</w:t>
+        <w:t xml:space="preserve"> (selon une classification reconnue)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76107DE4" w14:textId="0466FF79" w:rsidR="002522BE" w:rsidRPr="00EF3386" w:rsidRDefault="002522BE" w:rsidP="004B29CA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006F3A2F">
+    <w:p w14:paraId="42DD4464" w14:textId="185DC68E" w:rsidR="00FE5E85" w:rsidRPr="00FE5E85" w:rsidRDefault="00FE5E85" w:rsidP="00447205">
+      <w:r w:rsidRPr="00B65B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidRPr="00B65B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00B65B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B65B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="006F3A2F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...53 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C40D46D" w14:textId="3A95F261" w:rsidR="002522BE" w:rsidRPr="00F17D34" w:rsidRDefault="006C5956" w:rsidP="002522BE">
-[...7 lines deleted...]
-        <w:t>diagnostic ou diagnostic</w:t>
+    <w:p w14:paraId="1D1A3F31" w14:textId="0132A86D" w:rsidR="002522BE" w:rsidRDefault="002522BE" w:rsidP="002522BE">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Interprétation bio-psycho-sociale et impacts fonctionnels de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E85">
+        <w:t>l’enfant/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>élève</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A417186" w14:textId="2ADE012F" w:rsidR="002522BE" w:rsidRPr="00EF3386" w:rsidRDefault="002522BE" w:rsidP="004B29CA">
+    <w:p w14:paraId="1A417186" w14:textId="6CE372D1" w:rsidR="002522BE" w:rsidRPr="00EF3386" w:rsidRDefault="002522BE" w:rsidP="004B29CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
@@ -2360,57 +2305,63 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DF956E" w14:textId="2E745B47" w:rsidR="002522BE" w:rsidRDefault="002522BE" w:rsidP="002522BE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="44DF956E" w14:textId="6962AB58" w:rsidR="002522BE" w:rsidRDefault="002522BE" w:rsidP="002522BE">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk172554707"/>
       <w:r>
-        <w:t>Démarches et recommandations possibles auprès de l’élève, de la famille et de l’école</w:t>
+        <w:t>Démarches et recommandations possibles auprès de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2425">
+        <w:t>enfant/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>élève, de la famille et de l’école</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="2229AF61" w14:textId="7B95138A" w:rsidR="00EF377F" w:rsidRPr="006263C5" w:rsidRDefault="006263C5" w:rsidP="00EF377F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
@@ -2456,57 +2407,57 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C45E89" w14:textId="13DCF5B9" w:rsidR="00EF377F" w:rsidRPr="00503CC9" w:rsidRDefault="00EF377F" w:rsidP="00EF377F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00503CC9">
         <w:t>Objectifs pour la suite de la prise en charge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DDF4FE" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00EF3386" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+    <w:p w14:paraId="69DDF4FE" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
@@ -2546,51 +2497,142 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA33F69" w14:textId="77777777" w:rsidR="00EF377F" w:rsidRPr="00EF377F" w:rsidRDefault="00EF377F" w:rsidP="00EF377F"/>
+    <w:p w14:paraId="4E5F5BF4" w14:textId="3A42E872" w:rsidR="00FE5E85" w:rsidRDefault="00FE5E85" w:rsidP="00FE5E85">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eléments complémentaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263FD07B" w14:textId="77777777" w:rsidR="00FE5E85" w:rsidRDefault="00FE5E85" w:rsidP="00FE5E85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="59B810DB" w14:textId="44297A7D" w:rsidR="002522BE" w:rsidRPr="00B43950" w:rsidRDefault="00B43950" w:rsidP="005B0FBD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B43950">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Les informations de ce rapport ont été transmises aux parents, qui peuvent demander, s’ils le souhaitent, le rapport</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E00543" w14:textId="432E4B71" w:rsidR="0078033E" w:rsidRPr="00B43950" w:rsidRDefault="00B43950" w:rsidP="005B0FBD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2606,101 +2648,287 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ce rapport appartient au dossier de l’élève</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="6F4233BC" w14:textId="29B38373" w:rsidR="00097D12" w:rsidRPr="00971DB8" w:rsidRDefault="00097D12" w:rsidP="00097D12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D680CCB" w14:textId="77777777" w:rsidR="005B0FBD" w:rsidRDefault="005B0FBD" w:rsidP="00097D12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7B19F3" w14:textId="1FA0F873" w:rsidR="00AB43F7" w:rsidRPr="002522BE" w:rsidRDefault="00097D12" w:rsidP="00097D12">
+    <w:p w14:paraId="3D23ABA8" w14:textId="31F6AC28" w:rsidR="00FE5E85" w:rsidRDefault="00FE5E85" w:rsidP="00097D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom-s et prénom-s du/de la psychologue : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Texte6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="443A61CF" w14:textId="79225EBB" w:rsidR="00FE5E85" w:rsidRDefault="00FE5E85" w:rsidP="00097D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Service/ins</w:t>
+      </w:r>
+      <w:r w:rsidR="004C40ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itution : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Texte7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="6A7B19F3" w14:textId="4A97D06C" w:rsidR="00AB43F7" w:rsidRPr="002522BE" w:rsidRDefault="00097D12" w:rsidP="00097D12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Signature </w:t>
       </w:r>
       <w:r w:rsidR="00AB43F7" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="006B0FCA" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00AB43F7" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">/de la psychologue </w:t>
       </w:r>
       <w:r w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Texte3"/>
+      <w:bookmarkStart w:id="15" w:name="Texte3"/>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
@@ -2715,51 +2943,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00532C21" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00532C21" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F639DB" w14:textId="77777777" w:rsidR="00AB43F7" w:rsidRPr="002522BE" w:rsidRDefault="00AB43F7" w:rsidP="00097D12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="592A961E" w14:textId="4F2729B9" w:rsidR="00097D12" w:rsidRPr="002522BE" w:rsidRDefault="00AB43F7" w:rsidP="00097D12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -2799,51 +3027,51 @@
       <w:r w:rsidR="004F1635" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Texte4"/>
+      <w:bookmarkStart w:id="16" w:name="Texte4"/>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
@@ -2858,80 +3086,81 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="51CDD610" w14:textId="63EE6A95" w:rsidR="00097D12" w:rsidRPr="002522BE" w:rsidRDefault="00097D12" w:rsidP="00D55A52">
       <w:pPr>
         <w:pStyle w:val="rpertoire1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5441"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DBDF298" w14:textId="5B16A2AA" w:rsidR="002522BE" w:rsidRPr="00966D9C" w:rsidRDefault="002522BE" w:rsidP="00937DFF">
       <w:pPr>
         <w:pStyle w:val="08annexecontactrenseignementsetc"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966D9C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Copie</w:t>
       </w:r>
       <w:r w:rsidR="00960454">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="000B019D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00966D9C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3199,226 +3428,225 @@
       <w:r w:rsidRPr="00966D9C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AB40B2" w:rsidRPr="00966D9C" w:rsidSect="002E46EB">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B3C4DE6" w14:textId="77777777" w:rsidR="00A67E77" w:rsidRDefault="00A67E77" w:rsidP="000A606B">
+    <w:p w14:paraId="6DB0E735" w14:textId="77777777" w:rsidR="00FA5875" w:rsidRDefault="00FA5875" w:rsidP="000A606B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47A702DA" w14:textId="77777777" w:rsidR="00A67E77" w:rsidRDefault="00A67E77" w:rsidP="000A606B">
+    <w:p w14:paraId="1D07F342" w14:textId="77777777" w:rsidR="00FA5875" w:rsidRDefault="00FA5875" w:rsidP="000A606B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4899D1D2" w14:textId="77777777" w:rsidR="00A67E77" w:rsidRDefault="00A67E77">
+    <w:p w14:paraId="468F5537" w14:textId="77777777" w:rsidR="00FA5875" w:rsidRDefault="00FA5875">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="4E776BC5" w14:paraId="234CB7A0" w14:textId="77777777" w:rsidTr="00B43950">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5AF3B2AF" w14:textId="7F87590C" w:rsidR="4E776BC5" w:rsidRDefault="4E776BC5" w:rsidP="00B43950">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="En-tte"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="07E3FC43" w14:textId="310896E0" w:rsidR="4E776BC5" w:rsidRDefault="4E776BC5" w:rsidP="00B43950">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="En-tte"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3DF21485" w14:textId="19FEBDD6" w:rsidR="4E776BC5" w:rsidRDefault="4E776BC5" w:rsidP="00B43950">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="En-tte"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="29978EDC" w14:textId="337BB68F" w:rsidR="4E776BC5" w:rsidRDefault="4E776BC5" w:rsidP="00B43950"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13440FA4" w14:textId="742BEE4E" w:rsidR="00217AC6" w:rsidRPr="004E55F4" w:rsidRDefault="004E55F4" w:rsidP="00F32407">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="15" w:name="_Hlk94796375"/>
+    <w:bookmarkStart w:id="17" w:name="_Hlk94796375"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t>DFAC</w:t>
     </w:r>
     <w:r w:rsidR="00F32407">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
@@ -3521,83 +3749,83 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67925F02" w14:textId="77777777" w:rsidR="00A67E77" w:rsidRDefault="00A67E77" w:rsidP="000A606B">
+    <w:p w14:paraId="3B97E3BB" w14:textId="77777777" w:rsidR="00FA5875" w:rsidRDefault="00FA5875" w:rsidP="000A606B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AEF740C" w14:textId="77777777" w:rsidR="00A67E77" w:rsidRDefault="00A67E77" w:rsidP="000A606B">
+    <w:p w14:paraId="51B115B9" w14:textId="77777777" w:rsidR="00FA5875" w:rsidRDefault="00FA5875" w:rsidP="000A606B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2718538C" w14:textId="77777777" w:rsidR="00A67E77" w:rsidRDefault="00A67E77">
+    <w:p w14:paraId="0E1C5483" w14:textId="77777777" w:rsidR="00FA5875" w:rsidRDefault="00FA5875">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00217AC6" w14:paraId="0BD63972" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -3610,51 +3838,51 @@
             <w:t xml:space="preserve">Service </w:t>
           </w:r>
           <w:r>
             <w:t>de l'enseignement spécialisé et des mesures d'aide</w:t>
           </w:r>
           <w:r w:rsidRPr="00891EB3">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>ESAM</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="423524EC" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="0064336A" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
-              <w:rStyle w:val="PageNumber"/>
+              <w:rStyle w:val="Numrodepage"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="007D4854" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="007D4854" w:rsidRPr="0064336A">
             <w:rPr>
@@ -3781,75 +4009,75 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3466775F" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRDefault="00217AC6" w:rsidP="000A606B"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00217AC6" w:rsidRPr="004A0F2D" w14:paraId="66712270" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7EE93438" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00AA545D" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="TM1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA545D">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ACAA616" wp14:editId="5B527B66">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-2963</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>847</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795866"/>
                 <wp:effectExtent l="25400" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Image 6" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -4004,63 +4232,63 @@
             <w:t>40 60</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="20617782" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r>
             <w:t>www.fr.ch/sesam</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="563277DD" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="692D379E" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="06BB9C8B" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00E5117F" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rStyle w:val="Lienhypertexte"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1D430765" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRDefault="00217AC6" w:rsidP="00057B48"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048645B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="589E2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="20"/>
@@ -7025,189 +7253,189 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="766A475A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="767878"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="Titre3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
+      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading5"/>
+      <w:pStyle w:val="Titre5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="992"/>
         </w:tabs>
         <w:ind w:left="992" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="17"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -8998,493 +9226,517 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="976447094">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2088575047">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="752239014">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="940139867">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="519129690">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="83382105">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085086F"/>
     <w:rsid w:val="0000039A"/>
     <w:rsid w:val="00004C07"/>
+    <w:rsid w:val="0000506E"/>
     <w:rsid w:val="00007046"/>
     <w:rsid w:val="000106B7"/>
     <w:rsid w:val="000136D0"/>
     <w:rsid w:val="00016006"/>
     <w:rsid w:val="00027F8C"/>
     <w:rsid w:val="000342A9"/>
     <w:rsid w:val="0004475E"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="000504D4"/>
     <w:rsid w:val="0005420A"/>
     <w:rsid w:val="00055D1D"/>
     <w:rsid w:val="0005725F"/>
     <w:rsid w:val="00057B48"/>
     <w:rsid w:val="00060E6A"/>
     <w:rsid w:val="0006605B"/>
     <w:rsid w:val="000676FC"/>
     <w:rsid w:val="00067777"/>
     <w:rsid w:val="00080862"/>
     <w:rsid w:val="00097D12"/>
     <w:rsid w:val="000A0F7A"/>
     <w:rsid w:val="000A12D1"/>
     <w:rsid w:val="000A606B"/>
     <w:rsid w:val="000B019D"/>
+    <w:rsid w:val="000B51DE"/>
     <w:rsid w:val="000C73AA"/>
     <w:rsid w:val="000D3D6B"/>
     <w:rsid w:val="000E25BD"/>
     <w:rsid w:val="000F69B3"/>
     <w:rsid w:val="001021E5"/>
     <w:rsid w:val="00106BA8"/>
     <w:rsid w:val="00106E60"/>
     <w:rsid w:val="00123347"/>
     <w:rsid w:val="0013293E"/>
     <w:rsid w:val="0013743E"/>
     <w:rsid w:val="001433F2"/>
     <w:rsid w:val="00146CA1"/>
     <w:rsid w:val="0014798A"/>
     <w:rsid w:val="00151786"/>
     <w:rsid w:val="0015204E"/>
     <w:rsid w:val="00156A61"/>
     <w:rsid w:val="0016002A"/>
     <w:rsid w:val="00162721"/>
     <w:rsid w:val="00164C2E"/>
+    <w:rsid w:val="001705EB"/>
     <w:rsid w:val="00183E75"/>
     <w:rsid w:val="001860F6"/>
     <w:rsid w:val="001A4BC9"/>
     <w:rsid w:val="001A71F3"/>
     <w:rsid w:val="001A7DD4"/>
+    <w:rsid w:val="001C0CFA"/>
     <w:rsid w:val="001C5554"/>
     <w:rsid w:val="001C5D80"/>
     <w:rsid w:val="001D0E22"/>
     <w:rsid w:val="001D242D"/>
+    <w:rsid w:val="001D6383"/>
     <w:rsid w:val="001D7F58"/>
     <w:rsid w:val="001E0F13"/>
     <w:rsid w:val="001F1B5C"/>
     <w:rsid w:val="001F7EB6"/>
     <w:rsid w:val="00200089"/>
     <w:rsid w:val="00203495"/>
     <w:rsid w:val="002035C2"/>
     <w:rsid w:val="00207DD4"/>
     <w:rsid w:val="002101D2"/>
     <w:rsid w:val="002148ED"/>
     <w:rsid w:val="00217AC6"/>
     <w:rsid w:val="00223A44"/>
     <w:rsid w:val="0022462C"/>
     <w:rsid w:val="00226AA2"/>
     <w:rsid w:val="0023054E"/>
     <w:rsid w:val="00236423"/>
     <w:rsid w:val="00237373"/>
     <w:rsid w:val="00244DB0"/>
     <w:rsid w:val="00251704"/>
     <w:rsid w:val="002522BE"/>
     <w:rsid w:val="00263996"/>
     <w:rsid w:val="00263F39"/>
     <w:rsid w:val="00263FAE"/>
     <w:rsid w:val="002748EA"/>
     <w:rsid w:val="00282D15"/>
     <w:rsid w:val="0029226D"/>
     <w:rsid w:val="0029758B"/>
     <w:rsid w:val="002B27FD"/>
     <w:rsid w:val="002C0244"/>
     <w:rsid w:val="002C1154"/>
     <w:rsid w:val="002C19BE"/>
     <w:rsid w:val="002E46EB"/>
     <w:rsid w:val="002E7C66"/>
     <w:rsid w:val="002F5FEC"/>
     <w:rsid w:val="003045DD"/>
     <w:rsid w:val="00310C3B"/>
     <w:rsid w:val="00313E18"/>
     <w:rsid w:val="00315725"/>
     <w:rsid w:val="00322491"/>
     <w:rsid w:val="003275CC"/>
     <w:rsid w:val="00334C32"/>
     <w:rsid w:val="00341EA2"/>
     <w:rsid w:val="003474BE"/>
     <w:rsid w:val="003500EB"/>
     <w:rsid w:val="00353A54"/>
     <w:rsid w:val="00356A7C"/>
     <w:rsid w:val="003640B7"/>
+    <w:rsid w:val="003772CA"/>
     <w:rsid w:val="00385465"/>
     <w:rsid w:val="00386A11"/>
     <w:rsid w:val="003918C2"/>
     <w:rsid w:val="003A0BC1"/>
     <w:rsid w:val="003A77E3"/>
     <w:rsid w:val="003A7F55"/>
     <w:rsid w:val="003B4352"/>
     <w:rsid w:val="003C2A6B"/>
     <w:rsid w:val="003C3A36"/>
     <w:rsid w:val="003C68A9"/>
     <w:rsid w:val="003D1A2E"/>
     <w:rsid w:val="003D47F4"/>
     <w:rsid w:val="003D694B"/>
     <w:rsid w:val="003E00F6"/>
     <w:rsid w:val="003E48C2"/>
     <w:rsid w:val="003E61EB"/>
     <w:rsid w:val="003F0068"/>
     <w:rsid w:val="003F365F"/>
     <w:rsid w:val="003F76AD"/>
     <w:rsid w:val="0040067D"/>
     <w:rsid w:val="00405C61"/>
     <w:rsid w:val="004079AE"/>
     <w:rsid w:val="00414322"/>
     <w:rsid w:val="00425ADF"/>
     <w:rsid w:val="00434075"/>
     <w:rsid w:val="00434C92"/>
     <w:rsid w:val="0043605B"/>
     <w:rsid w:val="00436713"/>
     <w:rsid w:val="0044165B"/>
+    <w:rsid w:val="00447205"/>
     <w:rsid w:val="004476DA"/>
     <w:rsid w:val="00452E4D"/>
     <w:rsid w:val="00455ED4"/>
+    <w:rsid w:val="004715D9"/>
     <w:rsid w:val="00487A36"/>
     <w:rsid w:val="004A0CE0"/>
     <w:rsid w:val="004A674B"/>
     <w:rsid w:val="004B29CA"/>
     <w:rsid w:val="004B59D3"/>
+    <w:rsid w:val="004C40ED"/>
     <w:rsid w:val="004D0B3D"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004D60AC"/>
     <w:rsid w:val="004D6506"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="004E55F4"/>
     <w:rsid w:val="004E620C"/>
     <w:rsid w:val="004F0067"/>
     <w:rsid w:val="004F1635"/>
     <w:rsid w:val="004F2673"/>
     <w:rsid w:val="005029A4"/>
     <w:rsid w:val="00503CC9"/>
     <w:rsid w:val="005058CE"/>
     <w:rsid w:val="005118B4"/>
     <w:rsid w:val="0051327A"/>
     <w:rsid w:val="00521DA1"/>
     <w:rsid w:val="00522A6F"/>
     <w:rsid w:val="0053239C"/>
     <w:rsid w:val="00532C21"/>
     <w:rsid w:val="00535BE0"/>
     <w:rsid w:val="005373FB"/>
     <w:rsid w:val="00546BAF"/>
     <w:rsid w:val="00547A5F"/>
     <w:rsid w:val="00550FE4"/>
     <w:rsid w:val="00551C15"/>
     <w:rsid w:val="00570E79"/>
     <w:rsid w:val="00580781"/>
     <w:rsid w:val="00592940"/>
     <w:rsid w:val="00595796"/>
     <w:rsid w:val="005B096B"/>
     <w:rsid w:val="005B0FBD"/>
     <w:rsid w:val="005B1E9C"/>
     <w:rsid w:val="005B7222"/>
     <w:rsid w:val="005C245F"/>
+    <w:rsid w:val="005D0ABE"/>
     <w:rsid w:val="005D54B4"/>
     <w:rsid w:val="005E057E"/>
     <w:rsid w:val="005E111B"/>
     <w:rsid w:val="005E15C1"/>
     <w:rsid w:val="005E5356"/>
     <w:rsid w:val="005E5E32"/>
     <w:rsid w:val="005F03FA"/>
     <w:rsid w:val="005F0D0D"/>
     <w:rsid w:val="005F0F7B"/>
     <w:rsid w:val="005F70B7"/>
     <w:rsid w:val="006001A4"/>
     <w:rsid w:val="00603465"/>
     <w:rsid w:val="00611D72"/>
     <w:rsid w:val="00614488"/>
     <w:rsid w:val="00614C1D"/>
     <w:rsid w:val="00614E54"/>
     <w:rsid w:val="0062270D"/>
     <w:rsid w:val="00623A63"/>
     <w:rsid w:val="006243A8"/>
     <w:rsid w:val="006248EE"/>
     <w:rsid w:val="006263C5"/>
+    <w:rsid w:val="006263EC"/>
+    <w:rsid w:val="00637402"/>
     <w:rsid w:val="00645A12"/>
     <w:rsid w:val="00652E16"/>
     <w:rsid w:val="00653654"/>
     <w:rsid w:val="006669B8"/>
     <w:rsid w:val="00673373"/>
     <w:rsid w:val="0067462B"/>
     <w:rsid w:val="00675065"/>
     <w:rsid w:val="006805FD"/>
     <w:rsid w:val="006864A9"/>
     <w:rsid w:val="006B0FCA"/>
     <w:rsid w:val="006B12E7"/>
     <w:rsid w:val="006B152E"/>
     <w:rsid w:val="006C2482"/>
     <w:rsid w:val="006C3792"/>
     <w:rsid w:val="006C5956"/>
     <w:rsid w:val="006F3A2F"/>
     <w:rsid w:val="006F7ED5"/>
     <w:rsid w:val="0070209C"/>
     <w:rsid w:val="00703CE1"/>
     <w:rsid w:val="007065B6"/>
     <w:rsid w:val="00715A70"/>
     <w:rsid w:val="00721BB4"/>
     <w:rsid w:val="007265F2"/>
+    <w:rsid w:val="007316F9"/>
     <w:rsid w:val="00732236"/>
     <w:rsid w:val="00747773"/>
+    <w:rsid w:val="00751714"/>
     <w:rsid w:val="007563EC"/>
     <w:rsid w:val="00767F36"/>
     <w:rsid w:val="00770465"/>
     <w:rsid w:val="007745A5"/>
     <w:rsid w:val="007750AE"/>
     <w:rsid w:val="0078033E"/>
     <w:rsid w:val="00782211"/>
     <w:rsid w:val="00786DCE"/>
     <w:rsid w:val="007A2721"/>
     <w:rsid w:val="007A61FF"/>
     <w:rsid w:val="007B3BC1"/>
     <w:rsid w:val="007C351E"/>
+    <w:rsid w:val="007C446B"/>
     <w:rsid w:val="007C4D68"/>
     <w:rsid w:val="007D0CEA"/>
     <w:rsid w:val="007D3762"/>
     <w:rsid w:val="007D4854"/>
     <w:rsid w:val="007E0EC4"/>
     <w:rsid w:val="007E54CB"/>
     <w:rsid w:val="007E6A09"/>
     <w:rsid w:val="007F003D"/>
     <w:rsid w:val="007F7B1A"/>
     <w:rsid w:val="00801535"/>
     <w:rsid w:val="00804FBC"/>
     <w:rsid w:val="00817D94"/>
     <w:rsid w:val="008233B3"/>
     <w:rsid w:val="0082399F"/>
     <w:rsid w:val="00833971"/>
     <w:rsid w:val="0085086F"/>
     <w:rsid w:val="008615FF"/>
     <w:rsid w:val="0086482A"/>
     <w:rsid w:val="008677FA"/>
     <w:rsid w:val="0087515B"/>
     <w:rsid w:val="00895C28"/>
     <w:rsid w:val="008B1271"/>
     <w:rsid w:val="008B3AC7"/>
+    <w:rsid w:val="008B75EA"/>
+    <w:rsid w:val="008C2425"/>
     <w:rsid w:val="008C5DF3"/>
     <w:rsid w:val="008D0924"/>
     <w:rsid w:val="008D2CF6"/>
     <w:rsid w:val="008D3307"/>
     <w:rsid w:val="008D44BC"/>
     <w:rsid w:val="008E59B7"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="009113DF"/>
     <w:rsid w:val="0092239E"/>
     <w:rsid w:val="0092252F"/>
     <w:rsid w:val="00923E3D"/>
     <w:rsid w:val="009260D2"/>
     <w:rsid w:val="00933F22"/>
     <w:rsid w:val="00937DFF"/>
     <w:rsid w:val="00960454"/>
     <w:rsid w:val="00962347"/>
     <w:rsid w:val="00966D9C"/>
     <w:rsid w:val="00971751"/>
     <w:rsid w:val="00971DB8"/>
     <w:rsid w:val="009802DC"/>
     <w:rsid w:val="009829E4"/>
     <w:rsid w:val="00983C14"/>
     <w:rsid w:val="00987B2A"/>
     <w:rsid w:val="0099328E"/>
     <w:rsid w:val="009952C5"/>
     <w:rsid w:val="009A0C3A"/>
     <w:rsid w:val="009A26B0"/>
     <w:rsid w:val="009A2C1D"/>
     <w:rsid w:val="009A50F6"/>
     <w:rsid w:val="009B2C1A"/>
     <w:rsid w:val="009B2C27"/>
     <w:rsid w:val="009B5563"/>
     <w:rsid w:val="009B6785"/>
     <w:rsid w:val="009C53A2"/>
     <w:rsid w:val="009D0CA3"/>
     <w:rsid w:val="009D2C69"/>
     <w:rsid w:val="009E019E"/>
     <w:rsid w:val="009E1CCB"/>
     <w:rsid w:val="009E324D"/>
     <w:rsid w:val="00A00FC4"/>
     <w:rsid w:val="00A1140E"/>
     <w:rsid w:val="00A24D25"/>
     <w:rsid w:val="00A26EFB"/>
     <w:rsid w:val="00A33C4D"/>
+    <w:rsid w:val="00A43EE8"/>
     <w:rsid w:val="00A45D2D"/>
     <w:rsid w:val="00A55C26"/>
     <w:rsid w:val="00A614AC"/>
     <w:rsid w:val="00A642C4"/>
     <w:rsid w:val="00A67E77"/>
     <w:rsid w:val="00A708E6"/>
     <w:rsid w:val="00A71BB5"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00A96644"/>
     <w:rsid w:val="00AB40B2"/>
     <w:rsid w:val="00AB43F7"/>
     <w:rsid w:val="00AC5C41"/>
     <w:rsid w:val="00AC619D"/>
     <w:rsid w:val="00AD31D9"/>
     <w:rsid w:val="00AD6516"/>
     <w:rsid w:val="00AE0194"/>
     <w:rsid w:val="00AE0FBE"/>
     <w:rsid w:val="00AE5403"/>
     <w:rsid w:val="00AF2D0B"/>
     <w:rsid w:val="00AF4974"/>
     <w:rsid w:val="00B114C2"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B36A3F"/>
     <w:rsid w:val="00B373E8"/>
     <w:rsid w:val="00B42B7B"/>
     <w:rsid w:val="00B43950"/>
     <w:rsid w:val="00B469C3"/>
     <w:rsid w:val="00B51FC4"/>
     <w:rsid w:val="00B55DD9"/>
     <w:rsid w:val="00B574EA"/>
     <w:rsid w:val="00B60D4D"/>
     <w:rsid w:val="00B60D9C"/>
     <w:rsid w:val="00B61A93"/>
     <w:rsid w:val="00B64531"/>
     <w:rsid w:val="00B65B78"/>
+    <w:rsid w:val="00B67FC6"/>
     <w:rsid w:val="00B70584"/>
     <w:rsid w:val="00B715B5"/>
     <w:rsid w:val="00B76968"/>
     <w:rsid w:val="00B7792D"/>
     <w:rsid w:val="00B91EEF"/>
     <w:rsid w:val="00B95CF0"/>
     <w:rsid w:val="00BA4E37"/>
     <w:rsid w:val="00BB4E8E"/>
     <w:rsid w:val="00BB5B66"/>
     <w:rsid w:val="00BC02CA"/>
     <w:rsid w:val="00BC594C"/>
     <w:rsid w:val="00BD0AC7"/>
     <w:rsid w:val="00BD6A1D"/>
     <w:rsid w:val="00BE2BE6"/>
     <w:rsid w:val="00BE5126"/>
     <w:rsid w:val="00BE7316"/>
     <w:rsid w:val="00BE75E9"/>
     <w:rsid w:val="00BF083B"/>
     <w:rsid w:val="00BF50CB"/>
     <w:rsid w:val="00C04BE0"/>
     <w:rsid w:val="00C1181B"/>
     <w:rsid w:val="00C15E8A"/>
     <w:rsid w:val="00C247FF"/>
     <w:rsid w:val="00C25805"/>
     <w:rsid w:val="00C25F63"/>
     <w:rsid w:val="00C32AB0"/>
     <w:rsid w:val="00C42299"/>
     <w:rsid w:val="00C44AF7"/>
     <w:rsid w:val="00C51985"/>
     <w:rsid w:val="00C54238"/>
     <w:rsid w:val="00C71847"/>
     <w:rsid w:val="00C73325"/>
     <w:rsid w:val="00C8341B"/>
     <w:rsid w:val="00C84603"/>
     <w:rsid w:val="00C85194"/>
     <w:rsid w:val="00C8523A"/>
+    <w:rsid w:val="00C86F2B"/>
     <w:rsid w:val="00C90CD4"/>
     <w:rsid w:val="00C96404"/>
     <w:rsid w:val="00CA073A"/>
     <w:rsid w:val="00CA24F4"/>
     <w:rsid w:val="00CA2BE3"/>
     <w:rsid w:val="00CA47F2"/>
     <w:rsid w:val="00CA6EF3"/>
     <w:rsid w:val="00CB3595"/>
     <w:rsid w:val="00CC0C28"/>
     <w:rsid w:val="00CC18A0"/>
     <w:rsid w:val="00CD6652"/>
     <w:rsid w:val="00CE4F38"/>
+    <w:rsid w:val="00CF444F"/>
     <w:rsid w:val="00CF6193"/>
     <w:rsid w:val="00D03F2B"/>
     <w:rsid w:val="00D10465"/>
     <w:rsid w:val="00D21D62"/>
     <w:rsid w:val="00D23071"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D34F14"/>
     <w:rsid w:val="00D36591"/>
     <w:rsid w:val="00D45442"/>
     <w:rsid w:val="00D555B4"/>
     <w:rsid w:val="00D55A52"/>
     <w:rsid w:val="00D61E22"/>
     <w:rsid w:val="00D65CA4"/>
     <w:rsid w:val="00D6795C"/>
     <w:rsid w:val="00D70D00"/>
     <w:rsid w:val="00D810CA"/>
     <w:rsid w:val="00D81AF9"/>
     <w:rsid w:val="00D91137"/>
     <w:rsid w:val="00D97ECC"/>
     <w:rsid w:val="00DA1204"/>
     <w:rsid w:val="00DA6D49"/>
     <w:rsid w:val="00DB012A"/>
+    <w:rsid w:val="00DB39BE"/>
     <w:rsid w:val="00DB4117"/>
     <w:rsid w:val="00DB52AE"/>
     <w:rsid w:val="00DC1795"/>
     <w:rsid w:val="00DC2027"/>
     <w:rsid w:val="00DC5CFB"/>
     <w:rsid w:val="00DD262C"/>
     <w:rsid w:val="00DD2C60"/>
     <w:rsid w:val="00DD2F90"/>
+    <w:rsid w:val="00DE1C2E"/>
     <w:rsid w:val="00DF3E81"/>
     <w:rsid w:val="00DF471C"/>
     <w:rsid w:val="00DF596B"/>
     <w:rsid w:val="00E05983"/>
     <w:rsid w:val="00E10BE2"/>
     <w:rsid w:val="00E11687"/>
     <w:rsid w:val="00E4029C"/>
     <w:rsid w:val="00E41CE3"/>
     <w:rsid w:val="00E464E0"/>
     <w:rsid w:val="00E54073"/>
     <w:rsid w:val="00E55875"/>
     <w:rsid w:val="00E62C8C"/>
     <w:rsid w:val="00E77995"/>
     <w:rsid w:val="00E90CA3"/>
     <w:rsid w:val="00E93766"/>
     <w:rsid w:val="00E94762"/>
     <w:rsid w:val="00EA0E0F"/>
     <w:rsid w:val="00EA45B7"/>
     <w:rsid w:val="00EA4EEF"/>
     <w:rsid w:val="00EB608C"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00EC29C4"/>
     <w:rsid w:val="00EC6524"/>
     <w:rsid w:val="00EC6BF6"/>
@@ -9504,95 +9756,99 @@
     <w:rsid w:val="00EF58CB"/>
     <w:rsid w:val="00F001A2"/>
     <w:rsid w:val="00F02F59"/>
     <w:rsid w:val="00F111D8"/>
     <w:rsid w:val="00F121D3"/>
     <w:rsid w:val="00F132B8"/>
     <w:rsid w:val="00F1620E"/>
     <w:rsid w:val="00F17D34"/>
     <w:rsid w:val="00F22D3B"/>
     <w:rsid w:val="00F26DF1"/>
     <w:rsid w:val="00F32407"/>
     <w:rsid w:val="00F3605E"/>
     <w:rsid w:val="00F40F18"/>
     <w:rsid w:val="00F434CD"/>
     <w:rsid w:val="00F470F8"/>
     <w:rsid w:val="00F53EE1"/>
     <w:rsid w:val="00F5554D"/>
     <w:rsid w:val="00F55CF5"/>
     <w:rsid w:val="00F648B7"/>
     <w:rsid w:val="00F670CB"/>
     <w:rsid w:val="00F75E32"/>
     <w:rsid w:val="00F770C7"/>
     <w:rsid w:val="00F84666"/>
     <w:rsid w:val="00F86B2B"/>
     <w:rsid w:val="00FA11CF"/>
+    <w:rsid w:val="00FA5875"/>
+    <w:rsid w:val="00FB0EFB"/>
     <w:rsid w:val="00FB1859"/>
     <w:rsid w:val="00FB40CB"/>
+    <w:rsid w:val="00FB4AC3"/>
     <w:rsid w:val="00FB7DD4"/>
     <w:rsid w:val="00FC2C79"/>
     <w:rsid w:val="00FC5E53"/>
     <w:rsid w:val="00FD3B71"/>
     <w:rsid w:val="00FD5687"/>
     <w:rsid w:val="00FE38A6"/>
     <w:rsid w:val="00FE4CBF"/>
     <w:rsid w:val="00FE5112"/>
+    <w:rsid w:val="00FE5E85"/>
     <w:rsid w:val="00FE71DB"/>
     <w:rsid w:val="00FF1C2B"/>
     <w:rsid w:val="00FF4DD3"/>
     <w:rsid w:val="4E776BC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FC88711"/>
   <w15:docId w15:val="{1670989C-83C4-40F5-9186-4939AD7C5DFB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9938,279 +10194,280 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000A606B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="767878"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Titre4Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Titre5Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Titre6Car"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Titre2"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="003521DC"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00837C57"/>
@@ -10223,237 +10480,237 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05objet">
     <w:name w:val="05_objet"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
     <w:name w:val="06a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
     <w:name w:val="08_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
     <w:rsid w:val="00E04101"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
-    <w:basedOn w:val="TOC1"/>
+    <w:basedOn w:val="TM1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
-    <w:basedOn w:val="TOC2"/>
+    <w:basedOn w:val="TM2"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
-    <w:basedOn w:val="TOC3"/>
+    <w:basedOn w:val="TM3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces2">
     <w:name w:val="07_puces_2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces3">
     <w:name w:val="07_puces_3"/>
     <w:basedOn w:val="07puces2"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="681" w:hanging="227"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="TM4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="595"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="TM5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="794"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00532108"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06btexteprincipalsansespacebloc">
     <w:name w:val="06b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04date">
     <w:name w:val="04_date"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
@@ -10466,91 +10723,91 @@
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02expditeurfentre">
     <w:name w:val="02_expéditeur_fenêtre"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00EB6284"/>
     <w:pPr>
       <w:keepLines/>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="2553"/>
       <w:spacing w:line="170" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06965"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:next w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:rsid w:val="00B44F22"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
     <w:name w:val="10b_numérotation_2e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="738" w:hanging="369"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
@@ -10563,176 +10820,176 @@
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
     <w:name w:val="10d_numérotation_4e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000A606B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000A606B"/>
     <w:rPr>
       <w:b/>
       <w:kern w:val="32"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000A606B"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="767878"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000A606B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000A606B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextedebullesCar"/>
     <w:rsid w:val="000A606B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
     <w:rsid w:val="000A606B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E5356"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+  <w:style w:type="table" w:styleId="Grillemoyenne1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -10748,53 +11005,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+  <w:style w:type="table" w:styleId="Grillemoyenne1-Accent4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -10810,53 +11067,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+  <w:style w:type="table" w:styleId="Grilleclaire-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -10929,53 +11186,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Grilleclaire-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11048,53 +11305,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+  <w:style w:type="table" w:styleId="Grillecouleur-Accent1">
     <w:name w:val="Colorful Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -11117,53 +11374,53 @@
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent3">
+  <w:style w:type="table" w:styleId="Trameclaire-Accent3">
     <w:name w:val="Light Shading Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
@@ -11209,53 +11466,53 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+  <w:style w:type="table" w:styleId="Grilleclaire-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11328,203 +11585,203 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Notedefin">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:link w:val="NotedefinCar"/>
     <w:rsid w:val="0029226D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
+    <w:name w:val="Note de fin Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedefin"/>
     <w:rsid w:val="0029226D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Appeldenotedefin">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="0029226D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="NotedebasdepageCar"/>
     <w:rsid w:val="00BC594C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
     <w:rsid w:val="00BC594C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00BC594C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="008C5DF3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A50F6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="CommentaireCar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A50F6"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:rsid w:val="009A50F6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A50F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:semiHidden/>
     <w:rsid w:val="009A50F6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:semiHidden/>
     <w:rsid w:val="007065B6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="170461442">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="931857977">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12353,74 +12610,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100842BCCBD12F54A49843C4BBEFE36A667" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="878474d7286c80d33b30354c927ee455">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="52708702-6309-439d-9c98-b9c43ac45196" xmlns:ns3="475a5db5-90ef-423b-9eee-95a2fc40fb0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d78f8caedfcc1c3a1b38e0bbe2816756" ns2:_="" ns3:_="">
     <xsd:import namespace="52708702-6309-439d-9c98-b9c43ac45196"/>
     <xsd:import namespace="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -12619,127 +12852,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="52708702-6309-439d-9c98-b9c43ac45196">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="475a5db5-90ef-423b-9eee-95a2fc40fb0a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57307BE4-AE41-41E2-9C7C-41D3F5FEE85F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
     <ds:schemaRef ds:uri="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54E6DB53-8957-4875-BBEF-B50EED03FCE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
+    <ds:schemaRef ds:uri="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EF337C1-F42B-4D58-9966-CB0B24E31F80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1B939E1-9A47-4E42-A521-BC7704C4C29D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Note SESAM.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1872</Characters>
+  <Pages>3</Pages>
+  <Words>370</Words>
+  <Characters>2039</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>15</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2196</CharactersWithSpaces>
+  <CharactersWithSpaces>2405</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>siebermar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">