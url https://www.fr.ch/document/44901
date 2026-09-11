--- v0 (2025-12-05)
+++ v1 (2026-09-11)
@@ -1,94 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6BD340A9" w14:textId="329E8783" w:rsidR="0046784E" w:rsidRDefault="003E0291" w:rsidP="00135BFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="233" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="14" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="72B76BEE" wp14:editId="01B48A6B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-1905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-5657</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="935989" cy="795654"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="215" name="Picture 215"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="215" name="Picture 215"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="935989" cy="795654"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00135BFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
@@ -189,61 +190,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Rue de l’Hôpital 1, 1701 Fribourg </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE41170" w14:textId="77777777" w:rsidR="005E2CC9" w:rsidRDefault="003E0291" w:rsidP="005E2CC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5386" w:right="1656" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>T +41 26 305 12 27</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C60E578" w14:textId="5447FBED" w:rsidR="0046784E" w:rsidRDefault="00D512D0" w:rsidP="005E2CC9">
+    <w:p w14:paraId="1C60E578" w14:textId="5447FBED" w:rsidR="0046784E" w:rsidRDefault="005E2CC9" w:rsidP="005E2CC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5386" w:right="1656" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="005E2CC9" w:rsidRPr="00EB7E6D">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00EB7E6D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>www.fr.ch/osso</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003E0291">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29489EF5" w14:textId="37387F86" w:rsidR="005E2CC9" w:rsidRDefault="005E2CC9" w:rsidP="005E2CC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5386" w:right="1656" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -262,94 +263,100 @@
         <w:t>FORMULAIRE DE DEMANDE DE CONGE 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>-11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (art. 37-38 RLS) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305C5850" w14:textId="4E365B26" w:rsidR="0046784E" w:rsidRDefault="003E0291">
       <w:pPr>
         <w:spacing w:after="279"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B5A46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Congé de courte durée </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B5A46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CA05C6">
+      <w:r w:rsidR="00CA05C6" w:rsidRPr="001B5A46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">jusqu’à </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B5A46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">20 jours </w:t>
       </w:r>
-      <w:r w:rsidR="00CA05C6">
+      <w:r w:rsidR="00CA05C6" w:rsidRPr="001B5A46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>compris</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B5A46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B4D2F2" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
       <w:pPr>
         <w:spacing w:after="50" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="278" w:right="1287" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 37 du règlement de la loi sur la scolarité obligatoire (RLS) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDBBA87" w14:textId="77777777" w:rsidR="00CA05C6" w:rsidRDefault="003E0291">
       <w:pPr>
         <w:spacing w:after="21" w:line="308" w:lineRule="auto"/>
         <w:ind w:left="278" w:right="1287" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -477,174 +484,186 @@
         </w:rPr>
         <w:t xml:space="preserve"> l’école du cycle d’orientation, un stage, un examen ou un autre événement relevant de l’orientation professionnelle s’il ne peut être effectué en dehors du temps scolaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158BABB4" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
       <w:pPr>
         <w:spacing w:after="406" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="278" w:right="1287" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sous réserve d’un motif cité à l’alinéa 1, il n’est pas accordé de congé immédiatement avant ou après les vacances scolaires ou un jour férié. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A46C55A" w14:textId="77777777" w:rsidR="0046784E" w:rsidRPr="005E2CC9" w:rsidRDefault="003E0291">
+    <w:p w14:paraId="2A46C55A" w14:textId="77777777" w:rsidR="0046784E" w:rsidRPr="00631572" w:rsidRDefault="003E0291">
       <w:pPr>
         <w:spacing w:after="177"/>
         <w:rPr>
           <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E2CC9">
+      <w:r w:rsidRPr="00631572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Ce formulaire est à remplir et à retourner à la direction d’école de l'enfant.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E2CC9">
+      <w:r w:rsidRPr="00631572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780DD792" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
       <w:pPr>
         <w:spacing w:after="328"/>
         <w:ind w:left="-5" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de dépôt tardif (&lt; 3 semaines avant le départ), la direction d’établissement se réserve le droit de ne pas entrer en matière sur la demande (étant réservées les circonstances exceptionnelles). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9850" w:type="dxa"/>
         <w:tblInd w:w="-107" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="24" w:type="dxa"/>
           <w:right w:w="48" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3083"/>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="230"/>
         <w:gridCol w:w="1189"/>
         <w:gridCol w:w="230"/>
         <w:gridCol w:w="898"/>
         <w:gridCol w:w="838"/>
         <w:gridCol w:w="230"/>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="230"/>
         <w:gridCol w:w="899"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0046784E" w14:paraId="085061CF" w14:textId="77777777">
+      <w:tr w:rsidR="0046784E" w:rsidRPr="00631572" w14:paraId="085061CF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9850" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DADADB"/>
           </w:tcPr>
-          <w:p w14:paraId="4613FFFD" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
-            <w:r>
+          <w:p w14:paraId="4613FFFD" w14:textId="77777777" w:rsidR="0046784E" w:rsidRPr="00631572" w:rsidRDefault="003E0291">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00631572">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordonnées de l’élève </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="26988FF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EC4EDF6" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom et prénom de l’élève </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1294488919"/>
             <w:placeholder>
               <w:docPart w:val="3818F20544304D92AE7A8DACAC452E02"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6767" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="33E9ACD7" w14:textId="18742096" w:rsidR="0046784E" w:rsidRDefault="008C719D">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="758F86CC" w14:textId="77777777">
@@ -658,50 +677,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45D7EB18" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse du domicile </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1827390604"/>
             <w:placeholder>
               <w:docPart w:val="2B60C7AC49444C3BA49ED534EEB4F71C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6767" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0762D4EF" w14:textId="5292BB75" w:rsidR="0046784E" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="75FD88C9" w14:textId="77777777">
@@ -715,50 +735,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E33463C" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Degré de scolarité et classe </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1301728345"/>
             <w:placeholder>
               <w:docPart w:val="328881CB54D6426385AC034DC2F82DA9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6767" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="301A24AB" w14:textId="6EC2D418" w:rsidR="0046784E" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="613C7348" w14:textId="77777777">
@@ -772,50 +793,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A7590F7" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">N° de téléphone </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2050678325"/>
             <w:placeholder>
               <w:docPart w:val="D451315FB6914D43993302C57524FA52"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6767" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2B4716A5" w14:textId="57328BFD" w:rsidR="0046784E" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="57C4D1FB" w14:textId="77777777">
@@ -829,438 +851,439 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="671F8BF6" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Etablissement scolaire </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1979954117"/>
             <w:placeholder>
               <w:docPart w:val="D6415E136EF2432FA2B189E4C6EAD0B0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6767" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="40495168" w14:textId="7016CB77" w:rsidR="0046784E" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="501A45EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34B863CD" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Nom et prénom de/</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Nom et prénom de/des l’enseignant-e-s titulaire-s </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1086463175"/>
             <w:placeholder>
               <w:docPart w:val="B316B6B92A6741FCA9A9414C832AC0EF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6767" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="20D96C3E" w14:textId="3D0EA296" w:rsidR="0046784E" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="3E662DD7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AF8EF1D" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1273744835"/>
             <w:placeholder>
               <w:docPart w:val="78CD77CA08DB4C30800827BC66DB9A58"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6767" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5AF9DB7D" w14:textId="05F1569B" w:rsidR="0046784E" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0046784E" w14:paraId="2972622C" w14:textId="77777777" w:rsidTr="00E16258">
+      <w:tr w:rsidR="0046784E" w:rsidRPr="00631572" w14:paraId="2972622C" w14:textId="77777777" w:rsidTr="00E16258">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5337" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DADADB"/>
           </w:tcPr>
-          <w:p w14:paraId="70F96C5E" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
+          <w:p w14:paraId="70F96C5E" w14:textId="77777777" w:rsidR="0046784E" w:rsidRPr="00631572" w:rsidRDefault="003E0291">
             <w:pPr>
               <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00631572">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordonnées des parents ou du représentant légal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DADADB"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBF3521" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
+          <w:p w14:paraId="2BBF3521" w14:textId="77777777" w:rsidR="0046784E" w:rsidRPr="00631572" w:rsidRDefault="0046784E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DADADB"/>
           </w:tcPr>
-          <w:p w14:paraId="61660AE1" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
+          <w:p w14:paraId="61660AE1" w14:textId="77777777" w:rsidR="0046784E" w:rsidRPr="00631572" w:rsidRDefault="0046784E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DADADB"/>
           </w:tcPr>
-          <w:p w14:paraId="22BC360D" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
+          <w:p w14:paraId="22BC360D" w14:textId="77777777" w:rsidR="0046784E" w:rsidRPr="00631572" w:rsidRDefault="0046784E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16258" w14:paraId="72505F02" w14:textId="77777777" w:rsidTr="00C458F2">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="242CF679" w14:textId="77777777" w:rsidR="00E16258" w:rsidRDefault="00E16258">
             <w:pPr>
               <w:ind w:left="83"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom et prénom du père, de la mère ou du représentant légal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="302967195"/>
             <w:placeholder>
               <w:docPart w:val="8AA6815A71CA47E3971C0BF9FC49BFEB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3382" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2BF6B9B4" w14:textId="3FE8EE1E" w:rsidR="00E16258" w:rsidRDefault="00E16258">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-107745901"/>
             <w:placeholder>
               <w:docPart w:val="F397B663EB154D30BE02F47DBA5DB9E5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3385" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="13AD16CC" w14:textId="22560B54" w:rsidR="00E16258" w:rsidRDefault="00E16258">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00E16258" w14:paraId="292C3A6D" w14:textId="77777777" w:rsidTr="002C0887">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1059B3D6" w14:textId="77777777" w:rsidR="00E16258" w:rsidRDefault="00E16258"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1310518965"/>
             <w:placeholder>
               <w:docPart w:val="C1EBF0E6C682494BADD808637A5A38CC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3382" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="double" w:sz="5" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3A4867BE" w14:textId="65AA8B0B" w:rsidR="00E16258" w:rsidRDefault="00E16258">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-259529757"/>
             <w:placeholder>
               <w:docPart w:val="BCFA321096A5403985FBD7C544F0B8A7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3385" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="double" w:sz="5" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2B7456A1" w14:textId="4AD77D1A" w:rsidR="00E16258" w:rsidRDefault="00E16258">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="6F7EF5D2" w14:textId="77777777" w:rsidTr="00E16258">
@@ -1294,64 +1317,65 @@
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09825FC5" w14:textId="520FD4BA" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69A0BAEA" w14:textId="6C806814" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="562FA59B" w14:textId="7222C435" w:rsidR="0046784E" w:rsidRDefault="00E16258">
+          <w:p w14:paraId="562FA59B" w14:textId="7222C435" w:rsidR="0046784E" w:rsidRDefault="00A37491">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="168456804"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C719D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
@@ -1359,64 +1383,65 @@
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CF11C26" w14:textId="03B6ECF3" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48D1CCC6" w14:textId="17DA7439" w:rsidR="0046784E" w:rsidRDefault="00E16258">
+          <w:p w14:paraId="48D1CCC6" w14:textId="17DA7439" w:rsidR="0046784E" w:rsidRDefault="00A37491">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1288587496"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C719D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
@@ -1434,131 +1459,133 @@
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33A9A238" w14:textId="51B34FC2" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DC11377" w14:textId="5899ABE0" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43147CE5" w14:textId="0BDC7A35" w:rsidR="0046784E" w:rsidRDefault="00E16258">
+          <w:p w14:paraId="43147CE5" w14:textId="0BDC7A35" w:rsidR="0046784E" w:rsidRDefault="00A37491">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-689376309"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00E16258">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04082DAB" w14:textId="7CF9B6CF" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48CCAFBE" w14:textId="52702D29" w:rsidR="0046784E" w:rsidRDefault="00E16258">
+          <w:p w14:paraId="48CCAFBE" w14:textId="52702D29" w:rsidR="0046784E" w:rsidRDefault="00A37491">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1217477068"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00E16258">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003E0291">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003E0291">
@@ -1585,82 +1612,84 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74A96568" w14:textId="77777777" w:rsidR="00E16258" w:rsidRDefault="00E16258">
             <w:pPr>
               <w:ind w:left="83"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="868113910"/>
             <w:placeholder>
               <w:docPart w:val="786BBD82A88A4BA6BA42EDCF80F39CF8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3382" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="double" w:sz="5" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="36E4FC0D" w14:textId="07BD5D84" w:rsidR="00E16258" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-448863750"/>
             <w:placeholder>
               <w:docPart w:val="DB441BD983754DE4B42E5D164D1A06A7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3385" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="double" w:sz="5" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4E8373C4" w14:textId="48325011" w:rsidR="00E16258" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00E16258" w14:paraId="191CE105" w14:textId="77777777" w:rsidTr="00D83369">
@@ -1677,82 +1706,84 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EDA366E" w14:textId="77777777" w:rsidR="00E16258" w:rsidRDefault="00E16258">
             <w:pPr>
               <w:ind w:left="83"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">N° de téléphone - portable </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="569466442"/>
             <w:placeholder>
               <w:docPart w:val="DC6A5255BA6C4966ACA0BE17E53BCD19"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3382" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0ED457EE" w14:textId="4236BEE6" w:rsidR="00E16258" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-333850046"/>
             <w:placeholder>
               <w:docPart w:val="B7DB5223EAB145D0B956AFE8EDB3B258"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3385" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7BC03E24" w14:textId="36AEF1A9" w:rsidR="00E16258" w:rsidRDefault="00E16258">
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -1834,94 +1865,93 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>BKAD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F2F9AA" w14:textId="77777777" w:rsidR="000E6D0B" w:rsidRDefault="000E6D0B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65218FD8" w14:textId="77777777" w:rsidR="00CA05C6" w:rsidRPr="00720238" w:rsidRDefault="00CA05C6" w:rsidP="00CA05C6">
       <w:pPr>
         <w:pStyle w:val="01entteetbasdepage"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C579960" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
       <w:pPr>
         <w:spacing w:after="489" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="3895" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="062ECF37" wp14:editId="4CD02821">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2545</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>28161</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="116204" cy="220978"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="227" name="Picture 227"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="227" name="Picture 227"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="116204" cy="220978"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
@@ -1948,75 +1978,79 @@
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Page 2 de 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3208"/>
         <w:gridCol w:w="3208"/>
         <w:gridCol w:w="3209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00714885" w:rsidRPr="00714885" w14:paraId="46339441" w14:textId="77777777" w:rsidTr="00714885">
+      <w:tr w:rsidR="00714885" w:rsidRPr="00631572" w14:paraId="46339441" w14:textId="77777777" w:rsidTr="00714885">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB38CF7" w14:textId="1399CD95" w:rsidR="00714885" w:rsidRPr="00714885" w:rsidRDefault="00714885" w:rsidP="00714885">
+          <w:p w14:paraId="1FB38CF7" w14:textId="1399CD95" w:rsidR="00714885" w:rsidRPr="00631572" w:rsidRDefault="00714885" w:rsidP="00714885">
             <w:pPr>
               <w:ind w:right="-147"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714885">
+            <w:r w:rsidRPr="00631572">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Durée du congé et motif de la demande</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714885" w:rsidRPr="00714885" w14:paraId="06959749" w14:textId="77777777" w:rsidTr="00714885">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43CB681E" w14:textId="3257E490" w:rsidR="00714885" w:rsidRPr="00714885" w:rsidRDefault="00714885" w:rsidP="00714885">
             <w:pPr>
               <w:ind w:right="-147"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714885">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2044,50 +2078,51 @@
               <w:t>Du</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1574473518"/>
                 <w:placeholder>
                   <w:docPart w:val="BEE33CB2DA7745279121A6F8E29620DF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="fr-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F0BE678" w14:textId="2AF1A218" w:rsidR="00714885" w:rsidRPr="00714885" w:rsidRDefault="00714885" w:rsidP="00714885">
             <w:pPr>
               <w:ind w:right="-147"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714885">
               <w:rPr>
@@ -2096,50 +2131,51 @@
               <w:t>Au</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-965741773"/>
                 <w:placeholder>
                   <w:docPart w:val="4EFEFF914FE0410AB390ED6A402726A1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="fr-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714885" w:rsidRPr="00714885" w14:paraId="16BEA0DF" w14:textId="77777777" w:rsidTr="00714885">
         <w:trPr>
           <w:trHeight w:val="3924"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2DD31AF9" w14:textId="6DB1DE64" w:rsidR="00714885" w:rsidRPr="00714885" w:rsidRDefault="00714885" w:rsidP="00714885">
             <w:pPr>
               <w:spacing w:before="120" w:after="366"/>
               <w:ind w:right="-147"/>
@@ -2157,142 +2193,154 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>joindre</w:t>
             </w:r>
             <w:r w:rsidRPr="00714885">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> les justificatifs) : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="91061985"/>
                 <w:placeholder>
                   <w:docPart w:val="16102D5C2B8743EF88FE6AADE8B1B9A1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B11ACD3" w14:textId="77777777" w:rsidR="00714885" w:rsidRDefault="00714885" w:rsidP="00714885">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-147"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9886" w:type="dxa"/>
         <w:tblInd w:w="-107" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="20" w:type="dxa"/>
           <w:left w:w="107" w:type="dxa"/>
           <w:right w:w="77" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3083"/>
         <w:gridCol w:w="3403"/>
         <w:gridCol w:w="3400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0046784E" w14:paraId="6B81374A" w14:textId="77777777">
+      <w:tr w:rsidR="0046784E" w:rsidRPr="00631572" w14:paraId="6B81374A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9886" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="78262C5F" w14:textId="73A183D9" w:rsidR="0046784E" w:rsidRDefault="003E0291">
-            <w:r>
+          <w:p w14:paraId="78262C5F" w14:textId="73A183D9" w:rsidR="0046784E" w:rsidRPr="00631572" w:rsidRDefault="003E0291">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00631572">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Coordonnées d’autre(s) frère(s)/sœur(s) concerné-es par la demande (1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00631572">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00631572">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-11</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00631572">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00631572">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="6D5BAAFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5732F89C" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
@@ -2383,81 +2431,83 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70BB337A" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom et prénom </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="857000611"/>
             <w:placeholder>
               <w:docPart w:val="EEC28244A2F14CC6B543693C4479C17F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="58B2B67F" w14:textId="200B62A7" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-440841965"/>
             <w:placeholder>
               <w:docPart w:val="B6B7BF56CCD3412A94F49DB540CC7FAF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5B10049F" w14:textId="585A3958" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="69D7BBA6" w14:textId="77777777">
         <w:trPr>
@@ -2470,81 +2520,83 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37F3BF63" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Degré de scolarité et classe </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2005968812"/>
             <w:placeholder>
               <w:docPart w:val="79D12F253D7C4A06AC367AD84EACCDEE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1D01F80F" w14:textId="69367E9E" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1153670860"/>
             <w:placeholder>
               <w:docPart w:val="D73BB746D30F48CF8B0D9D19911812B3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6F9608AD" w14:textId="37A710E2" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="7964474B" w14:textId="77777777">
         <w:trPr>
@@ -2557,81 +2609,83 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1446B13D" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Etablissement scolaire </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1551493485"/>
             <w:placeholder>
               <w:docPart w:val="404941AC366348EE82A2AFE7BD076DD4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="770A3425" w14:textId="389C79D1" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-20942970"/>
             <w:placeholder>
               <w:docPart w:val="3708DBD96BDD4A218F55DDE1FF26A9FD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5D7F581D" w14:textId="59F9322A" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="02AC4382" w14:textId="77777777">
         <w:trPr>
@@ -2645,161 +2699,165 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="171004A1" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom et prénom de/des l’enseignant-e-s titulaire-s </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="428008579"/>
             <w:placeholder>
               <w:docPart w:val="F971FD2A310B43BF88D1CB3C9289F90F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5C8E5C0B" w14:textId="676310D8" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="428469167"/>
             <w:placeholder>
               <w:docPart w:val="F20510775949423EAC7B71721BC18199"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5C6DFDBE" w14:textId="7F3E26BA" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="64AF610F" w14:textId="77777777" w:rsidTr="0069289B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25A691C5" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-718591241"/>
             <w:placeholder>
               <w:docPart w:val="E6B4661F8CF640EABC3EC705907E15F5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0232E73F" w14:textId="52104B42" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-211271996"/>
             <w:placeholder>
               <w:docPart w:val="A38A3C9E4A8146A18E837D78AEC7B526"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="75DE1A99" w14:textId="1C442A53" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0069289B" w14:paraId="486BBD93" w14:textId="77777777" w:rsidTr="0069289B">
         <w:trPr>
@@ -2960,81 +3018,83 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49FACD26" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom et prénom </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2011182135"/>
             <w:placeholder>
               <w:docPart w:val="81405E1D5DF24BCA9540B966AC77A129"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="359CF4B0" w14:textId="38774136" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1536854630"/>
             <w:placeholder>
               <w:docPart w:val="9D0C67973B7447A58E6C71857FC0C4B1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6163C69F" w14:textId="69D85D1C" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="3E81A825" w14:textId="77777777">
         <w:trPr>
@@ -3047,81 +3107,83 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4774C8E8" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Degré de scolarité et classe </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1348325151"/>
             <w:placeholder>
               <w:docPart w:val="2CF23DB0C60146DCB79866AA5906AAE2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="664C39D4" w14:textId="3C88CB0A" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1737850632"/>
             <w:placeholder>
               <w:docPart w:val="B38F158074AD46B5BCB00C4933DAE57A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="15537A25" w14:textId="7C7A3C1B" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="6B0EF7F1" w14:textId="77777777">
         <w:trPr>
@@ -3134,81 +3196,83 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F1C70F5" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Etablissement scolaire </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-372303182"/>
             <w:placeholder>
               <w:docPart w:val="14E5A6D44879426981D06B0986D38A69"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="51260E7E" w14:textId="3D3A704A" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="3415856"/>
             <w:placeholder>
               <w:docPart w:val="B1B1CF36D9F84A47A78D29E613DB4067"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3C06C70C" w14:textId="6282EB95" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="66FE758B" w14:textId="77777777">
         <w:trPr>
@@ -3222,161 +3286,165 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="384AB790" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom et prénom de/des l’enseignant-e-s titulaire-s </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="861854513"/>
             <w:placeholder>
               <w:docPart w:val="0CE178AE52D94B6AB4055616CE56CFC2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2570CF14" w14:textId="293F2EE1" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-837231578"/>
             <w:placeholder>
               <w:docPart w:val="2AC88422984E40F9818B2AC0C545B7AE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="73C4FBD8" w14:textId="08D7B96F" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="79A39794" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AF03AE0" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="0046784E"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2052219385"/>
             <w:placeholder>
               <w:docPart w:val="DCBAED8B6AE844E38D0FEC30D6E3C404"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7D0F73FF" w14:textId="6D5486EA" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="522051807"/>
             <w:placeholder>
               <w:docPart w:val="2FF6240513A648DAA2ACCCAC30A5A14B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3400" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="54E1E88F" w14:textId="13EA0D18" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="51392F60" w14:textId="77777777">
         <w:trPr>
@@ -3391,108 +3459,128 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13FAFC9C" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu et date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EB99942" w14:textId="342D5411" w:rsidR="0046784E" w:rsidRDefault="00714885">
+          <w:p w14:paraId="1EB99942" w14:textId="342D5411" w:rsidR="0046784E" w:rsidRDefault="00A37491">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1526755399"/>
                 <w:placeholder>
                   <w:docPart w:val="91F484E964964C98A96DDAE989C64A84"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00714885">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00714885">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="2B41F1C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19DB4AC5" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
-            <w:r>
+          <w:p w14:paraId="19DB4AC5" w14:textId="77777777" w:rsidR="0046784E" w:rsidRPr="00A50ED8" w:rsidRDefault="003E0291">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37272">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Signature du père ou de la mère ou du représentant légal </w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Signature du père ou de la mère ou du représentant légal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A50ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2100633121"/>
             <w:placeholder>
               <w:docPart w:val="7A57AAABC55447C984EDFB396837C546"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6803" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0CD039B1" w14:textId="449726D6" w:rsidR="0046784E" w:rsidRDefault="00714885">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -3735,51 +3823,51 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D6ACF11" wp14:editId="15969AD1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2545</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>28161</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="116204" cy="220978"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="507" name="Picture 507"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="507" name="Picture 507"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="116204" cy="220978"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
@@ -3824,138 +3912,147 @@
         <w:tblCellMar>
           <w:top w:w="21" w:type="dxa"/>
           <w:left w:w="107" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9850"/>
       </w:tblGrid>
       <w:tr w:rsidR="0046784E" w14:paraId="76FC9B7D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DADADB"/>
           </w:tcPr>
-          <w:p w14:paraId="65BBF6EC" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
-            <w:r>
+          <w:p w14:paraId="65BBF6EC" w14:textId="77777777" w:rsidR="0046784E" w:rsidRPr="00631572" w:rsidRDefault="003E0291">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00631572">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Décision du/de la directeur/directrice de l’établissement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="2EAF9F5D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53E60FDB" w14:textId="54E6CE94" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:pPr>
               <w:spacing w:after="142" w:line="246" w:lineRule="auto"/>
               <w:ind w:right="1836"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">En application de l’article 37 du règlement de la loi sur la scolarité obligatoire, le congé demandé est                    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-925502126"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E16258">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">accepté           </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-271092108"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E16258">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> refusé </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BFB31BB" w14:textId="77777777" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:pPr>
               <w:ind w:right="47"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3980,231 +4077,272 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="228170C1" w14:textId="39D012D4" w:rsidR="0046784E" w:rsidRDefault="003E0291">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Motivation : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-624930389"/>
                 <w:placeholder>
                   <w:docPart w:val="468F1D095C90444AA9B045EC2CAF160D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C719D" w:rsidRPr="007A71AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046784E" w14:paraId="558D6F4C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6C372C" w14:textId="015BFDAA" w:rsidR="0046784E" w:rsidRDefault="003E0291">
+          <w:p w14:paraId="5F6C372C" w14:textId="2FADCF43" w:rsidR="0046784E" w:rsidRDefault="003E0291" w:rsidP="00A50ED8">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="center" w:pos="3833"/>
+                <w:tab w:val="center" w:pos="4820"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Date :    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2018462225"/>
                 <w:placeholder>
                   <w:docPart w:val="1511A752455641E0B7920A10F0E9F9D9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C719D">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">     Signature : </w:t>
+              <w:t xml:space="preserve">     Signature </w:t>
+            </w:r>
+            <w:r w:rsidR="00A50ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du directeur ou de la directrice </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="903255262"/>
                 <w:placeholder>
                   <w:docPart w:val="2397328CD25642E7A5F93AD3A5135C7A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C719D">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Texte</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1147447E" w14:textId="77777777" w:rsidR="00ED73E8" w:rsidRDefault="00ED73E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DF3880F" w14:textId="588F6CA1" w:rsidR="0046784E" w:rsidRDefault="00ED73E8">
+    <w:p w14:paraId="2DF3880F" w14:textId="0E1E0F5D" w:rsidR="0046784E" w:rsidRDefault="00631572">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Mars 2022</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E0291">
+        <w:t xml:space="preserve">Août </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED73E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / L’inspectorat scolaire </w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0291">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SEnOF</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0046784E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="650" w:right="853" w:bottom="703" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49DF3BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="529E1206"/>
     <w:lvl w:ilvl="0" w:tplc="FC4EDCF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="552"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4373,124 +4511,134 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DFB811F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1558933581">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="A/nUPfa4wBblWsfVZYuH52HohfkqQzvCeJoyUa3hkC/DH6s7eWjkAUdpg3oCNL9Cx0Sqg0WSAGp2jtkhW8F+Yg==" w:salt="0KLoTPfDTwD2dPyKinAPFw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GTETvwJ4X5ctngStlN0iMTrPP2ecKYqTrkUNI1VAfnTGpDR+MhP/oQ4JW0gbyOTPO+PUVw/FXwiZvLyQ5mdutw==" w:salt="VaVj1vZcUsN6pJtDSjZ67Q=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0046784E"/>
     <w:rsid w:val="00007AC4"/>
+    <w:rsid w:val="0003791D"/>
     <w:rsid w:val="00073F82"/>
     <w:rsid w:val="000E6D0B"/>
     <w:rsid w:val="00135BFF"/>
+    <w:rsid w:val="001B5A46"/>
     <w:rsid w:val="003A50D7"/>
     <w:rsid w:val="003E0291"/>
     <w:rsid w:val="0046784E"/>
     <w:rsid w:val="00567FD1"/>
     <w:rsid w:val="005E2CC9"/>
+    <w:rsid w:val="00631572"/>
     <w:rsid w:val="0069289B"/>
+    <w:rsid w:val="0070172C"/>
     <w:rsid w:val="00714885"/>
     <w:rsid w:val="00841E47"/>
     <w:rsid w:val="008C719D"/>
+    <w:rsid w:val="009B5A49"/>
+    <w:rsid w:val="00A01066"/>
+    <w:rsid w:val="00A50ED8"/>
     <w:rsid w:val="00CA05C6"/>
     <w:rsid w:val="00D1641C"/>
     <w:rsid w:val="00D512D0"/>
+    <w:rsid w:val="00DF45CE"/>
     <w:rsid w:val="00E16258"/>
     <w:rsid w:val="00ED73E8"/>
+    <w:rsid w:val="00F37272"/>
+    <w:rsid w:val="00FE0107"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="19C683F2"/>
   <w15:docId w15:val="{DA843EBC-B9B0-4A25-B38D-9AA9C545513F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4999,1398 +5147,1417 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00714885"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/osso" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/osso" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2B60C7AC49444C3BA49ED534EEB4F71C"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1E8DC12D-B360-4158-8874-7D2D67B883FB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="2B60C7AC49444C3BA49ED534EEB4F71C4"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="328881CB54D6426385AC034DC2F82DA9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{733C6244-FEFB-4CE5-9E0C-B1C1BF441967}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="328881CB54D6426385AC034DC2F82DA94"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D451315FB6914D43993302C57524FA52"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{747E9B2C-CD53-482F-A2F4-1D958F693E2A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="D451315FB6914D43993302C57524FA524"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D6415E136EF2432FA2B189E4C6EAD0B0"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6D6B8C8-098A-4DD4-942D-4CB6D9BC21F3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="D6415E136EF2432FA2B189E4C6EAD0B04"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B316B6B92A6741FCA9A9414C832AC0EF"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A630C8F7-8CD6-41AA-A997-5D0FB32AD403}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="B316B6B92A6741FCA9A9414C832AC0EF4"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="78CD77CA08DB4C30800827BC66DB9A58"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{528731D6-3424-4FBF-B2BA-08BBAE0E583E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="78CD77CA08DB4C30800827BC66DB9A584"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8AA6815A71CA47E3971C0BF9FC49BFEB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81DE817A-6E79-4CD1-AD06-559A60CE6385}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="8AA6815A71CA47E3971C0BF9FC49BFEB1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F397B663EB154D30BE02F47DBA5DB9E5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA13F4AD-7925-4FDC-A23B-9CFFF116B5FF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="F397B663EB154D30BE02F47DBA5DB9E51"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C1EBF0E6C682494BADD808637A5A38CC"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9AC6973F-E1E0-4F10-BD49-8FD1FFBFFAF8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="C1EBF0E6C682494BADD808637A5A38CC1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BCFA321096A5403985FBD7C544F0B8A7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{29A3A9FE-45F3-4F0B-8E1D-93149B0ECCAA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="BCFA321096A5403985FBD7C544F0B8A71"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="786BBD82A88A4BA6BA42EDCF80F39CF8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{703C7CCC-0B2D-4FBF-9AB2-4295DEAA4D3E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="786BBD82A88A4BA6BA42EDCF80F39CF81"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DC6A5255BA6C4966ACA0BE17E53BCD19"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{314DD86E-1F9E-4D31-9B29-46CFEE080169}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="DC6A5255BA6C4966ACA0BE17E53BCD191"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB441BD983754DE4B42E5D164D1A06A7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD21AAA3-3986-4936-8880-5FEDA63079F2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="DB441BD983754DE4B42E5D164D1A06A71"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B7DB5223EAB145D0B956AFE8EDB3B258"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E2D47F6E-EE87-427E-A2CA-31884235AB5D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="B7DB5223EAB145D0B956AFE8EDB3B2581"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EEC28244A2F14CC6B543693C4479C17F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DFEDA8A2-3B95-4C63-9959-42D75DE1E87C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="EEC28244A2F14CC6B543693C4479C17F1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B6B7BF56CCD3412A94F49DB540CC7FAF"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AC7055FF-845D-4D7C-97DD-991F9D2B4AEA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="B6B7BF56CCD3412A94F49DB540CC7FAF1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="79D12F253D7C4A06AC367AD84EACCDEE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D1FB51FC-B6F8-4892-98AF-4B013A0C96AC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="79D12F253D7C4A06AC367AD84EACCDEE1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D73BB746D30F48CF8B0D9D19911812B3"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{49E1C269-FEFD-407E-95F9-771B542E53DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="D73BB746D30F48CF8B0D9D19911812B31"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="404941AC366348EE82A2AFE7BD076DD4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C737C137-811C-4AB1-8F4E-7476EFE18459}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="404941AC366348EE82A2AFE7BD076DD41"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3708DBD96BDD4A218F55DDE1FF26A9FD"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{956F604D-8D07-45E9-B575-068B8476D18A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="3708DBD96BDD4A218F55DDE1FF26A9FD1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F971FD2A310B43BF88D1CB3C9289F90F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{30E2058E-5548-46E0-90C1-FAA90BB698EC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="F971FD2A310B43BF88D1CB3C9289F90F1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F20510775949423EAC7B71721BC18199"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D5F3B789-CAC9-44C8-8D42-AFE639CC1E2E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="F20510775949423EAC7B71721BC181991"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6B4661F8CF640EABC3EC705907E15F5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{32FD0E17-3EE2-4A83-9033-C1B751A65DF1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="E6B4661F8CF640EABC3EC705907E15F51"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A38A3C9E4A8146A18E837D78AEC7B526"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2ECEB070-BDAA-4D54-AE3F-79F21D77348E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="A38A3C9E4A8146A18E837D78AEC7B5261"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81405E1D5DF24BCA9540B966AC77A129"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6AC2F039-7C62-4815-B203-D14D7110666B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="81405E1D5DF24BCA9540B966AC77A1291"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9D0C67973B7447A58E6C71857FC0C4B1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B3C9DD2-167A-4B53-8C4E-9EA34DF5E472}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="9D0C67973B7447A58E6C71857FC0C4B11"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CF23DB0C60146DCB79866AA5906AAE2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D36DE540-055B-4507-B2DB-8C424D2F7403}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="2CF23DB0C60146DCB79866AA5906AAE21"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B38F158074AD46B5BCB00C4933DAE57A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E15B36E2-2698-4BF3-A6F0-B5581707BC16}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="B38F158074AD46B5BCB00C4933DAE57A1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="14E5A6D44879426981D06B0986D38A69"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{46F3552C-7574-485B-8F68-2872E003DCB8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="14E5A6D44879426981D06B0986D38A691"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B1B1CF36D9F84A47A78D29E613DB4067"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1C80CAD4-E04D-4EAD-896A-F9D62FF3C8DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="B1B1CF36D9F84A47A78D29E613DB40671"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0CE178AE52D94B6AB4055616CE56CFC2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D7C7686-F4C6-4661-B067-3F876E097DE5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="0CE178AE52D94B6AB4055616CE56CFC21"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2AC88422984E40F9818B2AC0C545B7AE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38A3B103-B17F-4535-A622-67594F87339F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="2AC88422984E40F9818B2AC0C545B7AE1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DCBAED8B6AE844E38D0FEC30D6E3C404"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6AA711FA-AC21-47A6-B420-DADF185E13B1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="DCBAED8B6AE844E38D0FEC30D6E3C4041"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="91F484E964964C98A96DDAE989C64A84"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3688CBA8-DCD2-4868-A5B2-B588D5FB61B4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="91F484E964964C98A96DDAE989C64A841"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2FF6240513A648DAA2ACCCAC30A5A14B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EB9410AF-5EB1-4498-804F-FA854349ACEC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="2FF6240513A648DAA2ACCCAC30A5A14B1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7A57AAABC55447C984EDFB396837C546"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6370E951-61AD-45C9-A080-14BAD0FF496A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="7A57AAABC55447C984EDFB396837C5461"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1511A752455641E0B7920A10F0E9F9D9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25942DEF-9DDD-44EC-98B1-35D4D0401245}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="1511A752455641E0B7920A10F0E9F9D91"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BEE33CB2DA7745279121A6F8E29620DF"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D782B073-9349-45A9-9EFF-1CBB0058D2E7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="BEE33CB2DA7745279121A6F8E29620DF"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4EFEFF914FE0410AB390ED6A402726A1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3996E545-60A6-4177-B29D-2F2D00E2DF3A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="4EFEFF914FE0410AB390ED6A402726A1"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="16102D5C2B8743EF88FE6AADE8B1B9A1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3AC5451D-2FD7-4406-93B9-2320AC48F64B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="16102D5C2B8743EF88FE6AADE8B1B9A1"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="468F1D095C90444AA9B045EC2CAF160D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FEAB9C85-8242-4C25-A60E-BAE70F82A20C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="468F1D095C90444AA9B045EC2CAF160D"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2397328CD25642E7A5F93AD3A5135C7A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{46A6B9CD-2A71-4725-81AC-4D91F9884FAE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="2397328CD25642E7A5F93AD3A5135C7A"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Texte</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3818F20544304D92AE7A8DACAC452E02"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{55AEDDA6-98B7-45D6-AEEB-E021580F6F1C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002F5650" w:rsidP="002F5650">
+        <w:p w:rsidR="00A060C4" w:rsidRDefault="002F5650" w:rsidP="002F5650">
           <w:pPr>
             <w:pStyle w:val="3818F20544304D92AE7A8DACAC452E02"/>
           </w:pPr>
           <w:r w:rsidRPr="007A71AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F5650"/>
+    <w:rsid w:val="0003791D"/>
     <w:rsid w:val="002F5650"/>
+    <w:rsid w:val="00583BD2"/>
+    <w:rsid w:val="00695C46"/>
+    <w:rsid w:val="0070172C"/>
+    <w:rsid w:val="00A060C4"/>
+    <w:rsid w:val="00B461A4"/>
+    <w:rsid w:val="00FE0107"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6781,478 +6948,50 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="141DBFB07C9140CD91C91C0C71CA1B2C">
-[...426 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B60C7AC49444C3BA49ED534EEB4F71C4">
     <w:name w:val="2B60C7AC49444C3BA49ED534EEB4F71C4"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="328881CB54D6426385AC034DC2F82DA94">
     <w:name w:val="328881CB54D6426385AC034DC2F82DA94"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D451315FB6914D43993302C57524FA524">
     <w:name w:val="D451315FB6914D43993302C57524FA524"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6415E136EF2432FA2B189E4C6EAD0B04">
@@ -7513,99 +7252,91 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCBAED8B6AE844E38D0FEC30D6E3C4041">
     <w:name w:val="DCBAED8B6AE844E38D0FEC30D6E3C4041"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FF6240513A648DAA2ACCCAC30A5A14B1">
     <w:name w:val="2FF6240513A648DAA2ACCCAC30A5A14B1"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="91F484E964964C98A96DDAE989C64A841">
     <w:name w:val="91F484E964964C98A96DDAE989C64A841"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="430AD6B5717D42389246C67FA0741867">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A57AAABC55447C984EDFB396837C5461">
     <w:name w:val="7A57AAABC55447C984EDFB396837C5461"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="468F1D095C90444AA9B045EC2CAF160D">
     <w:name w:val="468F1D095C90444AA9B045EC2CAF160D"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1511A752455641E0B7920A10F0E9F9D91">
     <w:name w:val="1511A752455641E0B7920A10F0E9F9D91"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2397328CD25642E7A5F93AD3A5135C7A">
     <w:name w:val="2397328CD25642E7A5F93AD3A5135C7A"/>
     <w:rsid w:val="002F5650"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3818F20544304D92AE7A8DACAC452E02">
     <w:name w:val="3818F20544304D92AE7A8DACAC452E02"/>
     <w:rsid w:val="002F5650"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -7874,57 +7605,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100346D1EA419829A4BA7470779140BFE35" ma:contentTypeVersion="13" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="ea2b575fc32e9dc6aa403f554740627a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="49cc0094-dde3-4354-8375-a021715e117c" xmlns:ns3="41fedba5-5431-4545-9dd3-5f022a6b80a6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="616fb363b1e7bc0f8f08e37cb6c80f3d" ns2:_="" ns3:_="">
     <xsd:import namespace="49cc0094-dde3-4354-8375-a021715e117c"/>
     <xsd:import namespace="41fedba5-5431-4545-9dd3-5f022a6b80a6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -8107,129 +7839,136 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEC3E947-6AE8-4357-8717-B233CACE6BFC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{508D1E01-E881-4CC3-83AC-E0850BF4F447}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CA3A33D-56DB-4BDF-8E16-EB0A1C53EE19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="49cc0094-dde3-4354-8375-a021715e117c"/>
     <ds:schemaRef ds:uri="41fedba5-5431-4545-9dd3-5f022a6b80a6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{508D1E01-E881-4CC3-83AC-E0850BF4F447}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEC3E947-6AE8-4357-8717-B233CACE6BFC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28E9F80F-24A9-4C71-93EE-4B6737F6A2E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>728</Words>
-  <Characters>4007</Characters>
+  <Words>730</Words>
+  <Characters>4019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4726</CharactersWithSpaces>
+  <CharactersWithSpaces>4740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:subject/>
   <dc:creator>Fortunato Laura</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100346D1EA419829A4BA7470779140BFE35</vt:lpwstr>
   </property>