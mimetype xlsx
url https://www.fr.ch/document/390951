--- v0 (2025-12-05)
+++ v1 (2026-07-03)
@@ -5,70 +5,70 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr.sharepoint.com/sites/Formationdesadultes/Documents partages/General/3.9 Formation d'adultes/3.9.4 Progr. cant. CBA/3.9.4.1 Subv/1. Cycle de subv/1.1 Appel à projets/Appel d'offre 2025-26/Français/Publication sur site web/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr.sharepoint.com/sites/Formationdesadultes/Documents partages/General/3.9 Formation d'adultes/3.9.4 Progr. cant. CBA/3.9.4.1 Subv/1. Cycle de subv/1.1 Appel à projets/Appel d'offre 2027-28/Français/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="216" documentId="8_{6434E670-6663-4ABD-A340-81D32B871739}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{27CB3689-3487-45AC-B062-4F1609265068}"/>
+  <xr:revisionPtr revIDLastSave="222" documentId="8_{6434E670-6663-4ABD-A340-81D32B871739}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{63BAADE5-3E73-4E13-83CC-768C5C3D97F9}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AD16C840-9709-43B0-9643-3DBC0FB8D3D1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AD16C840-9709-43B0-9643-3DBC0FB8D3D1}"/>
   </bookViews>
   <sheets>
-    <sheet name="Budget 25-26" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Budget 26" sheetId="3" r:id="rId3"/>
+    <sheet name="Budget 27-28" sheetId="1" r:id="rId1"/>
+    <sheet name="Budget 27" sheetId="2" r:id="rId2"/>
+    <sheet name="Budget 28" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_ftn1" localSheetId="0">'Budget 25-26'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_Hlk103075574" localSheetId="0">'Budget 25-26'!#REF!</definedName>
+    <definedName name="_ftn1" localSheetId="0">'Budget 27-28'!#REF!</definedName>
+    <definedName name="_ftnref1" localSheetId="0">'Budget 27-28'!#REF!</definedName>
+    <definedName name="_Hlk103075574" localSheetId="0">'Budget 27-28'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B37" i="1" l="1"/>
   <c r="B20" i="1"/>
   <c r="B38" i="1" s="1"/>
@@ -125,60 +125,60 @@
   <si>
     <t>SOPFA (subvention accordée)</t>
   </si>
   <si>
     <t>Autres subventions publiques (merci de préciser lesquelles)</t>
   </si>
   <si>
     <t>Communes</t>
   </si>
   <si>
     <t>Contribution financière du responsable du projet</t>
   </si>
   <si>
     <t>Contribution financière des participant-e-s</t>
   </si>
   <si>
     <t>Mise à disposition gratuite (local, matériel, etc.), notamment par la commune</t>
   </si>
   <si>
     <t>IMR (subvention demandée)</t>
   </si>
   <si>
     <t>SaSoc (subvention demandée)</t>
   </si>
   <si>
-    <t>Budget 2025 pour nouvelle demande au SOPFA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Promotion et communication </t>
   </si>
   <si>
-    <t>Budget 2026 pour nouvelle demande au SOPFA</t>
-[...2 lines deleted...]
-    <t>Budget 25-26 pour nouvelle demande au SOPFA</t>
+    <t>Budget 27-28 pour nouvelle demande au SOPFA</t>
+  </si>
+  <si>
+    <t>Budget 2028 pour nouvelle demande au SOPFA</t>
+  </si>
+  <si>
+    <t>Budget 2027 pour nouvelle demande au SOPFA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
@@ -804,104 +804,104 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2083208B-F13A-4FD4-980D-266701301B8B}">
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="52" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:2" ht="6.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
     </row>
     <row r="3" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B3" s="16"/>
     </row>
     <row r="4" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B8" s="3"/>
     </row>
     <row r="9" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="3"/>
     </row>
     <row r="10" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row r="11" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2"/>
       <c r="B12" s="3"/>
     </row>
@@ -1050,104 +1050,104 @@
     </row>
     <row r="39" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="18"/>
       <c r="B40" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06917E6D-9E7F-4779-A856-173AAACBA9DB}">
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="52" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:2" ht="6.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
     </row>
     <row r="3" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B3" s="16"/>
     </row>
     <row r="4" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B8" s="3"/>
     </row>
     <row r="9" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="3"/>
     </row>
     <row r="10" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row r="11" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2"/>
       <c r="B12" s="3"/>
     </row>
@@ -1294,52 +1294,52 @@
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="18"/>
       <c r="B40" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57A610EC-04D0-4439-966D-D0F4DE00D28C}">
   <dimension ref="A1:D40"/>
   <sheetViews>
-    <sheetView topLeftCell="A27" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="52" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:2" ht="6.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
     </row>
     <row r="3" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="16"/>
     </row>
     <row r="4" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
@@ -1348,51 +1348,51 @@
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B8" s="3"/>
     </row>
     <row r="9" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="3"/>
     </row>
     <row r="10" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row r="11" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2"/>
       <c r="B12" s="3"/>
     </row>
@@ -1557,76 +1557,77 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B6CBB6806963542BDEE447B5A703DED" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="8172a71b78cf5cad8a79f030eb2a6035">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e01359d1-a216-4b81-bfbb-a38ab4b6a836" xmlns:ns3="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="383e2b83f5262375db8894f6dc7f891e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B6CBB6806963542BDEE447B5A703DED" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="de7e05c12e51afcb8fa50e430b0eee55">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e01359d1-a216-4b81-bfbb-a38ab4b6a836" xmlns:ns3="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c612a016a372dabef3307b15bb5b937d" ns2:_="" ns3:_="">
     <xsd:import namespace="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
     <xsd:import namespace="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e01359d1-a216-4b81-bfbb-a38ab4b6a836" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -1662,50 +1663,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c70c61eb-e79b-4637-bec8-a34fd4ab4953" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -1825,100 +1831,100 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e01359d1-a216-4b81-bfbb-a38ab4b6a836">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21C6BBB8-6A3C-419E-A04F-D72110A8807A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E3E88BF-D551-4ABE-A9CB-13DA1F39A6AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E5D0B80-1C7A-4016-9555-2313A5B44BD8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
     <ds:schemaRef ds:uri="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E761818B-CD3F-416A-9D0D-5A4C4547E941}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <ds:schemaRef ds:uri="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Budget 25-26</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Budget 26</vt:lpstr>
+      <vt:lpstr>Budget 27-28</vt:lpstr>
+      <vt:lpstr>Budget 27</vt:lpstr>
+      <vt:lpstr>Budget 28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Schärli Talitha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B6CBB6806963542BDEE447B5A703DED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">