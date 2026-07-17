--- v0 (2025-12-05)
+++ v1 (2026-07-17)
@@ -476,108 +476,90 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="001A78AA" w:rsidRPr="0036350E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">uichet : </w:t>
       </w:r>
       <w:r w:rsidR="0036350E" w:rsidRPr="0036350E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rue St-Pierre-Canisius 12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1411ADF8" w14:textId="494190CF" w:rsidR="000261E8" w:rsidRPr="0036350E" w:rsidRDefault="006B4E40" w:rsidP="0036350E">
+    <w:p w14:paraId="1411ADF8" w14:textId="5BE2A152" w:rsidR="000261E8" w:rsidRPr="0036350E" w:rsidRDefault="006B4E40" w:rsidP="0036350E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA619C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
       <w:r w:rsidR="006B026F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">de formation </w:t>
       </w:r>
-      <w:r w:rsidR="00330988">
+      <w:r w:rsidR="004731EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...17 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>2026/27</w:t>
       </w:r>
       <w:r w:rsidR="000261E8" w:rsidRPr="001D48C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0036350E" w:rsidRPr="0036350E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Heures d’ouverture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054BADCF" w14:textId="6012E2AD" w:rsidR="000261E8" w:rsidRPr="00DD41A2" w:rsidRDefault="000261E8" w:rsidP="000261E8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
@@ -625,159 +607,159 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0036350E" w:rsidRPr="00DD41A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0036350E" w:rsidRPr="00DD41A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 08h00 à 11h30 et de 13h30 à 17h00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED04A4D" w14:textId="5B384967" w:rsidR="00845021" w:rsidRPr="0029016A" w:rsidRDefault="00845021" w:rsidP="00D457B9">
+    <w:p w14:paraId="0ED04A4D" w14:textId="563F5B43" w:rsidR="00845021" w:rsidRPr="0029016A" w:rsidRDefault="00845021" w:rsidP="00D457B9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029016A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Délai de remise p</w:t>
       </w:r>
       <w:r w:rsidR="00823916">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">our l’année de formation </w:t>
       </w:r>
-      <w:r w:rsidR="00330988">
-[...6 lines deleted...]
-        <w:t>2025</w:t>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00016DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00FC5AEE">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0029016A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="0036350E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0036350E" w:rsidRPr="00DD41A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Fermé </w:t>
       </w:r>
       <w:r w:rsidR="0036350E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">mardi et </w:t>
       </w:r>
       <w:r w:rsidR="0036350E" w:rsidRPr="00DD41A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vendredi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BF34BA" w14:textId="2BF53894" w:rsidR="00D457B9" w:rsidRPr="006E2ACE" w:rsidRDefault="00845021" w:rsidP="00845021">
+    <w:p w14:paraId="67BF34BA" w14:textId="44F8E03B" w:rsidR="00D457B9" w:rsidRPr="006E2ACE" w:rsidRDefault="00845021" w:rsidP="00845021">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Réceptionné par le SSF</w:t>
       </w:r>
       <w:r w:rsidR="0063738C" w:rsidRPr="002A0C15">
@@ -793,58 +775,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>le 2</w:t>
       </w:r>
       <w:r w:rsidR="004D456E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="008A07BD" w:rsidRPr="006E2ACE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> février </w:t>
       </w:r>
-      <w:r w:rsidR="00330988">
-[...6 lines deleted...]
-        <w:t>2026</w:t>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour deux semestres,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D56ABB9" w14:textId="77777777" w:rsidR="00560564" w:rsidRPr="002A0C15" w:rsidRDefault="00D457B9" w:rsidP="00DD1374">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -943,121 +925,121 @@
       <w:r w:rsidR="0063738C" w:rsidRPr="002A0C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>semestre</w:t>
       </w:r>
       <w:r w:rsidR="002A0C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FA2D5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71069E1D" w14:textId="5296C69E" w:rsidR="0063738C" w:rsidRPr="002A0C15" w:rsidRDefault="0063738C" w:rsidP="00DD1374">
+    <w:p w14:paraId="71069E1D" w14:textId="113D44C9" w:rsidR="0063738C" w:rsidRPr="002A0C15" w:rsidRDefault="0063738C" w:rsidP="00DD1374">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Après </w:t>
       </w:r>
       <w:r w:rsidR="00823916">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidR="00FC5AEE">
-[...6 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="002678B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mai</w:t>
       </w:r>
       <w:r w:rsidRPr="006E2ACE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00330988">
-[...6 lines deleted...]
-        <w:t>2026</w:t>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2027</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, le dépôt n’est plus possible</w:t>
       </w:r>
       <w:r w:rsidR="002A0C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FA2D5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3900,111 +3882,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> demande)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED11E6B" w14:textId="77777777" w:rsidR="00CC7A06" w:rsidRPr="00CC7A06" w:rsidRDefault="00CC7A06" w:rsidP="009E5529">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3788E9AE" w14:textId="77777777" w:rsidR="000F6382" w:rsidRDefault="000F6382" w:rsidP="000F6382">
+    <w:p w14:paraId="3788E9AE" w14:textId="77777777" w:rsidR="000F6382" w:rsidRDefault="000F6382" w:rsidP="00290F44">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="284" w:right="281" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour les </w:t>
       </w:r>
       <w:r w:rsidR="008C6ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uisses étudiant en Suisse mais dont les parents sont domiciliés à l’étranger :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7986F7" w14:textId="77777777" w:rsidR="000F6382" w:rsidRDefault="00C53924" w:rsidP="000F6382">
+    <w:p w14:paraId="1A7986F7" w14:textId="77777777" w:rsidR="000F6382" w:rsidRDefault="00C53924" w:rsidP="00290F44">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="284" w:right="281" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C26F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Commune d’origine</w:t>
       </w:r>
       <w:r w:rsidR="009C26F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B05064" w:rsidRPr="009C26F4">
         <w:rPr>
@@ -4099,78 +4081,77 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009F3F59" w:rsidRPr="009C26F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F6382">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433B6189" w14:textId="77777777" w:rsidR="009F3F59" w:rsidRDefault="000F6382" w:rsidP="000F6382">
+    <w:p w14:paraId="433B6189" w14:textId="77777777" w:rsidR="009F3F59" w:rsidRDefault="000F6382" w:rsidP="00290F44">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="284" w:right="281" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="007D013D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C11512">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>afin</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C11512">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de vérifier la compétence du canton de Fribourg – joindre passeport ou acte d’origine)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58199A43" w14:textId="77777777" w:rsidR="00476A13" w:rsidRDefault="00476A13" w:rsidP="009F3F59">
       <w:pPr>
         <w:tabs>
@@ -4244,51 +4225,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E76BA6" w:rsidRPr="007B51C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
       <w:r w:rsidR="00E76BA6" w:rsidRPr="00BA7190">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E76BA6" w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Avis de taxation des</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527B43B3" w14:textId="0EC48BBC" w:rsidR="00E76BA6" w:rsidRPr="00205231" w:rsidRDefault="00E76BA6" w:rsidP="00205231">
+    <w:p w14:paraId="527B43B3" w14:textId="226C964A" w:rsidR="00E76BA6" w:rsidRPr="00205231" w:rsidRDefault="00E76BA6" w:rsidP="00205231">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4296,56 +4277,56 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>parents</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (revenus </w:t>
       </w:r>
-      <w:r w:rsidR="00330988">
-[...4 lines deleted...]
-        <w:t>2024</w:t>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE108E3" w14:textId="77777777" w:rsidR="00E76BA6" w:rsidRPr="00AA451A" w:rsidRDefault="00E76BA6" w:rsidP="00205231">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00205231">
         <w:rPr>
@@ -5249,51 +5230,51 @@
       </w:r>
       <w:r w:rsidR="00C25F16" w:rsidRPr="00C25F16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C25F16" w:rsidRPr="00C25F16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00691591" w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>à la source des parents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABAD304" w14:textId="72BFDB95" w:rsidR="00C25F16" w:rsidRPr="00205231" w:rsidRDefault="001057B8" w:rsidP="00205231">
+    <w:p w14:paraId="4ABAD304" w14:textId="16EBA0E6" w:rsidR="00C25F16" w:rsidRPr="00205231" w:rsidRDefault="001057B8" w:rsidP="00205231">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="right" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
@@ -5396,56 +5377,56 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C25F16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C25F16" w:rsidRPr="006F6D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00691591" w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">(revenus </w:t>
       </w:r>
-      <w:r w:rsidR="00330988">
-[...4 lines deleted...]
-        <w:t>2024</w:t>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00691591" w:rsidRPr="00205231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3E1664" w14:textId="77777777" w:rsidR="001057B8" w:rsidRPr="00205231" w:rsidRDefault="001057B8" w:rsidP="00205231">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -5666,127 +5647,117 @@
         <w:t xml:space="preserve"> parents décédés</w:t>
       </w:r>
       <w:r w:rsidR="00E76BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00992218">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00992218" w:rsidRPr="00AA451A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tél. 026/305.34.77</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA80E98" w14:textId="77777777" w:rsidR="007555AA" w:rsidRPr="006F6D56" w:rsidRDefault="007555AA" w:rsidP="00360CFA">
+    <w:p w14:paraId="6AA80E98" w14:textId="2A29BDCB" w:rsidR="002F1A4E" w:rsidRDefault="002F1A4E">
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-        <w:ind w:right="-284"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C44CC56" w14:textId="77777777" w:rsidR="00F01FF0" w:rsidRPr="00F01FF0" w:rsidRDefault="00F01FF0" w:rsidP="00C26E2C">
+    <w:p w14:paraId="4C44CC56" w14:textId="5EA6D7AF" w:rsidR="00F01FF0" w:rsidRPr="00F01FF0" w:rsidRDefault="00F01FF0" w:rsidP="00C26E2C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:right="-284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01FF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>B) Identité des parents de la personne en formation</w:t>
       </w:r>
+      <w:r w:rsidR="00F651E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="065FE765" w14:textId="77777777" w:rsidR="00F01FF0" w:rsidRDefault="00F01FF0" w:rsidP="006A521F">
+    <w:p w14:paraId="283CD39A" w14:textId="449E9DD2" w:rsidR="001005AB" w:rsidRPr="006D02DB" w:rsidRDefault="00F01FF0" w:rsidP="00AF4A4E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-[...17 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00051953" w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ère</w:t>
@@ -5796,50 +5767,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B63955" w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Etat civil</w:t>
       </w:r>
       <w:r w:rsidR="008C2874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> actuel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="408E807B" w14:textId="77777777" w:rsidR="00B24269" w:rsidRDefault="00051953" w:rsidP="009F5739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -7325,51 +7305,51 @@
       </w:r>
       <w:r w:rsidR="001C3694" w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Dernier jugement</w:t>
       </w:r>
       <w:r w:rsidR="00820618">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E273D5" w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5EDFE8" w14:textId="77777777" w:rsidR="00AC5AAF" w:rsidRDefault="009B7BB4" w:rsidP="00E23F12">
+    <w:p w14:paraId="6E5EDFE8" w14:textId="0A8AA5AE" w:rsidR="00AC5AAF" w:rsidRDefault="009B7BB4" w:rsidP="00E23F12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7741,71 +7721,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00AC5AAF" w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ère</w:t>
       </w:r>
       <w:r w:rsidR="00AC5AAF" w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> page du jugement</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+      <w:r w:rsidR="002158D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, toutes les pages</w:t>
       </w:r>
       <w:r w:rsidR="005A602F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C0AAF0" w14:textId="77777777" w:rsidR="00DC224D" w:rsidRPr="009B7BB4" w:rsidRDefault="00AC5AAF" w:rsidP="00E23F12">
+    <w:p w14:paraId="48C0AAF0" w14:textId="52B9E246" w:rsidR="00DC224D" w:rsidRPr="009B7BB4" w:rsidRDefault="00AC5AAF" w:rsidP="00E23F12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:right="-284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -7846,64 +7826,73 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>toutes</w:t>
+        <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> les pages du prononcé</w:t>
+        <w:t xml:space="preserve"> prononcé</w:t>
+      </w:r>
+      <w:r w:rsidR="002158D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concernant la</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226A8325" w14:textId="77777777" w:rsidR="00DC224D" w:rsidRPr="009B7BB4" w:rsidRDefault="00DC224D" w:rsidP="00E23F12">
+    <w:p w14:paraId="57E2615E" w14:textId="601F78A9" w:rsidR="002158D1" w:rsidRDefault="00DC224D" w:rsidP="00E23F12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4733"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8251,444 +8240,683 @@
       <w:r w:rsidR="007F4EFD" w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F4EFD" w:rsidRPr="00E273D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00162199" w:rsidRPr="00DC224D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009C50A1" w:rsidRPr="009B7BB4">
-[...6 lines deleted...]
-        <w:t>et les pages des signatures</w:t>
+      <w:r w:rsidR="002158D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>garde et les</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pensions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B35E0A1" w14:textId="77777777" w:rsidR="00DC224D" w:rsidRDefault="00E23F12" w:rsidP="00E23F12">
+    <w:p w14:paraId="684D6219" w14:textId="7A3B00E7" w:rsidR="002158D1" w:rsidRDefault="002158D1" w:rsidP="00C82098">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="right" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4733"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002158D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>alimentaires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC2D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des enfants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257DE0E1" w14:textId="61BE8854" w:rsidR="00C82098" w:rsidRPr="009B7BB4" w:rsidRDefault="00FE746D" w:rsidP="00C82098">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="right" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4733"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mobile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00A0662D" w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>inconnu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C82098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C82098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C82098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C82098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C82098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C82098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82098" w:rsidRPr="009B7BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ge des signatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EFABAC" w14:textId="21AC7A47" w:rsidR="00C82098" w:rsidRDefault="00C82098" w:rsidP="00C82098">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-[...94 lines deleted...]
-      <w:r w:rsidR="009C50A1" w:rsidRPr="009B7BB4">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009C50A1" w:rsidRPr="009B7BB4">
+      <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>lors</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="009C50A1" w:rsidRPr="009B7BB4">
+      <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la 1</w:t>
       </w:r>
-      <w:r w:rsidR="009C50A1" w:rsidRPr="00E5358F">
+      <w:r w:rsidRPr="00E5358F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ère</w:t>
       </w:r>
-      <w:r w:rsidR="009C50A1" w:rsidRPr="009B7BB4">
+      <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> demande)</w:t>
-      </w:r>
-[...214 lines deleted...]
-        <w:t>inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB227D4" w14:textId="77777777" w:rsidR="00B53B1D" w:rsidRDefault="00DC224D" w:rsidP="00933355">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
@@ -10129,51 +10357,51 @@
       <w:r w:rsidRPr="007B51C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F56839">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Décision de fin de droit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3210B276" w14:textId="62DF1E2D" w:rsidR="007612E2" w:rsidRDefault="007612E2" w:rsidP="0058210E">
+    <w:p w14:paraId="3210B276" w14:textId="62DF1E2D" w:rsidR="007612E2" w:rsidRDefault="007612E2" w:rsidP="00F651E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -10222,64 +10450,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F56839">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F56839">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> indemnités de chômage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459B3554" w14:textId="77777777" w:rsidR="00716371" w:rsidRDefault="00716371" w:rsidP="005E2F19">
-[...12 lines deleted...]
-    <w:p w14:paraId="6E59B6E6" w14:textId="77777777" w:rsidR="00D85C60" w:rsidRDefault="003C506B" w:rsidP="00D85C60">
+    <w:p w14:paraId="6E59B6E6" w14:textId="33FF59D3" w:rsidR="00D85C60" w:rsidRDefault="003C506B" w:rsidP="00D85C60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -10410,91 +10625,115 @@
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>non</w:t>
       </w:r>
+      <w:r w:rsidR="00493C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02CA782A" w14:textId="77777777" w:rsidR="003C506B" w:rsidRDefault="003C506B" w:rsidP="003C506B">
+    <w:p w14:paraId="02CA782A" w14:textId="6625D223" w:rsidR="003C506B" w:rsidRDefault="00493C84" w:rsidP="003C506B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C70983C" w14:textId="77777777" w:rsidR="00E56B18" w:rsidRDefault="009A63E4" w:rsidP="00716371">
+    <w:p w14:paraId="2678FBD7" w14:textId="13C68A72" w:rsidR="00F274B9" w:rsidRDefault="009A63E4" w:rsidP="00F274B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Bénéficiaire de prestations complémentaires</w:t>
+        <w:t xml:space="preserve">Bénéficiaire de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F274B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rentes</w:t>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD122B" w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B05064" w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -10620,244 +10859,530 @@
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005D1C2C" w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
       <w:r w:rsidR="00FD122B" w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE40DF" w:rsidRPr="007B51C8">
+      <w:r w:rsidR="00F274B9" w:rsidRPr="007B51C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
-      <w:r w:rsidR="00EE40DF">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> la</w:t>
+      <w:r w:rsidR="00F274B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F274B9" w:rsidRPr="00493C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Attestation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E273F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F274B9" w:rsidRPr="00493C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fiscale</w:t>
+      </w:r>
+      <w:r w:rsidR="00E273F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F274B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F274B9" w:rsidRPr="00493C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>des</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768CF962" w14:textId="77777777" w:rsidR="005E2F19" w:rsidRDefault="005E2F19" w:rsidP="00716371">
+    <w:p w14:paraId="6E0A8ACD" w14:textId="3F9D913A" w:rsidR="00F274B9" w:rsidRDefault="00F274B9" w:rsidP="00DD143C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="right" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rentes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perçues en 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1950B628" w14:textId="42B9F814" w:rsidR="00DD143C" w:rsidRDefault="00F274B9" w:rsidP="00DD143C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="right" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bénéficiaire de prestations complémentaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257BC493" w14:textId="4868D0E8" w:rsidR="00F274B9" w:rsidRDefault="00F274B9" w:rsidP="00F274B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="right" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1831050F" w14:textId="270FB5E6" w:rsidR="00F274B9" w:rsidRDefault="00F274B9" w:rsidP="00F274B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t>C</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19480F4D" w14:textId="53DC321D" w:rsidR="005E2F19" w:rsidRPr="008344A9" w:rsidRDefault="005E2F19" w:rsidP="005E2F19">
-[...77 lines deleted...]
-    <w:p w14:paraId="4D66D1FF" w14:textId="77777777" w:rsidR="00EE40DF" w:rsidRDefault="00EE40DF" w:rsidP="00033406">
+    <w:p w14:paraId="7C92F993" w14:textId="7F49B298" w:rsidR="003C506B" w:rsidRDefault="003C506B" w:rsidP="00033406">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C92F993" w14:textId="77777777" w:rsidR="003C506B" w:rsidRDefault="003C506B" w:rsidP="00033406">
-[...14 lines deleted...]
-    <w:p w14:paraId="2D7D89B8" w14:textId="77777777" w:rsidR="00891C79" w:rsidRDefault="00891C79" w:rsidP="00891C79">
+    <w:p w14:paraId="2D7D89B8" w14:textId="14195D87" w:rsidR="00891C79" w:rsidRDefault="00891C79" w:rsidP="00AF4A4E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ère</w:t>
@@ -10867,50 +11392,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Etat civil</w:t>
       </w:r>
       <w:r w:rsidR="008C2874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> actuel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44192180" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -12391,51 +12925,51 @@
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Dernier jugement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350FF0F9" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="350FF0F9" w14:textId="17FAF1BF" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12774,95 +13308,89 @@
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E273D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BB4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009B7BB4">
+      <w:r w:rsidR="00CA6B14" w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BB4">
+      <w:r w:rsidR="00CA6B14" w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ère</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BB4">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00CA6B14" w:rsidRPr="009B7BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6B14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, toutes les pages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9C5A5F" w14:textId="77777777" w:rsidR="000C266E" w:rsidRPr="009B7BB4" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="3F9C5A5F" w14:textId="3D8C2EB2" w:rsidR="000C266E" w:rsidRPr="009B7BB4" w:rsidRDefault="000C266E" w:rsidP="000C266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:right="-284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -12896,71 +13424,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B7BB4">
-[...6 lines deleted...]
-        <w:t>toutes</w:t>
+      <w:r w:rsidR="00CA6B14" w:rsidRPr="009B7BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B7BB4">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> les pages du prononcé</w:t>
+      <w:r w:rsidR="00CA6B14" w:rsidRPr="009B7BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prononcé</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6B14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concernant la</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C43C726" w14:textId="77777777" w:rsidR="000C266E" w:rsidRPr="009B7BB4" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="6C43C726" w14:textId="703F9846" w:rsidR="000C266E" w:rsidRPr="009B7BB4" w:rsidRDefault="000C266E" w:rsidP="000C266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4733"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13316,86 +13853,97 @@
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E273D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC224D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009B7BB4">
-[...6 lines deleted...]
-        <w:t>et les pages des signatures</w:t>
+      <w:r w:rsidR="00CA6B14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>garde et les pensions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3BF86F" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="4832315C" w14:textId="6DB6006B" w:rsidR="00CA6B14" w:rsidRPr="009B7BB4" w:rsidRDefault="00CA6B14" w:rsidP="001D3BF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4733"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001D3BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13447,120 +13995,93 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009B7BB4">
-[...7 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B7BB4">
-[...6 lines deleted...]
-        <w:t>lors</w:t>
+      <w:r w:rsidR="00C76725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>alimentaires</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B7BB4">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> demande)</w:t>
+      <w:r w:rsidR="00C76725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des enfants,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB6AF70" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="05565E06" w14:textId="39FEB815" w:rsidR="00021709" w:rsidRDefault="000C266E" w:rsidP="00021709">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mobile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -13718,50 +14239,216 @@
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>inconnu</w:t>
       </w:r>
       <w:r w:rsidR="004766CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00021709" w:rsidRPr="009B7BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ge des signatures</w:t>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00021709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C76725" w:rsidRPr="009B7BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(lors de la 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76725" w:rsidRPr="00E5358F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ère</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76725" w:rsidRPr="009B7BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7531EF" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
@@ -15247,64 +15934,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B46DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> indemnités de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>chômage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE83836" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
-[...12 lines deleted...]
-    <w:p w14:paraId="30C14FFA" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="40863505" w14:textId="77777777" w:rsidR="00F274B9" w:rsidRDefault="00F274B9" w:rsidP="00F274B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -15435,91 +16109,115 @@
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>non</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0325F3EE" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="77ACCE70" w14:textId="77777777" w:rsidR="00F274B9" w:rsidRDefault="00F274B9" w:rsidP="00F274B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="620B9739" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="3B78A5C9" w14:textId="71B415D0" w:rsidR="00F274B9" w:rsidRDefault="00F274B9" w:rsidP="00F274B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Bénéficiaire de prestations complémentaires</w:t>
+        <w:t xml:space="preserve">Bénéficiaire de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rentes</w:t>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -15649,209 +16347,522 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>non</w:t>
       </w:r>
       <w:r w:rsidRPr="006D02DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007B51C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:tab/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00493C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Attestation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E273F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fiscale</w:t>
+      </w:r>
+      <w:r w:rsidR="00E273F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:t>Attestation de la</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>des</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B55487" w14:textId="77777777" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="1E7CD6AE" w14:textId="77777777" w:rsidR="00F274B9" w:rsidRDefault="00F274B9" w:rsidP="00DD143C">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="right" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Caisse de compensation</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rentes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perçues en 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5478A252" w14:textId="3548B866" w:rsidR="000C266E" w:rsidRPr="008344A9" w:rsidRDefault="000C266E" w:rsidP="000C266E">
+    <w:p w14:paraId="0AE52DE0" w14:textId="151D8FFE" w:rsidR="002F1A4E" w:rsidRDefault="00F274B9" w:rsidP="002F1A4E">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="right" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bénéficiaire de prestations complémentaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-[...29 lines deleted...]
-        <w:t>2024</w:t>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD143C" w:rsidRPr="00E83F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilier</w:t>
+      </w:r>
+      <w:r w:rsidR="000C266E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002F1A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F8178E" w14:textId="7CBF4C78" w:rsidR="000C266E" w:rsidRDefault="000C266E" w:rsidP="000C266E">
-[...29 lines deleted...]
-    <w:p w14:paraId="5C14AB74" w14:textId="7D51797E" w:rsidR="00F04F25" w:rsidRPr="007B2C22" w:rsidRDefault="00F04F25" w:rsidP="007209CD">
+    <w:p w14:paraId="5C14AB74" w14:textId="7E2B8EBB" w:rsidR="00F04F25" w:rsidRPr="007B2C22" w:rsidRDefault="00F04F25" w:rsidP="007209CD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:afterAutospacing="1" w:line="160" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="-284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04F25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Frères/sœurs et autres e</w:t>
+        <w:t xml:space="preserve">Frères/sœurs </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">en formation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>et autres e</w:t>
       </w:r>
       <w:r w:rsidR="00D55FA4" w:rsidRPr="00F04F25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>nfants à charge des parents et de leurs conjoints</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20025DFB" w14:textId="570BA12B" w:rsidR="003122A9" w:rsidRPr="00575AD7" w:rsidRDefault="00F04F25" w:rsidP="00F04F25">
+    <w:p w14:paraId="20025DFB" w14:textId="68504B1C" w:rsidR="003122A9" w:rsidRPr="00575AD7" w:rsidRDefault="00F04F25" w:rsidP="00F04F25">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:afterAutospacing="1" w:line="160" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2C22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -15882,89 +16893,109 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>indiquer que les enfant</w:t>
       </w:r>
       <w:r w:rsidR="00381495" w:rsidRPr="00575AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D55FA4" w:rsidRPr="00575AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00F55468" w:rsidRPr="00575AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en formation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55468">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55468" w:rsidRPr="00575AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">post-obligatoire </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55468">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et /ou </w:t>
+      </w:r>
       <w:r w:rsidR="007B2C22" w:rsidRPr="00575AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">mineurs et / </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D55FA4" w:rsidRPr="00575AD7">
+        <w:t>mineurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC143D" w:rsidRPr="00575AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ou en formation post-obligatoire</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">euillez inscrire : </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
@@ -16750,74 +17781,287 @@
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour ceux habitant avec votre père </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6BA42C"/>
           </w:tcPr>
-          <w:p w14:paraId="46D70D6D" w14:textId="05B0A48E" w:rsidR="00120A69" w:rsidRDefault="001D4CB3" w:rsidP="007209CD">
+          <w:p w14:paraId="46D70D6D" w14:textId="76A3343E" w:rsidR="00120A69" w:rsidRDefault="00120A69" w:rsidP="007209CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="6BA42C"/>
+          </w:tcPr>
+          <w:p w14:paraId="432AF1CE" w14:textId="77777777" w:rsidR="00AA451A" w:rsidRDefault="00AA451A" w:rsidP="004A55EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8080"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="618B3231" w14:textId="2FA37E5D" w:rsidR="00120A69" w:rsidRPr="00D105E7" w:rsidRDefault="00F91B92" w:rsidP="004A55EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8080"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F91B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="002C7E59" w:rsidRPr="00D105E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Joindre une attestation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120A69" w14:paraId="5A71668A" w14:textId="77777777" w:rsidTr="003C321A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2E6F23" w14:textId="77777777" w:rsidR="00120A69" w:rsidRPr="0063293E" w:rsidRDefault="00120A69" w:rsidP="007209CD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8080"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063293E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6A4B43" w14:textId="77777777" w:rsidR="00120A69" w:rsidRDefault="00120A69" w:rsidP="008D6BE2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8080"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Enfant de la belle-mère</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D60FFF" w14:textId="77777777" w:rsidR="00120A69" w:rsidRPr="007C1C10" w:rsidRDefault="00120A69" w:rsidP="007209CD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8080"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>GP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="33308E7E" w14:textId="77777777" w:rsidR="00120A69" w:rsidRDefault="00120A69" w:rsidP="008D6BE2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8080"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pour ceux dont la garde est partagée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D73DFB" w14:textId="77777777" w:rsidR="00120A69" w:rsidRDefault="00120A69" w:rsidP="008D6BE2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8080"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6BA42C"/>
+          </w:tcPr>
+          <w:p w14:paraId="2471A798" w14:textId="6E181C71" w:rsidR="00120A69" w:rsidRDefault="00A1373C" w:rsidP="007209CD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8080"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64A58073" wp14:editId="16051882">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64A58073" wp14:editId="556CAB34">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>3175</wp:posOffset>
+                    <wp:posOffset>46495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>137795</wp:posOffset>
+                    <wp:posOffset>-135233</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="230400" cy="230400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="16438039" name="Graphique 1" descr="Avertissement avec un remplissage uni"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16438039" name="Graphique 16438039" descr="Avertissement avec un remplissage uni"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                               </a:ext>
                             </a:extLst>
@@ -16835,339 +18079,105 @@
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6BA42C"/>
           </w:tcPr>
-          <w:p w14:paraId="432AF1CE" w14:textId="77777777" w:rsidR="00AA451A" w:rsidRDefault="00AA451A" w:rsidP="004A55EC">
-[...212 lines deleted...]
-          <w:p w14:paraId="37372ACA" w14:textId="6617510B" w:rsidR="00120A69" w:rsidRPr="00D105E7" w:rsidRDefault="001D4CB3" w:rsidP="00BC5D9E">
+          <w:p w14:paraId="37372ACA" w14:textId="29840100" w:rsidR="00120A69" w:rsidRPr="00D105E7" w:rsidRDefault="001D4CB3" w:rsidP="00BC5D9E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="-250" w:right="-108" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A1373C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002C7E59" w:rsidRPr="00D105E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002C7E59" w:rsidRPr="00D105E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>de</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="002C7E59" w:rsidRPr="00D105E7">
+              <w:t xml:space="preserve"> formation pour </w:t>
+            </w:r>
+            <w:r w:rsidR="004731EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> formation pour </w:t>
-[...29 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>2026/27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00120A69" w14:paraId="5116B39F" w14:textId="77777777" w:rsidTr="003C321A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
           <w:p w14:paraId="4B77B032" w14:textId="77777777" w:rsidR="00120A69" w:rsidRPr="0063293E" w:rsidRDefault="00120A69" w:rsidP="007209CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -19932,108 +20942,94 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000C266E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pour d’autres enfants, veuillez donner les mêmes informations sur une feuille séparée</w:t>
       </w:r>
       <w:r w:rsidRPr="00E17278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> !</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C03840" w14:textId="77777777" w:rsidR="00806A1F" w:rsidRDefault="00806A1F" w:rsidP="00381495">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="763ADEAA" w14:textId="77777777" w:rsidR="0070149B" w:rsidRDefault="0070149B" w:rsidP="00381495">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B7D23DB" w14:textId="77777777" w:rsidR="00806A1F" w:rsidRPr="00806A1F" w:rsidRDefault="00806A1F" w:rsidP="00505DE7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="930" w:right="-284" w:hanging="930"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806A1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Conjoint-e/partenaire enregistré-e de la personne en formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD56B64" w14:textId="77777777" w:rsidR="00806A1F" w:rsidRDefault="00806A1F" w:rsidP="00806A1F">
+    <w:p w14:paraId="13E8633B" w14:textId="77777777" w:rsidR="003D63AB" w:rsidRDefault="003D63AB" w:rsidP="00806A1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0885A536" w14:textId="77777777" w:rsidR="00806A1F" w:rsidRPr="00383DA7" w:rsidRDefault="00806A1F" w:rsidP="004D67BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="6804"/>
@@ -20317,51 +21313,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA36A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Attestation de formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1FBFD8" w14:textId="77777777" w:rsidR="00806A1F" w:rsidRDefault="00806A1F" w:rsidP="004D67BB">
+    <w:p w14:paraId="0A1FBFD8" w14:textId="77777777" w:rsidR="00806A1F" w:rsidRDefault="00806A1F" w:rsidP="009E1835">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prénom</w:t>
@@ -21127,71 +22123,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> demande</w:t>
       </w:r>
       <w:r w:rsidR="00427E41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00835DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0D6E3271" w14:textId="77777777" w:rsidR="00835DAC" w:rsidRPr="00D57AF7" w:rsidRDefault="00835DAC" w:rsidP="00835DAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5791BE84" w14:textId="77777777" w:rsidR="000B4A3C" w:rsidRPr="00F61D2F" w:rsidRDefault="000B4A3C" w:rsidP="00F01FF0">
@@ -21208,76 +22183,78 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="-284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Enfants de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA7190">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>personne en formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D46A0E7" w14:textId="77777777" w:rsidR="000B4A3C" w:rsidRDefault="000B4A3C" w:rsidP="000B4A3C">
+    <w:p w14:paraId="5281DFA4" w14:textId="77777777" w:rsidR="003D63AB" w:rsidRDefault="003D63AB" w:rsidP="000B4A3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69977450" w14:textId="77777777" w:rsidR="00EC143D" w:rsidRPr="00186E1A" w:rsidRDefault="00EC143D" w:rsidP="00EC143D">
+    <w:p w14:paraId="69977450" w14:textId="4ADB70B6" w:rsidR="00EC143D" w:rsidRPr="00186E1A" w:rsidRDefault="00EC143D" w:rsidP="00E72128">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4820"/>
-          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nom</w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
@@ -21387,426 +22364,438 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EC143D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prénom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte2"/>
+            <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006D02DB">
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
+      <w:r w:rsidR="00727E72" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="006D02DB">
-[...6 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00727E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC682C" w:rsidRPr="00CC682C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB31F2" w:rsidRPr="00DA36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0D8"/>
+      </w:r>
+      <w:r w:rsidR="00E72128">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB31F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acte de naissance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72561C51" w14:textId="77777777" w:rsidR="00EC143D" w:rsidRDefault="00EC143D" w:rsidP="00EC143D">
+    <w:p w14:paraId="72561C51" w14:textId="6C4E8018" w:rsidR="00EC143D" w:rsidRDefault="00EC143D" w:rsidP="00E72128">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date de naissance</w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00186E1A">
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte3"/>
+            <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...111 lines deleted...]
-        <w:t>Acte de naissance</w:t>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D14ED3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E72128">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB31F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>lors de la 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4" w:rsidRPr="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ère</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8947E8" w14:textId="77777777" w:rsidR="00250FF4" w:rsidRPr="00D57AF7" w:rsidRDefault="00250FF4" w:rsidP="0058210E">
+    <w:p w14:paraId="6C8947E8" w14:textId="42F46022" w:rsidR="00250FF4" w:rsidRPr="00D57AF7" w:rsidRDefault="00250FF4" w:rsidP="009E1835">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...41 lines deleted...]
-        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6998927A" w14:textId="77777777" w:rsidR="000B4A3C" w:rsidRPr="00186E1A" w:rsidRDefault="004C7CCD" w:rsidP="005D44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -21907,51 +22896,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000B4A3C" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3854A0" w14:textId="77777777" w:rsidR="00D52D82" w:rsidRDefault="00B05064" w:rsidP="00836504">
+    <w:p w14:paraId="1D3854A0" w14:textId="4A9239C2" w:rsidR="00D52D82" w:rsidRDefault="00B05064" w:rsidP="00867400">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -22151,51 +23140,51 @@
       </w:r>
       <w:r w:rsidR="007F4AE1" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D1B35" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/mois </w:t>
       </w:r>
       <w:r w:rsidR="007F4AE1" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de pension alimentaire</w:t>
       </w:r>
-      <w:r w:rsidR="00BD70B5" w:rsidRPr="00186E1A">
+      <w:r w:rsidR="00FA0BFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F638F1" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F4AE1" w:rsidRPr="00DA36A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
       <w:r w:rsidR="007F4AE1">
         <w:rPr>
@@ -22270,68 +23259,68 @@
       <w:r w:rsidR="00D52D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D52D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002F2254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>paternité et convention</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15132CBC" w14:textId="77777777" w:rsidR="00493CBF" w:rsidRDefault="00B05064" w:rsidP="00836504">
+    <w:p w14:paraId="1A8A2DF1" w14:textId="107A79CA" w:rsidR="009E1835" w:rsidRDefault="00B05064" w:rsidP="00867400">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00493CBF" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -22525,331 +23514,702 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00144463">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d’entretien</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00144463">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00301747">
-[...168 lines deleted...]
-        <w:t>Droit de garde en commun</w:t>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lors de la </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA7DB07" w14:textId="77777777" w:rsidR="0070149B" w:rsidRDefault="0070149B" w:rsidP="00EC143D">
+    <w:p w14:paraId="242C4703" w14:textId="6B5CE25C" w:rsidR="003D63AB" w:rsidRDefault="00493CBF" w:rsidP="00867400">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D52D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4" w:rsidRPr="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ère</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="118A4DE6" w14:textId="77777777" w:rsidR="00EC143D" w:rsidRPr="00186E1A" w:rsidRDefault="00EC143D" w:rsidP="00EC143D">
+    <w:p w14:paraId="72039D17" w14:textId="446CCBA0" w:rsidR="00FD568E" w:rsidRDefault="00FD568E" w:rsidP="00FD568E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F04CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arde </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>partagée</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00971AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0081077F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oncubinage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0D8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Décompte salaire /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15132CBC" w14:textId="5A4F11CF" w:rsidR="00493CBF" w:rsidRDefault="00295AAD" w:rsidP="009E1835">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Contrat de travail de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ED6AF9" w14:textId="00344584" w:rsidR="00295AAD" w:rsidRDefault="00295AAD" w:rsidP="009E1835">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>l’autre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349F71A3" w14:textId="77777777" w:rsidR="003D63AB" w:rsidRDefault="003D63AB" w:rsidP="009E1835">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DB266F" w14:textId="77777777" w:rsidR="005D44B4" w:rsidRPr="00186E1A" w:rsidRDefault="005D44B4" w:rsidP="00EC143D">
+    <w:p w14:paraId="6D650F9E" w14:textId="77777777" w:rsidR="003D63AB" w:rsidRDefault="003D63AB" w:rsidP="009E1835">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA09779" w14:textId="51653B91" w:rsidR="00B17A57" w:rsidRPr="00186E1A" w:rsidRDefault="00B17A57" w:rsidP="00E72128">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4820"/>
-          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nom</w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
@@ -22859,532 +24219,526 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EC143D">
-[...16 lines deleted...]
-      <w:r w:rsidR="00EC143D" w:rsidRPr="00EC143D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC143D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prénom</w:t>
       </w:r>
-      <w:r w:rsidR="00EC143D">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte2"/>
+            <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EC143D" w:rsidRPr="006D02DB">
-[...6 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D67CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0D8"/>
+      </w:r>
+      <w:r w:rsidR="00E72128">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Acte de naissance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5E1470" w14:textId="77777777" w:rsidR="005D44B4" w:rsidRDefault="005D44B4" w:rsidP="007C2A4A">
+    <w:p w14:paraId="21DFFDD6" w14:textId="1FEF5AD7" w:rsidR="00B17A57" w:rsidRDefault="00B17A57" w:rsidP="00E72128">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="right" w:pos="3686"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:right="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Date de naissance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E229A2" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D67CB4" w:rsidRPr="00E229A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E72128">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E72128">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>lors de la 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4" w:rsidRPr="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ère</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B955B04" w14:textId="77777777" w:rsidR="00B17A57" w:rsidRDefault="00B17A57" w:rsidP="00B17A57">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186E1A">
-[...150 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6742FBA8" w14:textId="77777777" w:rsidR="005D44B4" w:rsidRPr="00D57AF7" w:rsidRDefault="005D44B4" w:rsidP="0058210E">
-[...87 lines deleted...]
-    <w:p w14:paraId="0FBD4D40" w14:textId="77777777" w:rsidR="005D44B4" w:rsidRPr="00186E1A" w:rsidRDefault="005D44B4" w:rsidP="005D44B4">
+    <w:p w14:paraId="6433DD27" w14:textId="77777777" w:rsidR="003D63AB" w:rsidRPr="00186E1A" w:rsidRDefault="003D63AB" w:rsidP="00E229A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nom et prénom de l’autre parent</w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
@@ -23394,885 +24748,1265 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C495555" w14:textId="77777777" w:rsidR="005D44B4" w:rsidRDefault="00B05064" w:rsidP="00836504">
+    <w:p w14:paraId="34B7FDDB" w14:textId="77777777" w:rsidR="003D63AB" w:rsidRDefault="003D63AB" w:rsidP="00867400">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">J’ai le droit de garde et je reçois </w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4">
-[...7 lines deleted...]
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CHF</w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
-[...8 lines deleted...]
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>/mois de pension alimentaire.</w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
-[...7 lines deleted...]
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00DA36A4">
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA36A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
-      <w:r w:rsidR="005D44B4">
-[...5 lines deleted...]
-      <w:r w:rsidR="005D44B4" w:rsidRPr="002F2254">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F2254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Reconnaissance de</w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="005D44B4">
-[...55 lines deleted...]
-      <w:r w:rsidR="005D44B4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>paternité et convention</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545B89DA" w14:textId="77777777" w:rsidR="005D44B4" w:rsidRDefault="00B05064" w:rsidP="00836504">
+    <w:p w14:paraId="1192887D" w14:textId="1748946B" w:rsidR="003D63AB" w:rsidRDefault="003D63AB" w:rsidP="00867400">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Je n’ai pas le droit de garde et je verse</w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4">
-[...7 lines deleted...]
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CHF</w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
-[...8 lines deleted...]
-      <w:r w:rsidR="005D44B4" w:rsidRPr="00186E1A">
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>/mois de pension alimentaire.</w:t>
       </w:r>
-      <w:r w:rsidR="005D44B4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005D44B4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00301747">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d’entretien</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00301747">
-[...93 lines deleted...]
-        <w:t>seule fois)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lors de la </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C4404B" w14:textId="77777777" w:rsidR="0099649B" w:rsidRDefault="0099649B" w:rsidP="0099649B">
+    <w:p w14:paraId="3D8AD34A" w14:textId="6CF2D0AB" w:rsidR="003D63AB" w:rsidRDefault="003D63AB" w:rsidP="00867400">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
-          <w:tab w:val="left" w:pos="993"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E17278">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4" w:rsidRPr="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ère</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D89A59" w14:textId="79173B03" w:rsidR="003D63AB" w:rsidRDefault="003D63AB" w:rsidP="0081077F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F04CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04CC2" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arde </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>partagée</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD568E" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00FD568E" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FD568E" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FD568E" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FD568E" w:rsidRPr="00186E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0081077F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oncubinage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0D8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Décompte salaire /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA6015A" w14:textId="77777777" w:rsidR="003D63AB" w:rsidRDefault="003D63AB" w:rsidP="003D63AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Contrat de travail de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F44355" w14:textId="15E7809D" w:rsidR="003D63AB" w:rsidRDefault="000157B2" w:rsidP="003D63AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57A1D945" wp14:editId="77190A66">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F990167" wp14:editId="77AED0EC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>16510</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>215265</wp:posOffset>
+              <wp:posOffset>108585</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="234315" cy="222250"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:extent cx="235392" cy="222637"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="6" name="Image 1" descr="http://ts2.mm.bing.net/th?id=H.4554229727102937&amp;pid=1.9">
+            <wp:docPr id="244586111" name="Image 244586111" descr="http://ts2.mm.bing.net/th?id=H.4554229727102937&amp;pid=1.9">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="http://ts2.mm.bing.net/th?id=H.4554229727102937&amp;pid=1.9">
                       <a:hlinkClick r:id="rId12"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="234315" cy="222250"/>
+                      <a:ext cx="235392" cy="222637"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B05064" w:rsidRPr="00186E1A">
-[...56 lines deleted...]
-        <w:t>Droit de garde en commun</w:t>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>l’autre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D63AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parent</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1567C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E35DC1" w14:textId="77777777" w:rsidR="002D1820" w:rsidRPr="000C266E" w:rsidRDefault="0099649B" w:rsidP="000C266E">
+    <w:p w14:paraId="291EF985" w14:textId="24572747" w:rsidR="002F1A4E" w:rsidRDefault="0099649B" w:rsidP="002F1A4E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -24284,73 +26018,82 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour d’autres </w:t>
       </w:r>
       <w:r w:rsidR="000B266C" w:rsidRPr="000C266E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>enfants</w:t>
       </w:r>
       <w:r w:rsidR="002D1820" w:rsidRPr="000C266E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, veuillez donner les mêmes informations sur une feuille séparée !</w:t>
       </w:r>
+      <w:r w:rsidR="002F1A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A908D27" w14:textId="77777777" w:rsidR="000B266C" w:rsidRPr="000B266C" w:rsidRDefault="00C74317" w:rsidP="00F01FF0">
+    <w:p w14:paraId="4A908D27" w14:textId="71056CFF" w:rsidR="000B266C" w:rsidRPr="003D63AB" w:rsidRDefault="00C74317" w:rsidP="003D63AB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="-284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D63AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Coordonnées pour le paiement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2683FB6B" w14:textId="77777777" w:rsidR="000B266C" w:rsidRPr="00F61D2F" w:rsidRDefault="000B266C" w:rsidP="000B266C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -33798,74 +35541,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A147689" w14:textId="77777777" w:rsidR="00A0021C" w:rsidRDefault="00A0021C" w:rsidP="0042292B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="right" w:pos="3119"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="right" w:pos="4961"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="right" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73397585" w14:textId="77777777" w:rsidR="005532B7" w:rsidRDefault="005532B7" w:rsidP="0042292B">
+    <w:p w14:paraId="73397585" w14:textId="3E8A9EF7" w:rsidR="002F1A4E" w:rsidRDefault="002F1A4E">
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0209E057" w14:textId="700C6B69" w:rsidR="001A4D68" w:rsidRDefault="00DA295E" w:rsidP="004629DD">
+    <w:p w14:paraId="0209E057" w14:textId="3B3DDC84" w:rsidR="001A4D68" w:rsidRDefault="00DA295E" w:rsidP="004629DD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="-284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -33893,70 +35631,70 @@
         </w:rPr>
         <w:t>, durant la période de formation</w:t>
       </w:r>
       <w:r w:rsidR="00F37CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F37CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">soit du </w:t>
       </w:r>
       <w:r w:rsidR="00F37CC3" w:rsidRPr="00F37CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>01.09.</w:t>
       </w:r>
-      <w:r w:rsidR="00330988">
-[...4 lines deleted...]
-        <w:t>2025</w:t>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00F37CC3" w:rsidRPr="00F37CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> au 31.08.</w:t>
       </w:r>
-      <w:r w:rsidR="00330988">
-[...4 lines deleted...]
-        <w:t>2026</w:t>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2027</w:t>
       </w:r>
       <w:r w:rsidRPr="00184467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00023CA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00023CA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004629DD">
@@ -33980,54 +35718,63 @@
       <w:r w:rsidRPr="00023CA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de tax</w:t>
       </w:r>
       <w:r w:rsidR="00946133" w:rsidRPr="00023CA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ation</w:t>
       </w:r>
       <w:r w:rsidR="00A64800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> concernant les revenus 2024</w:t>
+        <w:t xml:space="preserve"> concernant les revenus </w:t>
+      </w:r>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232366D6" w14:textId="7E211E27" w:rsidR="00DA295E" w:rsidRPr="00A64800" w:rsidRDefault="001A4D68" w:rsidP="004629DD">
+    <w:p w14:paraId="232366D6" w14:textId="21A72DE2" w:rsidR="00DA295E" w:rsidRPr="00A64800" w:rsidRDefault="001A4D68" w:rsidP="004629DD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -34064,139 +35811,158 @@
       <w:r w:rsidR="00A64800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>F /</w:t>
       </w:r>
       <w:r w:rsidR="00A64800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S : Attestation impôt à la source des revenus 2024</w:t>
+        <w:t xml:space="preserve"> S : Attestation impôt à la source des revenus </w:t>
+      </w:r>
+      <w:r w:rsidR="004731EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009A504E" w14:textId="58641E5F" w:rsidR="005711F3" w:rsidRPr="00023CA7" w:rsidRDefault="005711F3" w:rsidP="00023CA7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67214E06" w14:textId="27CF9377" w:rsidR="001B7CBB" w:rsidRPr="00BD55EE" w:rsidRDefault="00CF5BBF" w:rsidP="00D13ED1">
+    <w:p w14:paraId="4A858AF4" w14:textId="6B4C65A2" w:rsidR="00254B72" w:rsidRDefault="00CF5BBF" w:rsidP="006C5393">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:pos="6521"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
-        <w:spacing w:line="200" w:lineRule="exact"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A00C36" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Revenu accessoire</w:t>
+        <w:t xml:space="preserve">Revenu </w:t>
+      </w:r>
+      <w:r w:rsidR="00647477" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00647477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’apprentissage</w:t>
       </w:r>
       <w:r w:rsidR="00DA295E" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B5486D" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CHF</w:t>
       </w:r>
       <w:r w:rsidR="00C56856" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -34298,113 +36064,121 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DA295E" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001902D1" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC5AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/an</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00647477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="00DA295E" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA295E" w:rsidRPr="00DA36A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
       <w:r w:rsidR="00DA295E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00566581" w:rsidRPr="001B7CBB">
-[...5 lines deleted...]
-        <w:t>Estimation</w:t>
+      <w:r w:rsidR="002141E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Contrat d’apprentissage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00934333" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Revenu d</w:t>
+        <w:t xml:space="preserve">Revenu </w:t>
       </w:r>
       <w:r w:rsidR="00934333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>’apprentissage / de</w:t>
+        <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00934333" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> stage</w:t>
       </w:r>
       <w:r w:rsidR="00934333" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00934333" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CHF</w:t>
@@ -34860,220 +36634,370 @@
       </w:r>
       <w:r w:rsidR="007F5957">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FF6EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00FF6EF7" w:rsidRPr="00FF6EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ontrat de travail</w:t>
       </w:r>
-      <w:r w:rsidR="00080E6B">
+      <w:r w:rsidR="00647477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="000E3624">
-[...59 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Revenu du conjoint</w:t>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CHF</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56856" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B05064" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B05064" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B05064" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05064" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D1340" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC5AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/an</w:t>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00DA36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0D8"/>
+      </w:r>
+      <w:r w:rsidR="00254B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="00B5486D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Décompte salaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00254B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B7CBB" w:rsidRPr="00BD55EE">
-[...69 lines deleted...]
-        <w:t>n’influence par le calcul de la bourse.</w:t>
+      <w:r w:rsidR="00FF6EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5393">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00254B72" w:rsidRPr="000D08DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00254B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00254B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00254B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000645AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00984B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C5393">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000825D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>contrat</w:t>
+      </w:r>
+      <w:r w:rsidR="00254B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de travail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026DD4B3" w14:textId="580FC257" w:rsidR="00254B72" w:rsidRDefault="00254B72" w:rsidP="00162E7F">
+    <w:p w14:paraId="003087C4" w14:textId="5F931156" w:rsidR="00CC276D" w:rsidRDefault="00254B72" w:rsidP="00162E7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:pos="6521"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Revenu du conjoint</w:t>
+        <w:t>Pensions alimentaires</w:t>
       </w:r>
       <w:r w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CHF</w:t>
       </w:r>
       <w:r w:rsidR="00C56856" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -35180,393 +37104,62 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008D1340" w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC5AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/an</w:t>
-[...307 lines deleted...]
-        </w:rPr>
         <w:t>/mois</w:t>
       </w:r>
       <w:r w:rsidRPr="000D0706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D8022C" w:rsidRPr="00DA36A4">
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="60D51B81" w14:textId="3C9FCBBE" w:rsidR="00CC276D" w:rsidRDefault="00CC276D" w:rsidP="00162E7F">
+    <w:p w14:paraId="60D51B81" w14:textId="280CE699" w:rsidR="00CC276D" w:rsidRDefault="00CC276D" w:rsidP="00162E7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:pos="6521"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D08DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
@@ -35590,51 +37183,51 @@
       <w:r w:rsidR="00AB1136">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AB1136">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AB1136">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8D11A2" w14:textId="36DD09D6" w:rsidR="00254B72" w:rsidRDefault="00254B72" w:rsidP="00162E7F">
+    <w:p w14:paraId="6A8D11A2" w14:textId="20631AF7" w:rsidR="00254B72" w:rsidRDefault="00254B72" w:rsidP="00162E7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:pos="6521"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rentes AVS/AI,</w:t>
@@ -35836,51 +37429,67 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0D8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Décision </w:t>
       </w:r>
       <w:r w:rsidR="00D8022C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/attestation</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00346E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8022C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>attestation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40EA600C" w14:textId="7E701E6A" w:rsidR="00254B72" w:rsidRDefault="00254B72" w:rsidP="00162E7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D08DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
@@ -37493,50 +39102,290 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D038E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="31602EB9" w14:textId="77777777" w:rsidR="00631752" w:rsidRDefault="00631752" w:rsidP="00631752">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374FB3CC" w14:textId="77777777" w:rsidR="00647477" w:rsidRDefault="00647477" w:rsidP="00647477">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D038E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5CBC4C6C" w14:textId="77777777" w:rsidR="00D82BD4" w:rsidRDefault="00D82BD4" w:rsidP="00D82BD4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="right" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00D038E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -37760,60 +39609,60 @@
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="right" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A68250A" wp14:editId="0782CC62">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A68250A" wp14:editId="36A9D5E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-92710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79375</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6435725" cy="3939540"/>
-                <wp:effectExtent l="0" t="0" r="22225" b="22860"/>
+                <wp:effectExtent l="0" t="0" r="22225" b="26670"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Rectangle 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6435725" cy="3939540"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1">
                             <a:lumMod val="85000"/>
                           </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
@@ -38202,51 +40051,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2222D79D" w14:textId="77777777" w:rsidR="00630AEE" w:rsidRPr="004331ED" w:rsidRDefault="00630AEE" w:rsidP="000302FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:pos="7371"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:right="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DB655D0" w14:textId="77777777" w:rsidR="002F41E1" w:rsidRDefault="002F41E1" w:rsidP="00962E33">
+    <w:p w14:paraId="2DB655D0" w14:textId="022FD1CE" w:rsidR="002F41E1" w:rsidRDefault="002F41E1" w:rsidP="00962E33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:pos="7371"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="200" w:lineRule="exact"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E113EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -38336,60 +40185,60 @@
       <w:r w:rsidR="00A86D69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>en lien avec</w:t>
       </w:r>
       <w:r w:rsidR="00846A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> la formation </w:t>
       </w:r>
       <w:r w:rsidRPr="00A839A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(par exemple : arrêt de formation, modification du reven</w:t>
+        <w:t xml:space="preserve">(par exemple : arrêt de formation, </w:t>
       </w:r>
       <w:r w:rsidR="00D25A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>u accessoire, octroi de rentes, etc</w:t>
+        <w:t>octroi de rentes, etc</w:t>
       </w:r>
       <w:r w:rsidR="00C11F0A" w:rsidRPr="00A839A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4706D3BF" w14:textId="77777777" w:rsidR="001B0C79" w:rsidRPr="001B0C79" w:rsidRDefault="001B0C79" w:rsidP="00962E33">
       <w:pPr>
         <w:spacing w:after="120" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -38642,51 +40491,69 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’objet </w:t>
       </w:r>
       <w:r w:rsidR="00C11F0A" w:rsidRPr="00A839A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d’une restitution</w:t>
       </w:r>
       <w:r w:rsidRPr="00A839A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FB3120" w14:textId="77777777" w:rsidR="00AC0AE3" w:rsidRPr="00A839A2" w:rsidRDefault="00AC0AE3" w:rsidP="007C341E">
+    <w:p w14:paraId="22FB3120" w14:textId="77777777" w:rsidR="00AC0AE3" w:rsidRDefault="00AC0AE3" w:rsidP="007C341E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="0" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE53138" w14:textId="77777777" w:rsidR="00346E70" w:rsidRPr="00A839A2" w:rsidRDefault="00346E70" w:rsidP="007C341E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19985EE9" w14:textId="77777777" w:rsidR="001023E0" w:rsidRDefault="003A54D8" w:rsidP="00F54923">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
@@ -38916,51 +40783,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002F41E1" w:rsidRPr="00DC06F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002F41E1" w:rsidRPr="00DC06F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDBAB00" w14:textId="77777777" w:rsidR="00B77F9A" w:rsidRDefault="003A54D8" w:rsidP="00F54923">
+    <w:p w14:paraId="5C25540D" w14:textId="1F164C25" w:rsidR="002F1A4E" w:rsidRDefault="003A54D8" w:rsidP="002F1A4E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="284"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC06F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature </w:t>
       </w:r>
       <w:r w:rsidR="0039503A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -38971,50 +40838,58 @@
       <w:r w:rsidRPr="00DC06F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC06F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC06F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002F1A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3C0F8B" w14:textId="6A390B8A" w:rsidR="00CA5B20" w:rsidRPr="005532B7" w:rsidRDefault="00CA5B20" w:rsidP="005532B7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:pos="7371"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="-284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -40098,61 +41973,61 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0894">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1701 Fribourg</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA702B" w:rsidRPr="004A0894" w:rsidSect="00162E7F">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="284" w:bottom="567" w:left="1418" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3346CDF7" w14:textId="77777777" w:rsidR="00F8744D" w:rsidRDefault="00F8744D" w:rsidP="00E63DC6">
+    <w:p w14:paraId="44EC9166" w14:textId="77777777" w:rsidR="00D91FA4" w:rsidRDefault="00D91FA4" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D4E9899" w14:textId="77777777" w:rsidR="00F8744D" w:rsidRDefault="00F8744D" w:rsidP="00E63DC6">
+    <w:p w14:paraId="14CB5B0A" w14:textId="77777777" w:rsidR="00D91FA4" w:rsidRDefault="00D91FA4" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -40270,61 +42145,61 @@
     </w:r>
     <w:r w:rsidR="00841E4D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00B923DD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F6DBF16" w14:textId="77777777" w:rsidR="00F8744D" w:rsidRDefault="00F8744D" w:rsidP="00E63DC6">
+    <w:p w14:paraId="05BE4A4C" w14:textId="77777777" w:rsidR="00D91FA4" w:rsidRDefault="00D91FA4" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70E5E948" w14:textId="77777777" w:rsidR="00F8744D" w:rsidRDefault="00F8744D" w:rsidP="00E63DC6">
+    <w:p w14:paraId="3ADA3773" w14:textId="77777777" w:rsidR="00D91FA4" w:rsidRDefault="00D91FA4" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A6F529D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA90B6D2"/>
     <w:lvl w:ilvl="0" w:tplc="4E825B2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
@@ -41021,127 +42896,135 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="30881540">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1548756177">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1184318648">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1398941807">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="147984919">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1454322726">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="y4qiLKTJW0WrU+4yo/9hMBkDhasS2XXFM9nXiz22CddvBBWGrTTHRthOJlTvJrkf1EGgRjsY0ZdkCjmpfB1/4Q==" w:salt="+/SoiS+1D9RfVI6oOtL7cg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="a14ZRJSxGECpOGTqClOGMyBDJPmLRFFz2ZGxg27IrVbZNNJhklNjILB+sZo0q7pZ+mspneEDy7b/tKZz77Xg2w==" w:salt="t1J5uDnK7IyRFG95txSpoQ=="/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="104449"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F13B8C"/>
     <w:rsid w:val="00000E63"/>
     <w:rsid w:val="00001421"/>
     <w:rsid w:val="00002A11"/>
     <w:rsid w:val="00002D91"/>
     <w:rsid w:val="00003844"/>
     <w:rsid w:val="00004E85"/>
     <w:rsid w:val="0000588C"/>
     <w:rsid w:val="00010D15"/>
     <w:rsid w:val="00011169"/>
+    <w:rsid w:val="000134FE"/>
     <w:rsid w:val="00014BF8"/>
+    <w:rsid w:val="00014D91"/>
+    <w:rsid w:val="000157B2"/>
     <w:rsid w:val="00016DCD"/>
     <w:rsid w:val="0002090F"/>
     <w:rsid w:val="000214AC"/>
+    <w:rsid w:val="00021709"/>
     <w:rsid w:val="00023CA7"/>
     <w:rsid w:val="000245B9"/>
     <w:rsid w:val="000261E8"/>
     <w:rsid w:val="00027CE7"/>
     <w:rsid w:val="000302FD"/>
     <w:rsid w:val="00033406"/>
     <w:rsid w:val="00035991"/>
+    <w:rsid w:val="00043DA4"/>
     <w:rsid w:val="00045A58"/>
     <w:rsid w:val="000465E0"/>
     <w:rsid w:val="0004779E"/>
     <w:rsid w:val="00051953"/>
     <w:rsid w:val="00051C47"/>
     <w:rsid w:val="0005392F"/>
     <w:rsid w:val="00054E92"/>
     <w:rsid w:val="0005763D"/>
     <w:rsid w:val="00062988"/>
     <w:rsid w:val="000645AC"/>
     <w:rsid w:val="00071260"/>
     <w:rsid w:val="0007254A"/>
     <w:rsid w:val="00074348"/>
     <w:rsid w:val="00080E6B"/>
     <w:rsid w:val="00080E74"/>
     <w:rsid w:val="000825D4"/>
     <w:rsid w:val="00083237"/>
     <w:rsid w:val="00083516"/>
+    <w:rsid w:val="00084299"/>
     <w:rsid w:val="000858EB"/>
     <w:rsid w:val="00086600"/>
+    <w:rsid w:val="00086B7F"/>
     <w:rsid w:val="000921D3"/>
     <w:rsid w:val="0009462C"/>
     <w:rsid w:val="00097358"/>
     <w:rsid w:val="00097410"/>
     <w:rsid w:val="00097FAD"/>
     <w:rsid w:val="000A0560"/>
+    <w:rsid w:val="000A074E"/>
     <w:rsid w:val="000A0A0B"/>
     <w:rsid w:val="000A2499"/>
     <w:rsid w:val="000A2DED"/>
     <w:rsid w:val="000A791E"/>
     <w:rsid w:val="000B0B67"/>
     <w:rsid w:val="000B1434"/>
     <w:rsid w:val="000B266C"/>
     <w:rsid w:val="000B4A3C"/>
     <w:rsid w:val="000B7DDB"/>
     <w:rsid w:val="000C266E"/>
     <w:rsid w:val="000C2BEB"/>
     <w:rsid w:val="000C79E3"/>
     <w:rsid w:val="000D0307"/>
     <w:rsid w:val="000D0706"/>
     <w:rsid w:val="000D08DE"/>
     <w:rsid w:val="000D0918"/>
     <w:rsid w:val="000D21B6"/>
     <w:rsid w:val="000D5BDB"/>
     <w:rsid w:val="000D76FC"/>
     <w:rsid w:val="000E0EF4"/>
     <w:rsid w:val="000E3624"/>
     <w:rsid w:val="000E6130"/>
     <w:rsid w:val="000E743E"/>
     <w:rsid w:val="000F6382"/>
     <w:rsid w:val="00100095"/>
@@ -41173,285 +43056,308 @@
     <w:rsid w:val="00157649"/>
     <w:rsid w:val="00162199"/>
     <w:rsid w:val="00162400"/>
     <w:rsid w:val="00162E7F"/>
     <w:rsid w:val="0016500E"/>
     <w:rsid w:val="00166531"/>
     <w:rsid w:val="001677CF"/>
     <w:rsid w:val="00172501"/>
     <w:rsid w:val="00173EE1"/>
     <w:rsid w:val="001760CD"/>
     <w:rsid w:val="00176D3E"/>
     <w:rsid w:val="00180E4C"/>
     <w:rsid w:val="00181A0D"/>
     <w:rsid w:val="00181B7F"/>
     <w:rsid w:val="001843A1"/>
     <w:rsid w:val="0018440C"/>
     <w:rsid w:val="00184467"/>
     <w:rsid w:val="00186DC7"/>
     <w:rsid w:val="00186E1A"/>
     <w:rsid w:val="00187B6D"/>
     <w:rsid w:val="00187F70"/>
     <w:rsid w:val="001902D1"/>
     <w:rsid w:val="00193BBA"/>
     <w:rsid w:val="0019602B"/>
     <w:rsid w:val="001A2F2F"/>
+    <w:rsid w:val="001A3812"/>
     <w:rsid w:val="001A4C11"/>
     <w:rsid w:val="001A4D68"/>
     <w:rsid w:val="001A78AA"/>
     <w:rsid w:val="001B0C79"/>
     <w:rsid w:val="001B1904"/>
     <w:rsid w:val="001B44F7"/>
     <w:rsid w:val="001B5DB7"/>
     <w:rsid w:val="001B732F"/>
     <w:rsid w:val="001B7BC3"/>
     <w:rsid w:val="001B7CBB"/>
     <w:rsid w:val="001B7EF4"/>
     <w:rsid w:val="001C2D4B"/>
     <w:rsid w:val="001C3694"/>
     <w:rsid w:val="001C6A46"/>
+    <w:rsid w:val="001D3BF2"/>
     <w:rsid w:val="001D48C4"/>
     <w:rsid w:val="001D4CB3"/>
     <w:rsid w:val="001E175D"/>
     <w:rsid w:val="001E17F3"/>
     <w:rsid w:val="001E1E8A"/>
     <w:rsid w:val="001E57C6"/>
     <w:rsid w:val="001F2A10"/>
     <w:rsid w:val="001F397A"/>
     <w:rsid w:val="001F6F0E"/>
     <w:rsid w:val="002020F0"/>
     <w:rsid w:val="00203489"/>
     <w:rsid w:val="0020478D"/>
     <w:rsid w:val="00205231"/>
     <w:rsid w:val="002119C4"/>
     <w:rsid w:val="00211C6D"/>
     <w:rsid w:val="00212F3A"/>
+    <w:rsid w:val="002141E7"/>
+    <w:rsid w:val="002158D1"/>
     <w:rsid w:val="0021612E"/>
     <w:rsid w:val="002162E9"/>
     <w:rsid w:val="00216F15"/>
     <w:rsid w:val="00220F64"/>
     <w:rsid w:val="00223C69"/>
     <w:rsid w:val="0022434C"/>
     <w:rsid w:val="0023478F"/>
     <w:rsid w:val="002351AD"/>
     <w:rsid w:val="00235576"/>
     <w:rsid w:val="002426D6"/>
     <w:rsid w:val="00243F07"/>
     <w:rsid w:val="00245378"/>
     <w:rsid w:val="00250C58"/>
     <w:rsid w:val="00250FF4"/>
     <w:rsid w:val="0025328D"/>
+    <w:rsid w:val="002543BB"/>
     <w:rsid w:val="00254B72"/>
     <w:rsid w:val="00254F80"/>
     <w:rsid w:val="00261AA2"/>
     <w:rsid w:val="00262221"/>
     <w:rsid w:val="002622C3"/>
     <w:rsid w:val="00262A0F"/>
     <w:rsid w:val="00265F3E"/>
     <w:rsid w:val="0026712D"/>
     <w:rsid w:val="002677DE"/>
     <w:rsid w:val="0026784F"/>
     <w:rsid w:val="002678B4"/>
     <w:rsid w:val="002730A5"/>
     <w:rsid w:val="002743F1"/>
+    <w:rsid w:val="00277196"/>
     <w:rsid w:val="002775F5"/>
     <w:rsid w:val="00277B7F"/>
     <w:rsid w:val="00277F03"/>
     <w:rsid w:val="00280AD8"/>
     <w:rsid w:val="0029016A"/>
+    <w:rsid w:val="00290F44"/>
     <w:rsid w:val="00292EC9"/>
     <w:rsid w:val="002930B8"/>
+    <w:rsid w:val="00295AAD"/>
     <w:rsid w:val="00296387"/>
     <w:rsid w:val="002A0C15"/>
     <w:rsid w:val="002A123B"/>
     <w:rsid w:val="002A2AB0"/>
     <w:rsid w:val="002A4E83"/>
     <w:rsid w:val="002A5F30"/>
     <w:rsid w:val="002A6E28"/>
     <w:rsid w:val="002A7427"/>
     <w:rsid w:val="002B0135"/>
     <w:rsid w:val="002B1341"/>
     <w:rsid w:val="002B27B6"/>
     <w:rsid w:val="002B2EB5"/>
     <w:rsid w:val="002B2EE3"/>
     <w:rsid w:val="002B6EE2"/>
     <w:rsid w:val="002B75A4"/>
     <w:rsid w:val="002C167F"/>
     <w:rsid w:val="002C211A"/>
     <w:rsid w:val="002C2692"/>
     <w:rsid w:val="002C35EC"/>
     <w:rsid w:val="002C5989"/>
     <w:rsid w:val="002C7513"/>
     <w:rsid w:val="002C7E59"/>
     <w:rsid w:val="002C7EF4"/>
     <w:rsid w:val="002D1820"/>
     <w:rsid w:val="002D2487"/>
     <w:rsid w:val="002D425F"/>
     <w:rsid w:val="002D548B"/>
     <w:rsid w:val="002D591C"/>
     <w:rsid w:val="002D5B3C"/>
+    <w:rsid w:val="002D711A"/>
     <w:rsid w:val="002D7AAE"/>
     <w:rsid w:val="002E69EE"/>
     <w:rsid w:val="002F0C90"/>
+    <w:rsid w:val="002F1A4E"/>
     <w:rsid w:val="002F2254"/>
     <w:rsid w:val="002F3865"/>
     <w:rsid w:val="002F3B66"/>
     <w:rsid w:val="002F41E1"/>
     <w:rsid w:val="00301747"/>
     <w:rsid w:val="003020C8"/>
     <w:rsid w:val="00302EDB"/>
+    <w:rsid w:val="00305225"/>
     <w:rsid w:val="00306027"/>
+    <w:rsid w:val="00307CD3"/>
     <w:rsid w:val="00307F62"/>
     <w:rsid w:val="003122A9"/>
     <w:rsid w:val="00312B50"/>
     <w:rsid w:val="00314503"/>
     <w:rsid w:val="00314D58"/>
     <w:rsid w:val="00314F75"/>
     <w:rsid w:val="00317725"/>
     <w:rsid w:val="0032417B"/>
     <w:rsid w:val="00326204"/>
     <w:rsid w:val="00327FA8"/>
     <w:rsid w:val="00330988"/>
     <w:rsid w:val="00331860"/>
     <w:rsid w:val="00331EB0"/>
     <w:rsid w:val="00332475"/>
     <w:rsid w:val="00332AE4"/>
     <w:rsid w:val="003435D7"/>
     <w:rsid w:val="003437EC"/>
     <w:rsid w:val="003445F5"/>
     <w:rsid w:val="003458CE"/>
+    <w:rsid w:val="00346E70"/>
     <w:rsid w:val="003510B5"/>
     <w:rsid w:val="003515ED"/>
     <w:rsid w:val="00353F04"/>
     <w:rsid w:val="00360CFA"/>
     <w:rsid w:val="003614B6"/>
     <w:rsid w:val="0036160C"/>
     <w:rsid w:val="00361F97"/>
     <w:rsid w:val="0036320E"/>
     <w:rsid w:val="0036350E"/>
     <w:rsid w:val="00364229"/>
     <w:rsid w:val="00366C5F"/>
     <w:rsid w:val="00367C69"/>
     <w:rsid w:val="00370806"/>
     <w:rsid w:val="00370ECA"/>
     <w:rsid w:val="00371F0D"/>
     <w:rsid w:val="003764C7"/>
     <w:rsid w:val="00376D29"/>
     <w:rsid w:val="00377183"/>
     <w:rsid w:val="00381495"/>
     <w:rsid w:val="00381948"/>
     <w:rsid w:val="0038259D"/>
     <w:rsid w:val="0038376F"/>
     <w:rsid w:val="00383DA7"/>
     <w:rsid w:val="0038507F"/>
+    <w:rsid w:val="00391406"/>
     <w:rsid w:val="00392F45"/>
     <w:rsid w:val="0039503A"/>
+    <w:rsid w:val="003A12BB"/>
     <w:rsid w:val="003A54D8"/>
     <w:rsid w:val="003A6C8A"/>
     <w:rsid w:val="003B09D0"/>
     <w:rsid w:val="003B2B02"/>
     <w:rsid w:val="003B3F8C"/>
     <w:rsid w:val="003C2C39"/>
     <w:rsid w:val="003C321A"/>
     <w:rsid w:val="003C506B"/>
     <w:rsid w:val="003C6314"/>
     <w:rsid w:val="003D1045"/>
+    <w:rsid w:val="003D63AB"/>
     <w:rsid w:val="003E1C9F"/>
     <w:rsid w:val="003E2056"/>
     <w:rsid w:val="003E4311"/>
     <w:rsid w:val="003E692B"/>
     <w:rsid w:val="003F36FB"/>
     <w:rsid w:val="003F4D0E"/>
     <w:rsid w:val="003F635E"/>
     <w:rsid w:val="00400051"/>
     <w:rsid w:val="00400D09"/>
     <w:rsid w:val="0040175A"/>
+    <w:rsid w:val="004024E6"/>
     <w:rsid w:val="00403657"/>
     <w:rsid w:val="00404780"/>
     <w:rsid w:val="00407484"/>
     <w:rsid w:val="004078CF"/>
     <w:rsid w:val="00410437"/>
+    <w:rsid w:val="00412C99"/>
     <w:rsid w:val="0041501E"/>
     <w:rsid w:val="00415344"/>
     <w:rsid w:val="00417098"/>
     <w:rsid w:val="00421709"/>
     <w:rsid w:val="004220FC"/>
     <w:rsid w:val="0042292B"/>
     <w:rsid w:val="004237AD"/>
     <w:rsid w:val="00424E92"/>
     <w:rsid w:val="00426776"/>
     <w:rsid w:val="00427E41"/>
     <w:rsid w:val="0043034C"/>
     <w:rsid w:val="004331ED"/>
     <w:rsid w:val="004335E3"/>
     <w:rsid w:val="00433E8C"/>
     <w:rsid w:val="00434EE2"/>
     <w:rsid w:val="00435700"/>
     <w:rsid w:val="00436E99"/>
     <w:rsid w:val="00436F7E"/>
     <w:rsid w:val="00437007"/>
     <w:rsid w:val="0043758F"/>
     <w:rsid w:val="004378AC"/>
     <w:rsid w:val="0044299D"/>
     <w:rsid w:val="004435CD"/>
+    <w:rsid w:val="00444322"/>
     <w:rsid w:val="004509AD"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="00451160"/>
     <w:rsid w:val="0045593B"/>
     <w:rsid w:val="004629DD"/>
     <w:rsid w:val="004632F3"/>
     <w:rsid w:val="00463C44"/>
     <w:rsid w:val="00466475"/>
     <w:rsid w:val="00466573"/>
     <w:rsid w:val="00466D60"/>
     <w:rsid w:val="00472F48"/>
+    <w:rsid w:val="004731EF"/>
     <w:rsid w:val="004766CA"/>
     <w:rsid w:val="00476A13"/>
     <w:rsid w:val="00484E3A"/>
     <w:rsid w:val="00484E61"/>
     <w:rsid w:val="00485F38"/>
     <w:rsid w:val="004869F9"/>
     <w:rsid w:val="00490055"/>
+    <w:rsid w:val="00493C84"/>
     <w:rsid w:val="00493CBF"/>
     <w:rsid w:val="00493CF2"/>
     <w:rsid w:val="00494925"/>
     <w:rsid w:val="004958F2"/>
     <w:rsid w:val="004A051C"/>
     <w:rsid w:val="004A0894"/>
     <w:rsid w:val="004A2849"/>
     <w:rsid w:val="004A398C"/>
     <w:rsid w:val="004A55EC"/>
     <w:rsid w:val="004A5665"/>
     <w:rsid w:val="004A57AD"/>
     <w:rsid w:val="004A634A"/>
     <w:rsid w:val="004B019A"/>
     <w:rsid w:val="004B0B3A"/>
     <w:rsid w:val="004B5673"/>
     <w:rsid w:val="004C21E7"/>
+    <w:rsid w:val="004C5DF7"/>
     <w:rsid w:val="004C71A2"/>
     <w:rsid w:val="004C7B1C"/>
     <w:rsid w:val="004C7CCD"/>
+    <w:rsid w:val="004D12C7"/>
     <w:rsid w:val="004D137F"/>
     <w:rsid w:val="004D1B35"/>
     <w:rsid w:val="004D456E"/>
     <w:rsid w:val="004D67BB"/>
     <w:rsid w:val="004E00B6"/>
     <w:rsid w:val="004E398B"/>
     <w:rsid w:val="004E420E"/>
     <w:rsid w:val="004E4D36"/>
     <w:rsid w:val="004E5336"/>
     <w:rsid w:val="004F1FEB"/>
     <w:rsid w:val="004F6E5A"/>
     <w:rsid w:val="004F7CCF"/>
     <w:rsid w:val="00504D19"/>
     <w:rsid w:val="005053AB"/>
     <w:rsid w:val="005057CA"/>
     <w:rsid w:val="00505DE7"/>
     <w:rsid w:val="0051337F"/>
     <w:rsid w:val="00520A09"/>
     <w:rsid w:val="00521883"/>
     <w:rsid w:val="00523234"/>
     <w:rsid w:val="00523A44"/>
     <w:rsid w:val="00530210"/>
     <w:rsid w:val="00530D12"/>
     <w:rsid w:val="00532501"/>
     <w:rsid w:val="00533E5B"/>
@@ -41459,806 +43365,881 @@
     <w:rsid w:val="00535E13"/>
     <w:rsid w:val="00536F36"/>
     <w:rsid w:val="0054127C"/>
     <w:rsid w:val="0054301B"/>
     <w:rsid w:val="005514F0"/>
     <w:rsid w:val="005532B7"/>
     <w:rsid w:val="0055536C"/>
     <w:rsid w:val="00556FEA"/>
     <w:rsid w:val="00557B5E"/>
     <w:rsid w:val="00560564"/>
     <w:rsid w:val="0056281E"/>
     <w:rsid w:val="00565558"/>
     <w:rsid w:val="00565F97"/>
     <w:rsid w:val="005664CE"/>
     <w:rsid w:val="00566581"/>
     <w:rsid w:val="00566EFA"/>
     <w:rsid w:val="005711F3"/>
     <w:rsid w:val="005726C9"/>
     <w:rsid w:val="00575AD7"/>
     <w:rsid w:val="0058210E"/>
     <w:rsid w:val="00583C8A"/>
     <w:rsid w:val="00584BB5"/>
     <w:rsid w:val="005920C9"/>
     <w:rsid w:val="005935BD"/>
     <w:rsid w:val="00593CAF"/>
+    <w:rsid w:val="00595DA5"/>
     <w:rsid w:val="0059606A"/>
     <w:rsid w:val="00597764"/>
     <w:rsid w:val="005A2AA4"/>
     <w:rsid w:val="005A3191"/>
     <w:rsid w:val="005A48C4"/>
     <w:rsid w:val="005A602F"/>
     <w:rsid w:val="005A68EE"/>
     <w:rsid w:val="005B0FE8"/>
     <w:rsid w:val="005B17D5"/>
     <w:rsid w:val="005B3ED6"/>
     <w:rsid w:val="005B4603"/>
     <w:rsid w:val="005B7A22"/>
     <w:rsid w:val="005B7B5E"/>
     <w:rsid w:val="005C0A83"/>
     <w:rsid w:val="005C73B9"/>
     <w:rsid w:val="005C766E"/>
     <w:rsid w:val="005D1C2C"/>
     <w:rsid w:val="005D26F4"/>
     <w:rsid w:val="005D44B4"/>
     <w:rsid w:val="005D468B"/>
     <w:rsid w:val="005D4BCE"/>
     <w:rsid w:val="005D61FD"/>
     <w:rsid w:val="005E02A1"/>
     <w:rsid w:val="005E0CFA"/>
     <w:rsid w:val="005E1F8F"/>
     <w:rsid w:val="005E2F19"/>
     <w:rsid w:val="005E3734"/>
     <w:rsid w:val="005F0E91"/>
     <w:rsid w:val="005F3CC8"/>
     <w:rsid w:val="005F4B02"/>
+    <w:rsid w:val="005F5595"/>
     <w:rsid w:val="00602528"/>
     <w:rsid w:val="0060279B"/>
     <w:rsid w:val="00602CE4"/>
     <w:rsid w:val="00604143"/>
     <w:rsid w:val="00611F3A"/>
+    <w:rsid w:val="00614932"/>
+    <w:rsid w:val="00615762"/>
     <w:rsid w:val="006159E7"/>
     <w:rsid w:val="0062097E"/>
     <w:rsid w:val="00620B6F"/>
     <w:rsid w:val="00622F80"/>
     <w:rsid w:val="00625130"/>
     <w:rsid w:val="00625AFC"/>
     <w:rsid w:val="00630AEE"/>
+    <w:rsid w:val="00631752"/>
     <w:rsid w:val="00631F88"/>
     <w:rsid w:val="0063293E"/>
     <w:rsid w:val="00633AFA"/>
     <w:rsid w:val="00636F8A"/>
     <w:rsid w:val="0063738C"/>
     <w:rsid w:val="00640F11"/>
     <w:rsid w:val="00641064"/>
+    <w:rsid w:val="00643902"/>
+    <w:rsid w:val="00647477"/>
     <w:rsid w:val="00647754"/>
     <w:rsid w:val="00650D91"/>
     <w:rsid w:val="00650F5E"/>
     <w:rsid w:val="0065167E"/>
     <w:rsid w:val="00655328"/>
     <w:rsid w:val="00656A51"/>
     <w:rsid w:val="006570DB"/>
     <w:rsid w:val="00661A2B"/>
     <w:rsid w:val="00661D04"/>
     <w:rsid w:val="00662EEF"/>
     <w:rsid w:val="006658E9"/>
     <w:rsid w:val="00666EC3"/>
     <w:rsid w:val="00672F4A"/>
+    <w:rsid w:val="00673631"/>
     <w:rsid w:val="0067690F"/>
     <w:rsid w:val="006770A8"/>
     <w:rsid w:val="00680E36"/>
     <w:rsid w:val="00681FB7"/>
     <w:rsid w:val="00682822"/>
     <w:rsid w:val="00682944"/>
     <w:rsid w:val="00685915"/>
     <w:rsid w:val="006872B1"/>
     <w:rsid w:val="00691591"/>
     <w:rsid w:val="006930A4"/>
     <w:rsid w:val="00694EDD"/>
     <w:rsid w:val="0069528A"/>
+    <w:rsid w:val="006967B8"/>
     <w:rsid w:val="00696F76"/>
     <w:rsid w:val="006A0609"/>
     <w:rsid w:val="006A171B"/>
     <w:rsid w:val="006A4759"/>
     <w:rsid w:val="006A521F"/>
     <w:rsid w:val="006A6662"/>
     <w:rsid w:val="006A7712"/>
     <w:rsid w:val="006B026F"/>
+    <w:rsid w:val="006B2275"/>
     <w:rsid w:val="006B4E40"/>
     <w:rsid w:val="006C416A"/>
     <w:rsid w:val="006C5215"/>
+    <w:rsid w:val="006C5393"/>
     <w:rsid w:val="006C6A58"/>
     <w:rsid w:val="006C7A2C"/>
     <w:rsid w:val="006D02DB"/>
     <w:rsid w:val="006D3F52"/>
+    <w:rsid w:val="006E0E64"/>
     <w:rsid w:val="006E2596"/>
     <w:rsid w:val="006E2ACE"/>
     <w:rsid w:val="006E7852"/>
     <w:rsid w:val="006F175E"/>
     <w:rsid w:val="006F2B80"/>
     <w:rsid w:val="006F38A6"/>
+    <w:rsid w:val="006F619A"/>
     <w:rsid w:val="006F6D56"/>
     <w:rsid w:val="006F7562"/>
     <w:rsid w:val="0070149B"/>
     <w:rsid w:val="0070487B"/>
     <w:rsid w:val="0070682B"/>
     <w:rsid w:val="00711627"/>
     <w:rsid w:val="00711E8B"/>
     <w:rsid w:val="0071305B"/>
     <w:rsid w:val="00716371"/>
     <w:rsid w:val="007177FE"/>
     <w:rsid w:val="007209CD"/>
     <w:rsid w:val="007228E6"/>
     <w:rsid w:val="00722A42"/>
     <w:rsid w:val="00725F17"/>
+    <w:rsid w:val="00727E72"/>
     <w:rsid w:val="00730569"/>
     <w:rsid w:val="00731948"/>
     <w:rsid w:val="0073327B"/>
     <w:rsid w:val="00733957"/>
+    <w:rsid w:val="00734BB0"/>
     <w:rsid w:val="00735ED7"/>
     <w:rsid w:val="00741205"/>
     <w:rsid w:val="0074173A"/>
     <w:rsid w:val="00742488"/>
     <w:rsid w:val="00742CCC"/>
     <w:rsid w:val="00745F23"/>
     <w:rsid w:val="00747159"/>
+    <w:rsid w:val="00752DD3"/>
     <w:rsid w:val="007555AA"/>
     <w:rsid w:val="0075569B"/>
     <w:rsid w:val="007608B3"/>
     <w:rsid w:val="007612E2"/>
     <w:rsid w:val="00765F8D"/>
     <w:rsid w:val="00770CAF"/>
     <w:rsid w:val="007719FF"/>
     <w:rsid w:val="00771D60"/>
     <w:rsid w:val="007731C5"/>
     <w:rsid w:val="00785B3E"/>
     <w:rsid w:val="0079020F"/>
+    <w:rsid w:val="007925CD"/>
     <w:rsid w:val="00793ED7"/>
     <w:rsid w:val="0079612B"/>
     <w:rsid w:val="00797667"/>
     <w:rsid w:val="007A1349"/>
     <w:rsid w:val="007A2004"/>
     <w:rsid w:val="007A54C9"/>
     <w:rsid w:val="007B2C22"/>
     <w:rsid w:val="007B51C8"/>
     <w:rsid w:val="007B6F2C"/>
     <w:rsid w:val="007C1C10"/>
     <w:rsid w:val="007C1FB9"/>
     <w:rsid w:val="007C274D"/>
     <w:rsid w:val="007C2A4A"/>
     <w:rsid w:val="007C341E"/>
     <w:rsid w:val="007C3488"/>
     <w:rsid w:val="007C5447"/>
     <w:rsid w:val="007C6A74"/>
+    <w:rsid w:val="007D013D"/>
     <w:rsid w:val="007D0670"/>
     <w:rsid w:val="007D1B9C"/>
     <w:rsid w:val="007D226C"/>
     <w:rsid w:val="007D4337"/>
     <w:rsid w:val="007D60F3"/>
     <w:rsid w:val="007D614A"/>
     <w:rsid w:val="007D6CB9"/>
     <w:rsid w:val="007E150A"/>
     <w:rsid w:val="007E29EC"/>
     <w:rsid w:val="007E3B51"/>
     <w:rsid w:val="007E55F3"/>
     <w:rsid w:val="007E57A1"/>
     <w:rsid w:val="007E7062"/>
     <w:rsid w:val="007F180B"/>
     <w:rsid w:val="007F32BB"/>
     <w:rsid w:val="007F4AE1"/>
     <w:rsid w:val="007F4EFD"/>
     <w:rsid w:val="007F5957"/>
     <w:rsid w:val="00801C2A"/>
     <w:rsid w:val="00806A1F"/>
     <w:rsid w:val="00806E6F"/>
+    <w:rsid w:val="0081077F"/>
     <w:rsid w:val="008117E5"/>
     <w:rsid w:val="00811BBD"/>
     <w:rsid w:val="008134B7"/>
     <w:rsid w:val="0081420F"/>
     <w:rsid w:val="008152F4"/>
     <w:rsid w:val="0081734E"/>
     <w:rsid w:val="00820618"/>
     <w:rsid w:val="00823916"/>
     <w:rsid w:val="0082605F"/>
     <w:rsid w:val="008336FD"/>
     <w:rsid w:val="00833DD1"/>
     <w:rsid w:val="008344A9"/>
     <w:rsid w:val="00835DAC"/>
     <w:rsid w:val="00836504"/>
     <w:rsid w:val="00836858"/>
     <w:rsid w:val="00837238"/>
     <w:rsid w:val="00837AD8"/>
     <w:rsid w:val="00841E4D"/>
     <w:rsid w:val="00843DA3"/>
     <w:rsid w:val="008440BB"/>
     <w:rsid w:val="00844C11"/>
     <w:rsid w:val="00844D2C"/>
     <w:rsid w:val="00845021"/>
     <w:rsid w:val="008460EA"/>
     <w:rsid w:val="00846A53"/>
     <w:rsid w:val="008477B3"/>
+    <w:rsid w:val="008520F2"/>
     <w:rsid w:val="008612A8"/>
     <w:rsid w:val="00865DE7"/>
     <w:rsid w:val="0086706C"/>
+    <w:rsid w:val="00867400"/>
     <w:rsid w:val="00870161"/>
     <w:rsid w:val="008720C7"/>
     <w:rsid w:val="008725C7"/>
     <w:rsid w:val="00873263"/>
     <w:rsid w:val="0087382D"/>
     <w:rsid w:val="008741DF"/>
     <w:rsid w:val="00882ED1"/>
     <w:rsid w:val="008837E7"/>
     <w:rsid w:val="00891C79"/>
     <w:rsid w:val="00895634"/>
     <w:rsid w:val="008960DF"/>
     <w:rsid w:val="00897344"/>
     <w:rsid w:val="008A07BD"/>
     <w:rsid w:val="008A129F"/>
     <w:rsid w:val="008A243E"/>
     <w:rsid w:val="008A2595"/>
     <w:rsid w:val="008A2D4A"/>
     <w:rsid w:val="008A68FA"/>
     <w:rsid w:val="008B101C"/>
     <w:rsid w:val="008B1834"/>
     <w:rsid w:val="008B32F8"/>
+    <w:rsid w:val="008C1B88"/>
     <w:rsid w:val="008C2730"/>
     <w:rsid w:val="008C2874"/>
     <w:rsid w:val="008C613A"/>
     <w:rsid w:val="008C6ABE"/>
     <w:rsid w:val="008D1340"/>
     <w:rsid w:val="008D23C6"/>
     <w:rsid w:val="008D61C8"/>
     <w:rsid w:val="008D6B4F"/>
     <w:rsid w:val="008D6BE2"/>
     <w:rsid w:val="008D7116"/>
     <w:rsid w:val="008D7D39"/>
     <w:rsid w:val="008E1055"/>
     <w:rsid w:val="008E2F02"/>
     <w:rsid w:val="008E33D8"/>
     <w:rsid w:val="008E43BA"/>
     <w:rsid w:val="008E4EEE"/>
     <w:rsid w:val="008F23B8"/>
     <w:rsid w:val="008F286C"/>
     <w:rsid w:val="008F2CF8"/>
     <w:rsid w:val="008F584F"/>
     <w:rsid w:val="008F5B9D"/>
     <w:rsid w:val="00903540"/>
     <w:rsid w:val="0090679E"/>
     <w:rsid w:val="00906821"/>
     <w:rsid w:val="00907B5A"/>
     <w:rsid w:val="00907BE3"/>
+    <w:rsid w:val="00910C10"/>
     <w:rsid w:val="00910EAB"/>
+    <w:rsid w:val="009121F2"/>
     <w:rsid w:val="009134FE"/>
     <w:rsid w:val="009150A4"/>
     <w:rsid w:val="0091631C"/>
     <w:rsid w:val="00916793"/>
     <w:rsid w:val="00916EF0"/>
     <w:rsid w:val="00917355"/>
     <w:rsid w:val="00922E02"/>
     <w:rsid w:val="00923717"/>
+    <w:rsid w:val="00923D4F"/>
     <w:rsid w:val="00930D01"/>
     <w:rsid w:val="00932F78"/>
     <w:rsid w:val="00933355"/>
     <w:rsid w:val="009333E7"/>
     <w:rsid w:val="00934333"/>
     <w:rsid w:val="00934915"/>
     <w:rsid w:val="00934B12"/>
     <w:rsid w:val="00937A9F"/>
+    <w:rsid w:val="00945AF4"/>
     <w:rsid w:val="00946133"/>
     <w:rsid w:val="0094623E"/>
     <w:rsid w:val="009475FB"/>
     <w:rsid w:val="00953A58"/>
     <w:rsid w:val="00960C93"/>
     <w:rsid w:val="009627DB"/>
     <w:rsid w:val="00962E33"/>
     <w:rsid w:val="00963749"/>
     <w:rsid w:val="0097107F"/>
+    <w:rsid w:val="00971AA3"/>
     <w:rsid w:val="009763F2"/>
     <w:rsid w:val="00977851"/>
     <w:rsid w:val="00980310"/>
+    <w:rsid w:val="00982B57"/>
     <w:rsid w:val="00984B5D"/>
     <w:rsid w:val="00985A6B"/>
     <w:rsid w:val="00986E0A"/>
+    <w:rsid w:val="00987C6D"/>
     <w:rsid w:val="009900EA"/>
     <w:rsid w:val="009903C8"/>
     <w:rsid w:val="009907B2"/>
     <w:rsid w:val="00992218"/>
     <w:rsid w:val="00995988"/>
     <w:rsid w:val="0099649B"/>
     <w:rsid w:val="00997F1D"/>
+    <w:rsid w:val="009A1183"/>
     <w:rsid w:val="009A3F4A"/>
     <w:rsid w:val="009A531A"/>
     <w:rsid w:val="009A626F"/>
     <w:rsid w:val="009A63E4"/>
     <w:rsid w:val="009A73A4"/>
     <w:rsid w:val="009B3946"/>
     <w:rsid w:val="009B4FC2"/>
     <w:rsid w:val="009B516E"/>
     <w:rsid w:val="009B7BB4"/>
     <w:rsid w:val="009C26F4"/>
     <w:rsid w:val="009C3980"/>
     <w:rsid w:val="009C50A1"/>
     <w:rsid w:val="009D020B"/>
     <w:rsid w:val="009D2935"/>
     <w:rsid w:val="009D3673"/>
     <w:rsid w:val="009D63BA"/>
+    <w:rsid w:val="009E1835"/>
     <w:rsid w:val="009E4568"/>
     <w:rsid w:val="009E5529"/>
     <w:rsid w:val="009E553F"/>
     <w:rsid w:val="009E6C0A"/>
     <w:rsid w:val="009F3F59"/>
     <w:rsid w:val="009F4380"/>
     <w:rsid w:val="009F5739"/>
     <w:rsid w:val="009F7339"/>
+    <w:rsid w:val="009F7D8F"/>
     <w:rsid w:val="00A0021C"/>
     <w:rsid w:val="00A00C36"/>
     <w:rsid w:val="00A04C13"/>
     <w:rsid w:val="00A0662D"/>
     <w:rsid w:val="00A1203E"/>
     <w:rsid w:val="00A12E7D"/>
+    <w:rsid w:val="00A1373C"/>
     <w:rsid w:val="00A24594"/>
     <w:rsid w:val="00A269B0"/>
     <w:rsid w:val="00A2784C"/>
     <w:rsid w:val="00A311EC"/>
     <w:rsid w:val="00A34E4C"/>
     <w:rsid w:val="00A3745A"/>
     <w:rsid w:val="00A51BAD"/>
     <w:rsid w:val="00A55AAC"/>
     <w:rsid w:val="00A60EA9"/>
     <w:rsid w:val="00A6100B"/>
     <w:rsid w:val="00A645F3"/>
     <w:rsid w:val="00A64800"/>
     <w:rsid w:val="00A72653"/>
     <w:rsid w:val="00A7417D"/>
     <w:rsid w:val="00A7577F"/>
+    <w:rsid w:val="00A76A51"/>
     <w:rsid w:val="00A76AF1"/>
     <w:rsid w:val="00A80A2D"/>
     <w:rsid w:val="00A8266C"/>
     <w:rsid w:val="00A839A2"/>
     <w:rsid w:val="00A84DCE"/>
     <w:rsid w:val="00A8669C"/>
     <w:rsid w:val="00A86D69"/>
+    <w:rsid w:val="00A934B4"/>
     <w:rsid w:val="00A96444"/>
+    <w:rsid w:val="00A96FF4"/>
     <w:rsid w:val="00A97C1C"/>
     <w:rsid w:val="00AA181D"/>
     <w:rsid w:val="00AA1ABB"/>
     <w:rsid w:val="00AA1FF4"/>
     <w:rsid w:val="00AA451A"/>
     <w:rsid w:val="00AA461D"/>
     <w:rsid w:val="00AA5FD2"/>
     <w:rsid w:val="00AA63E3"/>
     <w:rsid w:val="00AB015A"/>
     <w:rsid w:val="00AB1136"/>
     <w:rsid w:val="00AB20C6"/>
     <w:rsid w:val="00AB3F45"/>
     <w:rsid w:val="00AB461F"/>
     <w:rsid w:val="00AC0AE3"/>
     <w:rsid w:val="00AC1224"/>
     <w:rsid w:val="00AC5AAF"/>
     <w:rsid w:val="00AC6E4F"/>
     <w:rsid w:val="00AD21AD"/>
     <w:rsid w:val="00AD299A"/>
     <w:rsid w:val="00AD2B55"/>
     <w:rsid w:val="00AD6492"/>
+    <w:rsid w:val="00AD7448"/>
     <w:rsid w:val="00AE0CEC"/>
     <w:rsid w:val="00AE3102"/>
     <w:rsid w:val="00AE5258"/>
     <w:rsid w:val="00AE7B2F"/>
     <w:rsid w:val="00AF14AD"/>
     <w:rsid w:val="00AF252D"/>
+    <w:rsid w:val="00AF4A4E"/>
     <w:rsid w:val="00AF5F6F"/>
     <w:rsid w:val="00B0023B"/>
     <w:rsid w:val="00B03BF4"/>
     <w:rsid w:val="00B05064"/>
     <w:rsid w:val="00B104F2"/>
     <w:rsid w:val="00B11E8D"/>
+    <w:rsid w:val="00B1567C"/>
     <w:rsid w:val="00B17763"/>
+    <w:rsid w:val="00B17A57"/>
     <w:rsid w:val="00B17B99"/>
     <w:rsid w:val="00B2059C"/>
     <w:rsid w:val="00B20B0C"/>
     <w:rsid w:val="00B22066"/>
     <w:rsid w:val="00B2294C"/>
     <w:rsid w:val="00B2338C"/>
     <w:rsid w:val="00B24269"/>
     <w:rsid w:val="00B24744"/>
     <w:rsid w:val="00B305F6"/>
     <w:rsid w:val="00B347B6"/>
     <w:rsid w:val="00B34F0F"/>
     <w:rsid w:val="00B364E0"/>
     <w:rsid w:val="00B37F82"/>
     <w:rsid w:val="00B4222A"/>
     <w:rsid w:val="00B423B3"/>
     <w:rsid w:val="00B42418"/>
     <w:rsid w:val="00B4301B"/>
     <w:rsid w:val="00B43414"/>
     <w:rsid w:val="00B44779"/>
     <w:rsid w:val="00B46DA9"/>
     <w:rsid w:val="00B511E7"/>
     <w:rsid w:val="00B5150A"/>
     <w:rsid w:val="00B539F0"/>
     <w:rsid w:val="00B53B1D"/>
     <w:rsid w:val="00B5486D"/>
     <w:rsid w:val="00B550E2"/>
     <w:rsid w:val="00B55F9C"/>
     <w:rsid w:val="00B6052E"/>
     <w:rsid w:val="00B62671"/>
     <w:rsid w:val="00B62805"/>
     <w:rsid w:val="00B63955"/>
+    <w:rsid w:val="00B674F2"/>
     <w:rsid w:val="00B744E7"/>
     <w:rsid w:val="00B777B2"/>
     <w:rsid w:val="00B77F9A"/>
     <w:rsid w:val="00B81076"/>
     <w:rsid w:val="00B849C8"/>
     <w:rsid w:val="00B84CC9"/>
     <w:rsid w:val="00B856AF"/>
     <w:rsid w:val="00B86D93"/>
     <w:rsid w:val="00B87398"/>
     <w:rsid w:val="00B923DD"/>
     <w:rsid w:val="00B9387F"/>
+    <w:rsid w:val="00B94B17"/>
     <w:rsid w:val="00BA05FC"/>
     <w:rsid w:val="00BA1741"/>
     <w:rsid w:val="00BA2C9B"/>
     <w:rsid w:val="00BA3514"/>
     <w:rsid w:val="00BA4C21"/>
     <w:rsid w:val="00BA7190"/>
     <w:rsid w:val="00BB0C40"/>
     <w:rsid w:val="00BB11D5"/>
     <w:rsid w:val="00BB3C58"/>
     <w:rsid w:val="00BC1198"/>
     <w:rsid w:val="00BC282C"/>
+    <w:rsid w:val="00BC3322"/>
     <w:rsid w:val="00BC51C7"/>
     <w:rsid w:val="00BC5D9E"/>
     <w:rsid w:val="00BD26BE"/>
     <w:rsid w:val="00BD2C93"/>
     <w:rsid w:val="00BD4B18"/>
     <w:rsid w:val="00BD55EE"/>
     <w:rsid w:val="00BD5B03"/>
     <w:rsid w:val="00BD5D28"/>
     <w:rsid w:val="00BD70B5"/>
+    <w:rsid w:val="00BE1068"/>
     <w:rsid w:val="00BE17BE"/>
     <w:rsid w:val="00BE3515"/>
     <w:rsid w:val="00BE4D70"/>
     <w:rsid w:val="00BE5822"/>
+    <w:rsid w:val="00BE7CDA"/>
     <w:rsid w:val="00BF2294"/>
+    <w:rsid w:val="00BF2F4B"/>
+    <w:rsid w:val="00BF7BA0"/>
     <w:rsid w:val="00C05C7F"/>
     <w:rsid w:val="00C0697A"/>
     <w:rsid w:val="00C073A2"/>
     <w:rsid w:val="00C105CA"/>
     <w:rsid w:val="00C11512"/>
     <w:rsid w:val="00C11598"/>
     <w:rsid w:val="00C11F0A"/>
     <w:rsid w:val="00C12A39"/>
     <w:rsid w:val="00C12A41"/>
     <w:rsid w:val="00C20D43"/>
     <w:rsid w:val="00C25F16"/>
     <w:rsid w:val="00C26E2C"/>
     <w:rsid w:val="00C27882"/>
     <w:rsid w:val="00C30B39"/>
     <w:rsid w:val="00C32052"/>
     <w:rsid w:val="00C33F4C"/>
     <w:rsid w:val="00C34733"/>
     <w:rsid w:val="00C351A8"/>
     <w:rsid w:val="00C43E4D"/>
     <w:rsid w:val="00C43F45"/>
     <w:rsid w:val="00C46252"/>
     <w:rsid w:val="00C51913"/>
     <w:rsid w:val="00C53924"/>
     <w:rsid w:val="00C5477D"/>
     <w:rsid w:val="00C55231"/>
     <w:rsid w:val="00C567A8"/>
     <w:rsid w:val="00C56856"/>
     <w:rsid w:val="00C6696A"/>
     <w:rsid w:val="00C71C61"/>
     <w:rsid w:val="00C74317"/>
     <w:rsid w:val="00C74EFA"/>
     <w:rsid w:val="00C75B23"/>
+    <w:rsid w:val="00C76725"/>
     <w:rsid w:val="00C81ADA"/>
+    <w:rsid w:val="00C82098"/>
     <w:rsid w:val="00C8245A"/>
     <w:rsid w:val="00C867FC"/>
     <w:rsid w:val="00C8693E"/>
     <w:rsid w:val="00C90100"/>
     <w:rsid w:val="00C95C6D"/>
     <w:rsid w:val="00CA2DFD"/>
     <w:rsid w:val="00CA5B20"/>
     <w:rsid w:val="00CA5D14"/>
     <w:rsid w:val="00CA619C"/>
     <w:rsid w:val="00CA6386"/>
+    <w:rsid w:val="00CA6B14"/>
     <w:rsid w:val="00CA7BBD"/>
     <w:rsid w:val="00CB0E5D"/>
     <w:rsid w:val="00CB4B96"/>
     <w:rsid w:val="00CB60D1"/>
     <w:rsid w:val="00CB6886"/>
     <w:rsid w:val="00CB69F2"/>
     <w:rsid w:val="00CC0298"/>
     <w:rsid w:val="00CC276D"/>
+    <w:rsid w:val="00CC682C"/>
     <w:rsid w:val="00CC6F7D"/>
     <w:rsid w:val="00CC79FF"/>
     <w:rsid w:val="00CC7A06"/>
     <w:rsid w:val="00CC7EC3"/>
     <w:rsid w:val="00CD2262"/>
     <w:rsid w:val="00CD2630"/>
     <w:rsid w:val="00CD3793"/>
     <w:rsid w:val="00CE0487"/>
     <w:rsid w:val="00CE1AA0"/>
     <w:rsid w:val="00CE2C97"/>
     <w:rsid w:val="00CE5F69"/>
     <w:rsid w:val="00CE7270"/>
     <w:rsid w:val="00CE79A8"/>
     <w:rsid w:val="00CF16CE"/>
     <w:rsid w:val="00CF3371"/>
     <w:rsid w:val="00CF5314"/>
     <w:rsid w:val="00CF5B47"/>
     <w:rsid w:val="00CF5BBF"/>
     <w:rsid w:val="00CF5C86"/>
     <w:rsid w:val="00CF60FB"/>
     <w:rsid w:val="00D00B0F"/>
     <w:rsid w:val="00D010C1"/>
     <w:rsid w:val="00D038E7"/>
     <w:rsid w:val="00D0400C"/>
     <w:rsid w:val="00D105E7"/>
     <w:rsid w:val="00D137A8"/>
     <w:rsid w:val="00D13ED1"/>
+    <w:rsid w:val="00D14ED3"/>
     <w:rsid w:val="00D15A3C"/>
     <w:rsid w:val="00D22450"/>
     <w:rsid w:val="00D2463A"/>
     <w:rsid w:val="00D24D16"/>
     <w:rsid w:val="00D25A10"/>
     <w:rsid w:val="00D264E0"/>
+    <w:rsid w:val="00D26EC9"/>
     <w:rsid w:val="00D316A6"/>
     <w:rsid w:val="00D33797"/>
     <w:rsid w:val="00D370A1"/>
     <w:rsid w:val="00D457B9"/>
     <w:rsid w:val="00D51986"/>
     <w:rsid w:val="00D52D82"/>
     <w:rsid w:val="00D55FA4"/>
     <w:rsid w:val="00D57AF7"/>
     <w:rsid w:val="00D57C68"/>
     <w:rsid w:val="00D60E89"/>
     <w:rsid w:val="00D6289A"/>
     <w:rsid w:val="00D628F5"/>
     <w:rsid w:val="00D62CB0"/>
     <w:rsid w:val="00D658A2"/>
+    <w:rsid w:val="00D67CB4"/>
     <w:rsid w:val="00D7086E"/>
     <w:rsid w:val="00D710CA"/>
     <w:rsid w:val="00D76005"/>
     <w:rsid w:val="00D8022C"/>
     <w:rsid w:val="00D80DDD"/>
     <w:rsid w:val="00D82BD4"/>
     <w:rsid w:val="00D848A8"/>
     <w:rsid w:val="00D85C60"/>
     <w:rsid w:val="00D8715D"/>
     <w:rsid w:val="00D91BE3"/>
+    <w:rsid w:val="00D91FA4"/>
     <w:rsid w:val="00D97CEC"/>
     <w:rsid w:val="00DA03A4"/>
     <w:rsid w:val="00DA295E"/>
     <w:rsid w:val="00DA36A4"/>
     <w:rsid w:val="00DA695E"/>
     <w:rsid w:val="00DA7E6D"/>
     <w:rsid w:val="00DB05FB"/>
     <w:rsid w:val="00DB1BB3"/>
     <w:rsid w:val="00DB26DA"/>
     <w:rsid w:val="00DB494B"/>
     <w:rsid w:val="00DB6E93"/>
     <w:rsid w:val="00DB7652"/>
     <w:rsid w:val="00DC06F9"/>
     <w:rsid w:val="00DC0747"/>
     <w:rsid w:val="00DC0CD7"/>
     <w:rsid w:val="00DC224D"/>
     <w:rsid w:val="00DC3DA3"/>
     <w:rsid w:val="00DC4853"/>
     <w:rsid w:val="00DD1374"/>
+    <w:rsid w:val="00DD143C"/>
     <w:rsid w:val="00DD174E"/>
     <w:rsid w:val="00DD2A32"/>
     <w:rsid w:val="00DD41A2"/>
     <w:rsid w:val="00DD4D04"/>
     <w:rsid w:val="00DD5773"/>
     <w:rsid w:val="00DD59BE"/>
     <w:rsid w:val="00DD7DE6"/>
     <w:rsid w:val="00DE04A7"/>
     <w:rsid w:val="00DE1452"/>
     <w:rsid w:val="00DE264D"/>
     <w:rsid w:val="00DE4475"/>
     <w:rsid w:val="00DE5EAB"/>
     <w:rsid w:val="00DF1AB4"/>
     <w:rsid w:val="00DF3E9D"/>
     <w:rsid w:val="00DF5031"/>
     <w:rsid w:val="00DF67B6"/>
     <w:rsid w:val="00DF6B81"/>
     <w:rsid w:val="00DF7A2A"/>
+    <w:rsid w:val="00E04762"/>
     <w:rsid w:val="00E05291"/>
     <w:rsid w:val="00E05B69"/>
     <w:rsid w:val="00E06034"/>
     <w:rsid w:val="00E063FC"/>
     <w:rsid w:val="00E113EE"/>
     <w:rsid w:val="00E11810"/>
     <w:rsid w:val="00E17278"/>
     <w:rsid w:val="00E17381"/>
     <w:rsid w:val="00E17DA8"/>
     <w:rsid w:val="00E21D38"/>
     <w:rsid w:val="00E2263D"/>
     <w:rsid w:val="00E22713"/>
+    <w:rsid w:val="00E229A2"/>
     <w:rsid w:val="00E23F12"/>
     <w:rsid w:val="00E247CB"/>
     <w:rsid w:val="00E273D5"/>
+    <w:rsid w:val="00E273F2"/>
     <w:rsid w:val="00E27518"/>
+    <w:rsid w:val="00E30D8E"/>
     <w:rsid w:val="00E31E93"/>
     <w:rsid w:val="00E32350"/>
     <w:rsid w:val="00E37B4F"/>
     <w:rsid w:val="00E37DD5"/>
     <w:rsid w:val="00E408DD"/>
     <w:rsid w:val="00E42555"/>
     <w:rsid w:val="00E4510E"/>
     <w:rsid w:val="00E47A32"/>
     <w:rsid w:val="00E5020F"/>
     <w:rsid w:val="00E5358F"/>
     <w:rsid w:val="00E565BA"/>
     <w:rsid w:val="00E56B18"/>
+    <w:rsid w:val="00E572D6"/>
     <w:rsid w:val="00E57463"/>
+    <w:rsid w:val="00E57AFF"/>
     <w:rsid w:val="00E625EF"/>
     <w:rsid w:val="00E63DC6"/>
     <w:rsid w:val="00E7047E"/>
+    <w:rsid w:val="00E72128"/>
     <w:rsid w:val="00E72245"/>
     <w:rsid w:val="00E72634"/>
     <w:rsid w:val="00E747B1"/>
+    <w:rsid w:val="00E74BB5"/>
     <w:rsid w:val="00E75E08"/>
     <w:rsid w:val="00E7655A"/>
     <w:rsid w:val="00E76A7F"/>
     <w:rsid w:val="00E76BA6"/>
     <w:rsid w:val="00E77356"/>
     <w:rsid w:val="00E77EF3"/>
     <w:rsid w:val="00E81519"/>
     <w:rsid w:val="00E8262B"/>
     <w:rsid w:val="00E83A7E"/>
     <w:rsid w:val="00E84758"/>
     <w:rsid w:val="00E84CF8"/>
     <w:rsid w:val="00E86CBB"/>
     <w:rsid w:val="00E86E60"/>
     <w:rsid w:val="00E90D69"/>
     <w:rsid w:val="00E92734"/>
     <w:rsid w:val="00E937E3"/>
+    <w:rsid w:val="00E96FE7"/>
     <w:rsid w:val="00EA2908"/>
     <w:rsid w:val="00EA2F02"/>
     <w:rsid w:val="00EA3D62"/>
     <w:rsid w:val="00EA4D0F"/>
     <w:rsid w:val="00EA6FF0"/>
     <w:rsid w:val="00EA734F"/>
     <w:rsid w:val="00EB1224"/>
     <w:rsid w:val="00EB2C09"/>
     <w:rsid w:val="00EB3FB3"/>
     <w:rsid w:val="00EB43EA"/>
     <w:rsid w:val="00EC143D"/>
     <w:rsid w:val="00EC3113"/>
     <w:rsid w:val="00EC4F6C"/>
     <w:rsid w:val="00EC5A80"/>
     <w:rsid w:val="00EC6CCC"/>
     <w:rsid w:val="00ED0922"/>
     <w:rsid w:val="00ED11E7"/>
     <w:rsid w:val="00EE34CA"/>
     <w:rsid w:val="00EE40DF"/>
     <w:rsid w:val="00EE5BFA"/>
     <w:rsid w:val="00EE6382"/>
     <w:rsid w:val="00EF329C"/>
     <w:rsid w:val="00EF49EA"/>
     <w:rsid w:val="00F0109A"/>
     <w:rsid w:val="00F01303"/>
     <w:rsid w:val="00F01902"/>
     <w:rsid w:val="00F01E27"/>
     <w:rsid w:val="00F01FF0"/>
     <w:rsid w:val="00F036D2"/>
+    <w:rsid w:val="00F04CC2"/>
     <w:rsid w:val="00F04F25"/>
     <w:rsid w:val="00F078FE"/>
     <w:rsid w:val="00F1004D"/>
     <w:rsid w:val="00F126E1"/>
     <w:rsid w:val="00F133F8"/>
     <w:rsid w:val="00F13B8C"/>
     <w:rsid w:val="00F1549B"/>
     <w:rsid w:val="00F2147D"/>
     <w:rsid w:val="00F21FF5"/>
     <w:rsid w:val="00F23CF3"/>
     <w:rsid w:val="00F26728"/>
+    <w:rsid w:val="00F274B9"/>
     <w:rsid w:val="00F33651"/>
     <w:rsid w:val="00F338F1"/>
     <w:rsid w:val="00F36024"/>
     <w:rsid w:val="00F37CC3"/>
     <w:rsid w:val="00F40D73"/>
     <w:rsid w:val="00F43BB2"/>
     <w:rsid w:val="00F467B7"/>
     <w:rsid w:val="00F469D9"/>
     <w:rsid w:val="00F50B2F"/>
     <w:rsid w:val="00F51F91"/>
     <w:rsid w:val="00F52457"/>
     <w:rsid w:val="00F535C9"/>
     <w:rsid w:val="00F54923"/>
+    <w:rsid w:val="00F55468"/>
     <w:rsid w:val="00F56839"/>
     <w:rsid w:val="00F569A2"/>
     <w:rsid w:val="00F6145C"/>
     <w:rsid w:val="00F61B51"/>
     <w:rsid w:val="00F61D2F"/>
     <w:rsid w:val="00F6263B"/>
     <w:rsid w:val="00F638F1"/>
     <w:rsid w:val="00F64F5F"/>
+    <w:rsid w:val="00F651E5"/>
     <w:rsid w:val="00F67D9E"/>
+    <w:rsid w:val="00F7226D"/>
     <w:rsid w:val="00F739B1"/>
     <w:rsid w:val="00F74B4C"/>
     <w:rsid w:val="00F80389"/>
     <w:rsid w:val="00F81769"/>
     <w:rsid w:val="00F84417"/>
     <w:rsid w:val="00F8610A"/>
     <w:rsid w:val="00F8676A"/>
     <w:rsid w:val="00F8744D"/>
     <w:rsid w:val="00F90954"/>
     <w:rsid w:val="00F90BD1"/>
     <w:rsid w:val="00F91B92"/>
     <w:rsid w:val="00F9333A"/>
     <w:rsid w:val="00F93812"/>
+    <w:rsid w:val="00FA0BFE"/>
     <w:rsid w:val="00FA2D5D"/>
     <w:rsid w:val="00FA5B6E"/>
     <w:rsid w:val="00FA702B"/>
     <w:rsid w:val="00FB1286"/>
     <w:rsid w:val="00FB2078"/>
     <w:rsid w:val="00FB248C"/>
+    <w:rsid w:val="00FB31F2"/>
     <w:rsid w:val="00FB3361"/>
     <w:rsid w:val="00FB7D57"/>
     <w:rsid w:val="00FC0059"/>
+    <w:rsid w:val="00FC17BD"/>
     <w:rsid w:val="00FC2033"/>
+    <w:rsid w:val="00FC2D93"/>
     <w:rsid w:val="00FC5AEE"/>
     <w:rsid w:val="00FD0C88"/>
     <w:rsid w:val="00FD0D6A"/>
     <w:rsid w:val="00FD122B"/>
     <w:rsid w:val="00FD33BB"/>
     <w:rsid w:val="00FD3CF5"/>
+    <w:rsid w:val="00FD568E"/>
     <w:rsid w:val="00FD5F80"/>
     <w:rsid w:val="00FD6C1E"/>
     <w:rsid w:val="00FE746D"/>
     <w:rsid w:val="00FF0895"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF0ED3"/>
     <w:rsid w:val="00FF1DA8"/>
     <w:rsid w:val="00FF26D6"/>
     <w:rsid w:val="00FF565E"/>
     <w:rsid w:val="00FF5C2B"/>
     <w:rsid w:val="00FF6EF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="104449"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="474BB328"/>
   <w15:docId w15:val="{85C46C9B-9363-46CC-9E14-C5CFF657B582}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -43213,66 +45194,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D960EB6-C3A3-4DB9-8A9E-E2F9CB0B512F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2292</Words>
-  <Characters>12609</Characters>
+  <Words>2310</Words>
+  <Characters>12707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>105</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sitel</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14872</CharactersWithSpaces>
+  <CharactersWithSpaces>14988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SchenkI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>