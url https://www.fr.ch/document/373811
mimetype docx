--- v0 (2025-12-16)
+++ v1 (2026-05-21)
@@ -1,10460 +1,6608 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="06EBAD5D" w14:textId="77777777" w:rsidR="008C69B0" w:rsidRPr="004E54C6" w:rsidRDefault="00372F68" w:rsidP="00C32CF7">
+    <w:p w14:paraId="751EBEE9" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E54C6">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DB0073">
+      <w:r>
+        <w:t xml:space="preserve">FORMULAIRE D’INSCRIPTION / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mẫu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB417B">
-[...10 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đơn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ghi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>danh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1A668BD9" w14:textId="77777777" w:rsidR="008E0403" w:rsidRPr="001349C0" w:rsidRDefault="000629E7" w:rsidP="00AB417B">
+    <w:p w14:paraId="751EBEEA" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00372F68" w:rsidRPr="00372F68">
+        <w:t>Cours de langue et culture d’origine (LCO - Vietnamien)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Cours de langue et culture d’origine (LCO</w:t>
-[...9 lines deleted...]
-          <w:b/>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Lớp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>nguồn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>gốc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>văn-hóa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Việt (LCO – Việt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ngữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AB417B">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="751EBEEB" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Les enfants plurilingues, en complément à leur scolarisation en langue française, ont la possibilité de suivre des cours dans leur langue et culture d’origine (LCO). Ils sont inscrits par leurs parents. L’inscription est valable pour la prochaine année scolaire et les années suivantes. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
-[...3 lines deleted...]
-        <w:t>Lớp học tiếng và nguồn gốc văn-hóa Việt (LCO – Việt ngữ)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Những</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>trẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>biết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>nhiều</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>thứ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ngoài</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pháp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ở </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>trừơng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>đều</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>có</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>thể</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>thêm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>văn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>hóa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>mẹ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>đẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (LCO). Các </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>huynh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ghi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>danh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>vào</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>niên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tới</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>những</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>năm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>kế</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tiếp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0FCD1C" w14:textId="77777777" w:rsidR="00B70317" w:rsidRPr="00646E44" w:rsidRDefault="00760EC8" w:rsidP="00B70317">
+    <w:p w14:paraId="751EBEEC" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRPr="00E43E9A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
-        <w:rPr>
-[...42 lines deleted...]
-          <w:i/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le coût annuel du cours est de 160 CHF par enfant. Un forfait de 260 CHF pour 2 enfants, 360 CHF pour 3 enfants par famille. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Học </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>phí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B70317" w:rsidRPr="00646E44">
-[...3 lines deleted...]
-        <w:t>Các phụ huynh ghi danh cho con em vào niên học tới và những năm kế tiếp.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>năm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> là 160 CHF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mỗi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>trẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gói</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>phí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> là 260 CHF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>trẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 360 CHF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>trẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>trong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cùng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>một</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>gia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>đình</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583C9DBC" w14:textId="77777777" w:rsidR="00760EC8" w:rsidRPr="001349C0" w:rsidRDefault="00760EC8" w:rsidP="00760EC8">
+    <w:p w14:paraId="751EBEED" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRPr="00E43E9A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
-      </w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les informations ci-dessous sont traitées confidentiellement et utilisées exclusivement à des fins scolaires.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Những</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>thông</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dưới</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>đây</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>giữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>kín</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>chỉ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>sử</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dụng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>với</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>đích</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>liên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>quan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>đến</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nhà</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>trường</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tập</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="287C2B29" w14:textId="77777777" w:rsidR="008E0403" w:rsidRPr="000629E7" w:rsidRDefault="00760EC8" w:rsidP="00760EC8">
+    <w:p w14:paraId="751EBEEE" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000629E7">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les informations concernant l’école, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E54C6" w:rsidRPr="000629E7">
+        <w:t>Les informations concernant l’école, le jour et l’heure des cours seront transmises aux parents avant le début des cours.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">le jour et l’heure des cours </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>seront transmises aux parents avant le début des cours.</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Những</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B70317" w:rsidRPr="00B70317">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Những thông tin về trường học, ngày và giờ của lớp Việt ngữ sẽ đựơc báo cho các phụ huynh  trứơc khi nhập học.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E2F80" w:rsidRPr="000629E7">
+        <w:t>thông</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>về</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>trường</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>giờ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>của</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>lớp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Việt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>ngữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>sẽ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>đựơc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>báo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>các</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>huynh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>trứơc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> khi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>nhập</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3224"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="1139"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2232"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="7BC30B1D" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBEF1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E909305" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="000629E7" w:rsidRDefault="00760EC8" w:rsidP="00DB0073">
+          <w:p w14:paraId="751EBEEF" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Nom et prénom de l’élève</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="000629E7">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Họ và tên của học sinh</w:t>
-            </w:r>
+              <w:t>Họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>tên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>học</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>sinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B64F976" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="001349C0" w:rsidRDefault="00FB58DB" w:rsidP="00FB58DB">
+          <w:p w14:paraId="751EBEF0" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008F5F7F" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008F5F7F" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA1133">
-[...6 lines deleted...]
-            <w:r w:rsidR="00BA1133">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F5F7F" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="7DBF8C4C" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBEF4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="048E6348" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="000629E7" w:rsidRDefault="00760EC8" w:rsidP="00DB0073">
+          <w:p w14:paraId="751EBEF2" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Lieu et date de naissance</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="000629E7">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Nơi, ngày, tháng và năm sanh</w:t>
-            </w:r>
+              <w:t>Nơi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>tháng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>năm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>sanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="65836B7D" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="001349C0" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="751EBEF3" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="512FF1CF" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBEF7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="38764369" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="000629E7" w:rsidRDefault="00760EC8" w:rsidP="00DB0073">
+          <w:p w14:paraId="751EBEF5" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Nom et prénom du père</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Họ và tên của cha</w:t>
-            </w:r>
+              <w:t>Họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>tên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>cha</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C04DA1A" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="001349C0" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="751EBEF6" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="42DF2B72" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBEFA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="375C6E49" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="001349C0" w:rsidRDefault="00760EC8" w:rsidP="00DB0073">
+          <w:p w14:paraId="751EBEF8" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Pays d’origine</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>nguyên quán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFFC96C" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="001349C0" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="751EBEF9" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="60519358" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBEFD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="06928DF5" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="000629E7" w:rsidRDefault="00760EC8" w:rsidP="00DB0073">
+          <w:p w14:paraId="751EBEFB" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Nom et prénom de la mère</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Họ và tên của mẹ</w:t>
-            </w:r>
+              <w:t>Họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>tên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>mẹ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5CA5CE" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="001349C0" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="751EBEFC" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="2316578F" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBF00" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="348E8A0F" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="001349C0" w:rsidRDefault="00760EC8" w:rsidP="00DB0073">
+          <w:p w14:paraId="751EBEFE" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Pays d’origine</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>nguyên quán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5B533B49" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="001349C0" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="751EBEFF" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="7C94D257" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBF05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B29BBFA" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00DB0073" w:rsidP="00DB0073">
+          <w:p w14:paraId="751EBF01" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Rue</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>đừơng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1D340B" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="00447F1E">
+          <w:p w14:paraId="751EBF02" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA1133">
-[...6 lines deleted...]
-            <w:r w:rsidR="00BA1133">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A627C1D" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00DB0073" w:rsidP="00E41F6C">
+          <w:p w14:paraId="751EBF03" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>N.°</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>số nhà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F403097" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="00E41F6C">
+          <w:p w14:paraId="751EBF04" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="4E4FBD4B" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBF0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="74564A5D" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00DB0073" w:rsidP="00DB0073">
+          <w:p w14:paraId="751EBF06" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Code postal</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>bưu chính</w:t>
-            </w:r>
+              <w:t>bưu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>chính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6FCE3E" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w14:paraId="751EBF07" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3547EF20" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="009C797C">
+          <w:p w14:paraId="751EBF08" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Lieu</w:t>
             </w:r>
-            <w:r w:rsidR="00DB0073" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>chỗ ở</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="23AD66DC" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="009C797C">
+          <w:p w14:paraId="751EBF09" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="6925D522" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBF0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="641DC900" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="0096653C">
+          <w:p w14:paraId="751EBF0B" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="65B4EE46" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w14:paraId="751EBF0C" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="32740B64" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBF10" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6E7428" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w14:paraId="751EBF0E" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="076B1793" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w14:paraId="751EBF0F" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="4A40949B" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBF13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="28E5BC84" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="000629E7" w:rsidRDefault="00DB0073" w:rsidP="00DB0073">
+          <w:p w14:paraId="751EBF11" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Langue première de l’élève</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="000629E7">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>tiếng mẹ đẻ</w:t>
-            </w:r>
+              <w:t>tiếng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>mẹ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>đẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="107DEED8" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w14:paraId="751EBF12" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="457BE598" w14:textId="77777777" w:rsidTr="00AB417B">
+      <w:tr w:rsidR="00BD5D47" w14:paraId="751EBF16" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A91EABB" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="000629E7" w:rsidRDefault="00F84C1F" w:rsidP="008F5F7F">
+          <w:p w14:paraId="751EBF14" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="000629E7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> et signature des parents</w:t>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="000629E7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB417B" w:rsidRPr="000629E7">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Ngày và chữ ký của phụ huynh</w:t>
-            </w:r>
+              <w:t>Ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>chữ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>ký</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>phụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>huynh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE6DB68" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="001349C0" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w14:paraId="751EBF15" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001349C0">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="356F7474" w14:textId="77777777" w:rsidR="00D06207" w:rsidRDefault="00D06207" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF17" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77A158AD" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF18" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71914647" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF19" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7F8C63" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF1A" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43484B71" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF1B" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09EC3AD4" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF1C" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E0936EE" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF1D" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43934FEA" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF1E" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="591F6192" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF1F" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B8D599" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF20" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FDC4465" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF21" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C294871" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF22" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B3866A" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF23" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F0A4463" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF24" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE7EDF9" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF25" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B0747C" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF26" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36649178" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF27" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B81930B" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF28" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10D447DD" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
+    <w:p w14:paraId="751EBF29" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3125086B" w14:textId="77777777" w:rsidR="00BA1133" w:rsidRDefault="00BA1133" w:rsidP="003C426F">
-[...4120 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+    <w:sectPr w:rsidR="00BD5D47">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="426" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B66F342" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w14:paraId="37C26AC5" w14:textId="77777777" w:rsidR="00CB1BF0" w:rsidRDefault="00CB1BF0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="549EB8C3" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w14:paraId="28545209" w14:textId="77777777" w:rsidR="00CB1BF0" w:rsidRDefault="00CB1BF0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Latha">
     <w:panose1 w:val="02000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00100003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="031B7DD6" w14:textId="77777777" w:rsidR="0073574B" w:rsidRDefault="0073574B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="751EBFCE" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="647F2747" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="751EBFCF" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7D12BDD5" w14:textId="77777777" w:rsidR="0072717B" w:rsidRPr="00BF50CB" w:rsidRDefault="0072717B" w:rsidP="0072717B">
+  <w:p w14:paraId="751EBFD0" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
+    <w:r>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3368763D" w14:textId="77777777" w:rsidR="00A12AAE" w:rsidRPr="00BF50CB" w:rsidRDefault="00A12AAE" w:rsidP="00A12AAE">
+  <w:p w14:paraId="751EBFD1" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
-[...1 lines deleted...]
-    </w:r>
     <w:r>
-      <w:t>de la formation et des affaires culturelles</w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
-      <w:t>DFAC</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">DFAC </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="498CCED0" w14:textId="77777777" w:rsidR="00A12AAE" w:rsidRPr="00041EA2" w:rsidRDefault="00A12AAE" w:rsidP="00A12AAE">
+  <w:p w14:paraId="751EBFD2" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B93917">
+    <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B93917">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="32AF9D34" w14:textId="395CAD13" w:rsidR="009937BE" w:rsidRPr="0072717B" w:rsidRDefault="009937BE" w:rsidP="00A12AAE">
+  <w:p w14:paraId="751EBFD3" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7530AC92" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00BF50CB" w:rsidRDefault="009937BE" w:rsidP="00041EA2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="751EBFDF" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
+    <w:r>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="11B4E1BC" w14:textId="77777777" w:rsidR="00A12AAE" w:rsidRPr="00BF50CB" w:rsidRDefault="00A12AAE" w:rsidP="00A12AAE">
+  <w:p w14:paraId="751EBFE0" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
-[...1 lines deleted...]
-    </w:r>
     <w:r>
-      <w:t>de la formation et des affaires culturelles</w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
-      <w:t>DFAC</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">DFAC </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="63449E92" w14:textId="77777777" w:rsidR="00A12AAE" w:rsidRPr="00041EA2" w:rsidRDefault="00A12AAE" w:rsidP="00A12AAE">
+  <w:p w14:paraId="751EBFE1" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B93917">
+    <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B93917">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="527B9269" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00041EA2" w:rsidRDefault="009937BE" w:rsidP="00C11400">
+  <w:p w14:paraId="751EBFE2" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39A8E248" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w14:paraId="7E29A532" w14:textId="77777777" w:rsidR="00CB1BF0" w:rsidRDefault="00CB1BF0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="054F69C1" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w14:paraId="61B09E54" w14:textId="77777777" w:rsidR="00CB1BF0" w:rsidRDefault="00CB1BF0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="084474FA" w14:textId="77777777" w:rsidR="0073574B" w:rsidRDefault="0073574B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="751EBFC8" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w14:paraId="29BB5973" w14:textId="77777777">
+    <w:tr w:rsidR="00BD5D47" w14:paraId="751EBFCC" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6FC28C55" w14:textId="77777777" w:rsidR="005E2F80" w:rsidRPr="004E54C6" w:rsidRDefault="005E2F80" w:rsidP="005E2F80">
+        <w:p w14:paraId="751EBFC9" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue française </w:t>
           </w:r>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="158E8F58" w14:textId="77777777" w:rsidR="005E2F80" w:rsidRPr="004E54C6" w:rsidRDefault="005E2F80" w:rsidP="005E2F80">
+        <w:p w14:paraId="751EBFCA" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue allemande </w:t>
           </w:r>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>DOA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="191DDD31" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="0064336A" w:rsidRDefault="009937BE" w:rsidP="00822F08">
+        <w:p w14:paraId="751EBFCB" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00546D10">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
-              <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>de</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
-          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00546D10">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
-              <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-CH" w:bidi="ta-IN"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="36F14AB3" wp14:editId="61CB8AE5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="751EBFE3" wp14:editId="751EBFE4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
+                        <pic:cNvPr id="2" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1363508B" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00C11400"/>
+  <w:p w14:paraId="751EBFCD" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w:rsidRPr="004A0F2D" w14:paraId="3927EE0F" w14:textId="77777777">
+    <w:tr w:rsidR="00BD5D47" w14:paraId="751EBFDD" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="15BDA846" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00AA545D" w:rsidRDefault="009937BE" w:rsidP="00822F08">
+        <w:p w14:paraId="751EBFD4" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ta-IN"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="589C532C" wp14:editId="002FB2FA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="751EBFE5" wp14:editId="751EBFE6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 2" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Image 2" descr="logo_fr_300.jpg"/>
+                        <pic:cNvPr id="1" name="Image 2" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="27ED51B5" w14:textId="77777777" w:rsidR="004E54C6" w:rsidRPr="004E54C6" w:rsidRDefault="004E54C6" w:rsidP="004E54C6">
+        <w:p w14:paraId="751EBFD5" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue française </w:t>
           </w:r>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="56646325" w14:textId="77777777" w:rsidR="004E54C6" w:rsidRPr="004E54C6" w:rsidRDefault="004E54C6" w:rsidP="004E54C6">
+        <w:p w14:paraId="751EBFD6" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue allemande </w:t>
           </w:r>
-          <w:r w:rsidRPr="004E54C6">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>DOA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="643C6CD6" w14:textId="77777777" w:rsidR="004E54C6" w:rsidRPr="004E54C6" w:rsidRDefault="004E54C6" w:rsidP="004E54C6">
+        <w:p w14:paraId="751EBFD7" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="059BA948" w14:textId="0B71E7EF" w:rsidR="00A12AAE" w:rsidRPr="004E54C6" w:rsidRDefault="00A12AAE" w:rsidP="00A12AAE">
-[...44 lines deleted...]
-        <w:p w14:paraId="588BBA48" w14:textId="77777777" w:rsidR="00A12AAE" w:rsidRPr="004E54C6" w:rsidRDefault="00A12AAE" w:rsidP="00A12AAE">
+        <w:p w14:paraId="751EBFD8" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve">Roue André-Piller </w:t>
+            <w:br/>
+            <w:t xml:space="preserve">T +41 26 305 46 15 </w:t>
           </w:r>
-          <w:r w:rsidRPr="004E54C6">
+        </w:p>
+        <w:p w14:paraId="751EBFD9" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47">
+          <w:pPr>
+            <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>2</w:t>
-[...24 lines deleted...]
-          </w:r>
+          </w:pPr>
         </w:p>
-        <w:p w14:paraId="037646A2" w14:textId="77777777" w:rsidR="00A12AAE" w:rsidRPr="004E54C6" w:rsidRDefault="00A12AAE" w:rsidP="00A12AAE">
+        <w:p w14:paraId="751EBFDA" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>T +41 26 305 73 80,</w:t>
+            <w:t>Roue André-Piller 21, 1762 Givisiez</w:t>
           </w:r>
-          <w:r w:rsidRPr="004E54C6">
+        </w:p>
+        <w:p w14:paraId="751EBFDB" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve"> F +41 26 305 73 93</w:t>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>T +41 26 305 73 80, F +41 26 305 73 93</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="199D0DD2" w14:textId="6B806C99" w:rsidR="009937BE" w:rsidRPr="004E54C6" w:rsidRDefault="00A12AAE" w:rsidP="00A12AAE">
+        <w:p w14:paraId="751EBFDC" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:color w:val="auto"/>
               <w:szCs w:val="16"/>
               <w:u w:val="none"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="0000FF"/>
               <w:szCs w:val="16"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-PT"/>
             </w:rPr>
             <w:t>www.fr.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4BE474D7" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00CA0DF7"/>
+  <w:p w14:paraId="751EBFDE" w14:textId="77777777" w:rsidR="00BD5D47" w:rsidRDefault="00BD5D47"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...25 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="297CE232"/>
+    <w:nsid w:val="10583E2F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10583E2F"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...232 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="10dnumrotation4eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1475"/>
+          <w:tab w:val="left" w:pos="1475"/>
         </w:tabs>
         <w:ind w:left="1475" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...542 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3996AFE0"/>
+    <w:tmpl w:val="546A1B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1106"/>
+          <w:tab w:val="left" w:pos="1106"/>
         </w:tabs>
         <w:ind w:left="1106" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1361"/>
+          <w:tab w:val="left" w:pos="1361"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1361"/>
+          <w:tab w:val="left" w:pos="1361"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1361"/>
+          <w:tab w:val="left" w:pos="1361"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1361"/>
+          <w:tab w:val="left" w:pos="1361"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3102"/>
+          <w:tab w:val="left" w:pos="3102"/>
         </w:tabs>
         <w:ind w:left="3102" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3966"/>
+          <w:tab w:val="left" w:pos="3966"/>
         </w:tabs>
         <w:ind w:left="3606" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4326"/>
+          <w:tab w:val="left" w:pos="4326"/>
         </w:tabs>
         <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4686"/>
+          <w:tab w:val="left" w:pos="4686"/>
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57260FD6"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E168CDEA">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="57260FD6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="737"/>
+          <w:tab w:val="left" w:pos="737"/>
         </w:tabs>
         <w:ind w:left="737" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D372EB"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FA1452D8">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="57D372EB"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A897F7A"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="96A0DD84"/>
+    <w:tmpl w:val="5FE34DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="851"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="851"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
-        <w:color w:val="000000"/>
+        <w:color w:val="404040"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="851"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="851"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="992"/>
+          <w:tab w:val="left" w:pos="992"/>
         </w:tabs>
         <w:ind w:left="992" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="17"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2733"/>
+          <w:tab w:val="left" w:pos="2733"/>
         </w:tabs>
         <w:ind w:left="2733" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3597"/>
+          <w:tab w:val="left" w:pos="3597"/>
         </w:tabs>
         <w:ind w:left="3237" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3957"/>
+          <w:tab w:val="left" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4317"/>
+          <w:tab w:val="left" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FE34DC6"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="60AE4E32"/>
+    <w:tmpl w:val="5FFB6583"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...239 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...131 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3E0F1A"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="1F6495CA">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A3E0F1A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10numrotation"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BA973F6"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9662C768"/>
+    <w:tmpl w:val="77856DF1"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...156 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="348456105">
-[...17 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="920993042">
+  <w:num w:numId="1" w16cid:durableId="332726385">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2116754668">
+  <w:num w:numId="2" w16cid:durableId="172652206">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1487087192">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1470123146">
+  <w:num w:numId="4" w16cid:durableId="87044610">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="75826027">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="402988396">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1364209864">
+  <w:num w:numId="7" w16cid:durableId="146440026">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1679963239">
+  <w:num w:numId="8" w16cid:durableId="22362418">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="995885613">
-[...29 lines deleted...]
-  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32CF7"/>
     <w:rsid w:val="00027764"/>
     <w:rsid w:val="00027CA7"/>
     <w:rsid w:val="00041909"/>
     <w:rsid w:val="00041EA2"/>
     <w:rsid w:val="00043F13"/>
     <w:rsid w:val="000629E7"/>
     <w:rsid w:val="0008343D"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000B3132"/>
     <w:rsid w:val="000E6EDC"/>
     <w:rsid w:val="00102FE4"/>
     <w:rsid w:val="00115FF7"/>
     <w:rsid w:val="00122D7D"/>
     <w:rsid w:val="001349C0"/>
     <w:rsid w:val="001625B8"/>
     <w:rsid w:val="001A417B"/>
     <w:rsid w:val="001B6FAC"/>
@@ -10558,303 +6706,310 @@
     <w:rsid w:val="00A12AAE"/>
     <w:rsid w:val="00A42ABF"/>
     <w:rsid w:val="00A460F3"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A525B6"/>
     <w:rsid w:val="00A73657"/>
     <w:rsid w:val="00AA5B03"/>
     <w:rsid w:val="00AB417B"/>
     <w:rsid w:val="00AC201A"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AD28C1"/>
     <w:rsid w:val="00AF5D28"/>
     <w:rsid w:val="00B0093F"/>
     <w:rsid w:val="00B16E27"/>
     <w:rsid w:val="00B24C60"/>
     <w:rsid w:val="00B27739"/>
     <w:rsid w:val="00B70317"/>
     <w:rsid w:val="00B73F81"/>
     <w:rsid w:val="00B748D9"/>
     <w:rsid w:val="00B76FA3"/>
     <w:rsid w:val="00B92A93"/>
     <w:rsid w:val="00B93B03"/>
     <w:rsid w:val="00BA1133"/>
     <w:rsid w:val="00BB5CDC"/>
     <w:rsid w:val="00BD03BD"/>
+    <w:rsid w:val="00BD5D47"/>
     <w:rsid w:val="00BE5CD3"/>
     <w:rsid w:val="00BF6248"/>
     <w:rsid w:val="00C03476"/>
     <w:rsid w:val="00C11400"/>
     <w:rsid w:val="00C32CF7"/>
     <w:rsid w:val="00C439BD"/>
     <w:rsid w:val="00C77297"/>
     <w:rsid w:val="00C86E66"/>
     <w:rsid w:val="00CA0DF7"/>
     <w:rsid w:val="00CB0EB9"/>
+    <w:rsid w:val="00CB1BF0"/>
     <w:rsid w:val="00CB63FC"/>
     <w:rsid w:val="00CD4BB3"/>
     <w:rsid w:val="00D06207"/>
     <w:rsid w:val="00D57ECD"/>
     <w:rsid w:val="00DB0073"/>
     <w:rsid w:val="00DB46D0"/>
     <w:rsid w:val="00DB6779"/>
     <w:rsid w:val="00DB7085"/>
     <w:rsid w:val="00DE15EE"/>
     <w:rsid w:val="00DF24C9"/>
     <w:rsid w:val="00E21E84"/>
     <w:rsid w:val="00E24A5D"/>
+    <w:rsid w:val="00E43E9A"/>
+    <w:rsid w:val="00E479A4"/>
     <w:rsid w:val="00E875BA"/>
     <w:rsid w:val="00E87CF2"/>
     <w:rsid w:val="00EC5A21"/>
     <w:rsid w:val="00ED1DB8"/>
     <w:rsid w:val="00ED1E28"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F16915"/>
     <w:rsid w:val="00F711DE"/>
     <w:rsid w:val="00F84C1F"/>
     <w:rsid w:val="00FA1673"/>
     <w:rsid w:val="00FB58DB"/>
     <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC6088"/>
     <w:rsid w:val="00FD1CC2"/>
     <w:rsid w:val="00FE21DA"/>
     <w:rsid w:val="00FE3555"/>
+    <w:rsid w:val="084460E5"/>
+    <w:rsid w:val="17E37FE6"/>
+    <w:rsid w:val="3FB74FD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
+  <w:themeFontLang w:val="de-CH" w:eastAsia="zh-CN" w:bidi="ta-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1972AD63"/>
-  <w15:docId w15:val="{AF0E992B-52F3-416E-A7BB-89EAE190831C}"/>
+  <w14:docId w14:val="751EBEE9"/>
+  <w15:docId w15:val="{F5C85267-ABEA-4F4D-9DA8-EB5720EAB570}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:locked="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:locked="1" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:locked="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:locked="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:locked="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11009,861 +7164,813 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008E0403"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre6Car"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numrodepage">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textebrut">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextebrutCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Titre2"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numrodepage">
-[...1 lines deleted...]
-    <w:basedOn w:val="Policepardfaut"/>
+  <w:style w:type="paragraph" w:styleId="TM4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00042B29"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="595"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="16"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="794"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
-    <w:rsid w:val="002815CF"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05titreprincipalouobjetgras">
     <w:name w:val="05_titre_principal_ou_objet_gras"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07atexteprincipal">
     <w:name w:val="07a_texte_principal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C03476"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces">
     <w:name w:val="08_puces"/>
     <w:qFormat/>
-    <w:rsid w:val="00995D8A"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12annexecontactrenseignementsetc">
     <w:name w:val="12_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
-  </w:style>
-[...25 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00A654C1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
     <w:basedOn w:val="TM1"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
     <w:basedOn w:val="TM2"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
     <w:basedOn w:val="TM3"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces2">
     <w:name w:val="08_puces_2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces3">
     <w:name w:val="08_puces_3"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="681" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
-    </w:rPr>
-[...41 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07btexteprincipalsansespacebloc">
     <w:name w:val="07b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="03date">
     <w:name w:val="03_date"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02adressedestinataire">
     <w:name w:val="02_adresse_destinataire"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
-    <w:rsid w:val="002815CF"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06lead">
     <w:name w:val="06_lead"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
     <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre6"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E06965"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="369"/>
       </w:tabs>
       <w:ind w:left="369" w:hanging="369"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
     <w:basedOn w:val="Titre1"/>
     <w:next w:val="07atexteprincipal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04titreprincipalouobjetnormal">
     <w:name w:val="04_titre_principal_ou_objet_normal"/>
     <w:basedOn w:val="05titreprincipalouobjetgras"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="002815CF"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeinLeerraum1">
     <w:name w:val="Kein Leerraum1"/>
-    <w:rsid w:val="00C03476"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
     <w:name w:val="10b_numérotation_2e_niveau"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="738" w:hanging="369"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10cnumrotation3eniveau">
     <w:name w:val="10c_numérotation_3e_niveau"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
     <w:name w:val="10d_numérotation_4e_niveau"/>
     <w:qFormat/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
-    <w:rsid w:val="00FA1673"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009937BE"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009937BE"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Grilledutableau">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
-    <w:rsid w:val="00D06207"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextebrutCar">
     <w:name w:val="Texte brut Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textebrut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA1133"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...30 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amfr.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cipe@cipe-ne.ch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:semabolat.meb@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jolanta.kosztyla@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amfr.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educacionyfp.gob.es/suiza/alce-berna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tamilschool.ch/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alce.berna@educacion.gob.es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ilova.maja@live.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.nguyen@bluewin.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hashemy62_aazar@hotmail.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ponvignes@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hds-ch@bluewin.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smex-ctp.trendmicro.com:443/wis/clicktime/v1/query?url=http%3a%2f%2fwww.ecolerussefribourg.ch&amp;umid=2fdada8c-9a5c-4e1b-9cba-493e2a17d19e&amp;auth=f975ed0449dd68fecc680d2b72b1d9431f035e04-22499665d34e5e3a0df01d14a7a4890a744a799b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bern.meb.gov.tr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frinihongo@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solahelou@hotmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epesuica.ch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:egitim@bluewin.ch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12122,52 +8229,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3a1c71870d7c9703eab9101153c37fd7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be95a4dde3fcc19eab8ebcd0d1ef9677" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5f148aa271782c65d30da5fd005ba325">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5e241cea9bd067bda2b590a0b22fee" ns2:_="" ns3:_="">
     <xsd:import namespace="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <xsd:import namespace="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -12376,167 +8492,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="af61a408-0ce3-49be-8151-8ed024b7efa5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6455b11c-ba34-410d-8c6a-32bfc9959fab">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CB8023E-8E28-48E2-A9CD-DCEFD15D2A9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C153DA-A5E4-4D94-BDA9-CAEDD0D8B917}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ECE6466-F19D-4CAD-8A41-EFA77A3E755C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FA3A8A5-C343-47B4-8A38-25CF2F183DBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3FA333F-1CF3-4134-A73D-74D606623A81}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4349</Characters>
+  <Pages>2</Pages>
+  <Words>318</Words>
+  <Characters>1753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5129</CharactersWithSpaces>
+  <CharactersWithSpaces>2067</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>catillazl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD389CD5566B9348976D3681DFE8B521</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.2.0.23196</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ICV">
+    <vt:lpwstr>AE8D612CA0664290BBA09AA9C57D39F7_12</vt:lpwstr>
+  </property>
 </Properties>
 </file>