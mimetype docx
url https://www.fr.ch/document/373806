--- v0 (2025-12-05)
+++ v1 (2026-05-21)
@@ -1,126 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="753BC448" w14:textId="77777777" w:rsidR="008C69B0" w:rsidRPr="004E54C6" w:rsidRDefault="00372F68" w:rsidP="00C32CF7">
+    <w:p w:rsidR="008C69B0" w:rsidRPr="004E54C6" w:rsidRDefault="00372F68" w:rsidP="00C32CF7">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
       </w:pPr>
       <w:r w:rsidRPr="004E54C6">
         <w:t>FORMULAIRE D’INSCRIPTION</w:t>
       </w:r>
       <w:r w:rsidR="00F84C1F">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00F84C1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">KAYIT </w:t>
       </w:r>
       <w:r w:rsidR="00F84C1F" w:rsidRPr="00AA16C4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FORMU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E5F6A5" w14:textId="77777777" w:rsidR="008E0403" w:rsidRPr="005E2F80" w:rsidRDefault="008E0403" w:rsidP="005E2F80">
+    <w:p w:rsidR="008E0403" w:rsidRPr="005E2F80" w:rsidRDefault="008E0403" w:rsidP="005E2F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arrus BT" w:hAnsi="Arrus BT"/>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6133CE6A" w14:textId="77777777" w:rsidR="008E0403" w:rsidRPr="00BB7ADA" w:rsidRDefault="00372F68" w:rsidP="00F84C1F">
+    <w:p w:rsidR="008E0403" w:rsidRPr="00BB7ADA" w:rsidRDefault="00372F68" w:rsidP="00F84C1F">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00372F68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Cours de langue et culture d’origine (LCO</w:t>
       </w:r>
       <w:r w:rsidR="00F84C1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> - Turc</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00372F68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F84C1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F84C1F" w:rsidRPr="00BB7ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Anadil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F84C1F" w:rsidRPr="00BB7ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F84C1F" w:rsidRPr="00BB7ADA">
         <w:rPr>
@@ -180,62 +183,102 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F84C1F" w:rsidRPr="00BB7ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (LCO –</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F84C1F" w:rsidRPr="00BB7ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Türkçe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F84C1F" w:rsidRPr="00BB7ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B82945F" w14:textId="77777777" w:rsidR="00B94038" w:rsidRPr="008B4523" w:rsidRDefault="00760EC8" w:rsidP="00B94038">
+    <w:p w:rsidR="005C7872" w:rsidRDefault="00760EC8" w:rsidP="005C7872">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F84C1F">
+        <w:t xml:space="preserve">Les enfants plurilingues, en complément à leur scolarisation en langue française, ont la possibilité de suivre des cours dans leur langue et culture d’origine (LCO). Ils sont inscrits par leurs parents. L’inscription est valable pour la prochaine année scolaire et les années suivantes. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7872">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7872">
+        <w:t xml:space="preserve">e coûte annuel du cours est 0.- par enfant. Les informations ci-dessous sont </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872">
+        <w:t>traitees</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7872">
+        <w:t xml:space="preserve">confidentiellement et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872">
+        <w:t>utilisées</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7872">
+        <w:t>exclusivement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872">
+        <w:t xml:space="preserve"> des fins scolaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B94038" w:rsidRPr="005C7872" w:rsidRDefault="00F84C1F" w:rsidP="005C7872">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:rtl/>
-          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84C1F">
-        <w:t xml:space="preserve">Les enfants plurilingues, en complément à leur scolarisation en langue française, ont la possibilité de suivre des cours dans leur langue et culture d’origine (LCO). Ils sont inscrits par leurs parents. L’inscription est valable pour la prochaine année scolaire et les années suivantes. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B94038" w:rsidRPr="007A5880">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Birden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B94038" w:rsidRPr="007A5880">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B94038" w:rsidRPr="007A5880">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>fazla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B94038" w:rsidRPr="007A5880">
@@ -628,52 +671,267 @@
           <w:i/>
         </w:rPr>
         <w:t>için</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B94038" w:rsidRPr="007A5880">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B94038" w:rsidRPr="007A5880">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>geçerlidir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B94038" w:rsidRPr="007A5880">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Kursun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>yıllık</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ücreti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>çocuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>başına</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0.-'dır. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Aşağıdaki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bilgiler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>gizli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tutulacak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>yalnızca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>okul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>amaçları</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>için</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>kullanılacaktır</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7872" w:rsidRPr="005C7872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7B82CE82" w14:textId="77777777" w:rsidR="008E0403" w:rsidRPr="00B27739" w:rsidRDefault="00760EC8" w:rsidP="00760EC8">
+    <w:p w:rsidR="008E0403" w:rsidRPr="00B27739" w:rsidRDefault="00760EC8" w:rsidP="00760EC8">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27739">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Les informations concernant l’école, </w:t>
       </w:r>
       <w:r w:rsidR="004E54C6" w:rsidRPr="00B27739">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">le jour et l’heure des cours </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27739">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>seront transmises aux parents avant le début des cours.</w:t>
       </w:r>
@@ -688,82 +946,82 @@
           <w:i/>
         </w:rPr>
         <w:t>Türkçe kurslarının yapılacağı okul, gün ve saatle ilgili bilgiler kurslardan ön</w:t>
       </w:r>
       <w:r w:rsidR="00B94038">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ce anne-babalara iletilecektir.</w:t>
       </w:r>
       <w:r w:rsidR="00B94038" w:rsidRPr="00F84C1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E2F80" w:rsidRPr="00F84C1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3162"/>
         <w:gridCol w:w="2475"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2374"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="21664F53" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="643954CC" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Nom et prénom de l’élève</w:t>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
@@ -773,51 +1031,51 @@
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Çocuğun soyadı ve adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="067714D1" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00FB58DB" w:rsidP="00FB58DB">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00FB58DB" w:rsidP="00FB58DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -900,83 +1158,75 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="008F5F7F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="008F5F7F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000742BD">
-[...12 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r w:rsidR="008F5F7F" w:rsidRPr="00F84C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
             </w:r>
             <w:r w:rsidR="008F5F7F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="3EF6E2A1" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFDDBDF" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Lieu et date de naissance</w:t>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
@@ -985,51 +1235,51 @@
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Doğum yeri ve tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="61E8E71B" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1092,57 +1342,57 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="3C5E2F82" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="206122F1" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Nom et prénom du père</w:t>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
@@ -1218,51 +1468,51 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>adı</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="498632F8" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1325,106 +1575,106 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="6D266D86" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="045158C9" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Pays d’origine</w:t>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Geldiği ülke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC7C03B" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1487,57 +1737,57 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="003677E8" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7644A291" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Nom et prénom de la mère</w:t>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
@@ -1613,51 +1863,51 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>adı</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="421D7C4D" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1720,106 +1970,106 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w14:paraId="2B39CEF3" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="44A2C244" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="00760EC8" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Pays d’origine</w:t>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00F84C1F" w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Geldiği ülke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="33039361" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w:rsidR="008F5F7F" w:rsidRPr="00F84C1F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1882,108 +2132,108 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="21D1B671" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="63C50A88" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00CB63FC">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Rue</w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Sokak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1931DD79" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00447F1E">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00447F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2066,110 +2316,102 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000742BD">
-[...12 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r w:rsidRPr="00F84C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="290A2B2C" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00A54349" w:rsidP="00E41F6C">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00A54349" w:rsidP="00E41F6C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>N.°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="06270404" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00E41F6C">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00E41F6C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2232,125 +2474,127 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="2E11C271" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0550CE3E" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00205426">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00205426">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Code postal</w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Posta kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0804D50D" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
@@ -2399,128 +2643,130 @@
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6E13DD" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="009C797C">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="009C797C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Lieu</w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Şehir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2941" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="65FCCB57" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="009C797C">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="009C797C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
@@ -2565,87 +2811,88 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="3FAE3E69" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5D29DC" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="0096653C">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="0096653C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="631BE1B1" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2708,88 +2955,88 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="085F0756" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9D0655" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1508A999" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2852,109 +3099,108 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="27326558" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="40A91CEC" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Langue première de l’élève</w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Öğrencinin ana dili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="32C769CB" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3017,121 +3263,121 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w14:paraId="4724C954" w14:textId="77777777" w:rsidTr="00A54349">
+      <w:tr w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidTr="00A54349">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="53669737" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="008F5F7F">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="008F5F7F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> et signature des parents</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21C4064E" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="008F5F7F">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="008F5F7F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Öğrencinin ana dili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6691" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="78329255" w14:textId="77777777" w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
+          <w:p w:rsidR="00F84C1F" w:rsidRPr="00F84C1F" w:rsidRDefault="00F84C1F" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3195,760 +3441,759 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D7D9867" w14:textId="77777777" w:rsidR="00D06207" w:rsidRDefault="00D06207" w:rsidP="006E6053">
+    <w:p w:rsidR="00D06207" w:rsidRDefault="00D06207" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="291F920B" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1849DD2F" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9B4A0D" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AD8164B" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DA8AD26" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E8BA5E" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59CC5538" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="614E92D0" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ABCE3CB" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77997A28" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB7C9A5" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C4EC00E" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="281E7D64" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="594A3C05" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21956D61" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02111B89" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A30E598" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77ED9D81" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7861CC79" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B0FE33" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC4A9EF" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1456"/>
         <w:gridCol w:w="1334"/>
         <w:gridCol w:w="2741"/>
         <w:gridCol w:w="3788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000742BD" w14:paraId="29267E1C" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9922" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ED3A9D0" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>COURS ET COORDINATEURS LCO CANTON DE FRIBOURG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="0620D6C2" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44C0C114" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LANGUES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31BBEBFE" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ORGANISME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11592CF1" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COORDINATEUR-TRICE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="251DDFD6" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTACT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>POUR L’INSCRIPTION AUX COURS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="5285B3AE" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34DB84ED" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">AFGHAN / PERSE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="648757A1" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Afghanischer Verein Freiburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3739AC08" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Hashemy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A898201" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...8 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>hashemy62_aazar@hotmail.ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="484D24B3" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>079 267 39 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="67F572F1" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E4AED14" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>ALBANAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B76146C" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">LAPSH „Naim </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
@@ -3982,730 +4227,730 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFA4C54" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4EE4DF" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Personne actuellement pour donner les cours</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19AEF4E3" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="4C774B65" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E477685" w14:textId="77777777" w:rsidR="000742BD" w:rsidRPr="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRPr="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="269AA688" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambassade </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>d’Albanie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15F37D8F" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sejdiu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39249BBC" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>076 321 26 94</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
               <w:t>vaxhid_sejdiu@hotmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="018A2647" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17944234" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ARABE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DBC7692" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Association des musulmans de Fribourg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="321D82ED" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Tamer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ahmed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3134874E" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47378092" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...9 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>info@amfr.ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="374C3496" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...9 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>www.amfr.ch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="000742BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="07B828C3" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BEB25B8" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7712D8F6" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Talaki</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="291A47E6" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mme Aziz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7044FB6C" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="216E5945" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2163696F" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD09818" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...9 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>solahelou@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4667C994" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>078 984 75 50</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16AD0C28" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="4838171E" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F00663B" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>CHINOIS (mandarin)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D5EB16A" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Huaxia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4752,230 +4997,230 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04C8EA08" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mme Ping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AC6E310" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>079 526 02 63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B01B275" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>info@chinese-schoolbern.ch</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B27FD94" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>www.chinese-schoolbern.ch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="0DE14A86" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ADBB995" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>CROATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A6B613F" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ambassade de Croatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="147E78BE" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -4986,51 +5231,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Rajic</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="52EAD61B" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme Anita </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -5045,221 +5290,221 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ens</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1624B5C8" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>banovicanita.pro@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="195E89AF" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...7 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>hds-ch@bluewin.ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5AD4B1C0" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>+41 78 233 97 02</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CB3EEEA" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>hrvatska.nastava.u.svicarskoj@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w:rsidRPr="000742BD" w14:paraId="5790CB1F" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidRPr="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16F49D0C" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ESPAGNOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="413988D6" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ambassade d‘Espagne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57434B6A" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -5271,750 +5516,681 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Castro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BB0FAE6" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>alce.berna@educacion.gob.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5F9617C7" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>031 351 29 35</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C1B1F69" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...8 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>www.educacionyfp.gob.es/suiza/alce-berna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="000742BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="732F8CC2" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68CD4524" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GREC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25E270F6" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Cercle</w:t>
-[...45 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Cercle d’Etudes Grecques</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B146302" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>M. Ladoukakis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5827352B" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>direction@ecolegrecque.ch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="46EB4B8F" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0237DC07" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ITALIEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34009B3C" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Ambassade</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> d’Italie</w:t>
+              <w:t>Ambassade d’Italie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16502A76" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>CIPE – Comitato Italiano per la Promozione Educativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C79BD4C" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>032 721 36 49</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="055FCA94" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...9 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>cipe@cipe-ne.ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="74A44A71" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BBE84D7" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>JAPONAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66FB086A" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ecole japonaise de Fribourg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="477EC251" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Kitamura</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F18846" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2105C005" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>frinihongo@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="000742BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
               <w:t>https://frinihongo.wordpress.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="3DC55779" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DC8CDF4" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>LINGALA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B92020C" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ACOFRI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B658298" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -6026,503 +6202,502 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>- N'M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="704FBAFC" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>pelagedem@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="362E315D" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56B99599" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>MACEDONIEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28ACE3DA" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ambassade de Macédoine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BADF0CC" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mme Maja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AFB8A58" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Textebrut"/>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
+            <w:pPr>
+              <w:pStyle w:val="DzMetin"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>078 879 22 84</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EF70958" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Textebrut"/>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:pStyle w:val="DzMetin"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Ilova.maja@live.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="02D0386A" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25287FB3" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>POLONAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DB7B15F" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mission catholique polonaise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B1C5DF5" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Kosztyla</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A4D4EAD" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>jolanta.kosztyla@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="000742BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0910EDD6" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="000742BD">
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="000742BD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6980EE7A" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="000742BD"/>
+    <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD" w:rsidP="000742BD"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1482"/>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="2185"/>
         <w:gridCol w:w="3814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000742BD" w14:paraId="49B8C2B2" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1249B6F3" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>PORTUGAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30FC3D67" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ambassade du Portugal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57CC69F0" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6533,704 +6708,706 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gonçalves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58090E01" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>031 352 73 49</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E6B12D4" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>coordenacao@epesuica.ch</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CBE4062" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>www.epesuica.ch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="000742BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="7937E909" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5012115C" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ROUMAIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6030E96F" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Association culturelle Roumanie-Suisse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F78408F" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mme Duff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="535183BE" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>duffelena@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="4C2654B3" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70F3F660" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>RUSSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A3FC7AB" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ecole Russe de Fribourg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BDBE2A1" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Karpekina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D922FD4" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ecolerussefribourg@gmail.com</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C419CBA" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>076 822 48 03</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>www.ecolerussefribourg.ch</w:t>
               </w:r>
+              <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="71377F01" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="101"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="758C3BA7" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SERBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FD973B3" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ambassade de Serbie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74386195" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Angelovski</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32047CE1" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>nikolic_jelena@hotmail.com</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>+ 41 76 687 11 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="4610CF5C" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79103D33" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>SWAHILI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F08C6D5" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ACOFRI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EC0DC95" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -7242,1299 +7419,1300 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>- N'M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17DAF5B5" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>pelagedem@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="6F9EACAB" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DEFD584" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>TAMOUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44DEDB4E" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Tamil Education Service </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>School</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34901B93" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Nagarajah</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Vigneswararajah</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="177EA0E2" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FEEC6B4" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...7 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>ponvignes@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3649E7F8" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">0792333771  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C54E33E" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>www.tamilschool.ch/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="5A36FF60" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35531295" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>TIGRINYA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EFCBEB6" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Association civique de l’Union érythréenne </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="512D2B20" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>dans le canton de Fribourg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CDC50C0" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Angosom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B12C5B2" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ghirmayangosom@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="36428DC0" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AEFEB2E" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>TURC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="311E0D5E" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ambassade de Turquie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68F397D4" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme Sema </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Bolat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64148132" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...9 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>semabolat.meb@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="01AD4B90" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Textebrut"/>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
+            <w:pPr>
+              <w:pStyle w:val="DzMetin"/>
             </w:pPr>
             <w:r>
               <w:t>078 664 53 53</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7038721B" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...8 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:pStyle w:val="DzMetin"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>egitim@bluewin.ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="407E68C0" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
-[...9 lines deleted...]
-              <w:r>
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>http://bern.meb.gov.tr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4C8570BB" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000742BD" w14:paraId="565B68D6" w14:textId="77777777" w:rsidTr="000742BD">
+      <w:tr w:rsidR="000742BD" w:rsidTr="000742BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3244D418" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>VIETNAMIEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1589724A" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Association des Vietnamiens de Fribourg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54F244FE" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="000742BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mme Nguyen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D4DA262" w14:textId="77777777" w:rsidR="000742BD" w:rsidRDefault="000742BD">
+          <w:p w:rsidR="000742BD" w:rsidRDefault="00BD0F54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidR="000742BD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>evelyne.nguyen@bluewin.ch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="000742BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>078 734 34 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01775B00" w14:textId="77777777" w:rsidR="000742BD" w:rsidRPr="00B62D5E" w:rsidRDefault="000742BD" w:rsidP="006E6053">
+    <w:p w:rsidR="000742BD" w:rsidRPr="00B62D5E" w:rsidRDefault="000742BD" w:rsidP="006E6053">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000742BD" w:rsidRPr="00B62D5E" w:rsidSect="008F5F7F">
-      <w:headerReference w:type="even" r:id="rId30"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+      <w:headerReference w:type="even" r:id="rId31"/>
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="even" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="426" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="004DC14B" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w:rsidR="00BD0F54" w:rsidRDefault="00BD0F54" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22FEAFA7" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w:rsidR="00BD0F54" w:rsidRDefault="00BD0F54" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Latha">
     <w:panose1 w:val="02000400000000000000"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00100003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00040000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arrus BT">
     <w:altName w:val="Garamond"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0214EA67" w14:textId="77777777" w:rsidR="006E6053" w:rsidRDefault="006E6053">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="006E6053" w:rsidRDefault="006E6053">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="747AD07F" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="009937BE" w:rsidRDefault="009937BE">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Altbilgi"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="269D969E" w14:textId="77777777" w:rsidR="0072717B" w:rsidRPr="00BF50CB" w:rsidRDefault="0072717B" w:rsidP="0072717B">
+  <w:p w:rsidR="0072717B" w:rsidRPr="00BF50CB" w:rsidRDefault="0072717B" w:rsidP="0072717B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="18E86722" w14:textId="77777777" w:rsidR="00C02678" w:rsidRPr="00BF50CB" w:rsidRDefault="00C02678" w:rsidP="00C02678">
+  <w:p w:rsidR="00C02678" w:rsidRPr="00BF50CB" w:rsidRDefault="00C02678" w:rsidP="00C02678">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t xml:space="preserve">Direction </w:t>
     </w:r>
     <w:r>
       <w:t>de la formation et des affaires culturelles</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>DFAC</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="26C94810" w14:textId="77777777" w:rsidR="00C02678" w:rsidRPr="00041EA2" w:rsidRDefault="00C02678" w:rsidP="00C02678">
+  <w:p w:rsidR="00C02678" w:rsidRPr="00041EA2" w:rsidRDefault="00C02678" w:rsidP="00C02678">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B93917">
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:r w:rsidRPr="00B93917">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0175FEF3" w14:textId="77777777" w:rsidR="00C02678" w:rsidRDefault="00C02678"/>
+  <w:p w:rsidR="00C02678" w:rsidRDefault="00C02678"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6E17BEFF" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00BF50CB" w:rsidRDefault="009937BE" w:rsidP="00041EA2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="009937BE" w:rsidRPr="00BF50CB" w:rsidRDefault="009937BE" w:rsidP="00041EA2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DCA297A" w14:textId="77777777" w:rsidR="00C02678" w:rsidRPr="00BF50CB" w:rsidRDefault="00C02678" w:rsidP="00C02678">
+  <w:p w:rsidR="00C02678" w:rsidRPr="00BF50CB" w:rsidRDefault="00C02678" w:rsidP="00C02678">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t xml:space="preserve">Direction </w:t>
     </w:r>
     <w:r>
       <w:t>de la formation et des affaires culturelles</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>DFAC</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4FA619AA" w14:textId="77777777" w:rsidR="00C02678" w:rsidRPr="00041EA2" w:rsidRDefault="00C02678" w:rsidP="00C02678">
+  <w:p w:rsidR="00C02678" w:rsidRPr="00041EA2" w:rsidRDefault="00C02678" w:rsidP="00C02678">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B93917">
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:r w:rsidRPr="00B93917">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="51496BD8" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00041EA2" w:rsidRDefault="009937BE" w:rsidP="00C11400">
+  <w:p w:rsidR="009937BE" w:rsidRPr="00041EA2" w:rsidRDefault="009937BE" w:rsidP="00C11400">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ECB60DF" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w:rsidR="00BD0F54" w:rsidRDefault="00BD0F54" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2142DBA9" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w:rsidR="00BD0F54" w:rsidRDefault="00BD0F54" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="353F0A69" w14:textId="77777777" w:rsidR="006E6053" w:rsidRDefault="006E6053">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="006E6053" w:rsidRDefault="006E6053">
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
+      <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w14:paraId="449FEBE6" w14:textId="77777777">
+    <w:tr w:rsidR="009937BE">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5455E3B8" w14:textId="77777777" w:rsidR="005E2F80" w:rsidRPr="004E54C6" w:rsidRDefault="005E2F80" w:rsidP="005E2F80">
+        <w:p w:rsidR="005E2F80" w:rsidRPr="004E54C6" w:rsidRDefault="005E2F80" w:rsidP="005E2F80">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue française </w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7E0DE81A" w14:textId="77777777" w:rsidR="005E2F80" w:rsidRPr="004E54C6" w:rsidRDefault="005E2F80" w:rsidP="005E2F80">
+        <w:p w:rsidR="005E2F80" w:rsidRPr="004E54C6" w:rsidRDefault="005E2F80" w:rsidP="005E2F80">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue allemande </w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>DOA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="768E1A9D" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="0064336A" w:rsidRDefault="009937BE" w:rsidP="00822F08">
+        <w:p w:rsidR="009937BE" w:rsidRPr="0064336A" w:rsidRDefault="009937BE" w:rsidP="00822F08">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
-              <w:rStyle w:val="Numrodepage"/>
+              <w:rStyle w:val="SayfaNumaras"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00B62D5E">
+          <w:r w:rsidR="005C7872">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
@@ -8546,70 +8724,70 @@
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00B62D5E">
+          <w:r w:rsidR="005C7872">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>4</w:t>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:lang w:eastAsia="fr-CH" w:bidi="ta-IN"/>
+              <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="25EF7501" wp14:editId="6E686D0B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
@@ -8625,88 +8803,88 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4629C1ED" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00C11400"/>
+  <w:p w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00C11400"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w:rsidRPr="004A0F2D" w14:paraId="4E13CB72" w14:textId="77777777">
+    <w:tr w:rsidR="009937BE" w:rsidRPr="004A0F2D">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="55355550" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00AA545D" w:rsidRDefault="009937BE" w:rsidP="00822F08">
+        <w:p w:rsidR="009937BE" w:rsidRPr="00AA545D" w:rsidRDefault="009937BE" w:rsidP="00822F08">
           <w:pPr>
-            <w:pStyle w:val="TM1"/>
+            <w:pStyle w:val="T1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
-              <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ta-IN"/>
+              <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="372C3C5A" wp14:editId="37141E30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 2" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Image 2" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
@@ -8724,412 +8902,412 @@
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7A16BE91" w14:textId="77777777" w:rsidR="004E54C6" w:rsidRPr="004E54C6" w:rsidRDefault="004E54C6" w:rsidP="004E54C6">
+        <w:p w:rsidR="004E54C6" w:rsidRPr="004E54C6" w:rsidRDefault="004E54C6" w:rsidP="004E54C6">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue française </w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5599BF14" w14:textId="77777777" w:rsidR="004E54C6" w:rsidRPr="004E54C6" w:rsidRDefault="004E54C6" w:rsidP="004E54C6">
+        <w:p w:rsidR="004E54C6" w:rsidRPr="004E54C6" w:rsidRDefault="004E54C6" w:rsidP="004E54C6">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue allemande </w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>DOA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="06444C98" w14:textId="77777777" w:rsidR="004E54C6" w:rsidRPr="004E54C6" w:rsidRDefault="004E54C6" w:rsidP="004E54C6">
+        <w:p w:rsidR="004E54C6" w:rsidRPr="004E54C6" w:rsidRDefault="004E54C6" w:rsidP="004E54C6">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7A48EF98" w14:textId="0CEC1CDF" w:rsidR="00C02678" w:rsidRPr="004E54C6" w:rsidRDefault="00C02678" w:rsidP="00C02678">
+        <w:p w:rsidR="00C02678" w:rsidRPr="004E54C6" w:rsidRDefault="00C02678" w:rsidP="00C02678">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:br/>
             <w:t xml:space="preserve">T +41 26 305 </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>46 15</w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5B1C9C85" w14:textId="77777777" w:rsidR="00C02678" w:rsidRDefault="00C02678" w:rsidP="00C02678">
+        <w:p w:rsidR="00C02678" w:rsidRDefault="00C02678" w:rsidP="00C02678">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2C937865" w14:textId="77777777" w:rsidR="006E6053" w:rsidRPr="004E54C6" w:rsidRDefault="006E6053" w:rsidP="00C02678">
+        <w:p w:rsidR="006E6053" w:rsidRPr="004E54C6" w:rsidRDefault="006E6053" w:rsidP="00C02678">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="73AD6F5B" w14:textId="77777777" w:rsidR="00C02678" w:rsidRPr="004E54C6" w:rsidRDefault="00C02678" w:rsidP="00C02678">
+        <w:p w:rsidR="00C02678" w:rsidRPr="004E54C6" w:rsidRDefault="00C02678" w:rsidP="00C02678">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Roue André-Piller </w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>1762 Givisiez</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5F95FC7A" w14:textId="77777777" w:rsidR="00C02678" w:rsidRPr="004E54C6" w:rsidRDefault="00C02678" w:rsidP="00C02678">
+        <w:p w:rsidR="00C02678" w:rsidRPr="004E54C6" w:rsidRDefault="00C02678" w:rsidP="00C02678">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>T +41 26 305 73 80,</w:t>
           </w:r>
           <w:r w:rsidRPr="004E54C6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> F +41 26 305 73 93</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3D2EF903" w14:textId="1803CF6E" w:rsidR="009937BE" w:rsidRPr="004E54C6" w:rsidRDefault="00C02678" w:rsidP="00C02678">
+        <w:p w:rsidR="009937BE" w:rsidRPr="004E54C6" w:rsidRDefault="00C02678" w:rsidP="00C02678">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:rStyle w:val="Lienhypertexte"/>
+              <w:rStyle w:val="Kpr"/>
               <w:color w:val="auto"/>
               <w:szCs w:val="16"/>
               <w:u w:val="none"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="0000FF"/>
               <w:szCs w:val="16"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-PT"/>
             </w:rPr>
             <w:t>www.fr.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6870A8B5" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00CA0DF7"/>
+  <w:p w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00CA0DF7"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CE009614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="89BEE35C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F2845774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E8CE1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="0C652912"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0840D6F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
@@ -9219,51 +9397,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="10583E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF54310E"/>
     <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="10dnumrotation4eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1475"/>
         </w:tabs>
         <w:ind w:left="1475" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -9330,51 +9508,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="12E33261"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52F6392A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="+"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
@@ -9483,51 +9661,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="22C93BF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3B49B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -9605,51 +9783,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="2841032F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1B2C066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="141"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -9751,51 +9929,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="44330E24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65586536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -9873,51 +10051,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3996AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1106"/>
         </w:tabs>
         <w:ind w:left="1106" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
@@ -10109,51 +10287,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4326"/>
         </w:tabs>
         <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4686"/>
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20CB4C"/>
     <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="737"/>
         </w:tabs>
         <w:ind w:left="737" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -10220,51 +10398,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="57D372EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9372DF3A"/>
     <w:lvl w:ilvl="0" w:tplc="FA1452D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -10353,51 +10531,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="5A897F7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96A0DD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
@@ -10589,196 +10767,196 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60AE4E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre1"/>
+      <w:pStyle w:val="Balk1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre2"/>
+      <w:pStyle w:val="Balk2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="404040"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre3"/>
+      <w:pStyle w:val="Balk3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre4"/>
+      <w:pStyle w:val="Balk4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre5"/>
+      <w:pStyle w:val="Balk5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="992"/>
         </w:tabs>
         <w:ind w:left="992" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="17"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -10830,51 +11008,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F6CDE2"/>
     <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10920,51 +11098,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1326DE60"/>
     <w:lvl w:ilvl="0" w:tplc="3906FA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -11052,51 +11230,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC16712E"/>
     <w:lvl w:ilvl="0" w:tplc="1F6495CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10numrotation"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -11139,51 +11317,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="6BA973F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9662C768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
@@ -11297,51 +11475,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3563D80"/>
     <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -11454,148 +11632,147 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="266888384">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="932277795">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1825657267">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="504057384">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1385834049">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="744693607">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="182088140">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1799759882">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="269356016">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1165974439">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="252318812">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="72820390">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="615797492">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1623925292">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="233711668">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1268925545">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="408774518">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1213536357">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1473870331">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="452603325">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1626041702">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32CF7"/>
     <w:rsid w:val="00027764"/>
     <w:rsid w:val="00027CA7"/>
     <w:rsid w:val="00041909"/>
     <w:rsid w:val="00041EA2"/>
     <w:rsid w:val="00043F13"/>
     <w:rsid w:val="000603C5"/>
     <w:rsid w:val="00063145"/>
     <w:rsid w:val="000742BD"/>
     <w:rsid w:val="0008343D"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000B15A3"/>
     <w:rsid w:val="000B3132"/>
     <w:rsid w:val="00102FE4"/>
     <w:rsid w:val="00115FF7"/>
     <w:rsid w:val="00122D7D"/>
     <w:rsid w:val="001625B8"/>
     <w:rsid w:val="001B6FAC"/>
     <w:rsid w:val="001F4FE9"/>
     <w:rsid w:val="00205220"/>
     <w:rsid w:val="0021694D"/>
     <w:rsid w:val="00234DD6"/>
     <w:rsid w:val="0025025B"/>
@@ -11612,50 +11789,51 @@
     <w:rsid w:val="00324F84"/>
     <w:rsid w:val="00343A87"/>
     <w:rsid w:val="00357F13"/>
     <w:rsid w:val="00360D7D"/>
     <w:rsid w:val="00372F68"/>
     <w:rsid w:val="003861FD"/>
     <w:rsid w:val="003A598C"/>
     <w:rsid w:val="003A6EDC"/>
     <w:rsid w:val="003B6CC2"/>
     <w:rsid w:val="003D156D"/>
     <w:rsid w:val="003F53ED"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00421866"/>
     <w:rsid w:val="00442E01"/>
     <w:rsid w:val="00447F1E"/>
     <w:rsid w:val="00457502"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004B41E5"/>
     <w:rsid w:val="004D5C95"/>
     <w:rsid w:val="004E54C6"/>
     <w:rsid w:val="00510C96"/>
     <w:rsid w:val="00575057"/>
     <w:rsid w:val="00597A17"/>
     <w:rsid w:val="005A6552"/>
     <w:rsid w:val="005B369F"/>
+    <w:rsid w:val="005C7872"/>
     <w:rsid w:val="005E1E97"/>
     <w:rsid w:val="005E2F80"/>
     <w:rsid w:val="005F5C64"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="006279F2"/>
     <w:rsid w:val="00632FCE"/>
     <w:rsid w:val="00633234"/>
     <w:rsid w:val="00635EA8"/>
     <w:rsid w:val="0065184D"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006860C0"/>
     <w:rsid w:val="006A678E"/>
     <w:rsid w:val="006B18A2"/>
     <w:rsid w:val="006C5810"/>
     <w:rsid w:val="006D17EF"/>
     <w:rsid w:val="006D640F"/>
     <w:rsid w:val="006E6053"/>
     <w:rsid w:val="006F07C5"/>
     <w:rsid w:val="00711836"/>
     <w:rsid w:val="00724E6F"/>
     <w:rsid w:val="0072717B"/>
     <w:rsid w:val="00731C99"/>
     <w:rsid w:val="00755F59"/>
     <w:rsid w:val="00760EC8"/>
     <w:rsid w:val="00772169"/>
@@ -11694,50 +11872,51 @@
     <w:rsid w:val="00A460F3"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A525B6"/>
     <w:rsid w:val="00A54349"/>
     <w:rsid w:val="00A73657"/>
     <w:rsid w:val="00AC201A"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AD28C1"/>
     <w:rsid w:val="00AF5D28"/>
     <w:rsid w:val="00B0093F"/>
     <w:rsid w:val="00B16E27"/>
     <w:rsid w:val="00B24C60"/>
     <w:rsid w:val="00B27739"/>
     <w:rsid w:val="00B37449"/>
     <w:rsid w:val="00B62D5E"/>
     <w:rsid w:val="00B73F81"/>
     <w:rsid w:val="00B748D9"/>
     <w:rsid w:val="00B76FA3"/>
     <w:rsid w:val="00B92A93"/>
     <w:rsid w:val="00B93B03"/>
     <w:rsid w:val="00B94038"/>
     <w:rsid w:val="00BB4374"/>
     <w:rsid w:val="00BB5CDC"/>
     <w:rsid w:val="00BB7ADA"/>
     <w:rsid w:val="00BD03BD"/>
+    <w:rsid w:val="00BD0F54"/>
     <w:rsid w:val="00BE5CD3"/>
     <w:rsid w:val="00BF6248"/>
     <w:rsid w:val="00C02678"/>
     <w:rsid w:val="00C03476"/>
     <w:rsid w:val="00C11400"/>
     <w:rsid w:val="00C32CF7"/>
     <w:rsid w:val="00C439BD"/>
     <w:rsid w:val="00C44AED"/>
     <w:rsid w:val="00C578A0"/>
     <w:rsid w:val="00C77297"/>
     <w:rsid w:val="00C86E66"/>
     <w:rsid w:val="00CA0DF7"/>
     <w:rsid w:val="00CB0EB9"/>
     <w:rsid w:val="00CB63FC"/>
     <w:rsid w:val="00CD4BB3"/>
     <w:rsid w:val="00D06207"/>
     <w:rsid w:val="00DB46D0"/>
     <w:rsid w:val="00DB6779"/>
     <w:rsid w:val="00DE15EE"/>
     <w:rsid w:val="00DF24C9"/>
     <w:rsid w:val="00E24A5D"/>
     <w:rsid w:val="00E875BA"/>
     <w:rsid w:val="00E87CF2"/>
     <w:rsid w:val="00EC5A21"/>
     <w:rsid w:val="00ED1DB8"/>
@@ -11756,671 +11935,439 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6765D1C8"/>
-  <w15:docId w15:val="{AF0E992B-52F3-416E-A7BB-89EAE190831C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...367 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Text" w:uiPriority="99"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E0403"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
+  <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
+  <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
+  <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
+  <w:style w:type="paragraph" w:styleId="Balk4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre4Car"/>
+    <w:link w:val="Balk4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
+  <w:style w:type="paragraph" w:styleId="Balk5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre5Car"/>
+    <w:link w:val="Balk5Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
+  <w:style w:type="paragraph" w:styleId="Balk6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre6Car"/>
+    <w:link w:val="Balk6Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM1">
+  <w:style w:type="paragraph" w:styleId="T1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM2">
+  <w:style w:type="paragraph" w:styleId="T2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Titre2"/>
+    <w:basedOn w:val="Balk2"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM3">
+  <w:style w:type="paragraph" w:styleId="T3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numrodepage">
+  <w:style w:type="character" w:styleId="SayfaNumaras">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="002815CF"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
@@ -12439,324 +12386,324 @@
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07atexteprincipal">
     <w:name w:val="07a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
+    <w:name w:val="Başlık 4 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C03476"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces">
     <w:name w:val="08_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00995D8A"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12annexecontactrenseignementsetc">
     <w:name w:val="12_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="En-tte">
+  <w:style w:type="paragraph" w:styleId="stbilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pieddepage">
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PieddepageCar"/>
+    <w:link w:val="AltbilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
+    <w:name w:val="Başlık 5 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A654C1"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
-    <w:basedOn w:val="TM1"/>
+    <w:basedOn w:val="T1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
-    <w:basedOn w:val="TM2"/>
+    <w:basedOn w:val="T2"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
-    <w:basedOn w:val="TM3"/>
+    <w:basedOn w:val="T3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces2">
     <w:name w:val="08_puces_2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces3">
     <w:name w:val="08_puces_3"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:ind w:left="681" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM4">
+  <w:style w:type="paragraph" w:styleId="T4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="595"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM5">
+  <w:style w:type="paragraph" w:styleId="T5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="794"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="zlenenKpr">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00532108"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07btexteprincipalsansespacebloc">
     <w:name w:val="07b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="03date">
     <w:name w:val="03_date"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02adressedestinataire">
     <w:name w:val="02_adresse_destinataire"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="002815CF"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06lead">
     <w:name w:val="06_lead"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
+    <w:name w:val="Başlık 6 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk6"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06965"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="369"/>
       </w:tabs>
       <w:ind w:left="369" w:hanging="369"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
-    <w:basedOn w:val="Titre1"/>
+    <w:basedOn w:val="Balk1"/>
     <w:next w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04titreprincipalouobjetnormal">
     <w:name w:val="04_titre_principal_ou_objet_normal"/>
     <w:basedOn w:val="05titreprincipalouobjetgras"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="002815CF"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeinLeerraum1">
     <w:name w:val="Kein Leerraum1"/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
@@ -12798,207 +12745,1148 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
     <w:name w:val="10d_numérotation_4e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textedebulles">
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextedebullesCar"/>
+    <w:link w:val="BalonMetniChar"/>
     <w:rsid w:val="00FA1673"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
-[...2 lines deleted...]
-    <w:link w:val="Textedebulles"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
     <w:rsid w:val="00FA1673"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
-[...2 lines deleted...]
-    <w:link w:val="Pieddepage"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altbilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009937BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textedelespacerserv">
+  <w:style w:type="character" w:styleId="YerTutucuMetni">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009937BE"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Grilledutableau">
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableauNormal"/>
+    <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008F5F7F"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00D06207"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00442E01"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textebrut">
+  <w:style w:type="paragraph" w:styleId="DzMetin">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextebrutCar"/>
+    <w:link w:val="DzMetinChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000742BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextebrutCar">
-[...2 lines deleted...]
-    <w:link w:val="Textebrut"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DzMetinChar">
+    <w:name w:val="Düz Metin Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="DzMetin"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000742BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Text" w:uiPriority="99"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0403"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:kern w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bCs/>
+      <w:i/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk6Char"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00E06965"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Balk2"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="198"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SayfaNumaras">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
+    <w:name w:val="01_en_tête_et_bas_de_page"/>
+    <w:qFormat/>
+    <w:rsid w:val="002815CF"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
+    <w:name w:val="09_en_tête_page_2"/>
+    <w:basedOn w:val="01entteetbasdepage"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:spacing w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05titreprincipalouobjetgras">
+    <w:name w:val="05_titre_principal_ou_objet_gras"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07atexteprincipal">
+    <w:name w:val="07a_texte_principal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
+    <w:name w:val="Başlık 4 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C03476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bCs/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="fr-CH" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces">
+    <w:name w:val="08_puces"/>
+    <w:qFormat/>
+    <w:rsid w:val="00995D8A"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12annexecontactrenseignementsetc">
+    <w:name w:val="12_annexe_contact_renseignements_etc."/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stbilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltbilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
+    <w:name w:val="Başlık 5 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A654C1"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
+    <w:name w:val="répertoire_1"/>
+    <w:basedOn w:val="T1"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
+    <w:name w:val="répertoire_2"/>
+    <w:basedOn w:val="T2"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
+    <w:name w:val="répertoire_3"/>
+    <w:basedOn w:val="T3"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces2">
+    <w:name w:val="08_puces_2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:left="454" w:hanging="227"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces3">
+    <w:name w:val="08_puces_3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:ind w:left="681" w:hanging="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="595"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="794"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="zlenenKpr">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00532108"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07btexteprincipalsansespacebloc">
+    <w:name w:val="07b_texte_principal_sans_espace_bloc"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03date">
+    <w:name w:val="03_date"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02adressedestinataire">
+    <w:name w:val="02_adresse_destinataire"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="002815CF"/>
+    <w:pPr>
+      <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
+      <w:spacing w:after="0"/>
+      <w:suppressOverlap/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06lead">
+    <w:name w:val="06_lead"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
+    <w:name w:val="Başlık 6 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E06965"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
+    <w:name w:val="10_numérotation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="369"/>
+      </w:tabs>
+      <w:ind w:left="369" w:hanging="369"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
+    <w:name w:val="11_Chapitre"/>
+    <w:basedOn w:val="Balk1"/>
+    <w:next w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04titreprincipalouobjetnormal">
+    <w:name w:val="04_titre_principal_ou_objet_normal"/>
+    <w:basedOn w:val="05titreprincipalouobjetgras"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="002815CF"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeinLeerraum1">
+    <w:name w:val="Kein Leerraum1"/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
+    <w:name w:val="10b_numérotation_2e_niveau"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="738" w:hanging="369"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10cnumrotation3eniveau">
+    <w:name w:val="10c_numérotation_3e_niveau"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
+    <w:name w:val="10d_numérotation_4e_niveau"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="00FA1673"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="00FA1673"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altbilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009937BE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="YerTutucuMetni">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009937BE"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="008F5F7F"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
+    <w:name w:val="07_puces"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D06207"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00442E01"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DzMetin">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DzMetinChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000742BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DzMetinChar">
+    <w:name w:val="Düz Metin Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="DzMetin"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000742BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1032993279">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2045206617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amfr.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cipe@cipe-ne.ch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:semabolat.meb@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jolanta.kosztyla@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amfr.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educacionyfp.gob.es/suiza/alce-berna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tamilschool.ch/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alce.berna@educacion.gob.es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ilova.maja@live.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.nguyen@bluewin.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hashemy62_aazar@hotmail.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ponvignes@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hds-ch@bluewin.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smex-ctp.trendmicro.com:443/wis/clicktime/v1/query?url=http%3a%2f%2fwww.ecolerussefribourg.ch&amp;umid=2fdada8c-9a5c-4e1b-9cba-493e2a17d19e&amp;auth=f975ed0449dd68fecc680d2b72b1d9431f035e04-22499665d34e5e3a0df01d14a7a4890a744a799b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bern.meb.gov.tr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frinihongo@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solahelou@hotmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epesuica.ch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:egitim@bluewin.ch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amfr.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educacionyfp.gob.es/suiza/alce-berna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tamilschool.ch/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ilova.maja@live.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hashemy62_aazar@hotmail.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alce.berna@educacion.gob.es" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ponvignes@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hds-ch@bluewin.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frinihongo@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bern.meb.gov.tr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smex-ctp.trendmicro.com:443/wis/clicktime/v1/query?url=http%3a%2f%2fwww.ecolerussefribourg.ch&amp;umid=2fdada8c-9a5c-4e1b-9cba-493e2a17d19e&amp;auth=f975ed0449dd68fecc680d2b72b1d9431f035e04-22499665d34e5e3a0df01d14a7a4890a744a799b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solahelou@hotmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epesuica.ch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:egitim@bluewin.ch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cipe@cipe-ne.ch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amfr.ch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jolanta.kosztyla@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:semabolat.meb@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.nguyen@bluewin.ch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -13269,52 +14157,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3a1c71870d7c9703eab9101153c37fd7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be95a4dde3fcc19eab8ebcd0d1ef9677" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="af61a408-0ce3-49be-8151-8ed024b7efa5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6455b11c-ba34-410d-8c6a-32bfc9959fab">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5f148aa271782c65d30da5fd005ba325">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5e241cea9bd067bda2b590a0b22fee" ns2:_="" ns3:_="">
     <xsd:import namespace="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <xsd:import namespace="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -13523,163 +14422,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF31758F-A02A-4930-941D-26121D17937F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15486356-B8CE-4387-BB93-4F82BDBD66FB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
-    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B25F9FC-40B8-426C-834C-2CB350049304}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DED46DD7-8E6F-4775-8B82-AB4D83202B54}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15486356-B8CE-4387-BB93-4F82BDBD66FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD856D39-D51F-4B95-95E9-A0A8D5A215F2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD856D39-D51F-4B95-95E9-A0A8D5A215F2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6BFDF4C-1321-4213-8A1D-3B7E1D95D716}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>798</Words>
-  <Characters>4393</Characters>
+  <Words>819</Words>
+  <Characters>4669</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5181</CharactersWithSpaces>
+  <CharactersWithSpaces>5478</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>catillazl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD389CD5566B9348976D3681DFE8B521</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">