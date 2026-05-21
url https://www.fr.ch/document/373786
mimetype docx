--- v1 (2025-12-16)
+++ v2 (2026-05-21)
@@ -177,74 +177,58 @@
         </w:rPr>
         <w:t>domovinske</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E5448D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E5448D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>kulture</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E5448D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (LCO - </w:t>
-[...7 lines deleted...]
-        <w:t>H</w:t>
+        <w:t xml:space="preserve"> (LCO - H</w:t>
       </w:r>
       <w:r w:rsidR="00E5448D" w:rsidRPr="009250B2">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>rvatski</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>rvatski)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05252B5D" w14:textId="6C784C66" w:rsidR="00AA3259" w:rsidRPr="00E2784A" w:rsidRDefault="00760EC8" w:rsidP="00AA3259">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5448D">
         <w:t xml:space="preserve">Les enfants plurilingues, en complément à leur scolarisation en langue française, ont la possibilité de suivre des cours dans leur langue et culture d’origine (LCO). Ils sont inscrits par leurs parents. L’inscription est valable pour la prochaine année scolaire et les années suivantes. </w:t>
       </w:r>
       <w:r w:rsidR="00E2784A" w:rsidRPr="00E2784A">
         <w:t>Le coût annuel du cours est de 200 CHF par enfant. Pour deux enfants ou plus par famille, un forfait de 250 CHF par année scolaire s'applique. Les informations ci-dessous sont traitées confidentiellement et utilisées exclusivement à des fins scolaires.</w:t>
       </w:r>
       <w:r w:rsidR="00154BD3">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AA3259" w:rsidRPr="00924EB1">
         <w:rPr>
           <w:i/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Višejezična djeca, kao dodatak svom školovanju na </w:t>
@@ -278,107 +262,100 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2784A" w:rsidRPr="00E2784A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Troškovi po djetetu godišnje iznose 200 CHF, a za dvoje ili više djece unutar jedne obitelji plaća se jedinstveni iznos od 250 CHF za jednu školsku godinu.</w:t>
       </w:r>
       <w:r w:rsidR="00E2784A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2784A" w:rsidRPr="00E2784A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Dolje navedeni podatci povjerljivo se obrađuju i služe isključivo u školske svrhe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFD4C39" w14:textId="77777777" w:rsidR="00E5448D" w:rsidRPr="00154BD3" w:rsidRDefault="00760EC8" w:rsidP="6D2EE609">
+    <w:p w14:paraId="7DFD4C39" w14:textId="77777777" w:rsidR="00E5448D" w:rsidRPr="007134BA" w:rsidRDefault="00760EC8" w:rsidP="6D2EE609">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6D2EE609">
+      <w:r w:rsidRPr="007134BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Les informations concernant l’école, </w:t>
       </w:r>
-      <w:r w:rsidR="00166311" w:rsidRPr="6D2EE609">
+      <w:r w:rsidR="00166311" w:rsidRPr="007134BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">le jour et l’heure des cours </w:t>
       </w:r>
-      <w:r w:rsidR="001C2939" w:rsidRPr="6D2EE609">
+      <w:r w:rsidR="001C2939" w:rsidRPr="007134BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>de croate</w:t>
       </w:r>
-      <w:r w:rsidR="00166311" w:rsidRPr="6D2EE609">
+      <w:r w:rsidR="00166311" w:rsidRPr="007134BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6D2EE609">
+      <w:r w:rsidRPr="007134BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>seront transmises aux parents avant le début des cours.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004121D8" w:rsidRPr="6D2EE609">
+      <w:r w:rsidR="004121D8" w:rsidRPr="007134BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Roditelji će biti obaviješteni o mjestu i vremenu održavanja hrvatske nastave prije početka nastave.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="85" w:type="dxa"/>
         </w:tblCellMar>
@@ -412,57 +389,58 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Nom et prénom de l’élève</w:t>
             </w:r>
             <w:r w:rsidR="00154BD3" w:rsidRPr="00D94FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00154BD3" w:rsidRPr="00D94FF9">
+            <w:r w:rsidR="00154BD3" w:rsidRPr="007134BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Prezime i ime učenika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="452B0E03" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="00FB58DB" w:rsidP="00FB58DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
@@ -626,56 +604,57 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Lieu et date de naissance</w:t>
             </w:r>
             <w:r w:rsidR="00154BD3" w:rsidRPr="00D94FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00154BD3" w:rsidRPr="00D94FF9">
+            <w:r w:rsidR="00154BD3" w:rsidRPr="007134BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mjesto i datum rođenja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="18B8FDAF" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
@@ -2536,56 +2515,57 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Langue première de l’élève</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00D94FF9">
+            <w:r w:rsidRPr="007134BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Prvi jezik učenika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="130031E1" w14:textId="77777777" w:rsidR="00D8535B" w:rsidRPr="00FB58DB" w:rsidRDefault="00D8535B" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
@@ -2690,85 +2670,87 @@
           </w:tcPr>
           <w:p w14:paraId="7E553A12" w14:textId="77777777" w:rsidR="00D8535B" w:rsidRPr="00D94FF9" w:rsidRDefault="00D8535B" w:rsidP="00154BD3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
+            <w:r w:rsidRPr="007134BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D94FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> et </w:t>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>signature des parents</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>signature des parents</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00D94FF9">
+            <w:r w:rsidRPr="007134BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Datum i potpis roditelja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="26A1B994" w14:textId="77777777" w:rsidR="00D8535B" w:rsidRPr="00FB58DB" w:rsidRDefault="00D8535B" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
@@ -2897,4924 +2879,79 @@
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F432C57" w14:textId="77777777" w:rsidR="00DE0B41" w:rsidRDefault="00DE0B41" w:rsidP="00A37B5C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="183667B1" w14:textId="77777777" w:rsidR="00DE0B41" w:rsidRDefault="00DE0B41" w:rsidP="00A37B5C">
-[...4850 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+    <w:sectPr w:rsidR="00DE0B41" w:rsidSect="008F5F7F">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="426" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B47740B" w14:textId="77777777" w:rsidR="00A36817" w:rsidRDefault="00A36817" w:rsidP="00822F08">
+    <w:p w14:paraId="613FAEBF" w14:textId="77777777" w:rsidR="001751CF" w:rsidRDefault="001751CF" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4896F923" w14:textId="77777777" w:rsidR="00A36817" w:rsidRDefault="00A36817" w:rsidP="00822F08">
+    <w:p w14:paraId="542FD79C" w14:textId="77777777" w:rsidR="001751CF" w:rsidRDefault="001751CF" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7880,185 +3017,175 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49EDD022" w14:textId="77777777" w:rsidR="001717C7" w:rsidRDefault="001717C7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D650CCB" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="68A89465" w14:textId="77777777" w:rsidR="0072717B" w:rsidRPr="00BF50CB" w:rsidRDefault="0072717B" w:rsidP="0072717B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="51426B30" w14:textId="77777777" w:rsidR="00C06A78" w:rsidRPr="00BF50CB" w:rsidRDefault="6D2EE609" w:rsidP="6D2EE609">
+  <w:p w14:paraId="51426B30" w14:textId="77777777" w:rsidR="00C06A78" w:rsidRPr="007134BA" w:rsidRDefault="6D2EE609" w:rsidP="6D2EE609">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="6D2EE609">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="007134BA">
       <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
-    <w:r w:rsidRPr="6D2EE609">
+    <w:r w:rsidRPr="007134BA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">DFAC </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C16EB19" w14:textId="77777777" w:rsidR="00C06A78" w:rsidRPr="00041EA2" w:rsidRDefault="00C06A78" w:rsidP="00C06A78">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B93917">
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:r w:rsidRPr="00B93917">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2E085CE4" w14:textId="359FDF33" w:rsidR="009937BE" w:rsidRPr="0072717B" w:rsidRDefault="009937BE" w:rsidP="00C06A78">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DF8B934" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00BF50CB" w:rsidRDefault="009937BE" w:rsidP="00041EA2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4661152F" w14:textId="77777777" w:rsidR="00C06A78" w:rsidRPr="00BF50CB" w:rsidRDefault="6D2EE609" w:rsidP="6D2EE609">
+  <w:p w14:paraId="4661152F" w14:textId="77777777" w:rsidR="00C06A78" w:rsidRPr="007134BA" w:rsidRDefault="6D2EE609" w:rsidP="6D2EE609">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="6D2EE609">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="007134BA">
       <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
-    <w:r w:rsidRPr="6D2EE609">
+    <w:r w:rsidRPr="007134BA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">DFAC </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="15769979" w14:textId="77777777" w:rsidR="00C06A78" w:rsidRPr="00041EA2" w:rsidRDefault="00C06A78" w:rsidP="00C06A78">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B93917">
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:r w:rsidRPr="00B93917">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="71B2F3D7" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00041EA2" w:rsidRDefault="009937BE" w:rsidP="00C11400">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79C4D990" w14:textId="77777777" w:rsidR="00A36817" w:rsidRDefault="00A36817" w:rsidP="00822F08">
+    <w:p w14:paraId="3C68E395" w14:textId="77777777" w:rsidR="001751CF" w:rsidRDefault="001751CF" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7120AB0A" w14:textId="77777777" w:rsidR="00A36817" w:rsidRDefault="00A36817" w:rsidP="00822F08">
+    <w:p w14:paraId="6964FD9A" w14:textId="77777777" w:rsidR="001751CF" w:rsidRDefault="001751CF" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F977332" w14:textId="77777777" w:rsidR="001717C7" w:rsidRDefault="001717C7">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
@@ -8090,62 +3217,58 @@
           <w:r w:rsidRPr="00A7327B">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue française </w:t>
           </w:r>
           <w:r w:rsidRPr="00A7327B">
             <w:rPr>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
           <w:r w:rsidRPr="00A7327B">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="00F56C77" w14:textId="77777777" w:rsidR="00EC0873" w:rsidRPr="00A7327B" w:rsidRDefault="6D2EE609" w:rsidP="00EC0873">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
-          <w:r w:rsidRPr="6D2EE609">
+          <w:r w:rsidRPr="007134BA">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:lang w:val="pt-PT"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue allemande </w:t>
           </w:r>
-          <w:r w:rsidRPr="6D2EE609">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="007134BA">
             <w:t>DOA</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="624EC84D" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="0064336A" w:rsidRDefault="009937BE" w:rsidP="00822F08">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
@@ -8403,62 +3526,58 @@
           <w:r w:rsidRPr="00A7327B">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue française </w:t>
           </w:r>
           <w:r w:rsidRPr="00A7327B">
             <w:rPr>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
           <w:r w:rsidRPr="00A7327B">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="443E94B6" w14:textId="77777777" w:rsidR="00274E60" w:rsidRPr="00A7327B" w:rsidRDefault="6D2EE609" w:rsidP="00274E60">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
-          <w:r w:rsidRPr="6D2EE609">
+          <w:r w:rsidRPr="007134BA">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:lang w:val="pt-PT"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue allemande </w:t>
           </w:r>
-          <w:r w:rsidRPr="6D2EE609">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="007134BA">
             <w:t>DOA</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0CC083FC" w14:textId="77777777" w:rsidR="003915BC" w:rsidRDefault="003915BC" w:rsidP="00C06A78">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="5CF5F650" w14:textId="77777777" w:rsidR="003915BC" w:rsidRDefault="003915BC" w:rsidP="00C06A78">
           <w:pPr>
             <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="4339369F" w14:textId="77777777" w:rsidR="003915BC" w:rsidRDefault="003915BC" w:rsidP="00C06A78">
           <w:pPr>
@@ -8619,51 +3738,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:7.2pt;height:7.2pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:7.1pt;height:7.1pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -11006,103 +6125,104 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2076706671">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="225606510">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1415320543">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1327125607">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1387752499">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1220361196">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="148"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32CF7"/>
     <w:rsid w:val="00027764"/>
     <w:rsid w:val="00027CA7"/>
     <w:rsid w:val="00032484"/>
     <w:rsid w:val="00041808"/>
     <w:rsid w:val="00041909"/>
     <w:rsid w:val="00041EA2"/>
     <w:rsid w:val="00043F13"/>
     <w:rsid w:val="00056B52"/>
     <w:rsid w:val="0006761C"/>
     <w:rsid w:val="0008343D"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000B3132"/>
     <w:rsid w:val="000D3785"/>
     <w:rsid w:val="00102FE4"/>
     <w:rsid w:val="00115FF7"/>
     <w:rsid w:val="00122D7D"/>
     <w:rsid w:val="00154BD3"/>
     <w:rsid w:val="0015500F"/>
     <w:rsid w:val="001625B8"/>
     <w:rsid w:val="00166311"/>
     <w:rsid w:val="001717C7"/>
+    <w:rsid w:val="001751CF"/>
     <w:rsid w:val="001B6FAC"/>
     <w:rsid w:val="001C2939"/>
     <w:rsid w:val="001D7CDB"/>
     <w:rsid w:val="001F4FE9"/>
     <w:rsid w:val="00205220"/>
     <w:rsid w:val="0021694D"/>
     <w:rsid w:val="002200CD"/>
     <w:rsid w:val="002513B4"/>
     <w:rsid w:val="00274E60"/>
     <w:rsid w:val="002815CF"/>
     <w:rsid w:val="002B239F"/>
     <w:rsid w:val="002C7120"/>
     <w:rsid w:val="002D49D0"/>
     <w:rsid w:val="002E1185"/>
     <w:rsid w:val="002F3E35"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="00324F84"/>
     <w:rsid w:val="00343A87"/>
     <w:rsid w:val="00347AEE"/>
     <w:rsid w:val="00357F13"/>
     <w:rsid w:val="00360D7D"/>
     <w:rsid w:val="00372F68"/>
     <w:rsid w:val="003861FD"/>
     <w:rsid w:val="003915BC"/>
     <w:rsid w:val="003A6EDC"/>
@@ -11124,50 +6244,51 @@
     <w:rsid w:val="004F372F"/>
     <w:rsid w:val="00510C96"/>
     <w:rsid w:val="00575057"/>
     <w:rsid w:val="00597A17"/>
     <w:rsid w:val="005A6552"/>
     <w:rsid w:val="005B369F"/>
     <w:rsid w:val="005E1E97"/>
     <w:rsid w:val="005F5C64"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="006279F2"/>
     <w:rsid w:val="00632FCE"/>
     <w:rsid w:val="00633234"/>
     <w:rsid w:val="00635EA8"/>
     <w:rsid w:val="0065184D"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006860C0"/>
     <w:rsid w:val="0068713D"/>
     <w:rsid w:val="006A678E"/>
     <w:rsid w:val="006B18A2"/>
     <w:rsid w:val="006C5810"/>
     <w:rsid w:val="006D17EF"/>
     <w:rsid w:val="006D360F"/>
     <w:rsid w:val="006D640F"/>
     <w:rsid w:val="006F07C5"/>
     <w:rsid w:val="00711836"/>
+    <w:rsid w:val="007134BA"/>
     <w:rsid w:val="00724E6F"/>
     <w:rsid w:val="0072717B"/>
     <w:rsid w:val="00731C99"/>
     <w:rsid w:val="00736F75"/>
     <w:rsid w:val="00755F59"/>
     <w:rsid w:val="00760EC8"/>
     <w:rsid w:val="00763C19"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="007805FB"/>
     <w:rsid w:val="0078559C"/>
     <w:rsid w:val="00790D12"/>
     <w:rsid w:val="007B0D82"/>
     <w:rsid w:val="007C01BE"/>
     <w:rsid w:val="007C21AA"/>
     <w:rsid w:val="007C3D12"/>
     <w:rsid w:val="007D66A0"/>
     <w:rsid w:val="007E7A07"/>
     <w:rsid w:val="007F4D5F"/>
     <w:rsid w:val="007F77BC"/>
     <w:rsid w:val="008166A2"/>
     <w:rsid w:val="00822F08"/>
     <w:rsid w:val="00835FD9"/>
     <w:rsid w:val="00885047"/>
     <w:rsid w:val="008C17B2"/>
     <w:rsid w:val="008C32A3"/>
@@ -11223,90 +6344,91 @@
     <w:rsid w:val="00C11400"/>
     <w:rsid w:val="00C32CF7"/>
     <w:rsid w:val="00C439BD"/>
     <w:rsid w:val="00C55F3B"/>
     <w:rsid w:val="00C66D94"/>
     <w:rsid w:val="00C77297"/>
     <w:rsid w:val="00C86E66"/>
     <w:rsid w:val="00CA0DF7"/>
     <w:rsid w:val="00CB0EB9"/>
     <w:rsid w:val="00CB63FC"/>
     <w:rsid w:val="00CC53BE"/>
     <w:rsid w:val="00CD4BB3"/>
     <w:rsid w:val="00D06207"/>
     <w:rsid w:val="00D50C41"/>
     <w:rsid w:val="00D8535B"/>
     <w:rsid w:val="00D94FF9"/>
     <w:rsid w:val="00DB46D0"/>
     <w:rsid w:val="00DB6779"/>
     <w:rsid w:val="00DC4220"/>
     <w:rsid w:val="00DE0B41"/>
     <w:rsid w:val="00DE15EE"/>
     <w:rsid w:val="00DF24C9"/>
     <w:rsid w:val="00E24A5D"/>
     <w:rsid w:val="00E2784A"/>
     <w:rsid w:val="00E322A0"/>
+    <w:rsid w:val="00E479A4"/>
     <w:rsid w:val="00E5448D"/>
     <w:rsid w:val="00E875BA"/>
     <w:rsid w:val="00E87CF2"/>
     <w:rsid w:val="00EC0873"/>
     <w:rsid w:val="00EC1AF7"/>
     <w:rsid w:val="00EC5A21"/>
     <w:rsid w:val="00ED1DB8"/>
     <w:rsid w:val="00ED1E28"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F1477B"/>
     <w:rsid w:val="00F16915"/>
     <w:rsid w:val="00F711DE"/>
     <w:rsid w:val="00F733F3"/>
     <w:rsid w:val="00F82B94"/>
     <w:rsid w:val="00FA1673"/>
     <w:rsid w:val="00FB58DB"/>
     <w:rsid w:val="00FB6852"/>
     <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC6088"/>
     <w:rsid w:val="00FD1CC2"/>
     <w:rsid w:val="00FE21DA"/>
     <w:rsid w:val="6D2EE609"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7735A4F1"/>
   <w15:docId w15:val="{AF0E992B-52F3-416E-A7BB-89EAE190831C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -12454,51 +7576,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1032993279">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amfr.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cipe@cipe-ne.ch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:semabolat.meb@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jolanta.kosztyla@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amfr.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educacionyfp.gob.es/suiza/alce-berna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tamilschool.ch/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alce.berna@educacion.gob.es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ilova.maja@live.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.nguyen@bluewin.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hashemy62_aazar@hotmail.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ponvignes@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hds-ch@bluewin.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smex-ctp.trendmicro.com:443/wis/clicktime/v1/query?url=http%3a%2f%2fwww.ecolerussefribourg.ch&amp;umid=2fdada8c-9a5c-4e1b-9cba-493e2a17d19e&amp;auth=f975ed0449dd68fecc680d2b72b1d9431f035e04-22499665d34e5e3a0df01d14a7a4890a744a799b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bern.meb.gov.tr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frinihongo@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solahelou@hotmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epesuica.ch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:egitim@bluewin.ch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12769,76 +7891,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1c4db4bccf02ed4fd4d02f3afe83d075" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5f148aa271782c65d30da5fd005ba325">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5e241cea9bd067bda2b590a0b22fee" ns2:_="" ns3:_="">
     <xsd:import namespace="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <xsd:import namespace="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -13047,117 +8158,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="af61a408-0ce3-49be-8151-8ed024b7efa5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6455b11c-ba34-410d-8c6a-32bfc9959fab">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7CDF010-2570-41EB-BE92-76F1A1E3C12D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED8199BF-E99B-4122-AAA5-32A2D1A866B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0063E2C9-C613-4F21-9FF7-19FAC86D287C}"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57F66B1D-ADAC-4F47-99B1-2EE26D14C513}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4934</Characters>
+  <Pages>2</Pages>
+  <Words>331</Words>
+  <Characters>1822</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>379</Lines>
-  <Paragraphs>228</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5475</CharactersWithSpaces>
+  <CharactersWithSpaces>2149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>catillazl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD389CD5566B9348976D3681DFE8B521</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">