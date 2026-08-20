--- v0 (2025-12-05)
+++ v1 (2026-08-20)
@@ -6,60 +6,61 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ\Documents types\Formulaires\Alex-site internet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ(en travaux)\Documents types\Formulaires\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BDC7B5B7-FC63-4D3A-B14E-8F183E13EFA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3329C701-17F5-40D9-A862-E3A9ADFE6653}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="mSxqYZW9fEJX79bpUggyvj0Bw9UZxKiVCh1Q95zXKv5qh47ZEfvPE5JE0Y53An7HDZj/UDbUISNe3VSLsuFLmg==" workbookSaltValue="Vr6Ot6wmvy5TfGlOCznyQA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2055" windowWidth="29040" windowHeight="15720" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1860" yWindow="1860" windowWidth="21600" windowHeight="11175" tabRatio="869" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. Données générales" sheetId="1" r:id="rId1"/>
     <sheet name="2. Données en lien avec l'OPE" sheetId="2" r:id="rId2"/>
     <sheet name="Etat des effectifs" sheetId="7" r:id="rId3"/>
     <sheet name="Listesdéroulante" sheetId="6" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Direction">Listesdéroulante!$C$1:$C$11</definedName>
     <definedName name="Educatrice_PE">Listesdéroulante!$A$1:$A$10</definedName>
     <definedName name="Fonction">Listesdéroulante!$A$1:$A$9</definedName>
     <definedName name="IPE">Listesdéroulante!$F$1:$F$4</definedName>
     <definedName name="O_N">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="oui">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="Personnel_éducatif">Listesdéroulante!$A$1:$A$11</definedName>
     <definedName name="TEL_IPE">Listesdéroulante!$G$1:$G$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -232,53 +233,50 @@
   </si>
   <si>
     <t>Pré-apprentie</t>
   </si>
   <si>
     <t>Nom et prénom de la personne signataire</t>
   </si>
   <si>
     <t>Renouvellement ou modification du contrat d'assurance 
 responsabilité civile entreprise durant les 24 derniers mois ?</t>
   </si>
   <si>
     <t>budget de fonctionnement
 de l'année civile en cours</t>
   </si>
   <si>
     <t>ajouter ligne blanche</t>
   </si>
   <si>
     <t>1. Données générales</t>
   </si>
   <si>
     <t>Educatrice Enf.</t>
   </si>
   <si>
-    <t>caroline.zbinden@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Modification du règlement de l'accueil</t>
   </si>
   <si>
     <t>Modification des statuts ou de l'organisation du support juridique</t>
   </si>
   <si>
     <t>Contrôle SEJ (laissez vide)</t>
   </si>
   <si>
     <t>Oui / 
 Non</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">à l'adresse suivante </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(la version Excel du calculateur de l'effectif du personnel en crèche sera adressée par courriel au destinatire mentionné ci-dessous à droite)</t>
@@ -427,79 +425,73 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Informations complémentaires de la part de la structure
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(cet encadré peut servir à transmettre des commentaires supplémentaires à l'attention du Service de l'enfance et de la jeunesse)</t>
     </r>
   </si>
   <si>
     <t>Date de naissance</t>
   </si>
   <si>
     <t>Formation</t>
   </si>
   <si>
     <t>Boulevard de Pérolles 24 - CP</t>
-  </si>
-[...1 lines deleted...]
-    <t>magalie.rey@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <t>↓ veuillez sélectionner la personne référente au moyen de la liste déroulante (pour activer la liste déroulante, cliquez dans la cellule B5)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SEJ
 Jugendamt JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, CP, 1701 Fribourg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>manuela.alagbe@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">SEJ
 </t>
     </r>
     <r>
@@ -564,75 +556,57 @@
       <t>Jugendamt</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, CP, 1701 Fribourg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
   </si>
   <si>
     <t>Madame Manuela Alagbe</t>
   </si>
   <si>
     <t>Madame Daniela Celestino</t>
   </si>
   <si>
-    <t>daniela.celestino@fr.ch - 026/305.15.30</t>
-[...7 lines deleted...]
-  <si>
     <t>Madame Christine Künzli</t>
   </si>
   <si>
-    <t>christine.kunzli@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Madame Marina Machado</t>
   </si>
   <si>
-    <t>marina.machado@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Madame Besarta Rexhaj</t>
-  </si>
-[...1 lines deleted...]
-    <t>besarta.rexhaj@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <t>Madame Magalie Rey</t>
   </si>
   <si>
     <t>Madame Caroline Zbinden Chappuis</t>
   </si>
   <si>
     <t>2.1.1 Encadrement éducatif</t>
   </si>
   <si>
     <t>2.1.2 Informations sur le personnel</t>
   </si>
   <si>
     <t>Nom, prénom</t>
   </si>
   <si>
     <t>Année diplôme</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fonction
 </t>
     </r>
     <r>
@@ -767,50 +741,77 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>avant tout engagement</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">, ainsi qu'une fois par an, comme le requiert le droit relatif au casier judiciaire. La liste des requêtes doit être transmis au SEJ via l'adresse mail sej_vostra@fr.ch. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
+  </si>
+  <si>
+    <t>Madame Armela Karadolami</t>
+  </si>
+  <si>
+    <t>manuela.alagbe@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>daniela.celestino@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>armela.karadolami@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>christine.kunzli@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>marina.machado@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>besarta.rexhaj@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>magalie.rey@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>caroline.zbinden@fr.ch - 026 305 15 30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1473,185 +1474,185 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
-[...21 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFDCE6F1"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -2234,519 +2235,519 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil2">
     <tabColor theme="3"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E52"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B41" sqref="B41:C41"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.140625" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" customWidth="1"/>
     <col min="3" max="3" width="41.42578125" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="17" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="18" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="99" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="100"/>
+      <c r="A2" s="100" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="101"/>
-      <c r="C4" s="102"/>
+      <c r="B4" s="102"/>
+      <c r="C4" s="103"/>
     </row>
     <row r="5" spans="1:5" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="21" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E5" s="22"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="23"/>
       <c r="B6" s="24"/>
       <c r="C6" s="25"/>
       <c r="E6" s="22"/>
     </row>
     <row r="7" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A7" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="20"/>
       <c r="E7" s="22"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="B8" s="24"/>
       <c r="C8" s="20"/>
       <c r="E8" s="22"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="27" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="20"/>
       <c r="E9" s="22"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="7"/>
       <c r="E10" s="22"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="E11" s="22"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="C12" s="103"/>
+        <v>59</v>
+      </c>
+      <c r="B12" s="104"/>
+      <c r="C12" s="104"/>
       <c r="E12" s="22"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="C13" s="104"/>
+        <v>60</v>
+      </c>
+      <c r="B13" s="105"/>
+      <c r="C13" s="105"/>
       <c r="E13" s="22"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="C14" s="95"/>
+        <v>61</v>
+      </c>
+      <c r="B14" s="106"/>
+      <c r="C14" s="106"/>
       <c r="E14" s="22"/>
     </row>
     <row r="15" spans="1:5" ht="27" x14ac:dyDescent="0.25">
       <c r="A15" s="29" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="E15" s="22"/>
     </row>
     <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="C16" s="95"/>
+        <v>62</v>
+      </c>
+      <c r="B16" s="106"/>
+      <c r="C16" s="106"/>
       <c r="E16" s="22"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="C17" s="96"/>
+        <v>63</v>
+      </c>
+      <c r="B17" s="107"/>
+      <c r="C17" s="107"/>
       <c r="E17" s="22"/>
     </row>
     <row r="18" spans="1:5" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="C18" s="95"/>
+        <v>64</v>
+      </c>
+      <c r="B18" s="106"/>
+      <c r="C18" s="106"/>
       <c r="E18" s="32"/>
     </row>
     <row r="19" spans="1:5" s="33" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="C19" s="96"/>
+        <v>65</v>
+      </c>
+      <c r="B19" s="107"/>
+      <c r="C19" s="107"/>
       <c r="E19" s="34"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="23"/>
-      <c r="B20" s="97"/>
-      <c r="C20" s="97"/>
+      <c r="B20" s="109"/>
+      <c r="C20" s="109"/>
       <c r="E20" s="22"/>
     </row>
-    <row r="21" spans="1:5" s="98" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>95</v>
+    <row r="21" spans="1:5" s="110" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="110" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="C22" s="95"/>
+        <v>66</v>
+      </c>
+      <c r="B22" s="106"/>
+      <c r="C22" s="106"/>
       <c r="E22" s="22"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="23" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="C23" s="94"/>
+        <v>59</v>
+      </c>
+      <c r="B23" s="108"/>
+      <c r="C23" s="108"/>
       <c r="E23" s="22"/>
     </row>
     <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="C24" s="95"/>
+        <v>60</v>
+      </c>
+      <c r="B24" s="106"/>
+      <c r="C24" s="106"/>
       <c r="E24" s="22"/>
     </row>
     <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="23" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="C25" s="94"/>
+        <v>61</v>
+      </c>
+      <c r="B25" s="108"/>
+      <c r="C25" s="108"/>
       <c r="E25" s="22"/>
     </row>
     <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="C26" s="95"/>
+        <v>62</v>
+      </c>
+      <c r="B26" s="106"/>
+      <c r="C26" s="106"/>
       <c r="E26" s="22"/>
     </row>
     <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="23" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="C27" s="94"/>
+        <v>63</v>
+      </c>
+      <c r="B27" s="108"/>
+      <c r="C27" s="108"/>
       <c r="E27" s="22"/>
     </row>
     <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="C28" s="95"/>
+        <v>64</v>
+      </c>
+      <c r="B28" s="106"/>
+      <c r="C28" s="106"/>
       <c r="E28" s="22"/>
     </row>
     <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="23"/>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="E29" s="22"/>
     </row>
     <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="20"/>
       <c r="C30" s="20"/>
       <c r="E30" s="22"/>
     </row>
     <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="28" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="C31" s="95"/>
+        <v>67</v>
+      </c>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
       <c r="E31" s="22"/>
     </row>
     <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="23" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="C32" s="94"/>
+        <v>59</v>
+      </c>
+      <c r="B32" s="108"/>
+      <c r="C32" s="108"/>
     </row>
     <row r="33" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="28" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="C33" s="95"/>
+        <v>60</v>
+      </c>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
     </row>
     <row r="34" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="23" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="C34" s="94"/>
+        <v>61</v>
+      </c>
+      <c r="B34" s="108"/>
+      <c r="C34" s="108"/>
     </row>
     <row r="35" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="35" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="C35" s="95"/>
+        <v>68</v>
+      </c>
+      <c r="B35" s="106"/>
+      <c r="C35" s="106"/>
     </row>
     <row r="36" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="23" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="C36" s="94"/>
+        <v>62</v>
+      </c>
+      <c r="B36" s="108"/>
+      <c r="C36" s="108"/>
     </row>
     <row r="37" spans="1:3" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="28" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="C37" s="95"/>
+        <v>63</v>
+      </c>
+      <c r="B37" s="106"/>
+      <c r="C37" s="106"/>
     </row>
     <row r="38" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="23" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="C38" s="94"/>
+        <v>64</v>
+      </c>
+      <c r="B38" s="108"/>
+      <c r="C38" s="108"/>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="23"/>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="36" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="C41" s="93"/>
+        <v>88</v>
+      </c>
+      <c r="B41" s="111"/>
+      <c r="C41" s="112"/>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="23"/>
       <c r="B42" s="23"/>
       <c r="C42" s="23"/>
     </row>
     <row r="43" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A43" s="23"/>
       <c r="B43" s="23"/>
       <c r="C43" s="23"/>
     </row>
     <row r="44" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
     </row>
     <row r="45" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
     </row>
     <row r="52" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="if/t0ZHB8HgmqPcQEYxPO363PtxpbxK5o8QHG2u5o9/9IZTsuxTtXY2r1gYhBaPieYVYiDSSXoxCoipCPyck7g==" saltValue="9uYi24UNHArkAUINUuxw8w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="DrIstkKy8M+HTJEGExRxb3mzMIHJvtkABuJ/pnGr4LMUlT24yM5BKB7g7MtGC8NNmb+00nI4xYMtPP50eJhTfA==" saltValue="tEmmoRHS3QgGmm4Pc1elzg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="27">
-    <mergeCell ref="A2:C2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="A21:XFD21"/>
-    <mergeCell ref="B41:C41"/>
-[...7 lines deleted...]
-    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
-            <xm:f>Listesdéroulante!$F$1:$F$8</xm:f>
+            <xm:f>Listesdéroulante!$F$1:$F$9</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G66"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D36" sqref="D36:D37"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" style="37" customWidth="1"/>
     <col min="2" max="2" width="59.5703125" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" customWidth="1"/>
     <col min="4" max="4" width="50.140625" customWidth="1"/>
     <col min="5" max="5" width="30.140625" style="38" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="38" customWidth="1"/>
     <col min="7" max="7" width="1.42578125" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D1" s="17"/>
-      <c r="E1" s="112" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="112"/>
+      <c r="E1" s="99" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1" s="99"/>
     </row>
     <row r="2" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D2" s="17"/>
     </row>
     <row r="3" spans="1:6" s="18" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A3" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
     </row>
     <row r="4" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:6" s="47" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="42">
         <v>1</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="44" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="46" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="48">
         <v>1.1000000000000001</v>
       </c>
       <c r="B6" s="49" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="8"/>
       <c r="E6" s="50" t="str">
         <f>IF(C6="oui","plan des locaux modifiés","aucune")</f>
         <v>plan des locaux modifiés</v>
       </c>
       <c r="F6" s="78"/>
     </row>
     <row r="7" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="48">
         <v>1.2</v>
       </c>
       <c r="B7" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="8"/>
       <c r="E7" s="50" t="str">
         <f>IF(C7="oui","plan avec affectations","aucune")</f>
         <v>plan avec affectations</v>
       </c>
       <c r="F7" s="78"/>
     </row>
     <row r="8" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="48">
         <v>1.3</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="8"/>
       <c r="E8" s="50" t="str">
         <f>IF(C8="oui","&lt;== insérer une brève description dans la cellule de gauche","néant")</f>
         <v>&lt;== insérer une brève description dans la cellule de gauche</v>
@@ -2771,256 +2772,256 @@
       <c r="F9" s="78"/>
     </row>
     <row r="10" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="48">
         <v>1.5</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="8"/>
       <c r="E10" s="50" t="str">
         <f>IF(C10="oui","concept socio-éducatif modifié","&lt;== mentionnez la date du concept 
 en vigueur dans la cellule de gauche")</f>
         <v>concept socio-éducatif modifié</v>
       </c>
       <c r="F10" s="78"/>
     </row>
     <row r="11" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="48">
         <v>1.6</v>
       </c>
       <c r="B11" s="51" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="8"/>
       <c r="E11" s="50" t="str">
         <f>IF(C11="oui","&lt;== préciser de quelle manière 
 cette communication a lieu 
 dans la cellule de gauche","&lt;== indiquez pour quelle(s) raison(s) ce concept n'est pas présenté ? 
 dans la cellule de gauche")</f>
         <v>&lt;== préciser de quelle manière 
 cette communication a lieu 
 dans la cellule de gauche</v>
       </c>
       <c r="F11" s="78"/>
     </row>
     <row r="12" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="48">
         <v>1.7</v>
       </c>
       <c r="B12" s="51" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="8"/>
       <c r="E12" s="50" t="str">
         <f>IF(C12="oui","nouveau règlement","&lt;== mentionnez la date du règlement 
 en vigueur dans la cellule de gauche")</f>
         <v>&lt;== mentionnez la date du règlement 
 en vigueur dans la cellule de gauche</v>
       </c>
       <c r="F12" s="78"/>
     </row>
     <row r="13" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="48">
         <v>1.8</v>
       </c>
       <c r="B13" s="51" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="8"/>
       <c r="E13" s="50" t="str">
         <f>IF(C13="oui","concept d'urgence modifié","&lt;== précisez la date du concept 
 en vigueur dans la cellule de gauche")</f>
         <v>concept d'urgence modifié</v>
       </c>
       <c r="F13" s="78"/>
     </row>
     <row r="14" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="48">
         <v>1.9</v>
       </c>
       <c r="B14" s="51" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="8"/>
       <c r="E14" s="50" t="str">
         <f>IF(C14="oui","&lt;== préciser de quelle manière 
 cette communication a lieu 
 dans la cellule de gauche","&lt;== indiquez pour quelle(s) raison(s) ce concept n'est pas présenté ? 
 dans la cellule de gauche")</f>
         <v>&lt;== préciser de quelle manière 
 cette communication a lieu 
 dans la cellule de gauche</v>
       </c>
       <c r="F14" s="78"/>
     </row>
     <row r="15" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="42">
         <v>2</v>
       </c>
       <c r="B15" s="52" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C15" s="53"/>
       <c r="D15" s="54"/>
       <c r="E15" s="55"/>
       <c r="F15" s="55"/>
     </row>
     <row r="16" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="56">
         <v>2.1</v>
       </c>
       <c r="B16" s="49" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C16" s="57"/>
       <c r="D16" s="79"/>
       <c r="E16" s="80" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F16" s="78"/>
     </row>
     <row r="17" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="56">
         <v>2.2000000000000002</v>
       </c>
       <c r="B17" s="58" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C17" s="57"/>
       <c r="D17" s="79"/>
       <c r="E17" s="81" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F17" s="78"/>
     </row>
     <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="42">
         <v>3</v>
       </c>
       <c r="B18" s="52" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C18" s="53"/>
       <c r="D18" s="54"/>
       <c r="E18" s="55"/>
       <c r="F18" s="55"/>
     </row>
     <row r="19" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="48">
         <v>3.1</v>
       </c>
       <c r="B19" s="60" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="61"/>
       <c r="D19" s="9"/>
       <c r="E19" s="62"/>
       <c r="F19" s="82"/>
     </row>
     <row r="20" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="42">
         <v>4</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="53"/>
       <c r="D20" s="54"/>
       <c r="E20" s="55"/>
       <c r="F20" s="55"/>
     </row>
     <row r="21" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="48">
         <v>4.0999999999999996</v>
       </c>
       <c r="B21" s="60" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="63"/>
       <c r="D21" s="10"/>
       <c r="E21" s="50" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="78"/>
     </row>
     <row r="22" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="48">
         <v>4.2</v>
       </c>
       <c r="B22" s="60" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="8"/>
       <c r="E22" s="50" t="str">
         <f>IF(C22="oui","nouveaux tarifs","aucune")</f>
         <v>aucune</v>
       </c>
       <c r="F22" s="78"/>
     </row>
     <row r="23" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="48">
         <v>4.3</v>
       </c>
       <c r="B23" s="60" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="8"/>
       <c r="E23" s="50" t="str">
         <f>IF(C23="oui","nouvelle(s) convention(s)","aucune")</f>
         <v>aucune</v>
       </c>
       <c r="F23" s="78"/>
     </row>
     <row r="24" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="48">
         <v>4.4000000000000004</v>
       </c>
       <c r="B24" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="8"/>
       <c r="E24" s="50" t="str">
         <f>IF(C24="oui","nouveaux statuts ou détail de la nouvelle organisation","&lt;== mentionnez la date des statuts actuels dans la cellule de gauche")</f>
         <v>&lt;== mentionnez la date des statuts actuels dans la cellule de gauche</v>
       </c>
       <c r="F24" s="78"/>
     </row>
     <row r="25" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="42">
         <v>5</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="53"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="55"/>
     </row>
     <row r="26" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="48">
@@ -3046,1219 +3047,1219 @@
       <c r="E27" s="62"/>
       <c r="F27" s="83"/>
     </row>
     <row r="28" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="48">
         <v>5.3</v>
       </c>
       <c r="B28" s="49" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="12"/>
       <c r="E28" s="50" t="str">
         <f>IF(C28="oui","contrat assurance RC","&lt;== mentionnez la date d'échéance du contrat en cours dans la cellule de gauche")</f>
         <v>contrat assurance RC</v>
       </c>
       <c r="F28" s="78"/>
     </row>
     <row r="29" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="42">
         <v>6</v>
       </c>
       <c r="B29" s="66" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C29" s="53"/>
       <c r="D29" s="54"/>
       <c r="E29" s="55"/>
       <c r="F29" s="55"/>
     </row>
     <row r="30" spans="1:6" ht="234" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="48">
         <v>6.1</v>
       </c>
-      <c r="B30" s="109"/>
-[...2 lines deleted...]
-      <c r="E30" s="111"/>
+      <c r="B30" s="96"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="97"/>
+      <c r="E30" s="98"/>
       <c r="F30" s="11"/>
     </row>
     <row r="31" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="67"/>
       <c r="B31" s="68"/>
       <c r="C31" s="69"/>
       <c r="D31" s="23"/>
       <c r="E31" s="59"/>
       <c r="F31" s="59"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B32" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="23"/>
       <c r="D32" s="23" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="70"/>
       <c r="F32" s="70"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B33" s="105"/>
+      <c r="B33" s="92"/>
       <c r="C33" s="23"/>
-      <c r="D33" s="105"/>
+      <c r="D33" s="92"/>
       <c r="E33" s="70"/>
       <c r="F33" s="70"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B34" s="106"/>
+      <c r="B34" s="93"/>
       <c r="C34" s="23"/>
-      <c r="D34" s="106"/>
+      <c r="D34" s="93"/>
       <c r="E34" s="70"/>
       <c r="F34" s="70"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23" t="s">
         <v>37</v>
       </c>
       <c r="E35" s="70"/>
       <c r="F35" s="70"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B36" s="23" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="23"/>
-      <c r="D36" s="107"/>
+      <c r="D36" s="94"/>
       <c r="E36" s="70"/>
       <c r="F36" s="70"/>
     </row>
     <row r="37" spans="1:6" ht="27" x14ac:dyDescent="0.25">
       <c r="B37" s="71" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C37" s="23"/>
-      <c r="D37" s="108"/>
+      <c r="D37" s="95"/>
       <c r="E37" s="70"/>
       <c r="F37" s="70"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="72"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B39" s="73" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="74" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B40" s="75">
         <f>'1. Données générales'!B5:C5</f>
         <v>0</v>
       </c>
       <c r="D40" s="75">
         <f>B40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B41" s="76" t="s">
         <v>39</v>
       </c>
       <c r="D41" s="76" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B42" s="76" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D42" s="76" t="b">
-        <f>IF(D40="Madame Manuela Alagbe",Listesdéroulante!G1,IF(D40="Madame Daniela Celestino",Listesdéroulante!G2,IF(D40="Madame Glenda Guillaume-Gentil",Listesdéroulante!G3,IF(D40="Madame Christine Künzli",Listesdéroulante!G4,IF(D40="Madame Marina Machado",Listesdéroulante!G5,IF(D40="Madame Besarta Rexhaj",Listesdéroulante!G6,IF(D40="Madame Magalie Rey",Listesdéroulante!G7,IF(D40="Madame Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
+        <f>IF(D40="Madame Manuela Alagbe",Listesdéroulante!G1,IF(D40="Madame Daniela Celestino",Listesdéroulante!G2,IF(D40="Madame Armela Karadolami",Listesdéroulante!G3,IF(D40="Madame Christine Künzli",Listesdéroulante!G4,IF(D40="Madame Marina Machado",Listesdéroulante!G5,IF(D40="Madame Besarta Rexhaj",Listesdéroulante!G6,IF(D40="Madame Magalie Rey",Listesdéroulante!G7,IF(D40="Madame Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B43" s="77" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D43" s="77"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B44" s="23"/>
     </row>
     <row r="45" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
       <c r="B45" s="23"/>
     </row>
     <row r="46" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
       <c r="B46" s="23"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25"/>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25"/>
     <row r="49" x14ac:dyDescent="0.25"/>
     <row r="50" x14ac:dyDescent="0.25"/>
     <row r="56" x14ac:dyDescent="0.25"/>
     <row r="57" x14ac:dyDescent="0.25"/>
     <row r="58" x14ac:dyDescent="0.25"/>
     <row r="59" x14ac:dyDescent="0.25"/>
     <row r="60" x14ac:dyDescent="0.25"/>
     <row r="61" x14ac:dyDescent="0.25"/>
     <row r="62" x14ac:dyDescent="0.25"/>
     <row r="63" x14ac:dyDescent="0.25"/>
     <row r="64" x14ac:dyDescent="0.25"/>
     <row r="65" x14ac:dyDescent="0.25"/>
     <row r="66" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="9W+57L/XLDckr9mTP/moKG4zHE29SOLP88Pky29rHz4aCoY9Eruh7wnyhrrAw3jRQS8bmEVpT/31149FKE3w2g==" saltValue="mBYp5WdXvhBjfgS/Gkmf2g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="WJPa4b3NWVgsxQ1t7k3p5udgkEVAuWFZ0EcZCAk/bnauiP4d3/JT30tVUHcDcxubpa8nfQT4tTq6ELuNCCaxyw==" saltValue="R5g5WJoRbAoXyj7Dx6p2Og==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="E1:F1"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C22:C24 C28 C31 C6:C14" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>O_N</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="E16" location="'Etat des effectifs'!A1" display="Veuillez remplir le tableau de la page suivante" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25196850393700793" right="0.25196850393700793" top="0.39370078740157483" bottom="0.39370078740157483" header="0.29921259842519687" footer="0.29921259842519687"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="14" max="16383" man="1"/>
     <brk id="22" max="16383" man="1"/>
     <brk id="30" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q38"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:B10"/>
+      <selection activeCell="A19" sqref="A19:C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K1" s="84"/>
       <c r="L1" s="84"/>
       <c r="M1" s="84"/>
-      <c r="N1" s="114" t="s">
-[...4 lines deleted...]
-      <c r="Q1" s="114"/>
+      <c r="N1" s="113" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" s="113"/>
+      <c r="P1" s="113"/>
+      <c r="Q1" s="113"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="K2" s="84"/>
       <c r="L2" s="84"/>
       <c r="M2" s="84"/>
-      <c r="N2" s="114"/>
-[...2 lines deleted...]
-      <c r="Q2" s="114"/>
+      <c r="N2" s="113"/>
+      <c r="O2" s="113"/>
+      <c r="P2" s="113"/>
+      <c r="Q2" s="113"/>
     </row>
     <row r="3" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A3" s="85"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="84"/>
-      <c r="N3" s="114"/>
-[...2 lines deleted...]
-      <c r="Q3" s="114"/>
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
     </row>
     <row r="4" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A4" s="85"/>
       <c r="K4" s="84"/>
       <c r="L4" s="84"/>
       <c r="M4" s="84"/>
-      <c r="N4" s="114"/>
-[...2 lines deleted...]
-      <c r="Q4" s="114"/>
+      <c r="N4" s="113"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
     </row>
     <row r="5" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A5" s="85"/>
       <c r="K5" s="84"/>
       <c r="L5" s="84"/>
       <c r="M5" s="84"/>
-      <c r="N5" s="114"/>
-[...2 lines deleted...]
-      <c r="Q5" s="114"/>
+      <c r="N5" s="113"/>
+      <c r="O5" s="113"/>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="113"/>
     </row>
     <row r="6" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="85"/>
       <c r="K6" s="84"/>
       <c r="L6" s="84"/>
       <c r="M6" s="84"/>
-      <c r="N6" s="114"/>
-[...2 lines deleted...]
-      <c r="Q6" s="114"/>
+      <c r="N6" s="113"/>
+      <c r="O6" s="113"/>
+      <c r="P6" s="113"/>
+      <c r="Q6" s="113"/>
     </row>
     <row r="7" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="86" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="68"/>
       <c r="L7" s="68"/>
       <c r="M7" s="68"/>
       <c r="N7" s="68"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
     </row>
     <row r="8" spans="1:17" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="117"/>
-[...1 lines deleted...]
-      <c r="C8" s="130" t="s">
+      <c r="A8" s="130"/>
+      <c r="B8" s="130"/>
+      <c r="C8" s="116" t="s">
+        <v>80</v>
+      </c>
+      <c r="D8" s="116"/>
+      <c r="E8" s="116"/>
+      <c r="F8" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="D8" s="130"/>
-[...1 lines deleted...]
-      <c r="F8" s="130" t="s">
+      <c r="G8" s="116"/>
+      <c r="H8" s="116"/>
+      <c r="I8" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="G8" s="130"/>
-[...1 lines deleted...]
-      <c r="I8" s="130" t="s">
+      <c r="J8" s="116"/>
+      <c r="K8" s="116"/>
+      <c r="L8" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="130"/>
-[...1 lines deleted...]
-      <c r="L8" s="130" t="s">
+      <c r="M8" s="116"/>
+      <c r="N8" s="116"/>
+      <c r="O8" s="116" t="s">
         <v>84</v>
       </c>
-      <c r="M8" s="130"/>
-[...1 lines deleted...]
-      <c r="O8" s="130" t="s">
+      <c r="P8" s="116"/>
+      <c r="Q8" s="116"/>
+    </row>
+    <row r="9" spans="1:17" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="114" t="s">
         <v>85</v>
       </c>
-      <c r="P8" s="130"/>
-[...3 lines deleted...]
-      <c r="A9" s="115" t="s">
+      <c r="B9" s="115"/>
+      <c r="C9" s="87" t="s">
         <v>86</v>
       </c>
-      <c r="B9" s="116"/>
-      <c r="C9" s="87" t="s">
+      <c r="D9" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="D9" s="115" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="116"/>
+      <c r="E9" s="115"/>
       <c r="F9" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="G9" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="G9" s="115" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="116"/>
+      <c r="H9" s="115"/>
       <c r="I9" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="J9" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="J9" s="115" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="116"/>
+      <c r="K9" s="115"/>
       <c r="L9" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="M9" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="M9" s="115" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="116"/>
+      <c r="N9" s="115"/>
       <c r="O9" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="P9" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="P9" s="115" t="s">
-[...2 lines deleted...]
-      <c r="Q9" s="116"/>
+      <c r="Q9" s="115"/>
     </row>
     <row r="10" spans="1:17" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="124"/>
-      <c r="B10" s="125"/>
+      <c r="A10" s="117"/>
+      <c r="B10" s="118"/>
       <c r="C10" s="90"/>
-      <c r="D10" s="126"/>
-      <c r="E10" s="127"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="120"/>
       <c r="F10" s="90"/>
-      <c r="G10" s="126"/>
-      <c r="H10" s="127"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="120"/>
       <c r="I10" s="90"/>
-      <c r="J10" s="126"/>
-      <c r="K10" s="127"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="120"/>
       <c r="L10" s="90"/>
-      <c r="M10" s="126"/>
-      <c r="N10" s="127"/>
+      <c r="M10" s="119"/>
+      <c r="N10" s="120"/>
       <c r="O10" s="90"/>
-      <c r="P10" s="126"/>
-      <c r="Q10" s="127"/>
+      <c r="P10" s="119"/>
+      <c r="Q10" s="120"/>
     </row>
     <row r="11" spans="1:17" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="128"/>
-      <c r="B11" s="129"/>
+      <c r="A11" s="121"/>
+      <c r="B11" s="122"/>
       <c r="C11" s="91"/>
-      <c r="D11" s="122"/>
-      <c r="E11" s="123"/>
+      <c r="D11" s="123"/>
+      <c r="E11" s="124"/>
       <c r="F11" s="91"/>
-      <c r="G11" s="122"/>
-      <c r="H11" s="123"/>
+      <c r="G11" s="123"/>
+      <c r="H11" s="124"/>
       <c r="I11" s="91"/>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123"/>
+      <c r="J11" s="123"/>
+      <c r="K11" s="124"/>
       <c r="L11" s="91"/>
-      <c r="M11" s="122"/>
-      <c r="N11" s="123"/>
+      <c r="M11" s="123"/>
+      <c r="N11" s="124"/>
       <c r="O11" s="91"/>
-      <c r="P11" s="122"/>
-      <c r="Q11" s="123"/>
+      <c r="P11" s="123"/>
+      <c r="Q11" s="124"/>
     </row>
     <row r="12" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="23"/>
       <c r="O12" s="23"/>
       <c r="P12" s="23"/>
       <c r="Q12" s="23"/>
     </row>
     <row r="13" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="88" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="23"/>
       <c r="O13" s="23"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="23"/>
     </row>
     <row r="14" spans="1:17" ht="42.75" x14ac:dyDescent="0.25">
-      <c r="A14" s="119" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="120"/>
+      <c r="A14" s="125" t="s">
+        <v>113</v>
+      </c>
+      <c r="B14" s="126"/>
+      <c r="C14" s="127"/>
       <c r="D14" s="89" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" s="125" t="s">
         <v>98</v>
       </c>
-      <c r="E14" s="119" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="120"/>
+      <c r="F14" s="127"/>
       <c r="G14" s="89" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="I14" s="120"/>
+        <v>114</v>
+      </c>
+      <c r="H14" s="125" t="s">
+        <v>115</v>
+      </c>
+      <c r="I14" s="127"/>
       <c r="J14" s="89" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="K14" s="89" t="s">
-        <v>126</v>
-[...12 lines deleted...]
-      <c r="Q14" s="120"/>
+        <v>117</v>
+      </c>
+      <c r="L14" s="125" t="s">
+        <v>118</v>
+      </c>
+      <c r="M14" s="127"/>
+      <c r="N14" s="125" t="s">
+        <v>119</v>
+      </c>
+      <c r="O14" s="127"/>
+      <c r="P14" s="125" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q14" s="127"/>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A15" s="118"/>
-[...1 lines deleted...]
-      <c r="C15" s="118"/>
+      <c r="A15" s="128"/>
+      <c r="B15" s="128"/>
+      <c r="C15" s="128"/>
       <c r="D15" s="15"/>
-      <c r="E15" s="118"/>
-      <c r="F15" s="118"/>
+      <c r="E15" s="128"/>
+      <c r="F15" s="128"/>
       <c r="G15" s="15"/>
-      <c r="H15" s="118"/>
-      <c r="I15" s="118"/>
+      <c r="H15" s="128"/>
+      <c r="I15" s="128"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
-      <c r="L15" s="118"/>
-[...4 lines deleted...]
-      <c r="Q15" s="118"/>
+      <c r="L15" s="128"/>
+      <c r="M15" s="128"/>
+      <c r="N15" s="128"/>
+      <c r="O15" s="128"/>
+      <c r="P15" s="128"/>
+      <c r="Q15" s="128"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A16" s="113"/>
-[...1 lines deleted...]
-      <c r="C16" s="113"/>
+      <c r="A16" s="129"/>
+      <c r="B16" s="129"/>
+      <c r="C16" s="129"/>
       <c r="D16" s="16"/>
-      <c r="E16" s="113"/>
-      <c r="F16" s="113"/>
+      <c r="E16" s="129"/>
+      <c r="F16" s="129"/>
       <c r="G16" s="16"/>
-      <c r="H16" s="113"/>
-      <c r="I16" s="113"/>
+      <c r="H16" s="129"/>
+      <c r="I16" s="129"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
-      <c r="L16" s="113"/>
-[...4 lines deleted...]
-      <c r="Q16" s="113"/>
+      <c r="L16" s="129"/>
+      <c r="M16" s="129"/>
+      <c r="N16" s="129"/>
+      <c r="O16" s="129"/>
+      <c r="P16" s="129"/>
+      <c r="Q16" s="129"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A17" s="118"/>
-[...1 lines deleted...]
-      <c r="C17" s="118"/>
+      <c r="A17" s="128"/>
+      <c r="B17" s="128"/>
+      <c r="C17" s="128"/>
       <c r="D17" s="15"/>
-      <c r="E17" s="118"/>
-      <c r="F17" s="118"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="128"/>
       <c r="G17" s="15"/>
-      <c r="H17" s="118"/>
-      <c r="I17" s="118"/>
+      <c r="H17" s="128"/>
+      <c r="I17" s="128"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
-      <c r="L17" s="118"/>
-[...4 lines deleted...]
-      <c r="Q17" s="118"/>
+      <c r="L17" s="128"/>
+      <c r="M17" s="128"/>
+      <c r="N17" s="128"/>
+      <c r="O17" s="128"/>
+      <c r="P17" s="128"/>
+      <c r="Q17" s="128"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A18" s="113"/>
-[...1 lines deleted...]
-      <c r="C18" s="113"/>
+      <c r="A18" s="129"/>
+      <c r="B18" s="129"/>
+      <c r="C18" s="129"/>
       <c r="D18" s="16"/>
-      <c r="E18" s="113"/>
-      <c r="F18" s="113"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="129"/>
       <c r="G18" s="16"/>
-      <c r="H18" s="113"/>
-      <c r="I18" s="113"/>
+      <c r="H18" s="129"/>
+      <c r="I18" s="129"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
-      <c r="L18" s="113"/>
-[...4 lines deleted...]
-      <c r="Q18" s="113"/>
+      <c r="L18" s="129"/>
+      <c r="M18" s="129"/>
+      <c r="N18" s="129"/>
+      <c r="O18" s="129"/>
+      <c r="P18" s="129"/>
+      <c r="Q18" s="129"/>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A19" s="118"/>
-[...1 lines deleted...]
-      <c r="C19" s="118"/>
+      <c r="A19" s="128"/>
+      <c r="B19" s="128"/>
+      <c r="C19" s="128"/>
       <c r="D19" s="15"/>
-      <c r="E19" s="118"/>
-      <c r="F19" s="118"/>
+      <c r="E19" s="128"/>
+      <c r="F19" s="128"/>
       <c r="G19" s="15"/>
-      <c r="H19" s="118"/>
-      <c r="I19" s="118"/>
+      <c r="H19" s="128"/>
+      <c r="I19" s="128"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
-      <c r="L19" s="118"/>
-[...4 lines deleted...]
-      <c r="Q19" s="118"/>
+      <c r="L19" s="128"/>
+      <c r="M19" s="128"/>
+      <c r="N19" s="128"/>
+      <c r="O19" s="128"/>
+      <c r="P19" s="128"/>
+      <c r="Q19" s="128"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A20" s="113"/>
-[...1 lines deleted...]
-      <c r="C20" s="113"/>
+      <c r="A20" s="129"/>
+      <c r="B20" s="129"/>
+      <c r="C20" s="129"/>
       <c r="D20" s="16"/>
-      <c r="E20" s="113"/>
-      <c r="F20" s="113"/>
+      <c r="E20" s="129"/>
+      <c r="F20" s="129"/>
       <c r="G20" s="16"/>
-      <c r="H20" s="113"/>
-      <c r="I20" s="113"/>
+      <c r="H20" s="129"/>
+      <c r="I20" s="129"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
-      <c r="L20" s="113"/>
-[...4 lines deleted...]
-      <c r="Q20" s="113"/>
+      <c r="L20" s="129"/>
+      <c r="M20" s="129"/>
+      <c r="N20" s="129"/>
+      <c r="O20" s="129"/>
+      <c r="P20" s="129"/>
+      <c r="Q20" s="129"/>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A21" s="118"/>
-[...1 lines deleted...]
-      <c r="C21" s="118"/>
+      <c r="A21" s="128"/>
+      <c r="B21" s="128"/>
+      <c r="C21" s="128"/>
       <c r="D21" s="15"/>
-      <c r="E21" s="118"/>
-      <c r="F21" s="118"/>
+      <c r="E21" s="128"/>
+      <c r="F21" s="128"/>
       <c r="G21" s="15"/>
-      <c r="H21" s="118"/>
-      <c r="I21" s="118"/>
+      <c r="H21" s="128"/>
+      <c r="I21" s="128"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
-      <c r="L21" s="118"/>
-[...4 lines deleted...]
-      <c r="Q21" s="118"/>
+      <c r="L21" s="128"/>
+      <c r="M21" s="128"/>
+      <c r="N21" s="128"/>
+      <c r="O21" s="128"/>
+      <c r="P21" s="128"/>
+      <c r="Q21" s="128"/>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A22" s="113"/>
-[...1 lines deleted...]
-      <c r="C22" s="113"/>
+      <c r="A22" s="129"/>
+      <c r="B22" s="129"/>
+      <c r="C22" s="129"/>
       <c r="D22" s="16"/>
-      <c r="E22" s="113"/>
-      <c r="F22" s="113"/>
+      <c r="E22" s="129"/>
+      <c r="F22" s="129"/>
       <c r="G22" s="16"/>
-      <c r="H22" s="113"/>
-      <c r="I22" s="113"/>
+      <c r="H22" s="129"/>
+      <c r="I22" s="129"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
-      <c r="L22" s="113"/>
-[...4 lines deleted...]
-      <c r="Q22" s="113"/>
+      <c r="L22" s="129"/>
+      <c r="M22" s="129"/>
+      <c r="N22" s="129"/>
+      <c r="O22" s="129"/>
+      <c r="P22" s="129"/>
+      <c r="Q22" s="129"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A23" s="118"/>
-[...1 lines deleted...]
-      <c r="C23" s="118"/>
+      <c r="A23" s="128"/>
+      <c r="B23" s="128"/>
+      <c r="C23" s="128"/>
       <c r="D23" s="15"/>
-      <c r="E23" s="118"/>
-      <c r="F23" s="118"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="128"/>
       <c r="G23" s="15"/>
-      <c r="H23" s="118"/>
-      <c r="I23" s="118"/>
+      <c r="H23" s="128"/>
+      <c r="I23" s="128"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
-      <c r="L23" s="118"/>
-[...4 lines deleted...]
-      <c r="Q23" s="118"/>
+      <c r="L23" s="128"/>
+      <c r="M23" s="128"/>
+      <c r="N23" s="128"/>
+      <c r="O23" s="128"/>
+      <c r="P23" s="128"/>
+      <c r="Q23" s="128"/>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A24" s="113"/>
-[...1 lines deleted...]
-      <c r="C24" s="113"/>
+      <c r="A24" s="129"/>
+      <c r="B24" s="129"/>
+      <c r="C24" s="129"/>
       <c r="D24" s="16"/>
-      <c r="E24" s="113"/>
-      <c r="F24" s="113"/>
+      <c r="E24" s="129"/>
+      <c r="F24" s="129"/>
       <c r="G24" s="16"/>
-      <c r="H24" s="113"/>
-      <c r="I24" s="113"/>
+      <c r="H24" s="129"/>
+      <c r="I24" s="129"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
-      <c r="L24" s="113"/>
-[...4 lines deleted...]
-      <c r="Q24" s="113"/>
+      <c r="L24" s="129"/>
+      <c r="M24" s="129"/>
+      <c r="N24" s="129"/>
+      <c r="O24" s="129"/>
+      <c r="P24" s="129"/>
+      <c r="Q24" s="129"/>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A25" s="118"/>
-[...1 lines deleted...]
-      <c r="C25" s="118"/>
+      <c r="A25" s="128"/>
+      <c r="B25" s="128"/>
+      <c r="C25" s="128"/>
       <c r="D25" s="15"/>
-      <c r="E25" s="118"/>
-      <c r="F25" s="118"/>
+      <c r="E25" s="128"/>
+      <c r="F25" s="128"/>
       <c r="G25" s="15"/>
-      <c r="H25" s="118"/>
-      <c r="I25" s="118"/>
+      <c r="H25" s="128"/>
+      <c r="I25" s="128"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
-      <c r="L25" s="118"/>
-[...4 lines deleted...]
-      <c r="Q25" s="118"/>
+      <c r="L25" s="128"/>
+      <c r="M25" s="128"/>
+      <c r="N25" s="128"/>
+      <c r="O25" s="128"/>
+      <c r="P25" s="128"/>
+      <c r="Q25" s="128"/>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A26" s="113"/>
-[...1 lines deleted...]
-      <c r="C26" s="113"/>
+      <c r="A26" s="129"/>
+      <c r="B26" s="129"/>
+      <c r="C26" s="129"/>
       <c r="D26" s="16"/>
-      <c r="E26" s="113"/>
-      <c r="F26" s="113"/>
+      <c r="E26" s="129"/>
+      <c r="F26" s="129"/>
       <c r="G26" s="16"/>
-      <c r="H26" s="113"/>
-      <c r="I26" s="113"/>
+      <c r="H26" s="129"/>
+      <c r="I26" s="129"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
-      <c r="L26" s="113"/>
-[...4 lines deleted...]
-      <c r="Q26" s="113"/>
+      <c r="L26" s="129"/>
+      <c r="M26" s="129"/>
+      <c r="N26" s="129"/>
+      <c r="O26" s="129"/>
+      <c r="P26" s="129"/>
+      <c r="Q26" s="129"/>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A27" s="118"/>
-[...1 lines deleted...]
-      <c r="C27" s="118"/>
+      <c r="A27" s="128"/>
+      <c r="B27" s="128"/>
+      <c r="C27" s="128"/>
       <c r="D27" s="15"/>
-      <c r="E27" s="118"/>
-      <c r="F27" s="118"/>
+      <c r="E27" s="128"/>
+      <c r="F27" s="128"/>
       <c r="G27" s="15"/>
-      <c r="H27" s="118"/>
-      <c r="I27" s="118"/>
+      <c r="H27" s="128"/>
+      <c r="I27" s="128"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
-      <c r="L27" s="118"/>
-[...4 lines deleted...]
-      <c r="Q27" s="118"/>
+      <c r="L27" s="128"/>
+      <c r="M27" s="128"/>
+      <c r="N27" s="128"/>
+      <c r="O27" s="128"/>
+      <c r="P27" s="128"/>
+      <c r="Q27" s="128"/>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A28" s="113"/>
-[...1 lines deleted...]
-      <c r="C28" s="113"/>
+      <c r="A28" s="129"/>
+      <c r="B28" s="129"/>
+      <c r="C28" s="129"/>
       <c r="D28" s="16"/>
-      <c r="E28" s="113"/>
-      <c r="F28" s="113"/>
+      <c r="E28" s="129"/>
+      <c r="F28" s="129"/>
       <c r="G28" s="16"/>
-      <c r="H28" s="113"/>
-      <c r="I28" s="113"/>
+      <c r="H28" s="129"/>
+      <c r="I28" s="129"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
-      <c r="L28" s="113"/>
-[...4 lines deleted...]
-      <c r="Q28" s="113"/>
+      <c r="L28" s="129"/>
+      <c r="M28" s="129"/>
+      <c r="N28" s="129"/>
+      <c r="O28" s="129"/>
+      <c r="P28" s="129"/>
+      <c r="Q28" s="129"/>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A29" s="118"/>
-[...1 lines deleted...]
-      <c r="C29" s="118"/>
+      <c r="A29" s="128"/>
+      <c r="B29" s="128"/>
+      <c r="C29" s="128"/>
       <c r="D29" s="15"/>
-      <c r="E29" s="118"/>
-      <c r="F29" s="118"/>
+      <c r="E29" s="128"/>
+      <c r="F29" s="128"/>
       <c r="G29" s="15"/>
-      <c r="H29" s="118"/>
-      <c r="I29" s="118"/>
+      <c r="H29" s="128"/>
+      <c r="I29" s="128"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
-      <c r="L29" s="118"/>
-[...4 lines deleted...]
-      <c r="Q29" s="118"/>
+      <c r="L29" s="128"/>
+      <c r="M29" s="128"/>
+      <c r="N29" s="128"/>
+      <c r="O29" s="128"/>
+      <c r="P29" s="128"/>
+      <c r="Q29" s="128"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A30" s="113"/>
-[...1 lines deleted...]
-      <c r="C30" s="113"/>
+      <c r="A30" s="129"/>
+      <c r="B30" s="129"/>
+      <c r="C30" s="129"/>
       <c r="D30" s="16"/>
-      <c r="E30" s="113"/>
-      <c r="F30" s="113"/>
+      <c r="E30" s="129"/>
+      <c r="F30" s="129"/>
       <c r="G30" s="16"/>
-      <c r="H30" s="113"/>
-      <c r="I30" s="113"/>
+      <c r="H30" s="129"/>
+      <c r="I30" s="129"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
-      <c r="L30" s="113"/>
-[...4 lines deleted...]
-      <c r="Q30" s="113"/>
+      <c r="L30" s="129"/>
+      <c r="M30" s="129"/>
+      <c r="N30" s="129"/>
+      <c r="O30" s="129"/>
+      <c r="P30" s="129"/>
+      <c r="Q30" s="129"/>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A32" s="114" t="s">
-[...17 lines deleted...]
-      <c r="Q32" s="114"/>
+      <c r="A32" s="113" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="113"/>
+      <c r="C32" s="113"/>
+      <c r="D32" s="113"/>
+      <c r="E32" s="113"/>
+      <c r="F32" s="113"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="113"/>
+      <c r="I32" s="113"/>
+      <c r="J32" s="113"/>
+      <c r="K32" s="113"/>
+      <c r="L32" s="113"/>
+      <c r="M32" s="113"/>
+      <c r="N32" s="113"/>
+      <c r="O32" s="113"/>
+      <c r="P32" s="113"/>
+      <c r="Q32" s="113"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A33" s="114"/>
-[...15 lines deleted...]
-      <c r="Q33" s="114"/>
+      <c r="A33" s="113"/>
+      <c r="B33" s="113"/>
+      <c r="C33" s="113"/>
+      <c r="D33" s="113"/>
+      <c r="E33" s="113"/>
+      <c r="F33" s="113"/>
+      <c r="G33" s="113"/>
+      <c r="H33" s="113"/>
+      <c r="I33" s="113"/>
+      <c r="J33" s="113"/>
+      <c r="K33" s="113"/>
+      <c r="L33" s="113"/>
+      <c r="M33" s="113"/>
+      <c r="N33" s="113"/>
+      <c r="O33" s="113"/>
+      <c r="P33" s="113"/>
+      <c r="Q33" s="113"/>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A34" s="114"/>
-[...15 lines deleted...]
-      <c r="Q34" s="114"/>
+      <c r="A34" s="113"/>
+      <c r="B34" s="113"/>
+      <c r="C34" s="113"/>
+      <c r="D34" s="113"/>
+      <c r="E34" s="113"/>
+      <c r="F34" s="113"/>
+      <c r="G34" s="113"/>
+      <c r="H34" s="113"/>
+      <c r="I34" s="113"/>
+      <c r="J34" s="113"/>
+      <c r="K34" s="113"/>
+      <c r="L34" s="113"/>
+      <c r="M34" s="113"/>
+      <c r="N34" s="113"/>
+      <c r="O34" s="113"/>
+      <c r="P34" s="113"/>
+      <c r="Q34" s="113"/>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A35" s="114"/>
-[...15 lines deleted...]
-      <c r="Q35" s="114"/>
+      <c r="A35" s="113"/>
+      <c r="B35" s="113"/>
+      <c r="C35" s="113"/>
+      <c r="D35" s="113"/>
+      <c r="E35" s="113"/>
+      <c r="F35" s="113"/>
+      <c r="G35" s="113"/>
+      <c r="H35" s="113"/>
+      <c r="I35" s="113"/>
+      <c r="J35" s="113"/>
+      <c r="K35" s="113"/>
+      <c r="L35" s="113"/>
+      <c r="M35" s="113"/>
+      <c r="N35" s="113"/>
+      <c r="O35" s="113"/>
+      <c r="P35" s="113"/>
+      <c r="Q35" s="113"/>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A36" s="114"/>
-[...15 lines deleted...]
-      <c r="Q36" s="114"/>
+      <c r="A36" s="113"/>
+      <c r="B36" s="113"/>
+      <c r="C36" s="113"/>
+      <c r="D36" s="113"/>
+      <c r="E36" s="113"/>
+      <c r="F36" s="113"/>
+      <c r="G36" s="113"/>
+      <c r="H36" s="113"/>
+      <c r="I36" s="113"/>
+      <c r="J36" s="113"/>
+      <c r="K36" s="113"/>
+      <c r="L36" s="113"/>
+      <c r="M36" s="113"/>
+      <c r="N36" s="113"/>
+      <c r="O36" s="113"/>
+      <c r="P36" s="113"/>
+      <c r="Q36" s="113"/>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A37" s="114"/>
-[...15 lines deleted...]
-      <c r="Q37" s="114"/>
+      <c r="A37" s="113"/>
+      <c r="B37" s="113"/>
+      <c r="C37" s="113"/>
+      <c r="D37" s="113"/>
+      <c r="E37" s="113"/>
+      <c r="F37" s="113"/>
+      <c r="G37" s="113"/>
+      <c r="H37" s="113"/>
+      <c r="I37" s="113"/>
+      <c r="J37" s="113"/>
+      <c r="K37" s="113"/>
+      <c r="L37" s="113"/>
+      <c r="M37" s="113"/>
+      <c r="N37" s="113"/>
+      <c r="O37" s="113"/>
+      <c r="P37" s="113"/>
+      <c r="Q37" s="113"/>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A38" s="114"/>
-[...15 lines deleted...]
-      <c r="Q38" s="114"/>
+      <c r="A38" s="113"/>
+      <c r="B38" s="113"/>
+      <c r="C38" s="113"/>
+      <c r="D38" s="113"/>
+      <c r="E38" s="113"/>
+      <c r="F38" s="113"/>
+      <c r="G38" s="113"/>
+      <c r="H38" s="113"/>
+      <c r="I38" s="113"/>
+      <c r="J38" s="113"/>
+      <c r="K38" s="113"/>
+      <c r="L38" s="113"/>
+      <c r="M38" s="113"/>
+      <c r="N38" s="113"/>
+      <c r="O38" s="113"/>
+      <c r="P38" s="113"/>
+      <c r="Q38" s="113"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Aq9XAEKRfuPHQRD8RxzpKh+F667J/UsRa9RYIM/I4er8oewF0Goes24DeYGtd1ucfgrOjy0MhS4F+IXGUy2JaA==" saltValue="qeGAa/RpMPVFl48NdP4bdA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="128">
-    <mergeCell ref="N1:Q6"/>
-[...102 lines deleted...]
-    <mergeCell ref="N26:O26"/>
     <mergeCell ref="P30:Q30"/>
     <mergeCell ref="A32:Q38"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="N30:O30"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="P29:Q29"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="P26:Q26"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="E27:F27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="N1:Q6"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="I8:K8"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="O8:Q8"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="M9:N9"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Feuil3"/>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" customWidth="1"/>
     <col min="2" max="2" width="2.7109375" customWidth="1"/>
     <col min="3" max="3" width="27.5703125" customWidth="1"/>
     <col min="4" max="4" width="2.5703125" customWidth="1"/>
     <col min="6" max="6" width="29.28515625" customWidth="1"/>
     <col min="7" max="7" width="45.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>51</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="E1" t="s">
         <v>31</v>
       </c>
       <c r="F1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="G1" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="G3" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="G4" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="G5" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="G6" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="G7" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="G8" t="s">
-        <v>52</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C12" s="5" t="s">