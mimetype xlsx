--- v0 (2025-12-05)
+++ v1 (2026-08-07)
@@ -4,117 +4,116 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="23901"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ\Documents types\Formulaires\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ(en travaux)\Documents types\Formulaires\Alex-site internet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9818BA0A-787D-4BCB-AF0F-D70FE6DCC428}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="46" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F1C3F5F-4508-4AD5-9D70-CB5572C32D43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="7ihGA5UKfj/aZiuflmMKQvWbO01OxIcgmYGhg8QPxd7uBIAKGcQrfj7iiB4lJgY6iuoL6ddM9zYhJ8Mtx+NS4Q==" workbookSaltValue="YFiAFxrrC9pOUBmeVNMvrA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" tabRatio="869" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1860" yWindow="1860" windowWidth="21600" windowHeight="11175" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. Données générales" sheetId="1" r:id="rId1"/>
     <sheet name="2. Données en lien avec l'OPE" sheetId="2" r:id="rId2"/>
     <sheet name="Listesdéroulante" sheetId="6" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Direction">Listesdéroulante!$C$1:$C$11</definedName>
     <definedName name="Educatrice_PE">Listesdéroulante!$A$1:$A$10</definedName>
     <definedName name="Fonction">Listesdéroulante!$A$1:$A$9</definedName>
     <definedName name="IPE">Listesdéroulante!$F$1:$F$5</definedName>
     <definedName name="O_N">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="oui">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="Personnel_éducatif">Listesdéroulante!$A$1:$A$11</definedName>
     <definedName name="TEL_IPE">Listesdéroulante!$G$1:$G$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E14" i="2" l="1"/>
   <c r="E13" i="2"/>
   <c r="E11" i="2" l="1"/>
-  <c r="E26" i="2" l="1"/>
-[...2 lines deleted...]
-  <c r="E27" i="2"/>
+  <c r="E25" i="2" l="1"/>
+  <c r="E30" i="2"/>
   <c r="E12" i="2"/>
   <c r="E10" i="2"/>
-  <c r="E36" i="2"/>
+  <c r="E34" i="2"/>
   <c r="E9" i="2"/>
   <c r="E8" i="2"/>
   <c r="E6" i="2"/>
-  <c r="E31" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="B48" i="2" l="1"/>
+  <c r="E29" i="2" l="1"/>
+  <c r="E28" i="2"/>
+  <c r="B46" i="2" l="1"/>
+  <c r="D46" i="2" s="1"/>
   <c r="D48" i="2" s="1"/>
-  <c r="D50" i="2" s="1"/>
   <c r="E7" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="114">
   <si>
     <t>1. Adresse des locaux</t>
   </si>
   <si>
     <t>3. Coordonnées du support juridique</t>
   </si>
   <si>
     <t>Délai de retour :</t>
   </si>
   <si>
     <t>Personne référente au SEJ :</t>
   </si>
   <si>
     <t>Hygiène et protection incendie (art. 15 al. 1 let. d. OPE)</t>
   </si>
   <si>
     <t>Structure économique (art. 15 al. 1 let. e. OPE)</t>
   </si>
   <si>
     <t>Assurances (art. 15 al. 1 let. f OPE)</t>
   </si>
   <si>
     <t>Conditions propres à favoriser le développement 
 physique et mental des enfants (art. 15 al. 1 let. a OPE)</t>
   </si>
@@ -209,140 +208,89 @@
   <si>
     <t>Annexes à produire</t>
   </si>
   <si>
     <t>Visite du Service de la sécurité alimentaire et des affaires vétérinaires durant les 24 derniers mois ?</t>
   </si>
   <si>
     <t xml:space="preserve">Modification des conventions passées avec les Communes </t>
   </si>
   <si>
     <t>Lieu et date</t>
   </si>
   <si>
     <t>Signature</t>
   </si>
   <si>
     <t>Service de l'enfance et de la jeunesse</t>
   </si>
   <si>
     <t>Secteur des milieux d'accueil</t>
   </si>
   <si>
     <t xml:space="preserve">Pour toute question, </t>
   </si>
   <si>
-    <t>M. Bertrand Cuany</t>
-[...10 lines deleted...]
-  <si>
     <t>se tient à votre disposition par courriel ou par téléphone :</t>
   </si>
   <si>
     <t>Le présent questionnaire et les annexes requises sont à retourner</t>
   </si>
   <si>
     <t>Stagiaire +18 ans</t>
   </si>
   <si>
     <t>Stagiaire -18 ans</t>
   </si>
   <si>
     <t>Pré-apprentie</t>
   </si>
   <si>
     <t>plan de placement</t>
   </si>
   <si>
     <t xml:space="preserve">plan de travail </t>
   </si>
   <si>
     <t>Nom et prénom de la personne signataire</t>
   </si>
   <si>
     <t>Renouvellement ou modification du contrat d'assurance 
 responsabilité civile entreprise durant les 24 derniers mois ?</t>
   </si>
   <si>
     <t>budget de fonctionnement
 de l'année civile en cours</t>
   </si>
   <si>
     <t>ajouter ligne blanche</t>
   </si>
   <si>
     <t>1. Données générales</t>
   </si>
   <si>
     <t>Educatrice Enf.</t>
-  </si>
-[...37 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Plan hebdomadaire des enfants placés par groupe d'enfants 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(avec mention de l'identité et de la date de naissance de chaque enfant, par demi-jour : ex : lundi matin, lundi après-midi, mardi matin,…)</t>
     </r>
   </si>
   <si>
     <t>4. Horaires d'ouverture</t>
   </si>
   <si>
     <t>Modification du règlement de l'accueil</t>
   </si>
   <si>
     <t>Modification des statuts ou de l'organisation du support juridique</t>
   </si>
@@ -526,109 +474,168 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(art. 19 OPE)</t>
     </r>
   </si>
   <si>
     <t>Nom(s) et prénom(s) du responsable pour le support juridique :</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Informations complémentaires de la part de la structure
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(cet encadré peut servir à transmettre des commentaires supplémentaires à l'attention du Service de l'enfance et de la jeunesse)</t>
     </r>
   </si>
   <si>
-    <t>christine.kunzli@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Boulevard de Pérolles 24 - CP</t>
-  </si>
-[...33 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SEJ
 Jugendamt JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, CP, 1701 Fribourg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
+  </si>
+  <si>
+    <t>↓ veuillez sélectionner la personne référente au moyen de la liste déroulante (pour activer la liste déroulante, cliquez dans la cellule B5)</t>
+  </si>
+  <si>
+    <t>Madame Manuela Alagbe</t>
+  </si>
+  <si>
+    <t>Madame Daniela Celestino</t>
+  </si>
+  <si>
+    <t>Madame Christine Künzli</t>
+  </si>
+  <si>
+    <t>Madame Marina Machado</t>
+  </si>
+  <si>
+    <t>Madame Besarta Rexhaj</t>
+  </si>
+  <si>
+    <t>Madame Magalie Rey</t>
+  </si>
+  <si>
+    <t>Madame Caroline Zbinden Chappuis</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Service de l’enfance et de la jeunesse</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> SEJ
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Jugendamt </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>JA
+Secteur des milieux d’accueil
+Sektor familienexterne Betreuung
+Bd de Pérolles 24, CP, 1701 Fribourg
+T +41 26 305 15 30
+www.fr.ch/sej</t>
+    </r>
+  </si>
+  <si>
+    <t>Madame Armela Karadolami</t>
+  </si>
+  <si>
+    <t>manuela.alagbe@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>daniela.celestino@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>armela.karadolami@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>christine.kunzli@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>marina.machado@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>besarta.rexhaj@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>magalie.rey@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>caroline.zbinden@fr.ch - 026 305 15 30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -738,63 +745,63 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
+      <b/>
       <i/>
       <sz val="7"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="lightUp"/>
     </fill>
     <fill>
@@ -940,363 +947,332 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...21 lines deleted...]
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-[...56 lines deleted...]
-      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...53 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...124 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1332,75 +1308,75 @@
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="209550"/>
           <a:ext cx="935990" cy="795655"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1707696</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>6804</xdr:rowOff>
+      <xdr:colOff>1898196</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>348117</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2483305</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>6804</xdr:rowOff>
+      <xdr:colOff>2673805</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>157617</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle à coins arrondis 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6232071" y="9749518"/>
+          <a:off x="6422571" y="9365117"/>
           <a:ext cx="775609" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent3">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent3"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent3"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
@@ -1449,57 +1425,57 @@
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="7620"/>
           <a:ext cx="935990" cy="795655"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1027340</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>6803</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1843768</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>6802</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Rectangle à coins arrondis 11">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9334501" y="20220214"/>
           <a:ext cx="816428" cy="571499"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
@@ -1518,197 +1494,163 @@
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-CH" sz="700" b="1"/>
             <a:t>Page</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CH" sz="700" b="1" baseline="0"/>
             <a:t> précédente</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CH" sz="700" b="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1841,1299 +1783,1270 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sej/vie-quotidienne/structures-daccueil/calculateur-de-leffectif-du-personnel-en-creche" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caroline.zbinden@fr.ch%20-%20026/305.15.30" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuela.wallimann@fr.ch%20-%20026/305.15.30" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bertrand.cuany@fr.ch%20-%20026/305.15.30" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magalie.rey@fr.ch%20-%20026/205.15.30" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marijana.tomic-martini@fr.ch%20/%20026/305.15.30" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.kunzli@fr.ch%20-%20026/305.15.30" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.fr.ch%2Fsites%2Fdefault%2Ffiles%2F2025-03%2Fcalculateur-effectif-du-personnel-en-creche.xlsx%3Fv%3D1753694723&amp;wdOrigin=BROWSELINK" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil2">
-    <tabColor rgb="FFFFFF00"/>
+    <tabColor theme="3"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E51"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="11.44140625" hidden="1"/>
+    <col min="1" max="1" width="37.140625" customWidth="1"/>
+    <col min="2" max="2" width="30.7109375" customWidth="1"/>
+    <col min="3" max="3" width="41.42578125" customWidth="1"/>
+    <col min="4" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="103.5" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="A4" s="6" t="s">
+    <row r="1" spans="1:5" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="15" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="82" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B3" s="17"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="97"/>
-[...3 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85"/>
+    </row>
+    <row r="5" spans="1:5" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="47"/>
-[...26 lines deleted...]
-      <c r="A9" s="84" t="s">
+      <c r="B5" s="14"/>
+      <c r="C5" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="E5" s="20"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="16"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="22"/>
+      <c r="E6" s="20"/>
+    </row>
+    <row r="7" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="21"/>
+      <c r="C7" s="18"/>
+      <c r="E7" s="20"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="18"/>
+      <c r="E8" s="20"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="81"/>
-[...4 lines deleted...]
-      <c r="A10" s="85" t="s">
+      <c r="B9" s="21"/>
+      <c r="C9" s="18"/>
+      <c r="E9" s="20"/>
+    </row>
+    <row r="10" spans="1:5" s="26" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="11"/>
+      <c r="C10" s="12"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="C11" s="86"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="87"/>
+      <c r="C12" s="87"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" s="79"/>
+      <c r="C13" s="79"/>
+      <c r="E13" s="20"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="78"/>
+      <c r="C14" s="78"/>
+      <c r="E14" s="20"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="79"/>
+      <c r="C15" s="79"/>
+      <c r="E15" s="20"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="78"/>
+      <c r="C16" s="78"/>
+      <c r="E16" s="20"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="79"/>
+      <c r="C17" s="79"/>
+      <c r="E17" s="20"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="16"/>
+      <c r="B18" s="80"/>
+      <c r="C18" s="80"/>
+      <c r="E18" s="20"/>
+    </row>
+    <row r="19" spans="1:5" s="81" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="81" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="79"/>
+      <c r="C20" s="79"/>
+      <c r="E20" s="20"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="78"/>
+      <c r="C21" s="78"/>
+      <c r="E21" s="20"/>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="E22" s="20"/>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="78"/>
+      <c r="C23" s="78"/>
+      <c r="E23" s="20"/>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="79"/>
+      <c r="C24" s="79"/>
+      <c r="E24" s="20"/>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="78"/>
+      <c r="C25" s="78"/>
+      <c r="E25" s="20"/>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="E26" s="20"/>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="16"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="E27" s="20"/>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="18"/>
+      <c r="C28" s="18"/>
+      <c r="E28" s="20"/>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="87"/>
-[...3 lines deleted...]
-      <c r="A11" s="83" t="s">
+      <c r="B29" s="79"/>
+      <c r="C29" s="79"/>
+      <c r="E29" s="20"/>
+    </row>
+    <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="78"/>
+      <c r="C30" s="78"/>
+    </row>
+    <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="78"/>
+      <c r="C32" s="78"/>
+    </row>
+    <row r="33" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="79"/>
+      <c r="C33" s="79"/>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" s="78"/>
+      <c r="C34" s="78"/>
+    </row>
+    <row r="35" spans="1:3" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="79"/>
+      <c r="C35" s="79"/>
+    </row>
+    <row r="36" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B36" s="78"/>
+      <c r="C36" s="78"/>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" s="16"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+    </row>
+    <row r="39" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="28" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="99"/>
-[...227 lines deleted...]
-    <row r="51" x14ac:dyDescent="0.3"/>
+      <c r="B39" s="76"/>
+      <c r="C39" s="77"/>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="16"/>
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+    </row>
+    <row r="41" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="16"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+    </row>
+    <row r="42" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="16"/>
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+    </row>
+    <row r="43" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="16"/>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+    </row>
+    <row r="50" x14ac:dyDescent="0.25"/>
+    <row r="51" x14ac:dyDescent="0.25"/>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="q/R/wk3uDZ2semBoMkvlRxQ0qgI0Jj/TXPBZbQ44RU59/gvpLpRhpun6w6hhyFbNBIutyszg/q0Mf9T8SbU0WQ==" saltValue="fsFuuWy7392zZS790eDOrQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="27">
-    <mergeCell ref="B39:C39"/>
-[...7 lines deleted...]
-    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="A19:XFD19"/>
-    <mergeCell ref="A2:C2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
-            <xm:f>Listesdéroulante!$F$1:$F$7</xm:f>
+            <xm:f>Listesdéroulante!$F$1:$F$9</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
-    <tabColor rgb="FFFFC000"/>
+    <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A49" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+    <sheetView showGridLines="0" topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7" style="19" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="11.44140625" style="8" hidden="1"/>
+    <col min="1" max="1" width="7" style="30" customWidth="1"/>
+    <col min="2" max="2" width="59.5703125" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" customWidth="1"/>
+    <col min="4" max="4" width="50.140625" customWidth="1"/>
+    <col min="5" max="5" width="30.140625" style="31" customWidth="1"/>
+    <col min="6" max="6" width="9.85546875" style="31" customWidth="1"/>
+    <col min="7" max="7" width="1.42578125" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="A5" s="22">
+    <row r="1" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="15"/>
+      <c r="E1" s="88" t="s">
+        <v>104</v>
+      </c>
+      <c r="F1" s="89"/>
+    </row>
+    <row r="2" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="15"/>
+    </row>
+    <row r="3" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="32" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E4" s="33"/>
+    </row>
+    <row r="5" spans="1:6" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="34">
         <v>1</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="62" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="21" t="s">
+      <c r="C5" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="F5" s="74" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="24">
+      <c r="F5" s="38" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="40">
         <v>1.1000000000000001</v>
       </c>
-      <c r="B6" s="25" t="s">
+      <c r="B6" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C6" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="67"/>
-      <c r="E6" s="49" t="str">
+      <c r="D6" s="6"/>
+      <c r="E6" s="42" t="str">
         <f>IF(C6="oui","plan des locaux modifiés","aucune")</f>
         <v>plan des locaux modifiés</v>
       </c>
-      <c r="F6" s="49"/>
-[...2 lines deleted...]
-      <c r="A7" s="24">
+      <c r="F6" s="72"/>
+    </row>
+    <row r="7" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="40">
         <v>1.2</v>
       </c>
-      <c r="B7" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="B7" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="67"/>
-      <c r="E7" s="49" t="str">
+      <c r="D7" s="6"/>
+      <c r="E7" s="42" t="str">
         <f>IF(C7="oui","plan avec affectations","aucune")</f>
         <v>plan avec affectations</v>
       </c>
-      <c r="F7" s="49"/>
-[...2 lines deleted...]
-      <c r="A8" s="24">
+      <c r="F7" s="72"/>
+    </row>
+    <row r="8" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="40">
         <v>1.3</v>
       </c>
-      <c r="B8" s="25" t="s">
+      <c r="B8" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="13" t="s">
+      <c r="C8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D8" s="67"/>
-      <c r="E8" s="49" t="str">
+      <c r="D8" s="6"/>
+      <c r="E8" s="42" t="str">
         <f>IF(C8="oui","&lt;== insérer une brève description dans la cellule de gauche","néant")</f>
         <v>&lt;== insérer une brève description dans la cellule de gauche</v>
       </c>
-      <c r="F8" s="49"/>
-[...2 lines deleted...]
-      <c r="A9" s="24">
+      <c r="F8" s="72"/>
+    </row>
+    <row r="9" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="40">
         <v>1.4</v>
       </c>
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="13" t="s">
+      <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="67"/>
-      <c r="E9" s="49" t="str">
+      <c r="D9" s="6"/>
+      <c r="E9" s="42" t="str">
         <f>IF(C9="oui","&lt;== insérer une brève description dans la cellule de gauche","néant")</f>
         <v>&lt;== insérer une brève description dans la cellule de gauche</v>
       </c>
-      <c r="F9" s="49"/>
-[...2 lines deleted...]
-      <c r="A10" s="26">
+      <c r="F9" s="72"/>
+    </row>
+    <row r="10" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="40">
         <v>1.5</v>
       </c>
-      <c r="B10" s="27" t="s">
+      <c r="B10" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="C10" s="13" t="s">
+      <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="79"/>
-      <c r="E10" s="54" t="str">
+      <c r="D10" s="6"/>
+      <c r="E10" s="42" t="str">
         <f>IF(C10="oui","concept socio-éducatif modifié","&lt;== mentionnez la date du concept 
 en vigueur dans la cellule de gauche")</f>
         <v>concept socio-éducatif modifié</v>
       </c>
-      <c r="F10" s="54"/>
-[...2 lines deleted...]
-      <c r="A11" s="26">
+      <c r="F10" s="72"/>
+    </row>
+    <row r="11" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="40">
         <v>1.6</v>
       </c>
-      <c r="B11" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="B11" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D11" s="79"/>
-      <c r="E11" s="49" t="str">
+      <c r="D11" s="6"/>
+      <c r="E11" s="42" t="str">
         <f>IF(C11="oui","&lt;== préciser de quelle manière 
 cette communication a lieu 
 dans la cellule de gauche","&lt;== indiquez pour quelle(s) raison(s) ce concept n'est pas présenté ? 
 dans la cellule de gauche")</f>
         <v>&lt;== préciser de quelle manière 
 cette communication a lieu 
 dans la cellule de gauche</v>
       </c>
-      <c r="F11" s="54"/>
-[...2 lines deleted...]
-      <c r="A12" s="26">
+      <c r="F11" s="72"/>
+    </row>
+    <row r="12" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="40">
         <v>1.6</v>
       </c>
-      <c r="B12" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="B12" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D12" s="79"/>
-      <c r="E12" s="54" t="str">
+      <c r="D12" s="6"/>
+      <c r="E12" s="42" t="str">
         <f>IF(C12="oui","nouveau règlement","&lt;== mentionnez la date du règlement 
 en vigueur dans la cellule de gauche")</f>
         <v>nouveau règlement</v>
       </c>
-      <c r="F12" s="54"/>
-[...2 lines deleted...]
-      <c r="A13" s="26">
+      <c r="F12" s="72"/>
+    </row>
+    <row r="13" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="40">
         <v>1.7</v>
       </c>
-      <c r="B13" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="B13" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D13" s="79"/>
-      <c r="E13" s="49" t="str">
+      <c r="D13" s="6"/>
+      <c r="E13" s="42" t="str">
         <f>IF(C13="oui","concept d'urgence modifié","&lt;== précisez la date du concept 
 en vigueur dans la cellule de gauche")</f>
         <v>concept d'urgence modifié</v>
       </c>
-      <c r="F13" s="49"/>
-[...2 lines deleted...]
-      <c r="A14" s="26">
+      <c r="F13" s="72"/>
+    </row>
+    <row r="14" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="40">
         <v>1.8</v>
       </c>
-      <c r="B14" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="B14" s="43" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="79"/>
-      <c r="E14" s="49" t="str">
+      <c r="D14" s="6"/>
+      <c r="E14" s="42" t="str">
         <f>IF(C14="oui","&lt;== préciser de quelle manière 
 cette communication a lieu 
 dans la cellule de gauche","&lt;== indiquez pour quelle(s) raison(s) ce concept n'est pas présenté ? 
 dans la cellule de gauche")</f>
         <v>&lt;== préciser de quelle manière 
 cette communication a lieu 
 dans la cellule de gauche</v>
       </c>
-      <c r="F14" s="54"/>
-[...2 lines deleted...]
-      <c r="A15" s="22">
+      <c r="F14" s="72"/>
+    </row>
+    <row r="15" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="34">
         <v>2</v>
       </c>
-      <c r="B15" s="28" t="s">
-[...8 lines deleted...]
-      <c r="A16" s="24">
+      <c r="B15" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="45"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+    </row>
+    <row r="16" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="40">
         <v>2.1</v>
       </c>
-      <c r="B16" s="25" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="108">
+      <c r="B16" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="48"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="73" t="s">
+        <v>87</v>
+      </c>
+      <c r="F16" s="72"/>
+    </row>
+    <row r="17" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="90">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B17" s="31" t="s">
-[...22 lines deleted...]
-      <c r="A19" s="26">
+      <c r="B17" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="49"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" s="72"/>
+    </row>
+    <row r="18" spans="1:7" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="91"/>
+      <c r="B18" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="C18" s="49"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" s="72"/>
+    </row>
+    <row r="19" spans="1:7" s="4" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="40">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B19" s="31" t="s">
-[...9 lines deleted...]
-      <c r="A20" s="26">
+      <c r="B19" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="48"/>
+      <c r="D19" s="96"/>
+      <c r="E19" s="97"/>
+      <c r="F19" s="72"/>
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7" s="4" customFormat="1" ht="117" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="40">
         <v>2.4</v>
       </c>
-      <c r="B20" s="27" t="s">
-[...9 lines deleted...]
-      <c r="A21" s="22">
+      <c r="B20" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" s="48"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="97"/>
+      <c r="F20" s="72"/>
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="34">
         <v>3</v>
       </c>
-      <c r="B21" s="28" t="s">
-[...8 lines deleted...]
-      <c r="A22" s="24">
+      <c r="B21" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" s="45"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+    </row>
+    <row r="22" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="40">
         <v>3.1</v>
       </c>
-      <c r="B22" s="30" t="s">
+      <c r="B22" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="C22" s="34"/>
-[...5 lines deleted...]
-      <c r="A23" s="24">
+      <c r="C22" s="52"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="74"/>
+    </row>
+    <row r="23" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="40">
         <v>3.2</v>
       </c>
-      <c r="B23" s="30" t="s">
+      <c r="B23" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="C23" s="32"/>
-[...5 lines deleted...]
-      <c r="A24" s="22">
+      <c r="C23" s="54"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="53"/>
+      <c r="F23" s="74"/>
+    </row>
+    <row r="24" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="34">
         <v>4</v>
       </c>
-      <c r="B24" s="28" t="s">
+      <c r="B24" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="35"/>
-[...5 lines deleted...]
-      <c r="A25" s="24">
+      <c r="C24" s="55"/>
+      <c r="D24" s="46"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+    </row>
+    <row r="25" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="40">
         <v>4.0999999999999996</v>
       </c>
-      <c r="B25" s="25" t="s">
+      <c r="B25" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="C25" s="48" t="s">
+      <c r="C25" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D25" s="70"/>
-      <c r="E25" s="49" t="str">
+      <c r="D25" s="7"/>
+      <c r="E25" s="42" t="str">
         <f>IF(C25="oui","rapport de visite","&lt;== mentionnez la date de la dernière visite dans la cellule de gauche")</f>
         <v>rapport de visite</v>
       </c>
-      <c r="F25" s="49"/>
-[...5 lines deleted...]
-      <c r="B26" s="25" t="s">
+      <c r="F25" s="72"/>
+    </row>
+    <row r="26" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="34">
+        <v>5</v>
+      </c>
+      <c r="B26" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26" s="45"/>
+      <c r="D26" s="46"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+    </row>
+    <row r="27" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="40">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="B27" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="56"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" s="72"/>
+    </row>
+    <row r="28" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40">
+        <v>5.2</v>
+      </c>
+      <c r="B28" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="42" t="str">
+        <f>IF(C28="oui","nouveaux tarifs","aucune")</f>
+        <v>nouveaux tarifs</v>
+      </c>
+      <c r="F28" s="72"/>
+    </row>
+    <row r="29" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="40">
+        <v>5.3</v>
+      </c>
+      <c r="B29" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" s="6"/>
+      <c r="E29" s="42" t="str">
+        <f>IF(C29="oui","nouvelle(s) convention(s)","aucune")</f>
+        <v>nouvelle(s) convention(s)</v>
+      </c>
+      <c r="F29" s="72"/>
+    </row>
+    <row r="30" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="40">
+        <v>5.4</v>
+      </c>
+      <c r="B30" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="42" t="str">
+        <f>IF(C30="oui","nouveaux statuts ou détail de la nouvelle organisation","&lt;== mentionnez la date des statuts actuels dans la cellule de gauche")</f>
+        <v>nouveaux statuts ou détail de la nouvelle organisation</v>
+      </c>
+      <c r="F30" s="72"/>
+    </row>
+    <row r="31" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="34">
+        <v>6</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" s="45"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+    </row>
+    <row r="32" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="40">
+        <v>6.1</v>
+      </c>
+      <c r="B32" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="49"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="53"/>
+      <c r="F32" s="75"/>
+    </row>
+    <row r="33" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="40">
+        <v>6.2</v>
+      </c>
+      <c r="B33" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" s="49"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="53"/>
+      <c r="F33" s="75"/>
+    </row>
+    <row r="34" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="40">
+        <v>6.3</v>
+      </c>
+      <c r="B34" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34" s="10"/>
+      <c r="E34" s="42" t="str">
+        <f>IF(C34="oui","contrat assurance RC","&lt;== mentionnez la date d'échéance du contrat en cours dans la cellule de gauche")</f>
+        <v>contrat assurance RC</v>
+      </c>
+      <c r="F34" s="72"/>
+    </row>
+    <row r="35" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="34">
+        <v>7</v>
+      </c>
+      <c r="B35" s="59" t="s">
+        <v>93</v>
+      </c>
+      <c r="C35" s="45"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="47"/>
+    </row>
+    <row r="36" spans="1:6" ht="234" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="40">
+        <v>7.1</v>
+      </c>
+      <c r="B36" s="96"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="99"/>
+      <c r="F36" s="9"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="60"/>
+      <c r="B37" s="61"/>
+      <c r="C37" s="62"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="63"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B38" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="64"/>
+      <c r="F38" s="64"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B39" s="92"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="92"/>
+      <c r="E39" s="64"/>
+      <c r="F39" s="64"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B40" s="93"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="93"/>
+      <c r="E40" s="64"/>
+      <c r="F40" s="64"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E41" s="64"/>
+      <c r="F41" s="64"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B42" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="16"/>
+      <c r="D42" s="94"/>
+      <c r="E42" s="64"/>
+      <c r="F42" s="64"/>
+    </row>
+    <row r="43" spans="1:6" ht="27" x14ac:dyDescent="0.25">
+      <c r="B43" s="65" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="48" t="s">
-[...242 lines deleted...]
-      <c r="B47" s="36" t="s">
+      <c r="C43" s="16"/>
+      <c r="D43" s="95"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="64"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="66"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B45" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="D47" s="37" t="s">
+      <c r="D45" s="68" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="B48" s="38">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B46" s="69">
         <f>'1. Données générales'!B5:C5</f>
         <v>0</v>
       </c>
-      <c r="D48" s="38">
-        <f>B48</f>
+      <c r="D46" s="69">
+        <f>B46</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="2:4" x14ac:dyDescent="0.3">
-      <c r="B49" s="39" t="s">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B47" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="D49" s="39" t="s">
-[...8 lines deleted...]
-        <f>IF(D48="M. Bertrand Cuany",Listesdéroulante!G1,IF(D48="Mme Manuela Wallimann",Listesdéroulante!G2,IF(D48="Mme Caroline Zbinden",Listesdéroulante!G3,IF(D48="Mme Marijana Tomic",Listesdéroulante!G4,IF(D48="Mme Christine Künzli",Listesdéroulante!G5,IF(D48="Mme Magalie Rey",Listesdéroulante!G6))))))</f>
+      <c r="D47" s="70" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B48" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="D48" s="70" t="b">
+        <f>IF(D46="Madame Manuela Alagbe",Listesdéroulante!G1,IF(D46="Madame Daniela Celestino",Listesdéroulante!G2,IF(D46="Madame Armela Karadolami",Listesdéroulante!G3,IF(D46="Madame Christine Künzli",Listesdéroulante!G4,IF(D46="Madame Marina Machado",Listesdéroulante!G5,IF(D46="Madame Besarta Rexhaj",Listesdéroulante!G6,IF(D46="Madame Magalie Rey",Listesdéroulante!G7,IF(D46="Madame Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="2:4" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-    <row r="64" spans="2:4" x14ac:dyDescent="0.3"/>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B49" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="D49" s="71"/>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B50" s="16"/>
+    </row>
+    <row r="51" spans="2:4" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="16"/>
+    </row>
+    <row r="52" spans="2:4" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="16"/>
+    </row>
+    <row r="53" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection formatRows="0"/>
-  <mergeCells count="7">
+  <sheetProtection algorithmName="SHA-512" hashValue="OXOwfvZeoq0q0gxRzqVtB0OM3hndaFXIgt5RngvFWuo3c1nE7POGU1MqOUt7Z8ekBo9tWu+ghWbcpPV13EZO+Q==" saltValue="Iitt61SZKntasXOnnzzQTg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="E1:F1"/>
     <mergeCell ref="A17:A18"/>
-    <mergeCell ref="B41:B42"/>
-[...1 lines deleted...]
-    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="D39:D40"/>
+    <mergeCell ref="D42:D43"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D20:E20"/>
-    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B36:E36"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C30:C32 C36 C39 C6:C14 C25:C27" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C28:C30 C34 C37 C6:C14 C25" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>O_N</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="E16" r:id="rId1" display="https://www.fr.ch/sej/vie-quotidienne/structures-daccueil/calculateur-de-leffectif-du-personnel-en-creche" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="E16" r:id="rId1" display="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.fr.ch%2Fsites%2Fdefault%2Ffiles%2F2025-03%2Fcalculateur-effectif-du-personnel-en-creche.xlsx%3Fv%3D1753694723&amp;wdOrigin=BROWSELINK" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25196850393700793" right="0.25196850393700793" top="0.39370078740157483" bottom="0.39370078740157483" header="0.29921259842519687" footer="0.29921259842519687"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="14" max="16383" man="1"/>
     <brk id="23" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Feuil3"/>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="45.5546875" customWidth="1"/>
+    <col min="1" max="1" width="14.140625" customWidth="1"/>
+    <col min="2" max="2" width="2.7109375" customWidth="1"/>
+    <col min="3" max="3" width="27.5703125" customWidth="1"/>
+    <col min="4" max="4" width="2.5703125" customWidth="1"/>
+    <col min="6" max="6" width="29.28515625" customWidth="1"/>
+    <col min="7" max="7" width="45.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="E1" t="s">
         <v>34</v>
       </c>
       <c r="F1" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+        <v>98</v>
+      </c>
+      <c r="G2" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+        <v>105</v>
+      </c>
+      <c r="G3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+        <v>99</v>
+      </c>
+      <c r="G4" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+        <v>100</v>
+      </c>
+      <c r="G5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+        <v>101</v>
+      </c>
+      <c r="G6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="F7" t="s">
+        <v>102</v>
+      </c>
+      <c r="G7" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="F8" t="s">
+        <v>103</v>
+      </c>
+      <c r="G8" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A11" s="42"/>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C11" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C12" s="4" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...6 lines deleted...]
-  </hyperlinks>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F8" xr:uid="{E8EBCF41-4018-466B-AA56-5BA1B6EA8747}">
+      <formula1>$F$1:$F$6</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -3141,33 +3054,33 @@
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>1. Données générales</vt:lpstr>
       <vt:lpstr>2. Données en lien avec l'OPE</vt:lpstr>
       <vt:lpstr>Listesdéroulante</vt:lpstr>
       <vt:lpstr>Direction</vt:lpstr>
       <vt:lpstr>Educatrice_PE</vt:lpstr>
       <vt:lpstr>Fonction</vt:lpstr>
       <vt:lpstr>IPE</vt:lpstr>
       <vt:lpstr>O_N</vt:lpstr>
       <vt:lpstr>oui</vt:lpstr>
       <vt:lpstr>Personnel_éducatif</vt:lpstr>
       <vt:lpstr>TEL_IPE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Zbinden Chappuis Caroline</dc:creator>
+  <dc:creator>Germanier Cindy</dc:creator>
   <dc:description>2018_01_31_version1.0_pubiée_web</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>