--- v0 (2026-01-31)
+++ v1 (2026-10-25)
@@ -1412,90 +1412,87 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B06D15">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B06D15">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="536C99BD" w14:textId="77777777" w:rsidR="003A6399" w:rsidRDefault="003A6399" w:rsidP="00760AA9">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0852BE48" w14:textId="77777777" w:rsidR="00BF0F7C" w:rsidRDefault="00BF0F7C" w:rsidP="00396297">
+    <w:p w14:paraId="695A82BB" w14:textId="1F46159F" w:rsidR="00B502B5" w:rsidRDefault="00BF0F7C" w:rsidP="006C4EE3">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Coordonnées des représentants légaux </w:t>
+        <w:t>Coordonnées des représentants légaux</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4EE3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou parents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00396297" w:rsidRPr="00396297">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(Nom(s) et prénom(s) selon papiers officiels (carte d’identité, passeport, …)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...13 lines deleted...]
-        <w:t>Mère</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10116" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1372"/>
         <w:gridCol w:w="3643"/>
         <w:gridCol w:w="1793"/>
@@ -2174,73 +2171,58 @@
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00D858BB">
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
             <w:r>
               <w:t>on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E747393" w14:textId="77777777" w:rsidR="00B502B5" w:rsidRDefault="00B502B5" w:rsidP="00B502B5">
+    <w:p w14:paraId="74828E17" w14:textId="73FF2BF4" w:rsidR="00B502B5" w:rsidRDefault="00B502B5" w:rsidP="00B502B5">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10116" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1355"/>
         <w:gridCol w:w="3688"/>
         <w:gridCol w:w="1731"/>
         <w:gridCol w:w="3342"/>
@@ -2927,63 +2909,71 @@
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00D858BB">
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
             <w:r>
               <w:t>on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="715E5F2D" w14:textId="77777777" w:rsidR="00152FFF" w:rsidRDefault="00152FFF" w:rsidP="00F163C9">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7625AD" w14:textId="77777777" w:rsidR="00F163C9" w:rsidRDefault="009B60D2" w:rsidP="00F163C9">
+    <w:p w14:paraId="5B28AF9B" w14:textId="77777777" w:rsidR="006C4EE3" w:rsidRDefault="006C4EE3" w:rsidP="00F163C9">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7625AD" w14:textId="5EB8307A" w:rsidR="00F163C9" w:rsidRDefault="009B60D2" w:rsidP="00F163C9">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Autre représentant-e légal-e </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2113"/>
         <w:gridCol w:w="3118"/>
@@ -8146,58 +8136,58 @@
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B0196" w:rsidRPr="009B0196" w:rsidSect="00A928E1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1536" w:right="851" w:bottom="426" w:left="993" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22FC8605" w14:textId="77777777" w:rsidR="00BB53D4" w:rsidRDefault="00BB53D4" w:rsidP="00A928E1">
+    <w:p w14:paraId="74E4FE01" w14:textId="77777777" w:rsidR="006B4864" w:rsidRDefault="006B4864" w:rsidP="00A928E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50D559AF" w14:textId="77777777" w:rsidR="00BB53D4" w:rsidRDefault="00BB53D4" w:rsidP="00A928E1">
+    <w:p w14:paraId="38F649D8" w14:textId="77777777" w:rsidR="006B4864" w:rsidRDefault="006B4864" w:rsidP="00A928E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8318,100 +8308,127 @@
     <w:r w:rsidRPr="00695A2F">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:r w:rsidRPr="00695A2F">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E4B5433" w14:textId="77777777" w:rsidR="00BB53D4" w:rsidRDefault="00BB53D4" w:rsidP="00A928E1">
+    <w:p w14:paraId="76F11262" w14:textId="77777777" w:rsidR="006B4864" w:rsidRDefault="006B4864" w:rsidP="00A928E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E5582BA" w14:textId="77777777" w:rsidR="00BB53D4" w:rsidRDefault="00BB53D4" w:rsidP="00A928E1">
+    <w:p w14:paraId="5A135909" w14:textId="77777777" w:rsidR="006B4864" w:rsidRDefault="006B4864" w:rsidP="00A928E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A928E1" w14:paraId="4750B53F" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="256FA6A8" w14:textId="77777777" w:rsidR="00A928E1" w:rsidRPr="00A74986" w:rsidRDefault="003E7112" w:rsidP="00A928E1">
+        <w:p w14:paraId="68F65F1A" w14:textId="77777777" w:rsidR="006B1565" w:rsidRPr="00BF50CB" w:rsidRDefault="006B1565" w:rsidP="006B1565">
           <w:pPr>
-            <w:pStyle w:val="09enttepage2"/>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00BF50CB">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Service de </w:t>
+          </w:r>
           <w:r>
-            <w:t>Inspectorat scolaire</w:t>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">l’enseignement spécialisé et des mesures d’aide </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF50CB">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>S</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>ESAM</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="475948F5" w14:textId="64039137" w:rsidR="00A928E1" w:rsidRPr="0064336A" w:rsidRDefault="00A928E1" w:rsidP="00A928E1">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
@@ -8594,76 +8611,76 @@
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7E460E58" w14:textId="77777777" w:rsidR="00A928E1" w:rsidRDefault="00A928E1" w:rsidP="00A928E1"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A928E1" w:rsidRPr="004A0F2D" w14:paraId="5D270BB1" w14:textId="77777777">
+    <w:tr w:rsidR="006B1565" w:rsidRPr="004A0F2D" w14:paraId="5D270BB1" w14:textId="77777777" w:rsidTr="006B1565">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="26E28E2A" w14:textId="1247E52B" w:rsidR="00A928E1" w:rsidRPr="00F0324F" w:rsidRDefault="00FB3395" w:rsidP="00A928E1">
+        <w:p w14:paraId="26E28E2A" w14:textId="1247E52B" w:rsidR="006B1565" w:rsidRPr="00F0324F" w:rsidRDefault="006B1565" w:rsidP="006B1565">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:spacing w:after="180"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="243BC9C6" wp14:editId="7EF82F9F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="243BC9C6" wp14:editId="7EF82F9F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Image 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 4"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -8687,160 +8704,193 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5C749D33" w14:textId="77777777" w:rsidR="00A928E1" w:rsidRDefault="00A928E1" w:rsidP="00A928E1">
+        <w:p w14:paraId="00714553" w14:textId="77777777" w:rsidR="006B1565" w:rsidRDefault="006B1565" w:rsidP="006B1565">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00804CA6">
+          <w:r w:rsidRPr="00BF50CB">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>Service de l´enseignement obligatoire de langue française</w:t>
+            <w:t xml:space="preserve">Service de </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-            <w:t>SEnOF</w:t>
+            <w:t>l’enseignement spécialisé</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="00BF935C" w14:textId="77777777" w:rsidR="00A928E1" w:rsidRPr="0091232F" w:rsidRDefault="00A928E1" w:rsidP="00A928E1">
-[...27 lines deleted...]
-        <w:p w14:paraId="5084DE21" w14:textId="77777777" w:rsidR="00A928E1" w:rsidRPr="00804CA6" w:rsidRDefault="00A928E1" w:rsidP="00A928E1">
+        <w:p w14:paraId="147D3A40" w14:textId="77777777" w:rsidR="006B1565" w:rsidRPr="00BF50CB" w:rsidRDefault="006B1565" w:rsidP="006B1565">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>et</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> des mesures d’aide </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF50CB">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>S</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>ESAM</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="23306C77" w14:textId="77777777" w:rsidR="006B1565" w:rsidRPr="00E72245" w:rsidRDefault="006B1565" w:rsidP="006B1565">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Amt für Sonderpädagogik </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>SoA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="13BDCD97" w14:textId="77777777" w:rsidR="006B1565" w:rsidRPr="00E72245" w:rsidRDefault="006B1565" w:rsidP="006B1565">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="144A6A30" w14:textId="77777777" w:rsidR="00A928E1" w:rsidRDefault="00D12DF9" w:rsidP="00A928E1">
+        <w:p w14:paraId="7384C619" w14:textId="77777777" w:rsidR="006B1565" w:rsidRPr="00E72245" w:rsidRDefault="006B1565" w:rsidP="006B1565">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
+              <w:szCs w:val="12"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>Inspectorat</w:t>
+            <w:t>Rue de l’Hôpital 3</w:t>
           </w:r>
-          <w:r w:rsidR="00A928E1" w:rsidRPr="00804CA6">
+          <w:r w:rsidRPr="00E72245">
+            <w:rPr>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>, 1701 Fribourg</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="47B0A408" w14:textId="77777777" w:rsidR="006B1565" w:rsidRPr="00E72245" w:rsidRDefault="006B1565" w:rsidP="006B1565">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="5E919B33" w14:textId="77777777" w:rsidR="006B1565" w:rsidRPr="00920A79" w:rsidRDefault="006B1565" w:rsidP="006B1565">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">T +41 </w:t>
           </w:r>
-          <w:r w:rsidR="004A33DE">
-[...3 lines deleted...]
-            <w:t>scolaire</w:t>
+          <w:r w:rsidRPr="00920A79">
+            <w:t xml:space="preserve">26 305 </w:t>
           </w:r>
-          <w:r w:rsidR="00A928E1">
-[...3 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+          <w:r>
+            <w:t>40 60</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="05D87C59" w14:textId="77777777" w:rsidR="00A928E1" w:rsidRPr="005C57EB" w:rsidRDefault="00A928E1" w:rsidP="00A928E1">
+        <w:p w14:paraId="515B713E" w14:textId="12FBDAA2" w:rsidR="006B1565" w:rsidRPr="00804CA6" w:rsidRDefault="006B1565" w:rsidP="006B1565">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:rStyle w:val="Lienhypertexte"/>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00804CA6">
-[...3 lines deleted...]
-            <w:t>Schulinspektorat</w:t>
+          <w:r>
+            <w:t>www.fr.ch/sesam</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3DF86955" w14:textId="77777777" w:rsidR="00A928E1" w:rsidRDefault="00A928E1" w:rsidP="00A928E1"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
@@ -11217,238 +11267,249 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="811483905">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="858861400">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2145735840">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="927428294">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1963608788">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1902015928">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="akZhUbPAGb66QOYnb3TEusZMy8LRjTsZ0FfcH64lEILqxWcPYr9ITJzCM1MYE9uvqFfOGba+1YQZmiiphGrKjQ==" w:salt="sDdNlw2uwiPOOxhHxuGFJg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE3F26"/>
     <w:rsid w:val="00001779"/>
     <w:rsid w:val="00002DE9"/>
+    <w:rsid w:val="00004DAC"/>
     <w:rsid w:val="000331C8"/>
     <w:rsid w:val="000557C4"/>
     <w:rsid w:val="00056E1B"/>
     <w:rsid w:val="00067671"/>
+    <w:rsid w:val="00081F1A"/>
+    <w:rsid w:val="0009240B"/>
     <w:rsid w:val="00092ACA"/>
     <w:rsid w:val="000A0EDF"/>
     <w:rsid w:val="000B0A9A"/>
     <w:rsid w:val="000C5F18"/>
+    <w:rsid w:val="000D157A"/>
     <w:rsid w:val="000D5DAB"/>
     <w:rsid w:val="000E0761"/>
     <w:rsid w:val="000F2744"/>
     <w:rsid w:val="000F6822"/>
     <w:rsid w:val="0010097E"/>
     <w:rsid w:val="00152FFF"/>
     <w:rsid w:val="00181540"/>
     <w:rsid w:val="00194B3D"/>
     <w:rsid w:val="00197692"/>
     <w:rsid w:val="001B70B3"/>
     <w:rsid w:val="001F04E8"/>
     <w:rsid w:val="002218EF"/>
     <w:rsid w:val="002745D7"/>
     <w:rsid w:val="002D41F9"/>
     <w:rsid w:val="002D7FE9"/>
     <w:rsid w:val="003104AE"/>
     <w:rsid w:val="003216C0"/>
     <w:rsid w:val="00327839"/>
     <w:rsid w:val="00327CA0"/>
     <w:rsid w:val="00330A7A"/>
     <w:rsid w:val="00396297"/>
     <w:rsid w:val="003A6399"/>
     <w:rsid w:val="003D3A29"/>
     <w:rsid w:val="003E070C"/>
     <w:rsid w:val="003E2448"/>
     <w:rsid w:val="003E7112"/>
     <w:rsid w:val="00402A37"/>
     <w:rsid w:val="004179BC"/>
     <w:rsid w:val="00423FA2"/>
     <w:rsid w:val="004260A1"/>
     <w:rsid w:val="00437F3F"/>
     <w:rsid w:val="004479BA"/>
     <w:rsid w:val="00457F58"/>
     <w:rsid w:val="004A33DE"/>
     <w:rsid w:val="004C7E45"/>
     <w:rsid w:val="004D269A"/>
     <w:rsid w:val="004D684A"/>
     <w:rsid w:val="004F21E8"/>
     <w:rsid w:val="005350EC"/>
     <w:rsid w:val="00550E34"/>
     <w:rsid w:val="00581F07"/>
     <w:rsid w:val="005905EB"/>
     <w:rsid w:val="00592D0C"/>
     <w:rsid w:val="005E1010"/>
     <w:rsid w:val="00617243"/>
     <w:rsid w:val="00636D22"/>
     <w:rsid w:val="00643A9C"/>
     <w:rsid w:val="00664448"/>
     <w:rsid w:val="00670846"/>
+    <w:rsid w:val="006B1565"/>
+    <w:rsid w:val="006B4864"/>
+    <w:rsid w:val="006C4EE3"/>
     <w:rsid w:val="006D0366"/>
     <w:rsid w:val="006D4DC3"/>
     <w:rsid w:val="006F24C8"/>
     <w:rsid w:val="00707300"/>
     <w:rsid w:val="00716D33"/>
     <w:rsid w:val="0072715E"/>
     <w:rsid w:val="00756472"/>
     <w:rsid w:val="00760AA9"/>
     <w:rsid w:val="007A16B2"/>
     <w:rsid w:val="0084478D"/>
+    <w:rsid w:val="00844CDE"/>
     <w:rsid w:val="00875207"/>
     <w:rsid w:val="00875E7F"/>
     <w:rsid w:val="008875DF"/>
     <w:rsid w:val="008C289F"/>
     <w:rsid w:val="009041B9"/>
+    <w:rsid w:val="0090556E"/>
     <w:rsid w:val="0091687A"/>
     <w:rsid w:val="00941027"/>
     <w:rsid w:val="0094102F"/>
     <w:rsid w:val="00941649"/>
     <w:rsid w:val="009B0196"/>
     <w:rsid w:val="009B60D2"/>
     <w:rsid w:val="00A0606B"/>
     <w:rsid w:val="00A22132"/>
+    <w:rsid w:val="00A34ACB"/>
     <w:rsid w:val="00A52574"/>
     <w:rsid w:val="00A5459C"/>
     <w:rsid w:val="00A92382"/>
     <w:rsid w:val="00A928E1"/>
     <w:rsid w:val="00AB4AE6"/>
     <w:rsid w:val="00AC1BDF"/>
     <w:rsid w:val="00AC36E3"/>
     <w:rsid w:val="00AD5C83"/>
     <w:rsid w:val="00AE6F53"/>
     <w:rsid w:val="00B017E4"/>
     <w:rsid w:val="00B06D15"/>
     <w:rsid w:val="00B25F90"/>
     <w:rsid w:val="00B32432"/>
     <w:rsid w:val="00B502B5"/>
     <w:rsid w:val="00B50529"/>
     <w:rsid w:val="00B53E67"/>
     <w:rsid w:val="00B570C9"/>
     <w:rsid w:val="00BB4461"/>
     <w:rsid w:val="00BB515D"/>
     <w:rsid w:val="00BB53D4"/>
     <w:rsid w:val="00BF086E"/>
     <w:rsid w:val="00BF0F7C"/>
     <w:rsid w:val="00C0632A"/>
     <w:rsid w:val="00C13CC9"/>
     <w:rsid w:val="00C15705"/>
     <w:rsid w:val="00C20D7A"/>
+    <w:rsid w:val="00C2703D"/>
     <w:rsid w:val="00C2707F"/>
     <w:rsid w:val="00C37691"/>
     <w:rsid w:val="00C45995"/>
     <w:rsid w:val="00C50132"/>
     <w:rsid w:val="00C6009A"/>
     <w:rsid w:val="00CC1E4A"/>
     <w:rsid w:val="00CC5BBA"/>
     <w:rsid w:val="00D03649"/>
     <w:rsid w:val="00D12DF9"/>
     <w:rsid w:val="00D3752F"/>
     <w:rsid w:val="00D858BB"/>
     <w:rsid w:val="00DB26D7"/>
     <w:rsid w:val="00DC0D70"/>
     <w:rsid w:val="00DC4665"/>
     <w:rsid w:val="00DC6662"/>
     <w:rsid w:val="00DE3F26"/>
     <w:rsid w:val="00E671DC"/>
     <w:rsid w:val="00E75454"/>
     <w:rsid w:val="00E923A7"/>
     <w:rsid w:val="00EA5F2F"/>
     <w:rsid w:val="00EB33F7"/>
     <w:rsid w:val="00EB49D0"/>
     <w:rsid w:val="00EB6CE4"/>
     <w:rsid w:val="00EF1F37"/>
     <w:rsid w:val="00F12F4B"/>
     <w:rsid w:val="00F163C9"/>
     <w:rsid w:val="00F45D6E"/>
     <w:rsid w:val="00FB3395"/>
     <w:rsid w:val="00FC2F91"/>
     <w:rsid w:val="00FE15C5"/>
     <w:rsid w:val="00FE27EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="560CA09C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FA3BD86E-C1F6-46DB-B240-9D5A799DD3DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -12863,77 +12924,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41FAA660-17BD-421B-A75E-4219A5D12C88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>860</Words>
-  <Characters>5087</Characters>
+  <Words>915</Words>
+  <Characters>5037</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>299</Lines>
-  <Paragraphs>237</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5710</CharactersWithSpaces>
+  <CharactersWithSpaces>5941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:subject/>
   <dc:creator>meyera</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>