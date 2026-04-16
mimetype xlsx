--- v0 (2025-12-06)
+++ v1 (2026-04-16)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr-my.sharepoint.com/personal/andreas_piller_fr_ch/Documents/Budget_Comptes_Revisionen_GAV_Weiterbildung/Budget_Comptes/Budget/Budget 2026/Budgetweisungen und Formulare/fr/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr-my.sharepoint.com/personal/andreas_piller_fr_ch/Documents/Budget_Comptes_Revisionen_GAV_Weiterbildung/Budget_Comptes/Budget/Budget 2027/fr/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="28" documentId="13_ncr:1_{6CE41644-3B23-425B-B4E6-3073C6684252}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C58BF159-102B-4CC7-B5A5-C1CEE23ACB88}"/>
+  <xr:revisionPtr revIDLastSave="42" documentId="13_ncr:1_{6CE41644-3B23-425B-B4E6-3073C6684252}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5659FBD3-ECA1-4E45-89F0-A9CD2546B3C6}"/>
   <bookViews>
     <workbookView xWindow="-118" yWindow="-118" windowWidth="25370" windowHeight="13667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nouveau projet" sheetId="1" r:id="rId1"/>
     <sheet name="Nouveaux postes" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Nouveau projet'!$A$1:$F$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Nouveaux postes'!$A$1:$F$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -231,66 +231,66 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Veuillez annexer le détail des charges/produits du projet au moyen du fichier EXCEL" Charges et produits du projet" qui se trouve sous </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>https://www.fr.ch/sps/vie-quotidienne/demarches-et-documents/institutions-specialisees-du-canton-de-fribourg-documents?auHash=jd03D0iWiVy_guPY9HrE3UpqaRYFxB5mYLLV6WJU6oc</t>
     </r>
   </si>
   <si>
-    <t>Budget 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Logement décentralisé :</t>
   </si>
   <si>
     <t>Budget 2027</t>
   </si>
   <si>
-    <t xml:space="preserve">Budget 2026 - Formulaire A </t>
-[...1 lines deleted...]
-  <si>
     <t>Budget 2028</t>
   </si>
   <si>
-    <t>Budget 2026 - Formulaire B</t>
+    <t xml:space="preserve">Budget 2027 - Formulaire A </t>
+  </si>
+  <si>
+    <t>Budget 2029</t>
+  </si>
+  <si>
+    <t>Budget 2027 - Formulaire B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -656,125 +656,125 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...67 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Link" xfId="2" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1172,51 +1172,51 @@
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="20"/>
       <c r="B9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="34"/>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="F9" s="38"/>
     </row>
     <row r="10" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="20"/>
       <c r="B10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="34"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="38"/>
     </row>
     <row r="11" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="20"/>
       <c r="B11" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C11" s="34"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="38"/>
     </row>
     <row r="12" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="20"/>
       <c r="B12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="34"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="38"/>
     </row>
     <row r="13" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="7"/>
       <c r="B13" s="6"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
@@ -1265,51 +1265,51 @@
       <c r="E18" s="40"/>
       <c r="F18" s="41"/>
     </row>
     <row r="19" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
     </row>
     <row r="21" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>55</v>
       </c>
       <c r="F21" s="3"/>
     </row>
     <row r="22" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="3"/>
     </row>
     <row r="23" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
@@ -1323,51 +1323,51 @@
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
     </row>
     <row r="25" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="3"/>
       <c r="B25" s="9"/>
       <c r="C25" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3"/>
       <c r="B26" s="10"/>
       <c r="C26" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="42"/>
     </row>
     <row r="27" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="3"/>
       <c r="B27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="27">
         <f>SUM(C28:C32)</f>
         <v>0</v>
       </c>
       <c r="D27" s="27">
         <f>SUM(D28:D32)</f>
         <v>0</v>
       </c>
       <c r="E27" s="27">
         <f>SUM(E28:E32)</f>
         <v>0</v>
@@ -1440,51 +1440,51 @@
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3"/>
       <c r="B35" s="3"/>
       <c r="C35" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F35" s="32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="3"/>
       <c r="B36" s="3"/>
       <c r="C36" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F36" s="33"/>
     </row>
     <row r="37" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="23">
         <f>SUM(C38:C41)</f>
         <v>0</v>
       </c>
       <c r="D37" s="23">
         <f t="shared" ref="D37:E37" si="0">SUM(D38:D41)</f>
         <v>0</v>
       </c>
       <c r="E37" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
@@ -1537,51 +1537,51 @@
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
     </row>
     <row r="43" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="3"/>
       <c r="B44" s="3"/>
       <c r="C44" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F44" s="33"/>
     </row>
     <row r="45" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="3"/>
       <c r="C45" s="23">
         <f>C46+C47-C48</f>
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <f t="shared" ref="D45:E45" si="1">D46+D47-D48</f>
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <f t="shared" si="1"/>
         <v>0</v>
@@ -1963,58 +1963,58 @@
   <dimension ref="A1:G102"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15.05" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.44140625" customWidth="1"/>
     <col min="2" max="2" width="19.21875" customWidth="1"/>
     <col min="3" max="5" width="10.77734375" customWidth="1"/>
     <col min="6" max="6" width="30.33203125" customWidth="1"/>
     <col min="7" max="7" width="0.21875" customWidth="1"/>
     <col min="8" max="16384" width="11.5546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.55" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="2" spans="1:6" ht="29.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="59"/>
-[...3 lines deleted...]
-      <c r="F2" s="59"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
     </row>
     <row r="3" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="34"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="36"/>
     </row>
     <row r="5" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
@@ -2031,51 +2031,51 @@
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="20"/>
       <c r="B7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="34"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="38"/>
     </row>
     <row r="8" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="20"/>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="34"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="38"/>
     </row>
     <row r="9" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="20"/>
       <c r="B9" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C9" s="34"/>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="F9" s="38"/>
     </row>
     <row r="10" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="20"/>
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="34"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="38"/>
     </row>
     <row r="11" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="7"/>
       <c r="B11" s="6"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
     </row>
     <row r="12" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
@@ -2116,211 +2116,211 @@
     </row>
     <row r="16" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
       <c r="B18" s="9"/>
       <c r="C18" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D18" s="55" t="s">
+      <c r="D18" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="E18" s="56"/>
-      <c r="F18" s="57"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="47"/>
     </row>
     <row r="19" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="10"/>
       <c r="C19" s="5" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      <c r="F19" s="60"/>
+        <v>52</v>
+      </c>
+      <c r="D19" s="48"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="49"/>
     </row>
     <row r="20" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="3"/>
       <c r="B20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="27">
         <f>SUM(C21:C25)</f>
         <v>0</v>
       </c>
-      <c r="D20" s="61"/>
-[...1 lines deleted...]
-      <c r="F20" s="63"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="52"/>
     </row>
     <row r="21" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="28"/>
-      <c r="D21" s="48"/>
-[...1 lines deleted...]
-      <c r="F21" s="50"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="55"/>
     </row>
     <row r="22" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="28"/>
-      <c r="D22" s="48"/>
-[...1 lines deleted...]
-      <c r="F22" s="50"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="55"/>
     </row>
     <row r="23" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="28"/>
-      <c r="D23" s="48"/>
-[...1 lines deleted...]
-      <c r="F23" s="50"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+      <c r="F23" s="55"/>
     </row>
     <row r="24" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="28"/>
-      <c r="D24" s="48"/>
-[...1 lines deleted...]
-      <c r="F24" s="50"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="55"/>
     </row>
     <row r="25" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="22"/>
       <c r="C25" s="28"/>
-      <c r="D25" s="48"/>
-[...1 lines deleted...]
-      <c r="F25" s="50"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="55"/>
     </row>
     <row r="26" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="11"/>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
     <row r="28" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D28" s="55" t="s">
+      <c r="D28" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="E28" s="56"/>
-      <c r="F28" s="57"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="47"/>
     </row>
     <row r="29" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="5" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      <c r="F29" s="60"/>
+        <v>52</v>
+      </c>
+      <c r="D29" s="48"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="49"/>
     </row>
     <row r="30" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="23">
         <f>C31+C32-C33</f>
         <v>0</v>
       </c>
-      <c r="D30" s="61"/>
-[...1 lines deleted...]
-      <c r="F30" s="63"/>
+      <c r="D30" s="50"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="52"/>
     </row>
     <row r="31" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="25"/>
-      <c r="D31" s="48"/>
-[...1 lines deleted...]
-      <c r="F31" s="50"/>
+      <c r="D31" s="53"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="55"/>
     </row>
     <row r="32" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="25"/>
-      <c r="D32" s="48"/>
-[...1 lines deleted...]
-      <c r="F32" s="50"/>
+      <c r="D32" s="53"/>
+      <c r="E32" s="54"/>
+      <c r="F32" s="55"/>
     </row>
     <row r="33" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="25"/>
-      <c r="D33" s="48"/>
-[...1 lines deleted...]
-      <c r="F33" s="50"/>
+      <c r="D33" s="53"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="55"/>
     </row>
     <row r="34" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
       <c r="B34" s="3"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" ht="17.05" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="34"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
       <c r="F35" s="36"/>
     </row>
     <row r="36" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A36" s="4"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
@@ -2338,63 +2338,63 @@
     </row>
     <row r="38" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="4"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
     </row>
     <row r="39" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
     </row>
     <row r="40" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="34"/>
-      <c r="D40" s="53"/>
-[...1 lines deleted...]
-      <c r="F40" s="54"/>
+      <c r="D40" s="61"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62"/>
     </row>
     <row r="41" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="3"/>
       <c r="C41" s="34"/>
-      <c r="D41" s="53"/>
-[...1 lines deleted...]
-      <c r="F41" s="54"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="61"/>
+      <c r="F41" s="62"/>
     </row>
     <row r="42" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
     </row>
     <row r="43" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="3"/>
       <c r="C43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="3"/>
     </row>
@@ -2409,126 +2409,126 @@
       <c r="F44" s="36"/>
     </row>
     <row r="45" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
     </row>
     <row r="46" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A46" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
     </row>
     <row r="47" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="3"/>
-      <c r="C47" s="45"/>
-[...2 lines deleted...]
-      <c r="F47" s="47"/>
+      <c r="C47" s="58"/>
+      <c r="D47" s="59"/>
+      <c r="E47" s="59"/>
+      <c r="F47" s="60"/>
     </row>
     <row r="48" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="34"/>
       <c r="D48" s="35"/>
       <c r="E48" s="35"/>
       <c r="F48" s="36"/>
     </row>
     <row r="49" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="3"/>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
     </row>
     <row r="50" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A50" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="3"/>
       <c r="C50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="3"/>
     </row>
     <row r="51" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="3"/>
       <c r="C51" s="15"/>
       <c r="D51" s="15"/>
       <c r="E51" s="34"/>
       <c r="F51" s="36"/>
     </row>
     <row r="52" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="3"/>
       <c r="B52" s="3"/>
       <c r="C52" s="18"/>
       <c r="D52" s="18"/>
-      <c r="E52" s="44"/>
-      <c r="F52" s="44"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
     </row>
     <row r="53" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A53" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
     </row>
     <row r="54" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="3"/>
-      <c r="C54" s="45"/>
-[...2 lines deleted...]
-      <c r="F54" s="47"/>
+      <c r="C54" s="58"/>
+      <c r="D54" s="59"/>
+      <c r="E54" s="59"/>
+      <c r="F54" s="60"/>
     </row>
     <row r="55" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="3"/>
       <c r="C55" s="34"/>
       <c r="D55" s="35"/>
       <c r="E55" s="35"/>
       <c r="F55" s="36"/>
     </row>
     <row r="56" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="3"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
     </row>
     <row r="57" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="3"/>
       <c r="C57" s="3" t="s">
@@ -2553,68 +2553,68 @@
       <c r="F58" s="36"/>
     </row>
     <row r="59" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="3"/>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
     </row>
     <row r="60" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="12"/>
     </row>
     <row r="61" spans="1:6" ht="33.049999999999997" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="51" t="s">
+      <c r="A61" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="B61" s="51"/>
+      <c r="B61" s="56"/>
       <c r="C61" s="17"/>
       <c r="D61" s="17"/>
-      <c r="E61" s="52"/>
-      <c r="F61" s="52"/>
+      <c r="E61" s="57"/>
+      <c r="F61" s="57"/>
     </row>
     <row r="62" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A62" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B62" s="3"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
-      <c r="E62" s="43"/>
-      <c r="F62" s="43"/>
+      <c r="E62" s="63"/>
+      <c r="F62" s="63"/>
     </row>
     <row r="63" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A63" s="3"/>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
     </row>
     <row r="64" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A64" s="3"/>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
     </row>
     <row r="65" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A65" s="3"/>
       <c r="B65" s="3"/>
       <c r="C65" s="3"/>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
     </row>
@@ -2895,110 +2895,119 @@
       <c r="B100" s="14"/>
       <c r="C100" s="14"/>
       <c r="D100" s="14"/>
       <c r="E100" s="14"/>
       <c r="F100" s="14"/>
     </row>
     <row r="101" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A101" s="14"/>
       <c r="B101" s="14"/>
       <c r="C101" s="14"/>
       <c r="D101" s="14"/>
       <c r="E101" s="14"/>
       <c r="F101" s="14"/>
     </row>
     <row r="102" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A102" s="14"/>
       <c r="B102" s="14"/>
       <c r="C102" s="14"/>
       <c r="D102" s="14"/>
       <c r="E102" s="14"/>
       <c r="F102" s="14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="32">
-    <mergeCell ref="A2:F2"/>
-[...10 lines deleted...]
-    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="E58:F58"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="E61:F61"/>
     <mergeCell ref="C47:F47"/>
     <mergeCell ref="C48:F48"/>
     <mergeCell ref="E51:F51"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="E44:F44"/>
     <mergeCell ref="D28:F30"/>
     <mergeCell ref="D31:F31"/>
     <mergeCell ref="D32:F32"/>
     <mergeCell ref="D33:F33"/>
-    <mergeCell ref="E62:F62"/>
-[...3 lines deleted...]
-    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="D18:F20"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C7:F7"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C12:F12"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.3385826771653544" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L  &amp;G
 &amp;R&amp;"Arial,Gras"&amp;8Service de la prévoyance sociale &amp;"Arial,Normal"SPS
 &amp;"Arial,Gras"Sozialvorsorgeamt &amp;"Arial,Normal"SVA
 Route des Cliniques 17, 1701 Fribourg
 T +41 26 305 29 68
 www.fr.ch/sps</oddHeader>
     <oddFooter>&amp;L&amp;A&amp;C&amp;D&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="34" max="5" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001ED5E97404515146BE0C929F95541F6F" ma:contentTypeVersion="6" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="69f5a698ad7d0378b9340bef2c893d56">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cd023ebc-81e4-4976-85fd-db7d02f392de" xmlns:ns3="ee27d174-1d25-4490-a05f-ffbcbfaf2c21" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6808b0878ecf63853d3058742f969d67" ns2:_="" ns3:_="">
     <xsd:import namespace="cd023ebc-81e4-4976-85fd-db7d02f392de"/>
     <xsd:import namespace="ee27d174-1d25-4490-a05f-ffbcbfaf2c21"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cd023ebc-81e4-4976-85fd-db7d02f392de" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -3131,82 +3140,73 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{735709AC-C1AD-483E-9B95-CBF7242ECF9B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9765FC30-212A-4F93-8A6A-4AB8AB3EC5DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cd023ebc-81e4-4976-85fd-db7d02f392de"/>
     <ds:schemaRef ds:uri="ee27d174-1d25-4490-a05f-ffbcbfaf2c21"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>