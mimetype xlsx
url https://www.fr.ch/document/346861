--- v0 (2025-12-16)
+++ v1 (2026-04-16)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr-my.sharepoint.com/personal/andreas_piller_fr_ch/Documents/Budget_Comptes_Revisionen_GAV_Weiterbildung/Budget_Comptes/Budget/Budget 2026/Budgetweisungen und Formulare/fr/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr-my.sharepoint.com/personal/andreas_piller_fr_ch/Documents/Budget_Comptes_Revisionen_GAV_Weiterbildung/Budget_Comptes/Budget/Budget 2027/fr/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="23" documentId="11_8BA07B6AE5AF3A3982F3C2F38A655BA549DA737F" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31C125BF-3FB7-4DD8-AC79-CBF26291D13F}"/>
+  <xr:revisionPtr revIDLastSave="26" documentId="11_8BA07B6AE5AF3A3982F3C2F38A655BA549DA737F" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3C1139C6-9F4B-4ADF-BECD-ECB185133319}"/>
   <bookViews>
     <workbookView xWindow="-118" yWindow="-118" windowWidth="25370" windowHeight="13667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="invest annuel (avec formule)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'invest annuel (avec formule)'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -70,96 +70,96 @@
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>A laisser en blanc</t>
   </si>
   <si>
     <t>Immeubles</t>
   </si>
   <si>
     <t>Approuvé par le Service de la prévoyance sociale le :</t>
   </si>
   <si>
     <t>Signature :</t>
   </si>
   <si>
     <t xml:space="preserve">Total général </t>
   </si>
   <si>
     <t>Total rubrique</t>
   </si>
   <si>
     <t>Nom et adresse de l'institution :</t>
   </si>
   <si>
-    <t>BUDGET 2026 : Investissements</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Mobilier, machines, outillages </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(dès Fr. 3'000)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Informatique </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(dès Fr. 3'000)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Véhicules </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(dès Fr. 3'000)</t>
     </r>
+  </si>
+  <si>
+    <t>BUDGET 2027 : Investissements</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="#\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -920,172 +920,172 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:C40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="14.4" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.375" style="3" customWidth="1"/>
     <col min="3" max="3" width="18.625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="11.5" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:3" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B4" s="1"/>
     </row>
     <row r="5" spans="1:3" ht="24.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B5" s="15"/>
       <c r="C5" s="16"/>
     </row>
     <row r="6" spans="1:3" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20"/>
       <c r="B6" s="15"/>
       <c r="C6" s="16"/>
     </row>
     <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="36"/>
     </row>
     <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="38"/>
       <c r="B8" s="39"/>
       <c r="C8" s="39"/>
     </row>
     <row r="9" spans="1:3" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="37"/>
       <c r="B9" s="35"/>
       <c r="C9" s="36"/>
     </row>
     <row r="10" spans="1:3" ht="20.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="20.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8"/>
       <c r="B11" s="29"/>
       <c r="C11" s="24"/>
     </row>
     <row r="12" spans="1:3" ht="20.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8"/>
       <c r="B12" s="29"/>
       <c r="C12" s="24"/>
     </row>
     <row r="13" spans="1:3" ht="20.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8"/>
       <c r="B13" s="30"/>
       <c r="C13" s="24"/>
     </row>
     <row r="14" spans="1:3" s="2" customFormat="1" ht="20.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8"/>
       <c r="B14" s="30"/>
       <c r="C14" s="24"/>
     </row>
     <row r="15" spans="1:3" s="2" customFormat="1" ht="20.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="11"/>
       <c r="B15" s="31"/>
       <c r="C15" s="24"/>
     </row>
     <row r="16" spans="1:3" s="2" customFormat="1" ht="20.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="32">
         <f>SUM(B11:B15)</f>
         <v>0</v>
       </c>
       <c r="C16" s="25"/>
     </row>
     <row r="17" spans="1:3" s="2" customFormat="1" ht="20.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
       <c r="B17" s="27"/>
       <c r="C17" s="26"/>
     </row>
     <row r="18" spans="1:3" s="2" customFormat="1" ht="20.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:3" s="2" customFormat="1" ht="20.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
       <c r="B19" s="29"/>
       <c r="C19" s="24"/>
     </row>
     <row r="20" spans="1:3" ht="20.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8"/>
       <c r="B20" s="29"/>
       <c r="C20" s="24"/>
     </row>
     <row r="21" spans="1:3" ht="20.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="11"/>
       <c r="B21" s="33"/>
       <c r="C21" s="24"/>
     </row>
     <row r="22" spans="1:3" ht="20.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="32">
         <f>SUM(B19:B21)</f>
         <v>0</v>
       </c>
       <c r="C22" s="25"/>
     </row>
     <row r="23" spans="1:3" ht="20.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="27"/>
       <c r="C23" s="26"/>
     </row>
     <row r="24" spans="1:3" ht="20.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="20.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
       <c r="B25" s="29"/>
       <c r="C25" s="24"/>
     </row>
     <row r="26" spans="1:3" ht="20.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="11"/>
       <c r="B26" s="33"/>
       <c r="C26" s="24"/>
     </row>
     <row r="27" spans="1:3" ht="24.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="32">
         <f>SUM(B25:B26)</f>
         <v>0</v>