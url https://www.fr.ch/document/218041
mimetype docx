--- v0 (2025-12-07)
+++ v1 (2026-09-15)
@@ -1,977 +1,1336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004541D1" w:rsidRPr="008E0AAA" w:rsidRDefault="004541D1" w:rsidP="00A24B83">
+    <w:p w14:paraId="2153F047" w14:textId="2B7787F5" w:rsidR="004541D1" w:rsidRPr="002D5355" w:rsidRDefault="00D66273" w:rsidP="00A24B83">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...12 lines deleted...]
-          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5355">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>Modèle de décision communale</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0AAA">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="004541D1" w:rsidRPr="008E0AAA" w:rsidRDefault="004541D1" w:rsidP="00A24B83">
+    <w:p w14:paraId="2C3589E5" w14:textId="77777777" w:rsidR="004541D1" w:rsidRPr="008E0AAA" w:rsidRDefault="004541D1" w:rsidP="00A24B83">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="6E3274BC" w14:textId="77777777" w:rsidR="002D5355" w:rsidRDefault="002D5355" w:rsidP="00A24B83">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Texte en italique à adapter</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="356F405C" w14:textId="77777777" w:rsidR="00DF4E8A" w:rsidRDefault="00DF4E8A" w:rsidP="00A24B83">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C91F2F2" w14:textId="69BA1630" w:rsidR="00A24B83" w:rsidRPr="00743498" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4E8A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lieu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3C03" w:rsidRPr="00ED3C03">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4E8A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7622019B" w14:textId="17449F0D" w:rsidR="00A24B83" w:rsidRPr="00DF4E8A" w:rsidRDefault="009A72BF" w:rsidP="00A24B83">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Partie</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B83" w:rsidRPr="00DF4E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> représentée par </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom Prénom, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3C03" w:rsidRPr="00ED3C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Adresse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B83" w:rsidRPr="00DF4E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C734C2F" w14:textId="252F2F74" w:rsidR="00743498" w:rsidRDefault="009A72BF" w:rsidP="00743498">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citerne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D315F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="008D315F" w:rsidRPr="008D315F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">° </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008D315F" w:rsidRPr="008D315F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D315F" w:rsidRPr="008D315F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008D315F" w:rsidRPr="008D315F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D315F" w:rsidRPr="008D315F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>-xx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Décision </w:t>
+      </w:r>
+      <w:r w:rsidR="00743498">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">relative au contrôle de </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3C03">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00743498">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">installation d’entreposage de liquide de nature à polluer les eaux </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717E9D70" w14:textId="77777777" w:rsidR="00DF4E8A" w:rsidRDefault="00DF4E8A" w:rsidP="00743498">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FF83AB" w14:textId="77777777" w:rsidR="00743498" w:rsidRPr="00743498" w:rsidRDefault="00743498" w:rsidP="00743498">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F3E460" w14:textId="615A54C5" w:rsidR="00743498" w:rsidRPr="00DF4E8A" w:rsidRDefault="00743498" w:rsidP="00743498">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4E8A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00A144EA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Conseil communal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B7355F" w14:textId="554F942A" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="002D5355">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743498">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vu</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Commune de </w:t>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29180707" w14:textId="77777777" w:rsidR="002D5355" w:rsidRDefault="002D5355" w:rsidP="002D5355">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0071074F">
+        <w:t>la loi fédérale du 24 janvier 1991 sur la protection des eaux (LEaux, RS 814.20)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et son ordonnance du 28 octobre 1998 sur la protection des eaux (OEaux, RS 814.201) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D25E94" w14:textId="77777777" w:rsidR="002D5355" w:rsidRDefault="002D5355" w:rsidP="002D5355">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:t>la loi du 18 décembre 2009 sur les eaux (LCEaux, RSF 812.1) et son règlement du 21 juin 2011 sur les eaux (RCEaux, RSF 812.11) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3D48DD" w14:textId="2D671610" w:rsidR="00D65033" w:rsidRDefault="00D65033" w:rsidP="00D65033">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0045155D">
+        <w:t>le code de procédure et de juridiction administrative du 23 mai 1991 (CPJA, RSF 150.1) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50329BF3" w14:textId="0685198F" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="002D5355">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00653A90" w:rsidRPr="008E0AAA">
+        <w:t>e dossier</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4E8A">
+        <w:t xml:space="preserve"> de la cause,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4095901F" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C6BCBE" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00DF4E8A">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Considérant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3B4EE9" w14:textId="7B1B7701" w:rsidR="00D87442" w:rsidRPr="008D71A4" w:rsidRDefault="00D87442" w:rsidP="00ED3C03">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>que s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:t xml:space="preserve">elon le registre des installations d’entreposage, vous êtes </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31A29">
+        <w:t>le détenteur ou la détentrice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:t xml:space="preserve"> de la citerne</w:t>
+      </w:r>
+      <w:r w:rsidR="008D71A4">
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk191565113"/>
+      <w:r w:rsidR="008D71A4" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidR="008D71A4" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008D71A4" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008D71A4" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008D71A4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>mazout, diesel, essence, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D71A4" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D71A4" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008E0AAA">
-        <w:rPr>
-[...16 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t>, n</w:t>
+      </w:r>
+      <w:r>
+        <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:rPr>
-[...224 lines deleted...]
-      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:rPr>
-[...66 lines deleted...]
-      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+        <w:t xml:space="preserve">, d’une contenance de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="008E0AAA">
+        <w:t xml:space="preserve"> litres, sise à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="adresse complète"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
-[...4 lines deleted...]
-      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>adresse complète</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5060170F" w14:textId="6E5C5E2E" w:rsidR="00D87442" w:rsidRDefault="00D87442" w:rsidP="00ED3C03">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>qu’e</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        <w:t>n v</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
-          <w:highlight w:val="lightGray"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ertu de l’article 32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721487">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
-          <w:highlight w:val="lightGray"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al. 1 OEaux</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756539">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>les détenteurs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ou détentrices </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:t xml:space="preserve">, d’une contenance de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+        <w:t>doivent veiller à ce que les installations d’entreposage de liquides de nature à polluer les eaux soumises à autorisation (art. 32 al. 2 let. h et i) soient soumises tous les 10 ans à un contrôle visuel des défauts depuis l’extérieur </w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71287BF1" w14:textId="1CBE74C2" w:rsidR="00A24B83" w:rsidRDefault="00D87442" w:rsidP="00ED3C03">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>qu’e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:t>n v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ertu de l’article 32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721487">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000978F3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> let. a et b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OEaux</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756539">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:t>les détenteurs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ou détentrices </w:t>
+      </w:r>
+      <w:r w:rsidR="000978F3" w:rsidRPr="008E0AAA">
+        <w:t>doivent assurer tous les 10 ans un contrôle visuel des défauts depuis l’intérieur</w:t>
+      </w:r>
+      <w:r w:rsidR="000978F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B83" w:rsidRPr="008E0AAA">
+        <w:t>des réservoirs d’entreposage dont le volume utile dépasse 250</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2CCF" w:rsidRPr="008E0AAA">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B83" w:rsidRPr="008E0AAA">
+        <w:t>000 litres sans ouvrage de protection ou sans double fond </w:t>
+      </w:r>
+      <w:r w:rsidR="000978F3">
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B83" w:rsidRPr="008E0AAA">
+        <w:t>des réservoirs d’entreposage enterrés à simple paroi</w:t>
+      </w:r>
+      <w:r w:rsidR="000978F3">
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C885BC" w14:textId="187D1B9B" w:rsidR="000978F3" w:rsidRPr="008E0AAA" w:rsidRDefault="000978F3" w:rsidP="00ED3C03">
+      <w:pPr>
+        <w:pStyle w:val="08puces3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="280" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010564">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="005948B0">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ommune</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010564">
+        <w:t xml:space="preserve"> est compétent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010564">
+        <w:t xml:space="preserve"> pour veiller au contrôle </w:t>
+      </w:r>
+      <w:r>
+        <w:t>des installations d’entreposage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010564">
+        <w:t>. En cas d’inexécution par le détenteur ou la détentrice, l</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="005948B0">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ommune</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010564">
+        <w:t xml:space="preserve"> fait exécuter le contrôle aux frais de celui-ci ou celle-ci (art. 36 al. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010564">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010564">
+        <w:t xml:space="preserve"> RCEaux)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C38FA">
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5491E487" w14:textId="07FB2C39" w:rsidR="00C935DB" w:rsidRDefault="000978F3" w:rsidP="00ED3C03">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>que m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0AAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">algré </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’ordre du contrôle du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008E0AAA">
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
-[...4 lines deleted...]
-      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008E0AAA">
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0AAA">
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0AAA">
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0AAA">
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0AAA">
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="008E0AAA">
-[...2 lines deleted...]
-      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et la lettre de rappel du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000978F3">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
-          <w:highlight w:val="lightGray"/>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="008E0AAA">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nous n’avons pas reçu de rapport de contrôle de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>votre installation d’entreposage</w:t>
+      </w:r>
+      <w:r w:rsidR="00C935DB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1528677C" w14:textId="082AB6F2" w:rsidR="00C97548" w:rsidRDefault="00C935DB" w:rsidP="00ED3C03">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>que conformément</w:t>
+      </w:r>
+      <w:r w:rsidR="005948B0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’article 130 CPJA et </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12E93">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>base légale communale</w:t>
+      </w:r>
+      <w:r w:rsidR="005948B0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0AAA">
-[...6 lines deleted...]
-        <w:t>. </w:t>
+      <w:r w:rsidRPr="000C38FA">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>des émoluments administratifs, il se justifie d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e percevoir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB58D2">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>un émolument fixé à … francs perçu auprès de …</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, compte tenu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB58D2">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>du temps consacré à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB58D2">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>affaire ainsi que de sa complexité</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00653A90">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="732A17C5" w14:textId="77777777" w:rsidR="00C90F2B" w:rsidRPr="00C90F2B" w:rsidRDefault="00C90F2B" w:rsidP="00ED3C03">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405625E3" w14:textId="390F736C" w:rsidR="00A24B83" w:rsidRPr="008D71A4" w:rsidRDefault="00310056" w:rsidP="008D71A4">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0AAA">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ertu de l’article 32a al. 1 et 2 let. a et b OEaux :</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B83" w:rsidRPr="008D71A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>écide :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00653A90">
-[...198 lines deleted...]
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="43F84D95" w14:textId="2399B879" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00ED3C03">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0AAA">
         <w:t xml:space="preserve">La citerne à </w:t>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:r w:rsidR="008D71A4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>mazout, diesel, essence, etc.</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:rPr>
-[...26 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>, n</w:t>
+      </w:r>
+      <w:r w:rsidR="00310056">
+        <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, no </w:t>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
@@ -1097,205 +1456,155 @@
           <w:ffData>
             <w:name w:val="Texte19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="008F2CCF" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:r w:rsidR="00310056">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>adresse complète</w:t>
+      </w:r>
+      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="008F2CCF" w:rsidRPr="008E0AAA">
         <w:rPr>
-          <w:highlight w:val="lightGray"/>
-[...34 lines deleted...]
-        <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> doit être contrôlée par une entreprise spécialisée jusqu’au </w:t>
+        <w:t xml:space="preserve">doit être contrôlée par une entreprise spécialisée jusqu’au </w:t>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:r w:rsidR="00310056">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>env. 3 mois</w:t>
+      </w:r>
+      <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:rPr>
-[...44 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="27C52373" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRDefault="00A24B83" w:rsidP="00ED3C03">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0AAA">
         <w:t>A défaut d’exécution dans le délai fixé, le Conseil communal y pourvoira à vos frais (art. 36 al. 4 RCEaux).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="6E6CF709" w14:textId="7C955DB0" w:rsidR="004B1CB0" w:rsidRPr="00A0040C" w:rsidRDefault="004B1CB0" w:rsidP="00ED3C03">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>000 francs au plus. Elle sera dénoncée au Ministère public.</w:t>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="369"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0040C">
+        <w:t>L’inexécution de la présente décision constitue une contravention</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0279">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0040C">
+        <w:t xml:space="preserve"> au sens de l’art</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0279">
+        <w:t>icle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0040C">
+        <w:t xml:space="preserve"> 71 LEaux, passible d’une amende jusqu’à 20 000 francs. Elle sera dénoncée au Ministère public.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="497FCCBB" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00ED3C03">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0AAA">
         <w:t xml:space="preserve">Il est perçu un émolument de </w:t>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
@@ -1326,589 +1635,836 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00286CFA" w:rsidRPr="008E0AAA">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:t xml:space="preserve"> francs pour les frais de procédure. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="651355E5" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00ED3C03">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BDDD4A" w14:textId="4A442C50" w:rsidR="00310056" w:rsidRPr="008E0AAA" w:rsidRDefault="00310056" w:rsidP="00ED3C03">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0AAA">
-        <w:t>La présente décision peut faire l’objet d’un recours auprès du Préfet dans un délai de 30</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>La présente décision peut faire l’objet d’un recours auprès d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e la Préfecture</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
-        <w:t>jours dès sa communication.</w:t>
+        <w:t xml:space="preserve"> dans un délai de 30 jours dès sa communication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="09505745" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6A30AF48" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00D96F00" w:rsidP="00A24B83">
-[...32 lines deleted...]
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="68C1465A" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0AAA">
         <w:t>Au nom du Conseil communal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="0CC6C9AE" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="4133C026" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
+    <w:p w14:paraId="795F4486" w14:textId="77777777" w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A24B83" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="00A24B83">
-[...4 lines deleted...]
-    <w:p w:rsidR="009E64E1" w:rsidRPr="008E0AAA" w:rsidRDefault="00A24B83" w:rsidP="008F2CCF">
+    <w:p w14:paraId="56D4B6E6" w14:textId="77777777" w:rsidR="009E64E1" w:rsidRDefault="00A24B83" w:rsidP="008F2CCF">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="008E0AAA">
         <w:tab/>
         <w:t>Le / La Secrétaire</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0AAA">
         <w:tab/>
         <w:t>Le Syndic / La Syndique</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009E64E1" w:rsidRPr="008E0AAA" w:rsidSect="00B825DF">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w14:paraId="0BA42088" w14:textId="77777777" w:rsidR="00310056" w:rsidRDefault="00310056" w:rsidP="008F2CCF">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="6379"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1003E421" w14:textId="77777777" w:rsidR="00310056" w:rsidRDefault="00310056" w:rsidP="008F2CCF">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="6379"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F01DB1" w14:textId="77777777" w:rsidR="00310056" w:rsidRDefault="00310056" w:rsidP="008F2CCF">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="6379"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0374B4DC" w14:textId="77777777" w:rsidR="00310056" w:rsidRDefault="00310056" w:rsidP="00310056">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5A6B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Notification (sous pli recommandé)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4B104C" w14:textId="77777777" w:rsidR="00310056" w:rsidRPr="006E5A6B" w:rsidRDefault="00310056" w:rsidP="00310056">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5A6B">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBD0C2C" w14:textId="4B117E90" w:rsidR="00310056" w:rsidRPr="00310056" w:rsidRDefault="00310056" w:rsidP="00310056">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00310056">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au(x) </w:t>
+      </w:r>
+      <w:r w:rsidR="0091190A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>détenteurs/détentrices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t> : Nom(s), Prénom(s), A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310056">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>dresse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0751FB1B" w14:textId="77777777" w:rsidR="00310056" w:rsidRDefault="00310056" w:rsidP="00310056">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4233EA65" w14:textId="77777777" w:rsidR="00310056" w:rsidRDefault="00310056" w:rsidP="00310056">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1AE344" w14:textId="77777777" w:rsidR="00310056" w:rsidRPr="00E03634" w:rsidRDefault="00310056" w:rsidP="00310056">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03634">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758DAB33" w14:textId="77777777" w:rsidR="00310056" w:rsidRPr="00E03634" w:rsidRDefault="00310056" w:rsidP="00310056">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03634">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EDBB56" w14:textId="42920053" w:rsidR="00310056" w:rsidRPr="00E03634" w:rsidRDefault="00310056" w:rsidP="00310056">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03634">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à la Préfecture </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001633B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03634">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BE30F0" w14:textId="6FFB0A37" w:rsidR="00310056" w:rsidRPr="00310056" w:rsidRDefault="00310056" w:rsidP="00310056">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03634">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310056">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091190A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310056">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>ervice de l’environnement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D593C8D" w14:textId="77777777" w:rsidR="00310056" w:rsidRPr="008E0AAA" w:rsidRDefault="00310056" w:rsidP="008F2CCF">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="6379"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00310056" w:rsidRPr="008E0AAA" w:rsidSect="00C90F2B">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1985" w:right="851" w:bottom="851" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="851" w:bottom="1276" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00947EB9" w:rsidRDefault="00947EB9" w:rsidP="00480D69">
+    <w:p w14:paraId="78CF5E6B" w14:textId="77777777" w:rsidR="00FE030A" w:rsidRDefault="00FE030A" w:rsidP="00480D69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00947EB9" w:rsidRDefault="00947EB9" w:rsidP="00480D69">
+    <w:p w14:paraId="5AA9EC51" w14:textId="77777777" w:rsidR="00FE030A" w:rsidRDefault="00FE030A" w:rsidP="00480D69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7500692E" w14:textId="77777777" w:rsidR="00AA0FD7" w:rsidRDefault="00AA0FD7">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="9499970"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="008F2CCF" w:rsidRPr="00E710B2" w:rsidRDefault="00E710B2" w:rsidP="00E710B2">
+      <w:p w14:paraId="5B359EE1" w14:textId="06F7D61C" w:rsidR="008F2CCF" w:rsidRPr="00E710B2" w:rsidRDefault="00AA0FD7" w:rsidP="00E710B2">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
           </w:tabs>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t xml:space="preserve">Version </w:t>
+          <w:t>Version septembre 2026</w:t>
         </w:r>
-        <w:r w:rsidR="00F529AE">
-[...17 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00E710B2">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00286CFA">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="007B0A9C">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00286CFA">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001537F0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00286CFA">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="9499976"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00E710B2" w:rsidRDefault="00E710B2" w:rsidP="00E710B2">
+      <w:p w14:paraId="4E91EF22" w14:textId="0B246F21" w:rsidR="00E710B2" w:rsidRDefault="00E710B2" w:rsidP="00E710B2">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
           </w:tabs>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve">Version </w:t>
         </w:r>
-        <w:r w:rsidR="00F529AE">
+        <w:r w:rsidR="00FD2909">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t>mars</w:t>
-[...17 lines deleted...]
-          <w:t>3</w:t>
+          <w:t>septembre 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00286CFA">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="007B0A9C">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00286CFA">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001537F0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00286CFA">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00947EB9" w:rsidRDefault="00947EB9" w:rsidP="00480D69">
+    <w:p w14:paraId="3824A072" w14:textId="77777777" w:rsidR="00FE030A" w:rsidRDefault="00FE030A" w:rsidP="00480D69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00947EB9" w:rsidRDefault="00947EB9" w:rsidP="00480D69">
+    <w:p w14:paraId="6654CDA6" w14:textId="77777777" w:rsidR="00FE030A" w:rsidRDefault="00FE030A" w:rsidP="00480D69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00480D69" w:rsidRPr="00A24B83" w:rsidRDefault="00480D69" w:rsidP="00A24B83">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="042154A9" w14:textId="77777777" w:rsidR="00AA0FD7" w:rsidRDefault="00AA0FD7">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23CC0AC5" w14:textId="77777777" w:rsidR="00AA0FD7" w:rsidRDefault="00AA0FD7">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79303BFC" w14:textId="77777777" w:rsidR="00480D69" w:rsidRPr="00A24B83" w:rsidRDefault="00480D69" w:rsidP="00A24B83">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5500"/>
       </w:tabs>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:14.2pt;height:14.2pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CE009614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="89BEE35C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F2845774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E8CE1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="081B156C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A21CB018"/>
     <w:lvl w:ilvl="0" w:tplc="C0C6E16A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -2003,51 +2559,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09BD47B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD8C1DDE"/>
     <w:lvl w:ilvl="0" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2089,51 +2645,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C652912"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0840D6F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
@@ -2215,51 +2771,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10583E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF54310E"/>
     <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="10dnumrotation4eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1475"/>
         </w:tabs>
         <w:ind w:left="1475" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -2318,51 +2874,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="123E1AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D788874"/>
     <w:lvl w:ilvl="0" w:tplc="C0C6E16A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="424CE8DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -2457,51 +3013,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C93BF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3B49B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -2579,51 +3135,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2841032F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1B2C066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="141"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -2725,51 +3281,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44330E24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65586536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -2847,51 +3403,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3996AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1106"/>
         </w:tabs>
         <w:ind w:left="1106" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
@@ -3043,51 +3599,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4326"/>
         </w:tabs>
         <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4686"/>
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56676C1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61BCF39E"/>
+    <w:lvl w:ilvl="0" w:tplc="A8CC4C92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20CB4C"/>
     <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="737"/>
         </w:tabs>
         <w:ind w:left="737" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -3146,51 +3815,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D372EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9372DF3A"/>
     <w:lvl w:ilvl="0" w:tplc="FA1452D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -3271,51 +3940,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A897F7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96A0DD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
@@ -3467,51 +4136,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60AE4E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
@@ -3668,51 +4337,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F6CDE2"/>
     <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3758,51 +4427,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623E1DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B964866"/>
     <w:lvl w:ilvl="0" w:tplc="D5F6C7C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -3847,51 +4516,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1326DE60"/>
     <w:lvl w:ilvl="0" w:tplc="3906FA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -3972,51 +4641,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC16712E"/>
     <w:lvl w:ilvl="0" w:tplc="1F6495CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10numrotation"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4059,51 +4728,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA973F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9662C768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
@@ -4209,51 +4878,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3563D80"/>
     <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -4358,1053 +5027,715 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E4C0CCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B830791A"/>
+    <w:lvl w:ilvl="0" w:tplc="08070019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7652AF94">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="259725069">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="400837953">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1597009465">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1602907678">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="374546351">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="266814076">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7" w16cid:durableId="137501122">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1517113433">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1029258642">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1194731000">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="628635098">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1909881363">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1007403">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1413888793">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1621453838">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1648852248">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="309991195">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="890532943">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="784537786">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1523351087">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1491017808">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="27141641">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1483885105">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="24" w16cid:durableId="1150903800">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="25" w16cid:durableId="1959334429">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="26" w16cid:durableId="1398895061">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="27" w16cid:durableId="1301497765">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7">
-[...32 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="28" w16cid:durableId="1823543461">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="1021"/>
-  <w:trackRevisions/>
+  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00614D05"/>
     <w:rsid w:val="00005735"/>
+    <w:rsid w:val="000978F3"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="00097E0B"/>
     <w:rsid w:val="000C1DAD"/>
+    <w:rsid w:val="000C38FA"/>
     <w:rsid w:val="000C6B9B"/>
     <w:rsid w:val="000D0470"/>
+    <w:rsid w:val="000E0DF0"/>
     <w:rsid w:val="000E60E3"/>
     <w:rsid w:val="00123B2F"/>
     <w:rsid w:val="001537F0"/>
+    <w:rsid w:val="001633B4"/>
     <w:rsid w:val="00181314"/>
     <w:rsid w:val="001C2474"/>
     <w:rsid w:val="001E141A"/>
     <w:rsid w:val="00251F0F"/>
     <w:rsid w:val="002575F3"/>
     <w:rsid w:val="00286CFA"/>
+    <w:rsid w:val="002B00A3"/>
     <w:rsid w:val="002B269B"/>
     <w:rsid w:val="002C7ADC"/>
+    <w:rsid w:val="002D5355"/>
+    <w:rsid w:val="002E3868"/>
     <w:rsid w:val="002F7A28"/>
+    <w:rsid w:val="00310056"/>
     <w:rsid w:val="00324D13"/>
     <w:rsid w:val="00357926"/>
+    <w:rsid w:val="00390E89"/>
     <w:rsid w:val="003A467F"/>
     <w:rsid w:val="003C574E"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="004505F5"/>
     <w:rsid w:val="004541D1"/>
+    <w:rsid w:val="00470987"/>
     <w:rsid w:val="00480D69"/>
     <w:rsid w:val="004A6770"/>
+    <w:rsid w:val="004B1CB0"/>
+    <w:rsid w:val="004C26B5"/>
     <w:rsid w:val="004C7EE2"/>
+    <w:rsid w:val="004F1B44"/>
     <w:rsid w:val="00536FBF"/>
     <w:rsid w:val="005809ED"/>
     <w:rsid w:val="00587182"/>
+    <w:rsid w:val="005948B0"/>
+    <w:rsid w:val="005965A0"/>
+    <w:rsid w:val="00602EB6"/>
     <w:rsid w:val="00610949"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="00614D05"/>
     <w:rsid w:val="00623514"/>
     <w:rsid w:val="00625C95"/>
     <w:rsid w:val="006405F2"/>
     <w:rsid w:val="00653A90"/>
     <w:rsid w:val="006677F0"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006A7FE2"/>
+    <w:rsid w:val="006B6D8C"/>
+    <w:rsid w:val="006C1F72"/>
+    <w:rsid w:val="006E744F"/>
     <w:rsid w:val="006F11EA"/>
+    <w:rsid w:val="00703A62"/>
     <w:rsid w:val="00724EAC"/>
     <w:rsid w:val="00730295"/>
+    <w:rsid w:val="00743498"/>
+    <w:rsid w:val="0075706D"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="007B0A9C"/>
     <w:rsid w:val="007B2D32"/>
     <w:rsid w:val="007C3420"/>
+    <w:rsid w:val="007C3CEB"/>
     <w:rsid w:val="007D0122"/>
     <w:rsid w:val="008249A8"/>
     <w:rsid w:val="0083676B"/>
+    <w:rsid w:val="00842F20"/>
     <w:rsid w:val="008455C8"/>
     <w:rsid w:val="008610E7"/>
     <w:rsid w:val="008A2F2D"/>
     <w:rsid w:val="008A3AB0"/>
+    <w:rsid w:val="008D005C"/>
+    <w:rsid w:val="008D0279"/>
+    <w:rsid w:val="008D315F"/>
+    <w:rsid w:val="008D71A4"/>
     <w:rsid w:val="008E0AAA"/>
+    <w:rsid w:val="008E1A53"/>
     <w:rsid w:val="008F2CCF"/>
     <w:rsid w:val="008F48B7"/>
+    <w:rsid w:val="0091190A"/>
     <w:rsid w:val="00923F35"/>
     <w:rsid w:val="009255D6"/>
     <w:rsid w:val="0093428E"/>
     <w:rsid w:val="00943F58"/>
     <w:rsid w:val="00947EB9"/>
     <w:rsid w:val="009808E0"/>
     <w:rsid w:val="00981D48"/>
     <w:rsid w:val="0099512D"/>
+    <w:rsid w:val="009A72BF"/>
     <w:rsid w:val="009D4E78"/>
     <w:rsid w:val="009E46BE"/>
     <w:rsid w:val="009E64E1"/>
+    <w:rsid w:val="00A10A12"/>
+    <w:rsid w:val="00A12E93"/>
+    <w:rsid w:val="00A144EA"/>
     <w:rsid w:val="00A2200B"/>
     <w:rsid w:val="00A24B83"/>
     <w:rsid w:val="00A33FC1"/>
     <w:rsid w:val="00A358D1"/>
     <w:rsid w:val="00A37D98"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A8509D"/>
     <w:rsid w:val="00A854A7"/>
+    <w:rsid w:val="00AA0FD7"/>
     <w:rsid w:val="00AA51A0"/>
     <w:rsid w:val="00AC4A92"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AD6BAA"/>
     <w:rsid w:val="00AF1636"/>
+    <w:rsid w:val="00B31A29"/>
     <w:rsid w:val="00B4324C"/>
     <w:rsid w:val="00B67725"/>
     <w:rsid w:val="00B825DF"/>
     <w:rsid w:val="00BF4CE0"/>
     <w:rsid w:val="00BF7BCD"/>
     <w:rsid w:val="00C241FA"/>
+    <w:rsid w:val="00C30B53"/>
+    <w:rsid w:val="00C5532B"/>
     <w:rsid w:val="00C86C8B"/>
+    <w:rsid w:val="00C90F2B"/>
+    <w:rsid w:val="00C935DB"/>
+    <w:rsid w:val="00C97548"/>
     <w:rsid w:val="00CB389D"/>
+    <w:rsid w:val="00CB694C"/>
     <w:rsid w:val="00D06581"/>
     <w:rsid w:val="00D23194"/>
+    <w:rsid w:val="00D65033"/>
     <w:rsid w:val="00D66273"/>
+    <w:rsid w:val="00D87442"/>
     <w:rsid w:val="00D96F00"/>
+    <w:rsid w:val="00DF4E8A"/>
+    <w:rsid w:val="00E03634"/>
     <w:rsid w:val="00E20B1A"/>
+    <w:rsid w:val="00E5078A"/>
     <w:rsid w:val="00E710B2"/>
     <w:rsid w:val="00E718AE"/>
+    <w:rsid w:val="00ED3C03"/>
     <w:rsid w:val="00EE10C0"/>
     <w:rsid w:val="00EE1D79"/>
     <w:rsid w:val="00F235F7"/>
+    <w:rsid w:val="00F42A84"/>
     <w:rsid w:val="00F529AE"/>
     <w:rsid w:val="00F574EA"/>
+    <w:rsid w:val="00FB6564"/>
+    <w:rsid w:val="00FD2909"/>
+    <w:rsid w:val="00FE030A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
-    <m:dispDef m:val="off"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="26A6D5D7"/>
+  <w15:docId w15:val="{1562E72B-7519-4D4B-8761-C455AB403013}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-  </w:latentStyles>
-[...737 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A24B83"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
@@ -6071,62 +6402,99 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A24B83"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E710B2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:rsid w:val="002D5355"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
+    <w:name w:val="08_annexe_contact_renseignements_etc."/>
+    <w:qFormat/>
+    <w:rsid w:val="00310056"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
+    <w:name w:val="06a_texte_principal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C935DB"/>
+    <w:pPr>
+      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\pochonb\Local%20Settings\Temporary%20Internet%20Files\Content.MSO\706DAFFB.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -6394,76 +6762,76 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BC04999-C09A-42E0-8FCC-3E8E8A4BF5D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>706DAFFB.dotx</Template>
+  <Template>706DAFFB</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>385</Words>
-  <Characters>2122</Characters>
+  <Words>504</Words>
+  <Characters>2774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
-  <Company>MACMAC Media SA</Company>
+  <Company>Service de l'environnement, Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2502</CharactersWithSpaces>
+  <CharactersWithSpaces>3272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Général_portrait</dc:title>
+  <dc:title>Contrôle des installations d'entreposage de liquides de nature à polluer les eaux - Modèle de décision communale</dc:title>
   <dc:subject/>
-  <dc:creator>brulhartr</dc:creator>
+  <dc:creator>SEN@fr.ch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>