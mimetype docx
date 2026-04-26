--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -16,585 +16,594 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316C43" w14:paraId="3403E8C3" w14:textId="77777777" w:rsidTr="007F30BE">
+      <w:tr w:rsidR="00316C43" w14:paraId="24677460" w14:textId="77777777" w:rsidTr="007F30BE">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08DD7CA8" w14:textId="77777777" w:rsidR="00316C43" w:rsidRDefault="00316C43" w:rsidP="007E56AB">
+          <w:p w14:paraId="7DDD0DCD" w14:textId="77777777" w:rsidR="00316C43" w:rsidRDefault="00316C43" w:rsidP="007E56AB">
             <w:pPr>
               <w:pStyle w:val="03date"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc277835393"/>
             <w:bookmarkStart w:id="1" w:name="_Toc277838916"/>
             <w:bookmarkStart w:id="2" w:name="_Toc277838975"/>
             <w:r>
               <w:t xml:space="preserve">Fribourg, le </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1360017729"/>
                 <w:placeholder>
-                  <w:docPart w:val="25CDAC68C0414AECB5DB144D66C74427"/>
+                  <w:docPart w:val="760C66ECDB184E788E9F893A35A4D272"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2022-03-12T00:00:00Z">
                   <w:dateFormat w:val="d MMMM yyyy"/>
                   <w:lid w:val="fr-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C76324" w:rsidRPr="007E56AB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:highlight w:val="yellow"/>
                   </w:rPr>
                   <w:t>entrer une date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15054F5E" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
+    <w:p w14:paraId="2FE846F1" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07C28A6A" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRPr="009179E7" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
+    <w:p w14:paraId="7CF64AA3" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRPr="009179E7" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Commission de la circulation des routes</w:t>
       </w:r>
       <w:r w:rsidR="009D7D2E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d'améliorations foncières et forestières</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4D44C000" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
+      <w:r w:rsidR="00EE24BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CAF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9A4D2C" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="369" w:hanging="369"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6186A261" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
+    <w:p w14:paraId="2D8F5180" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="369" w:hanging="369"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0510500A" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRPr="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
+    <w:p w14:paraId="6E365E09" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRPr="009E2F3C" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A546CC">
-        <w:rPr>
+      <w:r w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Requête d'introduction de restriction de circulation routière</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDB3937" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
+    <w:p w14:paraId="36C26480" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="369" w:hanging="369"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2EEBEA" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
+    <w:p w14:paraId="5A964543" w14:textId="77777777" w:rsidR="00A546CC" w:rsidRDefault="00A546CC" w:rsidP="00A546CC">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="369" w:hanging="369"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="291D504B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="004E030A" w:rsidRDefault="00190541" w:rsidP="004E030A">
+    <w:p w14:paraId="51EBEF1C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="004E030A" w:rsidRDefault="00190541" w:rsidP="004E030A">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E030A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Références de base</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649E1061" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="6340E1DB" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EE74FDA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="4B2582D9" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bases légales :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEF2647" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="79199512" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lois / articles</w:t>
       </w:r>
       <w:r w:rsidR="00B063AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339C4198" w14:textId="77777777" w:rsidR="00A64AB2" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
+    <w:p w14:paraId="6578D65D" w14:textId="77777777" w:rsidR="00A64AB2" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8D28DB" w14:textId="77777777" w:rsidR="00A64AB2" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
+    <w:p w14:paraId="67C48D51" w14:textId="77777777" w:rsidR="00A64AB2" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E651BB9" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00A64AB2">
+    <w:p w14:paraId="7A6E4CF7" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00A64AB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27E54A98" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00A64AB2">
+    <w:p w14:paraId="748B9930" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00A64AB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Règlements / articles :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226B8083" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
+    <w:p w14:paraId="2A80B136" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112DEC85" w14:textId="77777777" w:rsidR="00A836EC" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
+    <w:p w14:paraId="261B3850" w14:textId="77777777" w:rsidR="00A836EC" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D7765F" w14:textId="77777777" w:rsidR="00B371E1" w:rsidRDefault="00B371E1" w:rsidP="00190541">
+    <w:p w14:paraId="7D4C2AC7" w14:textId="77777777" w:rsidR="00B371E1" w:rsidRDefault="00B371E1" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49E4DC00" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="6E120CB3" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requête déposée par :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD8BC65" w14:textId="77777777" w:rsidR="00A64AB2" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
+    <w:p w14:paraId="457E2B55" w14:textId="77777777" w:rsidR="00A64AB2" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C06B12" w14:textId="77777777" w:rsidR="00A64AB2" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
+    <w:p w14:paraId="145142E9" w14:textId="77777777" w:rsidR="00A64AB2" w:rsidRPr="009179E7" w:rsidRDefault="00A64AB2" w:rsidP="00A64AB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D87F76" w14:textId="77777777" w:rsidR="00B063AD" w:rsidRDefault="00B063AD" w:rsidP="00A64AB2">
+    <w:p w14:paraId="0C808EC2" w14:textId="77777777" w:rsidR="00B063AD" w:rsidRDefault="00B063AD" w:rsidP="00A64AB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Adresse :</w:t>
       </w:r>
       <w:r w:rsidR="00E462DC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E462DC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509E9753" w14:textId="77777777" w:rsidR="00B063AD" w:rsidRDefault="00190541" w:rsidP="00E462DC">
+    <w:p w14:paraId="3AF15F1A" w14:textId="77777777" w:rsidR="00B063AD" w:rsidRDefault="00190541" w:rsidP="00E462DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personne de contact :</w:t>
       </w:r>
       <w:r w:rsidR="00E462DC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B063AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F20339A" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00E462DC">
+    <w:p w14:paraId="58DA2BE1" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00E462DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4253"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">N° de tél : </w:t>
       </w:r>
       <w:r w:rsidR="00E462DC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -621,64 +630,64 @@
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidR="00B063AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D95A7D" w:rsidRPr="00D95A7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41687CBA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="44D242DC" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6085C70E" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="006136DF">
+    <w:p w14:paraId="515BCFE2" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="006136DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Désignation du périmètre - Coordonnées centrales :   </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
@@ -696,104 +705,104 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5A21">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07325BFA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="000E0D41" w:rsidP="000E0D41">
+    <w:p w14:paraId="4A42E266" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="000E0D41" w:rsidP="000E0D41">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FF2AE9" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="02F43FF8" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="251E031D" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="6F46C98F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Territoire communal de :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6A3A8B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="006136DF">
+    <w:p w14:paraId="09AF6333" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="006136DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -817,819 +826,1089 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006136DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05549328" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="287D4377" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="right" w:leader="dot" w:pos="2835"/>
           <w:tab w:val="right" w:pos="3402"/>
           <w:tab w:val="right" w:leader="dot" w:pos="5954"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="189E22E6" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="6891FEF3" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre de routes concernées : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05ADA255" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="43EE9E7F" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71394302" w14:textId="77777777" w:rsidR="0038148C" w:rsidRDefault="0038148C" w:rsidP="00190541">
+    <w:p w14:paraId="34434F65" w14:textId="77777777" w:rsidR="0038148C" w:rsidRDefault="0038148C" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CCCA368" w14:textId="77777777" w:rsidR="004E030A" w:rsidRPr="009179E7" w:rsidRDefault="004E030A" w:rsidP="00190541">
+    <w:p w14:paraId="1549A6B1" w14:textId="77777777" w:rsidR="004E030A" w:rsidRPr="009179E7" w:rsidRDefault="004E030A" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11A5940B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00A546CC" w:rsidP="00190541">
+    <w:p w14:paraId="458C9557" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00A546CC" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidR="00190541" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Propriétaire :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182D1382" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00E462DC">
+    <w:p w14:paraId="3D49F78F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00E462DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom du propriétaire des routes : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14522DD5" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00E462DC">
+    <w:p w14:paraId="59AAF154" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00E462DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB5026C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00E462DC">
+    <w:p w14:paraId="0DF90F31" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00E462DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Personne de contact : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2AABFF" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="26C87EF4" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009E2F3C" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="right" w:leader="dot" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6946"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...30 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No de tél. : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">No tél. portable : </w:t>
       </w:r>
-      <w:r w:rsidRPr="009179E7">
-[...27 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D10929" w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>E-Mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="009179E7">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
-      <w:r w:rsidRPr="009179E7">
-[...15 lines deleted...]
-    <w:p w14:paraId="04E25779" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+      <w:r w:rsidRPr="009E2F3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BB1A4C" w14:textId="77777777" w:rsidR="00722330" w:rsidRPr="009E2F3C" w:rsidRDefault="00722330" w:rsidP="00702B37">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48ECD6A3" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Statut juridique de la route au registre foncier :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A426484" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="40F2FCF6" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Actuel :  </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6017188F" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="44DF49BA" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remarque : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7116027C" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="451C2EAD" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="746A3565" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="65376EF9" w14:textId="77777777" w:rsidR="00EE24BA" w:rsidRPr="009179E7" w:rsidRDefault="00EE24BA" w:rsidP="00EE24BA">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="66A2658C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Subventionnement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la route</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA93547" w14:textId="77777777" w:rsidR="00EE24BA" w:rsidRDefault="00EE24BA" w:rsidP="00EE24BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La route est-elle frappée d'une restriction de circulation en place ? </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:t xml:space="preserve">La route </w:t>
+      </w:r>
+      <w:r w:rsidR="00602805">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est-elle sujette au </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subventionnement </w:t>
+      </w:r>
+      <w:r w:rsidR="006006DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grangeneuve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+      <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="004E030A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oui</w:t>
       </w:r>
-      <w:r w:rsidR="00D21FAF">
-[...6 lines deleted...]
-      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+      <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686DB111" w14:textId="77777777" w:rsidR="00602805" w:rsidRPr="009179E7" w:rsidRDefault="00602805" w:rsidP="00602805">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, quel est le taux d</w:t>
+      </w:r>
+      <w:r w:rsidR="003840F3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subventionnement ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00602805">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532ED5EE" w14:textId="77777777" w:rsidR="00602805" w:rsidRPr="009179E7" w:rsidRDefault="00602805" w:rsidP="00190541">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D1F5DC" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="004E030A" w:rsidRDefault="00190541" w:rsidP="004E030A">
+      <w:pPr>
+        <w:pStyle w:val="10numrotation"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E030A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Restriction de la circulation par numéro de route :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD1D00F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F27D92B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La route est-elle frappée d'une restriction de circulation en place ? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="004E030A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004E030A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1E8E16" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="26C31B11" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si oui, sur la route numéro :</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523DE737" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="25F229DA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Décision du Service des ponts et chaussées</w:t>
       </w:r>
       <w:r w:rsidR="00B371E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDC0153" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="563C5F65" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signal OSR</w:t>
       </w:r>
       <w:r w:rsidR="00B371E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322B868C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="65247F4E" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Libellé de la plaque complémentaire : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD587F1" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="4434B677" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCD15A5" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00055BFB">
+    <w:p w14:paraId="3548D8FC" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00055BFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mise à ban p</w:t>
       </w:r>
       <w:r w:rsidR="00D7330D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -1651,778 +1930,762 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C446C3" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="46B908A6" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Libellé de la plaque complémentaire : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDB8F5E" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="438D9E9F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6817CB88" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
-[...8 lines deleted...]
-    <w:p w14:paraId="73E81E0F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="2B0B1D31" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646BBC10" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Type de restriction demandée :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD616BE" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00055BFB">
+    <w:p w14:paraId="141A94CC" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00055BFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Route numéro : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72334313" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00055BFB">
+    <w:p w14:paraId="5ACB0790" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="00EE24BA" w:rsidRDefault="00190541" w:rsidP="00055BFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...6 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE24BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Signal OSR : </w:t>
       </w:r>
-      <w:r w:rsidRPr="009179E7">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00EE24BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidRPr="009179E7">
-[...16 lines deleted...]
-    <w:p w14:paraId="33A117C1" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+      <w:r w:rsidRPr="00EE24BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE24BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EDF4A8" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Libellé de la plaque complémentaire : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461917A9" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="78CFA699" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAD9259" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="5137260E" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CD44602" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="4BBBC545" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Justification de la restriction demandée :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568EA739" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
+    <w:p w14:paraId="7D8BCE44" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B21025" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
+    <w:p w14:paraId="7774FD9C" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F223E7E" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
+    <w:p w14:paraId="5E325410" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC46CEB" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
+    <w:p w14:paraId="4BCFD688" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D936B09" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
+    <w:p w14:paraId="7F660EBF" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7DEED1" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
+    <w:p w14:paraId="0950B272" w14:textId="77777777" w:rsidR="008E12AF" w:rsidRPr="009179E7" w:rsidRDefault="008E12AF" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593FAAC1" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="77DA7908" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A869E6D" w14:textId="77777777" w:rsidR="004E030A" w:rsidRDefault="004E030A" w:rsidP="00190541">
+    <w:p w14:paraId="13621BE6" w14:textId="77777777" w:rsidR="004E030A" w:rsidRDefault="004E030A" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1978C684" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00A546CC" w:rsidP="00190541">
+    <w:p w14:paraId="35D500ED" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00A546CC" w:rsidP="00190541">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidR="00190541" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Particularité technique de la route :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496486CD" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="47914AAE" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Longueur totale du tronçon de route à restriction de circulation</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30943FF0" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00B73EA4">
+    <w:p w14:paraId="2BEAD319" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00B73EA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Revêtement de la route</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="CaseACocher19"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00B73EA4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>gravier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4265AF62" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00B73EA4">
+    <w:p w14:paraId="6AB13069" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00B73EA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="CaseACocher20"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00B73EA4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>béton/bitume</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52060A3B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="2A9B0D2E" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La route traverse la forêt sur une longueur de</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC36C26" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="195559CE" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La route est en lisière de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> une longueur de</w:t>
+        <w:t>La route est en lisière de forêt  sur une longueur de</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0018CB2B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="7A63013C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La p</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ente moyenne de la route est de</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5236F089" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="43334CFD" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le croisement des véhicules est possible sur tout le tronçon de route</w:t>
       </w:r>
       <w:r w:rsidR="00EA779D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2437,57 +2700,57 @@
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="CaseACocher1"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -2497,80 +2760,80 @@
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="CaseACocher2"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B68F4A" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00EC31A0" w:rsidP="00C75B1A">
+    <w:p w14:paraId="221D58DC" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00EC31A0" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="8505"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nombre des places d'évi</w:t>
       </w:r>
       <w:r w:rsidR="00C75B1A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tement</w:t>
@@ -2603,51 +2866,51 @@
         </w:rPr>
         <w:t>pl</w:t>
       </w:r>
       <w:r w:rsidR="00BB5E37">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C75B1A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C75B1A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A3D0FE" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="5AE6A652" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La route est elle qualifiée comme dangereuse</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -2655,57 +2918,57 @@
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="CaseACocher3"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -2715,247 +2978,247 @@
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="CaseACocher4"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25956236" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="5D876CAE" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Si oui, justifier les raisons </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE58576" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="2F6147B2" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763DE385" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="42085480" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4E55A2" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="549E8E5C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B380C7B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
-[...8 lines deleted...]
-    <w:p w14:paraId="7043A259" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="61C853C9" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D43233B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Protection de la nature et de la faune :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB81E19" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="73AB66C5" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Réserve naturelle fédérale </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2963,235 +3226,235 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B67A955" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="119299B1" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nom de la réserve</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D7EC48" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="401ED42C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Type de réserve</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10906E29" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="79BE70A6" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDED2DF" w14:textId="77777777" w:rsidR="00055BFB" w:rsidRDefault="00055BFB" w:rsidP="00C75B1A">
+    <w:p w14:paraId="19F49A40" w14:textId="77777777" w:rsidR="00055BFB" w:rsidRDefault="00055BFB" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="724C5C6C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="57CE4C29" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Réserve naturelle cantonale </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3199,230 +3462,230 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768289E7" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="204CA29A" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nom de la réserve</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F147B3" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="3706C264" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Type de réserve</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B585D58" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="195C4501" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7801BF19" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
-[...8 lines deleted...]
-    <w:p w14:paraId="760D22E1" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="03D00691" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E989BED" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3430,184 +3693,184 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71001B3B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="1FA2B63B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nom :</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C218C43" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="4035B4D3" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Type : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0EBA7D" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
-[...8 lines deleted...]
-    <w:p w14:paraId="36150036" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="6766CFC0" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E3CF56E" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Desservance routière :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB5F74D" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="004A5971">
-[...7 lines deleted...]
-    <w:p w14:paraId="05DD1D18" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="33A06064" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="004A5971">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A9EB7AB" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La route dessert :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB1C636" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="25F8DEB5" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secteur forestier </w:t>
       </w:r>
       <w:r w:rsidR="00A546CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3621,57 +3884,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3679,79 +3942,79 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550DCAB3" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="57849973" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Secteur agricole</w:t>
       </w:r>
       <w:r w:rsidR="00966E62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3772,57 +4035,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3830,79 +4093,79 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D262101" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="14FFA680" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Buvette d'alpage</w:t>
       </w:r>
       <w:r w:rsidR="00966E62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3923,57 +4186,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3981,130 +4244,130 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACCCD07" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="2EA3282F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="8364"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Si oui, </w:t>
       </w:r>
       <w:r w:rsidR="00966E62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>nombre</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C75B1A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE238B7" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="444968F1" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Restaurant d'alpage</w:t>
       </w:r>
       <w:r w:rsidR="00966E62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4125,57 +4388,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4183,129 +4446,129 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA6C702" w14:textId="77777777" w:rsidR="00202422" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="4F4BC589" w14:textId="77777777" w:rsidR="00202422" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="8505"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Si oui, </w:t>
       </w:r>
       <w:r w:rsidR="00966E62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">nombre </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C75B1A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2D5B64" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="28E5E666" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stand de tir</w:t>
       </w:r>
       <w:r w:rsidR="00966E62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4319,57 +4582,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4377,136 +4640,136 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6617BFA0" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="16C4916D" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Réservoir d'eau </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4514,79 +4777,79 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381F5516" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="0E0BC92F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Caba</w:t>
       </w:r>
       <w:r w:rsidR="00A546CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4601,57 +4864,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4659,79 +4922,79 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250FFF6A" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="7531C798" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Résidence secondaire ou autre</w:t>
       </w:r>
       <w:r w:rsidR="008009A1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4752,57 +5015,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4810,79 +5073,79 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C657DA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="11C302EA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Divers à préciser </w:t>
       </w:r>
       <w:r w:rsidR="00A546CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4896,57 +5159,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4954,142 +5217,142 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612537EF" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="008F4A78" w:rsidP="004A5971">
+    <w:p w14:paraId="015385AE" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="008F4A78" w:rsidP="004A5971">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDFC1D5" w14:textId="77777777" w:rsidR="008F4A78" w:rsidRDefault="008F4A78" w:rsidP="00190541">
+    <w:p w14:paraId="7C3C204D" w14:textId="77777777" w:rsidR="008F4A78" w:rsidRDefault="008F4A78" w:rsidP="00190541">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="021C0BCF" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="29B01DBD" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stationnement :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FDA865" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="6471B319" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les restaurants et buvettes d'alpages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0631D3E8" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="78F0C54F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">disposent de suffisamment de places de parc aménagées </w:t>
       </w:r>
       <w:r w:rsidR="00A546CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5103,57 +5366,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5161,131 +5424,131 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409B3201" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
-[...8 lines deleted...]
-    <w:p w14:paraId="1CDA2CEE" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="47CE51DF" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5127C0B0" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nom des restaurants et des buvettes</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Places de </w:t>
       </w:r>
       <w:r w:rsidR="00E95A4C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>parc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FA6DDD" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
-[...8 lines deleted...]
-    <w:p w14:paraId="3A55BB76" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="00190541" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="7D17F042" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A690964" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="00190541" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8080"/>
           <w:tab w:val="left" w:pos="8364"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00190541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -5298,51 +5561,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00190541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nbr. pl.</w:t>
       </w:r>
       <w:r w:rsidRPr="00190541">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0605613B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="4A9A0D15" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8080"/>
           <w:tab w:val="left" w:pos="8364"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -5355,93 +5618,93 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nbr. pl.</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176FD33A" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="12F4AA9C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
           <w:tab w:val="left" w:pos="8364"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="380713CA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="00E95A4C" w:rsidRDefault="00190541" w:rsidP="00E95A4C">
+    <w:p w14:paraId="4F41DD31" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="00E95A4C" w:rsidRDefault="00190541" w:rsidP="00E95A4C">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95A4C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Résumé des préavis et conventions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028EFD4F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="2CCF7552" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="429879C5" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="2DD4A06F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Du propriétaire de la route </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -5449,57 +5712,57 @@
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="CaseACocher5"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Favorable</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -5516,166 +5779,166 @@
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="CaseACocher6"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Défavorable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E844BA3" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="511B8D67" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Commentaire</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6456B196" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="290C8269" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE7AD9E" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="5FF3AF63" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFC7658" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="229C607A" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1985"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8364"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0654CFD6" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="642DF74B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154AA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De la commu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ne de </w:t>
@@ -5689,57 +5952,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Favorable</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5754,191 +6017,191 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Défavorable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB5EB40" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="5274E351" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240F0464" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="694189EB" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Remarque</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2839D5" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="1254E101" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753F817C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="5D4894AA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20575B79" w14:textId="77777777" w:rsidR="00C75B1A" w:rsidRDefault="00C75B1A">
-[...7 lines deleted...]
-    <w:p w14:paraId="525CFA50" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="447C2B87" w14:textId="77777777" w:rsidR="00C75B1A" w:rsidRDefault="00C75B1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A9EB7DA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154AA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De la commu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ne de </w:t>
@@ -5952,57 +6215,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Favorable</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6017,196 +6280,196 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Défavorable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FBA23B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="66000FEB" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778BA319" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="2B6F8F87" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Remarque</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FCE4FA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="71E1E9C2" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE91E10" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
+    <w:p w14:paraId="02D1AEC4" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00C75B1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C334472" w14:textId="77777777" w:rsidR="00C75B1A" w:rsidRDefault="00C75B1A" w:rsidP="000D0D1C">
+    <w:p w14:paraId="412A4F46" w14:textId="77777777" w:rsidR="00C75B1A" w:rsidRDefault="00C75B1A" w:rsidP="000D0D1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D5B456" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="0F300182" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154AA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De la commu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ne de </w:t>
@@ -6220,57 +6483,57 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Favorable</w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6285,989 +6548,989 @@
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD513F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD513F">
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003165A1" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Défavorable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627428CC" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="3FB690DF" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4E06FC" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="59E0A123" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Remarque</w:t>
       </w:r>
       <w:r w:rsidR="004D710C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556EA219" w14:textId="77777777" w:rsidR="004A5971" w:rsidRPr="009179E7" w:rsidRDefault="004A5971" w:rsidP="004A5971">
+    <w:p w14:paraId="1992ABA9" w14:textId="77777777" w:rsidR="004A5971" w:rsidRPr="009179E7" w:rsidRDefault="004A5971" w:rsidP="004A5971">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104D8DE6" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="2AD0341C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A496ADA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00253273" w:rsidP="00673D64">
+    <w:p w14:paraId="106BD51D" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00253273" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidR="00190541" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Remarque du requérant </w:t>
       </w:r>
       <w:r w:rsidR="00190541" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00190541" w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D94ECCF" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="13DB8331" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154DA335" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="6744B77B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7AF235" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="523FCADD" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAABFCF" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="745670AD" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A8D38E7" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="332D885F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Timbre et signature du requérant :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CC9B15" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="74D57129" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52665210" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="3B632B21" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A671D0F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="667A66EE" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D29BD9" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="00CB9F6B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AB18DAD" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="1EAF6F04" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu et date : </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18950862" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="4B42A733" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="286F459C" w14:textId="77777777" w:rsidR="00861F92" w:rsidRPr="009179E7" w:rsidRDefault="00861F92" w:rsidP="00190541">
+    <w:p w14:paraId="57151E17" w14:textId="77777777" w:rsidR="00861F92" w:rsidRPr="009179E7" w:rsidRDefault="00861F92" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FCE3961" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="60303052" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pièces du dossier :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357C118F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="33BA9D12" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73BA7430" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="192888DE" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53083C17" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="43177182" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">b </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF6127F" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="756A5F4A" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">c </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643091AA" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="0CD69CA3" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36510698" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="2043CB58" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D76B4E8" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="63DCB64C" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E071142" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="254A7ED1" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">g </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602DD6CF" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
+    <w:p w14:paraId="35EFDF69" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="009179E7" w:rsidRDefault="00190541" w:rsidP="00673D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">h </w:t>
       </w:r>
       <w:r w:rsidRPr="009179E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5996A820" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
+    <w:p w14:paraId="4E5A7D8F" w14:textId="77777777" w:rsidR="00190541" w:rsidRDefault="00190541" w:rsidP="00190541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="03BCC72B" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="001E457B" w:rsidRDefault="00190541" w:rsidP="001E457B">
+    <w:p w14:paraId="008FBC8E" w14:textId="77777777" w:rsidR="00190541" w:rsidRPr="001E457B" w:rsidRDefault="00190541" w:rsidP="001E457B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00190541" w:rsidRPr="001E457B" w:rsidSect="001076DF">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1134" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01519516" w14:textId="77777777" w:rsidR="00BD513F" w:rsidRDefault="00BD513F" w:rsidP="004A7F02">
+    <w:p w14:paraId="15D6EC6C" w14:textId="77777777" w:rsidR="001D6231" w:rsidRDefault="001D6231" w:rsidP="004A7F02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E72D1CB" w14:textId="77777777" w:rsidR="00BD513F" w:rsidRDefault="00BD513F" w:rsidP="004A7F02">
+    <w:p w14:paraId="28550DF1" w14:textId="77777777" w:rsidR="001D6231" w:rsidRDefault="001D6231" w:rsidP="004A7F02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40F94A40" w14:textId="77777777" w:rsidR="00F5684B" w:rsidRPr="00F5684B" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AA91D01" w14:textId="77777777" w:rsidR="00F5684B" w:rsidRPr="00F5684B" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F5684B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36A24C59" w14:textId="77777777" w:rsidR="00F5684B" w:rsidRPr="00F5684B" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
+  <w:p w14:paraId="44CAB1F7" w14:textId="77777777" w:rsidR="00F5684B" w:rsidRPr="00F5684B" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F5684B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction du développement territorial, des infrastructures, de la mobilité et de l’environnement </w:t>
     </w:r>
     <w:r w:rsidRPr="00F5684B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DIME</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B57B6AC" w14:textId="77777777" w:rsidR="00C65DAA" w:rsidRPr="00F5684B" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
+  <w:p w14:paraId="2F1A1B49" w14:textId="77777777" w:rsidR="00C65DAA" w:rsidRPr="00F5684B" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F5684B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Raumentwicklung, Infrastruktur, Mobilität und Umwelt </w:t>
     </w:r>
     <w:r w:rsidRPr="00F5684B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>RIMU</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A9AE1C9" w14:textId="77777777" w:rsidR="00F5684B" w:rsidRPr="00A44D9D" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34DC37C2" w14:textId="77777777" w:rsidR="00F5684B" w:rsidRPr="00A44D9D" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006013F1">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="42D489F3" w14:textId="77777777" w:rsidR="00F5684B" w:rsidRPr="00A44D9D" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
+  <w:p w14:paraId="7F53D70D" w14:textId="77777777" w:rsidR="00F5684B" w:rsidRPr="00A44D9D" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A44D9D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction du développement territorial, des infrastructures, de la mobilité et de l’environnement </w:t>
     </w:r>
     <w:r w:rsidRPr="00A44D9D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DIME</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6EBD1660" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="00BF50CB" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
+  <w:p w14:paraId="4E6E1C29" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="00BF50CB" w:rsidRDefault="00F5684B" w:rsidP="00F5684B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00742DD8">
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Raumentwicklung, Infrastruktur, Mobilität und Umwelt </w:t>
     </w:r>
     <w:r w:rsidRPr="00742DD8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>RIMU</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C31738A" w14:textId="77777777" w:rsidR="00BD513F" w:rsidRDefault="00BD513F" w:rsidP="004A7F02">
+    <w:p w14:paraId="3127FF12" w14:textId="77777777" w:rsidR="001D6231" w:rsidRDefault="001D6231" w:rsidP="004A7F02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48B60C79" w14:textId="77777777" w:rsidR="00BD513F" w:rsidRDefault="00BD513F" w:rsidP="004A7F02">
+    <w:p w14:paraId="1E16DAB7" w14:textId="77777777" w:rsidR="001D6231" w:rsidRDefault="001D6231" w:rsidP="004A7F02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F52A0E" w14:paraId="3682E08E" w14:textId="77777777">
+    <w:tr w:rsidR="00F52A0E" w14:paraId="525D6408" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="21D2E2F6" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="00F458D4" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02">
+        <w:p w14:paraId="6440B16D" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="00F458D4" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Service des ponts et chaussées</w:t>
           </w:r>
           <w:r w:rsidRPr="00A74986">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>SPC</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3259B509" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="0064336A" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02">
+        <w:p w14:paraId="20E37DCA" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="0064336A" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="003165A1" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
@@ -7335,51 +7598,51 @@
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00C65DAA">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="003165A1" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="627E2CF2" wp14:editId="1D8F248C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="66545E13" wp14:editId="66545E14">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -7392,92 +7655,92 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="55ED6999" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02"/>
-  <w:p w14:paraId="0FF8ED66" w14:textId="77777777" w:rsidR="00DB2DBD" w:rsidRDefault="00DB2DBD"/>
+  <w:p w14:paraId="63D362D7" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02"/>
+  <w:p w14:paraId="3F83CD70" w14:textId="77777777" w:rsidR="00DB2DBD" w:rsidRDefault="00DB2DBD"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F52A0E" w:rsidRPr="004A0F2D" w14:paraId="0CC1EFA8" w14:textId="77777777">
+    <w:tr w:rsidR="00F52A0E" w:rsidRPr="004A0F2D" w14:paraId="54F944EC" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1F63A0CD" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="00AA545D" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02">
+        <w:p w14:paraId="5F9F61CF" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="00AA545D" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1779C02A" wp14:editId="34CDD2AA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66545E15" wp14:editId="66545E16">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Image 6" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -7492,280 +7755,260 @@
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4C1CAE44" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
+        <w:p w14:paraId="00783717" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A7461E">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Commissi</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">on de la circulation des routes </w:t>
           </w:r>
           <w:r w:rsidRPr="00A7461E">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>d’amélior</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>ations foncières et forestières</w:t>
           </w:r>
+          <w:r w:rsidR="00EE24BA">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> CAF</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="03563FB9" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00B371E1" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
+        <w:p w14:paraId="1EE62E9F" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00B371E1" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="1ED74798" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00B371E1" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
+        <w:p w14:paraId="7F974541" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00B371E1" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B371E1">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>pa. Service des ponts et chaussées SPC</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="43E24C37" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00786DB0" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
+        <w:p w14:paraId="6948BC7E" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00786DB0" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5B92A415" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00F45D19" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
+        <w:p w14:paraId="26742955" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00F45D19" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F45D19">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Rue des Chanoines 17, 1701 Fribourg</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="23ADAC1F" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00F45D19" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
+        <w:p w14:paraId="51626982" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRPr="00F45D19" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="58B0E9B7" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
+        <w:p w14:paraId="477692F1" w14:textId="77777777" w:rsidR="00D21FAF" w:rsidRDefault="00D21FAF" w:rsidP="00D21FAF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">T +41 </w:t>
           </w:r>
           <w:r w:rsidRPr="00920A79">
             <w:t xml:space="preserve">26 305 </w:t>
           </w:r>
           <w:r>
             <w:t>36</w:t>
           </w:r>
           <w:r w:rsidRPr="00920A79">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00870D8B">
             <w:t>44</w:t>
           </w:r>
           <w:r w:rsidR="00C76324">
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r>
             <w:t>www.fr.ch/spc</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="16030420" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="004A7F02" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02">
+        <w:p w14:paraId="2AF004EA" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="004A7F02" w:rsidRDefault="00F52A0E" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0713C412" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="00F5684B" w:rsidRDefault="00C01D6F" w:rsidP="00C01D6F">
+  <w:p w14:paraId="79D5E93F" w14:textId="77777777" w:rsidR="00F52A0E" w:rsidRPr="00F5684B" w:rsidRDefault="00C01D6F" w:rsidP="00C01D6F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C65DAA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>917F</w:t>
     </w:r>
     <w:r w:rsidR="00F5684B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>, 2</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00C76324">
+    <w:r w:rsidR="00EE24BA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...26 lines deleted...]
-      <w:t>.22</w:t>
+      <w:t>30.03.26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.75pt;height:10.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -10593,215 +10836,215 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="988A4BB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1410073849">
+  <w:num w:numId="1" w16cid:durableId="345182478">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1680043588">
+  <w:num w:numId="2" w16cid:durableId="1769233741">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="481041686">
+  <w:num w:numId="3" w16cid:durableId="1462725865">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1198785314">
+  <w:num w:numId="4" w16cid:durableId="1252661862">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1052537556">
+  <w:num w:numId="5" w16cid:durableId="888153975">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2042784036">
+  <w:num w:numId="6" w16cid:durableId="375544345">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="147208568">
+  <w:num w:numId="7" w16cid:durableId="1444810790">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1393845106">
+  <w:num w:numId="8" w16cid:durableId="1543438704">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="871191323">
+  <w:num w:numId="9" w16cid:durableId="1774399176">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="69697422">
+  <w:num w:numId="10" w16cid:durableId="524749954">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="167840236">
+  <w:num w:numId="11" w16cid:durableId="2011591391">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1334650512">
+  <w:num w:numId="12" w16cid:durableId="1969312834">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2140298220">
+  <w:num w:numId="13" w16cid:durableId="386613983">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1851991143">
+  <w:num w:numId="14" w16cid:durableId="1275819309">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="597636670">
+  <w:num w:numId="15" w16cid:durableId="1286544809">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="416366662">
+  <w:num w:numId="16" w16cid:durableId="532040842">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1403336085">
+  <w:num w:numId="17" w16cid:durableId="1247032676">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1260405195">
+  <w:num w:numId="18" w16cid:durableId="1277326123">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1540238342">
+  <w:num w:numId="19" w16cid:durableId="1912350264">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="538015315">
+  <w:num w:numId="20" w16cid:durableId="734276002">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="550852145">
+  <w:num w:numId="21" w16cid:durableId="1978760779">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1190946506">
+  <w:num w:numId="22" w16cid:durableId="1848715389">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1530953473">
+  <w:num w:numId="23" w16cid:durableId="1723945553">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="104278241">
+  <w:num w:numId="24" w16cid:durableId="809254183">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="830486511">
+  <w:num w:numId="25" w16cid:durableId="1031347797">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BD513F"/>
+    <w:rsidRoot w:val="00C85F32"/>
     <w:rsid w:val="000025E1"/>
     <w:rsid w:val="000109F5"/>
     <w:rsid w:val="00012FA6"/>
     <w:rsid w:val="000140C8"/>
     <w:rsid w:val="00030EA9"/>
     <w:rsid w:val="000426BE"/>
     <w:rsid w:val="00042AD0"/>
     <w:rsid w:val="0004458E"/>
     <w:rsid w:val="00051D30"/>
     <w:rsid w:val="00055BFB"/>
     <w:rsid w:val="00073848"/>
     <w:rsid w:val="00074DCA"/>
     <w:rsid w:val="00096600"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000A4417"/>
     <w:rsid w:val="000A44DB"/>
     <w:rsid w:val="000A63F5"/>
     <w:rsid w:val="000B0A80"/>
     <w:rsid w:val="000B3BE8"/>
     <w:rsid w:val="000B73AF"/>
     <w:rsid w:val="000C32E9"/>
     <w:rsid w:val="000C464C"/>
     <w:rsid w:val="000D0D1C"/>
     <w:rsid w:val="000D34C6"/>
     <w:rsid w:val="000E0D41"/>
     <w:rsid w:val="000F5F52"/>
     <w:rsid w:val="000F750D"/>
     <w:rsid w:val="0010163D"/>
     <w:rsid w:val="00101CCA"/>
     <w:rsid w:val="001076DF"/>
     <w:rsid w:val="001106DD"/>
     <w:rsid w:val="0012187B"/>
     <w:rsid w:val="00131261"/>
     <w:rsid w:val="001378F1"/>
     <w:rsid w:val="00137CF2"/>
     <w:rsid w:val="001432FF"/>
     <w:rsid w:val="00146C31"/>
     <w:rsid w:val="00151280"/>
     <w:rsid w:val="00151AC5"/>
     <w:rsid w:val="00174EF4"/>
     <w:rsid w:val="00187D9F"/>
     <w:rsid w:val="00190541"/>
     <w:rsid w:val="0019280D"/>
     <w:rsid w:val="00197D0E"/>
     <w:rsid w:val="001A1210"/>
     <w:rsid w:val="001A2240"/>
     <w:rsid w:val="001B701A"/>
     <w:rsid w:val="001D08EA"/>
     <w:rsid w:val="001D5317"/>
+    <w:rsid w:val="001D6231"/>
     <w:rsid w:val="001D665F"/>
     <w:rsid w:val="001E29D2"/>
     <w:rsid w:val="001E457B"/>
     <w:rsid w:val="001F11AA"/>
     <w:rsid w:val="001F1D66"/>
     <w:rsid w:val="001F7485"/>
     <w:rsid w:val="00202422"/>
     <w:rsid w:val="00202AA0"/>
     <w:rsid w:val="00217B7E"/>
     <w:rsid w:val="002253FD"/>
     <w:rsid w:val="00227100"/>
     <w:rsid w:val="00227EAA"/>
     <w:rsid w:val="00230A38"/>
     <w:rsid w:val="002367EC"/>
     <w:rsid w:val="00253273"/>
     <w:rsid w:val="002559D9"/>
     <w:rsid w:val="00260546"/>
     <w:rsid w:val="002630E3"/>
     <w:rsid w:val="00265EEF"/>
     <w:rsid w:val="00276737"/>
     <w:rsid w:val="00276EA2"/>
     <w:rsid w:val="002829C3"/>
     <w:rsid w:val="00282AE3"/>
     <w:rsid w:val="002B0010"/>
     <w:rsid w:val="002B5A29"/>
@@ -10816,50 +11059,51 @@
     <w:rsid w:val="002F7507"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="00304EF0"/>
     <w:rsid w:val="00305C1C"/>
     <w:rsid w:val="003077F6"/>
     <w:rsid w:val="003165A1"/>
     <w:rsid w:val="00316C43"/>
     <w:rsid w:val="00320102"/>
     <w:rsid w:val="0032023B"/>
     <w:rsid w:val="00331A06"/>
     <w:rsid w:val="0033251A"/>
     <w:rsid w:val="0033259B"/>
     <w:rsid w:val="00334758"/>
     <w:rsid w:val="00351939"/>
     <w:rsid w:val="00351DA8"/>
     <w:rsid w:val="003523AD"/>
     <w:rsid w:val="00352CAC"/>
     <w:rsid w:val="00361061"/>
     <w:rsid w:val="00375072"/>
     <w:rsid w:val="00375B55"/>
     <w:rsid w:val="00376B70"/>
     <w:rsid w:val="0037720E"/>
     <w:rsid w:val="003804BD"/>
     <w:rsid w:val="0038148C"/>
     <w:rsid w:val="00382346"/>
+    <w:rsid w:val="003840F3"/>
     <w:rsid w:val="00384CC1"/>
     <w:rsid w:val="00390035"/>
     <w:rsid w:val="00396799"/>
     <w:rsid w:val="00396CF5"/>
     <w:rsid w:val="003B0A73"/>
     <w:rsid w:val="003B3C53"/>
     <w:rsid w:val="003C6AD0"/>
     <w:rsid w:val="003E2651"/>
     <w:rsid w:val="003E7FA6"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00403820"/>
     <w:rsid w:val="00406546"/>
     <w:rsid w:val="00406F78"/>
     <w:rsid w:val="00422DB5"/>
     <w:rsid w:val="0042654B"/>
     <w:rsid w:val="0043057B"/>
     <w:rsid w:val="00430F37"/>
     <w:rsid w:val="00446163"/>
     <w:rsid w:val="00461A24"/>
     <w:rsid w:val="00461C54"/>
     <w:rsid w:val="00466419"/>
     <w:rsid w:val="00466C5F"/>
     <w:rsid w:val="00473CC2"/>
     <w:rsid w:val="00483846"/>
     <w:rsid w:val="00485C74"/>
@@ -10880,51 +11124,53 @@
     <w:rsid w:val="004E030A"/>
     <w:rsid w:val="004F06A5"/>
     <w:rsid w:val="004F1ECA"/>
     <w:rsid w:val="004F31BB"/>
     <w:rsid w:val="004F5D98"/>
     <w:rsid w:val="0050573B"/>
     <w:rsid w:val="00510981"/>
     <w:rsid w:val="0051430E"/>
     <w:rsid w:val="00514A01"/>
     <w:rsid w:val="0053410D"/>
     <w:rsid w:val="00536097"/>
     <w:rsid w:val="00536FA5"/>
     <w:rsid w:val="00540EA6"/>
     <w:rsid w:val="005537E4"/>
     <w:rsid w:val="00553EF6"/>
     <w:rsid w:val="005768A0"/>
     <w:rsid w:val="005926BB"/>
     <w:rsid w:val="00597CC3"/>
     <w:rsid w:val="005A1455"/>
     <w:rsid w:val="005B2B15"/>
     <w:rsid w:val="005B3578"/>
     <w:rsid w:val="005B4371"/>
     <w:rsid w:val="005C5AC3"/>
     <w:rsid w:val="005E0E90"/>
     <w:rsid w:val="005F73BF"/>
+    <w:rsid w:val="006006DC"/>
     <w:rsid w:val="006027DA"/>
+    <w:rsid w:val="00602805"/>
     <w:rsid w:val="006136DF"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="00643F1A"/>
     <w:rsid w:val="00662C19"/>
     <w:rsid w:val="00673D64"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="00694289"/>
     <w:rsid w:val="006952B8"/>
     <w:rsid w:val="006B660D"/>
     <w:rsid w:val="006C1153"/>
     <w:rsid w:val="006C41F7"/>
     <w:rsid w:val="006D06CF"/>
     <w:rsid w:val="006D33B4"/>
     <w:rsid w:val="006D4782"/>
     <w:rsid w:val="006F56B4"/>
     <w:rsid w:val="00702B37"/>
     <w:rsid w:val="00713FAC"/>
     <w:rsid w:val="0071462F"/>
     <w:rsid w:val="00722330"/>
     <w:rsid w:val="007258C6"/>
     <w:rsid w:val="00725A46"/>
     <w:rsid w:val="00733D34"/>
     <w:rsid w:val="0073462D"/>
     <w:rsid w:val="00735BDD"/>
     <w:rsid w:val="00737470"/>
@@ -10971,50 +11217,51 @@
     <w:rsid w:val="008A04AB"/>
     <w:rsid w:val="008A5940"/>
     <w:rsid w:val="008A6983"/>
     <w:rsid w:val="008B7165"/>
     <w:rsid w:val="008C108E"/>
     <w:rsid w:val="008D609C"/>
     <w:rsid w:val="008E12AF"/>
     <w:rsid w:val="008F4A78"/>
     <w:rsid w:val="00910916"/>
     <w:rsid w:val="00916E13"/>
     <w:rsid w:val="00936FED"/>
     <w:rsid w:val="009526DE"/>
     <w:rsid w:val="009556E6"/>
     <w:rsid w:val="00966E62"/>
     <w:rsid w:val="00975AEA"/>
     <w:rsid w:val="0098183A"/>
     <w:rsid w:val="00983335"/>
     <w:rsid w:val="00983A9F"/>
     <w:rsid w:val="009972B8"/>
     <w:rsid w:val="009A0D58"/>
     <w:rsid w:val="009A0E61"/>
     <w:rsid w:val="009A1453"/>
     <w:rsid w:val="009A4AB1"/>
     <w:rsid w:val="009C7DD7"/>
     <w:rsid w:val="009D7D2E"/>
+    <w:rsid w:val="009E2F3C"/>
     <w:rsid w:val="009E5121"/>
     <w:rsid w:val="00A0193A"/>
     <w:rsid w:val="00A506CC"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A546CC"/>
     <w:rsid w:val="00A565FF"/>
     <w:rsid w:val="00A5683A"/>
     <w:rsid w:val="00A570B8"/>
     <w:rsid w:val="00A64AB2"/>
     <w:rsid w:val="00A674FD"/>
     <w:rsid w:val="00A71D21"/>
     <w:rsid w:val="00A721A6"/>
     <w:rsid w:val="00A803E4"/>
     <w:rsid w:val="00A834BC"/>
     <w:rsid w:val="00A836EC"/>
     <w:rsid w:val="00A91647"/>
     <w:rsid w:val="00A91C1C"/>
     <w:rsid w:val="00A93332"/>
     <w:rsid w:val="00A934E3"/>
     <w:rsid w:val="00AA23DB"/>
     <w:rsid w:val="00AC404B"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AD16B0"/>
     <w:rsid w:val="00AD1705"/>
     <w:rsid w:val="00AD4770"/>
@@ -11025,76 +11272,76 @@
     <w:rsid w:val="00B063AD"/>
     <w:rsid w:val="00B06FAF"/>
     <w:rsid w:val="00B1412C"/>
     <w:rsid w:val="00B2039E"/>
     <w:rsid w:val="00B2604E"/>
     <w:rsid w:val="00B302C4"/>
     <w:rsid w:val="00B32678"/>
     <w:rsid w:val="00B371E1"/>
     <w:rsid w:val="00B37726"/>
     <w:rsid w:val="00B37BE7"/>
     <w:rsid w:val="00B414A3"/>
     <w:rsid w:val="00B50B4B"/>
     <w:rsid w:val="00B54738"/>
     <w:rsid w:val="00B668B9"/>
     <w:rsid w:val="00B73EA4"/>
     <w:rsid w:val="00B75C07"/>
     <w:rsid w:val="00B856DF"/>
     <w:rsid w:val="00B90B4D"/>
     <w:rsid w:val="00B951A3"/>
     <w:rsid w:val="00BA5897"/>
     <w:rsid w:val="00BB3E00"/>
     <w:rsid w:val="00BB5E37"/>
     <w:rsid w:val="00BB63B9"/>
     <w:rsid w:val="00BB6669"/>
     <w:rsid w:val="00BC1AC6"/>
-    <w:rsid w:val="00BD513F"/>
     <w:rsid w:val="00BE1984"/>
     <w:rsid w:val="00BE1FE3"/>
     <w:rsid w:val="00BE2B6C"/>
     <w:rsid w:val="00BE2F51"/>
     <w:rsid w:val="00BE3305"/>
     <w:rsid w:val="00BE477F"/>
     <w:rsid w:val="00C01D6F"/>
     <w:rsid w:val="00C058DC"/>
     <w:rsid w:val="00C06C08"/>
     <w:rsid w:val="00C11901"/>
     <w:rsid w:val="00C14252"/>
     <w:rsid w:val="00C15712"/>
     <w:rsid w:val="00C26612"/>
     <w:rsid w:val="00C43D41"/>
     <w:rsid w:val="00C52653"/>
     <w:rsid w:val="00C64872"/>
     <w:rsid w:val="00C65A76"/>
     <w:rsid w:val="00C65DAA"/>
     <w:rsid w:val="00C67C63"/>
     <w:rsid w:val="00C70E50"/>
     <w:rsid w:val="00C75B1A"/>
     <w:rsid w:val="00C76324"/>
     <w:rsid w:val="00C777D4"/>
     <w:rsid w:val="00C81641"/>
     <w:rsid w:val="00C83DEC"/>
+    <w:rsid w:val="00C85F32"/>
     <w:rsid w:val="00CA2012"/>
     <w:rsid w:val="00CA30F2"/>
     <w:rsid w:val="00CB2A7C"/>
     <w:rsid w:val="00CB4686"/>
     <w:rsid w:val="00CE0718"/>
     <w:rsid w:val="00CE1DDF"/>
     <w:rsid w:val="00CE2B8C"/>
     <w:rsid w:val="00D059D2"/>
     <w:rsid w:val="00D10558"/>
     <w:rsid w:val="00D10929"/>
     <w:rsid w:val="00D14FE3"/>
     <w:rsid w:val="00D21FAF"/>
     <w:rsid w:val="00D2785D"/>
     <w:rsid w:val="00D35351"/>
     <w:rsid w:val="00D361EB"/>
     <w:rsid w:val="00D441F0"/>
     <w:rsid w:val="00D45698"/>
     <w:rsid w:val="00D4702B"/>
     <w:rsid w:val="00D7330D"/>
     <w:rsid w:val="00D821C6"/>
     <w:rsid w:val="00D82B47"/>
     <w:rsid w:val="00D947B9"/>
     <w:rsid w:val="00D95A7D"/>
     <w:rsid w:val="00D95DD0"/>
     <w:rsid w:val="00D96E1F"/>
@@ -11109,113 +11356,116 @@
     <w:rsid w:val="00DE6F50"/>
     <w:rsid w:val="00E01255"/>
     <w:rsid w:val="00E0331F"/>
     <w:rsid w:val="00E105EE"/>
     <w:rsid w:val="00E1225F"/>
     <w:rsid w:val="00E12C3D"/>
     <w:rsid w:val="00E40B15"/>
     <w:rsid w:val="00E462DC"/>
     <w:rsid w:val="00E47057"/>
     <w:rsid w:val="00E47695"/>
     <w:rsid w:val="00E478D0"/>
     <w:rsid w:val="00E67033"/>
     <w:rsid w:val="00E71703"/>
     <w:rsid w:val="00E82139"/>
     <w:rsid w:val="00E90681"/>
     <w:rsid w:val="00E94F90"/>
     <w:rsid w:val="00E95A4C"/>
     <w:rsid w:val="00E97E36"/>
     <w:rsid w:val="00EA2387"/>
     <w:rsid w:val="00EA779D"/>
     <w:rsid w:val="00EB0008"/>
     <w:rsid w:val="00EB2B0A"/>
     <w:rsid w:val="00EC31A0"/>
     <w:rsid w:val="00EC59C6"/>
     <w:rsid w:val="00EC79D4"/>
+    <w:rsid w:val="00EE24BA"/>
     <w:rsid w:val="00EE4FBE"/>
     <w:rsid w:val="00EE50CC"/>
     <w:rsid w:val="00EF6CFA"/>
     <w:rsid w:val="00F0039F"/>
     <w:rsid w:val="00F1039F"/>
     <w:rsid w:val="00F1642A"/>
     <w:rsid w:val="00F20222"/>
     <w:rsid w:val="00F21C3E"/>
+    <w:rsid w:val="00F22CC1"/>
     <w:rsid w:val="00F23A0F"/>
     <w:rsid w:val="00F23FDE"/>
     <w:rsid w:val="00F2700A"/>
     <w:rsid w:val="00F30AAF"/>
     <w:rsid w:val="00F30EB6"/>
     <w:rsid w:val="00F36992"/>
     <w:rsid w:val="00F458D4"/>
     <w:rsid w:val="00F52A0E"/>
     <w:rsid w:val="00F53A9D"/>
     <w:rsid w:val="00F5684B"/>
     <w:rsid w:val="00F6200B"/>
     <w:rsid w:val="00F76D98"/>
     <w:rsid w:val="00F81A22"/>
     <w:rsid w:val="00F872BD"/>
     <w:rsid w:val="00F92709"/>
     <w:rsid w:val="00F97034"/>
     <w:rsid w:val="00FA15EC"/>
+    <w:rsid w:val="00FA2DB8"/>
     <w:rsid w:val="00FA2FD1"/>
     <w:rsid w:val="00FA5C39"/>
     <w:rsid w:val="00FB2193"/>
     <w:rsid w:val="00FB2C61"/>
     <w:rsid w:val="00FB4A33"/>
     <w:rsid w:val="00FC6054"/>
     <w:rsid w:val="00FE7297"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="409E2166"/>
-  <w15:docId w15:val="{F9101E90-CFC9-4341-83A8-4E132ADCA86F}"/>
+  <w14:docId w14:val="4A94307F"/>
+  <w15:docId w15:val="{F1E7A906-ED35-4FF4-8DF9-F30F3D1E580D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12496,250 +12746,263 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E29D2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="007E56AB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="202179130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\BeckerR\OneDrive%20-%20EtatFR-StaatFR\Bureau\Documents%20&#224;%20ajouter%20pour%20actualisation\917-F_Requ&#234;te%20d%20introduction%20de%20restriction%20de%20circulation%20sur%20les%20routes%20d%20am&#233;liorations%20fonci&#232;res%20et%20foresti&#232;res-21.03.2022.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\ad.net.fr.ch\dfs\DAEC\SPC\APPL\03_SuR\30_Section\306_Documents%20AQ\02_Routes%20communales\04%20Formulaires%20-%20Formular\917F_Requete_introduction_restriction_circulation_routes_AF_et_F.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="25CDAC68C0414AECB5DB144D66C74427"/>
+        <w:name w:val="760C66ECDB184E788E9F893A35A4D272"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5E626225-B4AA-4DA7-8304-CF3E298C5602}"/>
+        <w:guid w:val="{B555F240-C957-4A44-914E-6328D9900566}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="001B0D3C">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="25CDAC68C0414AECB5DB144D66C74427"/>
+            <w:pStyle w:val="760C66ECDB184E788E9F893A35A4D272"/>
           </w:pPr>
           <w:r w:rsidRPr="007E56AB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>entrer une date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D41BD9"/>
+    <w:rsid w:val="00D41BD9"/>
+    <w:rsid w:val="00F22CC1"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13115,58 +13378,58 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="25CDAC68C0414AECB5DB144D66C74427">
-    <w:name w:val="25CDAC68C0414AECB5DB144D66C74427"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="760C66ECDB184E788E9F893A35A4D272">
+    <w:name w:val="760C66ECDB184E788E9F893A35A4D272"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -13802,96 +14065,96 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6415b098-b736-49bb-9fbf-304338ed6dc1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC5FD12F-C200-4272-8780-37EC5106E524}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3F5E38-C84F-42A0-B079-1843647B9CCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>917-F_Requête d introduction de restriction de circulation sur les routes d améliorations foncières et forestières-21.03.2022.dotx</Template>
+  <Template>917F_Requete_introduction_restriction_circulation_routes_AF_et_F.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>595</Words>
-  <Characters>3277</Characters>
+  <Words>626</Words>
+  <Characters>3444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Requête d'introduction de restriction de circulation sur les routes d'améliorations foncières et forestières</vt:lpstr>
+      <vt:lpstr>917F Requête d'introduction de restriction de circulation sur les routes d'améliorations foncières et forestières</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3865</CharactersWithSpaces>
+  <CharactersWithSpaces>4062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>917F Requête d'introduction de restriction de circulation sur les routes d'améliorations foncières et forestières</dc:title>
-  <dc:creator>Becker Raphaël</dc:creator>
+  <dc:creator>Jungo Muriel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010014C59C61CE86DA4BBE8E466E72D96ADB00A1ECEF6398358F44B0451DF3F55B7D24</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SpcPrestations">
     <vt:lpwstr>196;#1102-02 - Prestations pour tiers|0abe201d-a8b6-4563-9003-5a49a338f5fe</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="SpcStructure">
     <vt:lpwstr>129;#Signalisation|b642d3e8-0e13-4c59-9867-670488cff4d3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SpcLangue">
     <vt:lpwstr>42;#F|885e9501-274d-4f8e-83e5-fe5a581ace43</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SpcNormeIso">
     <vt:lpwstr>80;#8. Réalisation des activités opérationnelles|e2b544e5-7dc3-4b8e-83c0-2dd25d8f07f7</vt:lpwstr>
   </property>