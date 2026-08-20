--- v0 (2025-12-05)
+++ v1 (2026-08-20)
@@ -6,66 +6,67 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ\Documents types\Formulaires\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ(en travaux)\Documents types\Formulaires\Alex-site internet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{34CB4F31-66D8-4411-B69B-42F6BE1143A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{65A6A147-4FA8-4F77-A223-4C9B71058751}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Kqz0jw4eFVVHwL34ILQ++0xK+KwQT5uZXNMj7Igz6EWAzQ+kHP79Q8BCcgW1h/eR7w2ZilSItYmpZOX4LBsetA==" workbookSaltValue="bGqZHsFoiAyx1orWuqPWuw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2055" windowWidth="29040" windowHeight="15720" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. Données générales" sheetId="1" r:id="rId1"/>
     <sheet name="2. Données en lien avec l'OPE" sheetId="2" r:id="rId2"/>
-    <sheet name="Listesdéroulante" sheetId="6" state="hidden" r:id="rId3"/>
-    <sheet name="2.1 Informations personnel" sheetId="7" r:id="rId4"/>
+    <sheet name="2.1 Informations personnel" sheetId="7" r:id="rId3"/>
+    <sheet name="Listesdéroulante" sheetId="6" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Direction">Listesdéroulante!$C$1:$C$11</definedName>
     <definedName name="Educatrice_PE">Listesdéroulante!$A$1:$A$10</definedName>
     <definedName name="Fonction">Listesdéroulante!$A$1:$A$9</definedName>
     <definedName name="IPE">Listesdéroulante!$F$1:$F$5</definedName>
     <definedName name="O_N">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="oui">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="Personnel_éducatif">Listesdéroulante!$A$1:$A$11</definedName>
     <definedName name="TEL_IPE">Listesdéroulante!$G$1:$G$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -444,53 +445,50 @@
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> mai 2017. 
 </t>
     </r>
   </si>
   <si>
     <t>1. Adresse ou lieu des locaux</t>
   </si>
   <si>
     <t>3. Coordonnées du/de la responsable, titulaire de l'autorisation 
 (art. 16 al. 1 OPE)</t>
   </si>
   <si>
-    <t>Veuillez remplir le tableau de la page suivante</t>
-[...1 lines deleted...]
-  <si>
     <t>Informations sur le personnel</t>
   </si>
   <si>
     <t>Surveillance médicale et protection incendie (art. 15 al. 1 let c. &amp; d. OPE)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Infrastructures intérieures
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(pour les groupes de jeux intérieurs et fermes)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Informations complémentaires de la part de la structure
 </t>
     </r>
@@ -649,118 +647,91 @@
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (Service de prévention des accidents dans l’agriculture), ( que pour un groupe de jeux en ferme)</t>
     </r>
   </si>
   <si>
     <t>&gt; Copie d'un cahier des charges-type;</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; Exemplaire d'une formule d'inscription et de renseignements relatifs à l'enfant </t>
   </si>
   <si>
     <t>Date de naissance</t>
   </si>
   <si>
     <t>Formation</t>
   </si>
   <si>
     <t>↓ veuillez sélectionner la personne référente au moyen de la liste déroulante (pour activer la liste déroulante, cliquez dans la cellule B5)</t>
   </si>
   <si>
     <t>Nombre de places (à indiquer ci-dessous)</t>
   </si>
   <si>
     <t>Boulevard de Pérolles 24 - CP</t>
-  </si>
-[...1 lines deleted...]
-    <t>magalie.rey@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SEJ
 Jugendamt JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, CP, 1701 Fribourg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
   </si>
   <si>
-    <t>besarta.rexhaj@fr.ch - 026/305.15.30</t>
-[...13 lines deleted...]
-  <si>
     <t>Madame Manuela Alagbe</t>
   </si>
   <si>
     <t>Madame Daniela Celestino</t>
   </si>
   <si>
-    <t>daniela.celestino@fr.ch - 026/305.15.30</t>
-[...4 lines deleted...]
-  <si>
     <t>Madame Christine Künzli</t>
   </si>
   <si>
     <t>Madame Marina Machado</t>
   </si>
   <si>
     <t>Madame Besarta Rexhaj</t>
   </si>
   <si>
     <t>Madame Magalie Rey</t>
   </si>
   <si>
     <t>Madame Caroline Zbinden Chappuis</t>
-  </si>
-[...1 lines deleted...]
-    <t>caroline.zbinden@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Service de l’enfance et de la jeunesse</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> SEJ
 Jugendamt JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
@@ -1003,50 +974,80 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>SEJ
 Jugendamt JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, CP, 1701 Fribourg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
+  </si>
+  <si>
+    <t>Lien pour remplir les informations du personnel</t>
+  </si>
+  <si>
+    <t>Madame Armela Karadolami</t>
+  </si>
+  <si>
+    <t>armela.karadolami@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>manuela.alagbe@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>daniela.celestino@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>christine.kunzli@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>marina.machado@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>besarta.rexhaj@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>magalie.rey@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>caroline.zbinden@fr.ch - 026 305 15 30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1570,53 +1571,50 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1683,184 +1681,187 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...32 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Stil 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
@@ -2423,106 +2424,106 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sites/default/files/2024-05/actualisation-de-la-cartographie_1.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sej/files/pdf99/inst_certificat-medical-pour-la-responsable_fr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sites/default/files/2026-04/actualisation-de-la-cartographie.pdf?v=1777356070" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sej/files/pdf99/inst_certificat-medical-pour-la-responsable_fr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil2">
     <tabColor theme="3"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.140625" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" customWidth="1"/>
     <col min="3" max="3" width="41.42578125" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="10" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="97" t="s">
-[...6 lines deleted...]
-      <c r="A3" s="99" t="s">
+      <c r="A2" s="93" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+    </row>
+    <row r="3" spans="1:5" s="96" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="95" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="11"/>
-      <c r="B4" s="103"/>
-      <c r="C4" s="104"/>
+      <c r="B4" s="102"/>
+      <c r="C4" s="103"/>
     </row>
     <row r="5" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9"/>
       <c r="C5" s="12" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E5" s="13"/>
     </row>
     <row r="6" spans="1:5" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="14"/>
       <c r="B6" s="15"/>
       <c r="C6" s="16"/>
       <c r="E6" s="13"/>
     </row>
     <row r="7" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A7" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="11"/>
       <c r="E7" s="13"/>
     </row>
     <row r="8" spans="1:5" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="11"/>
       <c r="E8" s="13"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="18" t="s">
@@ -2530,1804 +2531,1804 @@
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="11"/>
       <c r="E9" s="13"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="3"/>
       <c r="E10" s="13"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="E11" s="13"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="102"/>
-      <c r="C12" s="102"/>
+      <c r="B12" s="101"/>
+      <c r="C12" s="101"/>
       <c r="E12" s="13"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B13" s="101"/>
-      <c r="C13" s="101"/>
+      <c r="B13" s="100"/>
+      <c r="C13" s="100"/>
       <c r="E13" s="13"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="92"/>
-      <c r="C14" s="92"/>
+      <c r="B14" s="98"/>
+      <c r="C14" s="98"/>
       <c r="E14" s="13"/>
     </row>
     <row r="15" spans="1:5" s="21" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="E15" s="22"/>
     </row>
     <row r="16" spans="1:5" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="92"/>
-      <c r="C16" s="92"/>
+      <c r="B16" s="98"/>
+      <c r="C16" s="98"/>
       <c r="E16" s="24"/>
     </row>
     <row r="17" spans="1:5" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="93"/>
-      <c r="C17" s="93"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
       <c r="E17" s="22"/>
     </row>
     <row r="18" spans="1:5" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="92"/>
-      <c r="C18" s="92"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
       <c r="E18" s="24"/>
     </row>
     <row r="19" spans="1:5" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="93"/>
-      <c r="C19" s="93"/>
+      <c r="B19" s="97"/>
+      <c r="C19" s="97"/>
       <c r="E19" s="22"/>
     </row>
     <row r="20" spans="1:5" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
-      <c r="B20" s="94"/>
-      <c r="C20" s="94"/>
+      <c r="B20" s="104"/>
+      <c r="C20" s="104"/>
       <c r="E20" s="13"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="E21" s="13"/>
     </row>
     <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="92"/>
-      <c r="C22" s="92"/>
+      <c r="B22" s="98"/>
+      <c r="C22" s="98"/>
       <c r="E22" s="13"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="B23" s="95"/>
-      <c r="C23" s="95"/>
+      <c r="B23" s="99"/>
+      <c r="C23" s="99"/>
       <c r="E23" s="13"/>
     </row>
     <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="92"/>
-      <c r="C24" s="92"/>
+      <c r="B24" s="98"/>
+      <c r="C24" s="98"/>
       <c r="E24" s="13"/>
     </row>
     <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="95"/>
-      <c r="C25" s="95"/>
+      <c r="B25" s="99"/>
+      <c r="C25" s="99"/>
       <c r="E25" s="13"/>
     </row>
     <row r="26" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="92"/>
-      <c r="C26" s="92"/>
+      <c r="B26" s="98"/>
+      <c r="C26" s="98"/>
     </row>
     <row r="27" spans="1:5" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="B27" s="93"/>
-      <c r="C27" s="93"/>
+      <c r="B27" s="97"/>
+      <c r="C27" s="97"/>
       <c r="E27" s="22"/>
     </row>
     <row r="28" spans="1:5" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="B28" s="92"/>
-      <c r="C28" s="92"/>
+      <c r="B28" s="98"/>
+      <c r="C28" s="98"/>
       <c r="E28" s="24"/>
     </row>
     <row r="29" spans="1:5" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B29" s="93"/>
-      <c r="C29" s="93"/>
+      <c r="B29" s="97"/>
+      <c r="C29" s="97"/>
       <c r="E29" s="22"/>
     </row>
     <row r="30" spans="1:5" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="14"/>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="E30" s="13"/>
     </row>
-    <row r="31" spans="1:5" s="96" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="96" t="s">
+    <row r="31" spans="1:5" s="92" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="92" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="92"/>
-      <c r="C32" s="92"/>
+      <c r="B32" s="98"/>
+      <c r="C32" s="98"/>
       <c r="E32" s="13"/>
     </row>
     <row r="33" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="B33" s="95"/>
-      <c r="C33" s="95"/>
+      <c r="B33" s="99"/>
+      <c r="C33" s="99"/>
     </row>
     <row r="34" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B34" s="92"/>
-      <c r="C34" s="92"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
     </row>
     <row r="35" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="95"/>
-      <c r="C35" s="95"/>
+      <c r="B35" s="99"/>
+      <c r="C35" s="99"/>
     </row>
     <row r="36" spans="1:3" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B36" s="92"/>
-      <c r="C36" s="92"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
     </row>
     <row r="37" spans="1:3" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B37" s="93"/>
-      <c r="C37" s="93"/>
+      <c r="B37" s="97"/>
+      <c r="C37" s="97"/>
     </row>
     <row r="38" spans="1:3" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="B38" s="92"/>
-      <c r="C38" s="92"/>
+      <c r="B38" s="98"/>
+      <c r="C38" s="98"/>
     </row>
     <row r="39" spans="1:3" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
     </row>
     <row r="40" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C40" s="29"/>
     </row>
     <row r="41" spans="1:3" s="23" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="31"/>
     </row>
     <row r="42" spans="1:3" s="21" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="20"/>
       <c r="B42" s="25"/>
       <c r="C42" s="25"/>
     </row>
     <row r="43" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="18"/>
       <c r="B43" s="14"/>
       <c r="C43" s="14"/>
     </row>
     <row r="44" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A44" s="14"/>
       <c r="B44" s="14"/>
       <c r="C44" s="14"/>
     </row>
     <row r="45" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
     </row>
     <row r="46" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A46" s="14"/>
       <c r="B46" s="14"/>
       <c r="C46" s="14"/>
     </row>
     <row r="53" spans="1:3" s="23" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="32"/>
       <c r="B53" s="21"/>
       <c r="C53" s="21"/>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="2UhePqdr4spA2KHMJNG6tv0qMuphXCgKDtua9GFwHihHQH4HNkxAAgMPijPkcReAKBET0C91hG/BF6hZqrgHPg==" saltValue="n1Y4E/duU7vu0AN586zPfw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8+W2S7Xw1eo/BOONDZNpHB9A28+VrAnpGobMkb1+8rlh6ZAMy1QrW+0oM2TbLld78lh41J5200X0otPA7pwBPQ==" saltValue="WVD0SvyRJSyrDitBdPKyuA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="27">
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
     <mergeCell ref="A31:XFD31"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:XFD3"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
-    <mergeCell ref="B28:C28"/>
-[...9 lines deleted...]
-    <mergeCell ref="B27:C27"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
-            <xm:f>Listesdéroulante!$F$1:$F$8</xm:f>
+            <xm:f>Listesdéroulante!$F$1:$F$9</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G71"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" style="34" customWidth="1"/>
     <col min="2" max="2" width="59.5703125" customWidth="1"/>
     <col min="3" max="3" width="50.140625" customWidth="1"/>
     <col min="4" max="4" width="30.140625" style="35" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="35" customWidth="1"/>
     <col min="6" max="6" width="1.42578125" customWidth="1"/>
     <col min="7" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="10"/>
-      <c r="D1" s="116" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="116"/>
+      <c r="D1" s="105" t="s">
+        <v>117</v>
+      </c>
+      <c r="E1" s="105"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C2" s="10"/>
     </row>
     <row r="3" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A3" s="36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D4" s="37"/>
     </row>
     <row r="5" spans="1:5" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="38">
         <v>1</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>68</v>
       </c>
       <c r="D5" s="41" t="s">
         <v>69</v>
       </c>
       <c r="E5" s="42" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="44">
         <v>1.1000000000000001</v>
       </c>
       <c r="B6" s="45" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C6" s="46" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="D6" s="77" t="s">
+        <v>90</v>
+      </c>
+      <c r="D6" s="76" t="s">
         <v>70</v>
       </c>
-      <c r="E6" s="78"/>
+      <c r="E6" s="77"/>
     </row>
     <row r="7" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="44">
         <v>1.2</v>
       </c>
       <c r="B7" s="47" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C7" s="46" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="E7" s="78"/>
+        <v>101</v>
+      </c>
+      <c r="D7" s="76"/>
+      <c r="E7" s="77"/>
     </row>
     <row r="8" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="44">
         <v>1.3</v>
       </c>
       <c r="B8" s="45" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="D8" s="78"/>
-      <c r="E8" s="78"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
     </row>
     <row r="9" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="44">
         <v>1.4</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="D9" s="77"/>
-      <c r="E9" s="78"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="77"/>
     </row>
     <row r="10" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="44">
         <v>1.5</v>
       </c>
       <c r="B10" s="45" t="s">
         <v>81</v>
       </c>
       <c r="C10" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D10" s="77"/>
-      <c r="E10" s="78"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="77"/>
     </row>
     <row r="11" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="44">
         <v>1.6</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D11" s="77"/>
-      <c r="E11" s="78"/>
+      <c r="D11" s="76"/>
+      <c r="E11" s="77"/>
     </row>
     <row r="12" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="44">
         <v>1.7</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="46" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="E12" s="78"/>
+        <v>103</v>
+      </c>
+      <c r="D12" s="76"/>
+      <c r="E12" s="77"/>
     </row>
     <row r="13" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38">
         <v>2</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="49"/>
       <c r="D13" s="50"/>
       <c r="E13" s="51"/>
     </row>
     <row r="14" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="44">
         <v>2.1</v>
       </c>
       <c r="B14" s="45" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C14" s="52" t="s">
         <v>86</v>
       </c>
-      <c r="D14" s="79"/>
-      <c r="E14" s="80"/>
+      <c r="C14" s="91" t="s">
+        <v>129</v>
+      </c>
+      <c r="D14" s="78"/>
+      <c r="E14" s="79"/>
     </row>
     <row r="15" spans="1:5" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="123">
+      <c r="A15" s="112">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B15" s="117" t="s">
-[...6 lines deleted...]
-      <c r="E15" s="119"/>
+      <c r="B15" s="106" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" s="52" t="s">
+        <v>118</v>
+      </c>
+      <c r="D15" s="110"/>
+      <c r="E15" s="108"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="124"/>
-[...1 lines deleted...]
-      <c r="C16" s="54" t="s">
+      <c r="A16" s="113"/>
+      <c r="B16" s="107"/>
+      <c r="C16" s="53" t="s">
         <v>78</v>
       </c>
-      <c r="D16" s="122"/>
-      <c r="E16" s="120"/>
+      <c r="D16" s="111"/>
+      <c r="E16" s="109"/>
     </row>
     <row r="17" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="124"/>
+      <c r="A17" s="113"/>
       <c r="B17" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="D17" s="77" t="s">
+        <v>102</v>
+      </c>
+      <c r="D17" s="76" t="s">
         <v>70</v>
       </c>
-      <c r="E17" s="78"/>
+      <c r="E17" s="77"/>
     </row>
     <row r="18" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="124"/>
+      <c r="A18" s="113"/>
       <c r="B18" s="45" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="46" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="D18" s="81" t="s">
+        <v>102</v>
+      </c>
+      <c r="D18" s="80" t="s">
         <v>73</v>
       </c>
-      <c r="E18" s="78"/>
+      <c r="E18" s="77"/>
     </row>
     <row r="19" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38">
         <v>3</v>
       </c>
       <c r="B19" s="48" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C19" s="49"/>
       <c r="D19" s="50"/>
       <c r="E19" s="51"/>
     </row>
     <row r="20" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="44">
         <v>3.1</v>
       </c>
-      <c r="B20" s="55" t="s">
+      <c r="B20" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="56"/>
+      <c r="C20" s="55"/>
       <c r="D20" s="8"/>
-      <c r="E20" s="82"/>
+      <c r="E20" s="81"/>
     </row>
     <row r="21" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="44">
         <v>3.2</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>82</v>
       </c>
-      <c r="C21" s="56" t="s">
+      <c r="C21" s="55" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="8"/>
-      <c r="E21" s="82"/>
+      <c r="E21" s="81"/>
     </row>
     <row r="22" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="38">
         <v>4</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="49"/>
-      <c r="D22" s="58"/>
-      <c r="E22" s="58"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
     </row>
     <row r="23" spans="1:5" s="21" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="59">
+      <c r="A23" s="58">
         <v>4.0999999999999996</v>
       </c>
-      <c r="B23" s="60" t="s">
+      <c r="B23" s="59" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="C23" s="57" t="s">
-[...3 lines deleted...]
-      <c r="E23" s="83"/>
+      <c r="D23" s="82"/>
+      <c r="E23" s="82"/>
     </row>
     <row r="24" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="44">
         <v>4.2</v>
       </c>
       <c r="B24" s="45" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C24" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="D24" s="77"/>
-      <c r="E24" s="78"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="77"/>
     </row>
     <row r="25" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="44">
         <v>4.3</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="46" t="s">
         <v>66</v>
       </c>
-      <c r="D25" s="77"/>
-      <c r="E25" s="78"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="77"/>
     </row>
     <row r="26" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="44">
         <v>4.4000000000000004</v>
       </c>
-      <c r="B26" s="55" t="s">
+      <c r="B26" s="54" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D26" s="84"/>
-      <c r="E26" s="78"/>
+      <c r="D26" s="83"/>
+      <c r="E26" s="77"/>
     </row>
     <row r="27" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="38">
         <v>5</v>
       </c>
       <c r="B27" s="48" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="50"/>
       <c r="E27" s="51"/>
     </row>
     <row r="28" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="44">
         <v>5.0999999999999996</v>
       </c>
-      <c r="B28" s="55" t="s">
+      <c r="B28" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="56" t="s">
+      <c r="C28" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="D28" s="85"/>
-      <c r="E28" s="81"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="80"/>
     </row>
     <row r="29" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="44">
         <v>5.2</v>
       </c>
-      <c r="B29" s="61" t="s">
+      <c r="B29" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="C29" s="112"/>
-[...1 lines deleted...]
-      <c r="E29" s="81"/>
+      <c r="C29" s="121"/>
+      <c r="D29" s="122"/>
+      <c r="E29" s="80"/>
     </row>
     <row r="30" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="38">
         <v>6</v>
       </c>
-      <c r="B30" s="114" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="115"/>
+      <c r="B30" s="123" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="124"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
     </row>
     <row r="31" spans="1:5" ht="234" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="44">
         <v>6.1</v>
       </c>
-      <c r="B31" s="109"/>
-[...1 lines deleted...]
-      <c r="D31" s="111"/>
+      <c r="B31" s="118"/>
+      <c r="C31" s="119"/>
+      <c r="D31" s="120"/>
       <c r="E31" s="4"/>
     </row>
     <row r="32" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="41">
         <v>7</v>
       </c>
-      <c r="B32" s="62" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="63" t="s">
+      <c r="B32" s="61" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="D32" s="64"/>
-      <c r="E32" s="65"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="64"/>
     </row>
     <row r="33" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="66"/>
-      <c r="B33" s="67"/>
+      <c r="A33" s="65"/>
+      <c r="B33" s="66"/>
       <c r="C33" s="14"/>
-      <c r="D33" s="68"/>
-      <c r="E33" s="68"/>
+      <c r="D33" s="67"/>
+      <c r="E33" s="67"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="D34" s="69"/>
-      <c r="E34" s="69"/>
+      <c r="D34" s="68"/>
+      <c r="E34" s="68"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B35" s="107"/>
-[...2 lines deleted...]
-      <c r="E35" s="69"/>
+      <c r="B35" s="116"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="68"/>
+      <c r="E35" s="68"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B36" s="108"/>
-[...2 lines deleted...]
-      <c r="E36" s="69"/>
+      <c r="B36" s="117"/>
+      <c r="C36" s="117"/>
+      <c r="D36" s="68"/>
+      <c r="E36" s="68"/>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B37" s="14"/>
       <c r="C37" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D37" s="69"/>
-      <c r="E37" s="69"/>
+      <c r="D37" s="68"/>
+      <c r="E37" s="68"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B38" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="C38" s="105"/>
-[...1 lines deleted...]
-      <c r="E38" s="69"/>
+      <c r="C38" s="114"/>
+      <c r="D38" s="68"/>
+      <c r="E38" s="68"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B39" s="70" t="s">
-[...4 lines deleted...]
-      <c r="E39" s="69"/>
+      <c r="B39" s="69" t="s">
+        <v>100</v>
+      </c>
+      <c r="C39" s="115"/>
+      <c r="D39" s="68"/>
+      <c r="E39" s="68"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A40" s="71"/>
+      <c r="A40" s="70"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B41" s="72" t="s">
+      <c r="B41" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="C41" s="73" t="s">
+      <c r="C41" s="72" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B42" s="74">
+      <c r="B42" s="73">
         <f>'1. Données générales'!B5:C5</f>
         <v>0</v>
       </c>
-      <c r="C42" s="74">
+      <c r="C42" s="73">
         <f>B42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B43" s="75" t="s">
+      <c r="B43" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="75" t="s">
+      <c r="C43" s="74" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B44" s="75" t="s">
-[...3 lines deleted...]
-        <f>IF(C42="Madame Manuela Alagbe",Listesdéroulante!G1,IF(C42="Madame Daniela Celestino",Listesdéroulante!G2,IF(C42="Madame Glenda Guillaume-Gentil",Listesdéroulante!G3,IF(C42="Madame Christine Künzli",Listesdéroulante!G4,IF(C42="Madame Marina Machado",Listesdéroulante!G5,IF(C42="Madame Besarta Rexhaj",Listesdéroulante!G6,IF(C42="Madame Magalie Rey",Listesdéroulante!G7,IF(C42="Madame Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
+      <c r="B44" s="74" t="s">
+        <v>108</v>
+      </c>
+      <c r="C44" s="74" t="b">
+        <f>IF(C42="Madame Manuela Alagbe",Listesdéroulante!G1,IF(C42="Madame Daniela Celestino",Listesdéroulante!G2,IF(C42="Madame Armela Karadolami",Listesdéroulante!G3,IF(C42="Madame Christine Künzli",Listesdéroulante!G4,IF(C42="Madame Marina Machado",Listesdéroulante!G5,IF(C42="Madame Besarta Rexhaj",Listesdéroulante!G6,IF(C42="Madame Magalie Rey",Listesdéroulante!G7,IF(C42="Madame Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B45" s="76" t="s">
+      <c r="B45" s="75" t="s">
         <v>53</v>
       </c>
-      <c r="C45" s="76"/>
+      <c r="C45" s="75"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B46" s="14"/>
     </row>
     <row r="47" spans="1:5" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="14"/>
     </row>
     <row r="48" spans="1:5" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="14"/>
     </row>
     <row r="49" x14ac:dyDescent="0.25"/>
     <row r="50" x14ac:dyDescent="0.25"/>
     <row r="51" x14ac:dyDescent="0.25"/>
     <row r="52" x14ac:dyDescent="0.25"/>
     <row r="58" x14ac:dyDescent="0.25"/>
     <row r="59" x14ac:dyDescent="0.25"/>
     <row r="60" x14ac:dyDescent="0.25"/>
     <row r="61" x14ac:dyDescent="0.25"/>
     <row r="62" x14ac:dyDescent="0.25"/>
     <row r="63" x14ac:dyDescent="0.25"/>
     <row r="64" x14ac:dyDescent="0.25"/>
     <row r="65" x14ac:dyDescent="0.25"/>
     <row r="66" x14ac:dyDescent="0.25"/>
     <row r="67" x14ac:dyDescent="0.25"/>
     <row r="68" x14ac:dyDescent="0.25"/>
     <row r="69" x14ac:dyDescent="0.25"/>
     <row r="70" x14ac:dyDescent="0.25"/>
     <row r="71" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="g1Ezu4+a4l0ujMsmf3GfDn/I8Vyi2sMcLlCwv9iyFviV/8PWi2xCtrwS886kKoTma7BmuRS48GDgZ5m6YXzN5w==" saltValue="bdie4O1BrWw9vrxauZ5kqg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="JmTnM7frnWFSETZrCaNGTjCzRWmjKv+vodTGUtNzpXUFPqFxbg96B7DiFMTejEHbYHRb8pJlUEMHo1wiEubosQ==" saltValue="GWMe9dKpgEhm/xnD0kPvXQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
-    <mergeCell ref="D1:E1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:A18"/>
     <mergeCell ref="C38:C39"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D1:E1"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="A15:A18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C16" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="C32" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
-    <hyperlink ref="C14" location="'Etat des effectifs'!A1" display="Veuillez remplir le tableau de la page suivante" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="C14" location="'2.1 Informations personnel'!A1" display="'2.1 Informations personnel'!A1" xr:uid="{904D99D5-A8F1-4C31-AE8A-5B7FDB0DC0CB}"/>
   </hyperlinks>
   <pageMargins left="0.25196850393700793" right="0.25196850393700793" top="0.39370078740157483" bottom="0.39370078740157483" header="0.29921259842519687" footer="0.29921259842519687"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="12" max="16383" man="1"/>
     <brk id="24" max="16383" man="1"/>
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-[...166 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q33"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9:Q33"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="K1" s="88"/>
-[...7 lines deleted...]
-      <c r="Q1" s="130"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
+      <c r="N1" s="126" t="s">
+        <v>128</v>
+      </c>
+      <c r="O1" s="126"/>
+      <c r="P1" s="126"/>
+      <c r="Q1" s="126"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="K2" s="88"/>
-[...5 lines deleted...]
-      <c r="Q2" s="130"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+      <c r="N2" s="126"/>
+      <c r="O2" s="126"/>
+      <c r="P2" s="126"/>
+      <c r="Q2" s="126"/>
     </row>
     <row r="3" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="89"/>
-[...6 lines deleted...]
-      <c r="Q3" s="130"/>
+      <c r="A3" s="88"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="126"/>
+      <c r="O3" s="126"/>
+      <c r="P3" s="126"/>
+      <c r="Q3" s="126"/>
     </row>
     <row r="4" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="Q4" s="130"/>
+      <c r="A4" s="88"/>
+      <c r="K4" s="87"/>
+      <c r="L4" s="87"/>
+      <c r="M4" s="87"/>
+      <c r="N4" s="126"/>
+      <c r="O4" s="126"/>
+      <c r="P4" s="126"/>
+      <c r="Q4" s="126"/>
     </row>
     <row r="5" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A5" s="89"/>
-[...6 lines deleted...]
-      <c r="Q5" s="130"/>
+      <c r="A5" s="88"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="126"/>
+      <c r="O5" s="126"/>
+      <c r="P5" s="126"/>
+      <c r="Q5" s="126"/>
     </row>
     <row r="6" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="Q6" s="130"/>
+      <c r="A6" s="88"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="126"/>
+      <c r="O6" s="126"/>
+      <c r="P6" s="126"/>
+      <c r="Q6" s="126"/>
     </row>
     <row r="7" spans="1:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="14"/>
       <c r="O7" s="14"/>
       <c r="P7" s="14"/>
       <c r="Q7" s="14"/>
     </row>
     <row r="8" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="90" t="s">
-        <v>95</v>
+      <c r="A8" s="89" t="s">
+        <v>94</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="14"/>
       <c r="O8" s="14"/>
       <c r="P8" s="14"/>
       <c r="Q8" s="14"/>
     </row>
     <row r="9" spans="1:17" ht="42.75" x14ac:dyDescent="0.25">
-      <c r="A9" s="125" t="s">
-[...4 lines deleted...]
-      <c r="D9" s="91" t="s">
+      <c r="A9" s="128" t="s">
+        <v>119</v>
+      </c>
+      <c r="B9" s="130"/>
+      <c r="C9" s="129"/>
+      <c r="D9" s="90" t="s">
+        <v>104</v>
+      </c>
+      <c r="E9" s="128" t="s">
         <v>105</v>
       </c>
-      <c r="E9" s="125" t="s">
-[...27 lines deleted...]
-      <c r="Q9" s="126"/>
+      <c r="F9" s="129"/>
+      <c r="G9" s="90" t="s">
+        <v>120</v>
+      </c>
+      <c r="H9" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="I9" s="129"/>
+      <c r="J9" s="90" t="s">
+        <v>122</v>
+      </c>
+      <c r="K9" s="90" t="s">
+        <v>123</v>
+      </c>
+      <c r="L9" s="128" t="s">
+        <v>124</v>
+      </c>
+      <c r="M9" s="129"/>
+      <c r="N9" s="128" t="s">
+        <v>125</v>
+      </c>
+      <c r="O9" s="129"/>
+      <c r="P9" s="128" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q9" s="129"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A10" s="127"/>
       <c r="B10" s="127"/>
       <c r="C10" s="127"/>
-      <c r="D10" s="86"/>
+      <c r="D10" s="85"/>
       <c r="E10" s="127"/>
       <c r="F10" s="127"/>
-      <c r="G10" s="86"/>
+      <c r="G10" s="85"/>
       <c r="H10" s="127"/>
       <c r="I10" s="127"/>
-      <c r="J10" s="86"/>
-      <c r="K10" s="86"/>
+      <c r="J10" s="85"/>
+      <c r="K10" s="85"/>
       <c r="L10" s="127"/>
       <c r="M10" s="127"/>
       <c r="N10" s="127"/>
       <c r="O10" s="127"/>
       <c r="P10" s="127"/>
       <c r="Q10" s="127"/>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A11" s="128"/>
-[...15 lines deleted...]
-      <c r="Q11" s="128"/>
+      <c r="A11" s="125"/>
+      <c r="B11" s="125"/>
+      <c r="C11" s="125"/>
+      <c r="D11" s="86"/>
+      <c r="E11" s="125"/>
+      <c r="F11" s="125"/>
+      <c r="G11" s="86"/>
+      <c r="H11" s="125"/>
+      <c r="I11" s="125"/>
+      <c r="J11" s="86"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="125"/>
+      <c r="M11" s="125"/>
+      <c r="N11" s="125"/>
+      <c r="O11" s="125"/>
+      <c r="P11" s="125"/>
+      <c r="Q11" s="125"/>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A12" s="127"/>
       <c r="B12" s="127"/>
       <c r="C12" s="127"/>
-      <c r="D12" s="86"/>
+      <c r="D12" s="85"/>
       <c r="E12" s="127"/>
       <c r="F12" s="127"/>
-      <c r="G12" s="86"/>
+      <c r="G12" s="85"/>
       <c r="H12" s="127"/>
       <c r="I12" s="127"/>
-      <c r="J12" s="86"/>
-      <c r="K12" s="86"/>
+      <c r="J12" s="85"/>
+      <c r="K12" s="85"/>
       <c r="L12" s="127"/>
       <c r="M12" s="127"/>
       <c r="N12" s="127"/>
       <c r="O12" s="127"/>
       <c r="P12" s="127"/>
       <c r="Q12" s="127"/>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A13" s="128"/>
-[...15 lines deleted...]
-      <c r="Q13" s="128"/>
+      <c r="A13" s="125"/>
+      <c r="B13" s="125"/>
+      <c r="C13" s="125"/>
+      <c r="D13" s="86"/>
+      <c r="E13" s="125"/>
+      <c r="F13" s="125"/>
+      <c r="G13" s="86"/>
+      <c r="H13" s="125"/>
+      <c r="I13" s="125"/>
+      <c r="J13" s="86"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="125"/>
+      <c r="M13" s="125"/>
+      <c r="N13" s="125"/>
+      <c r="O13" s="125"/>
+      <c r="P13" s="125"/>
+      <c r="Q13" s="125"/>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A14" s="127"/>
       <c r="B14" s="127"/>
       <c r="C14" s="127"/>
-      <c r="D14" s="86"/>
+      <c r="D14" s="85"/>
       <c r="E14" s="127"/>
       <c r="F14" s="127"/>
-      <c r="G14" s="86"/>
+      <c r="G14" s="85"/>
       <c r="H14" s="127"/>
       <c r="I14" s="127"/>
-      <c r="J14" s="86"/>
-      <c r="K14" s="86"/>
+      <c r="J14" s="85"/>
+      <c r="K14" s="85"/>
       <c r="L14" s="127"/>
       <c r="M14" s="127"/>
       <c r="N14" s="127"/>
       <c r="O14" s="127"/>
       <c r="P14" s="127"/>
       <c r="Q14" s="127"/>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A15" s="128"/>
-[...15 lines deleted...]
-      <c r="Q15" s="128"/>
+      <c r="A15" s="125"/>
+      <c r="B15" s="125"/>
+      <c r="C15" s="125"/>
+      <c r="D15" s="86"/>
+      <c r="E15" s="125"/>
+      <c r="F15" s="125"/>
+      <c r="G15" s="86"/>
+      <c r="H15" s="125"/>
+      <c r="I15" s="125"/>
+      <c r="J15" s="86"/>
+      <c r="K15" s="86"/>
+      <c r="L15" s="125"/>
+      <c r="M15" s="125"/>
+      <c r="N15" s="125"/>
+      <c r="O15" s="125"/>
+      <c r="P15" s="125"/>
+      <c r="Q15" s="125"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A16" s="127"/>
       <c r="B16" s="127"/>
       <c r="C16" s="127"/>
-      <c r="D16" s="86"/>
+      <c r="D16" s="85"/>
       <c r="E16" s="127"/>
       <c r="F16" s="127"/>
-      <c r="G16" s="86"/>
+      <c r="G16" s="85"/>
       <c r="H16" s="127"/>
       <c r="I16" s="127"/>
-      <c r="J16" s="86"/>
-      <c r="K16" s="86"/>
+      <c r="J16" s="85"/>
+      <c r="K16" s="85"/>
       <c r="L16" s="127"/>
       <c r="M16" s="127"/>
       <c r="N16" s="127"/>
       <c r="O16" s="127"/>
       <c r="P16" s="127"/>
       <c r="Q16" s="127"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A17" s="128"/>
-[...15 lines deleted...]
-      <c r="Q17" s="128"/>
+      <c r="A17" s="125"/>
+      <c r="B17" s="125"/>
+      <c r="C17" s="125"/>
+      <c r="D17" s="86"/>
+      <c r="E17" s="125"/>
+      <c r="F17" s="125"/>
+      <c r="G17" s="86"/>
+      <c r="H17" s="125"/>
+      <c r="I17" s="125"/>
+      <c r="J17" s="86"/>
+      <c r="K17" s="86"/>
+      <c r="L17" s="125"/>
+      <c r="M17" s="125"/>
+      <c r="N17" s="125"/>
+      <c r="O17" s="125"/>
+      <c r="P17" s="125"/>
+      <c r="Q17" s="125"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A18" s="127"/>
       <c r="B18" s="127"/>
       <c r="C18" s="127"/>
-      <c r="D18" s="86"/>
+      <c r="D18" s="85"/>
       <c r="E18" s="127"/>
       <c r="F18" s="127"/>
-      <c r="G18" s="86"/>
+      <c r="G18" s="85"/>
       <c r="H18" s="127"/>
       <c r="I18" s="127"/>
-      <c r="J18" s="86"/>
-      <c r="K18" s="86"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
       <c r="L18" s="127"/>
       <c r="M18" s="127"/>
       <c r="N18" s="127"/>
       <c r="O18" s="127"/>
       <c r="P18" s="127"/>
       <c r="Q18" s="127"/>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A19" s="128"/>
-[...15 lines deleted...]
-      <c r="Q19" s="128"/>
+      <c r="A19" s="125"/>
+      <c r="B19" s="125"/>
+      <c r="C19" s="125"/>
+      <c r="D19" s="86"/>
+      <c r="E19" s="125"/>
+      <c r="F19" s="125"/>
+      <c r="G19" s="86"/>
+      <c r="H19" s="125"/>
+      <c r="I19" s="125"/>
+      <c r="J19" s="86"/>
+      <c r="K19" s="86"/>
+      <c r="L19" s="125"/>
+      <c r="M19" s="125"/>
+      <c r="N19" s="125"/>
+      <c r="O19" s="125"/>
+      <c r="P19" s="125"/>
+      <c r="Q19" s="125"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A20" s="127"/>
       <c r="B20" s="127"/>
       <c r="C20" s="127"/>
-      <c r="D20" s="86"/>
+      <c r="D20" s="85"/>
       <c r="E20" s="127"/>
       <c r="F20" s="127"/>
-      <c r="G20" s="86"/>
+      <c r="G20" s="85"/>
       <c r="H20" s="127"/>
       <c r="I20" s="127"/>
-      <c r="J20" s="86"/>
-      <c r="K20" s="86"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
       <c r="L20" s="127"/>
       <c r="M20" s="127"/>
       <c r="N20" s="127"/>
       <c r="O20" s="127"/>
       <c r="P20" s="127"/>
       <c r="Q20" s="127"/>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A21" s="128"/>
-[...15 lines deleted...]
-      <c r="Q21" s="128"/>
+      <c r="A21" s="125"/>
+      <c r="B21" s="125"/>
+      <c r="C21" s="125"/>
+      <c r="D21" s="86"/>
+      <c r="E21" s="125"/>
+      <c r="F21" s="125"/>
+      <c r="G21" s="86"/>
+      <c r="H21" s="125"/>
+      <c r="I21" s="125"/>
+      <c r="J21" s="86"/>
+      <c r="K21" s="86"/>
+      <c r="L21" s="125"/>
+      <c r="M21" s="125"/>
+      <c r="N21" s="125"/>
+      <c r="O21" s="125"/>
+      <c r="P21" s="125"/>
+      <c r="Q21" s="125"/>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A22" s="127"/>
       <c r="B22" s="127"/>
       <c r="C22" s="127"/>
-      <c r="D22" s="86"/>
+      <c r="D22" s="85"/>
       <c r="E22" s="127"/>
       <c r="F22" s="127"/>
-      <c r="G22" s="86"/>
+      <c r="G22" s="85"/>
       <c r="H22" s="127"/>
       <c r="I22" s="127"/>
-      <c r="J22" s="86"/>
-      <c r="K22" s="86"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="85"/>
       <c r="L22" s="127"/>
       <c r="M22" s="127"/>
       <c r="N22" s="127"/>
       <c r="O22" s="127"/>
       <c r="P22" s="127"/>
       <c r="Q22" s="127"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A23" s="128"/>
-[...15 lines deleted...]
-      <c r="Q23" s="128"/>
+      <c r="A23" s="125"/>
+      <c r="B23" s="125"/>
+      <c r="C23" s="125"/>
+      <c r="D23" s="86"/>
+      <c r="E23" s="125"/>
+      <c r="F23" s="125"/>
+      <c r="G23" s="86"/>
+      <c r="H23" s="125"/>
+      <c r="I23" s="125"/>
+      <c r="J23" s="86"/>
+      <c r="K23" s="86"/>
+      <c r="L23" s="125"/>
+      <c r="M23" s="125"/>
+      <c r="N23" s="125"/>
+      <c r="O23" s="125"/>
+      <c r="P23" s="125"/>
+      <c r="Q23" s="125"/>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A24" s="127"/>
       <c r="B24" s="127"/>
       <c r="C24" s="127"/>
-      <c r="D24" s="86"/>
+      <c r="D24" s="85"/>
       <c r="E24" s="127"/>
       <c r="F24" s="127"/>
-      <c r="G24" s="86"/>
+      <c r="G24" s="85"/>
       <c r="H24" s="127"/>
       <c r="I24" s="127"/>
-      <c r="J24" s="86"/>
-      <c r="K24" s="86"/>
+      <c r="J24" s="85"/>
+      <c r="K24" s="85"/>
       <c r="L24" s="127"/>
       <c r="M24" s="127"/>
       <c r="N24" s="127"/>
       <c r="O24" s="127"/>
       <c r="P24" s="127"/>
       <c r="Q24" s="127"/>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A25" s="128"/>
-[...15 lines deleted...]
-      <c r="Q25" s="128"/>
+      <c r="A25" s="125"/>
+      <c r="B25" s="125"/>
+      <c r="C25" s="125"/>
+      <c r="D25" s="86"/>
+      <c r="E25" s="125"/>
+      <c r="F25" s="125"/>
+      <c r="G25" s="86"/>
+      <c r="H25" s="125"/>
+      <c r="I25" s="125"/>
+      <c r="J25" s="86"/>
+      <c r="K25" s="86"/>
+      <c r="L25" s="125"/>
+      <c r="M25" s="125"/>
+      <c r="N25" s="125"/>
+      <c r="O25" s="125"/>
+      <c r="P25" s="125"/>
+      <c r="Q25" s="125"/>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A27" s="130" t="s">
-[...17 lines deleted...]
-      <c r="Q27" s="130"/>
+      <c r="A27" s="126" t="s">
+        <v>127</v>
+      </c>
+      <c r="B27" s="126"/>
+      <c r="C27" s="126"/>
+      <c r="D27" s="126"/>
+      <c r="E27" s="126"/>
+      <c r="F27" s="126"/>
+      <c r="G27" s="126"/>
+      <c r="H27" s="126"/>
+      <c r="I27" s="126"/>
+      <c r="J27" s="126"/>
+      <c r="K27" s="126"/>
+      <c r="L27" s="126"/>
+      <c r="M27" s="126"/>
+      <c r="N27" s="126"/>
+      <c r="O27" s="126"/>
+      <c r="P27" s="126"/>
+      <c r="Q27" s="126"/>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A28" s="130"/>
-[...15 lines deleted...]
-      <c r="Q28" s="130"/>
+      <c r="A28" s="126"/>
+      <c r="B28" s="126"/>
+      <c r="C28" s="126"/>
+      <c r="D28" s="126"/>
+      <c r="E28" s="126"/>
+      <c r="F28" s="126"/>
+      <c r="G28" s="126"/>
+      <c r="H28" s="126"/>
+      <c r="I28" s="126"/>
+      <c r="J28" s="126"/>
+      <c r="K28" s="126"/>
+      <c r="L28" s="126"/>
+      <c r="M28" s="126"/>
+      <c r="N28" s="126"/>
+      <c r="O28" s="126"/>
+      <c r="P28" s="126"/>
+      <c r="Q28" s="126"/>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A29" s="130"/>
-[...15 lines deleted...]
-      <c r="Q29" s="130"/>
+      <c r="A29" s="126"/>
+      <c r="B29" s="126"/>
+      <c r="C29" s="126"/>
+      <c r="D29" s="126"/>
+      <c r="E29" s="126"/>
+      <c r="F29" s="126"/>
+      <c r="G29" s="126"/>
+      <c r="H29" s="126"/>
+      <c r="I29" s="126"/>
+      <c r="J29" s="126"/>
+      <c r="K29" s="126"/>
+      <c r="L29" s="126"/>
+      <c r="M29" s="126"/>
+      <c r="N29" s="126"/>
+      <c r="O29" s="126"/>
+      <c r="P29" s="126"/>
+      <c r="Q29" s="126"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A30" s="130"/>
-[...15 lines deleted...]
-      <c r="Q30" s="130"/>
+      <c r="A30" s="126"/>
+      <c r="B30" s="126"/>
+      <c r="C30" s="126"/>
+      <c r="D30" s="126"/>
+      <c r="E30" s="126"/>
+      <c r="F30" s="126"/>
+      <c r="G30" s="126"/>
+      <c r="H30" s="126"/>
+      <c r="I30" s="126"/>
+      <c r="J30" s="126"/>
+      <c r="K30" s="126"/>
+      <c r="L30" s="126"/>
+      <c r="M30" s="126"/>
+      <c r="N30" s="126"/>
+      <c r="O30" s="126"/>
+      <c r="P30" s="126"/>
+      <c r="Q30" s="126"/>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A31" s="130"/>
-[...15 lines deleted...]
-      <c r="Q31" s="130"/>
+      <c r="A31" s="126"/>
+      <c r="B31" s="126"/>
+      <c r="C31" s="126"/>
+      <c r="D31" s="126"/>
+      <c r="E31" s="126"/>
+      <c r="F31" s="126"/>
+      <c r="G31" s="126"/>
+      <c r="H31" s="126"/>
+      <c r="I31" s="126"/>
+      <c r="J31" s="126"/>
+      <c r="K31" s="126"/>
+      <c r="L31" s="126"/>
+      <c r="M31" s="126"/>
+      <c r="N31" s="126"/>
+      <c r="O31" s="126"/>
+      <c r="P31" s="126"/>
+      <c r="Q31" s="126"/>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A32" s="130"/>
-[...15 lines deleted...]
-      <c r="Q32" s="130"/>
+      <c r="A32" s="126"/>
+      <c r="B32" s="126"/>
+      <c r="C32" s="126"/>
+      <c r="D32" s="126"/>
+      <c r="E32" s="126"/>
+      <c r="F32" s="126"/>
+      <c r="G32" s="126"/>
+      <c r="H32" s="126"/>
+      <c r="I32" s="126"/>
+      <c r="J32" s="126"/>
+      <c r="K32" s="126"/>
+      <c r="L32" s="126"/>
+      <c r="M32" s="126"/>
+      <c r="N32" s="126"/>
+      <c r="O32" s="126"/>
+      <c r="P32" s="126"/>
+      <c r="Q32" s="126"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A33" s="130"/>
-[...15 lines deleted...]
-      <c r="Q33" s="130"/>
+      <c r="A33" s="126"/>
+      <c r="B33" s="126"/>
+      <c r="C33" s="126"/>
+      <c r="D33" s="126"/>
+      <c r="E33" s="126"/>
+      <c r="F33" s="126"/>
+      <c r="G33" s="126"/>
+      <c r="H33" s="126"/>
+      <c r="I33" s="126"/>
+      <c r="J33" s="126"/>
+      <c r="K33" s="126"/>
+      <c r="L33" s="126"/>
+      <c r="M33" s="126"/>
+      <c r="N33" s="126"/>
+      <c r="O33" s="126"/>
+      <c r="P33" s="126"/>
+      <c r="Q33" s="126"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="twdbLpnBivos/2Nav8wdioUwYA9qKAOVlRbKD+xnXazD86UgIByO9WxI8x+81191kzD2iSVJDgNeRLgUZwnY/w==" saltValue="Yfvn/2iycWhOVbvKsjXxJQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="104">
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="N12:O12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="A27:Q33"/>
     <mergeCell ref="N1:Q6"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="P23:Q23"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="N23:O23"/>
     <mergeCell ref="P21:Q21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="H22:I22"/>
-    <mergeCell ref="L22:M22"/>
-[...78 lines deleted...]
-    <mergeCell ref="P13:Q13"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr codeName="Feuil3"/>
+  <dimension ref="A1:G12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G20" sqref="G20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14.140625" customWidth="1"/>
+    <col min="2" max="2" width="2.7109375" customWidth="1"/>
+    <col min="3" max="3" width="27.5703125" customWidth="1"/>
+    <col min="4" max="4" width="2.5703125" customWidth="1"/>
+    <col min="6" max="6" width="29.28515625" customWidth="1"/>
+    <col min="7" max="7" width="45.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2" t="s">
+        <v>111</v>
+      </c>
+      <c r="G2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G4" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G5" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" t="s">
+        <v>114</v>
+      </c>
+      <c r="G6" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" t="s">
+        <v>115</v>
+      </c>
+      <c r="G7" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" t="s">
+        <v>116</v>
+      </c>
+      <c r="G8" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C12" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>1. Données générales</vt:lpstr>
       <vt:lpstr>2. Données en lien avec l'OPE</vt:lpstr>
+      <vt:lpstr>2.1 Informations personnel</vt:lpstr>
       <vt:lpstr>Listesdéroulante</vt:lpstr>
-      <vt:lpstr>2.1 Informations personnel</vt:lpstr>
       <vt:lpstr>Direction</vt:lpstr>
       <vt:lpstr>Educatrice_PE</vt:lpstr>
       <vt:lpstr>Fonction</vt:lpstr>
       <vt:lpstr>IPE</vt:lpstr>
       <vt:lpstr>O_N</vt:lpstr>
       <vt:lpstr>oui</vt:lpstr>
       <vt:lpstr>Personnel_éducatif</vt:lpstr>
       <vt:lpstr>TEL_IPE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tomic-Martini Marijana</dc:creator>
+  <dc:creator>Germanier Cindy</dc:creator>
   <dc:description>2018_01_31_version1.0_pubiée_web</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>