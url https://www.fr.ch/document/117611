--- v0 (2025-12-05)
+++ v1 (2026-08-07)
@@ -4,60 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ\Documents types\Formulaires\Alex-site internet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ(en travaux)\Documents types\Formulaires\Alex-site internet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{331F0D61-26E7-4522-8C6F-134EC91976B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA2EAB86-68F8-4DEA-9273-56FE3C9888EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="55BA0jvV126XvwUbfO84E1mFLj8hIQc5fgk3fUNmLv95HXAgyUnE5qiib09fqaY7ApY/O0vufuaN0UD6WhNBaw==" workbookSaltValue="B3YEye7xwRrtrSmIF4LtSQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2055" windowWidth="29040" windowHeight="15720" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. Données générales" sheetId="1" r:id="rId1"/>
     <sheet name="2. Données en lien avec l'OPE" sheetId="2" r:id="rId2"/>
     <sheet name="Listesdéroulante" sheetId="6" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Direction">Listesdéroulante!$C$1:$C$11</definedName>
     <definedName name="Educatrice_PE">Listesdéroulante!$A$1:$A$10</definedName>
     <definedName name="Fonction">Listesdéroulante!$A$1:$A$9</definedName>
     <definedName name="IPE">Listesdéroulante!$F$1:$F$4</definedName>
     <definedName name="O_N">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="oui">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="Personnel_éducatif">Listesdéroulante!$A$1:$A$11</definedName>
     <definedName name="TEL_IPE">Listesdéroulante!$G$1:$G$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -183,53 +184,50 @@
   <si>
     <t>se tient à votre disposition par courriel ou par téléphone :</t>
   </si>
   <si>
     <t>Stagiaire +18 ans</t>
   </si>
   <si>
     <t>Stagiaire -18 ans</t>
   </si>
   <si>
     <t>Pré-apprentie</t>
   </si>
   <si>
     <t>Nom et prénom de la personne signataire</t>
   </si>
   <si>
     <t>ajouter ligne blanche</t>
   </si>
   <si>
     <t>1. Données générales</t>
   </si>
   <si>
     <t>Educatrice Enf.</t>
   </si>
   <si>
-    <t>caroline.zbinden@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle SEJ (laissez vide)</t>
   </si>
   <si>
     <t>Nom de la structure :</t>
   </si>
   <si>
     <t>Type de structure :</t>
   </si>
   <si>
     <t>Rue et n° :</t>
   </si>
   <si>
     <t>Case postale :</t>
   </si>
   <si>
     <t>NPA / Localité :</t>
   </si>
   <si>
     <t>Téléphone fixe :</t>
   </si>
   <si>
     <t>Téléphone mobile :</t>
   </si>
   <si>
     <t>Email :</t>
@@ -453,53 +451,50 @@
   </si>
   <si>
     <t>&gt; Première version</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>Statuts (selon support juridique)</t>
   </si>
   <si>
     <t>&gt; Statuts 
 &gt; Liste du comité avec les coordonnées</t>
   </si>
   <si>
     <t>Infrastructures intérieures</t>
   </si>
   <si>
     <t>&gt; Règlement</t>
   </si>
   <si>
     <t>&gt; Règlement communal</t>
   </si>
   <si>
-    <t>Lien pour le calculateur de l'effectif du personnel en crèche</t>
-[...1 lines deleted...]
-  <si>
     <t>Lien pour le certificat médical</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Personnel </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">formé </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>actif au sein de la structure</t>
     </r>
@@ -682,112 +677,88 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(version électronique à envoyer au SEJ)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">&gt; Exemplaire d'une formule d'inscription et de renseignements               relatifs à l'enfant </t>
   </si>
   <si>
     <t>Boulevard de Pérolles 24 - CP</t>
-  </si>
-[...1 lines deleted...]
-    <t>magalie.rey@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <t>↓ veuillez sélectionner la personne référente au moyen de la liste déroulante (pour activer la liste déroulante, cliquez dans la cellule B5)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SEJ
 Jugendamt JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, CP, 1701 Fribourg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
   </si>
   <si>
-    <t>manuela.alagbe@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Madame Manuela Alagbe</t>
   </si>
   <si>
     <t>Madame Daniela Celestino</t>
   </si>
   <si>
-    <t>daniela.celestino@fr.ch - 026/305.15.30</t>
-[...7 lines deleted...]
-  <si>
     <t>Madame Christine Künzli</t>
   </si>
   <si>
-    <t>christine.kunzli@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Madame Marina Machado</t>
   </si>
   <si>
-    <t>marina.machado@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Madame Besarta Rexhaj</t>
-  </si>
-[...1 lines deleted...]
-    <t>besarta.rexhaj@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <t>Madame Magalie Rey</t>
   </si>
   <si>
     <t>Madame Caroline Zbinden Chappuis</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Service de l’enfance et de la jeunesse</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
@@ -822,50 +793,80 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>&gt; Certificat médical;
 &gt; Copie de l'attestation 1er secours</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
+  </si>
+  <si>
+    <t>Lien pour le calculateur de l'effectif du personnel en crèche</t>
+  </si>
+  <si>
+    <t>Madame Armela Karadolami</t>
+  </si>
+  <si>
+    <t>armela.karadolami@fr.ch - 026 205 15 30</t>
+  </si>
+  <si>
+    <t>christine.kunzli@fr.ch - 026 205 15 30</t>
+  </si>
+  <si>
+    <t>marina.machado@fr.ch - 026 205 15 30</t>
+  </si>
+  <si>
+    <t>besarta.rexhaj@fr.ch - 026 205 15 30</t>
+  </si>
+  <si>
+    <t>magalie.rey@fr.ch - 026 205 15 30</t>
+  </si>
+  <si>
+    <t>caroline.zbinden@fr.ch - 026 205 15 30</t>
+  </si>
+  <si>
+    <t>manuela.alagbe@fr.ch - 026 205 15 30</t>
+  </si>
+  <si>
+    <t>daniela.celestino@fr.ch - 026 205 15 30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1170,51 +1171,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="118">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
@@ -1389,50 +1390,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
@@ -2072,1238 +2074,1252 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sites/default/files/2024-05/actualisation-de-la-cartographie_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sej/files/pdf99/inst_certificat-medical-pour-la-responsable_fr.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.fr.ch%2Fsites%2Fdefault%2Ffiles%2F2025-03%2Ftoe-calculateur-effectif-du-personnel-en-creche.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.fr.ch%2Fsites%2Fdefault%2Ffiles%2F2025-03%2Fcalculateur-effectif-du-personnel-en-creche.xlsx%3Fv%3D1753694723&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sites/default/files/2026-04/actualisation-de-la-cartographie.pdf?v=1777356070" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sej/files/pdf99/inst_certificat-medical-pour-la-responsable_fr.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniela.celestino@fr.ch%20-%20026%20205%2015%2030" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marina.machado@fr.ch%20-%20026%20205%2015%2030" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuela.alagbe@fr.ch%20-%20026%20205%2015%2030" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.kunzli@fr.ch%20-%20026%20205%2015%2030" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armela.karadolami@fr.ch%20-%20026%20205%2015%2030" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caroline.zbinden@fr.ch%20-%20026%20205%2015%2030" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magalie.rey@fr.ch%20-%20026%20205%2015%2030" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:besarta.rexhaj@fr.ch%20-%20026%20205%2015%2030" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil2">
     <tabColor theme="3"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.140625" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" customWidth="1"/>
     <col min="3" max="3" width="41.42578125" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="10" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="83" t="s">
-[...7 lines deleted...]
-        <v>103</v>
+      <c r="A2" s="84" t="s">
+        <v>102</v>
+      </c>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+    </row>
+    <row r="3" spans="1:5" s="87" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="86" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="11"/>
-      <c r="B4" s="90"/>
-      <c r="C4" s="91"/>
+      <c r="B4" s="91"/>
+      <c r="C4" s="92"/>
     </row>
     <row r="5" spans="1:5" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9"/>
       <c r="C5" s="12" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E5" s="13"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="14"/>
       <c r="B6" s="15"/>
       <c r="C6" s="16"/>
       <c r="E6" s="13"/>
     </row>
     <row r="7" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A7" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="11"/>
       <c r="E7" s="13"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="11"/>
       <c r="E8" s="13"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="11"/>
       <c r="E9" s="13"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="3"/>
       <c r="E10" s="13"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="E11" s="13"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="C12" s="89"/>
+        <v>45</v>
+      </c>
+      <c r="B12" s="90"/>
+      <c r="C12" s="90"/>
       <c r="E12" s="13"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="C13" s="88"/>
+        <v>46</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="89"/>
       <c r="E13" s="13"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="C14" s="80"/>
+        <v>47</v>
+      </c>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
       <c r="E14" s="13"/>
     </row>
     <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="C15" s="81"/>
+        <v>48</v>
+      </c>
+      <c r="B15" s="82"/>
+      <c r="C15" s="82"/>
       <c r="E15" s="13"/>
     </row>
     <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="C16" s="80"/>
+        <v>49</v>
+      </c>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
       <c r="E16" s="13"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="C17" s="81"/>
+        <v>50</v>
+      </c>
+      <c r="B17" s="82"/>
+      <c r="C17" s="82"/>
       <c r="E17" s="13"/>
     </row>
     <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="C18" s="80"/>
+        <v>51</v>
+      </c>
+      <c r="B18" s="81"/>
+      <c r="C18" s="81"/>
       <c r="E18" s="13"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
-      <c r="B19" s="82"/>
-      <c r="C19" s="82"/>
+      <c r="B19" s="83"/>
+      <c r="C19" s="83"/>
       <c r="E19" s="13"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="E20" s="13"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="C21" s="80"/>
+        <v>52</v>
+      </c>
+      <c r="B21" s="81"/>
+      <c r="C21" s="81"/>
       <c r="E21" s="13"/>
     </row>
     <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="C22" s="81"/>
+        <v>45</v>
+      </c>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
       <c r="E22" s="13"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="C23" s="80"/>
+        <v>46</v>
+      </c>
+      <c r="B23" s="81"/>
+      <c r="C23" s="81"/>
       <c r="E23" s="13"/>
     </row>
     <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="C24" s="81"/>
+        <v>47</v>
+      </c>
+      <c r="B24" s="82"/>
+      <c r="C24" s="82"/>
       <c r="E24" s="13"/>
     </row>
     <row r="25" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="21" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="C25" s="80"/>
+        <v>53</v>
+      </c>
+      <c r="B25" s="81"/>
+      <c r="C25" s="81"/>
     </row>
     <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
     </row>
     <row r="27" spans="1:5" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="C27" s="80"/>
+        <v>49</v>
+      </c>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
       <c r="E27" s="24"/>
     </row>
     <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="14" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="C28" s="81"/>
+        <v>50</v>
+      </c>
+      <c r="B28" s="82"/>
+      <c r="C28" s="82"/>
       <c r="E28" s="13"/>
     </row>
     <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="E29" s="13"/>
     </row>
-    <row r="30" spans="1:5" s="92" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>105</v>
+    <row r="30" spans="1:5" s="93" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="93" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="C31" s="80"/>
+        <v>68</v>
+      </c>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
       <c r="E31" s="13"/>
     </row>
     <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="C32" s="81"/>
+        <v>45</v>
+      </c>
+      <c r="B32" s="82"/>
+      <c r="C32" s="82"/>
     </row>
     <row r="33" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="C33" s="80"/>
+        <v>46</v>
+      </c>
+      <c r="B33" s="81"/>
+      <c r="C33" s="81"/>
     </row>
     <row r="34" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="14" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="C34" s="81"/>
+        <v>47</v>
+      </c>
+      <c r="B34" s="82"/>
+      <c r="C34" s="82"/>
     </row>
     <row r="35" spans="1:3" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="C35" s="80"/>
+        <v>48</v>
+      </c>
+      <c r="B35" s="81"/>
+      <c r="C35" s="81"/>
     </row>
     <row r="36" spans="1:3" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="26" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="C36" s="87"/>
+        <v>49</v>
+      </c>
+      <c r="B36" s="88"/>
+      <c r="C36" s="88"/>
     </row>
     <row r="37" spans="1:3" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="C37" s="80"/>
+        <v>50</v>
+      </c>
+      <c r="B37" s="81"/>
+      <c r="C37" s="81"/>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
       <c r="B38" s="14"/>
       <c r="C38" s="14"/>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B39" s="25" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C39" s="28" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:3" s="23" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B40" s="31"/>
       <c r="C40" s="32"/>
     </row>
     <row r="41" spans="1:3" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="29"/>
       <c r="B41" s="26"/>
       <c r="C41" s="26"/>
     </row>
     <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B42" s="14"/>
       <c r="C42" s="14"/>
     </row>
     <row r="43" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A43" s="14"/>
       <c r="B43" s="14"/>
       <c r="C43" s="14"/>
     </row>
     <row r="44" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A44" s="14"/>
       <c r="B44" s="14"/>
       <c r="C44" s="14"/>
     </row>
     <row r="45" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
     </row>
     <row r="52" spans="1:2" s="23" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="30" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B52" s="33"/>
     </row>
     <row r="53" spans="1:2" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="yeGwKE1LGMn0KZ/ZgK8OH7d3BMHZ/Xyi5dHNwLY6XcGgZKakFvRbsZwkISkoypARIrXloFt3KY0B1weEuBX3qg==" saltValue="zYjI1POesfY0qe+BfL0bkg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="DlCpq3BCpZUTLDRSjsMPsJg5ThzpklqFD8vUdBWOJSYUxYVib+aBBgtBPzQ1J/bV9GMU3WnFpccVaP7EBHlrrw==" saltValue="C/z67qbJSi6GLrlocz5Fgg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="26">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:XFD3"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="A30:XFD30"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
-            <xm:f>Listesdéroulante!$F$1:$F$8</xm:f>
+            <xm:f>Listesdéroulante!$F$1:$F$9</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G70"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A33" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B41" sqref="B41:B42"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" style="34" customWidth="1"/>
     <col min="2" max="2" width="59.5703125" customWidth="1"/>
     <col min="3" max="3" width="50.140625" customWidth="1"/>
     <col min="4" max="4" width="30.140625" style="35" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="35" customWidth="1"/>
     <col min="6" max="6" width="1.42578125" customWidth="1"/>
     <col min="7" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="10"/>
-      <c r="D1" s="105" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="105"/>
+      <c r="D1" s="106" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1" s="106"/>
     </row>
     <row r="2" spans="1:5" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="10"/>
     </row>
     <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="36" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D4" s="37"/>
     </row>
     <row r="5" spans="1:5" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="38">
         <v>1</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="40" t="s">
+        <v>83</v>
+      </c>
+      <c r="D5" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="D5" s="41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="42" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="44">
         <v>1.1000000000000001</v>
       </c>
       <c r="B6" s="45" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C6" s="46" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D6" s="74" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E6" s="75"/>
     </row>
     <row r="7" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="44">
         <v>1.2</v>
       </c>
       <c r="B7" s="45" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C7" s="46" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D7" s="74"/>
       <c r="E7" s="75"/>
     </row>
     <row r="8" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="44">
         <v>1.3</v>
       </c>
       <c r="B8" s="45" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C8" s="46" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D8" s="75"/>
       <c r="E8" s="75"/>
     </row>
     <row r="9" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="44">
         <v>1.4</v>
       </c>
       <c r="B9" s="45" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="46" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D9" s="74"/>
       <c r="E9" s="75"/>
     </row>
     <row r="10" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="44">
         <v>1.5</v>
       </c>
       <c r="B10" s="45" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C10" s="46" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D10" s="74"/>
       <c r="E10" s="75"/>
     </row>
     <row r="11" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="44">
         <v>1.6</v>
       </c>
       <c r="B11" s="45" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C11" s="46" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D11" s="74"/>
       <c r="E11" s="75"/>
     </row>
     <row r="12" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="44">
         <v>1.7</v>
       </c>
       <c r="B12" s="45" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C12" s="46" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D12" s="74"/>
       <c r="E12" s="75"/>
     </row>
     <row r="13" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38">
         <v>2</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C13" s="48"/>
       <c r="D13" s="49"/>
       <c r="E13" s="50"/>
     </row>
     <row r="14" spans="1:5" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="93">
+      <c r="A14" s="94">
         <v>2.1</v>
       </c>
-      <c r="B14" s="115" t="s">
+      <c r="B14" s="116" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="51" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" s="100"/>
+      <c r="E14" s="98"/>
+    </row>
+    <row r="15" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="95"/>
+      <c r="B15" s="117"/>
+      <c r="C15" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D15" s="101"/>
+      <c r="E15" s="99"/>
+    </row>
+    <row r="16" spans="1:5" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="94">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B16" s="96" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="52" t="s">
+        <v>123</v>
+      </c>
+      <c r="D16" s="102"/>
+      <c r="E16" s="98"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="104"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="D17" s="103"/>
+      <c r="E17" s="99"/>
+    </row>
+    <row r="18" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="104"/>
+      <c r="B18" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D18" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="E18" s="75"/>
+    </row>
+    <row r="19" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="104"/>
+      <c r="B19" s="45" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="51" t="s">
-[...51 lines deleted...]
-      <c r="B19" s="45" t="s">
+      <c r="C19" s="54" t="s">
+        <v>109</v>
+      </c>
+      <c r="D19" s="76" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19" s="75"/>
+    </row>
+    <row r="20" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="105"/>
+      <c r="B20" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="C19" s="54" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="C20" s="54" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D20" s="74" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E20" s="75"/>
     </row>
     <row r="21" spans="1:6" s="1" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="44">
         <v>2.2999999999999998</v>
       </c>
       <c r="B21" s="45" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D21" s="109"/>
+        <v>55</v>
+      </c>
+      <c r="C21" s="109"/>
+      <c r="D21" s="110"/>
       <c r="E21" s="75"/>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6" s="1" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="44">
         <v>2.4</v>
       </c>
       <c r="B22" s="55" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="D22" s="109"/>
+        <v>104</v>
+      </c>
+      <c r="C22" s="109"/>
+      <c r="D22" s="110"/>
       <c r="E22" s="75"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38">
         <v>3</v>
       </c>
       <c r="B23" s="47" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C23" s="48"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
     </row>
     <row r="24" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="44">
         <v>3.1</v>
       </c>
       <c r="B24" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C24" s="113"/>
-      <c r="D24" s="114"/>
+      <c r="C24" s="114"/>
+      <c r="D24" s="115"/>
       <c r="E24" s="77"/>
     </row>
     <row r="25" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="44">
         <v>3.2</v>
       </c>
       <c r="B25" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="C25" s="113"/>
-      <c r="D25" s="114"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="115"/>
       <c r="E25" s="77"/>
     </row>
     <row r="26" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="38">
         <v>4</v>
       </c>
       <c r="B26" s="47" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="48"/>
       <c r="D26" s="49"/>
       <c r="E26" s="50"/>
     </row>
     <row r="27" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="44">
         <v>4.0999999999999996</v>
       </c>
       <c r="B27" s="45" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C27" s="57" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D27" s="78"/>
       <c r="E27" s="75"/>
     </row>
     <row r="28" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="44">
         <v>4.2</v>
       </c>
       <c r="B28" s="45" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C28" s="57" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D28" s="74"/>
       <c r="E28" s="75"/>
     </row>
     <row r="29" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="38">
         <v>5</v>
       </c>
       <c r="B29" s="47" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="48"/>
       <c r="D29" s="58"/>
       <c r="E29" s="58"/>
     </row>
     <row r="30" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="44">
         <v>5.0999999999999996</v>
       </c>
       <c r="B30" s="45" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C30" s="46" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D30" s="74"/>
       <c r="E30" s="75"/>
     </row>
     <row r="31" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="44">
         <v>5.2</v>
       </c>
       <c r="B31" s="45" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C31" s="46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D31" s="74"/>
       <c r="E31" s="75"/>
     </row>
     <row r="32" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="44">
         <v>5.3</v>
       </c>
       <c r="B32" s="56" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="46" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D32" s="79"/>
       <c r="E32" s="75"/>
     </row>
     <row r="33" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="38">
         <v>6</v>
       </c>
       <c r="B33" s="47" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="48"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
     </row>
     <row r="34" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="44">
         <v>6.1</v>
       </c>
       <c r="B34" s="56" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="57" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D34" s="78"/>
       <c r="E34" s="76"/>
     </row>
     <row r="35" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="44">
         <v>6.2</v>
       </c>
       <c r="B35" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="113"/>
-      <c r="D35" s="114"/>
+      <c r="C35" s="114"/>
+      <c r="D35" s="115"/>
       <c r="E35" s="76"/>
     </row>
     <row r="36" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="38">
         <v>7</v>
       </c>
       <c r="B36" s="40" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C36" s="48"/>
       <c r="D36" s="49"/>
       <c r="E36" s="50"/>
     </row>
     <row r="37" spans="1:5" ht="234" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="44">
         <v>7.1</v>
       </c>
-      <c r="B37" s="108"/>
-[...1 lines deleted...]
-      <c r="D37" s="109"/>
+      <c r="B37" s="109"/>
+      <c r="C37" s="113"/>
+      <c r="D37" s="110"/>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="41">
         <v>8</v>
       </c>
       <c r="B38" s="60" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C38" s="61" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D38" s="62"/>
       <c r="E38" s="63"/>
     </row>
     <row r="39" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="64"/>
       <c r="B39" s="65"/>
       <c r="C39" s="14"/>
       <c r="D39" s="66"/>
       <c r="E39" s="66"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B40" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C40" s="14" t="s">
         <v>38</v>
       </c>
       <c r="D40" s="67"/>
       <c r="E40" s="67"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B41" s="110"/>
-      <c r="C41" s="110"/>
+      <c r="B41" s="111"/>
+      <c r="C41" s="111"/>
       <c r="D41" s="67"/>
       <c r="E41" s="67"/>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B42" s="111"/>
-      <c r="C42" s="111"/>
+      <c r="B42" s="112"/>
+      <c r="C42" s="112"/>
       <c r="D42" s="67"/>
       <c r="E42" s="67"/>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B43" s="14"/>
       <c r="C43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="67"/>
       <c r="E43" s="67"/>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B44" s="14" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C44" s="106"/>
+        <v>67</v>
+      </c>
+      <c r="C44" s="107"/>
       <c r="D44" s="67"/>
       <c r="E44" s="67"/>
     </row>
     <row r="45" spans="1:5" ht="27" x14ac:dyDescent="0.25">
       <c r="B45" s="22" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C45" s="107"/>
+        <v>100</v>
+      </c>
+      <c r="C45" s="108"/>
       <c r="D45" s="67"/>
       <c r="E45" s="67"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="68"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B47" s="69" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="70" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B48" s="71">
         <f>'1. Données générales'!B5:C5</f>
         <v>0</v>
       </c>
       <c r="C48" s="71">
         <f>B48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B49" s="72" t="s">
         <v>32</v>
       </c>
       <c r="C49" s="72" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B50" s="72" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C50" s="72" t="b">
-        <f>IF(C48="Madame Manuela Alagbe",Listesdéroulante!G1,IF(C48="Madame Daniela Celestino",Listesdéroulante!G2,IF(C48="Madame Glenda Guillaume-Gentil",Listesdéroulante!G3,IF(C48="Madame Christine Künzli",Listesdéroulante!G4,IF(C48="Madame Marina Machado",Listesdéroulante!G5,IF(C48="Madame Besarta Rexhaj",Listesdéroulante!G6,IF(C48="Madame Magalie Rey",Listesdéroulante!G7,IF(C48="Madame Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
+        <f>IF(C48="Madame Manuela Alagbe",Listesdéroulante!G1,IF(C48="Madame Daniela Celestino",Listesdéroulante!G2,IF(C48="Madame Armela Karadolami",Listesdéroulante!G3,IF(C48="Madame Christine Künzli",Listesdéroulante!G4,IF(C48="Madame Marina Machado",Listesdéroulante!G5,IF(C48="Madame Besarta Rexhaj",Listesdéroulante!G6,IF(C48="Madame Magalie Rey",Listesdéroulante!G7,IF(C48="Madame Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B51" s="73" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C51" s="73"/>
     </row>
     <row r="52" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B52" s="14"/>
     </row>
     <row r="53" spans="2:3" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:3" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="14"/>
     </row>
     <row r="55" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="56" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="57" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="58" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="64" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="65" x14ac:dyDescent="0.25"/>
     <row r="66" x14ac:dyDescent="0.25"/>
     <row r="67" x14ac:dyDescent="0.25"/>
     <row r="68" x14ac:dyDescent="0.25"/>
     <row r="69" x14ac:dyDescent="0.25"/>
     <row r="70" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HusZpk9XKf5zcfNLPvJAcc5anYsBJ74OcyrG04kjbtC7x0e8pOlLI0OcZ6TP5LrlodeeODUgq09CvbVVf0SnIQ==" saltValue="c8ch8vc9RpSclHD1AA73rw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="lxqW2O+Ssnpy5sINFZf36toxHBkvelvtU9uMm/nAIAcJ/oW+uvIgK8uk1EuVXDKXxAwVUa/afFC+OMHCJ1fAWw==" saltValue="Fm76KH5ym6Pm1VVPqtTqzw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="18">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="C44:C45"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="B41:B42"/>
     <mergeCell ref="C41:C42"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="A16:A20"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="C38" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="C17" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="C38" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="C15" r:id="rId3" display="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.fr.ch%2Fsites%2Fdefault%2Ffiles%2F2025-03%2Fcalculateur-effectif-du-personnel-en-creche.xlsx%3Fv%3D1753694723&amp;wdOrigin=BROWSELINK" xr:uid="{B11108AC-BF41-4ED5-865B-45511145F2B8}"/>
   </hyperlinks>
   <pageMargins left="0.25196850393700793" right="0.25196850393700793" top="0.39370078740157483" bottom="0.39370078740157483" header="0.29921259842519687" footer="0.29921259842519687"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" r:id="rId4"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="12" max="16383" man="1"/>
     <brk id="22" max="16383" man="1"/>
     <brk id="35" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Feuil3"/>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F35" sqref="F35"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" customWidth="1"/>
     <col min="2" max="2" width="2.7109375" customWidth="1"/>
     <col min="3" max="3" width="27.5703125" customWidth="1"/>
     <col min="4" max="4" width="2.5703125" customWidth="1"/>
     <col min="6" max="6" width="29.28515625" customWidth="1"/>
     <col min="7" max="7" width="45.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>41</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>115</v>
+      </c>
+      <c r="G1" s="80" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>116</v>
+      </c>
+      <c r="G2" s="80" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>125</v>
+      </c>
+      <c r="G3" s="80" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>117</v>
+      </c>
+      <c r="G4" s="80" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>118</v>
+      </c>
+      <c r="G5" s="80" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="G6" t="s">
+        <v>119</v>
+      </c>
+      <c r="G6" s="80" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
+        <v>120</v>
+      </c>
+      <c r="G7" s="80" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
+        <v>121</v>
+      </c>
+      <c r="G8" s="80" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J8:J14">
     <sortCondition ref="J8:J14"/>
   </sortState>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F8" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>$F$1:$F$6</formula1>
     </dataValidation>
   </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="G3" r:id="rId1" xr:uid="{0BD646F8-2E1A-40EF-A36B-20B6E96A17FF}"/>
+    <hyperlink ref="G4" r:id="rId2" xr:uid="{B5AE16AD-F05F-4CCD-849E-42C0F00B0CA1}"/>
+    <hyperlink ref="G5" r:id="rId3" xr:uid="{D6136D34-7762-4727-A0A1-44C4E26998D6}"/>
+    <hyperlink ref="G6" r:id="rId4" xr:uid="{7B22067B-302A-40A9-B7B8-3CB924391347}"/>
+    <hyperlink ref="G7" r:id="rId5" xr:uid="{E8CAC531-E270-483A-ADFC-60F94DB834E4}"/>
+    <hyperlink ref="G8" r:id="rId6" xr:uid="{D32830FB-ABC5-4954-8237-BDBE0673404F}"/>
+    <hyperlink ref="G1" r:id="rId7" xr:uid="{96CB30DA-924F-431A-88BA-326977F441A1}"/>
+    <hyperlink ref="G2" r:id="rId8" xr:uid="{75A49C58-EE43-422A-BF60-757BC3104516}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>