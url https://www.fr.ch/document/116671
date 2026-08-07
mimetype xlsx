--- v0 (2025-12-14)
+++ v1 (2026-08-07)
@@ -1,102 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ\Documents types\Formulaires\Alex-site internet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ(en travaux)\Documents types\Formulaires\Alex-site internet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3A6E472F-8CEA-471F-BCD9-6F967A0EA926}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0DB32D9A-0E73-456E-9E5C-D3D87EAFB1F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="EEUIqzn09SSLY8raE8QVhIjJK3MGsBCKJ3oLS26dT+Mdo4bXuTT44+epzI5N8lQU287EOxM2aYWceGGOjbfcgA==" workbookSaltValue="XMWuYVLhEtTfAmpLlgcX8w==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. Données générales" sheetId="1" r:id="rId1"/>
     <sheet name="2. Données en lien avec l'OPE" sheetId="2" r:id="rId2"/>
     <sheet name="2.1 Informations personnel" sheetId="7" r:id="rId3"/>
-    <sheet name="Listesdéroulante" sheetId="6" r:id="rId4"/>
+    <sheet name="Listesdéroulante" sheetId="6" state="hidden" r:id="rId4"/>
     <sheet name="LD" sheetId="8" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Direction">Listesdéroulante!$C$1:$C$11</definedName>
     <definedName name="Educatrice_PE">Listesdéroulante!$A$1:$A$10</definedName>
     <definedName name="Fonction">Listesdéroulante!$A$1:$A$9</definedName>
     <definedName name="IPE">Listesdéroulante!$F$1:$F$4</definedName>
     <definedName name="O_N">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="oui">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="Personnel_éducatif">Listesdéroulante!$A$1:$A$11</definedName>
     <definedName name="TEL_IPE">Listesdéroulante!$G$1:$G$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C47" i="2" l="1"/>
+  <c r="B44" i="2" l="1"/>
+  <c r="C44" i="2" s="1"/>
+  <c r="C46" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="149">
   <si>
     <t>1. Adresse des locaux</t>
   </si>
   <si>
     <t>Personne référente au SEJ :</t>
   </si>
   <si>
     <t>Hygiène et protection incendie (art. 15 al. 1 let. d. OPE)</t>
   </si>
   <si>
     <t>Structure économique (art. 15 al. 1 let. e. OPE)</t>
   </si>
   <si>
     <t>Assurances (art. 15 al. 1 let. f OPE)</t>
   </si>
   <si>
     <t>Conditions propres à favoriser le développement 
 physique et mental des enfants (art. 15 al. 1 let. a OPE)</t>
   </si>
   <si>
@@ -381,53 +385,50 @@
   <si>
     <r>
       <t xml:space="preserve">Personnel </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">formé </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>actif au sein de la structure</t>
     </r>
   </si>
   <si>
-    <t>Lien vers le formulaire d'actualisation des données</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Règlement communal de portée générale </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(voir le info'SCOMI 4/2011) 
 (si support juridique la commune)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Contact ou visite de la commission locale du feu ?
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
@@ -637,124 +638,97 @@
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">veuillez sélectionner </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>→</t>
     </r>
   </si>
   <si>
     <t>Si oui, veuillez détailler l'offre proposée :</t>
   </si>
   <si>
     <t>Boulevard de Pérolles 24 - CP</t>
-  </si>
-[...1 lines deleted...]
-    <t>magalie.rey@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SEJ
 Jugendamt JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, CP, 1701 Fribourg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
   </si>
   <si>
     <t>Année diplôme</t>
   </si>
   <si>
     <t>Taux d'activité</t>
   </si>
   <si>
-    <t>christine.kunzli@fr.ch - 026/305.15.30</t>
-[...13 lines deleted...]
-  <si>
     <t>Madame Manuela Alagbe</t>
   </si>
   <si>
     <t>Madame Daniela Celestino</t>
   </si>
   <si>
-    <t>daniela.celestino@fr.ch - 026/305.15.30</t>
-[...4 lines deleted...]
-  <si>
     <t>Madame Christine Künzli</t>
   </si>
   <si>
     <t>Madame Marina Machado</t>
   </si>
   <si>
     <t>Madame Besarta Rexhaj</t>
   </si>
   <si>
     <t>Madame Magalie Rey</t>
   </si>
   <si>
     <t>Madame Caroline Zbinden Chappuis</t>
-  </si>
-[...1 lines deleted...]
-    <t>caroline.zbinden@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <t>Nom(s) et prénom(s) du responsable
 pour le support juridique :</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SEJ
 Jugendamt JA
@@ -1006,50 +980,80 @@
     </r>
   </si>
   <si>
     <t>case postale :</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">↓ </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>veuillez sélectionner la personne référente au moyen de la liste déroulante (pour activer la liste déroulante, cliquez dans la cellule B5)</t>
     </r>
+  </si>
+  <si>
+    <t>Lien pour l'actualisation de la cartographie</t>
+  </si>
+  <si>
+    <t>Madame Armela Karadolami</t>
+  </si>
+  <si>
+    <t>armela.karadolami@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>manuela.alagbe@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>daniela.celestino@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>christine.kunzli@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>marina.machado@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>besarta.rexhaj@fr.ch -026 305 15 30</t>
+  </si>
+  <si>
+    <t>magalie.rey@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>caroline.zbinden@fr.ch - 026 305 15 30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1248,69 +1252,69 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="7"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
@@ -1435,54 +1439,50 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -1530,323 +1530,315 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...34 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -1859,51 +1851,51 @@
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Stil 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFECF2F8"/>
       <color rgb="FFFCFDFE"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'2. Donn&#233;es en lien avec l''OPE'!A6"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'1. Donn&#233;es g&#233;n&#233;rales'!B5"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
@@ -2443,1606 +2435,1616 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maps.fr.ch/portal/apps/experiencebuilder/experience/?id=72f556308d7c43f7adade66f714244dd" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sej/files/pdf99/inst_certificat-medical-pour-la-responsable_fr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sites/default/files/2026-04/actualisation-de-la-cartographie.pdf?v=1777356070" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sej/files/pdf99/inst_certificat-medical-pour-la-responsable_fr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caroline.zbinden@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniela.celestino@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magalie.rey@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuela.alagbe@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armela.karadolami@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:besarta.rexhaj@fr.ch%20-026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marina.machado@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.kunzli@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil2">
     <tabColor theme="3"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E56"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.26953125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="11.453125" hidden="1"/>
+    <col min="1" max="1" width="37.28515625" customWidth="1"/>
+    <col min="2" max="2" width="35.5703125" customWidth="1"/>
+    <col min="3" max="3" width="41.42578125" customWidth="1"/>
+    <col min="4" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="111.75" customHeight="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-    <row r="2" spans="1:5" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:5" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="9" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="10" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="97" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B2" s="98"/>
       <c r="C2" s="98"/>
     </row>
-    <row r="3" spans="1:5" s="100" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:5" s="100" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="99" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      <c r="A4" s="12"/>
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="11"/>
       <c r="B4" s="106"/>
       <c r="C4" s="107"/>
     </row>
-    <row r="5" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="39"/>
-[...12 lines deleted...]
-      <c r="A7" s="18" t="s">
+      <c r="B5" s="38"/>
+      <c r="C5" s="50" t="s">
+        <v>138</v>
+      </c>
+      <c r="E5" s="13"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="14"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="16"/>
+      <c r="E6" s="13"/>
+    </row>
+    <row r="7" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="16"/>
-[...10 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="B7" s="15"/>
+      <c r="C7" s="11"/>
+      <c r="E7" s="13"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="14"/>
+      <c r="B8" s="15"/>
+      <c r="C8" s="11"/>
+      <c r="E8" s="13"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="16"/>
-[...4 lines deleted...]
-      <c r="A10" s="20" t="s">
+      <c r="B9" s="15"/>
+      <c r="C9" s="11"/>
+      <c r="E9" s="13"/>
+    </row>
+    <row r="10" spans="1:5" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="21"/>
-[...4 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="B10" s="20"/>
+      <c r="C10" s="21"/>
+      <c r="E10" s="23"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="105"/>
       <c r="C11" s="105"/>
-      <c r="E11" s="14"/>
-[...2 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="E11" s="13"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="104"/>
       <c r="C12" s="104"/>
-      <c r="E12" s="14"/>
-[...2 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="E12" s="13"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="102"/>
       <c r="C13" s="102"/>
-      <c r="E13" s="14"/>
-[...2 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="E13" s="13"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="103"/>
       <c r="C14" s="103"/>
-      <c r="E14" s="14"/>
-[...2 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="E14" s="13"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="102"/>
       <c r="C15" s="102"/>
-      <c r="E15" s="14"/>
-[...2 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="E15" s="13"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="103"/>
       <c r="C16" s="103"/>
-      <c r="E16" s="14"/>
-[...2 lines deleted...]
-      <c r="A17" s="13" t="s">
+      <c r="E16" s="13"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="102"/>
       <c r="C17" s="102"/>
-      <c r="E17" s="14"/>
-[...2 lines deleted...]
-      <c r="A18" s="15"/>
+      <c r="E17" s="13"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="14"/>
       <c r="B18" s="109"/>
       <c r="C18" s="109"/>
-      <c r="E18" s="14"/>
-[...2 lines deleted...]
-      <c r="A19" s="25" t="s">
+      <c r="E18" s="13"/>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="12"/>
-[...4 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="E19" s="13"/>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="102"/>
       <c r="C20" s="102"/>
-      <c r="E20" s="14"/>
-[...2 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="E20" s="13"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="103"/>
       <c r="C21" s="103"/>
-      <c r="E21" s="14"/>
-[...2 lines deleted...]
-      <c r="A22" s="13" t="s">
+      <c r="E21" s="13"/>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="102"/>
       <c r="C22" s="102"/>
-      <c r="E22" s="14"/>
-[...2 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="E22" s="13"/>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="103"/>
       <c r="C23" s="103"/>
-      <c r="E23" s="14"/>
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="E23" s="13"/>
+    </row>
+    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>124</v>
       </c>
       <c r="B24" s="102"/>
       <c r="C24" s="102"/>
     </row>
-    <row r="25" spans="1:5" s="23" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="A26" s="13" t="s">
+    <row r="25" spans="1:5" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+    </row>
+    <row r="26" spans="1:5" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="102"/>
       <c r="C26" s="102"/>
-      <c r="E26" s="29"/>
-[...2 lines deleted...]
-      <c r="A27" s="20" t="s">
+      <c r="E26" s="28"/>
+    </row>
+    <row r="27" spans="1:5" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B27" s="101"/>
       <c r="C27" s="101"/>
-      <c r="E27" s="24"/>
-[...7 lines deleted...]
-    <row r="29" spans="1:5" s="108" customFormat="1" ht="14" x14ac:dyDescent="0.35">
+      <c r="E27" s="23"/>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="14"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="E28" s="13"/>
+    </row>
+    <row r="29" spans="1:5" s="108" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A29" s="108" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="A30" s="13" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="102"/>
       <c r="C30" s="102"/>
-      <c r="E30" s="14"/>
-[...2 lines deleted...]
-      <c r="A31" s="15" t="s">
+      <c r="E30" s="13"/>
+    </row>
+    <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="103"/>
       <c r="C31" s="103"/>
     </row>
-    <row r="32" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A32" s="13" t="s">
+    <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="102"/>
       <c r="C32" s="102"/>
     </row>
-    <row r="33" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A33" s="15" t="s">
+    <row r="33" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="103"/>
       <c r="C33" s="103"/>
     </row>
-    <row r="34" spans="1:3" s="28" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A34" s="13" t="s">
+    <row r="34" spans="1:3" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="102"/>
       <c r="C34" s="102"/>
     </row>
-    <row r="35" spans="1:3" s="23" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A35" s="20" t="s">
+    <row r="35" spans="1:3" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="101"/>
       <c r="C35" s="101"/>
     </row>
-    <row r="36" spans="1:3" s="28" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>147</v>
+    <row r="36" spans="1:3" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="12" t="s">
+        <v>137</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A38" s="19" t="s">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" s="14"/>
+      <c r="B37" s="14"/>
+      <c r="C37" s="14"/>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="B38" s="30"/>
-[...5 lines deleted...]
-      <c r="A39" s="32" t="s">
+      <c r="B38" s="29"/>
+      <c r="C38" s="30" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="B39" s="33" t="s">
-[...6 lines deleted...]
-      <c r="B40" s="33" t="s">
+      <c r="B39" s="32" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="39"/>
+    </row>
+    <row r="40" spans="1:3" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="31"/>
+      <c r="B40" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" s="39"/>
+    </row>
+    <row r="41" spans="1:3" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="31"/>
+      <c r="B41" s="32" t="s">
         <v>106</v>
       </c>
-      <c r="C40" s="40"/>
-[...21 lines deleted...]
-      <c r="A44" s="38" t="s">
+      <c r="C41" s="39"/>
+    </row>
+    <row r="42" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="33"/>
+      <c r="B42" s="34"/>
+      <c r="C42" s="35"/>
+    </row>
+    <row r="43" spans="1:3" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B43" s="19"/>
+      <c r="C43" s="19"/>
+    </row>
+    <row r="44" spans="1:3" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B44" s="40" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="12"/>
+    </row>
+    <row r="45" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="14"/>
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+    </row>
+    <row r="46" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="14"/>
+      <c r="B46" s="14"/>
+      <c r="C46" s="14"/>
+    </row>
+    <row r="47" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="14"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="14"/>
+    </row>
+    <row r="54" spans="1:3" s="27" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="19" t="s">
         <v>112</v>
-      </c>
-[...22 lines deleted...]
-        <v>113</v>
       </c>
       <c r="B54" s="96"/>
       <c r="C54" s="96"/>
     </row>
-    <row r="55" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B55" s="96"/>
       <c r="C55" s="96"/>
     </row>
-    <row r="56" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B56" s="96"/>
       <c r="C56" s="96"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fw2fOk+QEEsoNNIfMyKzDZpR2BPzL2JJyWdjYpoRlkmZnB8UluMkhH6aaWTipfD3HoOn/9hQ2WSz+spyViRs8g==" saltValue="PEitKis2dQDrevomGMByVQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="27">
     <mergeCell ref="A29:XFD29"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B54:C56"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:XFD3"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>LD!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>B44</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
-            <xm:f>Listesdéroulante!$F$1:$F$8</xm:f>
+            <xm:f>Listesdéroulante!$F$1:$F$9</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G70"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A11" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:E1"/>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="D43" sqref="D43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7" style="42" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="1.453125" customWidth="1"/>
+    <col min="1" max="1" width="7" style="51" customWidth="1"/>
+    <col min="2" max="2" width="59.5703125" customWidth="1"/>
+    <col min="3" max="3" width="50.28515625" customWidth="1"/>
+    <col min="4" max="4" width="30.28515625" style="52" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="52" customWidth="1"/>
+    <col min="6" max="6" width="1.42578125" customWidth="1"/>
     <col min="7" max="7" width="0" hidden="1" customWidth="1"/>
-    <col min="8" max="16384" width="11.453125" hidden="1"/>
+    <col min="8" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C1" s="10"/>
+    <row r="1" spans="1:5" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="9"/>
       <c r="D1" s="124" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="E1" s="125"/>
     </row>
-    <row r="2" spans="1:5" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="A3" s="44" t="s">
+    <row r="2" spans="1:5" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="9"/>
+    </row>
+    <row r="3" spans="1:5" s="10" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A3" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="D3" s="45"/>
-[...6 lines deleted...]
-      <c r="A5" s="47">
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+    </row>
+    <row r="4" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D4" s="55"/>
+    </row>
+    <row r="5" spans="1:5" s="61" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="56">
         <v>1</v>
       </c>
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="49" t="s">
+      <c r="C5" s="58" t="s">
         <v>73</v>
       </c>
-      <c r="D5" s="50" t="s">
+      <c r="D5" s="59" t="s">
         <v>74</v>
       </c>
-      <c r="E5" s="51" t="s">
+      <c r="E5" s="60" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="53">
+    <row r="6" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="62">
         <v>1.1000000000000001</v>
       </c>
-      <c r="B6" s="54" t="s">
+      <c r="B6" s="63" t="s">
         <v>82</v>
       </c>
-      <c r="C6" s="55" t="s">
+      <c r="C6" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="D6" s="85"/>
-[...3 lines deleted...]
-      <c r="A7" s="53">
+      <c r="D6" s="42"/>
+      <c r="E6" s="43"/>
+    </row>
+    <row r="7" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="62">
         <v>1.2</v>
       </c>
-      <c r="B7" s="54" t="s">
+      <c r="B7" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="55" t="s">
+      <c r="C7" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="D7" s="85"/>
-[...3 lines deleted...]
-      <c r="A8" s="53">
+      <c r="D7" s="42"/>
+      <c r="E7" s="43"/>
+    </row>
+    <row r="8" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="62">
         <v>1.3</v>
       </c>
-      <c r="B8" s="54" t="s">
+      <c r="B8" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="C8" s="55" t="s">
+      <c r="C8" s="64" t="s">
         <v>78</v>
       </c>
-      <c r="D8" s="86"/>
-[...3 lines deleted...]
-      <c r="A9" s="53">
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+    </row>
+    <row r="9" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="62">
         <v>1.4</v>
       </c>
-      <c r="B9" s="54" t="s">
+      <c r="B9" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="55" t="s">
+      <c r="C9" s="64" t="s">
         <v>78</v>
       </c>
-      <c r="D9" s="85"/>
-[...3 lines deleted...]
-      <c r="A10" s="53">
+      <c r="D9" s="42"/>
+      <c r="E9" s="43"/>
+    </row>
+    <row r="10" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="62">
         <v>1.5</v>
       </c>
-      <c r="B10" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="55" t="s">
+      <c r="B10" s="63" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" s="64" t="s">
         <v>84</v>
       </c>
-      <c r="D10" s="85"/>
-[...3 lines deleted...]
-      <c r="A11" s="53">
+      <c r="D10" s="42"/>
+      <c r="E10" s="43"/>
+    </row>
+    <row r="11" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="62">
         <v>1.6</v>
       </c>
-      <c r="B11" s="54" t="s">
+      <c r="B11" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="C11" s="55" t="s">
+      <c r="C11" s="64" t="s">
         <v>83</v>
       </c>
-      <c r="D11" s="85"/>
-[...3 lines deleted...]
-      <c r="A12" s="53">
+      <c r="D11" s="42"/>
+      <c r="E11" s="43"/>
+    </row>
+    <row r="12" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="62">
         <v>1.7</v>
       </c>
-      <c r="B12" s="54" t="s">
+      <c r="B12" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="55" t="s">
-[...6 lines deleted...]
-      <c r="A13" s="47">
+      <c r="C12" s="64" t="s">
+        <v>103</v>
+      </c>
+      <c r="D12" s="42"/>
+      <c r="E12" s="43"/>
+    </row>
+    <row r="13" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="56">
         <v>2</v>
       </c>
-      <c r="B13" s="57" t="s">
+      <c r="B13" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="58"/>
-[...4 lines deleted...]
-      <c r="A14" s="53">
+      <c r="C13" s="68"/>
+      <c r="D13" s="69"/>
+      <c r="E13" s="70"/>
+    </row>
+    <row r="14" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="62">
         <v>2.1</v>
       </c>
-      <c r="B14" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="61" t="s">
+      <c r="B14" s="63" t="s">
         <v>92</v>
       </c>
-      <c r="D14" s="87"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" ht="85.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C14" s="91" t="s">
+        <v>91</v>
+      </c>
+      <c r="D14" s="92"/>
+      <c r="E14" s="71"/>
+    </row>
+    <row r="15" spans="1:5" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="132">
         <v>2.2000000000000002</v>
       </c>
       <c r="B15" s="126" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>94</v>
+      </c>
+      <c r="C15" s="72" t="s">
+        <v>136</v>
       </c>
       <c r="D15" s="130"/>
       <c r="E15" s="128"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="133"/>
       <c r="B16" s="127"/>
-      <c r="C16" s="63" t="s">
+      <c r="C16" s="41" t="s">
         <v>85</v>
       </c>
       <c r="D16" s="131"/>
       <c r="E16" s="129"/>
     </row>
-    <row r="17" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="133"/>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="63" t="s">
         <v>86</v>
       </c>
-      <c r="C17" s="56" t="s">
+      <c r="C17" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" s="66"/>
+    </row>
+    <row r="18" spans="1:5" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="133"/>
+      <c r="B18" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="73" t="s">
         <v>102</v>
       </c>
-      <c r="D17" s="85" t="s">
-[...12 lines deleted...]
-      <c r="D18" s="89" t="s">
+      <c r="D18" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="E18" s="86"/>
-[...2 lines deleted...]
-      <c r="A19" s="47">
+      <c r="E18" s="66"/>
+    </row>
+    <row r="19" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="56">
         <v>3</v>
       </c>
-      <c r="B19" s="57" t="s">
+      <c r="B19" s="67" t="s">
         <v>54</v>
       </c>
-      <c r="C19" s="58"/>
-[...4 lines deleted...]
-      <c r="A20" s="53">
+      <c r="C19" s="68"/>
+      <c r="D19" s="69"/>
+      <c r="E19" s="70"/>
+    </row>
+    <row r="20" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="62">
         <v>3.1</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="74" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="117"/>
       <c r="D20" s="118"/>
-      <c r="E20" s="90"/>
-[...2 lines deleted...]
-      <c r="A21" s="53">
+      <c r="E20" s="45"/>
+    </row>
+    <row r="21" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="62">
         <v>3.2</v>
       </c>
-      <c r="B21" s="65" t="s">
+      <c r="B21" s="74" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="117"/>
       <c r="D21" s="118"/>
-      <c r="E21" s="90"/>
-[...2 lines deleted...]
-      <c r="A22" s="47">
+      <c r="E21" s="45"/>
+    </row>
+    <row r="22" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="56">
         <v>4</v>
       </c>
-      <c r="B22" s="57" t="s">
+      <c r="B22" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="58"/>
-[...4 lines deleted...]
-      <c r="A23" s="53">
+      <c r="C22" s="68"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="70"/>
+    </row>
+    <row r="23" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="62">
         <v>4.0999999999999996</v>
       </c>
-      <c r="B23" s="54" t="s">
+      <c r="B23" s="63" t="s">
         <v>61</v>
       </c>
-      <c r="C23" s="66" t="s">
+      <c r="C23" s="75" t="s">
         <v>69</v>
       </c>
-      <c r="D23" s="91"/>
-[...3 lines deleted...]
-      <c r="A24" s="53">
+      <c r="D23" s="46"/>
+      <c r="E23" s="43"/>
+    </row>
+    <row r="24" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="62">
         <v>4.2</v>
       </c>
-      <c r="B24" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="66" t="s">
+      <c r="B24" s="63" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" s="75" t="s">
         <v>69</v>
       </c>
-      <c r="D24" s="85"/>
-[...3 lines deleted...]
-      <c r="A25" s="47">
+      <c r="D24" s="42"/>
+      <c r="E24" s="43"/>
+    </row>
+    <row r="25" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="56">
         <v>5</v>
       </c>
       <c r="B25" s="121" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="122"/>
       <c r="D25" s="122"/>
       <c r="E25" s="123"/>
     </row>
-    <row r="26" spans="1:5" ht="63" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="53">
+    <row r="26" spans="1:5" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="62">
         <v>5.0999999999999996</v>
       </c>
-      <c r="B26" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="55" t="s">
+      <c r="B26" s="63" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" s="64" t="s">
         <v>70</v>
       </c>
-      <c r="D26" s="85"/>
-[...3 lines deleted...]
-      <c r="A27" s="53">
+      <c r="D26" s="42"/>
+      <c r="E26" s="43"/>
+    </row>
+    <row r="27" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
         <v>5.2</v>
       </c>
-      <c r="B27" s="54" t="s">
+      <c r="B27" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="C27" s="55" t="s">
+      <c r="C27" s="64" t="s">
         <v>71</v>
       </c>
-      <c r="D27" s="85"/>
-[...3 lines deleted...]
-      <c r="A28" s="53">
+      <c r="D27" s="42"/>
+      <c r="E27" s="43"/>
+    </row>
+    <row r="28" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="62">
         <v>5.3</v>
       </c>
-      <c r="B28" s="65" t="s">
+      <c r="B28" s="74" t="s">
         <v>80</v>
       </c>
-      <c r="C28" s="55" t="s">
+      <c r="C28" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="D28" s="92"/>
-[...3 lines deleted...]
-      <c r="A29" s="47">
+      <c r="D28" s="47"/>
+      <c r="E28" s="43"/>
+    </row>
+    <row r="29" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="56">
         <v>6</v>
       </c>
-      <c r="B29" s="57" t="s">
+      <c r="B29" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="C29" s="58"/>
-[...4 lines deleted...]
-      <c r="A30" s="53">
+      <c r="C29" s="68"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="70"/>
+    </row>
+    <row r="30" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="62">
         <v>6.1</v>
       </c>
-      <c r="B30" s="65" t="s">
+      <c r="B30" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="66" t="s">
+      <c r="C30" s="75" t="s">
         <v>72</v>
       </c>
-      <c r="D30" s="91"/>
-[...3 lines deleted...]
-      <c r="A31" s="53">
+      <c r="D30" s="46"/>
+      <c r="E30" s="44"/>
+    </row>
+    <row r="31" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="62">
         <v>6.2</v>
       </c>
-      <c r="B31" s="67" t="s">
+      <c r="B31" s="76" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="117"/>
       <c r="D31" s="118"/>
-      <c r="E31" s="89"/>
-[...2 lines deleted...]
-      <c r="A32" s="47">
+      <c r="E31" s="44"/>
+    </row>
+    <row r="32" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="56">
         <v>7</v>
       </c>
       <c r="B32" s="119" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C32" s="120"/>
-      <c r="D32" s="59"/>
-[...3 lines deleted...]
-      <c r="A33" s="53">
+      <c r="D32" s="69"/>
+      <c r="E32" s="70"/>
+    </row>
+    <row r="33" spans="1:5" ht="200.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="62">
         <v>7.1</v>
       </c>
       <c r="B33" s="114"/>
       <c r="C33" s="115"/>
       <c r="D33" s="116"/>
-      <c r="E33" s="3"/>
-[...2 lines deleted...]
-      <c r="A34" s="50">
+      <c r="E33" s="77"/>
+    </row>
+    <row r="34" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="59">
         <v>8</v>
       </c>
-      <c r="B34" s="68" t="s">
-[...16 lines deleted...]
-      <c r="B36" s="15" t="s">
+      <c r="B34" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="C34" s="95" t="s">
+        <v>139</v>
+      </c>
+      <c r="D34" s="79"/>
+      <c r="E34" s="80"/>
+    </row>
+    <row r="35" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="81"/>
+      <c r="B35" s="82"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="83"/>
+      <c r="E35" s="83"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B36" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="C36" s="15" t="s">
+      <c r="C36" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="D36" s="75"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D36" s="84"/>
+      <c r="E36" s="84"/>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B37" s="112"/>
       <c r="C37" s="112"/>
-      <c r="D37" s="75"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B38" s="113"/>
       <c r="C38" s="113"/>
-      <c r="D38" s="75"/>
-[...4 lines deleted...]
-      <c r="C39" s="15" t="s">
+      <c r="D38" s="84"/>
+      <c r="E38" s="84"/>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B39" s="14"/>
+      <c r="C39" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="D39" s="75"/>
-[...3 lines deleted...]
-      <c r="B40" s="15" t="s">
+      <c r="D39" s="84"/>
+      <c r="E39" s="84"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B40" s="14" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="110"/>
-      <c r="D40" s="75"/>
-[...4 lines deleted...]
-        <v>90</v>
+      <c r="D40" s="84"/>
+      <c r="E40" s="84"/>
+    </row>
+    <row r="41" spans="1:5" ht="27" x14ac:dyDescent="0.25">
+      <c r="B41" s="85" t="s">
+        <v>89</v>
       </c>
       <c r="C41" s="111"/>
-      <c r="D41" s="75"/>
-[...6 lines deleted...]
-      <c r="B43" s="78" t="s">
+      <c r="D41" s="84"/>
+      <c r="E41" s="84"/>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="86"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B43" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="C43" s="79" t="s">
+      <c r="C43" s="88" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="B45" s="82" t="s">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B44" s="93">
+        <f>'1. Données générales'!B5</f>
+        <v>0</v>
+      </c>
+      <c r="C44" s="89">
+        <f>B44</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B45" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="C45" s="82" t="s">
+      <c r="C45" s="89" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="B47" s="84" t="s">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B46" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="C46" s="94" t="b">
+        <f>IF(C44="Madame Manuela Alagbe",Listesdéroulante!G1,IF(C44="Madame Daniela Celestino",Listesdéroulante!G2,IF(C44="Madame Armela Karadolami",Listesdéroulante!G3,IF(C44="Madame Christine Künzli",Listesdéroulante!G4,IF(C44="Madame Marina Machado",Listesdéroulante!G5,IF(C44="Madame Besarta Rexhaj",Listesdéroulante!G6,IF(C44="Madame Caroline Zbinden",Listesdéroulante!G8)))))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B47" s="90" t="s">
         <v>55</v>
       </c>
-      <c r="C47" s="84" t="b">
-[...27 lines deleted...]
-    <row r="70" x14ac:dyDescent="0.35"/>
+      <c r="C47" s="90"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B48" s="14"/>
+    </row>
+    <row r="49" spans="2:2" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="14"/>
+    </row>
+    <row r="50" spans="2:2" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="14"/>
+    </row>
+    <row r="51" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="52" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="53" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="65" x14ac:dyDescent="0.25"/>
+    <row r="66" x14ac:dyDescent="0.25"/>
+    <row r="67" x14ac:dyDescent="0.25"/>
+    <row r="68" x14ac:dyDescent="0.25"/>
+    <row r="69" x14ac:dyDescent="0.25"/>
+    <row r="70" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ajw+erTDfF3pdD20DBuWqmTb1hzzKJE2nQdLe7KuAhrM76Ubwy4k6B77vckpZJ4XPrx3NRsxhjIC0g1wDaChxg==" saltValue="gwDgf6t9o5rXiICxkwQN8A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="dq3mQ3Yl92s/6qrjcipNBBB+H5HXaE5U7fs5dJsYjd1YzFXC0wCdk987Ffn6OlNxoYNefSwjKe9Z0Ot8WYP+XA==" saltValue="L+lPaOVSVLcvA6WnniCLCw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="14">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="A15:A18"/>
     <mergeCell ref="C40:C41"/>
     <mergeCell ref="B37:B38"/>
     <mergeCell ref="C37:C38"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B25:E25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C16" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-    <hyperlink ref="C34" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="C14" location="'Etat des effectifs'!A1" display="Veuillez remplir le tableau de la page suivante" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="C34" r:id="rId2" xr:uid="{2A8F6308-EF83-46B8-9158-49B3A8C9FC9A}"/>
   </hyperlinks>
   <pageMargins left="0.25196850393700793" right="0.25196850393700793" top="0.39370078740157483" bottom="0.39370078740157483" header="0.29921259842519687" footer="0.29921259842519687"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="12" max="16383" man="1"/>
     <brk id="24" max="16383" man="1"/>
     <brk id="34" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q35"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A5" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:Q32"/>
+    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12:F12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="M1" s="7"/>
+    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
       <c r="N1" s="137" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="O1" s="137"/>
       <c r="P1" s="137"/>
       <c r="Q1" s="137"/>
     </row>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="M2" s="7"/>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
       <c r="N2" s="137"/>
       <c r="O2" s="137"/>
       <c r="P2" s="137"/>
       <c r="Q2" s="137"/>
     </row>
-    <row r="3" spans="1:17" ht="26" x14ac:dyDescent="0.6">
-[...2 lines deleted...]
-      <c r="M3" s="7"/>
+    <row r="3" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A3" s="3"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
       <c r="N3" s="137"/>
       <c r="O3" s="137"/>
       <c r="P3" s="137"/>
       <c r="Q3" s="137"/>
     </row>
-    <row r="4" spans="1:17" ht="26" x14ac:dyDescent="0.6">
-[...2 lines deleted...]
-      <c r="M4" s="7"/>
+    <row r="4" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A4" s="3"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
       <c r="N4" s="137"/>
       <c r="O4" s="137"/>
       <c r="P4" s="137"/>
       <c r="Q4" s="137"/>
     </row>
-    <row r="5" spans="1:17" ht="26" x14ac:dyDescent="0.6">
-[...2 lines deleted...]
-      <c r="M5" s="7"/>
+    <row r="5" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A5" s="3"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
       <c r="N5" s="137"/>
       <c r="O5" s="137"/>
       <c r="P5" s="137"/>
       <c r="Q5" s="137"/>
     </row>
-    <row r="6" spans="1:17" ht="26" x14ac:dyDescent="0.6">
-[...19 lines deleted...]
-    <row r="8" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A6" s="3"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+    </row>
+    <row r="7" spans="1:17" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+    </row>
+    <row r="8" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="134" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B8" s="138"/>
       <c r="C8" s="135"/>
-      <c r="D8" s="9" t="s">
-        <v>137</v>
+      <c r="D8" s="8" t="s">
+        <v>127</v>
       </c>
       <c r="E8" s="134" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="F8" s="135"/>
-      <c r="G8" s="9" t="s">
-        <v>117</v>
+      <c r="G8" s="8" t="s">
+        <v>115</v>
       </c>
       <c r="H8" s="134" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="I8" s="135"/>
-      <c r="J8" s="9" t="s">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="J8" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="K8" s="8" t="s">
+        <v>116</v>
       </c>
       <c r="L8" s="134" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="M8" s="135"/>
       <c r="N8" s="134" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="O8" s="135"/>
       <c r="P8" s="134" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="Q8" s="135"/>
     </row>
-    <row r="9" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="136"/>
       <c r="B9" s="136"/>
       <c r="C9" s="136"/>
-      <c r="D9" s="93"/>
+      <c r="D9" s="48"/>
       <c r="E9" s="136"/>
       <c r="F9" s="136"/>
-      <c r="G9" s="93"/>
+      <c r="G9" s="48"/>
       <c r="H9" s="136"/>
       <c r="I9" s="136"/>
-      <c r="J9" s="93"/>
-      <c r="K9" s="93"/>
+      <c r="J9" s="48"/>
+      <c r="K9" s="48"/>
       <c r="L9" s="136"/>
       <c r="M9" s="136"/>
       <c r="N9" s="136"/>
       <c r="O9" s="136"/>
       <c r="P9" s="136"/>
       <c r="Q9" s="136"/>
     </row>
-    <row r="10" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="139"/>
       <c r="B10" s="139"/>
       <c r="C10" s="139"/>
-      <c r="D10" s="94"/>
+      <c r="D10" s="49"/>
       <c r="E10" s="139"/>
       <c r="F10" s="139"/>
-      <c r="G10" s="94"/>
+      <c r="G10" s="49"/>
       <c r="H10" s="139"/>
       <c r="I10" s="139"/>
-      <c r="J10" s="94"/>
-      <c r="K10" s="94"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
       <c r="L10" s="139"/>
       <c r="M10" s="139"/>
       <c r="N10" s="139"/>
       <c r="O10" s="139"/>
       <c r="P10" s="139"/>
       <c r="Q10" s="139"/>
     </row>
-    <row r="11" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="136"/>
       <c r="B11" s="136"/>
       <c r="C11" s="136"/>
-      <c r="D11" s="93"/>
+      <c r="D11" s="48"/>
       <c r="E11" s="136"/>
       <c r="F11" s="136"/>
-      <c r="G11" s="93"/>
+      <c r="G11" s="48"/>
       <c r="H11" s="136"/>
       <c r="I11" s="136"/>
-      <c r="J11" s="93"/>
-      <c r="K11" s="93"/>
+      <c r="J11" s="48"/>
+      <c r="K11" s="48"/>
       <c r="L11" s="136"/>
       <c r="M11" s="136"/>
       <c r="N11" s="136"/>
       <c r="O11" s="136"/>
       <c r="P11" s="136"/>
       <c r="Q11" s="136"/>
     </row>
-    <row r="12" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="139"/>
       <c r="B12" s="139"/>
       <c r="C12" s="139"/>
-      <c r="D12" s="94"/>
+      <c r="D12" s="49"/>
       <c r="E12" s="139"/>
       <c r="F12" s="139"/>
-      <c r="G12" s="94"/>
+      <c r="G12" s="49"/>
       <c r="H12" s="139"/>
       <c r="I12" s="139"/>
-      <c r="J12" s="94"/>
-      <c r="K12" s="94"/>
+      <c r="J12" s="49"/>
+      <c r="K12" s="49"/>
       <c r="L12" s="139"/>
       <c r="M12" s="139"/>
       <c r="N12" s="139"/>
       <c r="O12" s="139"/>
       <c r="P12" s="139"/>
       <c r="Q12" s="139"/>
     </row>
-    <row r="13" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="136"/>
       <c r="B13" s="136"/>
       <c r="C13" s="136"/>
-      <c r="D13" s="93"/>
+      <c r="D13" s="48"/>
       <c r="E13" s="136"/>
       <c r="F13" s="136"/>
-      <c r="G13" s="93"/>
+      <c r="G13" s="48"/>
       <c r="H13" s="136"/>
       <c r="I13" s="136"/>
-      <c r="J13" s="93"/>
-      <c r="K13" s="93"/>
+      <c r="J13" s="48"/>
+      <c r="K13" s="48"/>
       <c r="L13" s="136"/>
       <c r="M13" s="136"/>
       <c r="N13" s="136"/>
       <c r="O13" s="136"/>
       <c r="P13" s="136"/>
       <c r="Q13" s="136"/>
     </row>
-    <row r="14" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="139"/>
       <c r="B14" s="139"/>
       <c r="C14" s="139"/>
-      <c r="D14" s="94"/>
+      <c r="D14" s="49"/>
       <c r="E14" s="139"/>
       <c r="F14" s="139"/>
-      <c r="G14" s="94"/>
+      <c r="G14" s="49"/>
       <c r="H14" s="139"/>
       <c r="I14" s="139"/>
-      <c r="J14" s="94"/>
-      <c r="K14" s="94"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="49"/>
       <c r="L14" s="139"/>
       <c r="M14" s="139"/>
       <c r="N14" s="139"/>
       <c r="O14" s="139"/>
       <c r="P14" s="139"/>
       <c r="Q14" s="139"/>
     </row>
-    <row r="15" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="136"/>
       <c r="B15" s="136"/>
       <c r="C15" s="136"/>
-      <c r="D15" s="93"/>
+      <c r="D15" s="48"/>
       <c r="E15" s="136"/>
       <c r="F15" s="136"/>
-      <c r="G15" s="93"/>
+      <c r="G15" s="48"/>
       <c r="H15" s="136"/>
       <c r="I15" s="136"/>
-      <c r="J15" s="93"/>
-      <c r="K15" s="93"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
       <c r="L15" s="136"/>
       <c r="M15" s="136"/>
       <c r="N15" s="136"/>
       <c r="O15" s="136"/>
       <c r="P15" s="136"/>
       <c r="Q15" s="136"/>
     </row>
-    <row r="16" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="139"/>
       <c r="B16" s="139"/>
       <c r="C16" s="139"/>
-      <c r="D16" s="94"/>
+      <c r="D16" s="49"/>
       <c r="E16" s="139"/>
       <c r="F16" s="139"/>
-      <c r="G16" s="94"/>
+      <c r="G16" s="49"/>
       <c r="H16" s="139"/>
       <c r="I16" s="139"/>
-      <c r="J16" s="94"/>
-      <c r="K16" s="94"/>
+      <c r="J16" s="49"/>
+      <c r="K16" s="49"/>
       <c r="L16" s="139"/>
       <c r="M16" s="139"/>
       <c r="N16" s="139"/>
       <c r="O16" s="139"/>
       <c r="P16" s="139"/>
       <c r="Q16" s="139"/>
     </row>
-    <row r="17" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="136"/>
       <c r="B17" s="136"/>
       <c r="C17" s="136"/>
-      <c r="D17" s="93"/>
+      <c r="D17" s="48"/>
       <c r="E17" s="136"/>
       <c r="F17" s="136"/>
-      <c r="G17" s="93"/>
+      <c r="G17" s="48"/>
       <c r="H17" s="136"/>
       <c r="I17" s="136"/>
-      <c r="J17" s="93"/>
-      <c r="K17" s="93"/>
+      <c r="J17" s="48"/>
+      <c r="K17" s="48"/>
       <c r="L17" s="136"/>
       <c r="M17" s="136"/>
       <c r="N17" s="136"/>
       <c r="O17" s="136"/>
       <c r="P17" s="136"/>
       <c r="Q17" s="136"/>
     </row>
-    <row r="18" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="139"/>
       <c r="B18" s="139"/>
       <c r="C18" s="139"/>
-      <c r="D18" s="94"/>
+      <c r="D18" s="49"/>
       <c r="E18" s="139"/>
       <c r="F18" s="139"/>
-      <c r="G18" s="94"/>
+      <c r="G18" s="49"/>
       <c r="H18" s="139"/>
       <c r="I18" s="139"/>
-      <c r="J18" s="94"/>
-      <c r="K18" s="94"/>
+      <c r="J18" s="49"/>
+      <c r="K18" s="49"/>
       <c r="L18" s="139"/>
       <c r="M18" s="139"/>
       <c r="N18" s="139"/>
       <c r="O18" s="139"/>
       <c r="P18" s="139"/>
       <c r="Q18" s="139"/>
     </row>
-    <row r="19" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="136"/>
       <c r="B19" s="136"/>
       <c r="C19" s="136"/>
-      <c r="D19" s="93"/>
+      <c r="D19" s="48"/>
       <c r="E19" s="136"/>
       <c r="F19" s="136"/>
-      <c r="G19" s="93"/>
+      <c r="G19" s="48"/>
       <c r="H19" s="136"/>
       <c r="I19" s="136"/>
-      <c r="J19" s="93"/>
-      <c r="K19" s="93"/>
+      <c r="J19" s="48"/>
+      <c r="K19" s="48"/>
       <c r="L19" s="136"/>
       <c r="M19" s="136"/>
       <c r="N19" s="136"/>
       <c r="O19" s="136"/>
       <c r="P19" s="136"/>
       <c r="Q19" s="136"/>
     </row>
-    <row r="20" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="139"/>
       <c r="B20" s="139"/>
       <c r="C20" s="139"/>
-      <c r="D20" s="94"/>
+      <c r="D20" s="49"/>
       <c r="E20" s="139"/>
       <c r="F20" s="139"/>
-      <c r="G20" s="94"/>
+      <c r="G20" s="49"/>
       <c r="H20" s="139"/>
       <c r="I20" s="139"/>
-      <c r="J20" s="94"/>
-      <c r="K20" s="94"/>
+      <c r="J20" s="49"/>
+      <c r="K20" s="49"/>
       <c r="L20" s="139"/>
       <c r="M20" s="139"/>
       <c r="N20" s="139"/>
       <c r="O20" s="139"/>
       <c r="P20" s="139"/>
       <c r="Q20" s="139"/>
     </row>
-    <row r="21" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="136"/>
       <c r="B21" s="136"/>
       <c r="C21" s="136"/>
-      <c r="D21" s="93"/>
+      <c r="D21" s="48"/>
       <c r="E21" s="136"/>
       <c r="F21" s="136"/>
-      <c r="G21" s="93"/>
+      <c r="G21" s="48"/>
       <c r="H21" s="136"/>
       <c r="I21" s="136"/>
-      <c r="J21" s="93"/>
-      <c r="K21" s="93"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
       <c r="L21" s="136"/>
       <c r="M21" s="136"/>
       <c r="N21" s="136"/>
       <c r="O21" s="136"/>
       <c r="P21" s="136"/>
       <c r="Q21" s="136"/>
     </row>
-    <row r="22" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="139"/>
       <c r="B22" s="139"/>
       <c r="C22" s="139"/>
-      <c r="D22" s="94"/>
+      <c r="D22" s="49"/>
       <c r="E22" s="139"/>
       <c r="F22" s="139"/>
-      <c r="G22" s="94"/>
+      <c r="G22" s="49"/>
       <c r="H22" s="139"/>
       <c r="I22" s="139"/>
-      <c r="J22" s="94"/>
-      <c r="K22" s="94"/>
+      <c r="J22" s="49"/>
+      <c r="K22" s="49"/>
       <c r="L22" s="139"/>
       <c r="M22" s="139"/>
       <c r="N22" s="139"/>
       <c r="O22" s="139"/>
       <c r="P22" s="139"/>
       <c r="Q22" s="139"/>
     </row>
-    <row r="23" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="136"/>
       <c r="B23" s="136"/>
       <c r="C23" s="136"/>
-      <c r="D23" s="93"/>
+      <c r="D23" s="48"/>
       <c r="E23" s="136"/>
       <c r="F23" s="136"/>
-      <c r="G23" s="93"/>
+      <c r="G23" s="48"/>
       <c r="H23" s="136"/>
       <c r="I23" s="136"/>
-      <c r="J23" s="93"/>
-      <c r="K23" s="93"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
       <c r="L23" s="136"/>
       <c r="M23" s="136"/>
       <c r="N23" s="136"/>
       <c r="O23" s="136"/>
       <c r="P23" s="136"/>
       <c r="Q23" s="136"/>
     </row>
-    <row r="24" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="139"/>
       <c r="B24" s="139"/>
       <c r="C24" s="139"/>
-      <c r="D24" s="94"/>
+      <c r="D24" s="49"/>
       <c r="E24" s="139"/>
       <c r="F24" s="139"/>
-      <c r="G24" s="94"/>
+      <c r="G24" s="49"/>
       <c r="H24" s="139"/>
       <c r="I24" s="139"/>
-      <c r="J24" s="94"/>
-      <c r="K24" s="94"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="49"/>
       <c r="L24" s="139"/>
       <c r="M24" s="139"/>
       <c r="N24" s="139"/>
       <c r="O24" s="139"/>
       <c r="P24" s="139"/>
       <c r="Q24" s="139"/>
     </row>
-    <row r="26" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="137" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B26" s="137"/>
       <c r="C26" s="137"/>
       <c r="D26" s="137"/>
       <c r="E26" s="137"/>
       <c r="F26" s="137"/>
       <c r="G26" s="137"/>
       <c r="H26" s="137"/>
       <c r="I26" s="137"/>
       <c r="J26" s="137"/>
       <c r="K26" s="137"/>
       <c r="L26" s="137"/>
       <c r="M26" s="137"/>
       <c r="N26" s="137"/>
       <c r="O26" s="137"/>
       <c r="P26" s="137"/>
       <c r="Q26" s="137"/>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A27" s="137"/>
       <c r="B27" s="137"/>
       <c r="C27" s="137"/>
       <c r="D27" s="137"/>
       <c r="E27" s="137"/>
       <c r="F27" s="137"/>
       <c r="G27" s="137"/>
       <c r="H27" s="137"/>
       <c r="I27" s="137"/>
       <c r="J27" s="137"/>
       <c r="K27" s="137"/>
       <c r="L27" s="137"/>
       <c r="M27" s="137"/>
       <c r="N27" s="137"/>
       <c r="O27" s="137"/>
       <c r="P27" s="137"/>
       <c r="Q27" s="137"/>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A28" s="137"/>
       <c r="B28" s="137"/>
       <c r="C28" s="137"/>
       <c r="D28" s="137"/>
       <c r="E28" s="137"/>
       <c r="F28" s="137"/>
       <c r="G28" s="137"/>
       <c r="H28" s="137"/>
       <c r="I28" s="137"/>
       <c r="J28" s="137"/>
       <c r="K28" s="137"/>
       <c r="L28" s="137"/>
       <c r="M28" s="137"/>
       <c r="N28" s="137"/>
       <c r="O28" s="137"/>
       <c r="P28" s="137"/>
       <c r="Q28" s="137"/>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A29" s="137"/>
       <c r="B29" s="137"/>
       <c r="C29" s="137"/>
       <c r="D29" s="137"/>
       <c r="E29" s="137"/>
       <c r="F29" s="137"/>
       <c r="G29" s="137"/>
       <c r="H29" s="137"/>
       <c r="I29" s="137"/>
       <c r="J29" s="137"/>
       <c r="K29" s="137"/>
       <c r="L29" s="137"/>
       <c r="M29" s="137"/>
       <c r="N29" s="137"/>
       <c r="O29" s="137"/>
       <c r="P29" s="137"/>
       <c r="Q29" s="137"/>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A30" s="137"/>
       <c r="B30" s="137"/>
       <c r="C30" s="137"/>
       <c r="D30" s="137"/>
       <c r="E30" s="137"/>
       <c r="F30" s="137"/>
       <c r="G30" s="137"/>
       <c r="H30" s="137"/>
       <c r="I30" s="137"/>
       <c r="J30" s="137"/>
       <c r="K30" s="137"/>
       <c r="L30" s="137"/>
       <c r="M30" s="137"/>
       <c r="N30" s="137"/>
       <c r="O30" s="137"/>
       <c r="P30" s="137"/>
       <c r="Q30" s="137"/>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A31" s="137"/>
       <c r="B31" s="137"/>
       <c r="C31" s="137"/>
       <c r="D31" s="137"/>
       <c r="E31" s="137"/>
       <c r="F31" s="137"/>
       <c r="G31" s="137"/>
       <c r="H31" s="137"/>
       <c r="I31" s="137"/>
       <c r="J31" s="137"/>
       <c r="K31" s="137"/>
       <c r="L31" s="137"/>
       <c r="M31" s="137"/>
       <c r="N31" s="137"/>
       <c r="O31" s="137"/>
       <c r="P31" s="137"/>
       <c r="Q31" s="137"/>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A32" s="137"/>
       <c r="B32" s="137"/>
       <c r="C32" s="137"/>
       <c r="D32" s="137"/>
       <c r="E32" s="137"/>
       <c r="F32" s="137"/>
       <c r="G32" s="137"/>
       <c r="H32" s="137"/>
       <c r="I32" s="137"/>
       <c r="J32" s="137"/>
       <c r="K32" s="137"/>
       <c r="L32" s="137"/>
       <c r="M32" s="137"/>
       <c r="N32" s="137"/>
       <c r="O32" s="137"/>
       <c r="P32" s="137"/>
       <c r="Q32" s="137"/>
     </row>
-    <row r="35" spans="9:9" x14ac:dyDescent="0.35">
+    <row r="35" spans="9:9" x14ac:dyDescent="0.25">
       <c r="I35" s="1"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Yy1j38nRDHGrEh+7RNHXtowHzlWw+lhOEEhaDQ9r+Z5joT0lEgkiZnrN8ngaFDuH4OBIQCrBrY1H868UYLPLTA==" saltValue="OziMZ/2O6h6WDAn9nTLMMw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="104">
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="N15:O15"/>
     <mergeCell ref="N16:O16"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="N18:O18"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="P13:Q13"/>
     <mergeCell ref="P14:Q14"/>
     <mergeCell ref="P15:Q15"/>
     <mergeCell ref="P16:Q16"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="P18:Q18"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="P21:Q21"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="L24:M24"/>
@@ -4121,240 +4123,260 @@
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="N1:Q5"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="N8:O8"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Feuil3"/>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F1" sqref="F1:G8"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.26953125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="45.54296875" customWidth="1"/>
+    <col min="1" max="1" width="14.28515625" customWidth="1"/>
+    <col min="2" max="2" width="2.7109375" customWidth="1"/>
+    <col min="3" max="3" width="27.5703125" customWidth="1"/>
+    <col min="4" max="4" width="2.5703125" customWidth="1"/>
+    <col min="6" max="6" width="29.28515625" customWidth="1"/>
+    <col min="7" max="7" width="45.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>41</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+        <v>117</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+        <v>140</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="G4" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G4" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+        <v>120</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="G6" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G6" s="1" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+        <v>122</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+        <v>123</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C11" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C12" s="2" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
-  <dataValidations count="1">
-[...3 lines deleted...]
-  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="G3" r:id="rId1" xr:uid="{5A33EBD1-8C49-4263-B927-ACEF7E56D656}"/>
+    <hyperlink ref="G1" r:id="rId2" xr:uid="{95A3307D-4AD0-47A6-A885-8389C1BBB4FC}"/>
+    <hyperlink ref="G2" r:id="rId3" xr:uid="{AECEEFFE-6689-4FFA-901A-609F6E0BB7F8}"/>
+    <hyperlink ref="G4" r:id="rId4" xr:uid="{1A60692E-4E95-466B-9B05-5048A484063C}"/>
+    <hyperlink ref="G5" r:id="rId5" xr:uid="{690A4DB4-60FE-4DE0-8265-B3297A4889D5}"/>
+    <hyperlink ref="G6" r:id="rId6" xr:uid="{895DD1E4-75D6-41C8-88FD-AE7B85522BCF}"/>
+    <hyperlink ref="G7" r:id="rId7" xr:uid="{9CCC0EA1-1B9B-4AE6-A073-2EC3C00F2E6C}"/>
+    <hyperlink ref="G8" r:id="rId8" xr:uid="{2E97B4E3-5E47-466D-B9E6-A70A9C3EA094}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
         <v>110</v>
-      </c>
-[...3 lines deleted...]
-        <v>111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A C H r 3 X J 6 5 L T 2 l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w A E W v Q r r T l h q M k l I G F g d J T E y M a 1 M K N E I x b b H c z c E j e Q U x i r o 5 / v f f 8 P / 9 e q P Z 2 L X B R R q r e p 2 C C G I Q S C 3 6 U u k 6 B Y O r w h X I G N 1 x c e K 1 D C Z Z 2 2 S 0 Z Q o a 5 8 4 J Q t 5 7 6 B e w N z U i G E f o W G z 3 o p E d B x 9 Z / Z d D p a 3 j W k j A 6 O E 1 h h E Y x T F c k j X E F M 2 Q F k p / B T L t f b Y / k O Z D 6 w Y j W W X C f E P R H C l 6 f 2 A P U E s D B B Q A A g A I A A h 6 9 1 w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A I e v d c K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A A I e v d c n r k t P a U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A C H r 3 X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A I e v d c K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A o t 0 M M i x c I U + G m F g 3 4 Z Y 0 s w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A B / C p S Q v 5 L / D U I c 8 Q Q M u A m 5 F C a k 3 q x J P e M P t m H N F a V X s g A A A A A O g A A A A A I A A C A A A A B G a I b v 6 U g g / D D y N M 6 l 9 C Y 3 4 J t 0 f L V h r 0 7 I i v W 5 x w 8 m K l A A A A B 3 c L O g C m D T f q L P 8 k F 1 Y Y l l e 6 p q Q l M 7 E I o N T x t c F Q N 0 V Q E Y K A z n u s K R t c f U b g A 4 e 4 g C o C V j j S B P o F Z K f O g p / z H b w X q Y T x B H + h R L c m y 0 k R v y S E A A A A C Z M 7 2 l p 6 Z q S F N b k h 2 C J B p B + 2 8 I L Z m R F Z 1 c 1 d c G N 0 u Q v z 7 5 e m 2 d C C R 1 C V P V y n 7 K 8 A R E y d C d q i f u B q 7 / M + O J X t 6 k < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{153A6FEC-8BB6-4AC2-8ED4-ABA394DDB370}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -4362,33 +4384,33 @@
       <vt:lpstr>1. Données générales</vt:lpstr>
       <vt:lpstr>2. Données en lien avec l'OPE</vt:lpstr>
       <vt:lpstr>2.1 Informations personnel</vt:lpstr>
       <vt:lpstr>Listesdéroulante</vt:lpstr>
       <vt:lpstr>LD</vt:lpstr>
       <vt:lpstr>Direction</vt:lpstr>
       <vt:lpstr>Educatrice_PE</vt:lpstr>
       <vt:lpstr>Fonction</vt:lpstr>
       <vt:lpstr>IPE</vt:lpstr>
       <vt:lpstr>O_N</vt:lpstr>
       <vt:lpstr>oui</vt:lpstr>
       <vt:lpstr>Personnel_éducatif</vt:lpstr>
       <vt:lpstr>TEL_IPE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Zbinden Chappuis Caroline</dc:creator>
+  <dc:creator>Germanier Cindy</dc:creator>
   <dc:description>2018_01_31_version1.0_pubiée_web</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>