--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Risse Daniel\01_Projets\Projet_FormulairePrimeDémolition\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{056FB50B-808B-4D4B-B7E1-7DED0D456C3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9CD81A5-CD30-4AB6-B9EE-C5A21D130172}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" firstSheet="1" activeTab="1" xr2:uid="{B6D85F56-AC87-4F15-A380-1177FC8FC008}"/>
+    <workbookView xWindow="19095" yWindow="0" windowWidth="19410" windowHeight="21705" firstSheet="1" activeTab="1" xr2:uid="{B6D85F56-AC87-4F15-A380-1177FC8FC008}"/>
   </bookViews>
   <sheets>
     <sheet name="Referenz" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Zusammenfassung" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F8" i="2" l="1"/>
+  <c r="G8" i="2" l="1"/>
+  <c r="G9" i="2"/>
+  <c r="G10" i="2"/>
+  <c r="G7" i="2"/>
+  <c r="F8" i="2"/>
   <c r="F9" i="2"/>
   <c r="F10" i="2"/>
   <c r="F7" i="2"/>
-  <c r="G8" i="2"/>
-[...2 lines deleted...]
-  <c r="G7" i="2"/>
   <c r="A7" i="2" l="1"/>
   <c r="A10" i="2"/>
   <c r="A9" i="2"/>
   <c r="A8" i="2"/>
   <c r="F11" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Risse Daniel</author>
   </authors>
   <commentList>
     <comment ref="B6" authorId="0" shapeId="0" xr:uid="{1821D917-B153-450D-BF6A-1BDC7EAB3E0F}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t>Wahl der Art der abzubrechenden Baute</t>
@@ -286,59 +286,59 @@
         <scheme val="minor"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <r>
       <t>7 - Leichte Baute, wiederverwendbar (z.B. Tunnel-Unterstand, Tunnel für die landwirtschaftliche Nutzung, den Gemüseanbau oder den Gartenbau, Bienenstock, Jurte, Container) - 5.- / m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <t>8 - Andere - Betrag festzulegen</t>
   </si>
   <si>
-    <t>Festzulegen</t>
-[...1 lines deleted...]
-  <si>
     <t>itte speichern Sie das Formular auf Ihrem Computer ab, um es auszufüllen.
 Die orangen Kästchen müssen ausgefüllt werden, bevor das Formular eingereicht wird.
 Bitte füllen Sie ein neues Formular aus, wenn sie mehr als 4 Bauten angeben.</t>
   </si>
   <si>
     <t>Kommentar</t>
+  </si>
+  <si>
+    <t>Zwischen CHF 5.00 und CHF 30.00 (Betrag von der RIMU festzulegen)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -539,51 +539,58 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="6">
+  <dxfs count="7">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
@@ -923,51 +930,51 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E60BAC4-6772-441D-BE5B-B5E54A3C9C19}">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="74.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="2" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="3">
         <v>30</v>
       </c>
     </row>
@@ -997,239 +1004,237 @@
     </row>
     <row r="6" spans="1:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="3">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="46.5" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" ht="60" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{999119A3-1DC0-45FE-8633-423BE9A49E84}">
   <dimension ref="A2:G11"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
     <col min="2" max="4" width="60.7109375" style="2" customWidth="1"/>
-    <col min="5" max="5" width="20.7109375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="20.7109375" style="2" customWidth="1"/>
+    <col min="5" max="7" width="30.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="18"/>
     </row>
     <row r="4" spans="1:7" ht="125.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="15"/>
     </row>
     <row r="6" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="str">
         <f>IF(OR(B7&lt;&gt;"",C7&lt;&gt;"",D7&lt;&gt;"",E7&lt;&gt;"",F7&lt;&gt;"",G7&lt;&gt;""),1,"")</f>
         <v/>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="6"/>
       <c r="F7" s="8" t="str">
-        <f>IF(ISBLANK(B7),"",IF($B7&lt;&gt;"8 - Andere - Betrag festzulegen",$E7*VLOOKUP($B7,Referenz!$A$2:$B$9,2),"Durch die RIMU zu bestimmen"))</f>
+        <f>IF(ISBLANK(B7),"",IF($B7&lt;&gt;"8 - Andere - Betrag festzulegen",$E7*VLOOKUP($B7,Referenz!$A$2:$B$9,2),Referenz!$B$9))</f>
         <v/>
       </c>
       <c r="G7" s="9" t="str">
-        <f>IF(OR(AND(B7="8 - Autres",OR(C7="",D7="")),AND(NOT(ISBLANK(B7)),ISBLANK(E7)),AND(ISBLANK(B7),OR(NOT(ISBLANK(C7)),NOT(ISBLANK(D7)),NOT(ISBLANK(E7))))),"Bitte füllen Sie die fehlenden Kästchen aus","")</f>
+        <f>IF(OR(AND($B7=Referenz!$A$9,OR(ISBLANK(C7),ISBLANK(D7),ISBLANK(E7))),AND(NOT(ISBLANK(B7)),ISBLANK(E7)),AND(ISBLANK(B7),OR(NOT(ISBLANK(C7)),NOT(ISBLANK(D7)),NOT(ISBLANK(E7))))),"Bitte füllen Sie die fehlenden Kästchen aus","")</f>
         <v/>
       </c>
     </row>
     <row r="8" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="str">
         <f>IF(OR(B8&lt;&gt;"",C8&lt;&gt;"",D8&lt;&gt;"",E8&lt;&gt;"",F8&lt;&gt;"",G8&lt;&gt;""),2,"")</f>
         <v/>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="6"/>
       <c r="F8" s="8" t="str">
-        <f>IF(ISBLANK(B8),"",IF($B8&lt;&gt;"8 - Andere - Betrag festzulegen",$E8*VLOOKUP($B8,Referenz!$A$2:$B$9,2),"Durch die RIMU zu bestimmen"))</f>
+        <f>IF(ISBLANK(B8),"",IF($B8&lt;&gt;"8 - Andere - Betrag festzulegen",$E8*VLOOKUP($B8,Referenz!$A$2:$B$9,2),Referenz!$B$9))</f>
         <v/>
       </c>
       <c r="G8" s="9" t="str">
-        <f t="shared" ref="G8:G10" si="0">IF(OR(AND(B8="8 - Autres",OR(C8="",D8="")),AND(NOT(ISBLANK(B8)),ISBLANK(E8)),AND(ISBLANK(B8),OR(NOT(ISBLANK(C8)),NOT(ISBLANK(D8)),NOT(ISBLANK(E8))))),"Bitte füllen Sie die fehlenden Kästchen aus","")</f>
+        <f>IF(OR(AND($B8=Referenz!$A$9,OR(ISBLANK(C8),ISBLANK(D8),ISBLANK(E8))),AND(NOT(ISBLANK(B8)),ISBLANK(E8)),AND(ISBLANK(B8),OR(NOT(ISBLANK(C8)),NOT(ISBLANK(D8)),NOT(ISBLANK(E8))))),"Bitte füllen Sie die fehlenden Kästchen aus","")</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="str">
         <f>IF(OR(B9&lt;&gt;"",C9&lt;&gt;"",D9&lt;&gt;"",E9&lt;&gt;"",F9&lt;&gt;"",G9&lt;&gt;""),3,"")</f>
         <v/>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="6"/>
       <c r="F9" s="8" t="str">
-        <f>IF(ISBLANK(B9),"",IF($B9&lt;&gt;"8 - Andere - Betrag festzulegen",$E9*VLOOKUP($B9,Referenz!$A$2:$B$9,2),"Durch die RIMU zu bestimmen"))</f>
+        <f>IF(ISBLANK(B9),"",IF($B9&lt;&gt;"8 - Andere - Betrag festzulegen",$E9*VLOOKUP($B9,Referenz!$A$2:$B$9,2),Referenz!$B$9))</f>
         <v/>
       </c>
       <c r="G9" s="9" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(OR(AND($B9=Referenz!$A$9,OR(ISBLANK(C9),ISBLANK(D9),ISBLANK(E9))),AND(NOT(ISBLANK(B9)),ISBLANK(E9)),AND(ISBLANK(B9),OR(NOT(ISBLANK(C9)),NOT(ISBLANK(D9)),NOT(ISBLANK(E9))))),"Bitte füllen Sie die fehlenden Kästchen aus","")</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="str">
         <f>IF(OR(B10&lt;&gt;"",C10&lt;&gt;"",D10&lt;&gt;"",E10&lt;&gt;"",F10&lt;&gt;"",G10&lt;&gt;""),4,"")</f>
         <v/>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="6"/>
       <c r="F10" s="8" t="str">
-        <f>IF(ISBLANK(B10),"",IF($B10&lt;&gt;"8 - Andere - Betrag festzulegen",$E10*VLOOKUP($B10,Referenz!$A$2:$B$9,2),"Durch die RIMU zu bestimmen"))</f>
+        <f>IF(ISBLANK(B10),"",IF($B10&lt;&gt;"8 - Andere - Betrag festzulegen",$E10*VLOOKUP($B10,Referenz!$A$2:$B$9,2),Referenz!$B$9))</f>
         <v/>
       </c>
       <c r="G10" s="9" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(OR(AND($B10=Referenz!$A$9,OR(ISBLANK(C10),ISBLANK(D10),ISBLANK(E10))),AND(NOT(ISBLANK(B10)),ISBLANK(E10)),AND(ISBLANK(B10),OR(NOT(ISBLANK(C10)),NOT(ISBLANK(D10)),NOT(ISBLANK(E10))))),"Bitte füllen Sie die fehlenden Kästchen aus","")</f>
         <v/>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="10"/>
       <c r="B11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="12"/>
       <c r="F11" s="8">
         <f>SUMIF(F7:F10,"&lt;&gt;")</f>
         <v>0</v>
       </c>
       <c r="G11" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="kfJaBSIrh+LPerYgWzxRn/yAVBxsPA2t6RAoUOmI9oqJDKYp2faFX+EuX1Ucwldq+Ag8RppGzM5xjIapMkrqpQ==" saltValue="5Rc8MNWQ4I59SafKA7z6wA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="54TWNJUCLPIJi4I/ockeFfZrs3vpFsTIjhe7h6K1oebzVOZTZ+tbzW2CLSdXjESp+/z4D6u4CuhFkVMhr0bZBA==" saltValue="8CZd5CDRIkkVFuDr/l9OQQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <conditionalFormatting sqref="B7:B10">
-    <cfRule type="expression" dxfId="5" priority="2">
+    <cfRule type="expression" dxfId="6" priority="3">
       <formula>AND(ISBLANK(B7),OR(NOT(ISBLANK(C7)),NOT(ISBLANK(D7)),NOT(ISBLANK(E7))))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:C10">
-    <cfRule type="expression" dxfId="4" priority="3">
+    <cfRule type="expression" dxfId="5" priority="4">
       <formula>AND($B7="8 - Andere - Betrag festzulegen",$C7="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D7:D10">
-    <cfRule type="expression" dxfId="3" priority="4">
+    <cfRule type="expression" dxfId="4" priority="5">
       <formula>AND($B7="8 - Andere - Betrag festzulegen",$D7="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E7:E10">
-    <cfRule type="expression" dxfId="2" priority="1">
+    <cfRule type="expression" dxfId="3" priority="2">
       <formula>AND(ISBLANK(E7),OR(NOT(ISBLANK(B7)),NOT(ISBLANK(C7)),NOT(ISBLANK(D7))))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="1" priority="5">
+    <cfRule type="expression" dxfId="2" priority="6">
       <formula>AND($B7&lt;&gt;"",$E7="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G7:G10">
-    <cfRule type="expression" dxfId="0" priority="6">
+    <cfRule type="expression" dxfId="0" priority="1">
       <formula>$G7&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="Champ obligatoire" error="Veuillez remplir" sqref="C7:C10" xr:uid="{0848BF1F-C8FA-4A6F-A251-8B2FABADEBB5}"/>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E10" xr:uid="{7178AF69-FD50-4E29-9433-6DC871533BB8}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0628BE44-73DB-44B5-9D2F-9E2762065501}">
           <x14:formula1>
             <xm:f>Referenz!$A$2:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>B7:B10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>