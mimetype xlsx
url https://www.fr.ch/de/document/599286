--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -8,53 +8,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Risse Daniel\01_Projets\Projet_FormulairePrimeDémolition\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EAC5FAA-6EE5-490B-B123-629AD961D150}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{056FB50B-808B-4D4B-B7E1-7DED0D456C3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11020" firstSheet="1" activeTab="1" xr2:uid="{B6D85F56-AC87-4F15-A380-1177FC8FC008}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" firstSheet="1" activeTab="1" xr2:uid="{B6D85F56-AC87-4F15-A380-1177FC8FC008}"/>
   </bookViews>
   <sheets>
     <sheet name="Referenz" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Zusammenfassung" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
@@ -143,64 +143,57 @@
     </comment>
     <comment ref="F6" authorId="0" shapeId="0" xr:uid="{9B9C3095-67DE-4988-8F91-19B68BB83C83}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t>Automatische Berechnung</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Die orangen Kästchen müssen ausgefüllt werden, bevor das Formular eingereicht wird
-[...2 lines deleted...]
-  <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Nr.</t>
   </si>
   <si>
     <t>Beschreibung</t>
-  </si>
-[...1 lines deleted...]
-    <t>Komentar</t>
   </si>
   <si>
     <t>Volumen ( m3)</t>
   </si>
   <si>
     <t>Betrag</t>
   </si>
   <si>
     <t>Hinweis</t>
   </si>
   <si>
     <t>Formular zum Gesuch für den Erhalt einer Abbruchprämie</t>
   </si>
   <si>
     <t xml:space="preserve">Art der abgebrochenen Baute </t>
   </si>
   <si>
     <t>Pauschalbetrag 
 pro Kubikmeter</t>
   </si>
   <si>
     <r>
       <t>2 - Gemischt genutztes Gebäude (Gebäude für den Aufenthalt oder die Aufnahme von Personen mit einem Teil für die landwirtschaftliche/gartenbauliche Bewirtschaftung oder für handwerkliche/gewerbliche Tätigkeiten) - 20.- / m</t>
     </r>
     <r>
@@ -294,50 +287,58 @@
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <r>
       <t>7 - Leichte Baute, wiederverwendbar (z.B. Tunnel-Unterstand, Tunnel für die landwirtschaftliche Nutzung, den Gemüseanbau oder den Gartenbau, Bienenstock, Jurte, Container) - 5.- / m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <t>8 - Andere - Betrag festzulegen</t>
   </si>
   <si>
     <t>Festzulegen</t>
+  </si>
+  <si>
+    <t>itte speichern Sie das Formular auf Ihrem Computer ab, um es auszufüllen.
+Die orangen Kästchen müssen ausgefüllt werden, bevor das Formular eingereicht wird.
+Bitte füllen Sie ein neues Formular aus, wenn sie mehr als 4 Bauten angeben.</t>
+  </si>
+  <si>
+    <t>Kommentar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -925,310 +926,310 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E60BAC4-6772-441D-BE5B-B5E54A3C9C19}">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="74.26953125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.453125" style="2"/>
+    <col min="1" max="1" width="74.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="29" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
         <v>11</v>
-      </c>
-[...3 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B2" s="3">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="45.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:2" ht="46.5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B3" s="3">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="45.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:2" ht="46.5" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B4" s="3">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="31" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B5" s="3">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="31" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B6" s="3">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="31" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B7" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="45.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:2" ht="46.5" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B8" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{999119A3-1DC0-45FE-8633-423BE9A49E84}">
   <dimension ref="A2:G11"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="48" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7265625" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="11.453125" style="2"/>
+    <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
+    <col min="2" max="4" width="60.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="20.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="15.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="16" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="18"/>
     </row>
-    <row r="4" spans="1:7" ht="75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="125.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="13" t="s">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="15"/>
     </row>
-    <row r="6" spans="1:7" ht="18.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5" t="s">
+      <c r="D6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="G6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="7" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="str">
         <f>IF(OR(B7&lt;&gt;"",C7&lt;&gt;"",D7&lt;&gt;"",E7&lt;&gt;"",F7&lt;&gt;"",G7&lt;&gt;""),1,"")</f>
         <v/>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="6"/>
       <c r="F7" s="8" t="str">
         <f>IF(ISBLANK(B7),"",IF($B7&lt;&gt;"8 - Andere - Betrag festzulegen",$E7*VLOOKUP($B7,Referenz!$A$2:$B$9,2),"Durch die RIMU zu bestimmen"))</f>
         <v/>
       </c>
       <c r="G7" s="9" t="str">
         <f>IF(OR(AND(B7="8 - Autres",OR(C7="",D7="")),AND(NOT(ISBLANK(B7)),ISBLANK(E7)),AND(ISBLANK(B7),OR(NOT(ISBLANK(C7)),NOT(ISBLANK(D7)),NOT(ISBLANK(E7))))),"Bitte füllen Sie die fehlenden Kästchen aus","")</f>
         <v/>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="str">
         <f>IF(OR(B8&lt;&gt;"",C8&lt;&gt;"",D8&lt;&gt;"",E8&lt;&gt;"",F8&lt;&gt;"",G8&lt;&gt;""),2,"")</f>
         <v/>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="6"/>
       <c r="F8" s="8" t="str">
         <f>IF(ISBLANK(B8),"",IF($B8&lt;&gt;"8 - Andere - Betrag festzulegen",$E8*VLOOKUP($B8,Referenz!$A$2:$B$9,2),"Durch die RIMU zu bestimmen"))</f>
         <v/>
       </c>
       <c r="G8" s="9" t="str">
         <f t="shared" ref="G8:G10" si="0">IF(OR(AND(B8="8 - Autres",OR(C8="",D8="")),AND(NOT(ISBLANK(B8)),ISBLANK(E8)),AND(ISBLANK(B8),OR(NOT(ISBLANK(C8)),NOT(ISBLANK(D8)),NOT(ISBLANK(E8))))),"Bitte füllen Sie die fehlenden Kästchen aus","")</f>
         <v/>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="str">
         <f>IF(OR(B9&lt;&gt;"",C9&lt;&gt;"",D9&lt;&gt;"",E9&lt;&gt;"",F9&lt;&gt;"",G9&lt;&gt;""),3,"")</f>
         <v/>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="6"/>
       <c r="F9" s="8" t="str">
         <f>IF(ISBLANK(B9),"",IF($B9&lt;&gt;"8 - Andere - Betrag festzulegen",$E9*VLOOKUP($B9,Referenz!$A$2:$B$9,2),"Durch die RIMU zu bestimmen"))</f>
         <v/>
       </c>
       <c r="G9" s="9" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="str">
         <f>IF(OR(B10&lt;&gt;"",C10&lt;&gt;"",D10&lt;&gt;"",E10&lt;&gt;"",F10&lt;&gt;"",G10&lt;&gt;""),4,"")</f>
         <v/>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="6"/>
       <c r="F10" s="8" t="str">
         <f>IF(ISBLANK(B10),"",IF($B10&lt;&gt;"8 - Andere - Betrag festzulegen",$E10*VLOOKUP($B10,Referenz!$A$2:$B$9,2),"Durch die RIMU zu bestimmen"))</f>
         <v/>
       </c>
       <c r="G10" s="9" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="10"/>
       <c r="B11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="12"/>
       <c r="F11" s="8">
         <f>SUMIF(F7:F10,"&lt;&gt;")</f>
         <v>0</v>
       </c>
       <c r="G11" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="KiQEqwvrALiHVo4pAp7pX7ZDsXuWSBwEhO9c8n6bywyVNBPJzLefalv2YGkZJMq1t00K/b3RJE3EopQEj+VijA==" saltValue="KMCg5++r8cO5HjYDNduV1Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kfJaBSIrh+LPerYgWzxRn/yAVBxsPA2t6RAoUOmI9oqJDKYp2faFX+EuX1Ucwldq+Ag8RppGzM5xjIapMkrqpQ==" saltValue="5Rc8MNWQ4I59SafKA7z6wA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <conditionalFormatting sqref="B7:B10">
     <cfRule type="expression" dxfId="5" priority="2">
       <formula>AND(ISBLANK(B7),OR(NOT(ISBLANK(C7)),NOT(ISBLANK(D7)),NOT(ISBLANK(E7))))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:C10">
-    <cfRule type="expression" dxfId="1" priority="3">
+    <cfRule type="expression" dxfId="4" priority="3">
       <formula>AND($B7="8 - Andere - Betrag festzulegen",$C7="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D7:D10">
-    <cfRule type="expression" dxfId="0" priority="4">
+    <cfRule type="expression" dxfId="3" priority="4">
       <formula>AND($B7="8 - Andere - Betrag festzulegen",$D7="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E7:E10">
-    <cfRule type="expression" dxfId="4" priority="1">
+    <cfRule type="expression" dxfId="2" priority="1">
       <formula>AND(ISBLANK(E7),OR(NOT(ISBLANK(B7)),NOT(ISBLANK(C7)),NOT(ISBLANK(D7))))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="3" priority="5">
+    <cfRule type="expression" dxfId="1" priority="5">
       <formula>AND($B7&lt;&gt;"",$E7="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G7:G10">
-    <cfRule type="expression" dxfId="2" priority="6">
+    <cfRule type="expression" dxfId="0" priority="6">
       <formula>$G7&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="Champ obligatoire" error="Veuillez remplir" sqref="C7:C10" xr:uid="{0848BF1F-C8FA-4A6F-A251-8B2FABADEBB5}"/>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E10" xr:uid="{7178AF69-FD50-4E29-9433-6DC871533BB8}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0628BE44-73DB-44B5-9D2F-9E2762065501}">
           <x14:formula1>
             <xm:f>Referenz!$A$2:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>B7:B10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>