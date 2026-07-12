--- v0 (2026-05-18)
+++ v1 (2026-07-12)
@@ -35,58 +35,58 @@
       <w:tblPr>
         <w:tblW w:w="14566" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14566"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A910C2" w:rsidRPr="00A50D6E" w14:paraId="5EBEBF43" w14:textId="77777777" w:rsidTr="005C2D73">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14566" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="284" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40B78A48" w14:textId="1299874B" w:rsidR="005C2D73" w:rsidRPr="008D7B6F" w:rsidRDefault="00E403C6" w:rsidP="00DF7F31">
+          <w:p w14:paraId="40B78A48" w14:textId="627DA3C4" w:rsidR="005C2D73" w:rsidRPr="00A92A65" w:rsidRDefault="00E403C6" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE30FE">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="00B0F0"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CF589BB" wp14:editId="68185CD9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>7443470</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-367030</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5867400" cy="542925"/>
                       <wp:effectExtent l="57150" t="38100" r="76200" b="104775"/>
                       <wp:wrapNone/>
                       <wp:docPr id="751694610" name="Zone de texte 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -350,142 +350,166 @@
                               <w:t xml:space="preserve"> / </w:t>
                             </w:r>
                             <w:r w:rsidR="006A1B84" w:rsidRPr="006A1B84">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                               <w:t>Texte in französischer und deutscher Sprache einreichen.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6382EBC7" w14:textId="77777777" w:rsidR="00646B76" w:rsidRPr="006A1B84" w:rsidRDefault="00646B76" w:rsidP="008F3E91">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="005C2D73" w:rsidRPr="008D7B6F">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005C2D73" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00E45786">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Election</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005C2D73" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00E45786">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E45786" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="005C2D73" w:rsidRPr="008D7B6F">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E45786" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="007604FE" w:rsidRPr="008D7B6F">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Préfet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F472FD">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="009C4A6D" w:rsidRPr="008D7B6F">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>-e</w:t>
+            </w:r>
+            <w:r w:rsidR="005C2D73" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="007604FE" w:rsidRPr="008D7B6F">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="007604FE" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="009C4A6D" w:rsidRPr="008D7B6F">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="009C4A6D" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00E45786">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ahl </w:t>
+            </w:r>
+            <w:r w:rsidR="007604FE" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>des</w:t>
+            </w:r>
+            <w:r w:rsidR="009C4A6D" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E45786" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Oberamtmannes</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="698FBBDA" w14:textId="081818C6" w:rsidR="009974D1" w:rsidRDefault="009974D1" w:rsidP="00DF7F31">
+            <w:r w:rsidR="00134DC6" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / der Oberamtfrau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="698FBBDA" w14:textId="081818C6" w:rsidR="009974D1" w:rsidRPr="00A92A65" w:rsidRDefault="009974D1" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="214AAFA1" w14:textId="51669B34" w:rsidR="009974D1" w:rsidRDefault="009974D1" w:rsidP="00DF7F31">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="214AAFA1" w14:textId="51669B34" w:rsidR="009974D1" w:rsidRPr="00A92A65" w:rsidRDefault="009974D1" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46AF63EB" w14:textId="299FE014" w:rsidR="009974D1" w:rsidRPr="009974D1" w:rsidRDefault="009974D1" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercle électoral de / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Wahlkreis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -514,297 +538,309 @@
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004702C9">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60F7CEEF" w14:textId="77777777" w:rsidR="00A50D6E" w:rsidRDefault="0087602F" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9923"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="007604FE" w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidR="007604FE" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> novemb</w:t>
             </w:r>
-            <w:r w:rsidR="009C4A6D" w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidR="009C4A6D" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="007604FE" w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidR="007604FE" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="009C4A6D" w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidR="009C4A6D" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="003E1651" w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidR="003E1651" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="007604FE" w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidR="007604FE" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="003E1651" w:rsidRPr="00A50D6E">
-[...1 lines deleted...]
-                <w:lang w:val="it-CH"/>
+            <w:r w:rsidR="003E1651" w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007604FE" w:rsidRPr="007604FE">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>November</w:t>
             </w:r>
             <w:r w:rsidR="003E1651" w:rsidRPr="007604FE">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidR="009C4A6D" w:rsidRPr="007604FE">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008901FA" w:rsidRPr="007604FE">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C5D34C8" w14:textId="1E8159FA" w:rsidR="00EC58B0" w:rsidRPr="007604FE" w:rsidRDefault="00EC58B0" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9923"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72E847AB" w14:textId="041772BE" w:rsidR="008F3E91" w:rsidRPr="006D12D2" w:rsidRDefault="00646B76" w:rsidP="008F3E91">
+    <w:p w14:paraId="72E847AB" w14:textId="2F3EE2E1" w:rsidR="008F3E91" w:rsidRPr="00A92A65" w:rsidRDefault="00646B76" w:rsidP="008F3E91">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009974D1">
+      <w:r w:rsidRPr="00A92A65">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>❶</w:t>
       </w:r>
-      <w:r w:rsidR="008F3E91" w:rsidRPr="009974D1">
+      <w:r w:rsidR="008F3E91" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="008901FA" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Dénomination</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="008901FA" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la liste</w:t>
       </w:r>
-      <w:r w:rsidR="009974D1" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="009974D1" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009974D1" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="009974D1" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bezeichung</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009974D1" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="009974D1" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> des Wahlvorschlags</w:t>
+        <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="00F472FD" w:rsidRPr="00A92A65">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="009974D1" w:rsidRPr="00A92A65">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00134DC6" w:rsidRPr="00A92A65">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Wahlliste</w:t>
+      </w:r>
+      <w:r w:rsidR="008901FA" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>….....................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00A50D6E" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="00A50D6E" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
-      <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="008901FA" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidR="008F3E91" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="008F3E91" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="008901FA" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008F3E91" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="008F3E91" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
-      <w:r w:rsidR="00A50D6E" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="00A50D6E" w:rsidRPr="00A92A65">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008901FA" w:rsidRPr="00A92A65">
         <w:rPr>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Abréviation</w:t>
       </w:r>
-      <w:r w:rsidR="009974D1" w:rsidRPr="006D12D2">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009974D1" w:rsidRPr="00A92A65">
         <w:rPr>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
+        <w:t xml:space="preserve"> / Abkürzung</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009974D1" w:rsidRPr="006D12D2">
+      <w:r w:rsidR="008901FA" w:rsidRPr="00A92A65">
         <w:rPr>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> ………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42352DF2" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
+    <w:p w14:paraId="42352DF2" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="00A92A65" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:lang w:val="it-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DC8D320" w14:textId="5B973614" w:rsidR="00A50D6E" w:rsidRPr="006D12D2" w:rsidRDefault="009974D1" w:rsidP="006D12D2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>Liste no / Nr.  ........</w:t>
       </w:r>
       <w:r w:rsidR="006D12D2" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
@@ -906,58 +942,51 @@
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B4BCC2" w14:textId="779DB64C" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">1  </w:t>
       </w:r>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>tenu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
@@ -1213,419 +1242,548 @@
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D12D2" w14:paraId="6CFA7164" w14:textId="77777777" w:rsidTr="006D12D2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="50D3D496" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
+          <w:p w14:paraId="50D3D496" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1883E51D" w14:textId="77777777" w:rsidR="00A92A65" w:rsidRPr="006D12D2" w:rsidRDefault="00A92A65" w:rsidP="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="752B2F68" w14:textId="698F54CF" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E905ED4" w14:textId="02E70EB0" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00255166">
+          <w:p w14:paraId="5E905ED4" w14:textId="02E70EB0" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2A2D6123" w14:textId="77777777" w:rsidR="00A92A65" w:rsidRPr="006D12D2" w:rsidRDefault="00A92A65" w:rsidP="00255166">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="6392CFA4" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1234C49C" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00255166">
+          <w:p w14:paraId="1234C49C" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="21E4D6E2" w14:textId="77777777" w:rsidR="00A92A65" w:rsidRPr="006D12D2" w:rsidRDefault="00A92A65" w:rsidP="00255166">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="0D675C15" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="001828BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51444913" w14:textId="4FE87F49" w:rsidR="006D12D2" w:rsidRPr="002C3367" w:rsidRDefault="006D12D2" w:rsidP="00255166">
+          <w:p w14:paraId="70B2C5C1" w14:textId="77777777" w:rsidR="00A92A65" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Date de naissance</w:t>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(Jour/Mois/Année)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-          <w:p w14:paraId="43B447A0" w14:textId="02C046DF" w:rsidR="006D12D2" w:rsidRPr="00F501D9" w:rsidRDefault="006D12D2" w:rsidP="00255166">
+          </w:p>
+          <w:p w14:paraId="51444913" w14:textId="6C1B5C59" w:rsidR="006D12D2" w:rsidRPr="002C3367" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
-                <w:lang w:val="de-CH"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:lang w:val="de-CH"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:lang w:val="de-CH"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
-              <w:t>Femme</w:t>
-[...6 lines deleted...]
-            <w:tcBorders>
+            </w:r>
+            <w:r w:rsidRPr="002C3367">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>(Tag/Monat/Jahr)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="30617FBD" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00A50D6E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65CC0D10" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Origine</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Homme</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>(s)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="57895F01" w14:textId="671DC49A" w:rsidR="006D12D2" w:rsidRPr="00A50D6E" w:rsidRDefault="006D12D2" w:rsidP="00A50D6E">
+              <w:br/>
+              <w:t>Femme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280D06B1" w14:textId="77777777" w:rsidR="00A92A65" w:rsidRDefault="00A92A65" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CEBAFD4" w14:textId="77777777" w:rsidR="00134DC6" w:rsidRDefault="00134DC6" w:rsidP="00255166">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Mann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B447A0" w14:textId="11E6B0B4" w:rsidR="00134DC6" w:rsidRPr="00F501D9" w:rsidRDefault="00134DC6" w:rsidP="00255166">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Frau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="30617FBD" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00A50D6E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Origine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E92089A" w14:textId="77777777" w:rsidR="00A92A65" w:rsidRDefault="00A92A65" w:rsidP="00A50D6E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57895F01" w14:textId="24C9D8E1" w:rsidR="006D12D2" w:rsidRPr="00A50D6E" w:rsidRDefault="006D12D2" w:rsidP="00A50D6E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Heimatort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A8D47E0" w14:textId="0BE351AD" w:rsidR="006D12D2" w:rsidRPr="008F3E91" w:rsidRDefault="006D12D2" w:rsidP="002C3367">
+          <w:p w14:paraId="1FA66055" w14:textId="77777777" w:rsidR="00A92A65" w:rsidRDefault="006D12D2" w:rsidP="002C3367">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="00B0F0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646B76">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="8064A2" w:themeColor="accent4"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>❶</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
@@ -1651,50 +1809,67 @@
               <w:t>fonction</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>politique</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8D47E0" w14:textId="6039ACC8" w:rsidR="006D12D2" w:rsidRPr="008F3E91" w:rsidRDefault="006D12D2" w:rsidP="002C3367">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D12D2">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>Beruf / Politische Tätigkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="090B2D60" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="00A9539B" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -1704,61 +1879,76 @@
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">NPA - </w:t>
             </w:r>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Domicile</w:t>
             </w:r>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (adresse </w:t>
             </w:r>
             <w:r w:rsidRPr="00A9539B">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>exacte)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD87CEB" w14:textId="5E816F16" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="00255166">
+          <w:p w14:paraId="72EFD0E1" w14:textId="77777777" w:rsidR="00A92A65" w:rsidRDefault="00A92A65" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CD87CEB" w14:textId="7CB2D059" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="00255166">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9539B">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">PLZ - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A9539B">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Wohnort</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A9539B">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -1785,51 +1975,66 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01886D10" w14:textId="43298E0B" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2D73">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CCB2F6" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="00255166">
+          <w:p w14:paraId="1F3B557B" w14:textId="77777777" w:rsidR="00A92A65" w:rsidRDefault="00A92A65" w:rsidP="00255166">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69CCB2F6" w14:textId="406935A2" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C2D73">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2150,56 +2355,56 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51920D65" w14:textId="77777777" w:rsidR="00A50D6E" w:rsidRDefault="00A50D6E" w:rsidP="00261A26">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07239EC4" w14:textId="77777777" w:rsidR="00E403C6" w:rsidRDefault="00E403C6" w:rsidP="00261A26">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="553B6B7D" w14:textId="0F35851A" w:rsidR="008901FA" w:rsidRPr="006F2026" w:rsidRDefault="008901FA" w:rsidP="00E403C6">
+    <w:p w14:paraId="553B6B7D" w14:textId="0F35851A" w:rsidR="008901FA" w:rsidRPr="006F2026" w:rsidRDefault="008901FA" w:rsidP="008667A6">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2026">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandataire </w:t>
       </w:r>
       <w:r w:rsidR="008D7B6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -2928,56 +3133,56 @@
           </w:tcPr>
           <w:p w14:paraId="64870C6A" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D1DAECF" w14:textId="77777777" w:rsidR="00A9539B" w:rsidRDefault="00A9539B" w:rsidP="008901FA">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C83062" w14:textId="7D325831" w:rsidR="00A9539B" w:rsidRPr="006C0D09" w:rsidRDefault="008901FA" w:rsidP="00E403C6">
+    <w:p w14:paraId="76C83062" w14:textId="6C71B1C5" w:rsidR="00A9539B" w:rsidRPr="006C0D09" w:rsidRDefault="008901FA" w:rsidP="008667A6">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Suppléant</w:t>
       </w:r>
       <w:r w:rsidR="008D7B6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -2988,61 +3193,72 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C0D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Stellvertreter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D7B6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>(in)</w:t>
+        <w:t>(in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008D7B6F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t> :</w:t>
+        <w:t>:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C0D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F52319" w14:textId="77777777" w:rsidR="00A9539B" w:rsidRPr="00A9539B" w:rsidRDefault="00A9539B" w:rsidP="00A9539B">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="22114" w:type="dxa"/>
         <w:tblInd w:w="-434" w:type="dxa"/>
         <w:tblBorders>
@@ -4035,145 +4251,145 @@
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>unterstützenden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Liste Nr. : </w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213627" w14:paraId="2EB3D03C" w14:textId="77777777" w:rsidTr="00213627">
+      <w:tr w:rsidR="00213627" w:rsidRPr="00A92A65" w14:paraId="2EB3D03C" w14:textId="77777777" w:rsidTr="00213627">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="21972" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="64C4ECD7" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
+          <w:p w14:paraId="64C4ECD7" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00A92A65" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4228B4FB" w14:textId="57779BE7" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4228B4FB" w14:textId="4D97F259" w:rsidR="00213627" w:rsidRPr="00A92A65" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00854183">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la liste / Bezeichnung der </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00134DC6" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Wahlliste </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>___________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="07973AB0" w14:textId="77777777" w:rsidTr="00213627">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43485979" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
@@ -4391,101 +4607,80 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E1AD239" w14:textId="78FCB9B1" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Domicile</w:t>
-[...13 lines deleted...]
-              <w:t>(adresse exacte)</w:t>
+              <w:t>Domicile (adresse exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ADB396C" w14:textId="41B1947E" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wohnort</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>genaue</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
@@ -7785,145 +7980,144 @@
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>unterstützenden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Liste Nr. : </w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213627" w14:paraId="47D21119" w14:textId="77777777" w:rsidTr="000122C1">
+      <w:tr w:rsidR="00213627" w:rsidRPr="00A92A65" w14:paraId="47D21119" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="21972" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="488FCC74" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FA353C8" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
+          <w:p w14:paraId="4FA353C8" w14:textId="54FA2F0E" w:rsidR="00213627" w:rsidRPr="00A92A65" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00854183">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la liste / Bezeichnung der </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00134DC6" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Wahlliste </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>___________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="74688B30" w14:textId="77777777" w:rsidTr="00213627">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60E6C612" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
@@ -8141,101 +8335,80 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13C0ABF7" w14:textId="4C873DA9" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Domicile</w:t>
-[...13 lines deleted...]
-              <w:t>(adresse exacte)</w:t>
+              <w:t>Domicile (adresse exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="331B5DB2" w14:textId="14F9808A" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wohnort</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>genaue</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
@@ -11930,145 +12103,144 @@
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>unterstützenden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Liste Nr. : </w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213627" w14:paraId="52F64218" w14:textId="77777777" w:rsidTr="000122C1">
+      <w:tr w:rsidR="00213627" w:rsidRPr="00A92A65" w14:paraId="52F64218" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="21972" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1274354B" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F2D2BCE" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
+          <w:p w14:paraId="0F2D2BCE" w14:textId="1B257BFA" w:rsidR="00213627" w:rsidRPr="00A92A65" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00854183">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la liste / Bezeichnung der </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00134DC6" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Wahlliste </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>___________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="76F5F4E5" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C527EC4" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
@@ -16071,145 +16243,144 @@
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>unterstützenden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Liste Nr. : </w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213627" w14:paraId="4C4D9FE6" w14:textId="77777777" w:rsidTr="000122C1">
+      <w:tr w:rsidR="00213627" w:rsidRPr="00A92A65" w14:paraId="4C4D9FE6" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="21972" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F09FE50" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D6E5207" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
+          <w:p w14:paraId="3D6E5207" w14:textId="1E50833F" w:rsidR="00213627" w:rsidRPr="00A92A65" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00854183">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la liste / Bezeichnung der </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00134DC6" w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Wahlliste </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A92A65">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>___________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="76AB7FBA" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58FC0DB9" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
@@ -20057,58 +20228,58 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BD0CCCF" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627"/>
     <w:sectPr w:rsidR="00213627" w:rsidSect="00A50D6E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="284" w:left="1418" w:header="652" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A6978EE" w14:textId="77777777" w:rsidR="00DE3CB7" w:rsidRDefault="00DE3CB7">
+    <w:p w14:paraId="64365FDE" w14:textId="77777777" w:rsidR="00A30E81" w:rsidRDefault="00A30E81">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12E55A11" w14:textId="77777777" w:rsidR="00DE3CB7" w:rsidRDefault="00DE3CB7">
+    <w:p w14:paraId="07FFA063" w14:textId="77777777" w:rsidR="00A30E81" w:rsidRDefault="00A30E81">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20386,58 +20557,58 @@
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0315E87D" w14:textId="77777777" w:rsidR="00A9539B" w:rsidRDefault="00A9539B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73ADA147" w14:textId="77777777" w:rsidR="00DE3CB7" w:rsidRDefault="00DE3CB7">
+    <w:p w14:paraId="16B89376" w14:textId="77777777" w:rsidR="00A30E81" w:rsidRDefault="00A30E81">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="148826B4" w14:textId="77777777" w:rsidR="00DE3CB7" w:rsidRDefault="00DE3CB7">
+    <w:p w14:paraId="43FBFA48" w14:textId="77777777" w:rsidR="00A30E81" w:rsidRDefault="00A30E81">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14232" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
@@ -20738,51 +20909,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype w14:anchorId="4CF589BB" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.9pt;height:10.9pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="27F2BA28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -20853,123 +21024,123 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C71F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7B858DA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0820572B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AD0DF5E"/>
     <w:lvl w:ilvl="0" w:tplc="801E67AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21606,51 +21777,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50505157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DAD00410"/>
+    <w:tmpl w:val="DC9AA07A"/>
     <w:lvl w:ilvl="0" w:tplc="100C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -23745,194 +23916,205 @@
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2076662480">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="390084449">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="131876128">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="275257635">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2093307422">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="723336554">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C2D73"/>
     <w:rsid w:val="000605EA"/>
     <w:rsid w:val="000633A9"/>
+    <w:rsid w:val="0007001E"/>
     <w:rsid w:val="000A2784"/>
     <w:rsid w:val="000A57A1"/>
     <w:rsid w:val="000D6786"/>
     <w:rsid w:val="001160D7"/>
+    <w:rsid w:val="00134DC6"/>
     <w:rsid w:val="001828BE"/>
     <w:rsid w:val="001847B6"/>
+    <w:rsid w:val="001F23FB"/>
     <w:rsid w:val="00213627"/>
     <w:rsid w:val="0023459B"/>
     <w:rsid w:val="00245FF1"/>
     <w:rsid w:val="00253B17"/>
     <w:rsid w:val="00255166"/>
     <w:rsid w:val="00261A26"/>
     <w:rsid w:val="002C3367"/>
     <w:rsid w:val="002D16DD"/>
     <w:rsid w:val="002D6A40"/>
     <w:rsid w:val="0030065B"/>
     <w:rsid w:val="00321DF0"/>
     <w:rsid w:val="00322526"/>
+    <w:rsid w:val="003276A5"/>
     <w:rsid w:val="00375667"/>
     <w:rsid w:val="003E1651"/>
     <w:rsid w:val="00434BFF"/>
     <w:rsid w:val="004702C9"/>
     <w:rsid w:val="004A5112"/>
     <w:rsid w:val="004C6F1A"/>
     <w:rsid w:val="005155C9"/>
     <w:rsid w:val="0057048F"/>
     <w:rsid w:val="00574950"/>
     <w:rsid w:val="00577941"/>
     <w:rsid w:val="005A1125"/>
     <w:rsid w:val="005B5A89"/>
     <w:rsid w:val="005C2D73"/>
     <w:rsid w:val="0062386F"/>
     <w:rsid w:val="00646B76"/>
     <w:rsid w:val="00654014"/>
     <w:rsid w:val="0066335E"/>
     <w:rsid w:val="00672D6D"/>
     <w:rsid w:val="006A1B84"/>
     <w:rsid w:val="006A53DF"/>
     <w:rsid w:val="006C0D09"/>
     <w:rsid w:val="006D12D2"/>
+    <w:rsid w:val="006D3397"/>
     <w:rsid w:val="006F2026"/>
     <w:rsid w:val="00757130"/>
     <w:rsid w:val="007604FE"/>
     <w:rsid w:val="007921AA"/>
+    <w:rsid w:val="007A2AFC"/>
     <w:rsid w:val="007B7C69"/>
     <w:rsid w:val="007F2D3A"/>
     <w:rsid w:val="00831100"/>
     <w:rsid w:val="00831490"/>
     <w:rsid w:val="008460A7"/>
     <w:rsid w:val="00847BA8"/>
+    <w:rsid w:val="008613FB"/>
+    <w:rsid w:val="008667A6"/>
     <w:rsid w:val="0087602F"/>
     <w:rsid w:val="00886CEA"/>
     <w:rsid w:val="008901FA"/>
     <w:rsid w:val="008D27B5"/>
     <w:rsid w:val="008D7B6F"/>
     <w:rsid w:val="008F3E91"/>
     <w:rsid w:val="00903200"/>
     <w:rsid w:val="00995473"/>
     <w:rsid w:val="009974D1"/>
     <w:rsid w:val="009C4A6D"/>
+    <w:rsid w:val="00A30E81"/>
     <w:rsid w:val="00A50D6E"/>
     <w:rsid w:val="00A910C2"/>
+    <w:rsid w:val="00A92A65"/>
     <w:rsid w:val="00A93124"/>
     <w:rsid w:val="00A9539B"/>
     <w:rsid w:val="00AB3364"/>
     <w:rsid w:val="00AE7650"/>
     <w:rsid w:val="00B308AB"/>
     <w:rsid w:val="00B36B48"/>
     <w:rsid w:val="00B50064"/>
     <w:rsid w:val="00B57752"/>
     <w:rsid w:val="00BA457F"/>
     <w:rsid w:val="00C137D9"/>
     <w:rsid w:val="00C33C0A"/>
     <w:rsid w:val="00C353AD"/>
     <w:rsid w:val="00C35C2A"/>
     <w:rsid w:val="00D12C34"/>
     <w:rsid w:val="00D31CCE"/>
     <w:rsid w:val="00D36450"/>
     <w:rsid w:val="00DD50E4"/>
     <w:rsid w:val="00DE3CB7"/>
     <w:rsid w:val="00DE511B"/>
     <w:rsid w:val="00DF7F31"/>
     <w:rsid w:val="00E16952"/>
     <w:rsid w:val="00E403C6"/>
     <w:rsid w:val="00E45786"/>
     <w:rsid w:val="00E658E3"/>
     <w:rsid w:val="00E827D9"/>
     <w:rsid w:val="00E87A0B"/>
     <w:rsid w:val="00EC58B0"/>
     <w:rsid w:val="00EE30FE"/>
     <w:rsid w:val="00F40C8E"/>
+    <w:rsid w:val="00F472FD"/>
     <w:rsid w:val="00F501D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5779B199"/>
   <w15:docId w15:val="{55272783-1F99-47A6-8266-4DFF6F67340B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -25009,104 +25191,110 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:semiHidden/>
     <w:rsid w:val="007F2D3A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00757130"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:semiHidden/>
+    <w:rsid w:val="00134DC6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="972952332">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="980771126">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///F:\MODELES\CHA_general_paysage_fr.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25401,74 +25589,74 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEC7C633-F559-4067-8EC4-DB00121C8282}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>CHA_general_paysage_fr</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>660</Words>
-  <Characters>3527</Characters>
+  <Words>636</Words>
+  <Characters>3504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1763</Lines>
-  <Paragraphs>299</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3888</CharactersWithSpaces>
+  <CharactersWithSpaces>4132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:subject/>
   <dc:creator>Oberson Julien</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>