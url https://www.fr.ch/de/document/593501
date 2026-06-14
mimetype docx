--- v0 (2026-05-18)
+++ v1 (2026-06-14)
@@ -140,79 +140,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="214AAFA1" w14:textId="51669B34" w:rsidR="009974D1" w:rsidRDefault="009974D1" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46AF63EB" w14:textId="299FE014" w:rsidR="009974D1" w:rsidRPr="009974D1" w:rsidRDefault="009974D1" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercle électoral de / </w:t>
-[...27 lines deleted...]
-              <w:t>………………………</w:t>
+              <w:t>Cercle électoral de / Wahlkreis : ………………………………………….………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49237B0D" w14:textId="0EA66C2E" w:rsidR="00DE511B" w:rsidRPr="009974D1" w:rsidRDefault="00DE511B" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C40C89E" w14:textId="65DCA432" w:rsidR="00EC58B0" w:rsidRPr="004702C9" w:rsidRDefault="0062386F" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004702C9">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
@@ -324,51 +296,51 @@
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008901FA" w:rsidRPr="007604FE">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C5D34C8" w14:textId="1E8159FA" w:rsidR="00EC58B0" w:rsidRPr="007604FE" w:rsidRDefault="00EC58B0" w:rsidP="00DF7F31">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9923"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72E847AB" w14:textId="2190E619" w:rsidR="008F3E91" w:rsidRPr="006D12D2" w:rsidRDefault="009974D1" w:rsidP="008F3E91">
+    <w:p w14:paraId="16260AC8" w14:textId="5C4D5BDB" w:rsidR="006D12D2" w:rsidRPr="008139BD" w:rsidRDefault="009974D1" w:rsidP="008F3E91">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE30FE">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="00B0F0"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CF589BB" wp14:editId="59C54827">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7491095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1683385</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5867400" cy="542925"/>
                 <wp:effectExtent l="57150" t="38100" r="76200" b="104775"/>
@@ -421,105 +393,51 @@
                             <w:r w:rsidRPr="00646B76">
                               <w:rPr>
                                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                                 <w:color w:val="8064A2" w:themeColor="accent4"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                               <w:t>❶</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008F3E91">
                               <w:rPr>
                                 <w:color w:val="00B0F0"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A1B84">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Textes à </w:t>
-[...53 lines deleted...]
-                              <w:t xml:space="preserve"> / </w:t>
+                              <w:t xml:space="preserve">Textes à fournir en français et en allemand / </w:t>
                             </w:r>
                             <w:r w:rsidR="006A1B84" w:rsidRPr="006A1B84">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                               <w:t>Texte in französischer und deutscher Sprache einreichen.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6382EBC7" w14:textId="77777777" w:rsidR="00646B76" w:rsidRPr="006A1B84" w:rsidRDefault="00646B76" w:rsidP="008F3E91">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
@@ -656,83 +574,61 @@
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00646B76" w:rsidRPr="009974D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>❶</w:t>
       </w:r>
       <w:r w:rsidR="008F3E91" w:rsidRPr="009974D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Dénomination</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> de la liste</w:t>
+        <w:t>Dénomination de la liste</w:t>
       </w:r>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> des Wahlvorschlags</w:t>
+        <w:t xml:space="preserve"> / Bezeichung des Wahlvorschlags</w:t>
       </w:r>
       <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>….....................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00A50D6E" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
       <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="008F3E91" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
@@ -742,75 +638,58 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008F3E91" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidR="00A50D6E" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Abréviation</w:t>
       </w:r>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
+        <w:t xml:space="preserve"> / Abkürzung</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008901FA" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> ………………………</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="42352DF2" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DC8D320" w14:textId="5B973614" w:rsidR="00A50D6E" w:rsidRPr="006D12D2" w:rsidRDefault="009974D1" w:rsidP="006D12D2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
@@ -818,598 +697,149 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>Liste no / Nr.  ........</w:t>
       </w:r>
       <w:r w:rsidR="006D12D2" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>............</w:t>
       </w:r>
       <w:r w:rsidR="006D12D2" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">   Attribué par la préfecture</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006D12D2" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006D12D2" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">  /</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> Oberamt</w:t>
+        <w:t xml:space="preserve">  / zugeteilt durch das Oberamt</w:t>
       </w:r>
       <w:r w:rsidR="006D12D2" w:rsidRPr="006D12D2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B4BCC2" w14:textId="779DB64C" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">1  </w:t>
       </w:r>
       <w:r w:rsidRPr="006D12D2">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t>Il</w:t>
-[...202 lines deleted...]
-        <w:t xml:space="preserve"> (Art. 52b PRG)</w:t>
+        <w:t>Il est tenu compte du registre des partis politiques dans l'attribution du numéro de liste (art. 52b LEDP) / Bei der Zuteilung der Parteilisten-Nummer werden die Parteiregister berücksichtigt (Art. 52b PRG)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DE5F51" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="008F3E91">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46061F98" w14:textId="7BD65370" w:rsidR="008F3E91" w:rsidRPr="00810DBE" w:rsidRDefault="00AE7650">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="0" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00810DBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Candidatures</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> / Kandidaturen</w:t>
+        <w:t>Candidatures / Kandidaturen</w:t>
       </w:r>
       <w:r w:rsidR="00831490" w:rsidRPr="00810DBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> :    </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00810DBE" w:rsidRPr="00810DBE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>L’ordre</w:t>
-[...168 lines deleted...]
-        <w:t xml:space="preserve">/ Die Reihenfolge der Kandidierenden auf dieser Liste wird </w:t>
+        <w:t xml:space="preserve">L’ordre des candidats de cette liste sera repris sur les listes imprimées / Die Reihenfolge der Kandidierenden auf dieser Liste wird </w:t>
       </w:r>
       <w:r w:rsidR="00095705" w:rsidRPr="00810DBE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>auf den gedruckten Wahllisten</w:t>
       </w:r>
       <w:r w:rsidR="00810DBE" w:rsidRPr="00810DBE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> üb</w:t>
       </w:r>
       <w:r w:rsidR="00810DBE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ernommen</w:t>
       </w:r>
@@ -1456,170 +886,164 @@
       </w:tblGrid>
       <w:tr w:rsidR="006D12D2" w14:paraId="6CFA7164" w14:textId="77777777" w:rsidTr="006D12D2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="50D3D496" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="752B2F68" w14:textId="698F54CF" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="006D12D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E905ED4" w14:textId="02E70EB0" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6392CFA4" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1234C49C" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0D675C15" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="001828BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -1661,60 +1085,52 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(Jour/Mois/Année)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(Tag/Monat/Jahr)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1755,65 +1171,56 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="30617FBD" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="00A50D6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Origine</w:t>
-[...7 lines deleted...]
-              <w:t>(s)</w:t>
+              <w:t>Origine(s)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57895F01" w14:textId="671DC49A" w:rsidR="006D12D2" w:rsidRPr="00A50D6E" w:rsidRDefault="006D12D2" w:rsidP="00A50D6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Heimatort</w:t>
             </w:r>
           </w:p>
@@ -1850,77 +1257,52 @@
               </w:rPr>
               <w:t>❶</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">rofession / </w:t>
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>rofession / fonction politique</w:t>
+            </w:r>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
               <w:t>Beruf / Politische Tätigkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="090B2D60" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="00A9539B" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
@@ -1955,135 +1337,105 @@
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CD87CEB" w14:textId="5E816F16" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9539B">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLZ - </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Adresse)</w:t>
+              <w:t>PLZ - Wohnort (genaue Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01886D10" w14:textId="43298E0B" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2D73">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69CCB2F6" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="00255166">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C2D73">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D12D2" w14:paraId="490CB448" w14:textId="77777777" w:rsidTr="006D12D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2062816F" w14:textId="51283821" w:rsidR="006D12D2" w:rsidRDefault="006D12D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3599,395 +2951,725 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="093B4B51" w14:textId="592C83F5" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D12D2" w14:paraId="7F0417AC" w14:textId="77777777" w:rsidTr="008D7B6F">
+      <w:tr w:rsidR="008139BD" w14:paraId="0EBAD576" w14:textId="77777777" w:rsidTr="008D7B6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04725294" w14:textId="63EF9F77" w:rsidR="006D12D2" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="6D3856D6" w14:textId="615467A4" w:rsidR="008139BD" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45BA9536" w14:textId="1CAF1982" w:rsidR="006D12D2" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="1CC874CD" w14:textId="77777777" w:rsidR="008139BD" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CC48C90" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="256841C9" w14:textId="77777777" w:rsidR="008139BD" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B51668D" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="2BB0812E" w14:textId="77777777" w:rsidR="008139BD" w:rsidRPr="005C2D73" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CD7FAFB" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="2D588E4A" w14:textId="77777777" w:rsidR="008139BD" w:rsidRPr="005C2D73" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54C414CC" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="395778C9" w14:textId="77777777" w:rsidR="008139BD" w:rsidRPr="005C2D73" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="015EB6FF" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="6BC190EE" w14:textId="77777777" w:rsidR="008139BD" w:rsidRPr="005C2D73" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="299F02CB" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="00F501D9" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="7BE1F976" w14:textId="77777777" w:rsidR="008139BD" w:rsidRPr="00F501D9" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F5D32C2" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="272C1F93" w14:textId="77777777" w:rsidR="008139BD" w:rsidRPr="005C2D73" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="543AFB64" w14:textId="73C09D3D" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="62C4200B" w14:textId="77777777" w:rsidR="008139BD" w:rsidRPr="005C2D73" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75CB01E8" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="190E3771" w14:textId="77777777" w:rsidR="008139BD" w:rsidRPr="005C2D73" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="51719DAD" w14:textId="77777777" w:rsidR="008139BD" w:rsidRPr="005C2D73" w:rsidRDefault="008139BD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D12D2" w14:paraId="7F0417AC" w14:textId="77777777" w:rsidTr="008D7B6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04725294" w14:textId="107E1C54" w:rsidR="006D12D2" w:rsidRDefault="008139BD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="006D12D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45BA9536" w14:textId="1CAF1982" w:rsidR="006D12D2" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CC48C90" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B51668D" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CD7FAFB" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54C414CC" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="015EB6FF" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="299F02CB" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="00F501D9" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F5D32C2" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543AFB64" w14:textId="73C09D3D" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75CB01E8" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="2A28EC75" w14:textId="749D221F" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D12D2" w14:paraId="064179FB" w14:textId="77777777" w:rsidTr="008D7B6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="386CB480" w14:textId="050EDEB2" w:rsidR="006D12D2" w:rsidRDefault="006D12D2">
+          <w:p w14:paraId="386CB480" w14:textId="28E5008C" w:rsidR="006D12D2" w:rsidRDefault="008139BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7.</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="006D12D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38647FA6" w14:textId="30D6B864" w:rsidR="006D12D2" w:rsidRDefault="006D12D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4231,434 +3913,189 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32CD3A47" w14:textId="7D48D7F1" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...238 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="006D12D2" w14:paraId="253EEA92" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="69B98B87" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>No</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0E2ABB26" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="185A5302" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5C2F4206" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C04D944" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="010FCD90" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -4700,60 +4137,52 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(Jour/Mois/Année)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="002C3367">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(Tag/Monat/Jahr)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -4794,65 +4223,56 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6E270C1D" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Origine</w:t>
-[...7 lines deleted...]
-              <w:t>(s)</w:t>
+              <w:t>Origine(s)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B089FD5" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="00A50D6E" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Heimatort</w:t>
             </w:r>
           </w:p>
@@ -4889,77 +4309,52 @@
               </w:rPr>
               <w:t>❶</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">rofession / </w:t>
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>rofession / fonction politique</w:t>
+            </w:r>
             <w:r w:rsidRPr="006D12D2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
               <w:t>Beruf / Politische Tätigkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A1A42EF" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="00A9539B" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
@@ -4994,167 +4389,137 @@
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C8695C1" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9539B">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLZ - </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Adresse)</w:t>
+              <w:t>PLZ - Wohnort (genaue Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="622BD92A" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2D73">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4737081C" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C2D73">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D12D2" w14:paraId="22C729D8" w14:textId="77777777" w:rsidTr="000122C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79B9B90E" w14:textId="4A80012B" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="79B9B90E" w14:textId="25584F80" w:rsidR="006D12D2" w:rsidRDefault="008139BD" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="006D12D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64FD3C01" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
@@ -5410,71 +4775,71 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50FA060E" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D12D2" w14:paraId="08220B41" w14:textId="77777777" w:rsidTr="000122C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9D0661" w14:textId="0DF9179A" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="4D9D0661" w14:textId="3B786AEB" w:rsidR="006D12D2" w:rsidRDefault="008139BD" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="006D12D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C0A98F3" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
@@ -5727,71 +5092,78 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23B59501" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D12D2" w14:paraId="360CB34C" w14:textId="77777777" w:rsidTr="000122C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D165F75" w14:textId="43BC865F" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="1D165F75" w14:textId="4AAABE20" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006D12D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E58D0BC" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
@@ -6044,71 +5416,78 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21402D0B" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D12D2" w14:paraId="5047BF69" w14:textId="77777777" w:rsidTr="000122C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20473C35" w14:textId="452CE603" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="20473C35" w14:textId="0220C5F7" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="006D12D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67DD8FAC" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
@@ -6361,71 +5740,78 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0256A014" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D12D2" w14:paraId="75583FAC" w14:textId="77777777" w:rsidTr="000122C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B86F610" w14:textId="7607F109" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="6B86F610" w14:textId="3257EF03" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="006D12D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="339AA944" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
@@ -6678,71 +6064,78 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AA9F63C" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D12D2" w14:paraId="10521D22" w14:textId="77777777" w:rsidTr="000122C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="558FAE8E" w14:textId="48618830" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="558FAE8E" w14:textId="29411C5D" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D12D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04286E35" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
@@ -6995,71 +6388,78 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A21DE18" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D12D2" w14:paraId="12A73801" w14:textId="77777777" w:rsidTr="00886CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39344FBC" w14:textId="2AC6B4C8" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="39344FBC" w14:textId="4347FD6C" w:rsidR="006D12D2" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="006D12D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26E3A37C" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
@@ -7312,71 +6712,85 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E1B26AB" w14:textId="77777777" w:rsidR="006D12D2" w:rsidRPr="005C2D73" w:rsidRDefault="006D12D2" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886CEA" w14:paraId="75B4B471" w14:textId="77777777" w:rsidTr="00886CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="333E02DC" w14:textId="7F61B7D1" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="333E02DC" w14:textId="026E3B7D" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>15.</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EEEDF87" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7622,71 +7036,85 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BDFD9D6" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRPr="005C2D73" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886CEA" w14:paraId="09A4BEE0" w14:textId="77777777" w:rsidTr="00886CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153E703A" w14:textId="1E700360" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="153E703A" w14:textId="6FE3954F" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>16.</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DE323EE" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7932,71 +7360,85 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73E3EA69" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRPr="005C2D73" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886CEA" w14:paraId="44A5FDE1" w14:textId="77777777" w:rsidTr="00886CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D335D04" w14:textId="61168C8E" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="0D335D04" w14:textId="295A30BE" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>17.</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EA68BAB" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8242,71 +7684,85 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C1C4C3F" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRPr="005C2D73" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886CEA" w14:paraId="5F1C9A66" w14:textId="77777777" w:rsidTr="00886CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="251C4CC9" w14:textId="15095BBB" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="251C4CC9" w14:textId="76C21F4B" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>18.</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BE5001D" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8552,71 +8008,78 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F36A9CB" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRPr="005C2D73" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886CEA" w14:paraId="1E60ED86" w14:textId="77777777" w:rsidTr="00886CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D41D929" w14:textId="2310CB2F" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="3D41D929" w14:textId="4D9B803D" w:rsidR="00886CEA" w:rsidRDefault="008139BD" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>19.</w:t>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00886CEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="032FC397" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8862,71 +8325,85 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0284092E" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRPr="005C2D73" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886CEA" w14:paraId="6B965177" w14:textId="77777777" w:rsidTr="00886CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B376686" w14:textId="564F9108" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="1B376686" w14:textId="73D6C657" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6185D843" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -9172,71 +8649,85 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="215F99A7" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRPr="005C2D73" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886CEA" w14:paraId="2969C29C" w14:textId="77777777" w:rsidTr="00886CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="640741EC" w14:textId="0A37AD8B" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="640741EC" w14:textId="0C70ACD9" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>21.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05B34CBB" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -9482,71 +8973,85 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66D58C06" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRPr="005C2D73" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886CEA" w14:paraId="6AA57E7C" w14:textId="77777777" w:rsidTr="00886CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1035BAAC" w14:textId="10894C14" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
+          <w:p w14:paraId="1035BAAC" w14:textId="7B3D0A5B" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>22.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008139BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="126B615F" w14:textId="77777777" w:rsidR="00886CEA" w:rsidRDefault="00886CEA" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -9799,337 +9304,137 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55238884" w14:textId="6AE1879A" w:rsidR="00095705" w:rsidRPr="00095705" w:rsidRDefault="00095705" w:rsidP="00095705">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00810DBE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>L’ordre</w:t>
-[...168 lines deleted...]
-        <w:t xml:space="preserve"> üb</w:t>
+        <w:t>L’ordre des candidats de cette liste sera repris sur les listes imprimées / Die Reihenfolge der Kandidierenden auf dieser Liste wird auf den gedruckten Wahllisten üb</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ernommen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553B6B7D" w14:textId="1DE429C7" w:rsidR="008901FA" w:rsidRPr="006F2026" w:rsidRDefault="008901FA" w:rsidP="006F2026">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="0" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2026">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mandataire </w:t>
       </w:r>
       <w:r w:rsidR="008D7B6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>de la liste</w:t>
       </w:r>
       <w:r w:rsidR="001160D7" w:rsidRPr="006F2026">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2026">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Vertreter</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D7B6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">(in) der </w:t>
-[...9 lines deleted...]
-        <w:t>Liste</w:t>
+        <w:t>(in) der Liste</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2026">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63976C61" w14:textId="77777777" w:rsidR="00A9539B" w:rsidRPr="003827FD" w:rsidRDefault="00A9539B" w:rsidP="00A9539B">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="22114" w:type="dxa"/>
         <w:tblInd w:w="-434" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
@@ -10149,113 +9454,109 @@
       </w:tblGrid>
       <w:tr w:rsidR="008901FA" w14:paraId="2BA0EB64" w14:textId="77777777" w:rsidTr="008D7B6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4325BA80" w14:textId="77777777" w:rsidR="008901FA" w:rsidRPr="00F54D47" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F54D47">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1970A49B" w14:textId="77777777" w:rsidR="008901FA" w:rsidRPr="00F54D47" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54D47">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11679B90" w14:textId="77777777" w:rsidR="008901FA" w:rsidRPr="00F54D47" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F54D47">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4EC7A134" w14:textId="77777777" w:rsidR="008901FA" w:rsidRPr="00F54D47" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54D47">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -10293,60 +9594,52 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(Jour/Mois/Année)</w:t>
             </w:r>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(Tag/Monat/Jahr)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10359,222 +9652,189 @@
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Domicile (adresse exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58CE89BB" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Wohnort</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Adresse)</w:t>
+              <w:t>Wohnort (genaue Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06869FE8" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Courriel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75B13A01" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>E-Mailadresse</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B0B3771" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Numéro de portable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Handynummer</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="685AC649" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D75CF5C" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008901FA" w14:paraId="2BF4333F" w14:textId="77777777" w:rsidTr="008D7B6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5773359E" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -10826,63 +10086,52 @@
       <w:r w:rsidRPr="006C0D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Suppléant</w:t>
       </w:r>
       <w:r w:rsidR="008D7B6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
+        <w:t> / Stellvertreter</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D7B6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(in)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -10931,113 +10180,109 @@
       </w:tblGrid>
       <w:tr w:rsidR="008901FA" w14:paraId="5D192FE2" w14:textId="77777777" w:rsidTr="008D7B6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F506DE4" w14:textId="77777777" w:rsidR="008901FA" w:rsidRPr="00F54D47" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F54D47">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7B94AEBF" w14:textId="77777777" w:rsidR="008901FA" w:rsidRPr="00F54D47" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54D47">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1200DD62" w14:textId="77777777" w:rsidR="008901FA" w:rsidRPr="00F54D47" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F54D47">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4639C627" w14:textId="77777777" w:rsidR="008901FA" w:rsidRPr="00F54D47" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54D47">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -11075,60 +10320,52 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(Jour/Mois/Année)</w:t>
             </w:r>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="003536D7">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(Tag/Monat/Jahr)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -11141,222 +10378,189 @@
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Domicile (adresse exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F63E8F" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Wohnort</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Adresse)</w:t>
+              <w:t>Wohnort (genaue Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18CA9B70" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Courriel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FB9E6F7" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>E-Mailadresse</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09DE4BF4" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Numéro de portable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Handynummer</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3014884A" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EBD3EA6" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008901FA" w14:paraId="5FCB59D9" w14:textId="77777777" w:rsidTr="008D7B6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A4ED92E" w14:textId="77777777" w:rsidR="008901FA" w:rsidRDefault="008901FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -11577,160 +10781,82 @@
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08F7A53E" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213627">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Selon l'art. 65 al. 1 LEDP, la liste doit être signée personnellement par au moins 50 personnes domiciliées dans le district en cause et habiles à voter en matière cantonale. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00213627">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>L'art</w:t>
-[...44 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>L'art. 52a est réservé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8AFC0A" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213627">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemäss Art. 65 Abs. 1 PRG, muss die Liste eigenhändig von mindestens 50 im betreffenden Bezirk wohnhaften und in kantonalen Angelegenheiten Stimmberechtigten unterzeichnet sein. </w:t>
       </w:r>
       <w:r w:rsidRPr="00213627">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 52a </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Art. 52a bleibt vorbehalten.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="21972" w:type="dxa"/>
         <w:tblInd w:w="-441" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="937"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3316"/>
         <w:gridCol w:w="6804"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
       <w:tr w:rsidR="00213627" w14:paraId="53DD1D96" w14:textId="77777777" w:rsidTr="00213627">
         <w:trPr>
           <w:trHeight w:val="510"/>
@@ -11796,105 +10922,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> candidat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la liste n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">° / </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Liste Nr. : </w:t>
+              <w:t xml:space="preserve">° / Unterzeichnende der zu unterstützenden Liste Nr. : </w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="2EB3D03C" w14:textId="77777777" w:rsidTr="00213627">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="21972" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
@@ -11916,87 +10988,51 @@
           </w:p>
           <w:p w14:paraId="4228B4FB" w14:textId="57779BE7" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de la liste des candidats / </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> : </w:t>
+              <w:t xml:space="preserve"> de la liste des candidats / Bezeichnung der Kandidatenliste : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="07973AB0" w14:textId="77777777" w:rsidTr="00213627">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
@@ -12076,291 +11112,237 @@
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57906376" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prénom / </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prénom / Vorname</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59447F08" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de naissance /</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33CA3597" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Geb</w:t>
-[...7 lines deleted...]
-              <w:t>. Datum</w:t>
+              <w:t>Geb. Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F76B9F8" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profession / </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Profession / Beruf</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E1AD239" w14:textId="78FCB9B1" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Domicile (adresse exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ADB396C" w14:textId="41B1947E" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Wohnort</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Adresse)</w:t>
+              <w:t>Wohnort (genaue Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0736BE27" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A299072" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="5FFEA2A2" w14:textId="77777777" w:rsidTr="00213627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FB31A2C" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00757130" w:rsidRDefault="00213627" w:rsidP="00757130">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
@@ -13237,105 +12219,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> candidat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la liste n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">° / </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Liste Nr. : </w:t>
+              <w:t xml:space="preserve">° / Unterzeichnende der zu unterstützenden Liste Nr. : </w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="47D21119" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="21972" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
@@ -13357,87 +12285,51 @@
           </w:p>
           <w:p w14:paraId="4FA353C8" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de la liste des candidats / </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> : </w:t>
+              <w:t xml:space="preserve"> de la liste des candidats / Bezeichnung der Kandidatenliste : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="74688B30" w14:textId="77777777" w:rsidTr="00213627">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
@@ -13517,291 +12409,237 @@
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D6C199E" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prénom / </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prénom / Vorname</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="771F8741" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de naissance /</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F94C60C" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Geb</w:t>
-[...7 lines deleted...]
-              <w:t>. Datum</w:t>
+              <w:t>Geb. Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="597E7088" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profession / </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Profession / Beruf</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13C0ABF7" w14:textId="4C873DA9" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Domicile (adresse exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="331B5DB2" w14:textId="14F9808A" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Wohnort</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Adresse)</w:t>
+              <w:t>Wohnort (genaue Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BE634C1" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0982A7B5" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00213627">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="5278DAA7" w14:textId="77777777" w:rsidTr="00213627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69B0B8BB" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="00757130">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -17361,105 +16199,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> candidat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la liste n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">° / </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Liste Nr. : </w:t>
+              <w:t xml:space="preserve">° / Unterzeichnende der zu unterstützenden Liste Nr. : </w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="52F64218" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="21972" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
@@ -17481,87 +16265,51 @@
           </w:p>
           <w:p w14:paraId="0F2D2BCE" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de la liste des candidats / </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> : </w:t>
+              <w:t xml:space="preserve"> de la liste des candidats / Bezeichnung der Kandidatenliste : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="76F5F4E5" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
@@ -17641,291 +16389,237 @@
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07E633AB" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prénom / </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prénom / Vorname</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2558E71D" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de naissance /</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EA6FBA8" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Geb</w:t>
-[...7 lines deleted...]
-              <w:t>. Datum</w:t>
+              <w:t>Geb. Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="471137BE" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profession / </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Profession / Beruf</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A945A72" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Domicile (adresse exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="285ED33B" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Wohnort</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Adresse)</w:t>
+              <w:t>Wohnort (genaue Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58DA562C" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B28CAB9" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="02828297" w14:textId="77777777" w:rsidTr="000122C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54C0DF4A" w14:textId="3AC24841" w:rsidR="00213627" w:rsidRPr="00757130" w:rsidRDefault="00213627" w:rsidP="00757130">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
@@ -21502,105 +20196,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> candidat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la liste n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">° / </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Liste Nr. : </w:t>
+              <w:t xml:space="preserve">° / Unterzeichnende der zu unterstützenden Liste Nr. : </w:t>
             </w:r>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="4C4D9FE6" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="21972" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
@@ -21622,87 +20262,51 @@
           </w:p>
           <w:p w14:paraId="3D6E5207" w14:textId="77777777" w:rsidR="00213627" w:rsidRPr="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00854183">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de la liste des candidats / </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> : </w:t>
+              <w:t xml:space="preserve"> de la liste des candidats / Bezeichnung der Kandidatenliste : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="76AB7FBA" w14:textId="77777777" w:rsidTr="000122C1">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
@@ -21782,291 +20386,237 @@
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68BFA786" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prénom / </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prénom / Vorname</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B8AB851" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de naissance /</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33CDBFD6" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Geb</w:t>
-[...7 lines deleted...]
-              <w:t>. Datum</w:t>
+              <w:t>Geb. Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7745485C" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profession / </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Profession / Beruf</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37F5E689" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Domicile (adresse exacte)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F99EC02" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Wohnort</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Adresse)</w:t>
+              <w:t>Wohnort (genaue Adresse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F000B8C" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FC7FFC2" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627" w:rsidP="000122C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213627" w14:paraId="2560758F" w14:textId="77777777" w:rsidTr="000122C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C500300" w14:textId="397EC714" w:rsidR="00213627" w:rsidRPr="00757130" w:rsidRDefault="00213627" w:rsidP="00757130">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7230"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
@@ -25555,58 +24105,58 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BD0CCCF" w14:textId="77777777" w:rsidR="00213627" w:rsidRDefault="00213627"/>
     <w:sectPr w:rsidR="00213627" w:rsidSect="00A50D6E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="284" w:left="1418" w:header="652" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="167D63FA" w14:textId="77777777" w:rsidR="00320D32" w:rsidRDefault="00320D32">
+    <w:p w14:paraId="2371F018" w14:textId="77777777" w:rsidR="00DB70A5" w:rsidRDefault="00DB70A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A3622D2" w14:textId="77777777" w:rsidR="00320D32" w:rsidRDefault="00320D32">
+    <w:p w14:paraId="5EA84A6E" w14:textId="77777777" w:rsidR="00DB70A5" w:rsidRDefault="00DB70A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -26009,58 +24559,58 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00A9539B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0315E87D" w14:textId="77777777" w:rsidR="00A9539B" w:rsidRDefault="00A9539B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="797B993A" w14:textId="77777777" w:rsidR="00320D32" w:rsidRDefault="00320D32">
+    <w:p w14:paraId="387905E7" w14:textId="77777777" w:rsidR="00DB70A5" w:rsidRDefault="00DB70A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="724D4809" w14:textId="77777777" w:rsidR="00320D32" w:rsidRDefault="00320D32">
+    <w:p w14:paraId="6DD439AB" w14:textId="77777777" w:rsidR="00DB70A5" w:rsidRDefault="00DB70A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14232" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
@@ -29280,52 +27830,50 @@
   <w:num w:numId="22" w16cid:durableId="724305110">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2076662480">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="390084449">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="131876128">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="275257635">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2093307422">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -29363,81 +27911,84 @@
     <w:rsid w:val="004A5112"/>
     <w:rsid w:val="004C6F1A"/>
     <w:rsid w:val="005155C9"/>
     <w:rsid w:val="0057048F"/>
     <w:rsid w:val="00574950"/>
     <w:rsid w:val="00577941"/>
     <w:rsid w:val="005A1125"/>
     <w:rsid w:val="005B5A89"/>
     <w:rsid w:val="005C2D73"/>
     <w:rsid w:val="0062386F"/>
     <w:rsid w:val="00646B76"/>
     <w:rsid w:val="00654014"/>
     <w:rsid w:val="0066335E"/>
     <w:rsid w:val="00672D6D"/>
     <w:rsid w:val="006A1B84"/>
     <w:rsid w:val="006A53DF"/>
     <w:rsid w:val="006C0D09"/>
     <w:rsid w:val="006D12D2"/>
     <w:rsid w:val="006F2026"/>
     <w:rsid w:val="00757130"/>
     <w:rsid w:val="007604FE"/>
     <w:rsid w:val="007921AA"/>
     <w:rsid w:val="007B7C69"/>
     <w:rsid w:val="007F2D3A"/>
     <w:rsid w:val="00810DBE"/>
+    <w:rsid w:val="008139BD"/>
     <w:rsid w:val="00831100"/>
     <w:rsid w:val="00831490"/>
     <w:rsid w:val="008460A7"/>
     <w:rsid w:val="00847BA8"/>
     <w:rsid w:val="0087602F"/>
     <w:rsid w:val="00886CEA"/>
     <w:rsid w:val="008901FA"/>
     <w:rsid w:val="008D27B5"/>
     <w:rsid w:val="008D7B6F"/>
     <w:rsid w:val="008F3E91"/>
     <w:rsid w:val="00995473"/>
     <w:rsid w:val="009974D1"/>
     <w:rsid w:val="009C4A6D"/>
     <w:rsid w:val="00A50D6E"/>
+    <w:rsid w:val="00A63DD4"/>
     <w:rsid w:val="00A910C2"/>
     <w:rsid w:val="00A93124"/>
     <w:rsid w:val="00A9539B"/>
     <w:rsid w:val="00AB3364"/>
     <w:rsid w:val="00AE7650"/>
     <w:rsid w:val="00B308AB"/>
     <w:rsid w:val="00B36B48"/>
     <w:rsid w:val="00B50064"/>
     <w:rsid w:val="00B57752"/>
     <w:rsid w:val="00BA0AEB"/>
     <w:rsid w:val="00BA457F"/>
     <w:rsid w:val="00C33C0A"/>
     <w:rsid w:val="00C353AD"/>
     <w:rsid w:val="00C35C2A"/>
     <w:rsid w:val="00D12C34"/>
     <w:rsid w:val="00D31CCE"/>
     <w:rsid w:val="00D36450"/>
+    <w:rsid w:val="00DB70A5"/>
     <w:rsid w:val="00DD50E4"/>
     <w:rsid w:val="00DE3CB7"/>
     <w:rsid w:val="00DE511B"/>
     <w:rsid w:val="00DF7F31"/>
     <w:rsid w:val="00E16952"/>
     <w:rsid w:val="00E658E3"/>
     <w:rsid w:val="00E827D9"/>
     <w:rsid w:val="00E87A0B"/>
     <w:rsid w:val="00EC58B0"/>
     <w:rsid w:val="00EE30FE"/>
     <w:rsid w:val="00F40C8E"/>
     <w:rsid w:val="00F501D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
@@ -30596,54 +29147,50 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -30936,74 +29483,74 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEC7C633-F559-4067-8EC4-DB00121C8282}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>CHA_general_paysage_fr</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4492</Characters>
+  <Pages>6</Pages>
+  <Words>780</Words>
+  <Characters>4293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1497</Lines>
-  <Paragraphs>275</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4958</CharactersWithSpaces>
+  <CharactersWithSpaces>5063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:subject/>
   <dc:creator>Oberson Julien</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>