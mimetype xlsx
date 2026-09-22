--- v0 (2026-05-12)
+++ v1 (2026-09-22)
@@ -1,118 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\7_IS_New\10_Vostra\1_Proc\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C2A8FE9-C78A-4696-9905-CC5BB0C3EE20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7ED0E192-414A-49EB-96E1-74330BC8B952}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Requête collective FFJ" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExterneDaten_1" localSheetId="0" hidden="1">'Requête collective FFJ'!$A$1:$F$110</definedName>
   </definedNames>
-  <calcPr calcId="162913" iterate="1"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{292B5067-426A-45CE-8ADB-EF211898E0BF}" keepAlive="1" name="Abfrage - Requête collective FFJ" description="Verbindung mit der Abfrage 'Requête collective FFJ' in der Arbeitsmappe." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Requête collective FFJ&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Requête collective FFJ]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="11">
   <si>
     <t>AHVN13</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
     <t>Nom de famille</t>
   </si>
   <si>
     <t>Date de naissance</t>
   </si>
   <si>
     <t>Autorité</t>
   </si>
   <si>
     <t>Extrait</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Fonction</t>
   </si>
   <si>
     <t>Adresse privée</t>
   </si>
   <si>
-    <t>Transport potentiel de mineur-e-s et jeunes adultes</t>
+    <t>Adresse e-mail de contact</t>
   </si>
   <si>
-    <t>Adresse e-mail de contact</t>
+    <t>Titulaire du permis de conduire pouvant potentiellement conduire des mineur-e-s et jeunes adultes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
@@ -176,82 +176,84 @@
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
 <queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExterneDaten_1" connectionId="1" xr16:uid="{60DC74B7-189A-4275-A9D3-89DEF5390EC8}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
-  <queryTableRefresh nextId="10" unboundColumnsRight="3">
-    <queryTableFields count="9">
+  <queryTableRefresh nextId="11" unboundColumnsRight="4">
+    <queryTableFields count="10">
       <queryTableField id="1" name="AHVN13" tableColumnId="1"/>
       <queryTableField id="2" name="Prénom" tableColumnId="2"/>
       <queryTableField id="3" name="Nom de famille" tableColumnId="3"/>
       <queryTableField id="4" name="Date de naissance" tableColumnId="4"/>
       <queryTableField id="5" name="Autorité" tableColumnId="5"/>
       <queryTableField id="6" name="Extrait" tableColumnId="6"/>
       <queryTableField id="7" dataBound="0" tableColumnId="7"/>
       <queryTableField id="8" dataBound="0" tableColumnId="8"/>
       <queryTableField id="9" dataBound="0" tableColumnId="9"/>
+      <queryTableField id="10" dataBound="0" tableColumnId="10"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F956FC23-BD6E-4B9A-B9EC-E6103EDEDCF3}" name="Requête_collective_FFJ" displayName="Requête_collective_FFJ" ref="A1:I110" tableType="queryTable" totalsRowShown="0">
-  <tableColumns count="9">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F956FC23-BD6E-4B9A-B9EC-E6103EDEDCF3}" name="Requête_collective_FFJ" displayName="Requête_collective_FFJ" ref="A1:J110" tableType="queryTable" totalsRowShown="0">
+  <tableColumns count="10">
     <tableColumn id="1" xr3:uid="{A9007FA5-95EE-480E-9EDD-C948FADBC8F6}" uniqueName="1" name="AHVN13" queryTableFieldId="1" dataDxfId="6"/>
     <tableColumn id="2" xr3:uid="{73C89194-11A6-4FD1-9C85-484EF94005A2}" uniqueName="2" name="Prénom" queryTableFieldId="2" dataDxfId="5"/>
     <tableColumn id="3" xr3:uid="{AAFB6BB4-EA0E-4E5C-8A53-E0D58BE21876}" uniqueName="3" name="Nom de famille" queryTableFieldId="3" dataDxfId="4"/>
     <tableColumn id="4" xr3:uid="{E536CB85-000C-4D90-82D7-695B58CEF6B3}" uniqueName="4" name="Date de naissance" queryTableFieldId="4" dataDxfId="3"/>
     <tableColumn id="5" xr3:uid="{87C56956-2C48-4F5B-890F-C30EB9D622B8}" uniqueName="5" name="Autorité" queryTableFieldId="5"/>
     <tableColumn id="6" xr3:uid="{48C55BF0-BD04-4B71-A96D-43C18CD80910}" uniqueName="6" name="Extrait" queryTableFieldId="6" dataDxfId="2"/>
     <tableColumn id="7" xr3:uid="{B6E461BD-8DC8-465C-8532-2F58F1544FD6}" uniqueName="7" name="Fonction" queryTableFieldId="7" dataDxfId="1"/>
     <tableColumn id="8" xr3:uid="{385E90FE-75DA-4C6C-A980-659EB916D9C3}" uniqueName="8" name="Adresse privée" queryTableFieldId="8" dataDxfId="0"/>
     <tableColumn id="9" xr3:uid="{BD21061F-650D-404E-8897-175D63874C2D}" uniqueName="9" name="Adresse e-mail de contact" queryTableFieldId="9"/>
+    <tableColumn id="10" xr3:uid="{985BF2DC-63BB-4F79-8D2D-AE8A9E83EAB4}" uniqueName="10" name="Titulaire du permis de conduire pouvant potentiellement conduire des mineur-e-s et jeunes adultes" queryTableFieldId="10"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -483,616 +485,616 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{805825BA-A15D-4699-9A64-374A61971000}">
   <dimension ref="A1:J110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+      <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="22.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.7265625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.1796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="7.42578125" hidden="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="47.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.453125" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="28.81640625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="27.453125" customWidth="1"/>
+    <col min="9" max="9" width="24.1796875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="47.81640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J1" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="J1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D2" s="1"/>
       <c r="E2">
         <v>10001560</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D3" s="1"/>
       <c r="E3">
         <v>10001560</v>
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D4" s="1"/>
       <c r="E4">
         <v>10001560</v>
       </c>
       <c r="F4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D5" s="1"/>
       <c r="E5">
         <v>10001560</v>
       </c>
       <c r="F5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D6" s="1"/>
       <c r="E6">
         <v>10001560</v>
       </c>
       <c r="F6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D7" s="1"/>
       <c r="E7">
         <v>10001560</v>
       </c>
       <c r="F7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D8" s="1"/>
       <c r="E8">
         <v>10001560</v>
       </c>
       <c r="F8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D9" s="1"/>
       <c r="E9">
         <v>10001560</v>
       </c>
       <c r="F9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D10" s="1"/>
       <c r="E10">
         <v>10001560</v>
       </c>
       <c r="F10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D11" s="1"/>
       <c r="E11">
         <v>10001560</v>
       </c>
       <c r="F11" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D12" s="1"/>
       <c r="E12">
         <v>10001560</v>
       </c>
       <c r="F12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D13" s="1"/>
       <c r="E13">
         <v>10001560</v>
       </c>
       <c r="F13" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D14" s="1"/>
       <c r="E14">
         <v>10001560</v>
       </c>
       <c r="F14" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D15" s="1"/>
       <c r="E15">
         <v>10001560</v>
       </c>
       <c r="F15" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D16" s="1"/>
       <c r="E16">
         <v>10001560</v>
       </c>
       <c r="F16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="17" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D17" s="1"/>
       <c r="E17">
         <v>10001560</v>
       </c>
       <c r="F17" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="18" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D18" s="1"/>
       <c r="E18">
         <v>10001560</v>
       </c>
       <c r="F18" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="19" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D19" s="2"/>
       <c r="E19">
         <v>10001560</v>
       </c>
       <c r="F19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="20" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D20" s="2"/>
       <c r="E20">
         <v>10001560</v>
       </c>
       <c r="F20" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="21" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D21" s="2"/>
       <c r="E21">
         <v>10001560</v>
       </c>
       <c r="F21" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D22" s="2"/>
       <c r="E22">
         <v>10001560</v>
       </c>
       <c r="F22" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="23" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D23" s="2"/>
       <c r="E23">
         <v>10001560</v>
       </c>
       <c r="F23" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="24" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D24" s="2"/>
       <c r="E24">
         <v>10001560</v>
       </c>
       <c r="F24" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="25" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D25" s="2"/>
       <c r="E25">
         <v>10001560</v>
       </c>
       <c r="F25" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="26" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D26" s="2"/>
       <c r="E26">
         <v>10001560</v>
       </c>
       <c r="F26" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="27" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D27" s="2"/>
       <c r="E27">
         <v>10001560</v>
       </c>
       <c r="F27" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="28" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D28" s="2"/>
       <c r="E28">
         <v>10001560</v>
       </c>
       <c r="F28" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="29" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D29" s="2"/>
       <c r="E29">
         <v>10001560</v>
       </c>
       <c r="F29" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="30" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D30" s="2"/>
       <c r="E30">
         <v>10001560</v>
       </c>
       <c r="F30" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="31" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D31" s="2"/>
       <c r="E31">
         <v>10001560</v>
       </c>
       <c r="F31" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="32" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D32" s="2"/>
       <c r="E32">
         <v>10001560</v>
       </c>
       <c r="F32" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="33" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="33" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D33" s="2"/>
       <c r="E33">
         <v>10001560</v>
       </c>
       <c r="F33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="34" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D34" s="1"/>
     </row>
-    <row r="35" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D35" s="1"/>
     </row>
-    <row r="36" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D36" s="1"/>
     </row>
-    <row r="37" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D37" s="1"/>
     </row>
-    <row r="38" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D38" s="1"/>
     </row>
-    <row r="39" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D39" s="1"/>
     </row>
-    <row r="40" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D40" s="1"/>
     </row>
-    <row r="41" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D41" s="1"/>
     </row>
-    <row r="42" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D42" s="1"/>
     </row>
-    <row r="43" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D43" s="1"/>
     </row>
-    <row r="44" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D44" s="1"/>
     </row>
-    <row r="45" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D45" s="1"/>
     </row>
-    <row r="46" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D46" s="1"/>
     </row>
-    <row r="47" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D47" s="1"/>
     </row>
-    <row r="48" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="4:6" x14ac:dyDescent="0.35">
       <c r="D48" s="1"/>
     </row>
-    <row r="49" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="49" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D49" s="1"/>
     </row>
-    <row r="50" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="50" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D50" s="1"/>
     </row>
-    <row r="51" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="51" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D51" s="1"/>
     </row>
-    <row r="52" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="52" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D52" s="1"/>
     </row>
-    <row r="53" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="53" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D53" s="1"/>
     </row>
-    <row r="54" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D54" s="1"/>
     </row>
-    <row r="55" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="55" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D55" s="1"/>
     </row>
-    <row r="56" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="56" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D56" s="1"/>
     </row>
-    <row r="57" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="57" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D57" s="1"/>
     </row>
-    <row r="58" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="58" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D58" s="1"/>
     </row>
-    <row r="59" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="59" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D59" s="1"/>
     </row>
-    <row r="60" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="60" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D60" s="1"/>
     </row>
-    <row r="61" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="61" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D61" s="1"/>
     </row>
-    <row r="62" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="62" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D62" s="1"/>
     </row>
-    <row r="63" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="63" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D63" s="1"/>
     </row>
-    <row r="64" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="64" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D64" s="1"/>
     </row>
-    <row r="65" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D65" s="1"/>
     </row>
-    <row r="66" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D66" s="1"/>
     </row>
-    <row r="67" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="67" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D67" s="1"/>
     </row>
-    <row r="68" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="68" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D68" s="1"/>
     </row>
-    <row r="69" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="69" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D69" s="1"/>
     </row>
-    <row r="70" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="70" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D70" s="1"/>
     </row>
-    <row r="71" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="71" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D71" s="1"/>
     </row>
-    <row r="72" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="72" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D72" s="1"/>
     </row>
-    <row r="73" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="73" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D73" s="1"/>
     </row>
-    <row r="74" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="74" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D74" s="1"/>
     </row>
-    <row r="75" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="75" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D75" s="1"/>
     </row>
-    <row r="76" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="76" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D76" s="1"/>
     </row>
-    <row r="77" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="77" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D77" s="1"/>
     </row>
-    <row r="78" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="78" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D78" s="1"/>
     </row>
-    <row r="79" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="79" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D79" s="1"/>
     </row>
-    <row r="80" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="80" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D80" s="1"/>
     </row>
-    <row r="81" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="81" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D81" s="1"/>
     </row>
-    <row r="82" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="82" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D82" s="1"/>
     </row>
-    <row r="83" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="83" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D83" s="1"/>
     </row>
-    <row r="84" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="84" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D84" s="1"/>
     </row>
-    <row r="85" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="85" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D85" s="1"/>
     </row>
-    <row r="86" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="86" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D86" s="1"/>
     </row>
-    <row r="87" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="87" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D87" s="1"/>
     </row>
-    <row r="88" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="88" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D88" s="1"/>
     </row>
-    <row r="89" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="89" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D89" s="1"/>
     </row>
-    <row r="90" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="90" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D90" s="1"/>
     </row>
-    <row r="91" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="91" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D91" s="1"/>
     </row>
-    <row r="92" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="92" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D92" s="1"/>
     </row>
-    <row r="93" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="93" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D93" s="1"/>
     </row>
-    <row r="94" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="94" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D94" s="1"/>
     </row>
-    <row r="95" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="95" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D95" s="1"/>
     </row>
-    <row r="96" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="96" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D96" s="1"/>
     </row>
-    <row r="97" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="97" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D97" s="1"/>
     </row>
-    <row r="98" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="98" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D98" s="1"/>
     </row>
-    <row r="99" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="99" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D99" s="1"/>
     </row>
-    <row r="100" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="100" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D100" s="1"/>
     </row>
-    <row r="101" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="101" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D101" s="1"/>
     </row>
-    <row r="102" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="102" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D102" s="1"/>
     </row>
-    <row r="103" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="103" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D103" s="1"/>
     </row>
-    <row r="104" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="104" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D104" s="1"/>
     </row>
-    <row r="105" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="105" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D105" s="1"/>
     </row>
-    <row r="106" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="106" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D106" s="1"/>
     </row>
-    <row r="107" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="107" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D107" s="1"/>
     </row>
-    <row r="108" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="108" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D108" s="1"/>
     </row>
-    <row r="109" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="109" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D109" s="1"/>
     </row>
-    <row r="110" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="110" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D110" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 4 E A A B Q S w M E F A A C A A g A A T L N W I J w u B u m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n L T U m S n 7 K w O I g i Y m J c W 1 K h Q Y o h h b L u z n 4 S L 6 C G E X d H O / u u + T u f r 1 B O r Z N c F G 9 1 Z 1 J U I Q p C p S R X a F N m a D B n c I V S j n s h K x F q Y I J N j Y e r U 5 Q 5 d w 5 J s R 7 j / 0 C d 3 1 J G K U R O e b b v a x U K 0 J t r B N G K v R p F f 9 b i M P h N Y Y z H L E 1 Z k u G K Z D Z h F y b L 8 C m v c / 0 x 4 R s a N z Q K 1 6 o M N s A m S W Q 9 w f + A F B L A w Q U A A I A C A A B M s 1 Y D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A A T L N W A J 5 z e C m A Q A A o w I A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A H V R Q W 7 b M B A 8 1 4 D / s F A u N i A I s m P 4 0 E A H w Y 7 i F o X j W m 4 u U V E w 0 t p m S 5 E t u U w d G P l N L + k D 8 g F 9 r O u o b V o E 5 o X k z u z s D O m w J G k 0 5 O 0 + O O t 2 u h 2 3 F R Y r O A m W + M 0 3 P w m h N E o d G L c I W f Y 2 g A Q U U r c D v N 5 7 Z I w r E 3 c b T U 3 p a 9 T U y 6 T C a G I 0 8 c X 1 g s n r 4 o N D 6 w p v n f X F H 5 o r F t Z 8 x i + E R Z 7 m C 7 i 6 z F f L t D g d w a c M t w r t V u h K S b 0 p h v F w F I / j E V z g j b f k K k G + L r I l L J a X 0 + J d 8 + i 8 3 r j v u I F B c c R 1 R D s K + u H 1 F J W s J a F N g l d B C B O j f K 1 d M g 7 h X J e m 4 m n J Y B j H I S c z h D n d K U y e j 9 H c a P z Y D 9 v w J 8 G s e d y i h Q 0 6 8 m u e O U N R o T 2 8 0 E r c M J 0 D 1 t z b l l 2 v f a 0 Q r n / X U 6 X y U i h h X U L W / y t 8 g c 0 P z T 1 s F F Z 3 X 5 8 V V 1 Z o t z a 2 b p 0 z h q 5 3 1 E i 4 3 w f p 7 G o + O O W s x F w g 3 N F 9 C P t g Y Z s H b e o X 9 b m p o U J Y i 1 q y 1 x f w V L A 6 4 1 p I 5 4 Q u / z L 4 T / C J k X o y V l L z w M g b T e N R d D D 5 B J 3 v y A p J / 4 n e 9 7 s d q Y / l P v s F U E s B A i 0 A F A A C A A g A A T L N W I J w u B u m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A A E y z V g P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A A T L N W A J 5 z e C m A Q A A o w I A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 1 g M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + z g w A A A A A A A C s D A A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 J l c X U l Q z M l Q U F 0 Z S U y M G N v b G x l Y 3 R p d m U l M j B G R k o 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M w O W E 3 Y W U 4 Z S 0 z Z D Z m L T Q 4 M z I t Y m Y z M y 0 3 O T M w Z G M 2 Z T d l N D g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z U m V x d c O q d G V f Y 2 9 s b G V j d G l 2 Z V 9 G R k o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T Y 0 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T A 2 L T E z V D A 0 O j E 2 O j A y L j c y O T M y O D h a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 N R T U c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q U h W T j E z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y w 6 l u b 2 0 m c X V v d D s s J n F 1 b 3 Q 7 T m 9 t I G R l I G Z h b W l s b G U m c X V v d D s s J n F 1 b 3 Q 7 R G F 0 Z S B k Z S B u Y W l z c 2 F u Y 2 U m c X V v d D s s J n F 1 b 3 Q 7 Q X V 0 b 3 J p d M O p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V 4 d H J h a X Q m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 2 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 S Z X F 1 w 6 p 0 Z S B j b 2 x s Z W N 0 a X Z l I E Z G S i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B S F Z O M T M s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U m V x d c O q d G U g Y 2 9 s b G V j d G l 2 Z S B G R k o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H L D q W 5 v b S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 S Z X F 1 w 6 p 0 Z S B j b 2 x s Z W N 0 a X Z l I E Z G S i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O b 2 0 g Z G U g Z m F t a W x s Z S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 S Z X F 1 w 6 p 0 Z S B j b 2 x s Z W N 0 a X Z l I E Z G S i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E Y X R l I G R l I G 5 h a X N z Y W 5 j Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 S Z X F 1 w 6 p 0 Z S B j b 2 x s Z W N 0 a X Z l I E Z G S i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B d X R v c m l 0 w 6 k s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U m V x d c O q d G U g Y 2 9 s b G V j d G l 2 Z S B G R k o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X h 0 c m F p d C w 1 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N i w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 S Z X F 1 w 6 p 0 Z S B j b 2 x s Z W N 0 a X Z l I E Z G S i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B S F Z O M T M s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U m V x d c O q d G U g Y 2 9 s b G V j d G l 2 Z S B G R k o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H L D q W 5 v b S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 S Z X F 1 w 6 p 0 Z S B j b 2 x s Z W N 0 a X Z l I E Z G S i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O b 2 0 g Z G U g Z m F t a W x s Z S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 S Z X F 1 w 6 p 0 Z S B j b 2 x s Z W N 0 a X Z l I E Z G S i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E Y X R l I G R l I G 5 h a X N z Y W 5 j Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 S Z X F 1 w 6 p 0 Z S B j b 2 x s Z W N 0 a X Z l I E Z G S i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B d X R v c m l 0 w 6 k s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U m V x d c O q d G U g Y 2 9 s b G V j d G l 2 Z S B G R k o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X h 0 c m F p d C w 1 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U m V x d S V D M y V B Q X R l J T I w Y 2 9 s b G V j d G l 2 Z S U y M E Z G S i 9 R d W V s b G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 S Z X F 1 J U M z J U F B d G U l M j B j b 2 x s Z W N 0 a X Z l J T I w R k Z K L 0 g l Q z M l Q j Z o Z X I l M j B n Z X N 0 d W Z 0 Z S U y M E h l Y W R l c j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 J l c X U l Q z M l Q U F 0 Z S U y M G N v b G x l Y 3 R p d m U l M j B G R k o v R 2 U l Q z M l Q T R u Z G V y d G V y J T I w V H l w P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A G B 2 L U 0 L h k h E j / 3 7 r v d D 4 u g A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A l 4 v 6 q X C F 7 r l W Y T d k s R p Q 8 9 a n J J P 4 M d 8 w O m E p C t h z k 5 A A A A A A D o A A A A A C A A A g A A A A I 5 c 5 b z u W Y l s f C J N B z z V X K M p P A j + 1 / 0 N 9 J P d F N C + / H h F Q A A A A X x s M Q H C O K Q r i T c 6 W i C q 2 P i R t P e T f / K E y W X N 2 e P c V v R i 8 F y f v Y x E R B c G h S R p Q d Z 9 y S G m j 8 / B i L X X g O B r 9 T R T M P G c M 7 e 5 3 C E R E f 6 P 1 B 3 c p 9 w h A A A A A b y P K q f f B c 6 s n O z h p J H a p b Y I a 9 v n q b y I u M 8 v W 2 r b k K 5 n x p g m R K D 9 W H M S X I M x Q d G e y r 1 I a w o Z H 4 S T C H u q 0 D r F k z Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05029AEC-061D-4DEC-90B3-D5A1BB91B650}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 