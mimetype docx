--- v0 (2026-01-15)
+++ v1 (2026-07-17)
@@ -11,142 +11,128 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A1FCD9D" w14:textId="65A98D4D" w:rsidR="00676E32" w:rsidRPr="00676E32" w:rsidRDefault="00676E32" w:rsidP="00676E32">
+    <w:p w14:paraId="1C2A6533" w14:textId="1C3CCCF1" w:rsidR="00F152B5" w:rsidRPr="00F152B5" w:rsidRDefault="00F152B5" w:rsidP="00F152B5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00676E32">
+      <w:r w:rsidRPr="00F152B5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="672F3C0E" wp14:editId="5F11B7C5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="739E54DC" wp14:editId="67DB3030">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-796735</wp:posOffset>
+              <wp:posOffset>-791845</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-5198429</wp:posOffset>
+              <wp:posOffset>-5188651</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7569472" cy="10707542"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="7563411" cy="10698969"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
-            <wp:docPr id="28977339" name="Image 2" descr="Une image contenant texte, papier, lettre, Produit en papier&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+            <wp:docPr id="1759728212" name="Image 2" descr="Une image contenant texte, papier, lettre, Produit en papier&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="28977339" name="Image 2" descr="Une image contenant texte, papier, lettre, Produit en papier&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                    <pic:cNvPr id="1759728212" name="Image 2" descr="Une image contenant texte, papier, lettre, Produit en papier&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7579575" cy="10721834"/>
+                      <a:ext cx="7580069" cy="10722533"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E7E66F" w14:textId="5430823E" w:rsidR="0004204B" w:rsidRPr="0004204B" w:rsidRDefault="0004204B" w:rsidP="0004204B">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="27E7E66F" w14:textId="4513619C" w:rsidR="0004204B" w:rsidRPr="0004204B" w:rsidRDefault="0004204B" w:rsidP="0004204B"/>
     <w:p w14:paraId="0416E5B8" w14:textId="789BC93A" w:rsidR="00BA55F0" w:rsidRDefault="00BA55F0" w:rsidP="000C0401"/>
-    <w:p w14:paraId="6B547485" w14:textId="107B4F9A" w:rsidR="00BA55F0" w:rsidRPr="00BA55F0" w:rsidRDefault="00BA55F0">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6B547485" w14:textId="237967D9" w:rsidR="00BA55F0" w:rsidRPr="00BA55F0" w:rsidRDefault="00BA55F0">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E555A7" w14:textId="3A8B4DE7" w:rsidR="001D7D34" w:rsidRPr="00AE6661" w:rsidRDefault="001D7D34" w:rsidP="001D7D34">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D7D34" w:rsidRPr="00AE6661" w:rsidSect="00A22FA5">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="8148" w:right="1247" w:bottom="709" w:left="1247" w:header="510" w:footer="510" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9427" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -160,3217 +146,1731 @@
       <w:tr w:rsidR="00F71106" w:rsidRPr="00F71106" w14:paraId="2149FA4D" w14:textId="77777777" w:rsidTr="00DB7008">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63A90C46" w14:textId="77777777" w:rsidR="00F71106" w:rsidRPr="00AE6661" w:rsidRDefault="00F71106" w:rsidP="00793BF8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9367" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A14A5A4" w14:textId="77777777" w:rsidR="00F71106" w:rsidRPr="00AE6661" w:rsidRDefault="00F71106" w:rsidP="00F71106">
             <w:pPr>
               <w:pStyle w:val="Titre3"/>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t>Déroulement et conception</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Ablauf und Planung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6748D090" w14:textId="77777777" w:rsidR="00F71106" w:rsidRDefault="00F71106" w:rsidP="003F4142">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F761D2B" w14:textId="77777777" w:rsidR="00F71106" w:rsidRPr="00AE6661" w:rsidRDefault="00F71106" w:rsidP="00793BF8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004712E7" w:rsidRPr="00676E32" w14:paraId="4A6D524A" w14:textId="77777777" w:rsidTr="00895390">
+      <w:tr w:rsidR="004712E7" w:rsidRPr="00266D86" w14:paraId="4A6D524A" w14:textId="77777777" w:rsidTr="00895390">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13A03929" w14:textId="77777777" w:rsidR="004712E7" w:rsidRPr="00AE6661" w:rsidRDefault="004712E7" w:rsidP="00DB7008">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00D3A9DA" w14:textId="49DCB883" w:rsidR="002C1088" w:rsidRDefault="00B531F9" w:rsidP="00895390">
+          <w:p w14:paraId="00D3A9DA" w14:textId="29AF3F51" w:rsidR="002C1088" w:rsidRDefault="00B531F9" w:rsidP="00895390">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>Während der Probezeit können die Mitarbeiten</w:t>
+            </w:r>
+            <w:r w:rsidR="002B6111">
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>den</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mithilfe dieses Formulars beurteilt werden (spätestens zu Beginn des 6. Monats). Es stellt eine Überlegungsgrundlage für den Entscheid über die Weiterführung des Arbeitsverhältnisses dar. Es richtet sich an die Vorgesetzten und enthält konkrete Fragen für die Gesprächsführung. Es ist wichtig, dass die Mitarbeitenden als Erste das Wort ergreifen können, bevor die Vorgesetzten ihr Feedback geben.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30553D8B" w14:textId="5327B07D" w:rsidR="007D18B6" w:rsidRPr="002B6111" w:rsidRDefault="007D18B6" w:rsidP="003F5E93">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008D0A2F" w:rsidRPr="008D0A2F">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5552576B" w14:textId="71D9DE7B" w:rsidR="008A6202" w:rsidRDefault="00AE0398" w:rsidP="003F5E93">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00DA10AD">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beim Stellenantritt der neuen Person können die Erwartungen (Kompetenzen, Ziele) im Teil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>«Kompetenzen»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>«Ziele in Bezug auf die Aufgaben / Projekte und das Verhalten»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> festgehalten werden. </w:t>
+            </w:r>
+            <w:r w:rsidR="002B6111">
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>Anschliessend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ist es mithilfe des Formulars </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>«Probezeitgespräch»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> möglich, die Probezeit als Ganzes zu beurteilen (Integration, Beurteilung der vereinbarten Ziele und Kompetenzen). Für die Bemerkungen beider Parteien ist je ein Kasten vorgesehen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29BB31C0" w14:textId="46F59BA3" w:rsidR="00D2034B" w:rsidRPr="002B6111" w:rsidRDefault="00D2034B" w:rsidP="00806CEF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00DA10AD" w:rsidRPr="008D0A2F">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04BDA6DA" w14:textId="4E391170" w:rsidR="00B27B9F" w:rsidRPr="008D0A2F" w:rsidRDefault="00B27B9F" w:rsidP="00806CEF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...481 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2F0D9"/>
-                <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>grünen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="E2F0D9"/>
-[...79 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Felder betreffen die zu Beginn der Probezeit vereinbarten Ziele und Kompetenzen und die </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2F0F8"/>
-                <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>blauen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="E2F0F8"/>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Felder sind für die Beurteilung.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB69B36" w14:textId="77777777" w:rsidR="004712E7" w:rsidRPr="00AE6661" w:rsidRDefault="004712E7" w:rsidP="00793BF8">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7AB69B36" w14:textId="77777777" w:rsidR="004712E7" w:rsidRPr="002B6111" w:rsidRDefault="004712E7" w:rsidP="00793BF8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DB5A911" w14:textId="4F0C9D35" w:rsidR="00C10B79" w:rsidRDefault="00C10B79">
-[...12 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7DB5A911" w14:textId="4F0C9D35" w:rsidR="00C10B79" w:rsidRPr="002B6111" w:rsidRDefault="00C10B79"/>
+    <w:p w14:paraId="01C8A338" w14:textId="77777777" w:rsidR="00981F5F" w:rsidRPr="002B6111" w:rsidRDefault="00981F5F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9397" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9397"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10B79" w:rsidRPr="00676E32" w14:paraId="481CEDA3" w14:textId="77777777" w:rsidTr="00DB7008">
+      <w:tr w:rsidR="00C10B79" w:rsidRPr="00266D86" w14:paraId="481CEDA3" w14:textId="77777777" w:rsidTr="00DB7008">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31A5FE63" w14:textId="2A77B1B4" w:rsidR="00C10B79" w:rsidRPr="007929CD" w:rsidRDefault="00C10B79" w:rsidP="00DB7008">
+          <w:p w14:paraId="31A5FE63" w14:textId="73D9D168" w:rsidR="00C10B79" w:rsidRPr="007929CD" w:rsidRDefault="00C10B79" w:rsidP="00DB7008">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008D0A2F">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="003E0242" w:rsidRPr="008D0A2F">
+              </w:rPr>
+              <w:t>Ein</w:t>
+            </w:r>
+            <w:r w:rsidR="002B6111">
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="003E0242" w:rsidRPr="008D0A2F">
+              </w:rPr>
+              <w:t>leit</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> hiérarchique</w:t>
+              </w:rPr>
+              <w:t>ung des/der Vorgesetzten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B79" w:rsidRPr="008D0A2F" w14:paraId="4CC18B89" w14:textId="77777777" w:rsidTr="006D0D7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="103A0F20" w14:textId="016928C9" w:rsidR="008D0A2F" w:rsidRDefault="008D0A2F" w:rsidP="00A20D36">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008D0A2F">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> sur son intégration et son expérience lors de la période probatoire :</w:t>
+              </w:rPr>
+              <w:t>Präsentieren Sie einleitend kurz den Hintergrund des Gesprächs und hören Sie sich den Eindruck der Mitarbeiterin/des Mitarbeiters bezüglich Einarbeitung und Erfahrungen während der Probezeit an:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18D55F9B" w14:textId="1E62FF84" w:rsidR="008D0A2F" w:rsidRPr="008D0A2F" w:rsidRDefault="008D0A2F" w:rsidP="00A20D36">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> ? Quels aspects pourraient être améliorés ?</w:t>
+              </w:rPr>
+              <w:t>Wie haben Sie die Probezeit insgesamt erlebt? Hat die Einarbeitungszeit Ihren Erwartungen entsprochen? Gibt es Dinge, die Sie überrascht oder enttäuscht haben? Was könnte verbessert werden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B79" w:rsidRPr="00676E32" w14:paraId="45232AA8" w14:textId="77777777" w:rsidTr="005632D6">
+      <w:tr w:rsidR="00C10B79" w:rsidRPr="00266D86" w14:paraId="45232AA8" w14:textId="77777777" w:rsidTr="005632D6">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="19FE2990" w14:textId="77777777" w:rsidR="00806CEF" w:rsidRDefault="00806CEF" w:rsidP="00806CEF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="304287"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30F4590C" w14:textId="547EA7F4" w:rsidR="008D0A2F" w:rsidRDefault="008D0A2F" w:rsidP="00806CEF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="304287"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D0A2F">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mit diesem Teil kann das Gespräch mit ein paar einleitenden Worten des oder der Vorgesetzten begonnen werden. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7805FDC4" w14:textId="77777777" w:rsidR="008D0A2F" w:rsidRDefault="008D0A2F" w:rsidP="00806CEF">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="304287"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cette partie permet de débuter l’entretien par quelques mots introductifs formulés par le ou la </w:t>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3812D286" w14:textId="7A604E27" w:rsidR="008D0A2F" w:rsidRPr="005632D6" w:rsidRDefault="00B15104" w:rsidP="008D0A2F">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...75 lines deleted...]
-              <w:t>poser les bases de l’échange et à contextualiser l’entretien.</w:t>
+              </w:rPr>
+              <w:t>Es bietet auch Platz für allgemeine Bemerkungen der Mitarbeitenden zu den ersten Monaten in der Stelle, um die Grundlagen für den Austausch zu schaffen und das Gespräch in den Zusammenhang zu bringen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A8D6DBA" w14:textId="77777777" w:rsidR="005632D6" w:rsidRPr="00D7541D" w:rsidRDefault="005632D6">
-[...12 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5A8D6DBA" w14:textId="77777777" w:rsidR="005632D6" w:rsidRPr="002B6111" w:rsidRDefault="005632D6"/>
+    <w:p w14:paraId="5CCCB631" w14:textId="77777777" w:rsidR="005632D6" w:rsidRPr="002B6111" w:rsidRDefault="005632D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9397" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4605"/>
         <w:gridCol w:w="85"/>
         <w:gridCol w:w="4707"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F71106" w:rsidRPr="008D0A2F" w14:paraId="4D945CC0" w14:textId="77777777" w:rsidTr="005632D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0D994FBA" w14:textId="0CF040C1" w:rsidR="00F71106" w:rsidRPr="007929CD" w:rsidRDefault="008D0A2F" w:rsidP="008D0A2F">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008D0A2F">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Intégration </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Onboarding </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F71106" w:rsidRPr="00676E32" w14:paraId="1EB33DD1" w14:textId="77777777" w:rsidTr="005632D6">
+      <w:tr w:rsidR="00F71106" w:rsidRPr="00266D86" w14:paraId="1EB33DD1" w14:textId="77777777" w:rsidTr="005632D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6C915693" w14:textId="24AEDE51" w:rsidR="00706E78" w:rsidRPr="00A1322D" w:rsidRDefault="008D0A2F" w:rsidP="008D0A2F">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A1322D">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> hiérarchique pendant la période probatoire ? </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Was halten Sie ganz allgemein von der Einarbeitung in der Verwaltungseinheit? Wie ist Ihre Integration ins Team verlaufen? Wie beurteilen Sie die Begleitung Ihrer/Ihres Vorgesetzten während der Probezeit? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00661C73" w:rsidRPr="00676E32" w14:paraId="09A89448" w14:textId="77777777" w:rsidTr="005632D6">
+      <w:tr w:rsidR="00661C73" w:rsidRPr="00266D86" w14:paraId="09A89448" w14:textId="77777777" w:rsidTr="005632D6">
         <w:trPr>
           <w:trHeight w:val="3685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="764C7819" w14:textId="77777777" w:rsidR="00A1322D" w:rsidRDefault="00A1322D" w:rsidP="00A1322D">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004C54A4">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>Direkte/r Vorgesetzte/r</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="784DD098" w14:textId="77777777" w:rsidR="00A1322D" w:rsidRPr="002B6111" w:rsidRDefault="00A1322D" w:rsidP="00A1322D">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...23 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68CF7D24" w14:textId="47623BB4" w:rsidR="00B4272B" w:rsidRDefault="004A1DF9" w:rsidP="004A1DF9">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004A1DF9">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zu Beginn des Gesprächs wird ganz allgemein auf die Erlebnisse und Erfahrungen der Mitarbeitenden in den ersten Monaten in der Stelle eingegangen. Sie berichten über positive und negative Erlebnisse, welche die Vorgesetzten bei Bedarf mit Bemerkungen ergänzen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F6C8D9" w14:textId="77777777" w:rsidR="00B4272B" w:rsidRPr="002B6111" w:rsidRDefault="00B4272B" w:rsidP="004A1DF9">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="005632D6">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04A4BC03" w14:textId="1E994E5F" w:rsidR="00661C73" w:rsidRPr="005632D6" w:rsidRDefault="004A1DF9" w:rsidP="00A1322D">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...87 lines deleted...]
-              <w:t>Cet échange permet d’établir une compréhension commune du vécu de la période probatoire et sert de base pour identifier d’éventuels besoins d’ajustement dans le suivi et le soutien, par exemple en ce qui concerne la fréquence des bilatérales ou les modalités de feedback.</w:t>
+              </w:rPr>
+              <w:t>Mit diesem Austausch kann ein gemeinsames Verständnis der Probezeit erhalten werden. Er dient als Grundlage für die Identifikation allfällig notwendiger Anpassungen bei der Begleitung und Unterstützung, wie etwas in Bezug auf die Häufigkeit der Gespräche oder die Art des Feedbacks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0064DFEC" w14:textId="77777777" w:rsidR="00661C73" w:rsidRDefault="00661C73">
-[...6 lines deleted...]
-          <w:p w14:paraId="1E28056D" w14:textId="77777777" w:rsidR="00661C73" w:rsidRDefault="00661C73" w:rsidP="004C54A4">
+          <w:p w14:paraId="0064DFEC" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="002B6111" w:rsidRDefault="00661C73"/>
+          <w:p w14:paraId="1E28056D" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="002B6111" w:rsidRDefault="00661C73" w:rsidP="004C54A4">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4707" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="4C4BB021" w14:textId="77777777" w:rsidR="00A1322D" w:rsidRDefault="00A1322D" w:rsidP="00A1322D">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004C54A4">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>Mitarbeiter/in</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635E1149" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="002B6111" w:rsidRDefault="00661C73" w:rsidP="00A1322D">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="004C54A4">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AF672D7" w14:textId="1B928209" w:rsidR="00A1322D" w:rsidRPr="00A1322D" w:rsidRDefault="00A1322D" w:rsidP="00A1322D">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:color w:val="304287"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hier werden die Rückmeldungen der Mitarbeitenden erfasst. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149DED62" w14:textId="7CE2784F" w:rsidR="00661C73" w:rsidRPr="002B6111" w:rsidRDefault="00661C73" w:rsidP="004C54A4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="304287"/>
-[...61 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BFB02E9" w14:textId="60539830" w:rsidR="00F71106" w:rsidRDefault="00F71106" w:rsidP="00F71106">
-[...12 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="1BFB02E9" w14:textId="60539830" w:rsidR="00F71106" w:rsidRPr="002B6111" w:rsidRDefault="00F71106" w:rsidP="00F71106"/>
+    <w:p w14:paraId="4D7E7E31" w14:textId="77777777" w:rsidR="00D767F5" w:rsidRPr="002B6111" w:rsidRDefault="00D767F5" w:rsidP="00F71106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9397" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4605"/>
         <w:gridCol w:w="85"/>
         <w:gridCol w:w="4707"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF5DFC" w:rsidRPr="008D0A2F" w14:paraId="016EF8B2" w14:textId="77777777" w:rsidTr="00AD0BD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="69E1405C" w14:textId="6E5491C8" w:rsidR="00CF5DFC" w:rsidRPr="007929CD" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002B002D">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Cahier des charges</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Stellenbeschreibung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF5DFC" w:rsidRPr="00676E32" w14:paraId="6454C035" w14:textId="77777777" w:rsidTr="00AD0BD2">
+      <w:tr w:rsidR="00CF5DFC" w:rsidRPr="00266D86" w14:paraId="6454C035" w14:textId="77777777" w:rsidTr="00AD0BD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="19476E07" w14:textId="5847C254" w:rsidR="00CF5DFC" w:rsidRPr="008D0A2F" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002B002D">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Le cahier des charges reflète-t-il bien les missions et responsabilités actuelles du poste ? Des ajustements seraient-ils nécessaires ? Comment évaluez-vous la charge de travail ? </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Entspricht die Stellenbeschreibung den aktuellen Aufträgen und Zuständigkeiten der Stelle? Sind Anpassungen notwendig? Wie beurteilen Sie das Arbeitsvolumen? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF5DFC" w:rsidRPr="00676E32" w14:paraId="41F4A627" w14:textId="77777777" w:rsidTr="005632D6">
+      <w:tr w:rsidR="00CF5DFC" w:rsidRPr="00266D86" w14:paraId="41F4A627" w14:textId="77777777" w:rsidTr="005632D6">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="1A573A38" w14:textId="77777777" w:rsidR="007F0C38" w:rsidRPr="00992226" w:rsidRDefault="007F0C38" w:rsidP="007F0C38">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00992226">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
-                <w:lang w:val="fr-CH"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> hiérarchique</w:t>
+              </w:rPr>
+              <w:t>Direkte/r Vorgesetzte/r</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32A28F18" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRDefault="00CF5DFC" w:rsidP="00CF5DFC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="219CA632" w14:textId="21585500" w:rsidR="00CF5DFC" w:rsidRPr="00CF5DFC" w:rsidRDefault="00CF5DFC" w:rsidP="007E0568">
             <w:pPr>
               <w:keepNext/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00CF5DFC">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="304287" w:themeColor="accent1"/>
-                <w:lang w:val="fr-CH"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> amené à évoluer. Cette section permet de vérifier son adéquation avec la réalité du travail et d’évaluer la charge de travail.</w:t>
+              </w:rPr>
+              <w:t>Die bestehende Stellenbeschreibung kann angepasst werden. In diesem Teil kann ihre Entsprechung mit der Arbeitsrealität überprüft und das Arbeitsvolumen beurteilt werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="11A09A9E" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
-[...6 lines deleted...]
-          <w:p w14:paraId="595859B1" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
+          <w:p w14:paraId="11A09A9E" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRPr="002B6111" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2"/>
+          <w:p w14:paraId="595859B1" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRPr="002B6111" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4707" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="1B8BA7C0" w14:textId="77777777" w:rsidR="007E0568" w:rsidRDefault="007E0568" w:rsidP="007E0568">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="7CB13C11" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRPr="00992226" w:rsidRDefault="00CF5DFC" w:rsidP="00CF5DFC">
+              </w:rPr>
+              <w:t>Mitarbeiter/in</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB13C11" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRPr="002B6111" w:rsidRDefault="00CF5DFC" w:rsidP="00CF5DFC">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="304287" w:themeColor="accent1"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10665C6E" w14:textId="08D7375A" w:rsidR="00CF5DFC" w:rsidRPr="005632D6" w:rsidRDefault="007E0568" w:rsidP="005632D6">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> est consigné ici. </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Hier werden die Rückmeldungen der Mitarbeitenden erfasst. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CA358AD" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRDefault="00CF5DFC" w:rsidP="00F71106">
-[...12 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="6CA358AD" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRPr="002B6111" w:rsidRDefault="00CF5DFC" w:rsidP="00F71106"/>
+    <w:p w14:paraId="34E461CE" w14:textId="77777777" w:rsidR="005632D6" w:rsidRPr="002B6111" w:rsidRDefault="005632D6" w:rsidP="00F71106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9397" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4605"/>
         <w:gridCol w:w="85"/>
         <w:gridCol w:w="4707"/>
       </w:tblGrid>
       <w:tr w:rsidR="003B7CA3" w:rsidRPr="008D0A2F" w14:paraId="4BCF7E29" w14:textId="77777777" w:rsidTr="00820280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5E24FB74" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="007929CD" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...10 lines deleted...]
-              <w:t>ompétences</w:t>
+              </w:rPr>
+              <w:t>Kompetenzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00676E32" w14:paraId="7C59BEF4" w14:textId="77777777" w:rsidTr="00820280">
+      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00266D86" w14:paraId="7C59BEF4" w14:textId="77777777" w:rsidTr="00820280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7227CFBF" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00DE146D" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
-                <w:lang w:val="fr-CH"/>
-[...25 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Dieser Abschnitt des Formulars wird sowohl zu Beginn der Probezeit für die Festlegung der Kompetenzen in der Zielvereinbarung (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2F0D9"/>
-                <w:lang w:val="fr-CH"/>
-[...12 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>grün</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) verwendet, als auch für deren Beurteilung am Ende der Probezeit (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
-                <w:lang w:val="fr-CH"/>
-[...7 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>blau</w:t>
+            </w:r>
+            <w:r>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00676E32" w14:paraId="318DB78D" w14:textId="77777777" w:rsidTr="005632D6">
+      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00266D86" w14:paraId="318DB78D" w14:textId="77777777" w:rsidTr="00A57050">
         <w:trPr>
-          <w:trHeight w:val="5102"/>
+          <w:trHeight w:val="4816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2F0D9"/>
           </w:tcPr>
           <w:p w14:paraId="19FF9E7D" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00CC46BD" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CC46BD">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>Zur Erfüllung der Hauptaufgaben müssen die Mitarbeitenden über bestimmte erfolgskritische Kompetenzen verfügen. Diese Kompetenzen können sich direkt aus der Stellenbeschreibung ableiten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6FE105" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>Nur die beurteilungsrelevanten Kompetenzen müssen bei der Zielvereinbarung bereits ausgewählt und festgelegt werden (3 bis 5 zentrale Kompetenzen). Die Mitarbeitenden müssen wissen, welche Kompetenzen am Ende der Probezeit beurteilungsrelevant sind.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25188530" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="002B6111" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7E6FE105" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38BA4C64" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> les éléments suivants : </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Hier können auch die spezifischen Bedürfnisse der Stelle erfasst werden. Zu erwähnen sind hier u. a.: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FF0BACC" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00AF3B56" w:rsidRDefault="003B7CA3" w:rsidP="003B7CA3">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Les aptitudes générales</w:t>
+              </w:rPr>
+              <w:t>allgemeine Fähigkeiten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="313B1600" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00AF3B56" w:rsidRDefault="003B7CA3" w:rsidP="003B7CA3">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Le comportement</w:t>
+              </w:rPr>
+              <w:t>Verhalten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42C7DB70" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00AF3B56" w:rsidRDefault="003B7CA3" w:rsidP="003B7CA3">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">La qualité du travail </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbeitsqualität </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="083A1E93" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="003B7CA3">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>L’initiative</w:t>
+              </w:rPr>
+              <w:t>Initiative</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38B39A6F" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="003B7CA3">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>L’engagement</w:t>
+              </w:rPr>
+              <w:t>Engagement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D387488" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00AF3B56" w:rsidRDefault="003B7CA3" w:rsidP="003B7CA3">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287"/>
+              </w:rPr>
+              <w:t>Selbstständigkeit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59DB67F0" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00CC46BD" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>L’autonomie</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="59DB67F0" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00CC46BD" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="512F368E" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:keepNext/>
-              <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">La description détaillée des compétences est accessible via ce lien : </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Die ausführliche Kompetenzbeschreibung ist hier zu finden: </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00AD7D78">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
-                  <w:rFonts w:cs="Arial"/>
                   <w:color w:val="0070C0"/>
-                  <w:lang w:val="fr-CH"/>
                 </w:rPr>
-                <w:t>Référentiel de compétences Fribourg</w:t>
+                <w:t>Kompetenzmodell Freiburg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00CC46BD">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4CD3A8" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
-[...6 lines deleted...]
-          <w:p w14:paraId="6D60A759" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+          <w:p w14:paraId="1B4CD3A8" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="002B6111" w:rsidRDefault="003B7CA3" w:rsidP="00820280"/>
+          <w:p w14:paraId="6D60A759" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="002B6111" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4707" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="300100F0" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="004D52F3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...17 lines deleted...]
-              <w:t>dépassées/satisfaites/non satisfaites, etc.).</w:t>
+              </w:rPr>
+              <w:t>Während der Beurteilung werden die ausgewählten Kompetenzen besprochen. Die Form der Beurteilung kann frei gewählt werden (z. B. qualitative Einschätzung, Stärken/Schwächen, Ampelsystem, Erwartungen übertroffen/erfüllt/nicht erfüllt usw.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24C77730" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="003D443F" w:rsidRDefault="003B7CA3" w:rsidP="003B7CA3">
-[...12 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="24C77730" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="002B6111" w:rsidRDefault="003B7CA3" w:rsidP="003B7CA3"/>
+    <w:p w14:paraId="1334338C" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="002B6111" w:rsidRDefault="003B7CA3" w:rsidP="003B7CA3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9397" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4605"/>
         <w:gridCol w:w="85"/>
         <w:gridCol w:w="4707"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00676E32" w14:paraId="22F7BCF5" w14:textId="77777777" w:rsidTr="00820280">
+      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00266D86" w14:paraId="22F7BCF5" w14:textId="77777777" w:rsidTr="00820280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="54AA43CC" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="007929CD" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Ziele in Bezug auf Aufgaben / Projekte und Verhalten </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00676E32" w14:paraId="7195ED69" w14:textId="77777777" w:rsidTr="00820280">
+      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00266D86" w14:paraId="7195ED69" w14:textId="77777777" w:rsidTr="00820280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1518C04C" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="008D0A2F" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...7 lines deleted...]
-              <w:t>Ce point du formulaire est utilisé pour fixer les objectifs (cf. le point Définition des objectifs en vert) en début de période probatoire pour pouvoir les apprécier à la fin de la période (cf. le point Evaluation des objectifs en bleu).</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Dieser Abschnitt des Formulars wird sowohl für die Zielvereinbarung (siehe grüner Abschnitt Zieldefinition) zu Beginn der Probezeit als auch für die Beurteilung am Ende der Probezeit (siehe blauer Abschnitt Beurteilung der Ziele) verwendet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00676E32" w14:paraId="2E027F82" w14:textId="77777777" w:rsidTr="005632D6">
+      <w:tr w:rsidR="003B7CA3" w:rsidRPr="00266D86" w14:paraId="2E027F82" w14:textId="77777777" w:rsidTr="005632D6">
         <w:trPr>
           <w:trHeight w:val="3685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2F0D9"/>
           </w:tcPr>
           <w:p w14:paraId="1FC1D221" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D417EB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zieldefinition </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A6EE90" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00D417EB" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Définition des objectifs </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="69A6EE90" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00D417EB" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="441AFB74" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Ziele für die Probezeit sollen konkret und messbar formuliert werden. Sie müssen Fristen einhalten und werden wenn notwendig nach Priorität geordnet. Das SMART-Prinzip ist eine Hilfestellung für das erfolgreiche Formulieren von Zielen: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2D759E" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00D417EB" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D061E7E" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pezifisch, konkret, präzis, eindeutig </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ECC976D" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">essbar, wahrnehmbar </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D9E74B" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kzeptiert, ansprechend </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178B1904" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6111">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="441AFB74" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ealisierbar, sachdienlich, Bezug zur Tätigkeit </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E4B7017" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D417EB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>erminiert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1800B1" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00D417EB" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les objectifs fixés pour la période </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorBidi"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...36 lines deleted...]
-                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16DF5414" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="000F0882" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
-                <w:sz w:val="18"/>
-[...163 lines deleted...]
-              <w:t>Il est recommandé de n’indiquer que des objectifs importants.</w:t>
+              </w:rPr>
+              <w:t>Es wird empfohlen, nur die wichtigen Ziele aufzuführen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="85" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="10A94B93" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
-[...6 lines deleted...]
-          <w:p w14:paraId="49C504BE" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+          <w:p w14:paraId="10A94B93" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="002B6111" w:rsidRDefault="003B7CA3" w:rsidP="00820280"/>
+          <w:p w14:paraId="49C504BE" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="002B6111" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4707" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="2653CBA9" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0882">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Beurteilung der Ziele</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B8D5AD" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="00D417EB" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Evaluation des objectifs</w:t>
-[...12 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08EA5266" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0882">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="304287" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hier wird die Zielerfüllung ausgewählter Aufgaben oder Projekte sowie besonders zentrale Verhaltensweisen beurteilt. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2067D2F9" w14:textId="77777777" w:rsidR="003B7CA3" w:rsidRPr="000F0882" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>L’évaluation porte ici sur la</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A154B9C" w14:textId="7AAD3F42" w:rsidR="003B7CA3" w:rsidRPr="000F0882" w:rsidRDefault="003B7CA3" w:rsidP="00820280">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorBidi"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Die Beurteilung</w:t>
+            </w:r>
+            <w:r w:rsidR="002B6111">
+              <w:rPr>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kann </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="304287" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Elle peut prendre la forme jugée la plus appropriée (p.ex. estimation qualitative, points forts/points faibles, système des feux tricolores, attentes dépassées / satisfaites / non satisfaites, etc.). </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">in der zweckdienlichsten Form gemacht werden (z. B. qualitative Einschätzung, Stärken/Schwächen, Ampelsystem, Erwartungen übertroffen/erfüllt/nicht erfüllt usw.). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF5DFC" w:rsidRPr="00CF5DFC" w14:paraId="3DDB6F37" w14:textId="77777777" w:rsidTr="00AD0BD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="65BA79B1" w14:textId="2D4D57DD" w:rsidR="00CF5DFC" w:rsidRPr="007929CD" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Appréciation finale</w:t>
+              <w:t>Gesamteinschätzung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF5DFC" w:rsidRPr="00676E32" w14:paraId="3E630BDE" w14:textId="77777777" w:rsidTr="00042808">
+      <w:tr w:rsidR="00CF5DFC" w:rsidRPr="00266D86" w14:paraId="3E630BDE" w14:textId="77777777" w:rsidTr="00042808">
         <w:trPr>
           <w:trHeight w:val="1984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7679EC16" w14:textId="3A9199F2" w:rsidR="002D10FF" w:rsidRPr="00AD3BAF" w:rsidRDefault="000072A9" w:rsidP="00AD0BD2">
+          <w:p w14:paraId="7679EC16" w14:textId="68B941B6" w:rsidR="002D10FF" w:rsidRPr="00AD3BAF" w:rsidRDefault="000072A9" w:rsidP="00AD0BD2">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00012075">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...68 lines deleted...]
-              <w:t>).</w:t>
+              </w:rPr>
+              <w:t>Die Gesamteinschätzung ist eine Zusammenfassung aller Elemente (Integration, für die Stelle erforderliche Kompetenzen, Zielbeurteilung). Werden Schwierigkeiten in Bezug auf die Kompetenzen, das Verhalten oder die Integration festgestellt, wird gemäss im Gesetz über das Staatspersonal (StPG) vorgesehener Vorgehensweise als erstes das Gespräch mit der Chefin/dem Chef der Verwaltungseinheit oder bei Bedarf mit der HR-Fachstelle gesucht, um die möglichen Varianten zu prüfen (Verlängerung der Probezeit oder Kündigung).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF5DFC" w:rsidRPr="00676E32" w14:paraId="0DDBEF5A" w14:textId="77777777" w:rsidTr="00042808">
+      <w:tr w:rsidR="00CF5DFC" w:rsidRPr="00266D86" w14:paraId="0DDBEF5A" w14:textId="77777777" w:rsidTr="00042808">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5E7708D3" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRDefault="00CF5DFC" w:rsidP="00CF5DFC">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="179A69B6" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRDefault="00CF5DFC" w:rsidP="00CF5DFC">
+              </w:rPr>
+              <w:t>Direkte/r Vorgesetzte/r</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="179A69B6" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRPr="002B6111" w:rsidRDefault="00CF5DFC" w:rsidP="00CF5DFC">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="471E365B" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRDefault="00CF5DFC" w:rsidP="00CF5DFC">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
-              <w:rPr>
-[...28 lines deleted...]
-          <w:p w14:paraId="552AE57D" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Die direkten Vorgesetzten begründen die Gesamteinschätzung der Probezeit. Sie halten hier das Besprochene klar und verständlich fest und können auch die weitere Zusammenarbeit mit ZEB aufschreiben. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="552AE57D" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRPr="002B6111" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="69B2DD2D" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRPr="008D0A2F" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B2DD2D" w14:textId="77777777" w:rsidR="00CF5DFC" w:rsidRPr="002B6111" w:rsidRDefault="00CF5DFC" w:rsidP="00AD0BD2">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="304287"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EFA39C8" w14:textId="77777777" w:rsidR="00967B7A" w:rsidRDefault="00967B7A" w:rsidP="00F71106">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="4EFA39C8" w14:textId="77777777" w:rsidR="00967B7A" w:rsidRPr="002B6111" w:rsidRDefault="00967B7A" w:rsidP="00F71106"/>
     <w:p w14:paraId="2C965AB7" w14:textId="58303197" w:rsidR="007F060B" w:rsidRDefault="002E4962" w:rsidP="0076394A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="304287" w:themeColor="accent1"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00244497">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="304287" w:themeColor="accent1"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...15 lines deleted...]
-        <w:t>sur l’entretien de fin de période probatoire :</w:t>
+        <w:t>Bemerkungen zum Probezeitgespräch:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9400" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="4525"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
       <w:tr w:rsidR="00661C73" w:rsidRPr="00AE6661" w14:paraId="24FD5B9C" w14:textId="77777777" w:rsidTr="00661C73">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="24892B86" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:ind w:left="98"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="3D57807C" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t>collaboratrice</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Mitarbeiter/in</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60E8DAFE" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="Abstandklein"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60261E6F" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="316A7233" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
@@ -3382,330 +1882,260 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="5BABDB41" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8"/>
           </w:tcPr>
           <w:p w14:paraId="6B072673" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t>Supérieur/supérieure</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Vorgesetzte/r</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C5B01D1" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="Abstandklein"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A61621B" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F004F3B" w14:textId="622D685B" w:rsidR="00B54E4A" w:rsidRPr="003C2012" w:rsidRDefault="001A413C" w:rsidP="008E39D2">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="304287" w:themeColor="accent1"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A413C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="304287" w:themeColor="accent1"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Nous attestons que l’entretien de fin de période probatoire a eu lieu</w:t>
-[...7 lines deleted...]
-        <w:t> :</w:t>
+        <w:t>Wir bestätigen, dass das Probezeitgespräch durchgeführt wurde:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="304287" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8" w:themeFill="accent4"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="1588"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="3459"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B54E4A" w:rsidRPr="00676E32" w14:paraId="3DBA2E98" w14:textId="77777777" w:rsidTr="000C6422">
+      <w:tr w:rsidR="00B54E4A" w:rsidRPr="00266D86" w14:paraId="3DBA2E98" w14:textId="77777777" w:rsidTr="000C6422">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59EC5BF4" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="00AE6661" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="59EC5BF4" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="00207D71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B909175" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="00AE6661" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="5B909175" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="00207D71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54290BF8" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="00AE6661" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
+          <w:p w14:paraId="54290BF8" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45BD1A76" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="00AE6661" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
+          <w:p w14:paraId="45BD1A76" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3459" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02ACF3E4" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="00AE6661" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="02ACF3E4" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="00207D71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40152F32" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="00AE6661" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
+          <w:p w14:paraId="40152F32" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07C061F1" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="00AE6661" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
+          <w:p w14:paraId="07C061F1" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A7A1DAF" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="00AE6661" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7A7A1DAF" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="00207D71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39D1B930" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="00AE6661" w:rsidRDefault="00B54E4A" w:rsidP="00207D71">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="39D1B930" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="00207D71"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C73" w:rsidRPr="00AE6661" w14:paraId="2E77222F" w14:textId="77777777" w:rsidTr="007E7237">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8" w:themeFill="accent4"/>
           </w:tcPr>
-          <w:p w14:paraId="7224B398" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7224B398" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="002B6111" w:rsidRDefault="00661C73" w:rsidP="007E7237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="050AC86E" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t>Date</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09B7E155" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="304287" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="6E4C2449" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -3716,71 +2146,53 @@
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="304287" w:themeColor="accent1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="7A18FD60" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3459" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="2BBD4BA1" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t>collaboratrice</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Mitarbeiter/in</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="180B2DCB" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="Abstandklein"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FE8711A" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="304287" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
@@ -3799,59 +2211,53 @@
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="304287" w:themeColor="accent1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="4782BB17" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="7D503951" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t>Supérieur/supérieure</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Vorgesetzte/r</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09B3E213" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:pStyle w:val="Abstandklein"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54F499F0" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F1F8" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="46C27E61" w14:textId="77777777" w:rsidR="00661C73" w:rsidRPr="00AE6661" w:rsidRDefault="00661C73" w:rsidP="007E7237">
             <w:pPr>
@@ -3868,358 +2274,218 @@
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9410" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="304287" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="304287" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="304287" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="304287" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9184"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C2AE8" w:rsidRPr="00676E32" w14:paraId="27713C50" w14:textId="77777777" w:rsidTr="002E4962">
+      <w:tr w:rsidR="007C2AE8" w:rsidRPr="00266D86" w14:paraId="27713C50" w14:textId="77777777" w:rsidTr="002E4962">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18563D74" w14:textId="77777777" w:rsidR="007C2AE8" w:rsidRPr="008E39D2" w:rsidRDefault="007C2AE8" w:rsidP="007C2AE8">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F804A01" w14:textId="240C8BCD" w:rsidR="007C2AE8" w:rsidRPr="008E39D2" w:rsidRDefault="007C2AE8" w:rsidP="007C2AE8">
+          <w:p w14:paraId="3F804A01" w14:textId="261AE306" w:rsidR="007C2AE8" w:rsidRPr="008E39D2" w:rsidRDefault="007C2AE8" w:rsidP="007C2AE8">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
-                <w:lang w:val="fr-CH"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Les documents doivent être conservés dans le respect de la protection des données. Le collaborateur/la collaboratrice et le supérieur/la supérieure ont accès aux documents en tout temps. </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Die Dokumente müssen datenschutzkonform aufbewahrt werden. Die Mitarbeiterin/der Mitarbeiter und die/der Vorgesetzte haben jederzeit Zugriff auf die Dokumente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A3F16A" w14:textId="77777777" w:rsidR="007C2AE8" w:rsidRPr="00AE6661" w:rsidRDefault="007C2AE8" w:rsidP="007C2AE8">
+          <w:p w14:paraId="37A3F16A" w14:textId="77777777" w:rsidR="007C2AE8" w:rsidRPr="002B6111" w:rsidRDefault="007C2AE8" w:rsidP="007C2AE8">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="511C7E7E" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="008E39D2" w:rsidRDefault="00B54E4A" w:rsidP="003C2012">
+    <w:p w14:paraId="511C7E7E" w14:textId="77777777" w:rsidR="00B54E4A" w:rsidRPr="002B6111" w:rsidRDefault="00B54E4A" w:rsidP="003C2012">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9410" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="304287" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="304287" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="304287" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="304287" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9184"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB67F6" w:rsidRPr="00676E32" w14:paraId="66AE8B86" w14:textId="77777777" w:rsidTr="003C2012">
+      <w:tr w:rsidR="00FB67F6" w:rsidRPr="00266D86" w14:paraId="66AE8B86" w14:textId="77777777" w:rsidTr="003C2012">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="583B1F7C" w14:textId="77777777" w:rsidR="00FB67F6" w:rsidRPr="00AE6661" w:rsidRDefault="00FB67F6" w:rsidP="00227BC9">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:keepNext/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk102744073"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F33CD02" w14:textId="3254CDAA" w:rsidR="00FB67F6" w:rsidRPr="00E06BC6" w:rsidRDefault="009712E2" w:rsidP="006B00D6">
+          <w:p w14:paraId="6F33CD02" w14:textId="708412FA" w:rsidR="00FB67F6" w:rsidRPr="00E06BC6" w:rsidRDefault="009712E2" w:rsidP="006B00D6">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
               <w:spacing w:before="120" w:after="120"/>
-              <w:rPr>
-[...105 lines deleted...]
-            <w:r w:rsidRPr="00E06BC6">
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mit ihrer Unterschrift bestätigen die Mitarbeiterin/der Mitarbeiter und die/der Vorgesetzte, dass die Mitarbeiterin/der Mitarbeiter den obenstehenden Inhalt </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>zur Kenntnis genommen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> hat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="314CB452" w14:textId="77777777" w:rsidR="00FB67F6" w:rsidRPr="00AE6661" w:rsidRDefault="00FB67F6" w:rsidP="007F060B">
+          <w:p w14:paraId="314CB452" w14:textId="77777777" w:rsidR="00FB67F6" w:rsidRPr="002B6111" w:rsidRDefault="00FB67F6" w:rsidP="007F060B">
             <w:pPr>
               <w:pStyle w:val="StandardDunkel"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1B590E36" w14:textId="764E9F5D" w:rsidR="00FB67F6" w:rsidRPr="003F3E99" w:rsidRDefault="003F3E99" w:rsidP="003F3E99">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7613"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FB67F6" w:rsidRPr="003F3E99" w:rsidSect="00FB1147">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="822" w:right="1247" w:bottom="709" w:left="1247" w:header="510" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CAF0BC7" w14:textId="77777777" w:rsidR="004D4E47" w:rsidRDefault="004D4E47" w:rsidP="003C32F0">
+    <w:p w14:paraId="2F2C6289" w14:textId="77777777" w:rsidR="00D811CF" w:rsidRDefault="00D811CF" w:rsidP="003C32F0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="777A888F" w14:textId="77777777" w:rsidR="004D4E47" w:rsidRDefault="004D4E47" w:rsidP="003C32F0">
+    <w:p w14:paraId="55B54EAA" w14:textId="77777777" w:rsidR="00D811CF" w:rsidRDefault="00D811CF" w:rsidP="003C32F0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50ADA61A" w14:textId="77777777" w:rsidR="004D4E47" w:rsidRDefault="004D4E47">
+    <w:p w14:paraId="009FC0C4" w14:textId="77777777" w:rsidR="00D811CF" w:rsidRDefault="00D811CF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4228,149 +2494,160 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-936441664"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="418741EF" w14:textId="017025DE" w:rsidR="007929CD" w:rsidRDefault="007929CD">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AE14B5" w:rsidRPr="00AE14B5">
-          <w:rPr>
-[...2 lines deleted...]
-          </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="79C70763" w14:textId="77777777" w:rsidR="00E072A8" w:rsidRPr="007929CD" w:rsidRDefault="00E072A8" w:rsidP="007929CD">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CB4D7ED" w14:textId="77777777" w:rsidR="004D4E47" w:rsidRDefault="004D4E47" w:rsidP="003C32F0">
+    <w:p w14:paraId="63A1A517" w14:textId="77777777" w:rsidR="00D811CF" w:rsidRDefault="00D811CF" w:rsidP="003C32F0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D6E1633" w14:textId="77777777" w:rsidR="004D4E47" w:rsidRDefault="004D4E47" w:rsidP="003C32F0">
+    <w:p w14:paraId="084E09F8" w14:textId="77777777" w:rsidR="00D811CF" w:rsidRDefault="00D811CF" w:rsidP="003C32F0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="764766D4" w14:textId="77777777" w:rsidR="004D4E47" w:rsidRDefault="004D4E47">
+    <w:p w14:paraId="39DE84E5" w14:textId="77777777" w:rsidR="00D811CF" w:rsidRDefault="00D811CF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50423067" w14:textId="77777777" w:rsidR="00E072A8" w:rsidRDefault="00E072A8">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="25449BEE" wp14:editId="541EC9A2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>288290</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>5314315</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="169200" cy="0"/>
               <wp:effectExtent l="0" t="0" r="21590" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Gerade Verbindung 11"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="169200" cy="0"/>
@@ -4412,53 +2689,50 @@
           <w:pict w14:anchorId="3A0145AC">
             <v:line id="Gerade Verbindung 11" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" strokeweight="1.5pt" from="22.7pt,418.45pt" to="36pt,418.45pt" w14:anchorId="22530F9A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOu9H91QEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IDNGgEyzkkSC5F&#10;a/SRO00tLQJ8YclY8t93Scly0BYFGuRCidyd4c7scnM7WsOOgFF71/L1quYMnPSddoeW//zx8OET&#10;ZzEJ1wnjHbT8BJHfbt+/2wyhgSvfe9MBMiJxsRlCy/uUQlNVUfZgRVz5AI6CyqMVibZ4qDoUA7Fb&#10;U13V9XU1eOwCegkx0un9FOTbwq8UyPRVqQiJmZZTbamsWNZ9XqvtRjQHFKHXci5DvKIKK7SjSxeq&#10;e5EEe0b9B5XVEn30Kq2kt5VXSksoGkjNuv5NzfdeBChayJwYFpvi29HKL8cdMt1R79acOWGpR4+A&#10;ogP2BLjXrnt2B0YxMmoIsaH8O7fDeRfDDrPqUaHNX9LDxmLuaTEXxsQkHa6vb6hhnMlzqLrgAsb0&#10;CN6y/NNyo12WLRpx/BwT3UWp55R8bBwbiPCm/liXtOiN7h60MTlYRgfuDLKjoKansdRODC+yaGcc&#10;0WZFk4byl04GJv5voMiUXPV0QR7HC6eQElw68xpH2RmmqIIFOFf2L+Ccn6FQRvV/wAui3OxdWsBW&#10;O49/K/tihZryzw5MurMFe9+dSneLNTRzxfv5feShfrkv8Msr3v4CAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTu0tG2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RbsIwEET/K/UO1iL1JypOQ6A0xEFV&#10;JA5Q4AAmXpKo9jqKDYTbs5UqtZ+7OzP7ptxOzoorjqH3pOBtnoJAarzpqVVwPOxe1yBC1GS09YQK&#10;7hhgWz0/lbow/kZfeN3HVnAIhUIr6GIcCilD06HTYe4HJL6d/eh05HFspRn1jcOdlVmarqTTPfGH&#10;Tg9Yd9h87y+OMer6mATc2UVyaM5JPi0zGwalXmbT5wZExCn+ieEHnz1QMdPJX8gEYRXky5yVCtaL&#10;1QcIFrxn3O30u5BVKf83qB4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjrvR/dUBAAAN&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA07tLRtsA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="1647BBA8" w14:textId="77777777" w:rsidR="00E072A8" w:rsidRDefault="00E072A8" w:rsidP="00F46D51">
     <w:pPr>
       <w:pStyle w:val="KopfSeitenzahllinks"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="593BD02C" w14:textId="77777777" w:rsidR="00E072A8" w:rsidRDefault="00E072A8" w:rsidP="007929CD">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07196EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A08ED9B2"/>
@@ -6512,50 +4786,51 @@
     <w:rsid w:val="00244DBF"/>
     <w:rsid w:val="002502B0"/>
     <w:rsid w:val="00254EDE"/>
     <w:rsid w:val="002573CD"/>
     <w:rsid w:val="00257D35"/>
     <w:rsid w:val="0026123F"/>
     <w:rsid w:val="00261897"/>
     <w:rsid w:val="00262950"/>
     <w:rsid w:val="00266D86"/>
     <w:rsid w:val="00267E3B"/>
     <w:rsid w:val="002705DC"/>
     <w:rsid w:val="00270DBE"/>
     <w:rsid w:val="00271549"/>
     <w:rsid w:val="00280A83"/>
     <w:rsid w:val="002816FB"/>
     <w:rsid w:val="00283C57"/>
     <w:rsid w:val="002865A4"/>
     <w:rsid w:val="00291BA2"/>
     <w:rsid w:val="00291C51"/>
     <w:rsid w:val="00293803"/>
     <w:rsid w:val="002A08B5"/>
     <w:rsid w:val="002A1E58"/>
     <w:rsid w:val="002A6C70"/>
     <w:rsid w:val="002A7420"/>
     <w:rsid w:val="002B002D"/>
+    <w:rsid w:val="002B6111"/>
     <w:rsid w:val="002C051B"/>
     <w:rsid w:val="002C05DE"/>
     <w:rsid w:val="002C1088"/>
     <w:rsid w:val="002C6814"/>
     <w:rsid w:val="002D0B46"/>
     <w:rsid w:val="002D10FF"/>
     <w:rsid w:val="002D14D2"/>
     <w:rsid w:val="002D4AA9"/>
     <w:rsid w:val="002D7127"/>
     <w:rsid w:val="002E4962"/>
     <w:rsid w:val="002E4E7F"/>
     <w:rsid w:val="002E6F65"/>
     <w:rsid w:val="002F296F"/>
     <w:rsid w:val="002F6697"/>
     <w:rsid w:val="0030072A"/>
     <w:rsid w:val="003021EE"/>
     <w:rsid w:val="003060A1"/>
     <w:rsid w:val="003060EA"/>
     <w:rsid w:val="00306282"/>
     <w:rsid w:val="003076AE"/>
     <w:rsid w:val="00310871"/>
     <w:rsid w:val="00310A35"/>
     <w:rsid w:val="00314D27"/>
     <w:rsid w:val="00320C1D"/>
     <w:rsid w:val="00321980"/>
@@ -6703,92 +4978,92 @@
     <w:rsid w:val="005632D6"/>
     <w:rsid w:val="00563B03"/>
     <w:rsid w:val="005720D7"/>
     <w:rsid w:val="005720F7"/>
     <w:rsid w:val="005778B8"/>
     <w:rsid w:val="00580400"/>
     <w:rsid w:val="00580DB3"/>
     <w:rsid w:val="00582A70"/>
     <w:rsid w:val="00584F8E"/>
     <w:rsid w:val="0059034E"/>
     <w:rsid w:val="005909F2"/>
     <w:rsid w:val="00593778"/>
     <w:rsid w:val="00593BA6"/>
     <w:rsid w:val="005A295E"/>
     <w:rsid w:val="005A3741"/>
     <w:rsid w:val="005A3F21"/>
     <w:rsid w:val="005A6651"/>
     <w:rsid w:val="005B1448"/>
     <w:rsid w:val="005B18C3"/>
     <w:rsid w:val="005B2CD2"/>
     <w:rsid w:val="005B2D02"/>
     <w:rsid w:val="005B7E10"/>
     <w:rsid w:val="005C2083"/>
     <w:rsid w:val="005C5316"/>
     <w:rsid w:val="005C7D5B"/>
+    <w:rsid w:val="005D03BF"/>
     <w:rsid w:val="005D1EBC"/>
     <w:rsid w:val="005D3070"/>
     <w:rsid w:val="005D795D"/>
     <w:rsid w:val="005E0815"/>
     <w:rsid w:val="005E0CA1"/>
     <w:rsid w:val="005E11A6"/>
     <w:rsid w:val="005E5649"/>
     <w:rsid w:val="005E796B"/>
     <w:rsid w:val="005F04BF"/>
     <w:rsid w:val="005F1151"/>
     <w:rsid w:val="005F4D27"/>
     <w:rsid w:val="005F6CFB"/>
     <w:rsid w:val="00602653"/>
     <w:rsid w:val="00603591"/>
     <w:rsid w:val="00603724"/>
     <w:rsid w:val="00604B12"/>
     <w:rsid w:val="00607C68"/>
     <w:rsid w:val="00617FC5"/>
     <w:rsid w:val="0062196B"/>
     <w:rsid w:val="0062760C"/>
     <w:rsid w:val="00636B36"/>
     <w:rsid w:val="00636B4E"/>
     <w:rsid w:val="00642397"/>
     <w:rsid w:val="00644C05"/>
     <w:rsid w:val="006501A3"/>
     <w:rsid w:val="006509E0"/>
     <w:rsid w:val="00650DC1"/>
     <w:rsid w:val="006527E3"/>
     <w:rsid w:val="00652E59"/>
     <w:rsid w:val="00652F35"/>
     <w:rsid w:val="006540A8"/>
     <w:rsid w:val="006542BD"/>
     <w:rsid w:val="0065598C"/>
     <w:rsid w:val="00656713"/>
     <w:rsid w:val="006576DC"/>
     <w:rsid w:val="00661C73"/>
     <w:rsid w:val="00664BC0"/>
     <w:rsid w:val="00665A1E"/>
     <w:rsid w:val="0067343B"/>
     <w:rsid w:val="006751D6"/>
     <w:rsid w:val="0067648C"/>
-    <w:rsid w:val="00676E32"/>
     <w:rsid w:val="00683328"/>
     <w:rsid w:val="006837C4"/>
     <w:rsid w:val="00684BA9"/>
     <w:rsid w:val="0069361E"/>
     <w:rsid w:val="0069545D"/>
     <w:rsid w:val="0069632F"/>
     <w:rsid w:val="006A272A"/>
     <w:rsid w:val="006A4034"/>
     <w:rsid w:val="006A4BFF"/>
     <w:rsid w:val="006B00D6"/>
     <w:rsid w:val="006B25C8"/>
     <w:rsid w:val="006B3222"/>
     <w:rsid w:val="006B75D4"/>
     <w:rsid w:val="006B7B18"/>
     <w:rsid w:val="006C26B8"/>
     <w:rsid w:val="006C625A"/>
     <w:rsid w:val="006C7068"/>
     <w:rsid w:val="006D0D7F"/>
     <w:rsid w:val="006D1DE6"/>
     <w:rsid w:val="006D3748"/>
     <w:rsid w:val="006D714D"/>
     <w:rsid w:val="006E0205"/>
     <w:rsid w:val="006E39EF"/>
     <w:rsid w:val="006E3B93"/>
     <w:rsid w:val="006E4E79"/>
@@ -6932,51 +5207,50 @@
     <w:rsid w:val="008E1979"/>
     <w:rsid w:val="008E39D2"/>
     <w:rsid w:val="008F1F79"/>
     <w:rsid w:val="008F2737"/>
     <w:rsid w:val="008F27E8"/>
     <w:rsid w:val="008F4027"/>
     <w:rsid w:val="008F41C0"/>
     <w:rsid w:val="008F567B"/>
     <w:rsid w:val="008F6767"/>
     <w:rsid w:val="008F6975"/>
     <w:rsid w:val="008F7216"/>
     <w:rsid w:val="00900751"/>
     <w:rsid w:val="0090155A"/>
     <w:rsid w:val="00901C59"/>
     <w:rsid w:val="00903A3B"/>
     <w:rsid w:val="00907B37"/>
     <w:rsid w:val="00910152"/>
     <w:rsid w:val="00912A60"/>
     <w:rsid w:val="009161C4"/>
     <w:rsid w:val="00916FFE"/>
     <w:rsid w:val="00921066"/>
     <w:rsid w:val="0092380A"/>
     <w:rsid w:val="009244D7"/>
     <w:rsid w:val="00925729"/>
     <w:rsid w:val="00925DEB"/>
-    <w:rsid w:val="009261CF"/>
     <w:rsid w:val="00930A83"/>
     <w:rsid w:val="00932C5C"/>
     <w:rsid w:val="00933456"/>
     <w:rsid w:val="00940078"/>
     <w:rsid w:val="00944E35"/>
     <w:rsid w:val="00947212"/>
     <w:rsid w:val="00952744"/>
     <w:rsid w:val="00956389"/>
     <w:rsid w:val="009577BF"/>
     <w:rsid w:val="009603B7"/>
     <w:rsid w:val="00962B32"/>
     <w:rsid w:val="00963473"/>
     <w:rsid w:val="00967695"/>
     <w:rsid w:val="00967B7A"/>
     <w:rsid w:val="009712E2"/>
     <w:rsid w:val="00971F3A"/>
     <w:rsid w:val="00974FB3"/>
     <w:rsid w:val="00975226"/>
     <w:rsid w:val="009760C5"/>
     <w:rsid w:val="00981F5F"/>
     <w:rsid w:val="009821AF"/>
     <w:rsid w:val="00986A51"/>
     <w:rsid w:val="00987181"/>
     <w:rsid w:val="009912E5"/>
     <w:rsid w:val="00991FFB"/>
@@ -7009,50 +5283,51 @@
     <w:rsid w:val="009F05E5"/>
     <w:rsid w:val="009F0A4C"/>
     <w:rsid w:val="009F1C1D"/>
     <w:rsid w:val="009F5FE6"/>
     <w:rsid w:val="009F6860"/>
     <w:rsid w:val="00A01C8B"/>
     <w:rsid w:val="00A02C1D"/>
     <w:rsid w:val="00A12592"/>
     <w:rsid w:val="00A1322D"/>
     <w:rsid w:val="00A20D36"/>
     <w:rsid w:val="00A21435"/>
     <w:rsid w:val="00A21B53"/>
     <w:rsid w:val="00A22FA5"/>
     <w:rsid w:val="00A2460A"/>
     <w:rsid w:val="00A27392"/>
     <w:rsid w:val="00A31933"/>
     <w:rsid w:val="00A366A8"/>
     <w:rsid w:val="00A368BB"/>
     <w:rsid w:val="00A417B3"/>
     <w:rsid w:val="00A419BE"/>
     <w:rsid w:val="00A42740"/>
     <w:rsid w:val="00A42DF8"/>
     <w:rsid w:val="00A43491"/>
     <w:rsid w:val="00A517D5"/>
     <w:rsid w:val="00A5349D"/>
+    <w:rsid w:val="00A57050"/>
     <w:rsid w:val="00A638D7"/>
     <w:rsid w:val="00A70849"/>
     <w:rsid w:val="00A77B79"/>
     <w:rsid w:val="00A837B6"/>
     <w:rsid w:val="00A8380C"/>
     <w:rsid w:val="00A86059"/>
     <w:rsid w:val="00A86879"/>
     <w:rsid w:val="00A9500A"/>
     <w:rsid w:val="00A96126"/>
     <w:rsid w:val="00AA10D7"/>
     <w:rsid w:val="00AA358B"/>
     <w:rsid w:val="00AA3BD8"/>
     <w:rsid w:val="00AA6EC9"/>
     <w:rsid w:val="00AA73F9"/>
     <w:rsid w:val="00AB0221"/>
     <w:rsid w:val="00AB070D"/>
     <w:rsid w:val="00AB1F6B"/>
     <w:rsid w:val="00AB73FD"/>
     <w:rsid w:val="00AC17E9"/>
     <w:rsid w:val="00AC2047"/>
     <w:rsid w:val="00AC651F"/>
     <w:rsid w:val="00AD3BAF"/>
     <w:rsid w:val="00AD3C46"/>
     <w:rsid w:val="00AD5880"/>
     <w:rsid w:val="00AD6F20"/>
@@ -7074,50 +5349,51 @@
     <w:rsid w:val="00B1155E"/>
     <w:rsid w:val="00B119CE"/>
     <w:rsid w:val="00B133F9"/>
     <w:rsid w:val="00B15104"/>
     <w:rsid w:val="00B15F5E"/>
     <w:rsid w:val="00B169C4"/>
     <w:rsid w:val="00B206FF"/>
     <w:rsid w:val="00B22303"/>
     <w:rsid w:val="00B23155"/>
     <w:rsid w:val="00B2345B"/>
     <w:rsid w:val="00B2499F"/>
     <w:rsid w:val="00B27B9F"/>
     <w:rsid w:val="00B30240"/>
     <w:rsid w:val="00B30F4F"/>
     <w:rsid w:val="00B34F3D"/>
     <w:rsid w:val="00B373A1"/>
     <w:rsid w:val="00B37422"/>
     <w:rsid w:val="00B40847"/>
     <w:rsid w:val="00B4272B"/>
     <w:rsid w:val="00B438E5"/>
     <w:rsid w:val="00B46645"/>
     <w:rsid w:val="00B46FF4"/>
     <w:rsid w:val="00B47D09"/>
     <w:rsid w:val="00B531F9"/>
     <w:rsid w:val="00B54E4A"/>
+    <w:rsid w:val="00B551B6"/>
     <w:rsid w:val="00B5626E"/>
     <w:rsid w:val="00B57B56"/>
     <w:rsid w:val="00B6054A"/>
     <w:rsid w:val="00B61864"/>
     <w:rsid w:val="00B626F2"/>
     <w:rsid w:val="00B643D0"/>
     <w:rsid w:val="00B7269F"/>
     <w:rsid w:val="00B75C0E"/>
     <w:rsid w:val="00B766A0"/>
     <w:rsid w:val="00B77D73"/>
     <w:rsid w:val="00B77F66"/>
     <w:rsid w:val="00B80A4E"/>
     <w:rsid w:val="00B82827"/>
     <w:rsid w:val="00B85D5D"/>
     <w:rsid w:val="00B85F1C"/>
     <w:rsid w:val="00B87B57"/>
     <w:rsid w:val="00B90053"/>
     <w:rsid w:val="00B9521E"/>
     <w:rsid w:val="00B95945"/>
     <w:rsid w:val="00BA3B94"/>
     <w:rsid w:val="00BA3CEE"/>
     <w:rsid w:val="00BA55F0"/>
     <w:rsid w:val="00BA5904"/>
     <w:rsid w:val="00BA74BA"/>
     <w:rsid w:val="00BB4029"/>
@@ -7204,80 +5480,82 @@
     <w:rsid w:val="00D15205"/>
     <w:rsid w:val="00D2034B"/>
     <w:rsid w:val="00D22A8C"/>
     <w:rsid w:val="00D240D4"/>
     <w:rsid w:val="00D2463C"/>
     <w:rsid w:val="00D2475F"/>
     <w:rsid w:val="00D257EA"/>
     <w:rsid w:val="00D25DE4"/>
     <w:rsid w:val="00D349C3"/>
     <w:rsid w:val="00D34C7C"/>
     <w:rsid w:val="00D37000"/>
     <w:rsid w:val="00D37CCD"/>
     <w:rsid w:val="00D417EB"/>
     <w:rsid w:val="00D528A5"/>
     <w:rsid w:val="00D550B1"/>
     <w:rsid w:val="00D55B69"/>
     <w:rsid w:val="00D56783"/>
     <w:rsid w:val="00D61683"/>
     <w:rsid w:val="00D62EDD"/>
     <w:rsid w:val="00D6423A"/>
     <w:rsid w:val="00D66E1A"/>
     <w:rsid w:val="00D730AD"/>
     <w:rsid w:val="00D7541D"/>
     <w:rsid w:val="00D767F5"/>
     <w:rsid w:val="00D77FD7"/>
+    <w:rsid w:val="00D811CF"/>
     <w:rsid w:val="00D82DC4"/>
     <w:rsid w:val="00D83781"/>
     <w:rsid w:val="00D841CD"/>
     <w:rsid w:val="00D87A46"/>
     <w:rsid w:val="00D915F5"/>
     <w:rsid w:val="00D91ABF"/>
     <w:rsid w:val="00D95784"/>
     <w:rsid w:val="00DA10AD"/>
     <w:rsid w:val="00DA205D"/>
     <w:rsid w:val="00DA4F15"/>
     <w:rsid w:val="00DA5784"/>
     <w:rsid w:val="00DB02CE"/>
     <w:rsid w:val="00DB1AA1"/>
     <w:rsid w:val="00DB204C"/>
     <w:rsid w:val="00DB2C9D"/>
     <w:rsid w:val="00DB42C7"/>
     <w:rsid w:val="00DB662B"/>
     <w:rsid w:val="00DB7008"/>
     <w:rsid w:val="00DC33AC"/>
     <w:rsid w:val="00DC63EB"/>
     <w:rsid w:val="00DC68E0"/>
     <w:rsid w:val="00DC7F1B"/>
     <w:rsid w:val="00DE146D"/>
     <w:rsid w:val="00DE30B5"/>
     <w:rsid w:val="00DE7D29"/>
     <w:rsid w:val="00DF02E9"/>
     <w:rsid w:val="00DF077C"/>
     <w:rsid w:val="00DF5E91"/>
     <w:rsid w:val="00DF6E9B"/>
     <w:rsid w:val="00DF7CE4"/>
+    <w:rsid w:val="00E02337"/>
     <w:rsid w:val="00E06BC6"/>
     <w:rsid w:val="00E072A8"/>
     <w:rsid w:val="00E12EFC"/>
     <w:rsid w:val="00E1315B"/>
     <w:rsid w:val="00E13674"/>
     <w:rsid w:val="00E160CC"/>
     <w:rsid w:val="00E174CD"/>
     <w:rsid w:val="00E20D62"/>
     <w:rsid w:val="00E20FB0"/>
     <w:rsid w:val="00E2522D"/>
     <w:rsid w:val="00E313BB"/>
     <w:rsid w:val="00E322E0"/>
     <w:rsid w:val="00E36F0E"/>
     <w:rsid w:val="00E3767B"/>
     <w:rsid w:val="00E40129"/>
     <w:rsid w:val="00E40784"/>
     <w:rsid w:val="00E42A19"/>
     <w:rsid w:val="00E42C84"/>
     <w:rsid w:val="00E43837"/>
     <w:rsid w:val="00E511FB"/>
     <w:rsid w:val="00E515DD"/>
     <w:rsid w:val="00E54B9D"/>
     <w:rsid w:val="00E5685A"/>
     <w:rsid w:val="00E6298D"/>
     <w:rsid w:val="00E6489C"/>
@@ -7296,57 +5574,59 @@
     <w:rsid w:val="00E977DE"/>
     <w:rsid w:val="00EA325A"/>
     <w:rsid w:val="00EA6C82"/>
     <w:rsid w:val="00EB4EE3"/>
     <w:rsid w:val="00EB5516"/>
     <w:rsid w:val="00EC066F"/>
     <w:rsid w:val="00EC08F9"/>
     <w:rsid w:val="00EC0F1D"/>
     <w:rsid w:val="00EC1726"/>
     <w:rsid w:val="00EC2392"/>
     <w:rsid w:val="00EC2788"/>
     <w:rsid w:val="00ED3EA5"/>
     <w:rsid w:val="00ED7C2C"/>
     <w:rsid w:val="00EE374E"/>
     <w:rsid w:val="00EE6DB7"/>
     <w:rsid w:val="00EE6EB9"/>
     <w:rsid w:val="00EF043D"/>
     <w:rsid w:val="00EF1E8C"/>
     <w:rsid w:val="00EF3FB3"/>
     <w:rsid w:val="00EF4CFE"/>
     <w:rsid w:val="00EF5016"/>
     <w:rsid w:val="00F016A0"/>
     <w:rsid w:val="00F04186"/>
     <w:rsid w:val="00F05132"/>
     <w:rsid w:val="00F103E0"/>
+    <w:rsid w:val="00F152B5"/>
     <w:rsid w:val="00F16C23"/>
     <w:rsid w:val="00F20BD3"/>
     <w:rsid w:val="00F23307"/>
     <w:rsid w:val="00F24CDD"/>
     <w:rsid w:val="00F24F78"/>
     <w:rsid w:val="00F30251"/>
     <w:rsid w:val="00F30899"/>
+    <w:rsid w:val="00F31523"/>
     <w:rsid w:val="00F32184"/>
     <w:rsid w:val="00F37039"/>
     <w:rsid w:val="00F37206"/>
     <w:rsid w:val="00F43223"/>
     <w:rsid w:val="00F4427D"/>
     <w:rsid w:val="00F45D96"/>
     <w:rsid w:val="00F46D51"/>
     <w:rsid w:val="00F470B3"/>
     <w:rsid w:val="00F474E5"/>
     <w:rsid w:val="00F60708"/>
     <w:rsid w:val="00F65721"/>
     <w:rsid w:val="00F664EB"/>
     <w:rsid w:val="00F671CD"/>
     <w:rsid w:val="00F671E5"/>
     <w:rsid w:val="00F70FD2"/>
     <w:rsid w:val="00F71106"/>
     <w:rsid w:val="00F73359"/>
     <w:rsid w:val="00F73ED6"/>
     <w:rsid w:val="00F7610F"/>
     <w:rsid w:val="00F830CC"/>
     <w:rsid w:val="00F938C6"/>
     <w:rsid w:val="00F9478C"/>
     <w:rsid w:val="00F94C92"/>
     <w:rsid w:val="00FA01B2"/>
     <w:rsid w:val="00FA1DFD"/>
@@ -7363,51 +5643,51 @@
     <w:rsid w:val="00FC32F1"/>
     <w:rsid w:val="00FC3340"/>
     <w:rsid w:val="00FC4397"/>
     <w:rsid w:val="00FC5E77"/>
     <w:rsid w:val="00FD6B6F"/>
     <w:rsid w:val="00FD7B1D"/>
     <w:rsid w:val="00FE18E1"/>
     <w:rsid w:val="00FF2010"/>
     <w:rsid w:val="00FF4E2B"/>
     <w:rsid w:val="00FF79B2"/>
     <w:rsid w:val="00FF7AC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-CH"/>
+  <w:themeFontLang w:val="de-CH" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="613531A0"/>
   <w15:docId w15:val="{22D38434-E0A9-4F1B-B113-3E6E9758932C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -8300,115 +6580,110 @@
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C26B8"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PagedegardeTitre1">
     <w:name w:val="Page de garde Titre 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Pagedegardetexte1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C0401"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="140" w:line="360" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="7BBEDD" w:themeColor="accent3"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagedegardetexte1">
     <w:name w:val="Page de garde texte 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C0401"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="140" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="7BBEDD" w:themeColor="accent3"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagedegardetexte2">
     <w:name w:val="Page de garde texte 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C0401"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="7BBEDD" w:themeColor="accent3"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagedegardetexte3">
     <w:name w:val="Page de garde texte 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C0401"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagedegardetexte4">
     <w:name w:val="Page de garde texte 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C0401"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008B7D98"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="0020607C"/>
     <w:rPr>
       <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
@@ -8462,83 +6737,82 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00764C2E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="008D0A2F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
     <w:name w:val="06a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="002B002D"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces2">
     <w:name w:val="07_puces_2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002B002D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="73479936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="453985840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -8589,51 +6863,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1871406309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fcefr.heg-fr.ch/media/ot3nesdd/flyer-ref-comp-fr_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fcefr.heg-fr.ch/media/afjlbffb/flyer-ref-comp-de_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\MastantuoniS\Downloads\Formulaire%20ED.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="MAG MA">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="999999"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="B0D8EB"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="304287"/>
       </a:accent1>
@@ -8838,54 +7112,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004FF75F25E8A32049BD5DF376BC901D3B" ma:contentTypeVersion="2" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="f49d879d6de220483fa71205264cf670">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ddfadb78-f5be-4fc2-9765-c14f13bc611c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5de54130afefd2cdb3a323633fcd03" ns2:_="">
     <xsd:import namespace="ddfadb78-f5be-4fc2-9765-c14f13bc611c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ddfadb78-f5be-4fc2-9765-c14f13bc611c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -8973,145 +7243,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C5255F9-5E76-4EFB-93B2-815F39E714D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ddfadb78-f5be-4fc2-9765-c14f13bc611c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6058E8D8-FBA1-4D72-9A55-EADEC90951EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C343C358-8FEF-447B-AA52-0969894CDE75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F7E0DD6-A65B-4B06-B28E-9B49AA000403}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Formulaire ED</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1083</Words>
-  <Characters>6469</Characters>
+  <Words>859</Words>
+  <Characters>5933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>215</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>211</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Formulaire ED</vt:lpstr>
       <vt:lpstr>Formulaire EEP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kanton Bern</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7480</CharactersWithSpaces>
+  <CharactersWithSpaces>6721</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Formulaire ED</dc:title>
   <dc:subject>Evaluation et développement</dc:subject>
   <dc:creator>Joudié Julia</dc:creator>
   <cp:keywords/>
   <dc:description>Nom collaborateur/collaboratrice
 Fonction collaborateur/collaboratrice
 Nom supérieur-e hiérarchique
 Unité administrative :
 Période :</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 