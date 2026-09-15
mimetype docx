--- v0 (2026-02-04)
+++ v1 (2026-09-15)
@@ -9,188 +9,164 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="002121B3" w:rsidRPr="00DD32EE" w14:paraId="286935BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79576276" w14:textId="251C69ED" w:rsidR="00D414E3" w:rsidRPr="009A149A" w:rsidRDefault="004024F9" w:rsidP="005F0431">
+          <w:p w14:paraId="79576276" w14:textId="39880816" w:rsidR="00D414E3" w:rsidRPr="009A149A" w:rsidRDefault="004024F9" w:rsidP="005F0431">
             <w:pPr>
               <w:pStyle w:val="03date"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Fr</w:t>
             </w:r>
             <w:r w:rsidR="008E5DF3" w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">iburg, </w:t>
             </w:r>
             <w:r w:rsidR="008E5DF3" w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>den</w:t>
             </w:r>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00F41214">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>25. August</w:t>
+            </w:r>
+            <w:r w:rsidR="003C7051">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A8432F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
             <w:r w:rsidR="00635171">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...46 lines deleted...]
-              </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002121B3" w:rsidRPr="00044B90" w14:paraId="2B227766" w14:textId="77777777">
+      <w:tr w:rsidR="002121B3" w:rsidRPr="00613420" w14:paraId="2B227766" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="284" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="673F6AA6" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRPr="009A149A" w:rsidRDefault="008E5DF3" w:rsidP="005C57EB">
             <w:pPr>
               <w:pStyle w:val="04titreprincipalouobjetnormal"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -370,81 +346,77 @@
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>um</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA5368" w:rsidRPr="00AC026E" w14:paraId="69DF02DB" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07C01476" w14:textId="77777777" w:rsidR="00EA5368" w:rsidRDefault="00EA5368" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Attalens</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4DFF3922" w14:textId="113C7F1C" w:rsidR="003B608D" w:rsidRDefault="003B608D" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Autigny</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C574BA" w14:textId="77777777" w:rsidR="00EA5368" w:rsidRDefault="00EA5368" w:rsidP="00375CD7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 361</w:t>
             </w:r>
           </w:p>
@@ -700,165 +672,127 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A33E69" w:rsidRPr="002D306C" w14:paraId="52C1A492" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="328F1329" w14:textId="233FB2B8" w:rsidR="00A33E69" w:rsidRPr="002E694E" w:rsidRDefault="00A33E69" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Billens-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Billens-Hennens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DEDB65" w14:textId="4AAF5653" w:rsidR="00A33E69" w:rsidRPr="002E694E" w:rsidRDefault="00A33E69" w:rsidP="00161E8B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Hennens</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="35DEDB65" w14:textId="4AAF5653" w:rsidR="00A33E69" w:rsidRPr="002E694E" w:rsidRDefault="00A33E69" w:rsidP="00161E8B">
+              <w:t>SRB Nr, 679</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4282" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="419380D1" w14:textId="06272A5B" w:rsidR="00A33E69" w:rsidRPr="002E694E" w:rsidRDefault="00A33E69" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRB </w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>vom 25. August 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00526CB3" w:rsidRPr="00044B90" w14:paraId="40DA4553" w14:textId="77777777" w:rsidTr="00526CB3">
+      <w:tr w:rsidR="00526CB3" w:rsidRPr="00613420" w14:paraId="40DA4553" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D8F3E82" w14:textId="7D8FA9C8" w:rsidR="00526CB3" w:rsidRPr="002E694E" w:rsidRDefault="00526CB3" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Bois-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Bois-d’Amont</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B5DCC9B" w14:textId="6C9751CA" w:rsidR="00526CB3" w:rsidRPr="002E694E" w:rsidRDefault="00526CB3" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 598, 696 und 115</w:t>
             </w:r>
           </w:p>
@@ -933,60 +867,58 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E694E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Bösingen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EE3DB00" w14:textId="77777777" w:rsidR="00FF02C9" w:rsidRDefault="00FF02C9" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Bossonnens</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="621DD560" w14:textId="2D2D8307" w:rsidR="00C448E5" w:rsidRPr="002E694E" w:rsidRDefault="00C448E5" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Broc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1293,92 +1225,81 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 7. Juin 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B247CC" w:rsidRPr="006E3EA1" w14:paraId="50C7077A" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00934E32" w14:textId="77777777" w:rsidR="00B247CC" w:rsidRDefault="00B247CC" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chénens</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2949D590" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRDefault="00D414E3" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Cheyres-</w:t>
-[...7 lines deleted...]
-              <w:t>Châbl</w:t>
+              <w:t>Cheyres-Châbl</w:t>
             </w:r>
             <w:r w:rsidR="00664DC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5B9AF44C" w14:textId="3BC7E8BA" w:rsidR="00664DC3" w:rsidRPr="009A149A" w:rsidRDefault="00664DC3" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Corbières</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15F482B2" w14:textId="77777777" w:rsidR="00B247CC" w:rsidRDefault="00B247CC" w:rsidP="00161E8B">
@@ -1669,60 +1590,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 3. Dezember 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930B57" w:rsidRPr="006E3EA1" w14:paraId="0899C273" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D9ED15E" w14:textId="77777777" w:rsidR="00930B57" w:rsidRDefault="00930B57" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002E694E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Courtepin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="06563C94" w14:textId="20A35090" w:rsidR="00D414E3" w:rsidRPr="002E694E" w:rsidRDefault="00D414E3" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Delley-Portalban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2149,60 +2068,58 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Givisiez</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12E3DB6E" w14:textId="0FFA4731" w:rsidR="00FA5F6E" w:rsidRPr="009A149A" w:rsidRDefault="00FA5F6E" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Gletterens</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3853E7DB" w14:textId="77777777" w:rsidR="00845A17" w:rsidRDefault="00845A17" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 513</w:t>
             </w:r>
           </w:p>
@@ -2726,68 +2643,66 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 7. Juin 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930B57" w:rsidRPr="00BF0FA9" w14:paraId="6502054F" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D21964C" w14:textId="39683307" w:rsidR="00930B57" w:rsidRPr="00BF0FA9" w:rsidRDefault="00930B57" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF0FA9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Grolley</w:t>
             </w:r>
             <w:r w:rsidR="00E74909">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>-Ponthaux</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C8FA56C" w14:textId="20F5B472" w:rsidR="00930B57" w:rsidRPr="00BF0FA9" w:rsidRDefault="00375CD7" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0FA9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">SRB Nr. </w:t>
             </w:r>
             <w:r w:rsidR="0072786B" w:rsidRPr="00BF0FA9">
@@ -2867,60 +2782,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> und 18. Februar 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930B57" w:rsidRPr="00BF0FA9" w14:paraId="7B141910" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1992A13C" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="00BF0FA9" w:rsidRDefault="00930B57" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF0FA9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Gurmels</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2940461A" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="00BF0FA9" w:rsidRDefault="00375CD7" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0FA9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">SRB Nr. </w:t>
             </w:r>
             <w:r w:rsidR="0072786B" w:rsidRPr="00BF0FA9">
@@ -2975,67 +2888,65 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930B57" w:rsidRPr="009A149A" w14:paraId="6B61F1FA" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D127372" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00930B57" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF0FA9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Gr</w:t>
             </w:r>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>uyères</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57E3C756" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00375CD7" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SRB Nr. </w:t>
             </w:r>
             <w:r w:rsidR="00AE23B4" w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -3068,61 +2979,52 @@
               <w:t>vom 7. Juin 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930B57" w:rsidRPr="009A149A" w14:paraId="5F64C7CF" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="278D011A" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00930B57" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Haut-</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Haut-Intyamon</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="677010E5" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00375CD7" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SRB Nr. </w:t>
             </w:r>
             <w:r w:rsidR="00AE23B4" w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -3150,59 +3052,57 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 7. Juin 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930B57" w:rsidRPr="009A149A" w14:paraId="265C03E6" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38523235" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00930B57" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Heitenried</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="445CE535" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00375CD7" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SRB Nr. </w:t>
             </w:r>
             <w:r w:rsidR="00AE23B4" w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -3230,59 +3130,57 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 7. Juin 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930B57" w:rsidRPr="009A149A" w14:paraId="685356D8" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="330E5A15" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00930B57" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kerzers</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48A2B510" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00375CD7" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SRB Nr. </w:t>
             </w:r>
             <w:r w:rsidR="00AE23B4" w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -3319,60 +3217,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930B57" w:rsidRPr="009A149A" w14:paraId="5B23E460" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60377CAD" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00930B57" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Kleinbösingen</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BB6DB61" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidRDefault="00375CD7" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">SRB Nr. </w:t>
             </w:r>
             <w:r w:rsidR="00AE23B4" w:rsidRPr="009A149A">
@@ -3641,99 +3537,85 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 2. April 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00026D81" w:rsidRPr="00AC026E" w14:paraId="70929C6E" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64B74DE7" w14:textId="77777777" w:rsidR="00026D81" w:rsidRDefault="00026D81" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Massonnens</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="43F03702" w14:textId="12CBE4F9" w:rsidR="00EE558A" w:rsidRPr="009A149A" w:rsidRDefault="00EE558A" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Merlach</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BC48D7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>/Meyriez</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319B788E" w14:textId="77777777" w:rsidR="00026D81" w:rsidRDefault="00026D81" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 255</w:t>
             </w:r>
           </w:p>
@@ -3801,90 +3683,78 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 18.November 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B39D6" w:rsidRPr="00AC026E" w14:paraId="56639E2C" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C41C174" w14:textId="77777777" w:rsidR="005B39D6" w:rsidRDefault="005B39D6" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Mézières</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="03ACFEDC" w14:textId="7906990E" w:rsidR="006D559C" w:rsidRPr="009A149A" w:rsidRDefault="006D559C" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Misery-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Misery-Courtion</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A617390" w14:textId="77777777" w:rsidR="005B39D6" w:rsidRDefault="005B39D6" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SRB Nr. 325</w:t>
             </w:r>
@@ -4030,62 +3900,52 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0030072C" w:rsidRPr="00026D81" w14:paraId="21CC421C" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D898735" w14:textId="77777777" w:rsidR="0030072C" w:rsidRPr="009A149A" w:rsidRDefault="0030072C" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Mont-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mont-Vully</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5014FEDA" w14:textId="77777777" w:rsidR="0030072C" w:rsidRPr="009A149A" w:rsidRDefault="0030072C" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 598 und 427</w:t>
             </w:r>
           </w:p>
@@ -4382,152 +4242,209 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 7. Juni 2006</w:t>
             </w:r>
             <w:r w:rsidR="0030072C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> und 23. Mai 2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF27E9" w:rsidRPr="00E74909" w14:paraId="0DC2701A" w14:textId="77777777" w:rsidTr="00526CB3">
+      <w:tr w:rsidR="00613420" w:rsidRPr="0030072C" w14:paraId="58EC1358" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19A83BAE" w14:textId="45C46382" w:rsidR="00FF27E9" w:rsidRPr="00F0720E" w:rsidRDefault="00FF27E9" w:rsidP="00161E8B">
+          <w:p w14:paraId="676A354D" w14:textId="7D51A2FD" w:rsidR="00613420" w:rsidRPr="009A149A" w:rsidRDefault="00613420" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-CH"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1BAEE807" w14:textId="450D8821" w:rsidR="002D4E5E" w:rsidRPr="00F0720E" w:rsidRDefault="002D4E5E" w:rsidP="00161E8B">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Plasselb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="708BB1C6" w14:textId="0827A7E5" w:rsidR="00613420" w:rsidRPr="009A149A" w:rsidRDefault="00613420" w:rsidP="00161E8B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>SRB Nr. 671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4282" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2FDADD" w14:textId="718D824B" w:rsidR="00613420" w:rsidRPr="009A149A" w:rsidRDefault="00613420" w:rsidP="00161E8B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>vom 25. August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF27E9" w:rsidRPr="00E74909" w14:paraId="0DC2701A" w14:textId="77777777" w:rsidTr="00526CB3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A83BAE" w14:textId="45C46382" w:rsidR="00FF27E9" w:rsidRPr="00F0720E" w:rsidRDefault="00FF27E9" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0720E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:t>Pont-en-Ogoz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAEE807" w14:textId="450D8821" w:rsidR="002D4E5E" w:rsidRPr="00F0720E" w:rsidRDefault="002D4E5E" w:rsidP="00161E8B">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0720E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t>Prez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43F224FC" w14:textId="50D451F8" w:rsidR="00FF27E9" w:rsidRDefault="00FF27E9" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 1460</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20082757" w14:textId="2A5AB8E6" w:rsidR="002D4E5E" w:rsidRPr="009A149A" w:rsidRDefault="002D4E5E" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRB </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 435</w:t>
+              <w:t>SRB Nr 435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04761897" w14:textId="19356EDA" w:rsidR="00FF27E9" w:rsidRDefault="00360005" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
@@ -4562,60 +4479,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>om 12. April 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17FA1" w:rsidRPr="00B17FA1" w14:paraId="48C11099" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21AA25AF" w14:textId="77777777" w:rsidR="00B17FA1" w:rsidRPr="009A149A" w:rsidRDefault="00B17FA1" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Remaufens</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17747D39" w14:textId="77777777" w:rsidR="00B17FA1" w:rsidRPr="009A149A" w:rsidRDefault="00B17FA1" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 912</w:t>
             </w:r>
           </w:p>
@@ -4880,60 +4795,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> und 3. Juni 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A149A" w:rsidRPr="00B17FA1" w14:paraId="27A637B5" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FB0446C" w14:textId="77777777" w:rsidR="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sâles</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="53D9B317" w14:textId="13FAE32F" w:rsidR="00183CFB" w:rsidRPr="009A149A" w:rsidRDefault="00183CFB" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Saint-Martin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -4996,164 +4909,158 @@
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 1. September 2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7611E5B5" w14:textId="275AE43F" w:rsidR="00183CFB" w:rsidRPr="009A149A" w:rsidRDefault="00183CFB" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 18. Februar 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A149A" w:rsidRPr="00044B90" w14:paraId="47AC16C5" w14:textId="77777777" w:rsidTr="00526CB3">
+      <w:tr w:rsidR="009A149A" w:rsidRPr="00613420" w14:paraId="47AC16C5" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530A0336" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="00702255" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00702255">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Schmitten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B44C37B" w14:textId="4B014915" w:rsidR="007C70DE" w:rsidRPr="00702255" w:rsidRDefault="007C70DE" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00702255">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Semsales</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4DA132F7" w14:textId="77777777" w:rsidR="00F0720E" w:rsidRPr="00702255" w:rsidRDefault="00F0720E" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00702255">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Siviriez</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="375AB7E6" w14:textId="77777777" w:rsidR="005D5862" w:rsidRPr="00702255" w:rsidRDefault="005D5862" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00702255">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Sorens</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2EB3E469" w14:textId="6355B60F" w:rsidR="004E480D" w:rsidRPr="00702255" w:rsidRDefault="00980C2A" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00702255">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Surpierr</w:t>
             </w:r>
             <w:r w:rsidR="00E21B31">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31950E44" w14:textId="77777777" w:rsidR="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 598</w:t>
             </w:r>
           </w:p>
@@ -5436,60 +5343,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> und 2. Februar 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A149A" w:rsidRPr="009A149A" w14:paraId="169C870B" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="060E0AB2" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Tentlingen</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63BCF480" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 337</w:t>
             </w:r>
           </w:p>
@@ -5512,59 +5417,57 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 16. April 2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A149A" w:rsidRPr="009A149A" w14:paraId="46F8E1A6" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DF56167" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Treyvaux</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19A66CEF" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SRB Nr. 892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5585,66 +5488,64 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 22. August 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A149A" w:rsidRPr="009A149A" w14:paraId="5110107C" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F5865A" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="009A149A" w:rsidRDefault="0030072C" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ue</w:t>
             </w:r>
             <w:r w:rsidR="009A149A" w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>berstorf</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A301DDC" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SRB Nr. 598</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5780,119 +5681,106 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SRB Nr. 598 und 427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02B9B3A2" w14:textId="77777777" w:rsidR="0030072C" w:rsidRPr="0030072C" w:rsidRDefault="0030072C" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0030072C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>vom</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 7. Juin 2006 und 23. </w:t>
+              <w:t xml:space="preserve">vom 7. Juin 2006 und 23. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mai 2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A149A" w:rsidRPr="009A149A" w14:paraId="6CCECAC0" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="087E14DD" w14:textId="77777777" w:rsidR="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vallon</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D59B38C" w14:textId="53AA097E" w:rsidR="004E480D" w:rsidRPr="009A149A" w:rsidRDefault="004E480D" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vaulruz</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69CFD356" w14:textId="77777777" w:rsidR="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SRB Nr. 59</w:t>
             </w:r>
             <w:r w:rsidR="004E480D">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -5909,117 +5797,79 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SRB Nr. 261</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4848A490" w14:textId="77777777" w:rsidR="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0030072C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>vom</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 7. Juin 200</w:t>
+              <w:t>vom 7. Juin 200</w:t>
             </w:r>
             <w:r w:rsidR="004E480D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AAF9407" w14:textId="7303FFD9" w:rsidR="004E480D" w:rsidRPr="0030072C" w:rsidRDefault="004E480D" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>vom</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> 2025</w:t>
+              <w:t>vom 18. Februar 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A149A" w:rsidRPr="009A149A" w14:paraId="54D31A0B" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54450B67" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="009A149A" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Villars-sur-Glâne</w:t>
@@ -6039,67 +5889,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A149A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SRB Nr. 598</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02E636DB" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="0030072C" w:rsidRDefault="009A149A" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0030072C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>vom</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 7. Juin 2006</w:t>
+              <w:t>vom 7. Juin 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A149A" w:rsidRPr="005F0431" w14:paraId="34789047" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="419AF177" w14:textId="77777777" w:rsidR="009A149A" w:rsidRPr="009A149A" w:rsidRDefault="005F0431" w:rsidP="005F0431">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Villaz</w:t>
@@ -6170,60 +6009,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> und 10. März 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC026E" w:rsidRPr="005F0431" w14:paraId="667BF421" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1043B1B0" w14:textId="77777777" w:rsidR="00AC026E" w:rsidRPr="009A149A" w:rsidRDefault="00AC026E" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Villorsonnens</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="100461C4" w14:textId="77777777" w:rsidR="00AC026E" w:rsidRPr="009A149A" w:rsidRDefault="00AC026E" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 282</w:t>
             </w:r>
           </w:p>
@@ -6247,85 +6084,57 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vom 2. April 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF0FA9" w:rsidRPr="005F0431" w14:paraId="011E1562" w14:textId="77777777" w:rsidTr="00526CB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C519152" w14:textId="77777777" w:rsidR="00BF0FA9" w:rsidRPr="009A149A" w:rsidRDefault="00BF0FA9" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Vuisternens</w:t>
-[...26 lines deleted...]
-              <w:t>-Romont</w:t>
+              <w:t>Vuisternens-devant-Romont</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2040CFE2" w14:textId="77777777" w:rsidR="00BF0FA9" w:rsidRPr="009A149A" w:rsidRDefault="00BF0FA9" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>SRB Nr. 475</w:t>
             </w:r>
@@ -6439,60 +6248,60 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00930B57" w:rsidRPr="009A149A" w:rsidSect="00BF0FA9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1361" w:left="1418" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="164149C9" w14:textId="77777777" w:rsidR="00E40558" w:rsidRDefault="00E40558" w:rsidP="002121B3">
+    <w:p w14:paraId="49FE9B1A" w14:textId="77777777" w:rsidR="0076125E" w:rsidRDefault="0076125E" w:rsidP="002121B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79858359" w14:textId="77777777" w:rsidR="00E40558" w:rsidRDefault="00E40558" w:rsidP="002121B3">
+    <w:p w14:paraId="20D58F9A" w14:textId="77777777" w:rsidR="0076125E" w:rsidRDefault="0076125E" w:rsidP="002121B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6519,110 +6328,110 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42E4FAF3" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRDefault="00D414E3">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66CAB327" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRDefault="00D414E3">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20CD852D" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRDefault="00D414E3">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34AEC6C4" w14:textId="77777777" w:rsidR="00E40558" w:rsidRDefault="00E40558" w:rsidP="002121B3">
+    <w:p w14:paraId="5E1FFB94" w14:textId="77777777" w:rsidR="0076125E" w:rsidRDefault="0076125E" w:rsidP="002121B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59E16998" w14:textId="77777777" w:rsidR="00E40558" w:rsidRDefault="00E40558" w:rsidP="002121B3">
+    <w:p w14:paraId="7471F189" w14:textId="77777777" w:rsidR="0076125E" w:rsidRDefault="0076125E" w:rsidP="002121B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BE3577C" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRDefault="00D414E3">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BD3F9C" w14:paraId="7D07D0B2" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -6801,51 +6610,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2FDE3A2C" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRDefault="00D414E3" w:rsidP="002121B3"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9504" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5423"/>
       <w:gridCol w:w="4081"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BD3F9C" w:rsidRPr="004A0F2D" w14:paraId="7E368DB1" w14:textId="77777777" w:rsidTr="00161E8B">
       <w:trPr>
         <w:trHeight w:val="1551"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5423" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3C0038FC" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRPr="00AA545D" w:rsidRDefault="004024F9" w:rsidP="002121B3">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
@@ -6918,61 +6727,52 @@
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Staatskanzlei </w:t>
           </w:r>
           <w:r w:rsidRPr="00FA45C1">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SK</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0EB5189B" w14:textId="77777777" w:rsidR="00C9782E" w:rsidRPr="00FA45C1" w:rsidRDefault="00C9782E" w:rsidP="00C9782E">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FA45C1">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve">Chancellerie </w:t>
+            <w:t>Chancellerie d’Etat</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00FA45C1">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> CHA</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="547D9932" w14:textId="77777777" w:rsidR="00053112" w:rsidRPr="00FA45C1" w:rsidRDefault="00053112" w:rsidP="00053112">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="716AF76A" w14:textId="0D783E28" w:rsidR="00C9782E" w:rsidRPr="003E0C17" w:rsidRDefault="00D414E3" w:rsidP="00C9782E">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="12"/>
@@ -7034,73 +6834,73 @@
         <w:p w14:paraId="44B210AD" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRPr="00053112" w:rsidRDefault="00C9782E" w:rsidP="00C9782E">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>www.fr.ch/sk</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0DE6BF22" w14:textId="77777777" w:rsidR="00D414E3" w:rsidRDefault="00D414E3" w:rsidP="006A4FA3">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Image 1633449089" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:11.4pt;height:11.4pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Image 1633449089" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -9444,155 +9244,154 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="58019319">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="329259505">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1944876756">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="912086050">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1871722208">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1097096167">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C1FD1"/>
     <w:rsid w:val="00012861"/>
     <w:rsid w:val="00026D81"/>
     <w:rsid w:val="0003578C"/>
-    <w:rsid w:val="00044B90"/>
     <w:rsid w:val="00053112"/>
     <w:rsid w:val="00075014"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000A773F"/>
     <w:rsid w:val="000F553D"/>
     <w:rsid w:val="00120100"/>
     <w:rsid w:val="00161E8B"/>
-    <w:rsid w:val="001664E6"/>
     <w:rsid w:val="00171842"/>
     <w:rsid w:val="00183CFB"/>
     <w:rsid w:val="00194CB5"/>
     <w:rsid w:val="001B2FE7"/>
     <w:rsid w:val="001F03FD"/>
     <w:rsid w:val="0024572A"/>
     <w:rsid w:val="002C1FD1"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002D306C"/>
     <w:rsid w:val="002D4E5E"/>
     <w:rsid w:val="002E1503"/>
     <w:rsid w:val="002E32BF"/>
     <w:rsid w:val="002E694E"/>
     <w:rsid w:val="002F56A9"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="0030072C"/>
     <w:rsid w:val="00307E34"/>
     <w:rsid w:val="00312544"/>
     <w:rsid w:val="00320219"/>
     <w:rsid w:val="00320422"/>
     <w:rsid w:val="00325B2E"/>
     <w:rsid w:val="00360005"/>
     <w:rsid w:val="003721FA"/>
     <w:rsid w:val="00375CD7"/>
     <w:rsid w:val="003B608D"/>
     <w:rsid w:val="003C7051"/>
     <w:rsid w:val="003E6B28"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00460135"/>
     <w:rsid w:val="00474FB4"/>
     <w:rsid w:val="00494DCC"/>
     <w:rsid w:val="004A36F7"/>
     <w:rsid w:val="004B44BE"/>
     <w:rsid w:val="004C50F1"/>
     <w:rsid w:val="004C7EE2"/>
     <w:rsid w:val="004D3A0A"/>
     <w:rsid w:val="004D40B0"/>
     <w:rsid w:val="004E480D"/>
     <w:rsid w:val="00526CB3"/>
     <w:rsid w:val="005301F2"/>
     <w:rsid w:val="00530E4A"/>
     <w:rsid w:val="00543593"/>
     <w:rsid w:val="00570391"/>
     <w:rsid w:val="00594A71"/>
     <w:rsid w:val="005A4181"/>
     <w:rsid w:val="005A63C9"/>
     <w:rsid w:val="005B39D6"/>
     <w:rsid w:val="005D5862"/>
     <w:rsid w:val="005E1AFB"/>
     <w:rsid w:val="005F0431"/>
+    <w:rsid w:val="00613420"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="00635171"/>
     <w:rsid w:val="00664DC3"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006A1EC2"/>
     <w:rsid w:val="006A4FA3"/>
     <w:rsid w:val="006D559C"/>
     <w:rsid w:val="006E3EA1"/>
     <w:rsid w:val="00702255"/>
     <w:rsid w:val="00711173"/>
     <w:rsid w:val="0072786B"/>
     <w:rsid w:val="00731016"/>
+    <w:rsid w:val="0076125E"/>
     <w:rsid w:val="00770A1C"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="00776FA7"/>
     <w:rsid w:val="00784CCF"/>
     <w:rsid w:val="00787EFE"/>
     <w:rsid w:val="00792B4F"/>
     <w:rsid w:val="00793E44"/>
     <w:rsid w:val="007B2E96"/>
     <w:rsid w:val="007C6E57"/>
     <w:rsid w:val="007C70DE"/>
     <w:rsid w:val="007F5436"/>
     <w:rsid w:val="007F60D7"/>
     <w:rsid w:val="00845A17"/>
     <w:rsid w:val="00881623"/>
     <w:rsid w:val="00884D49"/>
     <w:rsid w:val="00885246"/>
     <w:rsid w:val="0089467A"/>
     <w:rsid w:val="008E5DF3"/>
     <w:rsid w:val="00907F5E"/>
     <w:rsid w:val="009174E5"/>
     <w:rsid w:val="009175AF"/>
     <w:rsid w:val="009268B9"/>
     <w:rsid w:val="00930B57"/>
     <w:rsid w:val="00954883"/>
     <w:rsid w:val="00980C2A"/>
@@ -9615,98 +9414,99 @@
     <w:rsid w:val="00AE23B4"/>
     <w:rsid w:val="00AF1636"/>
     <w:rsid w:val="00AF4ACD"/>
     <w:rsid w:val="00B11B06"/>
     <w:rsid w:val="00B17E7F"/>
     <w:rsid w:val="00B17FA1"/>
     <w:rsid w:val="00B247CC"/>
     <w:rsid w:val="00B62686"/>
     <w:rsid w:val="00B67DAC"/>
     <w:rsid w:val="00BC48D7"/>
     <w:rsid w:val="00BF0FA9"/>
     <w:rsid w:val="00C12C77"/>
     <w:rsid w:val="00C37B48"/>
     <w:rsid w:val="00C4174B"/>
     <w:rsid w:val="00C448E5"/>
     <w:rsid w:val="00C51BCC"/>
     <w:rsid w:val="00C72630"/>
     <w:rsid w:val="00C95522"/>
     <w:rsid w:val="00C9782E"/>
     <w:rsid w:val="00CB1BDB"/>
     <w:rsid w:val="00CB59F9"/>
     <w:rsid w:val="00CC53F3"/>
     <w:rsid w:val="00D414E3"/>
     <w:rsid w:val="00D51CA9"/>
     <w:rsid w:val="00D577B1"/>
+    <w:rsid w:val="00D86F46"/>
     <w:rsid w:val="00D9772A"/>
     <w:rsid w:val="00DD32EE"/>
     <w:rsid w:val="00E21B31"/>
     <w:rsid w:val="00E31DFC"/>
-    <w:rsid w:val="00E40558"/>
     <w:rsid w:val="00E47EA2"/>
     <w:rsid w:val="00E5625B"/>
     <w:rsid w:val="00E74909"/>
     <w:rsid w:val="00E845E8"/>
     <w:rsid w:val="00EA5368"/>
     <w:rsid w:val="00EC4D78"/>
     <w:rsid w:val="00ED7631"/>
     <w:rsid w:val="00EE558A"/>
     <w:rsid w:val="00F0720E"/>
     <w:rsid w:val="00F2100F"/>
     <w:rsid w:val="00F34011"/>
+    <w:rsid w:val="00F41214"/>
     <w:rsid w:val="00F43EDB"/>
     <w:rsid w:val="00FA45C1"/>
     <w:rsid w:val="00FA5F6E"/>
     <w:rsid w:val="00FB4FA1"/>
     <w:rsid w:val="00FC47B0"/>
     <w:rsid w:val="00FD2DB2"/>
     <w:rsid w:val="00FD2FCD"/>
     <w:rsid w:val="00FF02C9"/>
     <w:rsid w:val="00FF27E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1B2C5374"/>
   <w15:docId w15:val="{968224B1-8A43-49AF-8D9A-589D55DD9E02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11612,75 +11412,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{772C466C-3F54-42E7-B546-60E063003185}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CHA_general_portrait_fr.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>711</Words>
-  <Characters>2995</Characters>
+  <Words>576</Words>
+  <Characters>3172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>249</Lines>
-  <Paragraphs>264</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3442</CharactersWithSpaces>
+  <CharactersWithSpaces>3741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>Mülhauser Alexandra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>