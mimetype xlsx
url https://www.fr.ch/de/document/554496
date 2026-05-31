--- v0 (2025-12-05)
+++ v1 (2026-05-31)
@@ -14,161 +14,153 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zzComptabilité LSTE\02_Soutien financier 10%\02_Formulaire recolte données\Formulaires 2025\Formulaires crèche\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zzComptabilité LSTE\02_Soutien financier 10%\02_Formulaire recolte données\Formulaires 2026\Formulaires crèche\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{068C94E6-841A-4F94-9E61-58A378EA247C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{489D93D7-56F7-470C-A348-818DB3AB2A6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="892" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="892" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Formular Krippe 1 " sheetId="1" r:id="rId1"/>
     <sheet name="Anhang I " sheetId="19" state="hidden" r:id="rId2"/>
     <sheet name="Anhang II_tatsächliche Stunden" sheetId="8" r:id="rId3"/>
     <sheet name="Feuil1" sheetId="21" state="hidden" r:id="rId4"/>
     <sheet name="Schlussabrech._nicht ausfüllen" sheetId="17" state="hidden" r:id="rId5"/>
     <sheet name="feuille masquee" sheetId="20" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="CaseACocher1" localSheetId="0">'Formular Krippe 1 '!#REF!</definedName>
     <definedName name="CaseACocher14" localSheetId="0">'Formular Krippe 1 '!#REF!</definedName>
     <definedName name="CaseACocher16" localSheetId="0">'Formular Krippe 1 '!#REF!</definedName>
     <definedName name="CaseACocher2" localSheetId="0">'Formular Krippe 1 '!#REF!</definedName>
     <definedName name="CaseACocher3" localSheetId="0">'Formular Krippe 1 '!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Anhang I '!$A$1:$K$90</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Anhang II_tatsächliche Stunden'!$A$1:$N$70</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Formular Krippe 1 '!$A$1:$J$180</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Formular Krippe 1 '!$A$1:$J$178</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Schlussabrech._nicht ausfüllen'!$A$1:$J$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M48" i="8" l="1" a="1"/>
+  <c r="L45" i="8" l="1"/>
+  <c r="L50" i="8" s="1"/>
+  <c r="L48" i="8"/>
+  <c r="L49" i="8"/>
+  <c r="K48" i="8"/>
+  <c r="K49" i="8"/>
+  <c r="K50" i="8"/>
+  <c r="K51" i="8"/>
+  <c r="K52" i="8"/>
+  <c r="K53" i="8"/>
+  <c r="K54" i="8"/>
+  <c r="K55" i="8"/>
+  <c r="K56" i="8"/>
+  <c r="K57" i="8"/>
+  <c r="K58" i="8"/>
+  <c r="K47" i="8"/>
+  <c r="M48" i="8" a="1"/>
   <c r="M48" i="8" s="1"/>
-  <c r="N48" i="8" s="1"/>
   <c r="M49" i="8" a="1"/>
   <c r="M49" i="8"/>
-  <c r="N49" i="8" s="1"/>
   <c r="M50" i="8" a="1"/>
   <c r="M50" i="8" s="1"/>
-  <c r="N50" i="8" s="1"/>
   <c r="M51" i="8" a="1"/>
   <c r="M51" i="8"/>
-  <c r="N51" i="8" s="1"/>
   <c r="M52" i="8" a="1"/>
   <c r="M52" i="8" s="1"/>
-  <c r="N52" i="8" s="1"/>
   <c r="M53" i="8" a="1"/>
   <c r="M53" i="8"/>
-  <c r="N53" i="8" s="1"/>
   <c r="M47" i="8" a="1"/>
   <c r="M47" i="8" s="1"/>
-  <c r="N47" i="8" s="1"/>
-[...4 lines deleted...]
-  <c r="N58" i="8"/>
   <c r="M55" i="8"/>
   <c r="M56" i="8"/>
   <c r="M57" i="8"/>
   <c r="M58" i="8"/>
   <c r="M54" i="8"/>
-  <c r="L54" i="8"/>
   <c r="J56" i="8"/>
-  <c r="L56" i="8" s="1"/>
   <c r="J48" i="8"/>
-  <c r="L48" i="8" s="1"/>
   <c r="J49" i="8"/>
-  <c r="L49" i="8" s="1"/>
   <c r="J50" i="8"/>
-  <c r="L50" i="8" s="1"/>
   <c r="J51" i="8"/>
-  <c r="L51" i="8" s="1"/>
   <c r="J52" i="8"/>
-  <c r="L52" i="8" s="1"/>
   <c r="J53" i="8"/>
-  <c r="L53" i="8" s="1"/>
   <c r="J54" i="8"/>
   <c r="J55" i="8"/>
-  <c r="L55" i="8" s="1"/>
   <c r="J57" i="8"/>
-  <c r="L57" i="8" s="1"/>
   <c r="J58" i="8"/>
-  <c r="L58" i="8" s="1"/>
   <c r="J47" i="8"/>
-  <c r="L47" i="8" s="1"/>
   <c r="I59" i="8"/>
   <c r="H33" i="17"/>
   <c r="H32" i="17"/>
   <c r="H31" i="17"/>
   <c r="H30" i="17"/>
-  <c r="H137" i="1"/>
-  <c r="H136" i="1"/>
   <c r="H135" i="1"/>
   <c r="H134" i="1"/>
+  <c r="H133" i="1"/>
+  <c r="H132" i="1"/>
   <c r="AA3" i="20"/>
   <c r="Z3" i="20"/>
   <c r="Y3" i="20"/>
   <c r="X3" i="20"/>
   <c r="F82" i="1"/>
   <c r="P3" i="20" s="1"/>
   <c r="F81" i="1"/>
   <c r="I39" i="19"/>
   <c r="F39" i="19"/>
   <c r="I42" i="19"/>
   <c r="F42" i="19"/>
   <c r="I52" i="19"/>
   <c r="F52" i="19"/>
   <c r="F69" i="19" s="1"/>
   <c r="H59" i="8"/>
   <c r="G59" i="8"/>
   <c r="F59" i="8"/>
   <c r="E59" i="8"/>
   <c r="V3" i="20"/>
   <c r="AV23" i="20"/>
   <c r="AU23" i="20"/>
   <c r="AT23" i="20"/>
   <c r="AS23" i="20"/>
   <c r="AF23" i="20"/>
   <c r="AE23" i="20"/>
@@ -229,121 +221,129 @@
   <c r="M3" i="20"/>
   <c r="L3" i="20"/>
   <c r="K3" i="20"/>
   <c r="J3" i="20"/>
   <c r="H3" i="20"/>
   <c r="G3" i="20"/>
   <c r="F3" i="20"/>
   <c r="E3" i="20"/>
   <c r="D3" i="20"/>
   <c r="C3" i="20"/>
   <c r="B3" i="20"/>
   <c r="A3" i="20"/>
   <c r="E39" i="17"/>
   <c r="E43" i="17"/>
   <c r="E42" i="17"/>
   <c r="E41" i="17"/>
   <c r="E40" i="17"/>
   <c r="F86" i="19"/>
   <c r="W3" i="20" s="1"/>
   <c r="I86" i="19"/>
   <c r="BC23" i="20" s="1"/>
   <c r="G39" i="19"/>
   <c r="I69" i="19"/>
   <c r="I71" i="19" s="1"/>
   <c r="Q3" i="20"/>
-  <c r="K55" i="8"/>
-[...9 lines deleted...]
-  <c r="L70" i="8" s="1"/>
+  <c r="L47" i="8" l="1"/>
+  <c r="L58" i="8"/>
+  <c r="L57" i="8"/>
+  <c r="L56" i="8"/>
+  <c r="L55" i="8"/>
+  <c r="N52" i="8"/>
+  <c r="N55" i="8"/>
+  <c r="L54" i="8"/>
+  <c r="N54" i="8" s="1"/>
+  <c r="L53" i="8"/>
+  <c r="N53" i="8" s="1"/>
+  <c r="L52" i="8"/>
+  <c r="L59" i="8" s="1"/>
+  <c r="H126" i="1" s="1"/>
+  <c r="N50" i="8"/>
+  <c r="L51" i="8"/>
+  <c r="N49" i="8"/>
+  <c r="N51" i="8"/>
+  <c r="N48" i="8"/>
+  <c r="N58" i="8"/>
+  <c r="N56" i="8"/>
+  <c r="N57" i="8"/>
+  <c r="N47" i="8"/>
   <c r="M59" i="8"/>
-  <c r="H130" i="1" s="1"/>
-  <c r="K48" i="8"/>
+  <c r="H128" i="1" s="1"/>
   <c r="J59" i="8"/>
   <c r="G62" i="8" s="1"/>
   <c r="H121" i="1" s="1"/>
   <c r="H18" i="17" s="1"/>
-  <c r="K57" i="8"/>
-  <c r="K52" i="8"/>
   <c r="F75" i="19"/>
   <c r="F71" i="19"/>
-  <c r="L59" i="8"/>
-  <c r="H128" i="1" s="1"/>
   <c r="I75" i="19"/>
   <c r="F83" i="1"/>
-  <c r="I77" i="19" l="1"/>
+  <c r="N59" i="8" l="1"/>
+  <c r="L70" i="8" s="1"/>
+  <c r="I77" i="19"/>
   <c r="I79" i="19" s="1"/>
   <c r="F77" i="19"/>
   <c r="F79" i="19" s="1"/>
   <c r="R3" i="20"/>
-  <c r="H123" i="1"/>
-  <c r="H20" i="17" s="1"/>
+  <c r="H20" i="17"/>
   <c r="K59" i="8"/>
-  <c r="H126" i="1" s="1"/>
-  <c r="H132" i="1"/>
+  <c r="H124" i="1" s="1"/>
   <c r="U3" i="20"/>
   <c r="H25" i="17"/>
-  <c r="S3" i="20" l="1"/>
+  <c r="H130" i="1" l="1"/>
+  <c r="S3" i="20"/>
   <c r="H23" i="17"/>
   <c r="H27" i="17" s="1"/>
   <c r="T3" i="20"/>
   <c r="H35" i="17"/>
-  <c r="H139" i="1"/>
+  <c r="H137" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="306">
   <si>
     <r>
       <t>Direction de la santé et des affaires sociales</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> DSAS</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direktion für Gesundheit und Soziales </t>
@@ -1101,73 +1101,50 @@
   <si>
     <t xml:space="preserve">Stammen alle betreuten Kinder aus Gemeinden, mit denen eine Vereinbarung besteht? </t>
   </si>
   <si>
     <t>9. Bestätigung</t>
   </si>
   <si>
     <t>Die unterschriftsberechtigte Person bestätigt die Richtigkeit und die Vollständigkeit der in diesem Formular aufgeführten Angaben.</t>
   </si>
   <si>
     <t>Nahrungsmittel und Getränke</t>
   </si>
   <si>
     <t>Anzahl bewilligte Betreuungsplätze in der Krippe</t>
   </si>
   <si>
     <t>** Dezimalzahlen</t>
   </si>
   <si>
     <t xml:space="preserve">Bitte Anhang II ausfüllen. Die folgenden Angaben werden auf Grundlage von Anhang II </t>
   </si>
   <si>
     <t>automatisch zusammengerechnet.</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>District</t>
   </si>
   <si>
     <t>Structure</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Titulaire du compte</t>
   </si>
   <si>
     <t>Rue</t>
   </si>
   <si>
     <t>Case postale</t>
   </si>
   <si>
     <t>Numéro postal et lieu</t>
   </si>
   <si>
     <t>IBAN ou compte postal</t>
   </si>
   <si>
     <t>Nb places autorisées</t>
@@ -1251,53 +1228,50 @@
     <t>Commune non conventionnées</t>
   </si>
   <si>
     <t>NB enfants accueillis</t>
   </si>
   <si>
     <t>Evaluation de la demande_nb enfants pas pu accueillir</t>
   </si>
   <si>
     <t xml:space="preserve">Nb places manques </t>
   </si>
   <si>
     <t>places manquantes &lt; 2 ans</t>
   </si>
   <si>
     <t>places manquantes 2- 4ans</t>
   </si>
   <si>
     <t>places manquantes &gt;4 ans</t>
   </si>
   <si>
     <t xml:space="preserve">Estimation Subvention employeur pour 2012 </t>
   </si>
   <si>
     <t>email</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.37 Franken</t>
   </si>
   <si>
     <t xml:space="preserve">Betreuung: 8.37 Franken </t>
   </si>
   <si>
     <t>Voranschlag 2012</t>
   </si>
   <si>
     <t xml:space="preserve">Miete, Strom, Wasser, Heizung, </t>
   </si>
   <si>
     <t xml:space="preserve">Abschreibungen </t>
   </si>
   <si>
     <t xml:space="preserve">Bitte Stunden in Dezimalzahlen angeben (z. B. 3½ Std. = 3.5 / 5¼ = 5.25 / 6¾ = 6.75) </t>
   </si>
   <si>
     <t>Anzahl tatsächliche Betreuungseinheiten während der Datenerhebungsperiode</t>
   </si>
   <si>
     <t>Jahresrechnung 2011</t>
   </si>
   <si>
     <t>Elternbeiträge (Betreuungskosten)</t>
   </si>
@@ -1429,53 +1403,50 @@
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Einheit 4 der Rechnungsstellung)</t>
     </r>
   </si>
   <si>
     <t>** =gemäss Einschreibungen (jedes Kind nur einmal zählen)</t>
   </si>
   <si>
     <t>Anzahl monatlich eingeschriebene  Kinder**</t>
   </si>
   <si>
     <t xml:space="preserve">Total der tatsächlich geleisteten Betreuungsstunden während der Datenerhebungsperiode </t>
   </si>
   <si>
     <t>für die Berechnung des Beitrags Staat–Arbeitgeber (es werden nur die nach der Tarifanpassung in Rechnung gestellten tatsächlichen Betreuungsstunden berücksichtigt).</t>
   </si>
   <si>
     <t>(= Anzahl der den Eltern für die Betreuung der Kinder in der Krippe in Rechnung gestellten Betreuungseinheiten (bspw. Halbtag, ganzer Tag, Vormittag mit Mittagessen,…))</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Total Beitrag des Staates (10 % der durchschnittlichen Kosten) </t>
   </si>
   <si>
     <t xml:space="preserve">&gt; Bitte für jede Betreuungseinheit die Öffnungszeiten in Stunden und in Dezimalzahlen angeben** </t>
   </si>
   <si>
     <t>Total Beitrag der Arbeitgeber ( 3.6% )</t>
   </si>
   <si>
     <t>Ab Inkrafttreten der angepassten Tarife</t>
   </si>
   <si>
     <t>Anzahl geöffnete Stunden pro Tag</t>
   </si>
   <si>
     <t xml:space="preserve">Anzahl geöffnete Stunden pro Woche </t>
   </si>
   <si>
     <t xml:space="preserve">Anzahl geöffnete Stunden pro Tag </t>
   </si>
   <si>
     <t xml:space="preserve">Durchschnittliche Anzahl geöffnete Stunden pro Halbtag </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Betreuung von Kindern, die im </t>
@@ -1928,109 +1899,77 @@
         <b/>
         <sz val="8"/>
         <color indexed="17"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>= Anzahl verrechnete Betreuungseinheiten 5</t>
     </r>
   </si>
   <si>
     <t>(Stand März/April)</t>
   </si>
   <si>
     <t xml:space="preserve">Obligatorische Anhänge, die im Anschluss an den Bericht der Rechnungsprüfer eingereicht werden können </t>
   </si>
   <si>
     <t>Wenn die zuvor eingereichten Belege anonymisiert wurden</t>
   </si>
   <si>
     <t xml:space="preserve">Schriftliche Bestätigung der Revisionsstelle, dass sie der Realität entsprechen. </t>
   </si>
   <si>
     <t>Sobald die angepassten Tarife in Kraft getreten sind, beginnt die Entrichtung der Anzahlungen und die Erfassung der tatsächlichen Betreuungsstunden</t>
   </si>
   <si>
-    <t>Beitrag Staat
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">Restbetrag </t>
-  </si>
-[...6 lines deleted...]
-(8.37*0.055)</t>
   </si>
   <si>
     <t xml:space="preserve">Januar </t>
   </si>
   <si>
     <t xml:space="preserve">April </t>
   </si>
   <si>
     <t xml:space="preserve">Juli </t>
   </si>
   <si>
     <t>Verantwortliche Person für dieses Formular</t>
   </si>
   <si>
     <t>Detailbelege pro Monat_mit Liste der für die Krippe angemeldeten Kinder, mit Altersangaben (oder Geburtsdatum)*</t>
   </si>
   <si>
     <t>Steuerreform
 0.60frs/St.</t>
   </si>
   <si>
     <t>Ab wann haben Sie die Steuerreform gesenkt
 Bitte wählen Sie 1 = ab Januar oder 2 = ab August</t>
   </si>
   <si>
     <t xml:space="preserve">Total Beitrag </t>
-  </si>
-[...17 lines deleted...]
-    <t xml:space="preserve">Bilanz und Erfolgsrechnung 2025+ Bericht der Rechnungsprüfer </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>INFORMATION</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">: Dieses Formular richtet sich an die gesetzlich bewilligten Krippen, die die Vereinbarung von Berufs- und Familienleben </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
@@ -2303,53 +2242,50 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">zu schicken. 
 - Bitte füllen Sie nur ein Formular pro Einrichtung aus. 
 - Bitte kreuzen Sie die entsprechenden Kästchen mit «x» an.
 - Bitte respektieren Sie das Format, das bei manchen Angaben verlangt wird (z. B.: Datum [TT.MM.JJJJ=16.09.2010].
 - Bitte machen Sie Zahlenangaben ohne Punkt bzw. Komma oder besondere Präzisierungen (z. B.: 5000 und nicht 5000.- oder 5'000). 
 - Dieses Formular besteht aus mehreren Blättern (s. Tabellenblätter am unteren Bildschirmrand). 
 Das Jugendamt, steht Ihnen für weitere Auskünfte gerne zur Verfügung (+41 (0)26 305 15 30) </t>
     </r>
   </si>
   <si>
-    <t>Formular und Anhänge bis zum 31. Januar 2026 per E-Mail an sej-lste@fr.ch zu schicken.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Um den Beitrag des Staates zu erhalten, muss Ihre Einrichtung dem JA </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>eine detaillierte Abrechnung der tatsächlich geleisteten Betreuungsstunden aushändigen</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>. Dieser Anhang schlägt eine Berechnung auf Grundlage der Abrechnung der Anzahl Betreuungseinheiten in Ihrer Betreuungsinstitution vor</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -2411,61 +2347,99 @@
       </rPr>
       <t xml:space="preserve">
 → Anhang II richtet sich an die Betreuungseinrichtungen, die bereits eine Abrechnung der Anzahl Betreuungseinheiten während eines bestimmten Zeitraumes führen. Bitte schicken Sie uns als </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Nachweis</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> die von Ihrer Einrichtung erstellte Abrechnung.
 ACHTUNG: Bitte in Anhang II nur die Angaben zur Betreuung im Rahmen des Angebotes «Krippe» machen. </t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">Obligatorische Anhänge, die bis zum 31. Januar 2027 eingereicht werden müssen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">(spätestens aber am 30. Juni 2027) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Datenschutz: 
+Möglichkeit, eine Liste mit Vorname + Anfangsbuchstabe des Nachnamens + Geburtsdatum (oder besuchte Klasse) einzureichen.
+Eine schriftliche Bestätigung der Revisionsstelle, welche die Exaktheit der anonymisierten Daten und deren Übereinstimmung mit der Rechnungsstellung bestätigt, ist zwingend einzureichen. Diese Bestätigung kann dem JA auch nach dem 31. Januar 2027 noch abgegeben werden, spätestens jedoch am 30. Juni 2027. 
+Das JA behält sich das Recht vor, punktuell Kontrollen durchzuführen, um sicherzugehen, dass die Liste der Rechnungsstellung entspricht (Stichproben). 
+</t>
+  </si>
+  <si>
+    <t>Formular und Anhänge bis zum 31. Januar 2027 per E-Mail an sej-lste@fr.ch zu schicken.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bilanz und Erfolgsrechnung 2026+ Bericht der Rechnungsprüfer </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Beitrag Arbeitgeber </t>
+  </si>
+  <si>
+    <t>Total Beitrag Steuerreform</t>
+  </si>
+  <si>
+    <t>Total Beitrag des Staates</t>
+  </si>
+  <si>
+    <t>Beitrag Staat
+Fr./Std. 
+0.837</t>
+  </si>
+  <si>
+    <t>Beitrag Arbeitgebers
+Fr./Std. 
+0.460</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="dd/mm/yy;@"/>
     <numFmt numFmtId="166" formatCode="#,##0.00;\-#,##0.00;&quot;-&quot;"/>
   </numFmts>
-  <fonts count="120">
+  <fonts count="118">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2830,56 +2804,50 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="7"/>
-[...4 lines deleted...]
-    <font>
       <sz val="6"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="62"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="62"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2962,97 +2930,85 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="13.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF00B050"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF00B0F0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF00B0F0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF00B0F0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
@@ -3193,50 +3149,56 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF202124"/>
       <name val="Arial Unicode MS"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
@@ -4599,51 +4561,51 @@
         <color rgb="FFFF0000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="79" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="484">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -4788,206 +4750,204 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="6" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="56" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="62" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="81" fillId="7" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="80" fillId="7" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="82" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="81" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="81" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="82" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="83" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="81" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="80" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="7" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="84" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="85" fillId="7" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="83" fillId="7" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="48" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="86" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="83" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="84" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="85" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="80" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="81" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="82" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="82" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="88" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="81" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="84" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="86" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="82" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="83" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="81" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="27" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="81" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="89" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="80" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="82" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="87" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="90" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="88" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="42" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="9" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="91" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="82" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="81" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="92" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="89" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="93" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="94" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="90" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="91" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="32" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="65" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="64" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="64" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="67" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="40" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="62" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="46" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="43" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="57" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="58" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="57" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="95" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="92" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="40" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="4"/>
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="101" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="78" fillId="7" borderId="0" xfId="4" applyFill="1"/>
+    <xf numFmtId="0" fontId="93" fillId="10" borderId="33" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="10" borderId="34" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="10" borderId="34" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="11" borderId="34" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="69" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="81" fillId="0" borderId="69" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="81" fillId="0" borderId="69" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="86" fillId="0" borderId="69" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="7" borderId="0" xfId="4" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="95" fillId="12" borderId="33" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="95" fillId="12" borderId="34" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="95" fillId="12" borderId="35" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="96" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="69" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="97" fillId="0" borderId="69" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="97" fillId="0" borderId="69" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="96" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="98" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="100" fillId="0" borderId="69" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="97" fillId="0" borderId="69" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="37" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="13" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
@@ -5014,51 +4974,51 @@
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="42" fillId="13" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="13" borderId="37" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="82" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="81" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="28" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
@@ -5146,298 +5106,300 @@
     </xf>
     <xf numFmtId="2" fontId="4" fillId="9" borderId="76" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="9" borderId="72" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="13" borderId="36" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="13" borderId="77" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="13" borderId="41" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="13" borderId="78" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="102" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="99" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="15" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="79" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="15" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="81" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="80" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="81" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="82" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="83" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="83" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="82" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="81" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="80" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="97" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="80" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="81" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="16" borderId="81" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="83" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="82" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="83" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="82" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="103" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="81" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="97" fillId="7" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="97" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="80" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="92" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="97" fillId="7" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="100" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="7" borderId="82" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="13" borderId="83" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="13" borderId="84" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="13" borderId="85" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="17" borderId="86" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="13" borderId="87" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="13" borderId="88" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="13" borderId="81" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="7" borderId="82" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="13" borderId="89" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="13" borderId="90" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="7" borderId="81" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="7" fillId="18" borderId="91" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="19" borderId="92" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="104" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="101" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="4" fillId="17" borderId="72" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="7" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="7" borderId="91" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="83" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="67" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="92" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="102" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="103" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="82" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="107" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="73" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="104" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="72" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="52" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="87" fillId="7" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="85" fillId="7" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="81" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="81" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="80" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="80" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="85" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="80" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="82" fillId="7" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="81" fillId="7" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="7" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="81" fillId="7" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="108" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="109" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="105" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="106" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="100" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="110" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="97" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="107" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="111" fillId="7" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="108" fillId="7" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="70" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="69" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="112" fillId="7" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="113" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="109" fillId="7" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="110" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="13" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="7" borderId="95" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="96" fillId="10" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="93" fillId="10" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="69" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="81" fillId="20" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="81" fillId="20" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="81" fillId="20" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="81" fillId="0" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="82" fillId="20" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="82" fillId="20" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="82" fillId="0" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="98" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="81" fillId="21" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="99" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="81" fillId="8" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="82" fillId="21" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="82" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="81" fillId="20" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="20" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="83" fillId="20" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="82" fillId="20" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="82" fillId="20" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="81" fillId="20" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="78" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="77" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="82" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="4" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="83" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="117" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="82" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="114" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="40" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="118" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="119" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="115" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="116" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="116" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="117" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="115" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5453,69 +5415,69 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="13" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="13" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="13" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="81" fillId="13" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="114" fillId="13" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="111" fillId="13" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="114" fillId="13" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="111" fillId="13" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="100" fillId="7" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="100" fillId="7" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="97" fillId="7" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="97" fillId="7" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="97" fillId="7" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="13" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="13" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
@@ -5583,170 +5545,170 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="7" borderId="57" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="82" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="81" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="115" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="115" fillId="7" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="112" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="112" fillId="7" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="7" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="81" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="83" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="76" fillId="7" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="82" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="113" fillId="7" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="7" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="7" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="83" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="82" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="83" fillId="7" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="82" fillId="7" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="52" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Milliers 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -6141,53 +6103,53 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>590550</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>428625</xdr:colOff>
+          <xdr:colOff>431800</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>127000</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7664" name="Object 496" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7664"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000F01D0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
@@ -6577,181 +6539,181 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:EP180"/>
+  <dimension ref="A1:EP178"/>
   <sheetViews>
-    <sheetView showWhiteSpace="0" topLeftCell="A155" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="K175" sqref="K175"/>
+    <sheetView showWhiteSpace="0" topLeftCell="A125" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="F128" sqref="F128"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="2.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="19.42578125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.453125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="4.1796875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.81640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14.26953125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="15.54296875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="19.453125" style="2" customWidth="1"/>
     <col min="8" max="8" width="16" style="2" customWidth="1"/>
-    <col min="9" max="9" width="21.85546875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="11.42578125" style="1"/>
+    <col min="9" max="9" width="21.81640625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="9.26953125" style="2" customWidth="1"/>
+    <col min="11" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="18" customHeight="1"/>
-    <row r="3" spans="2:10" ht="15.75">
+    <row r="3" spans="2:10" ht="15.5">
       <c r="D3" s="6"/>
       <c r="H3" s="24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="2:10">
       <c r="H4" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="2:10" ht="10.5" customHeight="1"/>
     <row r="6" spans="2:10" ht="8.25" customHeight="1" thickBot="1">
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="2:10" ht="11.25" customHeight="1">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
     </row>
-    <row r="8" spans="2:10" ht="35.25">
+    <row r="8" spans="2:10" ht="35">
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H8" s="376">
-        <v>2025</v>
+      <c r="H8" s="374">
+        <v>2026</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="6" customHeight="1"/>
     <row r="10" spans="2:10" ht="20.25" customHeight="1">
       <c r="B10" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="2:10" s="131" customFormat="1">
-      <c r="B11" s="132" t="s">
+    <row r="11" spans="2:10" s="130" customFormat="1">
+      <c r="B11" s="131" t="s">
         <v>158</v>
       </c>
-      <c r="C11" s="133"/>
-[...30 lines deleted...]
-      <c r="J13" s="133"/>
+      <c r="C11" s="132"/>
+      <c r="D11" s="132"/>
+      <c r="E11" s="132"/>
+      <c r="F11" s="132"/>
+      <c r="G11" s="132"/>
+      <c r="H11" s="132"/>
+      <c r="I11" s="132"/>
+      <c r="J11" s="132"/>
+    </row>
+    <row r="12" spans="2:10" s="130" customFormat="1">
+      <c r="B12" s="131" t="s">
+        <v>276</v>
+      </c>
+      <c r="C12" s="132"/>
+      <c r="D12" s="132"/>
+      <c r="E12" s="132"/>
+      <c r="F12" s="132"/>
+      <c r="G12" s="132"/>
+      <c r="H12" s="132"/>
+      <c r="I12" s="132"/>
+      <c r="J12" s="132"/>
+    </row>
+    <row r="13" spans="2:10" s="130" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B13" s="131"/>
+      <c r="C13" s="132"/>
+      <c r="D13" s="132"/>
+      <c r="E13" s="132"/>
+      <c r="F13" s="132"/>
+      <c r="G13" s="132"/>
+      <c r="H13" s="132"/>
+      <c r="I13" s="132"/>
+      <c r="J13" s="132"/>
     </row>
     <row r="14" spans="2:10" s="111" customFormat="1">
-      <c r="B14" s="321" t="s">
-        <v>247</v>
+      <c r="B14" s="319" t="s">
+        <v>243</v>
       </c>
       <c r="C14" s="125"/>
       <c r="D14" s="125"/>
       <c r="E14" s="125"/>
       <c r="F14" s="125"/>
       <c r="G14" s="125"/>
       <c r="H14" s="125"/>
       <c r="I14" s="125"/>
       <c r="J14" s="125"/>
     </row>
     <row r="15" spans="2:10" s="111" customFormat="1">
-      <c r="B15" s="321" t="s">
-        <v>248</v>
+      <c r="B15" s="319" t="s">
+        <v>244</v>
       </c>
       <c r="C15" s="125"/>
       <c r="D15" s="125"/>
       <c r="E15" s="125"/>
       <c r="F15" s="125"/>
       <c r="G15" s="125"/>
       <c r="H15" s="125"/>
       <c r="I15" s="125"/>
       <c r="J15" s="125"/>
     </row>
     <row r="16" spans="2:10" ht="9" customHeight="1" thickBot="1">
       <c r="C16" s="8"/>
     </row>
     <row r="17" spans="2:10" ht="25.5" customHeight="1">
       <c r="B17" s="386" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="C17" s="387"/>
       <c r="D17" s="387"/>
       <c r="E17" s="387"/>
       <c r="F17" s="387"/>
       <c r="G17" s="387"/>
       <c r="H17" s="387"/>
       <c r="I17" s="387"/>
       <c r="J17" s="388"/>
     </row>
     <row r="18" spans="2:10" ht="25.5" customHeight="1">
       <c r="B18" s="389"/>
       <c r="C18" s="390"/>
       <c r="D18" s="390"/>
       <c r="E18" s="390"/>
       <c r="F18" s="390"/>
       <c r="G18" s="390"/>
       <c r="H18" s="390"/>
       <c r="I18" s="390"/>
       <c r="J18" s="391"/>
     </row>
     <row r="19" spans="2:10" ht="25.5" customHeight="1">
       <c r="B19" s="389"/>
       <c r="C19" s="390"/>
       <c r="D19" s="390"/>
@@ -6892,121 +6854,121 @@
       <c r="G31" s="390"/>
       <c r="H31" s="390"/>
       <c r="I31" s="390"/>
       <c r="J31" s="391"/>
     </row>
     <row r="32" spans="2:10" ht="176.25" customHeight="1" thickBot="1">
       <c r="B32" s="392"/>
       <c r="C32" s="393"/>
       <c r="D32" s="393"/>
       <c r="E32" s="393"/>
       <c r="F32" s="393"/>
       <c r="G32" s="393"/>
       <c r="H32" s="393"/>
       <c r="I32" s="393"/>
       <c r="J32" s="394"/>
     </row>
     <row r="34" spans="1:78">
       <c r="A34" s="15"/>
       <c r="B34" s="123" t="s">
         <v>146</v>
       </c>
       <c r="C34" s="16"/>
       <c r="D34" s="19"/>
       <c r="E34" s="15"/>
       <c r="F34" s="1"/>
-      <c r="G34" s="349"/>
-[...1 lines deleted...]
-      <c r="I34" s="213"/>
+      <c r="G34" s="347"/>
+      <c r="H34" s="212"/>
+      <c r="I34" s="211"/>
       <c r="J34" s="20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:78" s="19" customFormat="1" ht="12" customHeight="1">
-      <c r="G35" s="343" t="s">
-        <v>240</v>
+      <c r="G35" s="341" t="s">
+        <v>236</v>
       </c>
       <c r="H35" s="114"/>
     </row>
-    <row r="36" spans="1:78" s="322" customFormat="1" ht="11.25">
-[...7 lines deleted...]
-        <v>235</v>
+    <row r="36" spans="1:78" s="320" customFormat="1" ht="10.5">
+      <c r="B36" s="321" t="s">
+        <v>284</v>
+      </c>
+      <c r="M36" s="322"/>
+    </row>
+    <row r="37" spans="1:78" s="320" customFormat="1" ht="10">
+      <c r="B37" s="321" t="s">
+        <v>232</v>
       </c>
       <c r="K37" s="40"/>
       <c r="L37" s="40"/>
       <c r="N37" s="40"/>
       <c r="O37" s="40"/>
       <c r="P37" s="40"/>
       <c r="Q37" s="40"/>
       <c r="R37" s="40"/>
       <c r="S37" s="40"/>
       <c r="T37" s="40"/>
       <c r="U37" s="40"/>
       <c r="V37" s="40"/>
       <c r="W37" s="40"/>
       <c r="X37" s="40"/>
     </row>
     <row r="38" spans="1:78" s="9" customFormat="1">
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
     </row>
     <row r="39" spans="1:78" ht="15" customHeight="1">
       <c r="B39" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
     </row>
     <row r="40" spans="1:78" ht="21" customHeight="1" thickBot="1">
       <c r="B40" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="41" spans="1:78" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="41" spans="1:78" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B41" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="400"/>
       <c r="F41" s="401"/>
       <c r="G41" s="401"/>
       <c r="H41" s="401"/>
       <c r="I41" s="402"/>
       <c r="J41" s="12"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
@@ -7043,51 +7005,51 @@
       <c r="BC41" s="1"/>
       <c r="BD41" s="1"/>
       <c r="BE41" s="1"/>
       <c r="BF41" s="1"/>
       <c r="BG41" s="1"/>
       <c r="BH41" s="1"/>
       <c r="BI41" s="1"/>
       <c r="BJ41" s="1"/>
       <c r="BK41" s="1"/>
       <c r="BL41" s="1"/>
       <c r="BM41" s="1"/>
       <c r="BN41" s="1"/>
       <c r="BO41" s="1"/>
       <c r="BP41" s="1"/>
       <c r="BQ41" s="1"/>
       <c r="BR41" s="1"/>
       <c r="BS41" s="1"/>
       <c r="BT41" s="1"/>
       <c r="BU41" s="1"/>
       <c r="BV41" s="1"/>
       <c r="BW41" s="1"/>
       <c r="BX41" s="1"/>
       <c r="BY41" s="1"/>
       <c r="BZ41" s="1"/>
     </row>
-    <row r="42" spans="1:78" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="42" spans="1:78" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B42" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="400"/>
       <c r="F42" s="401"/>
       <c r="G42" s="401"/>
       <c r="H42" s="401"/>
       <c r="I42" s="402"/>
       <c r="J42" s="12"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
@@ -7124,51 +7086,51 @@
       <c r="BC42" s="1"/>
       <c r="BD42" s="1"/>
       <c r="BE42" s="1"/>
       <c r="BF42" s="1"/>
       <c r="BG42" s="1"/>
       <c r="BH42" s="1"/>
       <c r="BI42" s="1"/>
       <c r="BJ42" s="1"/>
       <c r="BK42" s="1"/>
       <c r="BL42" s="1"/>
       <c r="BM42" s="1"/>
       <c r="BN42" s="1"/>
       <c r="BO42" s="1"/>
       <c r="BP42" s="1"/>
       <c r="BQ42" s="1"/>
       <c r="BR42" s="1"/>
       <c r="BS42" s="1"/>
       <c r="BT42" s="1"/>
       <c r="BU42" s="1"/>
       <c r="BV42" s="1"/>
       <c r="BW42" s="1"/>
       <c r="BX42" s="1"/>
       <c r="BY42" s="1"/>
       <c r="BZ42" s="1"/>
     </row>
-    <row r="43" spans="1:78" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="43" spans="1:78" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B43" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="400"/>
       <c r="F43" s="401"/>
       <c r="G43" s="401"/>
       <c r="H43" s="401"/>
       <c r="I43" s="402"/>
       <c r="J43" s="12"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
@@ -7205,51 +7167,51 @@
       <c r="BC43" s="1"/>
       <c r="BD43" s="1"/>
       <c r="BE43" s="1"/>
       <c r="BF43" s="1"/>
       <c r="BG43" s="1"/>
       <c r="BH43" s="1"/>
       <c r="BI43" s="1"/>
       <c r="BJ43" s="1"/>
       <c r="BK43" s="1"/>
       <c r="BL43" s="1"/>
       <c r="BM43" s="1"/>
       <c r="BN43" s="1"/>
       <c r="BO43" s="1"/>
       <c r="BP43" s="1"/>
       <c r="BQ43" s="1"/>
       <c r="BR43" s="1"/>
       <c r="BS43" s="1"/>
       <c r="BT43" s="1"/>
       <c r="BU43" s="1"/>
       <c r="BV43" s="1"/>
       <c r="BW43" s="1"/>
       <c r="BX43" s="1"/>
       <c r="BY43" s="1"/>
       <c r="BZ43" s="1"/>
     </row>
-    <row r="44" spans="1:78" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="44" spans="1:78" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B44" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="400"/>
       <c r="F44" s="401"/>
       <c r="G44" s="401"/>
       <c r="H44" s="401"/>
       <c r="I44" s="402"/>
       <c r="J44" s="12"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
@@ -7286,52 +7248,52 @@
       <c r="BC44" s="1"/>
       <c r="BD44" s="1"/>
       <c r="BE44" s="1"/>
       <c r="BF44" s="1"/>
       <c r="BG44" s="1"/>
       <c r="BH44" s="1"/>
       <c r="BI44" s="1"/>
       <c r="BJ44" s="1"/>
       <c r="BK44" s="1"/>
       <c r="BL44" s="1"/>
       <c r="BM44" s="1"/>
       <c r="BN44" s="1"/>
       <c r="BO44" s="1"/>
       <c r="BP44" s="1"/>
       <c r="BQ44" s="1"/>
       <c r="BR44" s="1"/>
       <c r="BS44" s="1"/>
       <c r="BT44" s="1"/>
       <c r="BU44" s="1"/>
       <c r="BV44" s="1"/>
       <c r="BW44" s="1"/>
       <c r="BX44" s="1"/>
       <c r="BY44" s="1"/>
       <c r="BZ44" s="1"/>
     </row>
-    <row r="45" spans="1:78" s="108" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
-      <c r="B45" s="130" t="s">
+    <row r="45" spans="1:78" s="108" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
+      <c r="B45" s="129" t="s">
         <v>157</v>
       </c>
       <c r="C45" s="109"/>
       <c r="D45" s="109"/>
       <c r="E45" s="400"/>
       <c r="F45" s="401"/>
       <c r="G45" s="401"/>
       <c r="H45" s="401"/>
       <c r="I45" s="402"/>
       <c r="J45" s="110"/>
       <c r="K45" s="111"/>
       <c r="L45" s="111"/>
       <c r="M45" s="111"/>
       <c r="N45" s="111"/>
       <c r="O45" s="111"/>
       <c r="P45" s="111"/>
       <c r="Q45" s="111"/>
       <c r="R45" s="111"/>
       <c r="S45" s="111"/>
       <c r="T45" s="111"/>
       <c r="U45" s="111"/>
       <c r="V45" s="111"/>
       <c r="W45" s="111"/>
       <c r="X45" s="111"/>
       <c r="Y45" s="111"/>
@@ -7367,51 +7329,51 @@
       <c r="BC45" s="111"/>
       <c r="BD45" s="111"/>
       <c r="BE45" s="111"/>
       <c r="BF45" s="111"/>
       <c r="BG45" s="111"/>
       <c r="BH45" s="111"/>
       <c r="BI45" s="111"/>
       <c r="BJ45" s="111"/>
       <c r="BK45" s="111"/>
       <c r="BL45" s="111"/>
       <c r="BM45" s="111"/>
       <c r="BN45" s="111"/>
       <c r="BO45" s="111"/>
       <c r="BP45" s="111"/>
       <c r="BQ45" s="111"/>
       <c r="BR45" s="111"/>
       <c r="BS45" s="111"/>
       <c r="BT45" s="111"/>
       <c r="BU45" s="111"/>
       <c r="BV45" s="111"/>
       <c r="BW45" s="111"/>
       <c r="BX45" s="111"/>
       <c r="BY45" s="111"/>
       <c r="BZ45" s="111"/>
     </row>
-    <row r="46" spans="1:78" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="46" spans="1:78" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B46" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="400"/>
       <c r="F46" s="401"/>
       <c r="G46" s="401"/>
       <c r="H46" s="401"/>
       <c r="I46" s="402"/>
       <c r="J46" s="12"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
@@ -7448,51 +7410,51 @@
       <c r="BC46" s="1"/>
       <c r="BD46" s="1"/>
       <c r="BE46" s="1"/>
       <c r="BF46" s="1"/>
       <c r="BG46" s="1"/>
       <c r="BH46" s="1"/>
       <c r="BI46" s="1"/>
       <c r="BJ46" s="1"/>
       <c r="BK46" s="1"/>
       <c r="BL46" s="1"/>
       <c r="BM46" s="1"/>
       <c r="BN46" s="1"/>
       <c r="BO46" s="1"/>
       <c r="BP46" s="1"/>
       <c r="BQ46" s="1"/>
       <c r="BR46" s="1"/>
       <c r="BS46" s="1"/>
       <c r="BT46" s="1"/>
       <c r="BU46" s="1"/>
       <c r="BV46" s="1"/>
       <c r="BW46" s="1"/>
       <c r="BX46" s="1"/>
       <c r="BY46" s="1"/>
       <c r="BZ46" s="1"/>
     </row>
-    <row r="47" spans="1:78" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="47" spans="1:78" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B47" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="400"/>
       <c r="F47" s="401"/>
       <c r="G47" s="401"/>
       <c r="H47" s="401"/>
       <c r="I47" s="402"/>
       <c r="J47" s="12"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
@@ -7529,51 +7491,51 @@
       <c r="BC47" s="1"/>
       <c r="BD47" s="1"/>
       <c r="BE47" s="1"/>
       <c r="BF47" s="1"/>
       <c r="BG47" s="1"/>
       <c r="BH47" s="1"/>
       <c r="BI47" s="1"/>
       <c r="BJ47" s="1"/>
       <c r="BK47" s="1"/>
       <c r="BL47" s="1"/>
       <c r="BM47" s="1"/>
       <c r="BN47" s="1"/>
       <c r="BO47" s="1"/>
       <c r="BP47" s="1"/>
       <c r="BQ47" s="1"/>
       <c r="BR47" s="1"/>
       <c r="BS47" s="1"/>
       <c r="BT47" s="1"/>
       <c r="BU47" s="1"/>
       <c r="BV47" s="1"/>
       <c r="BW47" s="1"/>
       <c r="BX47" s="1"/>
       <c r="BY47" s="1"/>
       <c r="BZ47" s="1"/>
     </row>
-    <row r="48" spans="1:78" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="48" spans="1:78" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B48" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="400"/>
       <c r="F48" s="401"/>
       <c r="G48" s="401"/>
       <c r="H48" s="401"/>
       <c r="I48" s="402"/>
       <c r="J48" s="12"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
@@ -7614,55 +7576,55 @@
       <c r="BG48" s="1"/>
       <c r="BH48" s="1"/>
       <c r="BI48" s="1"/>
       <c r="BJ48" s="1"/>
       <c r="BK48" s="1"/>
       <c r="BL48" s="1"/>
       <c r="BM48" s="1"/>
       <c r="BN48" s="1"/>
       <c r="BO48" s="1"/>
       <c r="BP48" s="1"/>
       <c r="BQ48" s="1"/>
       <c r="BR48" s="1"/>
       <c r="BS48" s="1"/>
       <c r="BT48" s="1"/>
       <c r="BU48" s="1"/>
       <c r="BV48" s="1"/>
       <c r="BW48" s="1"/>
       <c r="BX48" s="1"/>
       <c r="BY48" s="1"/>
       <c r="BZ48" s="1"/>
     </row>
     <row r="49" spans="2:78" s="10" customFormat="1" ht="9" customHeight="1" thickTop="1" thickBot="1">
       <c r="B49" s="13"/>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
-      <c r="E49" s="216"/>
-[...3 lines deleted...]
-      <c r="I49" s="216"/>
+      <c r="E49" s="214"/>
+      <c r="F49" s="214"/>
+      <c r="G49" s="214"/>
+      <c r="H49" s="214"/>
+      <c r="I49" s="214"/>
       <c r="J49" s="13"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
@@ -7695,55 +7657,55 @@
       <c r="BI49" s="1"/>
       <c r="BJ49" s="1"/>
       <c r="BK49" s="1"/>
       <c r="BL49" s="1"/>
       <c r="BM49" s="1"/>
       <c r="BN49" s="1"/>
       <c r="BO49" s="1"/>
       <c r="BP49" s="1"/>
       <c r="BQ49" s="1"/>
       <c r="BR49" s="1"/>
       <c r="BS49" s="1"/>
       <c r="BT49" s="1"/>
       <c r="BU49" s="1"/>
       <c r="BV49" s="1"/>
       <c r="BW49" s="1"/>
       <c r="BX49" s="1"/>
       <c r="BY49" s="1"/>
       <c r="BZ49" s="1"/>
     </row>
     <row r="50" spans="2:78" s="101" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="B50" s="97" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="98"/>
       <c r="D50" s="98"/>
-      <c r="E50" s="217"/>
-[...3 lines deleted...]
-      <c r="I50" s="217"/>
+      <c r="E50" s="215"/>
+      <c r="F50" s="215"/>
+      <c r="G50" s="215"/>
+      <c r="H50" s="215"/>
+      <c r="I50" s="215"/>
       <c r="J50" s="99"/>
       <c r="K50" s="100"/>
       <c r="L50" s="100"/>
       <c r="M50" s="100"/>
       <c r="N50" s="100"/>
       <c r="O50" s="100"/>
       <c r="P50" s="100"/>
       <c r="Q50" s="100"/>
       <c r="R50" s="100"/>
       <c r="S50" s="100"/>
       <c r="T50" s="100"/>
       <c r="U50" s="100"/>
       <c r="V50" s="100"/>
       <c r="W50" s="100"/>
       <c r="X50" s="100"/>
       <c r="Y50" s="100"/>
       <c r="Z50" s="100"/>
       <c r="AA50" s="100"/>
       <c r="AB50" s="100"/>
       <c r="AC50" s="100"/>
       <c r="AD50" s="100"/>
       <c r="AE50" s="100"/>
       <c r="AF50" s="100"/>
       <c r="AG50" s="100"/>
       <c r="AH50" s="100"/>
@@ -7796,190 +7758,190 @@
       <c r="B51" s="102" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="103"/>
       <c r="D51" s="98"/>
       <c r="E51" s="395"/>
       <c r="F51" s="396"/>
       <c r="G51" s="396"/>
       <c r="H51" s="396"/>
       <c r="I51" s="397"/>
       <c r="J51" s="99"/>
     </row>
     <row r="52" spans="2:78" s="100" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="B52" s="102" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="103"/>
       <c r="D52" s="98"/>
       <c r="E52" s="395"/>
       <c r="F52" s="398"/>
       <c r="G52" s="398"/>
       <c r="H52" s="398"/>
       <c r="I52" s="399"/>
       <c r="J52" s="99"/>
     </row>
-    <row r="53" spans="2:78" s="100" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="53" spans="2:78" s="100" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B53" s="102" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="103"/>
       <c r="D53" s="98"/>
       <c r="E53" s="395"/>
       <c r="F53" s="396"/>
       <c r="G53" s="396"/>
       <c r="H53" s="396"/>
       <c r="I53" s="397"/>
       <c r="J53" s="99"/>
     </row>
-    <row r="54" spans="2:78" s="100" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="54" spans="2:78" s="100" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B54" s="102" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="103"/>
       <c r="D54" s="98"/>
       <c r="E54" s="395"/>
       <c r="F54" s="398"/>
       <c r="G54" s="398"/>
       <c r="H54" s="398"/>
       <c r="I54" s="399"/>
       <c r="J54" s="99"/>
     </row>
-    <row r="55" spans="2:78" s="100" customFormat="1" ht="16.5" thickTop="1" thickBot="1">
+    <row r="55" spans="2:78" s="100" customFormat="1" ht="15.5" thickTop="1" thickBot="1">
       <c r="B55" s="102" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="103"/>
       <c r="D55" s="103"/>
       <c r="E55" s="395"/>
       <c r="F55" s="398"/>
       <c r="G55" s="398"/>
       <c r="H55" s="398"/>
       <c r="I55" s="399"/>
       <c r="J55" s="104"/>
     </row>
     <row r="56" spans="2:78" ht="11.25" customHeight="1" thickTop="1" thickBot="1">
       <c r="B56" s="13"/>
-      <c r="E56" s="215"/>
-[...7 lines deleted...]
-        <v>296</v>
+      <c r="E56" s="213"/>
+      <c r="F56" s="213"/>
+      <c r="G56" s="213"/>
+      <c r="H56" s="213"/>
+      <c r="I56" s="213"/>
+    </row>
+    <row r="57" spans="2:78" ht="15.5" thickTop="1" thickBot="1">
+      <c r="B57" s="375" t="s">
+        <v>289</v>
       </c>
       <c r="C57" s="3"/>
-      <c r="E57" s="215"/>
-[...3 lines deleted...]
-      <c r="I57" s="215"/>
+      <c r="E57" s="213"/>
+      <c r="F57" s="213"/>
+      <c r="G57" s="213"/>
+      <c r="H57" s="213"/>
+      <c r="I57" s="213"/>
       <c r="J57" s="42"/>
     </row>
-    <row r="58" spans="2:78" ht="16.5" thickTop="1" thickBot="1">
+    <row r="58" spans="2:78" ht="15.5" thickTop="1" thickBot="1">
       <c r="B58" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="1"/>
       <c r="E58" s="400"/>
       <c r="F58" s="401"/>
       <c r="G58" s="401"/>
       <c r="H58" s="401"/>
       <c r="I58" s="402"/>
     </row>
-    <row r="59" spans="2:78" ht="16.5" thickTop="1" thickBot="1">
+    <row r="59" spans="2:78" ht="15.5" thickTop="1" thickBot="1">
       <c r="B59" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="403"/>
       <c r="F59" s="404"/>
       <c r="G59" s="404"/>
       <c r="H59" s="404"/>
       <c r="I59" s="405"/>
     </row>
-    <row r="60" spans="2:78" ht="16.5" thickTop="1" thickBot="1">
+    <row r="60" spans="2:78" ht="15.5" thickTop="1" thickBot="1">
       <c r="B60" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E60" s="403"/>
       <c r="F60" s="404"/>
       <c r="G60" s="404"/>
       <c r="H60" s="404"/>
       <c r="I60" s="405"/>
     </row>
     <row r="61" spans="2:78" ht="11.25" customHeight="1" thickTop="1" thickBot="1">
       <c r="B61" s="13"/>
       <c r="D61" s="11"/>
       <c r="E61" s="58"/>
       <c r="F61" s="58"/>
       <c r="G61" s="58"/>
       <c r="H61" s="58"/>
       <c r="I61" s="58"/>
       <c r="J61" s="11"/>
     </row>
     <row r="62" spans="2:78" ht="13.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="B62" s="14" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="63" spans="2:78" ht="15.75" thickTop="1">
+    <row r="63" spans="2:78" ht="15" thickTop="1">
       <c r="B63" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="2:78" ht="10.5" customHeight="1"/>
     <row r="65" spans="1:78">
       <c r="B65" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="C65" s="350"/>
+      <c r="C65" s="348"/>
       <c r="E65" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F65" s="1"/>
-      <c r="G65" s="218"/>
+      <c r="G65" s="216"/>
       <c r="H65" s="59"/>
       <c r="I65" s="59"/>
     </row>
     <row r="66" spans="1:78">
-      <c r="C66" s="235"/>
-      <c r="G66" s="219"/>
+      <c r="C66" s="233"/>
+      <c r="G66" s="217"/>
       <c r="H66" s="59"/>
       <c r="I66" s="59"/>
     </row>
     <row r="67" spans="1:78" s="8" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C67" s="221"/>
+      <c r="C67" s="219"/>
       <c r="E67" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="G67" s="218"/>
-      <c r="H67" s="148"/>
+      <c r="G67" s="216"/>
+      <c r="H67" s="147"/>
       <c r="I67" s="59"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
       <c r="X67" s="1"/>
       <c r="Y67" s="1"/>
       <c r="Z67" s="1"/>
       <c r="AA67" s="1"/>
       <c r="AB67" s="1"/>
       <c r="AC67" s="1"/>
       <c r="AD67" s="1"/>
       <c r="AE67" s="1"/>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
@@ -8007,53 +7969,53 @@
       <c r="BD67" s="1"/>
       <c r="BE67" s="1"/>
       <c r="BF67" s="1"/>
       <c r="BG67" s="1"/>
       <c r="BH67" s="1"/>
       <c r="BI67" s="1"/>
       <c r="BJ67" s="1"/>
       <c r="BK67" s="1"/>
       <c r="BL67" s="1"/>
       <c r="BM67" s="1"/>
       <c r="BN67" s="1"/>
       <c r="BO67" s="1"/>
       <c r="BP67" s="1"/>
       <c r="BQ67" s="1"/>
       <c r="BR67" s="1"/>
       <c r="BS67" s="1"/>
       <c r="BT67" s="1"/>
       <c r="BU67" s="1"/>
       <c r="BV67" s="1"/>
       <c r="BW67" s="1"/>
       <c r="BX67" s="1"/>
       <c r="BY67" s="1"/>
       <c r="BZ67" s="1"/>
     </row>
     <row r="68" spans="1:78" s="8" customFormat="1">
-      <c r="G68" s="219"/>
-[...1 lines deleted...]
-      <c r="I68" s="148"/>
+      <c r="G68" s="217"/>
+      <c r="H68" s="147"/>
+      <c r="I68" s="147"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="1"/>
       <c r="AB68" s="1"/>
       <c r="AC68" s="1"/>
       <c r="AD68" s="1"/>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
@@ -8083,53 +8045,53 @@
       <c r="BG68" s="1"/>
       <c r="BH68" s="1"/>
       <c r="BI68" s="1"/>
       <c r="BJ68" s="1"/>
       <c r="BK68" s="1"/>
       <c r="BL68" s="1"/>
       <c r="BM68" s="1"/>
       <c r="BN68" s="1"/>
       <c r="BO68" s="1"/>
       <c r="BP68" s="1"/>
       <c r="BQ68" s="1"/>
       <c r="BR68" s="1"/>
       <c r="BS68" s="1"/>
       <c r="BT68" s="1"/>
       <c r="BU68" s="1"/>
       <c r="BV68" s="1"/>
       <c r="BW68" s="1"/>
       <c r="BX68" s="1"/>
       <c r="BY68" s="1"/>
       <c r="BZ68" s="1"/>
     </row>
     <row r="69" spans="1:78" s="8" customFormat="1">
       <c r="E69" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="G69" s="220"/>
-[...1 lines deleted...]
-      <c r="I69" s="148"/>
+      <c r="G69" s="218"/>
+      <c r="H69" s="147"/>
+      <c r="I69" s="147"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
       <c r="AA69" s="1"/>
       <c r="AB69" s="1"/>
       <c r="AC69" s="1"/>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
@@ -8156,52 +8118,52 @@
       <c r="BD69" s="1"/>
       <c r="BE69" s="1"/>
       <c r="BF69" s="1"/>
       <c r="BG69" s="1"/>
       <c r="BH69" s="1"/>
       <c r="BI69" s="1"/>
       <c r="BJ69" s="1"/>
       <c r="BK69" s="1"/>
       <c r="BL69" s="1"/>
       <c r="BM69" s="1"/>
       <c r="BN69" s="1"/>
       <c r="BO69" s="1"/>
       <c r="BP69" s="1"/>
       <c r="BQ69" s="1"/>
       <c r="BR69" s="1"/>
       <c r="BS69" s="1"/>
       <c r="BT69" s="1"/>
       <c r="BU69" s="1"/>
       <c r="BV69" s="1"/>
       <c r="BW69" s="1"/>
       <c r="BX69" s="1"/>
       <c r="BY69" s="1"/>
       <c r="BZ69" s="1"/>
     </row>
     <row r="70" spans="1:78" s="8" customFormat="1">
-      <c r="H70" s="148"/>
-      <c r="I70" s="148"/>
+      <c r="H70" s="147"/>
+      <c r="I70" s="147"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1"/>
       <c r="AB70" s="1"/>
       <c r="AC70" s="1"/>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
@@ -8227,533 +8189,533 @@
       <c r="BC70" s="1"/>
       <c r="BD70" s="1"/>
       <c r="BE70" s="1"/>
       <c r="BF70" s="1"/>
       <c r="BG70" s="1"/>
       <c r="BH70" s="1"/>
       <c r="BI70" s="1"/>
       <c r="BJ70" s="1"/>
       <c r="BK70" s="1"/>
       <c r="BL70" s="1"/>
       <c r="BM70" s="1"/>
       <c r="BN70" s="1"/>
       <c r="BO70" s="1"/>
       <c r="BP70" s="1"/>
       <c r="BQ70" s="1"/>
       <c r="BR70" s="1"/>
       <c r="BS70" s="1"/>
       <c r="BT70" s="1"/>
       <c r="BU70" s="1"/>
       <c r="BV70" s="1"/>
       <c r="BW70" s="1"/>
       <c r="BX70" s="1"/>
       <c r="BY70" s="1"/>
       <c r="BZ70" s="1"/>
     </row>
-    <row r="71" spans="1:78" s="8" customFormat="1" ht="12.75"/>
-    <row r="72" spans="1:78" s="8" customFormat="1" ht="12.75"/>
+    <row r="71" spans="1:78" s="8" customFormat="1" ht="12.5"/>
+    <row r="72" spans="1:78" s="8" customFormat="1" ht="12.5"/>
     <row r="73" spans="1:78" ht="15" customHeight="1">
       <c r="A73" s="15"/>
       <c r="B73" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C73" s="16"/>
       <c r="D73" s="18"/>
       <c r="E73" s="18"/>
       <c r="F73" s="18"/>
       <c r="G73" s="18"/>
       <c r="H73" s="18"/>
       <c r="I73" s="18"/>
       <c r="J73" s="18"/>
       <c r="K73" s="2"/>
       <c r="L73" s="18"/>
       <c r="M73" s="21"/>
     </row>
     <row r="74" spans="1:78" ht="25.5" customHeight="1">
       <c r="A74" s="15"/>
       <c r="B74" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C74" s="22"/>
       <c r="D74" s="19"/>
       <c r="E74" s="15"/>
       <c r="F74" s="19"/>
       <c r="G74" s="15"/>
       <c r="H74" s="19"/>
       <c r="I74" s="16"/>
       <c r="J74" s="19"/>
       <c r="K74" s="2"/>
       <c r="L74" s="15"/>
       <c r="M74" s="19"/>
     </row>
     <row r="75" spans="1:78" ht="33.75" customHeight="1">
       <c r="A75" s="15"/>
       <c r="B75" s="16"/>
       <c r="C75" s="16"/>
       <c r="D75" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="F75" s="342" t="s">
-        <v>241</v>
+      <c r="F75" s="340" t="s">
+        <v>237</v>
       </c>
       <c r="G75" s="1"/>
       <c r="H75" s="15"/>
       <c r="I75" s="16"/>
       <c r="J75" s="1"/>
       <c r="K75" s="2"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
     </row>
-    <row r="76" spans="1:78" ht="15.75" thickBot="1">
+    <row r="76" spans="1:78" ht="15" thickBot="1">
       <c r="A76" s="15"/>
       <c r="B76" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C76" s="16"/>
-      <c r="D76" s="265"/>
-[...3 lines deleted...]
-        <v>208</v>
+      <c r="D76" s="263"/>
+      <c r="E76" s="264"/>
+      <c r="F76" s="261"/>
+      <c r="G76" s="267" t="s">
+        <v>205</v>
       </c>
       <c r="H76" s="15"/>
       <c r="I76" s="15"/>
       <c r="J76" s="15"/>
       <c r="K76" s="19"/>
       <c r="L76" s="15"/>
       <c r="M76" s="19"/>
     </row>
-    <row r="77" spans="1:78" ht="15.75" thickBot="1">
+    <row r="77" spans="1:78" ht="15" thickBot="1">
       <c r="A77" s="15"/>
       <c r="B77" s="16" t="s">
         <v>35</v>
       </c>
       <c r="C77" s="16"/>
-      <c r="D77" s="267"/>
-[...1 lines deleted...]
-      <c r="F77" s="264"/>
+      <c r="D77" s="265"/>
+      <c r="E77" s="266"/>
+      <c r="F77" s="262"/>
       <c r="G77" s="1"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="19"/>
       <c r="L77" s="15"/>
       <c r="M77" s="19"/>
     </row>
-    <row r="78" spans="1:78" ht="15.75" thickBot="1">
+    <row r="78" spans="1:78" ht="15" thickBot="1">
       <c r="A78" s="15"/>
       <c r="B78" s="16" t="s">
         <v>36</v>
       </c>
       <c r="C78" s="16"/>
-      <c r="D78" s="267"/>
-[...1 lines deleted...]
-      <c r="F78" s="264"/>
+      <c r="D78" s="265"/>
+      <c r="E78" s="266"/>
+      <c r="F78" s="262"/>
       <c r="G78" s="1"/>
       <c r="H78" s="15"/>
       <c r="I78" s="15"/>
       <c r="J78" s="15"/>
       <c r="K78" s="19"/>
       <c r="L78" s="15"/>
       <c r="M78" s="19"/>
     </row>
-    <row r="79" spans="1:78" ht="15.75" thickBot="1">
+    <row r="79" spans="1:78" ht="15" thickBot="1">
       <c r="A79" s="15"/>
       <c r="B79" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C79" s="16"/>
-      <c r="D79" s="267"/>
-[...1 lines deleted...]
-      <c r="F79" s="264"/>
+      <c r="D79" s="265"/>
+      <c r="E79" s="266"/>
+      <c r="F79" s="262"/>
       <c r="G79" s="1"/>
       <c r="H79" s="15"/>
       <c r="I79" s="15"/>
       <c r="J79" s="15"/>
       <c r="K79" s="19"/>
       <c r="L79" s="15"/>
       <c r="M79" s="19"/>
     </row>
-    <row r="80" spans="1:78" ht="15.75" thickBot="1">
+    <row r="80" spans="1:78" ht="15" thickBot="1">
       <c r="A80" s="15"/>
       <c r="B80" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C80" s="16"/>
-      <c r="D80" s="267"/>
-[...1 lines deleted...]
-      <c r="F80" s="264"/>
+      <c r="D80" s="265"/>
+      <c r="E80" s="266"/>
+      <c r="F80" s="262"/>
       <c r="G80" s="1"/>
       <c r="H80" s="15"/>
       <c r="I80" s="15"/>
       <c r="J80" s="15"/>
       <c r="K80" s="19"/>
       <c r="L80" s="15"/>
       <c r="M80" s="19"/>
     </row>
-    <row r="81" spans="1:13" ht="15.75" thickBot="1">
+    <row r="81" spans="1:13" ht="15" thickBot="1">
       <c r="A81" s="15"/>
-      <c r="B81" s="312" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="344"/>
+      <c r="B81" s="310" t="s">
+        <v>238</v>
+      </c>
+      <c r="C81" s="342"/>
       <c r="D81" s="114"/>
       <c r="E81" s="112"/>
-      <c r="F81" s="313">
+      <c r="F81" s="311">
         <f>SUM(F76:F80)</f>
         <v>0</v>
       </c>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
       <c r="I81" s="15"/>
       <c r="J81" s="38"/>
       <c r="K81" s="19"/>
       <c r="L81" s="15"/>
       <c r="M81" s="19"/>
     </row>
-    <row r="82" spans="1:13" ht="15.75" thickBot="1">
+    <row r="82" spans="1:13" ht="15" thickBot="1">
       <c r="A82" s="15"/>
-      <c r="B82" s="312" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="344"/>
+      <c r="B82" s="310" t="s">
+        <v>239</v>
+      </c>
+      <c r="C82" s="342"/>
       <c r="D82" s="114"/>
       <c r="E82" s="112"/>
-      <c r="F82" s="313" t="e">
+      <c r="F82" s="311" t="e">
         <f>AVERAGE(F76:F80)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
       <c r="I82" s="15"/>
       <c r="J82" s="38"/>
       <c r="K82" s="19"/>
       <c r="L82" s="15"/>
       <c r="M82" s="19"/>
     </row>
-    <row r="83" spans="1:13" ht="15.75" thickBot="1">
+    <row r="83" spans="1:13" ht="15" thickBot="1">
       <c r="A83" s="15"/>
-      <c r="B83" s="345" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="344"/>
+      <c r="B83" s="343" t="s">
+        <v>240</v>
+      </c>
+      <c r="C83" s="342"/>
       <c r="D83" s="114"/>
       <c r="E83" s="112"/>
-      <c r="F83" s="313" t="e">
+      <c r="F83" s="311" t="e">
         <f>F82/2</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="15"/>
       <c r="J83" s="38"/>
       <c r="K83" s="19"/>
       <c r="L83" s="15"/>
       <c r="M83" s="19"/>
     </row>
     <row r="84" spans="1:13" ht="21" customHeight="1">
       <c r="B84" s="8"/>
       <c r="C84" s="8"/>
       <c r="D84" s="1"/>
       <c r="E84" s="8"/>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="15"/>
     </row>
     <row r="85" spans="1:13">
       <c r="B85" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="I85" s="1"/>
       <c r="J85" s="15"/>
     </row>
     <row r="86" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="B86" s="5"/>
       <c r="C86" s="8"/>
       <c r="D86" s="8"/>
       <c r="I86" s="1"/>
       <c r="J86" s="15"/>
     </row>
     <row r="87" spans="1:13" ht="17.25" customHeight="1" thickTop="1" thickBot="1">
       <c r="B87" s="71" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C87" s="8"/>
       <c r="D87" s="1"/>
       <c r="E87" s="1"/>
-      <c r="F87" s="223"/>
+      <c r="F87" s="221"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
     </row>
     <row r="88" spans="1:13" ht="16.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="B88" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C88" s="8"/>
       <c r="D88" s="1"/>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
     </row>
     <row r="89" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
       <c r="B89" s="1"/>
       <c r="D89" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E89" s="8"/>
-      <c r="G89" s="224"/>
+      <c r="G89" s="222"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
     </row>
     <row r="90" spans="1:13" ht="17.25" customHeight="1" thickBot="1">
       <c r="B90" s="8"/>
       <c r="C90" s="1"/>
       <c r="D90" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E90" s="8"/>
-      <c r="G90" s="224"/>
+      <c r="G90" s="222"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
     </row>
     <row r="91" spans="1:13" ht="17.25" customHeight="1">
       <c r="B91" s="8"/>
       <c r="C91" s="8"/>
-      <c r="D91" s="146"/>
+      <c r="D91" s="145"/>
       <c r="E91" s="41"/>
       <c r="F91" s="8"/>
-      <c r="G91" s="225"/>
+      <c r="G91" s="223"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
     </row>
     <row r="92" spans="1:13" ht="15" customHeight="1">
       <c r="A92" s="15"/>
       <c r="B92" s="37" t="s">
         <v>43</v>
       </c>
       <c r="C92" s="16"/>
       <c r="D92" s="18"/>
       <c r="E92" s="61"/>
       <c r="F92" s="18"/>
-      <c r="G92" s="226"/>
+      <c r="G92" s="224"/>
       <c r="H92" s="18"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="2"/>
       <c r="L92" s="18"/>
       <c r="M92" s="21"/>
     </row>
     <row r="93" spans="1:13" ht="11.25" customHeight="1">
       <c r="B93" s="5"/>
       <c r="C93" s="8"/>
       <c r="D93" s="8"/>
       <c r="E93" s="41"/>
-      <c r="G93" s="227"/>
+      <c r="G93" s="225"/>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
     </row>
     <row r="94" spans="1:13" ht="15" customHeight="1">
       <c r="B94" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C94" s="8"/>
       <c r="D94" s="8"/>
       <c r="E94" s="1"/>
-      <c r="G94" s="228"/>
-[...1 lines deleted...]
-        <v>284</v>
+      <c r="G94" s="226"/>
+      <c r="H94" s="146" t="s">
+        <v>280</v>
       </c>
       <c r="I94" s="111"/>
       <c r="J94" s="1"/>
     </row>
     <row r="95" spans="1:13" ht="17.25" customHeight="1">
       <c r="B95" s="8"/>
       <c r="C95" s="8"/>
       <c r="D95" s="8"/>
       <c r="E95" s="8"/>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
     </row>
-    <row r="96" spans="1:13" ht="17.25">
+    <row r="96" spans="1:13" ht="17.5">
       <c r="B96" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C96" s="8"/>
       <c r="D96" s="1"/>
       <c r="E96" s="8"/>
       <c r="F96" s="8"/>
       <c r="I96" s="8"/>
       <c r="J96" s="8"/>
     </row>
     <row r="97" spans="1:14" ht="14.25" customHeight="1">
       <c r="B97" s="17"/>
       <c r="C97" s="8"/>
       <c r="D97" s="1"/>
       <c r="E97" s="8"/>
       <c r="F97" s="8"/>
       <c r="I97" s="15"/>
       <c r="J97" s="15"/>
     </row>
-    <row r="98" spans="1:14" s="137" customFormat="1">
-[...1 lines deleted...]
-      <c r="B98" s="135" t="s">
+    <row r="98" spans="1:14" s="136" customFormat="1">
+      <c r="A98" s="133"/>
+      <c r="B98" s="134" t="s">
         <v>159</v>
       </c>
-      <c r="C98" s="232"/>
-[...1 lines deleted...]
-      <c r="E98" s="134"/>
+      <c r="C98" s="230"/>
+      <c r="D98" s="135"/>
+      <c r="E98" s="133"/>
       <c r="F98" s="115"/>
       <c r="G98" s="115"/>
-      <c r="H98" s="134"/>
-[...14 lines deleted...]
-      <c r="E99" s="134"/>
+      <c r="H98" s="133"/>
+      <c r="I98" s="133"/>
+      <c r="J98" s="133"/>
+      <c r="K98" s="135"/>
+      <c r="L98" s="133"/>
+      <c r="M98" s="135"/>
+      <c r="N98" s="133"/>
+    </row>
+    <row r="99" spans="1:14" s="136" customFormat="1" ht="15" customHeight="1">
+      <c r="A99" s="133"/>
+      <c r="B99" s="137" t="s">
+        <v>222</v>
+      </c>
+      <c r="C99" s="230"/>
+      <c r="D99" s="135"/>
+      <c r="E99" s="133"/>
       <c r="F99" s="115"/>
       <c r="G99" s="115"/>
-      <c r="H99" s="134"/>
-[...12 lines deleted...]
-      <c r="E100" s="134"/>
+      <c r="H99" s="133"/>
+      <c r="I99" s="133"/>
+      <c r="J99" s="133"/>
+      <c r="K99" s="135"/>
+      <c r="L99" s="133"/>
+      <c r="M99" s="135"/>
+      <c r="N99" s="133"/>
+    </row>
+    <row r="100" spans="1:14" s="136" customFormat="1" ht="8.25" customHeight="1">
+      <c r="A100" s="133"/>
+      <c r="B100" s="137"/>
+      <c r="C100" s="230"/>
+      <c r="D100" s="135"/>
+      <c r="E100" s="133"/>
       <c r="F100" s="115"/>
       <c r="G100" s="115"/>
-      <c r="H100" s="134"/>
-[...5 lines deleted...]
-      <c r="N100" s="134"/>
+      <c r="H100" s="133"/>
+      <c r="I100" s="133"/>
+      <c r="J100" s="133"/>
+      <c r="K100" s="135"/>
+      <c r="L100" s="133"/>
+      <c r="M100" s="135"/>
+      <c r="N100" s="133"/>
     </row>
     <row r="101" spans="1:14" s="111" customFormat="1" ht="14.25" customHeight="1">
       <c r="A101" s="112"/>
       <c r="B101" s="113"/>
-      <c r="C101" s="229"/>
+      <c r="C101" s="227"/>
       <c r="D101" s="114" t="s">
         <v>46</v>
       </c>
       <c r="E101" s="112"/>
-      <c r="F101" s="138"/>
+      <c r="F101" s="137"/>
       <c r="G101" s="115"/>
       <c r="H101" s="112"/>
       <c r="I101" s="112"/>
       <c r="J101" s="112"/>
       <c r="K101" s="114"/>
       <c r="L101" s="112"/>
       <c r="M101" s="114"/>
       <c r="N101" s="112"/>
     </row>
     <row r="102" spans="1:14" s="111" customFormat="1" ht="8.25" customHeight="1">
       <c r="A102" s="112"/>
       <c r="B102" s="113"/>
-      <c r="C102" s="233"/>
+      <c r="C102" s="231"/>
       <c r="D102" s="114"/>
       <c r="E102" s="112"/>
       <c r="F102" s="115"/>
       <c r="G102" s="115"/>
       <c r="H102" s="112"/>
       <c r="I102" s="112"/>
       <c r="J102" s="112"/>
       <c r="K102" s="114"/>
       <c r="L102" s="112"/>
       <c r="M102" s="114"/>
       <c r="N102" s="112"/>
     </row>
     <row r="103" spans="1:14" s="111" customFormat="1">
       <c r="A103" s="112"/>
       <c r="B103" s="113"/>
-      <c r="C103" s="229"/>
+      <c r="C103" s="227"/>
       <c r="D103" s="114" t="s">
         <v>47</v>
       </c>
       <c r="E103" s="112"/>
       <c r="F103" s="115"/>
       <c r="G103" s="115"/>
       <c r="H103" s="112"/>
       <c r="I103" s="112"/>
       <c r="J103" s="112"/>
       <c r="K103" s="114"/>
       <c r="L103" s="112"/>
       <c r="M103" s="114"/>
       <c r="N103" s="112"/>
     </row>
     <row r="104" spans="1:14" s="111" customFormat="1" ht="7.5" customHeight="1">
       <c r="A104" s="112"/>
       <c r="B104" s="113"/>
       <c r="C104" s="114"/>
       <c r="D104" s="114"/>
       <c r="E104" s="112"/>
       <c r="F104" s="115"/>
       <c r="G104" s="115"/>
       <c r="H104" s="112"/>
       <c r="I104" s="112"/>
       <c r="J104" s="112"/>
       <c r="K104" s="114"/>
       <c r="L104" s="112"/>
       <c r="M104" s="114"/>
       <c r="N104" s="112"/>
     </row>
     <row r="105" spans="1:14" s="112" customFormat="1" ht="15" customHeight="1">
       <c r="D105" s="15"/>
       <c r="E105" s="15"/>
       <c r="F105" s="15"/>
       <c r="G105" s="42"/>
       <c r="I105" s="15"/>
     </row>
-    <row r="106" spans="1:14" ht="17.25">
+    <row r="106" spans="1:14" ht="17.5">
       <c r="A106" s="15"/>
       <c r="B106" s="37" t="s">
         <v>48</v>
       </c>
       <c r="C106" s="71"/>
       <c r="D106" s="71"/>
       <c r="E106" s="15"/>
       <c r="F106" s="71"/>
       <c r="G106" s="71"/>
       <c r="H106" s="15"/>
       <c r="I106" s="15"/>
       <c r="J106" s="15"/>
       <c r="K106" s="19"/>
       <c r="L106" s="15"/>
       <c r="M106" s="19"/>
       <c r="N106" s="15"/>
     </row>
     <row r="107" spans="1:14" ht="7.5" customHeight="1">
       <c r="A107" s="15"/>
       <c r="B107" s="17"/>
       <c r="C107" s="71"/>
       <c r="D107" s="71"/>
       <c r="E107" s="15"/>
       <c r="F107" s="71"/>
       <c r="G107" s="71"/>
@@ -8764,911 +8726,1003 @@
       <c r="L107" s="15"/>
       <c r="M107" s="19"/>
       <c r="N107" s="15"/>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="15"/>
       <c r="B108" s="16" t="s">
         <v>49</v>
       </c>
       <c r="C108" s="16"/>
       <c r="D108" s="19"/>
       <c r="E108" s="15"/>
       <c r="F108" s="71"/>
       <c r="G108" s="71"/>
       <c r="H108" s="15"/>
       <c r="I108" s="15"/>
       <c r="J108" s="15"/>
       <c r="K108" s="19"/>
       <c r="L108" s="15"/>
       <c r="M108" s="19"/>
       <c r="N108" s="15"/>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" s="15"/>
       <c r="B109" s="16"/>
-      <c r="C109" s="229"/>
+      <c r="C109" s="227"/>
       <c r="D109" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E109" s="15"/>
       <c r="F109" s="71"/>
       <c r="G109" s="71"/>
       <c r="H109" s="15"/>
       <c r="I109" s="15"/>
       <c r="J109" s="15"/>
       <c r="K109" s="19"/>
       <c r="L109" s="15"/>
       <c r="M109" s="19"/>
       <c r="N109" s="15"/>
     </row>
     <row r="110" spans="1:14" ht="8.25" customHeight="1">
       <c r="A110" s="15"/>
       <c r="B110" s="16"/>
-      <c r="C110" s="230"/>
+      <c r="C110" s="228"/>
       <c r="D110" s="19"/>
       <c r="E110" s="15"/>
       <c r="F110" s="71"/>
       <c r="G110" s="71"/>
       <c r="H110" s="15"/>
       <c r="I110" s="15"/>
       <c r="J110" s="15"/>
       <c r="K110" s="19"/>
       <c r="L110" s="15"/>
       <c r="M110" s="19"/>
       <c r="N110" s="15"/>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" s="15"/>
       <c r="B111" s="16"/>
-      <c r="C111" s="229"/>
+      <c r="C111" s="227"/>
       <c r="D111" s="19" t="s">
         <v>47</v>
       </c>
       <c r="E111" s="15"/>
       <c r="F111" s="71"/>
       <c r="G111" s="71"/>
       <c r="H111" s="15"/>
       <c r="I111" s="15"/>
       <c r="J111" s="15"/>
       <c r="K111" s="19"/>
       <c r="L111" s="15"/>
       <c r="M111" s="19"/>
       <c r="N111" s="15"/>
     </row>
     <row r="112" spans="1:14" ht="19.5" customHeight="1" thickBot="1">
       <c r="A112" s="116"/>
       <c r="B112" s="117"/>
       <c r="C112" s="118"/>
       <c r="D112" s="118"/>
       <c r="E112" s="118"/>
       <c r="F112" s="119"/>
       <c r="G112" s="118"/>
       <c r="H112" s="118"/>
       <c r="I112" s="118"/>
       <c r="J112" s="15"/>
       <c r="K112" s="15"/>
     </row>
     <row r="113" spans="1:10" ht="19.5" customHeight="1" thickBot="1">
       <c r="A113" s="45"/>
-      <c r="B113" s="127" t="s">
+      <c r="B113" s="126" t="s">
         <v>148</v>
       </c>
-      <c r="C113" s="128"/>
-[...4 lines deleted...]
-      <c r="H113" s="128"/>
+      <c r="C113" s="127"/>
+      <c r="D113" s="127"/>
+      <c r="E113" s="127"/>
+      <c r="F113" s="128"/>
+      <c r="G113" s="127"/>
+      <c r="H113" s="127"/>
       <c r="I113" s="46"/>
-      <c r="J113" s="151"/>
+      <c r="J113" s="149"/>
     </row>
     <row r="114" spans="1:10" ht="27" customHeight="1" thickBot="1">
       <c r="A114" s="47"/>
       <c r="B114" s="48" t="s">
         <v>50</v>
       </c>
       <c r="C114" s="49"/>
       <c r="D114" s="49"/>
       <c r="E114" s="49"/>
       <c r="F114" s="50"/>
       <c r="G114" s="49"/>
       <c r="H114" s="49"/>
       <c r="I114" s="49"/>
-      <c r="J114" s="152"/>
+      <c r="J114" s="150"/>
     </row>
     <row r="115" spans="1:10" ht="13.5" customHeight="1" thickBot="1">
       <c r="A115" s="51"/>
       <c r="B115" s="35"/>
       <c r="J115" s="52"/>
     </row>
     <row r="116" spans="1:10" ht="21" customHeight="1" thickBot="1">
       <c r="A116" s="47"/>
-      <c r="B116" s="149" t="s">
+      <c r="B116" s="148" t="s">
         <v>165</v>
       </c>
-      <c r="C116" s="149"/>
-[...4 lines deleted...]
-      <c r="H116" s="149"/>
+      <c r="C116" s="148"/>
+      <c r="D116" s="148"/>
+      <c r="E116" s="148"/>
+      <c r="F116" s="148"/>
+      <c r="G116" s="148"/>
+      <c r="H116" s="148"/>
       <c r="I116" s="49"/>
       <c r="J116" s="52"/>
     </row>
-    <row r="117" spans="1:10" ht="15.75" thickBot="1">
+    <row r="117" spans="1:10" ht="15" thickBot="1">
       <c r="A117" s="51"/>
-      <c r="B117" s="149" t="s">
+      <c r="B117" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="C117" s="149"/>
-[...1 lines deleted...]
-      <c r="E117" s="149"/>
+      <c r="C117" s="148"/>
+      <c r="D117" s="148"/>
+      <c r="E117" s="148"/>
       <c r="J117" s="52"/>
     </row>
     <row r="118" spans="1:10" ht="22.5" hidden="1" customHeight="1" thickBot="1">
       <c r="A118" s="51"/>
-      <c r="B118" s="312" t="s">
-        <v>209</v>
+      <c r="B118" s="310" t="s">
+        <v>206</v>
       </c>
       <c r="C118" s="124"/>
       <c r="D118" s="124"/>
       <c r="E118" s="124"/>
       <c r="F118" s="124"/>
       <c r="H118" s="55"/>
       <c r="I118" s="40" t="s">
         <v>51</v>
       </c>
       <c r="J118" s="52"/>
     </row>
     <row r="119" spans="1:10" ht="13.5" hidden="1" customHeight="1" thickBot="1">
       <c r="A119" s="51"/>
-      <c r="B119" s="311" t="s">
-        <v>236</v>
+      <c r="B119" s="309" t="s">
+        <v>233</v>
       </c>
       <c r="C119" s="8"/>
       <c r="D119" s="8"/>
       <c r="E119" s="8"/>
       <c r="F119" s="8"/>
       <c r="H119" s="8"/>
       <c r="I119" s="44"/>
       <c r="J119" s="52"/>
     </row>
     <row r="120" spans="1:10" ht="6" customHeight="1">
       <c r="A120" s="51"/>
       <c r="B120" s="57"/>
       <c r="C120" s="8"/>
       <c r="D120" s="8"/>
       <c r="E120" s="8"/>
       <c r="F120" s="8"/>
       <c r="H120" s="8"/>
       <c r="I120" s="44"/>
       <c r="J120" s="52"/>
     </row>
     <row r="121" spans="1:10" ht="18" customHeight="1">
       <c r="A121" s="51"/>
-      <c r="B121" s="325" t="s">
+      <c r="B121" s="323" t="s">
         <v>147</v>
       </c>
       <c r="C121" s="8"/>
       <c r="D121" s="8"/>
       <c r="E121" s="124"/>
       <c r="F121" s="124"/>
       <c r="G121" s="125"/>
       <c r="H121" s="56">
         <f>'Anhang II_tatsächliche Stunden'!G62</f>
         <v>0</v>
       </c>
       <c r="I121" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="J121" s="153"/>
+      <c r="J121" s="151"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="51"/>
       <c r="B122" s="1"/>
       <c r="C122" s="8"/>
       <c r="D122" s="8"/>
       <c r="E122" s="8"/>
       <c r="F122" s="8"/>
       <c r="H122" s="8"/>
       <c r="J122" s="52"/>
     </row>
-    <row r="123" spans="1:10" ht="18.75" customHeight="1">
+    <row r="123" spans="1:10" ht="12" customHeight="1">
       <c r="A123" s="51"/>
-      <c r="B123" s="121" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B123" s="120"/>
       <c r="C123" s="120"/>
       <c r="D123" s="120"/>
       <c r="E123" s="120"/>
       <c r="F123" s="120"/>
       <c r="G123" s="120"/>
-      <c r="H123" s="56">
-[...8 lines deleted...]
-    <row r="124" spans="1:10" ht="13.5" customHeight="1">
+      <c r="H123" s="120"/>
+      <c r="I123" s="120"/>
+      <c r="J123" s="152"/>
+    </row>
+    <row r="124" spans="1:10" ht="14.25" customHeight="1">
       <c r="A124" s="51"/>
-      <c r="B124" s="120" t="s">
-        <v>53</v>
+      <c r="B124" s="121" t="s">
+        <v>303</v>
       </c>
       <c r="C124" s="120"/>
       <c r="D124" s="120"/>
       <c r="E124" s="120"/>
       <c r="F124" s="120"/>
       <c r="G124" s="120"/>
-      <c r="H124" s="120"/>
-[...5 lines deleted...]
-    <row r="125" spans="1:10" ht="12" customHeight="1">
+      <c r="H124" s="56">
+        <f>'Anhang II_tatsächliche Stunden'!K59</f>
+        <v>0</v>
+      </c>
+      <c r="I124" s="144"/>
+      <c r="J124" s="152"/>
+    </row>
+    <row r="125" spans="1:10" ht="14.25" customHeight="1">
       <c r="A125" s="51"/>
-      <c r="B125" s="120"/>
+      <c r="B125" s="121"/>
       <c r="C125" s="120"/>
       <c r="D125" s="120"/>
       <c r="E125" s="120"/>
       <c r="F125" s="120"/>
       <c r="G125" s="120"/>
       <c r="H125" s="120"/>
-      <c r="I125" s="120"/>
-[...3 lines deleted...]
-      <c r="A126" s="51"/>
+      <c r="I125" s="144"/>
+      <c r="J125" s="152"/>
+    </row>
+    <row r="126" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A126" s="153"/>
       <c r="B126" s="121" t="s">
-        <v>237</v>
+        <v>301</v>
       </c>
       <c r="C126" s="120"/>
       <c r="D126" s="120"/>
       <c r="E126" s="120"/>
       <c r="F126" s="120"/>
-      <c r="G126" s="120"/>
+      <c r="G126" s="122"/>
       <c r="H126" s="56">
-        <f>'Anhang II_tatsächliche Stunden'!K59</f>
+        <f>'Anhang II_tatsächliche Stunden'!L59</f>
         <v>0</v>
       </c>
-      <c r="I126" s="145"/>
+      <c r="I126" s="144"/>
       <c r="J126" s="154"/>
     </row>
-    <row r="127" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A127" s="51"/>
+    <row r="127" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A127" s="153"/>
       <c r="B127" s="121"/>
       <c r="C127" s="120"/>
       <c r="D127" s="120"/>
       <c r="E127" s="120"/>
       <c r="F127" s="120"/>
-      <c r="G127" s="120"/>
+      <c r="G127" s="122"/>
       <c r="H127" s="120"/>
-      <c r="I127" s="145"/>
+      <c r="I127" s="144"/>
       <c r="J127" s="154"/>
     </row>
     <row r="128" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A128" s="155"/>
+      <c r="A128" s="153"/>
       <c r="B128" s="121" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="C128" s="120"/>
       <c r="D128" s="120"/>
       <c r="E128" s="120"/>
       <c r="F128" s="120"/>
       <c r="G128" s="122"/>
-      <c r="H128" s="56">
-        <f>'Anhang II_tatsächliche Stunden'!L59</f>
+      <c r="H128" s="380">
+        <f>'Anhang II_tatsächliche Stunden'!M59</f>
         <v>0</v>
       </c>
-      <c r="I128" s="145"/>
-[...4 lines deleted...]
-      <c r="B129" s="121"/>
+      <c r="I128" s="144"/>
+      <c r="J128" s="154"/>
+    </row>
+    <row r="129" spans="1:10" ht="7.5" customHeight="1">
+      <c r="A129" s="51"/>
+      <c r="B129" s="120"/>
       <c r="C129" s="120"/>
       <c r="D129" s="120"/>
       <c r="E129" s="120"/>
       <c r="F129" s="120"/>
-      <c r="G129" s="122"/>
+      <c r="G129" s="120"/>
       <c r="H129" s="120"/>
-      <c r="I129" s="145"/>
-[...8 lines deleted...]
-      <c r="D130" s="120"/>
+      <c r="I129" s="144"/>
+      <c r="J129" s="152"/>
+    </row>
+    <row r="130" spans="1:10" ht="17.25" customHeight="1">
+      <c r="A130" s="165"/>
+      <c r="B130" s="168" t="s">
+        <v>293</v>
+      </c>
+      <c r="C130" s="178"/>
+      <c r="D130" s="178"/>
       <c r="E130" s="120"/>
-      <c r="F130" s="120"/>
-[...30 lines deleted...]
-      <c r="H132" s="56">
+      <c r="F130" s="202"/>
+      <c r="G130" s="178"/>
+      <c r="H130" s="56">
         <f>'Anhang II_tatsächliche Stunden'!N59</f>
         <v>0</v>
       </c>
-      <c r="I132" s="171"/>
-[...5 lines deleted...]
-      <c r="D133" s="180"/>
+      <c r="I130" s="169"/>
+      <c r="J130" s="170"/>
+    </row>
+    <row r="131" spans="1:10" ht="17.25" customHeight="1">
+      <c r="B131" s="168"/>
+      <c r="C131" s="178"/>
+      <c r="D131" s="178"/>
+      <c r="E131" s="120"/>
+      <c r="F131" s="202"/>
+      <c r="G131" s="178"/>
+      <c r="H131" s="169"/>
+      <c r="I131" s="169"/>
+      <c r="J131" s="169"/>
+    </row>
+    <row r="132" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A132" s="361"/>
+      <c r="B132" s="120" t="s">
+        <v>263</v>
+      </c>
+      <c r="C132" s="120"/>
+      <c r="D132" s="120"/>
+      <c r="E132" s="120"/>
+      <c r="F132" s="120"/>
+      <c r="G132" s="122"/>
+      <c r="H132" s="362">
+        <f>'Anhang II_tatsächliche Stunden'!L65</f>
+        <v>0</v>
+      </c>
+      <c r="I132" s="180"/>
+      <c r="J132" s="363"/>
+    </row>
+    <row r="133" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A133" s="361"/>
+      <c r="B133" s="120" t="s">
+        <v>264</v>
+      </c>
+      <c r="C133" s="120"/>
+      <c r="D133" s="120"/>
       <c r="E133" s="120"/>
-      <c r="F133" s="204"/>
-[...3 lines deleted...]
-      <c r="J133" s="171"/>
+      <c r="F133" s="120"/>
+      <c r="G133" s="122"/>
+      <c r="H133" s="362">
+        <f>'Anhang II_tatsächliche Stunden'!L66</f>
+        <v>0</v>
+      </c>
+      <c r="I133" s="180"/>
+      <c r="J133" s="363"/>
     </row>
     <row r="134" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A134" s="363"/>
+      <c r="A134" s="361"/>
       <c r="B134" s="120" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C134" s="120"/>
       <c r="D134" s="120"/>
       <c r="E134" s="120"/>
       <c r="F134" s="120"/>
       <c r="G134" s="122"/>
-      <c r="H134" s="364">
-        <f>'Anhang II_tatsächliche Stunden'!L65</f>
+      <c r="H134" s="362">
+        <f>'Anhang II_tatsächliche Stunden'!L67</f>
         <v>0</v>
       </c>
-      <c r="I134" s="182"/>
-      <c r="J134" s="365"/>
+      <c r="I134" s="180"/>
+      <c r="J134" s="363"/>
     </row>
     <row r="135" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A135" s="363"/>
+      <c r="A135" s="361"/>
       <c r="B135" s="120" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C135" s="120"/>
       <c r="D135" s="120"/>
       <c r="E135" s="120"/>
       <c r="F135" s="120"/>
       <c r="G135" s="122"/>
-      <c r="H135" s="364">
-        <f>'Anhang II_tatsächliche Stunden'!L66</f>
+      <c r="H135" s="362">
+        <f>'Anhang II_tatsächliche Stunden'!L68</f>
         <v>0</v>
       </c>
-      <c r="I135" s="182"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I135" s="180"/>
+      <c r="J135" s="363"/>
+    </row>
+    <row r="136" spans="1:10" s="111" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A136" s="361"/>
+      <c r="B136" s="120"/>
       <c r="C136" s="120"/>
       <c r="D136" s="120"/>
       <c r="E136" s="120"/>
       <c r="F136" s="120"/>
-      <c r="G136" s="122"/>
-[...5 lines deleted...]
-      <c r="J136" s="365"/>
+      <c r="G136" s="120"/>
+      <c r="H136" s="120"/>
+      <c r="I136" s="120"/>
+      <c r="J136" s="364"/>
     </row>
     <row r="137" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A137" s="363"/>
-[...1 lines deleted...]
-        <v>270</v>
+      <c r="A137" s="361"/>
+      <c r="B137" s="121" t="s">
+        <v>273</v>
       </c>
       <c r="C137" s="120"/>
       <c r="D137" s="120"/>
       <c r="E137" s="120"/>
       <c r="F137" s="120"/>
-      <c r="G137" s="122"/>
-[...29 lines deleted...]
-      <c r="H139" s="367">
+      <c r="G137" s="120"/>
+      <c r="H137" s="365">
         <f>'Anhang II_tatsächliche Stunden'!L70</f>
         <v>0</v>
       </c>
-      <c r="I139" s="120"/>
-[...15 lines deleted...]
-      <c r="B141" s="35" t="s">
+      <c r="I137" s="120"/>
+      <c r="J137" s="364"/>
+    </row>
+    <row r="138" spans="1:10" ht="7.5" customHeight="1" thickBot="1">
+      <c r="A138" s="53"/>
+      <c r="B138" s="54"/>
+      <c r="C138" s="54"/>
+      <c r="D138" s="54"/>
+      <c r="E138" s="54"/>
+      <c r="F138" s="54"/>
+      <c r="G138" s="54"/>
+      <c r="H138" s="54"/>
+      <c r="I138" s="54"/>
+      <c r="J138" s="155"/>
+    </row>
+    <row r="139" spans="1:10" ht="28.5" customHeight="1">
+      <c r="B139" s="35" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="142" spans="1:10" ht="10.5" customHeight="1">
-      <c r="B142" s="35"/>
+    <row r="140" spans="1:10" ht="10.5" customHeight="1">
+      <c r="B140" s="35"/>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="B141" s="371" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="B142" s="3"/>
     </row>
     <row r="143" spans="1:10">
-      <c r="B143" s="373" t="s">
-[...4 lines deleted...]
-      <c r="B144" s="3"/>
+      <c r="C143" s="227"/>
+      <c r="D143" s="71" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="8.25" customHeight="1">
+      <c r="C144" s="223"/>
+      <c r="D144" s="8"/>
     </row>
     <row r="145" spans="2:11">
-      <c r="C145" s="229"/>
-[...6 lines deleted...]
-      <c r="D146" s="8"/>
+      <c r="B145" s="65"/>
+      <c r="C145" s="227"/>
+      <c r="D145" s="310" t="s">
+        <v>290</v>
+      </c>
+      <c r="E145" s="324"/>
+      <c r="F145" s="324"/>
+      <c r="G145" s="65"/>
+      <c r="H145" s="324"/>
+      <c r="I145" s="324"/>
+      <c r="J145" s="65"/>
+      <c r="K145" s="66"/>
+    </row>
+    <row r="146" spans="2:11" ht="10.5" customHeight="1">
+      <c r="B146" s="65"/>
+      <c r="C146" s="234"/>
+      <c r="D146" s="39"/>
+      <c r="E146" s="65"/>
+      <c r="F146" s="65"/>
+      <c r="G146" s="65"/>
+      <c r="H146" s="65"/>
+      <c r="I146" s="65"/>
+      <c r="J146" s="65"/>
+      <c r="K146" s="66"/>
     </row>
     <row r="147" spans="2:11">
-      <c r="B147" s="65"/>
-[...10 lines deleted...]
-      <c r="K147" s="66"/>
+      <c r="C147" s="227"/>
+      <c r="D147" s="71" t="s">
+        <v>242</v>
+      </c>
     </row>
     <row r="148" spans="2:11" ht="10.5" customHeight="1">
       <c r="B148" s="65"/>
-      <c r="C148" s="236"/>
+      <c r="C148" s="235"/>
       <c r="D148" s="39"/>
       <c r="E148" s="65"/>
       <c r="F148" s="65"/>
       <c r="G148" s="65"/>
       <c r="H148" s="65"/>
       <c r="I148" s="65"/>
       <c r="J148" s="65"/>
       <c r="K148" s="66"/>
     </row>
-    <row r="149" spans="2:11">
-[...29 lines deleted...]
-      <c r="K151" s="66"/>
+    <row r="149" spans="2:11" ht="18.75" customHeight="1">
+      <c r="B149" s="372" t="s">
+        <v>281</v>
+      </c>
+      <c r="C149" s="235"/>
+      <c r="D149" s="39"/>
+      <c r="E149" s="65"/>
+      <c r="F149" s="65"/>
+      <c r="G149" s="65"/>
+      <c r="H149" s="65"/>
+      <c r="I149" s="65"/>
+      <c r="J149" s="65"/>
+      <c r="K149" s="66"/>
+    </row>
+    <row r="150" spans="2:11">
+      <c r="B150" s="371" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="151" spans="2:11">
+      <c r="B151" s="65"/>
     </row>
     <row r="152" spans="2:11">
-      <c r="B152" s="373" t="s">
-[...4 lines deleted...]
-      <c r="B153" s="65"/>
+      <c r="B152" s="65"/>
+      <c r="C152" s="227"/>
+      <c r="D152" s="71" t="s">
+        <v>300</v>
+      </c>
+      <c r="E152" s="65"/>
+      <c r="F152" s="65"/>
+      <c r="G152" s="65"/>
+      <c r="H152" s="65"/>
+      <c r="I152" s="65"/>
+      <c r="J152" s="65"/>
+      <c r="K152" s="66"/>
+    </row>
+    <row r="153" spans="2:11" ht="9" customHeight="1">
+      <c r="C153" s="223"/>
+      <c r="D153" s="8"/>
     </row>
     <row r="154" spans="2:11">
       <c r="B154" s="65"/>
-      <c r="C154" s="229"/>
-[...1 lines deleted...]
-        <v>305</v>
+      <c r="C154" s="227"/>
+      <c r="D154" s="8" t="s">
+        <v>55</v>
       </c>
       <c r="E154" s="65"/>
       <c r="F154" s="65"/>
       <c r="G154" s="65"/>
       <c r="H154" s="65"/>
       <c r="I154" s="65"/>
       <c r="J154" s="65"/>
       <c r="K154" s="66"/>
     </row>
-    <row r="155" spans="2:11" ht="9" customHeight="1">
-[...1 lines deleted...]
-      <c r="D155" s="8"/>
+    <row r="155" spans="2:11" ht="9.75" customHeight="1">
+      <c r="B155" s="65"/>
     </row>
     <row r="156" spans="2:11">
       <c r="B156" s="65"/>
-      <c r="C156" s="229"/>
+      <c r="C156" s="227"/>
       <c r="D156" s="8" t="s">
-        <v>55</v>
-[...9 lines deleted...]
-    <row r="157" spans="2:11" ht="9.75" customHeight="1">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="157" spans="2:11">
       <c r="B157" s="65"/>
-    </row>
-    <row r="158" spans="2:11">
+      <c r="D157" s="8" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="158" spans="2:11" ht="11.25" customHeight="1">
       <c r="B158" s="65"/>
-      <c r="C158" s="229"/>
-[...32 lines deleted...]
-      <c r="B164" s="35" t="s">
+      <c r="D158" s="8"/>
+    </row>
+    <row r="159" spans="2:11" s="111" customFormat="1" ht="94.5" customHeight="1">
+      <c r="B159" s="406" t="s">
+        <v>298</v>
+      </c>
+      <c r="C159" s="407"/>
+      <c r="D159" s="407"/>
+      <c r="E159" s="407"/>
+      <c r="F159" s="407"/>
+      <c r="G159" s="407"/>
+      <c r="H159" s="407"/>
+      <c r="I159" s="407"/>
+      <c r="J159" s="408"/>
+      <c r="K159" s="1"/>
+    </row>
+    <row r="160" spans="2:11">
+      <c r="B160" s="371"/>
+    </row>
+    <row r="162" spans="1:146" ht="17.5">
+      <c r="B162" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="C164" s="1"/>
-[...6 lines deleted...]
-      <c r="J164" s="8"/>
+      <c r="C162" s="1"/>
+      <c r="D162" s="8"/>
+      <c r="E162" s="1"/>
+      <c r="F162" s="8"/>
+      <c r="G162" s="1"/>
+      <c r="H162" s="8"/>
+      <c r="I162" s="1"/>
+      <c r="J162" s="8"/>
+      <c r="CB162" s="8"/>
+      <c r="CD162" s="8"/>
+      <c r="CF162" s="8"/>
+      <c r="CH162" s="8"/>
+      <c r="CJ162" s="8"/>
+      <c r="CL162" s="8"/>
+      <c r="CN162" s="8"/>
+      <c r="CP162" s="8"/>
+      <c r="CR162" s="8"/>
+      <c r="CT162" s="8"/>
+      <c r="CV162" s="8"/>
+      <c r="CX162" s="8"/>
+      <c r="CZ162" s="8"/>
+      <c r="DB162" s="8"/>
+      <c r="DD162" s="8"/>
+      <c r="DF162" s="8"/>
+      <c r="DH162" s="8"/>
+      <c r="DJ162" s="8"/>
+      <c r="DL162" s="8"/>
+      <c r="DN162" s="8"/>
+      <c r="DP162" s="8"/>
+      <c r="DR162" s="8"/>
+      <c r="DT162" s="8"/>
+      <c r="DV162" s="8"/>
+      <c r="DX162" s="8"/>
+      <c r="DZ162" s="8"/>
+      <c r="EB162" s="8"/>
+      <c r="ED162" s="8"/>
+      <c r="EF162" s="8"/>
+      <c r="EH162" s="8"/>
+      <c r="EJ162" s="8"/>
+      <c r="EL162" s="8"/>
+      <c r="EN162" s="8"/>
+      <c r="EP162" s="8"/>
+    </row>
+    <row r="163" spans="1:146">
+      <c r="B163" s="8"/>
+      <c r="C163" s="1"/>
+      <c r="D163" s="8"/>
+      <c r="E163" s="1"/>
+      <c r="F163" s="8"/>
+      <c r="G163" s="1"/>
+      <c r="H163" s="8"/>
+      <c r="I163" s="1"/>
+      <c r="J163" s="8"/>
+      <c r="CB163" s="8"/>
+      <c r="CD163" s="8"/>
+      <c r="CF163" s="8"/>
+      <c r="CH163" s="8"/>
+      <c r="CJ163" s="8"/>
+      <c r="CL163" s="8"/>
+      <c r="CN163" s="8"/>
+      <c r="CP163" s="8"/>
+      <c r="CR163" s="8"/>
+      <c r="CT163" s="8"/>
+      <c r="CV163" s="8"/>
+      <c r="CX163" s="8"/>
+      <c r="CZ163" s="8"/>
+      <c r="DB163" s="8"/>
+      <c r="DD163" s="8"/>
+      <c r="DF163" s="8"/>
+      <c r="DH163" s="8"/>
+      <c r="DJ163" s="8"/>
+      <c r="DL163" s="8"/>
+      <c r="DN163" s="8"/>
+      <c r="DP163" s="8"/>
+      <c r="DR163" s="8"/>
+      <c r="DT163" s="8"/>
+      <c r="DV163" s="8"/>
+      <c r="DX163" s="8"/>
+      <c r="DZ163" s="8"/>
+      <c r="EB163" s="8"/>
+      <c r="ED163" s="8"/>
+      <c r="EF163" s="8"/>
+      <c r="EH163" s="8"/>
+      <c r="EJ163" s="8"/>
+      <c r="EL163" s="8"/>
+      <c r="EN163" s="8"/>
+      <c r="EP163" s="8"/>
+    </row>
+    <row r="164" spans="1:146">
+      <c r="B164" s="412"/>
+      <c r="C164" s="413"/>
+      <c r="D164" s="413"/>
+      <c r="E164" s="413"/>
+      <c r="F164" s="413"/>
+      <c r="G164" s="413"/>
+      <c r="H164" s="413"/>
+      <c r="I164" s="414"/>
       <c r="CB164" s="8"/>
       <c r="CD164" s="8"/>
       <c r="CF164" s="8"/>
       <c r="CH164" s="8"/>
       <c r="CJ164" s="8"/>
       <c r="CL164" s="8"/>
       <c r="CN164" s="8"/>
       <c r="CP164" s="8"/>
       <c r="CR164" s="8"/>
       <c r="CT164" s="8"/>
       <c r="CV164" s="8"/>
       <c r="CX164" s="8"/>
       <c r="CZ164" s="8"/>
       <c r="DB164" s="8"/>
       <c r="DD164" s="8"/>
       <c r="DF164" s="8"/>
       <c r="DH164" s="8"/>
       <c r="DJ164" s="8"/>
       <c r="DL164" s="8"/>
       <c r="DN164" s="8"/>
       <c r="DP164" s="8"/>
       <c r="DR164" s="8"/>
       <c r="DT164" s="8"/>
       <c r="DV164" s="8"/>
       <c r="DX164" s="8"/>
       <c r="DZ164" s="8"/>
       <c r="EB164" s="8"/>
       <c r="ED164" s="8"/>
       <c r="EF164" s="8"/>
       <c r="EH164" s="8"/>
       <c r="EJ164" s="8"/>
       <c r="EL164" s="8"/>
       <c r="EN164" s="8"/>
       <c r="EP164" s="8"/>
     </row>
-    <row r="165" spans="1:146">
-[...52 lines deleted...]
-      <c r="I166" s="414"/>
+    <row r="165" spans="1:146" s="8" customFormat="1" ht="12.5"/>
+    <row r="166" spans="1:146" ht="17.5">
+      <c r="B166" s="138" t="s">
+        <v>160</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="1"/>
+      <c r="F166" s="8"/>
+      <c r="G166" s="1"/>
+      <c r="H166" s="8"/>
+      <c r="I166" s="1"/>
+      <c r="J166" s="8"/>
       <c r="CB166" s="8"/>
       <c r="CD166" s="8"/>
       <c r="CF166" s="8"/>
       <c r="CH166" s="8"/>
       <c r="CJ166" s="8"/>
       <c r="CL166" s="8"/>
       <c r="CN166" s="8"/>
       <c r="CP166" s="8"/>
       <c r="CR166" s="8"/>
       <c r="CT166" s="8"/>
       <c r="CV166" s="8"/>
       <c r="CX166" s="8"/>
       <c r="CZ166" s="8"/>
       <c r="DB166" s="8"/>
       <c r="DD166" s="8"/>
       <c r="DF166" s="8"/>
       <c r="DH166" s="8"/>
       <c r="DJ166" s="8"/>
       <c r="DL166" s="8"/>
       <c r="DN166" s="8"/>
       <c r="DP166" s="8"/>
       <c r="DR166" s="8"/>
       <c r="DT166" s="8"/>
       <c r="DV166" s="8"/>
       <c r="DX166" s="8"/>
       <c r="DZ166" s="8"/>
       <c r="EB166" s="8"/>
       <c r="ED166" s="8"/>
       <c r="EF166" s="8"/>
       <c r="EH166" s="8"/>
       <c r="EJ166" s="8"/>
       <c r="EL166" s="8"/>
       <c r="EN166" s="8"/>
       <c r="EP166" s="8"/>
     </row>
-    <row r="167" spans="1:146" s="8" customFormat="1" ht="12.75"/>
-[...10 lines deleted...]
-      <c r="I168" s="1"/>
+    <row r="167" spans="1:146" ht="15" thickBot="1">
+      <c r="B167" s="8"/>
+      <c r="C167" s="1"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="1"/>
+      <c r="F167" s="8"/>
+      <c r="G167" s="1"/>
+      <c r="H167" s="8"/>
+      <c r="I167" s="1"/>
+      <c r="J167" s="8"/>
+      <c r="CB167" s="8"/>
+      <c r="CD167" s="8"/>
+      <c r="CF167" s="8"/>
+      <c r="CH167" s="8"/>
+      <c r="CJ167" s="8"/>
+      <c r="CL167" s="8"/>
+      <c r="CN167" s="8"/>
+      <c r="CP167" s="8"/>
+      <c r="CR167" s="8"/>
+      <c r="CT167" s="8"/>
+      <c r="CV167" s="8"/>
+      <c r="CX167" s="8"/>
+      <c r="CZ167" s="8"/>
+      <c r="DB167" s="8"/>
+      <c r="DD167" s="8"/>
+      <c r="DF167" s="8"/>
+      <c r="DH167" s="8"/>
+      <c r="DJ167" s="8"/>
+      <c r="DL167" s="8"/>
+      <c r="DN167" s="8"/>
+      <c r="DP167" s="8"/>
+      <c r="DR167" s="8"/>
+      <c r="DT167" s="8"/>
+      <c r="DV167" s="8"/>
+      <c r="DX167" s="8"/>
+      <c r="DZ167" s="8"/>
+      <c r="EB167" s="8"/>
+      <c r="ED167" s="8"/>
+      <c r="EF167" s="8"/>
+      <c r="EH167" s="8"/>
+      <c r="EJ167" s="8"/>
+      <c r="EL167" s="8"/>
+      <c r="EN167" s="8"/>
+      <c r="EP167" s="8"/>
+    </row>
+    <row r="168" spans="1:146" ht="30.75" customHeight="1" thickBot="1">
+      <c r="A168" s="8"/>
+      <c r="B168" s="415" t="s">
+        <v>161</v>
+      </c>
+      <c r="C168" s="416"/>
+      <c r="D168" s="416"/>
+      <c r="E168" s="416"/>
+      <c r="F168" s="416"/>
+      <c r="G168" s="416"/>
+      <c r="H168" s="416"/>
+      <c r="I168" s="417"/>
       <c r="J168" s="8"/>
+      <c r="CA168" s="8"/>
       <c r="CB168" s="8"/>
       <c r="CD168" s="8"/>
+      <c r="CE168" s="8"/>
       <c r="CF168" s="8"/>
       <c r="CH168" s="8"/>
+      <c r="CI168" s="8"/>
       <c r="CJ168" s="8"/>
       <c r="CL168" s="8"/>
+      <c r="CM168" s="8"/>
       <c r="CN168" s="8"/>
       <c r="CP168" s="8"/>
+      <c r="CQ168" s="8"/>
       <c r="CR168" s="8"/>
       <c r="CT168" s="8"/>
+      <c r="CU168" s="8"/>
       <c r="CV168" s="8"/>
       <c r="CX168" s="8"/>
+      <c r="CY168" s="8"/>
       <c r="CZ168" s="8"/>
       <c r="DB168" s="8"/>
+      <c r="DC168" s="8"/>
       <c r="DD168" s="8"/>
       <c r="DF168" s="8"/>
+      <c r="DG168" s="8"/>
       <c r="DH168" s="8"/>
       <c r="DJ168" s="8"/>
+      <c r="DK168" s="8"/>
       <c r="DL168" s="8"/>
       <c r="DN168" s="8"/>
+      <c r="DO168" s="8"/>
       <c r="DP168" s="8"/>
       <c r="DR168" s="8"/>
+      <c r="DS168" s="8"/>
       <c r="DT168" s="8"/>
       <c r="DV168" s="8"/>
+      <c r="DW168" s="8"/>
       <c r="DX168" s="8"/>
       <c r="DZ168" s="8"/>
+      <c r="EA168" s="8"/>
       <c r="EB168" s="8"/>
       <c r="ED168" s="8"/>
+      <c r="EE168" s="8"/>
       <c r="EF168" s="8"/>
       <c r="EH168" s="8"/>
+      <c r="EI168" s="8"/>
       <c r="EJ168" s="8"/>
       <c r="EL168" s="8"/>
+      <c r="EM168" s="8"/>
       <c r="EN168" s="8"/>
       <c r="EP168" s="8"/>
     </row>
-    <row r="169" spans="1:146" ht="15.75" thickBot="1">
+    <row r="169" spans="1:146" ht="15" thickBot="1">
+      <c r="A169" s="8"/>
       <c r="B169" s="8"/>
       <c r="C169" s="1"/>
       <c r="D169" s="8"/>
-      <c r="E169" s="1"/>
+      <c r="E169" s="8"/>
       <c r="F169" s="8"/>
       <c r="G169" s="1"/>
       <c r="H169" s="8"/>
-      <c r="I169" s="1"/>
+      <c r="I169" s="8"/>
       <c r="J169" s="8"/>
+      <c r="CA169" s="8"/>
       <c r="CB169" s="8"/>
       <c r="CD169" s="8"/>
+      <c r="CE169" s="8"/>
       <c r="CF169" s="8"/>
       <c r="CH169" s="8"/>
+      <c r="CI169" s="8"/>
       <c r="CJ169" s="8"/>
       <c r="CL169" s="8"/>
+      <c r="CM169" s="8"/>
       <c r="CN169" s="8"/>
       <c r="CP169" s="8"/>
+      <c r="CQ169" s="8"/>
       <c r="CR169" s="8"/>
       <c r="CT169" s="8"/>
+      <c r="CU169" s="8"/>
       <c r="CV169" s="8"/>
       <c r="CX169" s="8"/>
+      <c r="CY169" s="8"/>
       <c r="CZ169" s="8"/>
       <c r="DB169" s="8"/>
+      <c r="DC169" s="8"/>
       <c r="DD169" s="8"/>
       <c r="DF169" s="8"/>
+      <c r="DG169" s="8"/>
       <c r="DH169" s="8"/>
       <c r="DJ169" s="8"/>
+      <c r="DK169" s="8"/>
       <c r="DL169" s="8"/>
       <c r="DN169" s="8"/>
+      <c r="DO169" s="8"/>
       <c r="DP169" s="8"/>
       <c r="DR169" s="8"/>
+      <c r="DS169" s="8"/>
       <c r="DT169" s="8"/>
       <c r="DV169" s="8"/>
+      <c r="DW169" s="8"/>
       <c r="DX169" s="8"/>
       <c r="DZ169" s="8"/>
+      <c r="EA169" s="8"/>
       <c r="EB169" s="8"/>
       <c r="ED169" s="8"/>
+      <c r="EE169" s="8"/>
       <c r="EF169" s="8"/>
       <c r="EH169" s="8"/>
+      <c r="EI169" s="8"/>
       <c r="EJ169" s="8"/>
       <c r="EL169" s="8"/>
+      <c r="EM169" s="8"/>
       <c r="EN169" s="8"/>
       <c r="EP169" s="8"/>
     </row>
-    <row r="170" spans="1:146" ht="30.75" customHeight="1" thickBot="1">
+    <row r="170" spans="1:146" ht="15.5" thickTop="1" thickBot="1">
       <c r="A170" s="8"/>
-      <c r="B170" s="415" t="s">
-[...9 lines deleted...]
-      <c r="J170" s="8"/>
+      <c r="B170" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" s="8"/>
+      <c r="E170" s="409"/>
+      <c r="F170" s="410"/>
+      <c r="G170" s="410"/>
+      <c r="H170" s="410"/>
+      <c r="I170" s="411"/>
       <c r="CA170" s="8"/>
       <c r="CB170" s="8"/>
       <c r="CD170" s="8"/>
       <c r="CE170" s="8"/>
       <c r="CF170" s="8"/>
       <c r="CH170" s="8"/>
       <c r="CI170" s="8"/>
       <c r="CJ170" s="8"/>
       <c r="CL170" s="8"/>
       <c r="CM170" s="8"/>
       <c r="CN170" s="8"/>
       <c r="CP170" s="8"/>
       <c r="CQ170" s="8"/>
       <c r="CR170" s="8"/>
       <c r="CT170" s="8"/>
       <c r="CU170" s="8"/>
       <c r="CV170" s="8"/>
       <c r="CX170" s="8"/>
       <c r="CY170" s="8"/>
       <c r="CZ170" s="8"/>
       <c r="DB170" s="8"/>
       <c r="DC170" s="8"/>
       <c r="DD170" s="8"/>
       <c r="DF170" s="8"/>
       <c r="DG170" s="8"/>
@@ -9677,117 +9731,100 @@
       <c r="DK170" s="8"/>
       <c r="DL170" s="8"/>
       <c r="DN170" s="8"/>
       <c r="DO170" s="8"/>
       <c r="DP170" s="8"/>
       <c r="DR170" s="8"/>
       <c r="DS170" s="8"/>
       <c r="DT170" s="8"/>
       <c r="DV170" s="8"/>
       <c r="DW170" s="8"/>
       <c r="DX170" s="8"/>
       <c r="DZ170" s="8"/>
       <c r="EA170" s="8"/>
       <c r="EB170" s="8"/>
       <c r="ED170" s="8"/>
       <c r="EE170" s="8"/>
       <c r="EF170" s="8"/>
       <c r="EH170" s="8"/>
       <c r="EI170" s="8"/>
       <c r="EJ170" s="8"/>
       <c r="EL170" s="8"/>
       <c r="EM170" s="8"/>
       <c r="EN170" s="8"/>
       <c r="EP170" s="8"/>
     </row>
-    <row r="171" spans="1:146" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="B171" s="8"/>
+    <row r="171" spans="1:146" ht="15.5" thickTop="1" thickBot="1">
+      <c r="B171" s="8" t="s">
+        <v>58</v>
+      </c>
       <c r="C171" s="1"/>
       <c r="D171" s="8"/>
-      <c r="E171" s="8"/>
-[...5 lines deleted...]
-      <c r="CA171" s="8"/>
+      <c r="E171" s="418"/>
+      <c r="F171" s="410"/>
+      <c r="G171" s="410"/>
+      <c r="H171" s="410"/>
+      <c r="I171" s="411"/>
       <c r="CB171" s="8"/>
       <c r="CD171" s="8"/>
-      <c r="CE171" s="8"/>
       <c r="CF171" s="8"/>
       <c r="CH171" s="8"/>
-      <c r="CI171" s="8"/>
       <c r="CJ171" s="8"/>
       <c r="CL171" s="8"/>
-      <c r="CM171" s="8"/>
       <c r="CN171" s="8"/>
       <c r="CP171" s="8"/>
-      <c r="CQ171" s="8"/>
       <c r="CR171" s="8"/>
       <c r="CT171" s="8"/>
-      <c r="CU171" s="8"/>
       <c r="CV171" s="8"/>
       <c r="CX171" s="8"/>
-      <c r="CY171" s="8"/>
       <c r="CZ171" s="8"/>
       <c r="DB171" s="8"/>
-      <c r="DC171" s="8"/>
       <c r="DD171" s="8"/>
       <c r="DF171" s="8"/>
-      <c r="DG171" s="8"/>
       <c r="DH171" s="8"/>
       <c r="DJ171" s="8"/>
-      <c r="DK171" s="8"/>
       <c r="DL171" s="8"/>
       <c r="DN171" s="8"/>
-      <c r="DO171" s="8"/>
       <c r="DP171" s="8"/>
       <c r="DR171" s="8"/>
-      <c r="DS171" s="8"/>
       <c r="DT171" s="8"/>
       <c r="DV171" s="8"/>
-      <c r="DW171" s="8"/>
       <c r="DX171" s="8"/>
       <c r="DZ171" s="8"/>
-      <c r="EA171" s="8"/>
       <c r="EB171" s="8"/>
       <c r="ED171" s="8"/>
-      <c r="EE171" s="8"/>
       <c r="EF171" s="8"/>
       <c r="EH171" s="8"/>
-      <c r="EI171" s="8"/>
       <c r="EJ171" s="8"/>
       <c r="EL171" s="8"/>
-      <c r="EM171" s="8"/>
       <c r="EN171" s="8"/>
       <c r="EP171" s="8"/>
     </row>
-    <row r="172" spans="1:146" ht="16.5" thickTop="1" thickBot="1">
+    <row r="172" spans="1:146" ht="15.5" thickTop="1" thickBot="1">
       <c r="A172" s="8"/>
       <c r="B172" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C172" s="1"/>
       <c r="D172" s="8"/>
       <c r="E172" s="409"/>
       <c r="F172" s="410"/>
       <c r="G172" s="410"/>
       <c r="H172" s="410"/>
       <c r="I172" s="411"/>
       <c r="CA172" s="8"/>
       <c r="CB172" s="8"/>
       <c r="CD172" s="8"/>
       <c r="CE172" s="8"/>
       <c r="CF172" s="8"/>
       <c r="CH172" s="8"/>
       <c r="CI172" s="8"/>
       <c r="CJ172" s="8"/>
       <c r="CL172" s="8"/>
       <c r="CM172" s="8"/>
       <c r="CN172" s="8"/>
       <c r="CP172" s="8"/>
       <c r="CQ172" s="8"/>
       <c r="CR172" s="8"/>
       <c r="CT172" s="8"/>
       <c r="CU172" s="8"/>
       <c r="CV172" s="8"/>
@@ -9804,100 +9841,100 @@
       <c r="DK172" s="8"/>
       <c r="DL172" s="8"/>
       <c r="DN172" s="8"/>
       <c r="DO172" s="8"/>
       <c r="DP172" s="8"/>
       <c r="DR172" s="8"/>
       <c r="DS172" s="8"/>
       <c r="DT172" s="8"/>
       <c r="DV172" s="8"/>
       <c r="DW172" s="8"/>
       <c r="DX172" s="8"/>
       <c r="DZ172" s="8"/>
       <c r="EA172" s="8"/>
       <c r="EB172" s="8"/>
       <c r="ED172" s="8"/>
       <c r="EE172" s="8"/>
       <c r="EF172" s="8"/>
       <c r="EH172" s="8"/>
       <c r="EI172" s="8"/>
       <c r="EJ172" s="8"/>
       <c r="EL172" s="8"/>
       <c r="EM172" s="8"/>
       <c r="EN172" s="8"/>
       <c r="EP172" s="8"/>
     </row>
-    <row r="173" spans="1:146" ht="16.5" thickTop="1" thickBot="1">
+    <row r="173" spans="1:146" ht="15.5" thickTop="1" thickBot="1">
       <c r="B173" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C173" s="1"/>
       <c r="D173" s="8"/>
-      <c r="E173" s="418"/>
+      <c r="E173" s="409"/>
       <c r="F173" s="410"/>
       <c r="G173" s="410"/>
       <c r="H173" s="410"/>
       <c r="I173" s="411"/>
       <c r="CB173" s="8"/>
       <c r="CD173" s="8"/>
       <c r="CF173" s="8"/>
       <c r="CH173" s="8"/>
       <c r="CJ173" s="8"/>
       <c r="CL173" s="8"/>
       <c r="CN173" s="8"/>
       <c r="CP173" s="8"/>
       <c r="CR173" s="8"/>
       <c r="CT173" s="8"/>
       <c r="CV173" s="8"/>
       <c r="CX173" s="8"/>
       <c r="CZ173" s="8"/>
       <c r="DB173" s="8"/>
       <c r="DD173" s="8"/>
       <c r="DF173" s="8"/>
       <c r="DH173" s="8"/>
       <c r="DJ173" s="8"/>
       <c r="DL173" s="8"/>
       <c r="DN173" s="8"/>
       <c r="DP173" s="8"/>
       <c r="DR173" s="8"/>
       <c r="DT173" s="8"/>
       <c r="DV173" s="8"/>
       <c r="DX173" s="8"/>
       <c r="DZ173" s="8"/>
       <c r="EB173" s="8"/>
       <c r="ED173" s="8"/>
       <c r="EF173" s="8"/>
       <c r="EH173" s="8"/>
       <c r="EJ173" s="8"/>
       <c r="EL173" s="8"/>
       <c r="EN173" s="8"/>
       <c r="EP173" s="8"/>
     </row>
-    <row r="174" spans="1:146" ht="16.5" thickTop="1" thickBot="1">
+    <row r="174" spans="1:146" ht="15.5" thickTop="1" thickBot="1">
       <c r="A174" s="8"/>
       <c r="B174" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C174" s="1"/>
       <c r="D174" s="8"/>
       <c r="E174" s="409"/>
       <c r="F174" s="410"/>
       <c r="G174" s="410"/>
       <c r="H174" s="410"/>
       <c r="I174" s="411"/>
       <c r="CA174" s="8"/>
       <c r="CB174" s="8"/>
       <c r="CD174" s="8"/>
       <c r="CE174" s="8"/>
       <c r="CF174" s="8"/>
       <c r="CH174" s="8"/>
       <c r="CI174" s="8"/>
       <c r="CJ174" s="8"/>
       <c r="CL174" s="8"/>
       <c r="CM174" s="8"/>
       <c r="CN174" s="8"/>
       <c r="CP174" s="8"/>
       <c r="CQ174" s="8"/>
       <c r="CR174" s="8"/>
       <c r="CT174" s="8"/>
       <c r="CU174" s="8"/>
       <c r="CV174" s="8"/>
@@ -9914,342 +9951,232 @@
       <c r="DK174" s="8"/>
       <c r="DL174" s="8"/>
       <c r="DN174" s="8"/>
       <c r="DO174" s="8"/>
       <c r="DP174" s="8"/>
       <c r="DR174" s="8"/>
       <c r="DS174" s="8"/>
       <c r="DT174" s="8"/>
       <c r="DV174" s="8"/>
       <c r="DW174" s="8"/>
       <c r="DX174" s="8"/>
       <c r="DZ174" s="8"/>
       <c r="EA174" s="8"/>
       <c r="EB174" s="8"/>
       <c r="ED174" s="8"/>
       <c r="EE174" s="8"/>
       <c r="EF174" s="8"/>
       <c r="EH174" s="8"/>
       <c r="EI174" s="8"/>
       <c r="EJ174" s="8"/>
       <c r="EL174" s="8"/>
       <c r="EM174" s="8"/>
       <c r="EN174" s="8"/>
       <c r="EP174" s="8"/>
     </row>
-    <row r="175" spans="1:146" ht="16.5" thickTop="1" thickBot="1">
-[...2 lines deleted...]
-      </c>
+    <row r="175" spans="1:146" ht="9.75" customHeight="1" thickTop="1">
+      <c r="B175" s="8"/>
       <c r="C175" s="1"/>
       <c r="D175" s="8"/>
-      <c r="E175" s="409"/>
-[...3 lines deleted...]
-      <c r="I175" s="411"/>
+      <c r="E175" s="1"/>
+      <c r="F175" s="8"/>
+      <c r="G175" s="1"/>
+      <c r="H175" s="8"/>
+      <c r="I175" s="1"/>
+      <c r="J175" s="8"/>
       <c r="CB175" s="8"/>
       <c r="CD175" s="8"/>
       <c r="CF175" s="8"/>
       <c r="CH175" s="8"/>
       <c r="CJ175" s="8"/>
       <c r="CL175" s="8"/>
       <c r="CN175" s="8"/>
       <c r="CP175" s="8"/>
       <c r="CR175" s="8"/>
       <c r="CT175" s="8"/>
       <c r="CV175" s="8"/>
       <c r="CX175" s="8"/>
       <c r="CZ175" s="8"/>
       <c r="DB175" s="8"/>
       <c r="DD175" s="8"/>
       <c r="DF175" s="8"/>
       <c r="DH175" s="8"/>
       <c r="DJ175" s="8"/>
       <c r="DL175" s="8"/>
       <c r="DN175" s="8"/>
       <c r="DP175" s="8"/>
       <c r="DR175" s="8"/>
       <c r="DT175" s="8"/>
       <c r="DV175" s="8"/>
       <c r="DX175" s="8"/>
       <c r="DZ175" s="8"/>
       <c r="EB175" s="8"/>
       <c r="ED175" s="8"/>
       <c r="EF175" s="8"/>
       <c r="EH175" s="8"/>
       <c r="EJ175" s="8"/>
       <c r="EL175" s="8"/>
       <c r="EN175" s="8"/>
       <c r="EP175" s="8"/>
     </row>
-    <row r="176" spans="1:146" ht="16.5" thickTop="1" thickBot="1">
-[...3 lines deleted...]
-      </c>
+    <row r="176" spans="1:146">
+      <c r="B176" s="8"/>
       <c r="C176" s="1"/>
       <c r="D176" s="8"/>
-      <c r="E176" s="409"/>
-[...4 lines deleted...]
-      <c r="CA176" s="8"/>
+      <c r="E176" s="1"/>
+      <c r="F176" s="8"/>
+      <c r="G176" s="1"/>
+      <c r="H176" s="8"/>
+      <c r="I176" s="1"/>
+      <c r="J176" s="8"/>
       <c r="CB176" s="8"/>
       <c r="CD176" s="8"/>
-      <c r="CE176" s="8"/>
       <c r="CF176" s="8"/>
       <c r="CH176" s="8"/>
-      <c r="CI176" s="8"/>
       <c r="CJ176" s="8"/>
       <c r="CL176" s="8"/>
-      <c r="CM176" s="8"/>
       <c r="CN176" s="8"/>
       <c r="CP176" s="8"/>
-      <c r="CQ176" s="8"/>
       <c r="CR176" s="8"/>
       <c r="CT176" s="8"/>
-      <c r="CU176" s="8"/>
       <c r="CV176" s="8"/>
       <c r="CX176" s="8"/>
-      <c r="CY176" s="8"/>
       <c r="CZ176" s="8"/>
       <c r="DB176" s="8"/>
-      <c r="DC176" s="8"/>
       <c r="DD176" s="8"/>
       <c r="DF176" s="8"/>
-      <c r="DG176" s="8"/>
       <c r="DH176" s="8"/>
       <c r="DJ176" s="8"/>
-      <c r="DK176" s="8"/>
       <c r="DL176" s="8"/>
       <c r="DN176" s="8"/>
-      <c r="DO176" s="8"/>
       <c r="DP176" s="8"/>
       <c r="DR176" s="8"/>
-      <c r="DS176" s="8"/>
       <c r="DT176" s="8"/>
       <c r="DV176" s="8"/>
-      <c r="DW176" s="8"/>
       <c r="DX176" s="8"/>
       <c r="DZ176" s="8"/>
-      <c r="EA176" s="8"/>
       <c r="EB176" s="8"/>
       <c r="ED176" s="8"/>
-      <c r="EE176" s="8"/>
       <c r="EF176" s="8"/>
       <c r="EH176" s="8"/>
-      <c r="EI176" s="8"/>
       <c r="EJ176" s="8"/>
       <c r="EL176" s="8"/>
-      <c r="EM176" s="8"/>
       <c r="EN176" s="8"/>
       <c r="EP176" s="8"/>
     </row>
-    <row r="177" spans="2:146" ht="9.75" customHeight="1" thickTop="1">
-[...102 lines deleted...]
-      <c r="B180" s="28" t="s">
+    <row r="177" spans="2:9">
+      <c r="B177" s="139" t="s">
+        <v>299</v>
+      </c>
+      <c r="C177" s="325"/>
+      <c r="D177" s="326"/>
+      <c r="E177" s="326"/>
+      <c r="F177" s="26"/>
+      <c r="G177" s="25"/>
+      <c r="H177" s="26"/>
+      <c r="I177" s="27"/>
+    </row>
+    <row r="178" spans="2:9">
+      <c r="B178" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="C180" s="29"/>
-[...5 lines deleted...]
-      <c r="I180" s="31"/>
+      <c r="C178" s="29"/>
+      <c r="D178" s="30"/>
+      <c r="E178" s="30"/>
+      <c r="F178" s="30"/>
+      <c r="G178" s="29"/>
+      <c r="H178" s="30"/>
+      <c r="I178" s="31"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="dJwLWWGJ4lq+51r2J7Bgv9lugj4Kz1nVDV3NAnd9S11EY5pKol7b0dywD0ezVZOSpwDHx/FgnxXj/mkdKvpsyQ==" saltValue="8/S8NOWf2eQTYvqeuf/osQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xegIpoV9M+U+bA81C/0T05bxZr7Yu3GRa7D7yK+BRvtsAyzmmTnjvyMLxwFynzuH6KSd8NKYl+NfHcTohdrQJg==" saltValue="eMRPgqY4nqgAm1OjRb8OgA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0"/>
   <dataConsolidate/>
   <mergeCells count="25">
-    <mergeCell ref="E174:I174"/>
-[...3 lines deleted...]
-    <mergeCell ref="B170:I170"/>
     <mergeCell ref="E172:I172"/>
     <mergeCell ref="E173:I173"/>
+    <mergeCell ref="E174:I174"/>
+    <mergeCell ref="B164:I164"/>
+    <mergeCell ref="B168:I168"/>
+    <mergeCell ref="E170:I170"/>
+    <mergeCell ref="E171:I171"/>
     <mergeCell ref="E60:I60"/>
-    <mergeCell ref="B161:J161"/>
+    <mergeCell ref="B159:J159"/>
     <mergeCell ref="E43:I43"/>
     <mergeCell ref="E41:I41"/>
     <mergeCell ref="E42:I42"/>
     <mergeCell ref="E45:I45"/>
     <mergeCell ref="E55:I55"/>
     <mergeCell ref="E58:I58"/>
     <mergeCell ref="E51:I51"/>
     <mergeCell ref="E52:I52"/>
     <mergeCell ref="E59:I59"/>
     <mergeCell ref="B17:J32"/>
     <mergeCell ref="E53:I53"/>
     <mergeCell ref="E54:I54"/>
     <mergeCell ref="E44:I44"/>
     <mergeCell ref="E48:I48"/>
     <mergeCell ref="E46:I46"/>
     <mergeCell ref="E47:I47"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ab Inkrafttreten der angepassten Tarife" sqref="G34" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="83" max="9" man="1"/>
     <brk id="111" max="9" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:U93"/>
   <sheetViews>
     <sheetView topLeftCell="A58" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A76" sqref="A76:IV79"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="3.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" style="1"/>
+    <col min="3" max="3" width="8.1796875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.453125" style="1"/>
     <col min="5" max="5" width="41" style="1" customWidth="1"/>
-    <col min="6" max="6" width="19.7109375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="1"/>
+    <col min="6" max="6" width="19.7265625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="1.54296875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="3.81640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="20.7265625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="1.453125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.54296875" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18" customHeight="1">
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
       <c r="G1" s="67"/>
       <c r="H1" s="67"/>
       <c r="I1" s="67"/>
       <c r="J1" s="67"/>
       <c r="K1" s="67"/>
     </row>
     <row r="2" spans="1:11">
       <c r="B2" s="67"/>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
@@ -10377,396 +10304,396 @@
       <c r="F12" s="422"/>
       <c r="G12" s="422"/>
       <c r="H12" s="422"/>
       <c r="I12" s="423"/>
       <c r="J12" s="424"/>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" s="67"/>
       <c r="C13" s="67"/>
       <c r="D13" s="67"/>
       <c r="E13" s="67"/>
       <c r="F13" s="67"/>
       <c r="G13" s="67"/>
       <c r="H13" s="67"/>
       <c r="I13" s="67"/>
       <c r="J13" s="67"/>
       <c r="K13" s="67"/>
     </row>
     <row r="14" spans="1:11" ht="19.5" customHeight="1" thickBot="1">
       <c r="A14" s="15"/>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="425" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="G14" s="425"/>
       <c r="H14" s="80"/>
       <c r="I14" s="80" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="J14" s="80"/>
       <c r="K14" s="18"/>
     </row>
     <row r="15" spans="1:11" ht="25.5" customHeight="1" thickBot="1">
       <c r="A15" s="15"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
-      <c r="F15" s="222" t="s">
+      <c r="F15" s="220" t="s">
         <v>68</v>
       </c>
-      <c r="G15" s="238"/>
-[...1 lines deleted...]
-      <c r="I15" s="222" t="s">
+      <c r="G15" s="236"/>
+      <c r="H15" s="237"/>
+      <c r="I15" s="220" t="s">
         <v>69</v>
       </c>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="15.75" customHeight="1">
       <c r="A16" s="15"/>
       <c r="B16" s="22" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="19"/>
       <c r="E16" s="15"/>
-      <c r="F16" s="231"/>
-[...2 lines deleted...]
-      <c r="I16" s="231"/>
+      <c r="F16" s="229"/>
+      <c r="G16" s="232"/>
+      <c r="H16" s="229"/>
+      <c r="I16" s="229"/>
       <c r="J16" s="15"/>
       <c r="K16" s="19"/>
     </row>
     <row r="17" spans="1:11" ht="9.75" customHeight="1">
       <c r="A17" s="15"/>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
-      <c r="F17" s="234"/>
-[...2 lines deleted...]
-      <c r="I17" s="234"/>
+      <c r="F17" s="232"/>
+      <c r="G17" s="232"/>
+      <c r="H17" s="232"/>
+      <c r="I17" s="232"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
     </row>
     <row r="18" spans="1:11" ht="15.75" customHeight="1">
       <c r="A18" s="15"/>
       <c r="B18" s="419" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C18" s="426"/>
       <c r="D18" s="426"/>
       <c r="E18" s="427"/>
-      <c r="F18" s="240"/>
-[...2 lines deleted...]
-      <c r="I18" s="240"/>
+      <c r="F18" s="238"/>
+      <c r="G18" s="239"/>
+      <c r="H18" s="240"/>
+      <c r="I18" s="238"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1">
       <c r="A19" s="112"/>
       <c r="B19" s="419" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C19" s="426"/>
       <c r="D19" s="426"/>
       <c r="E19" s="427"/>
-      <c r="F19" s="240"/>
-[...2 lines deleted...]
-      <c r="I19" s="240"/>
+      <c r="F19" s="238"/>
+      <c r="G19" s="268"/>
+      <c r="H19" s="212"/>
+      <c r="I19" s="238"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="15"/>
       <c r="B20" s="419" t="s">
         <v>145</v>
       </c>
       <c r="C20" s="420"/>
       <c r="D20" s="420"/>
       <c r="E20" s="421"/>
-      <c r="F20" s="240"/>
-[...2 lines deleted...]
-      <c r="I20" s="240"/>
+      <c r="F20" s="238"/>
+      <c r="G20" s="239"/>
+      <c r="H20" s="240"/>
+      <c r="I20" s="238"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="15"/>
       <c r="B21" s="419" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="420"/>
       <c r="D21" s="420"/>
       <c r="E21" s="421"/>
-      <c r="F21" s="240"/>
-[...2 lines deleted...]
-      <c r="I21" s="240"/>
+      <c r="F21" s="238"/>
+      <c r="G21" s="239"/>
+      <c r="H21" s="240"/>
+      <c r="I21" s="238"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
     </row>
     <row r="22" spans="1:11" ht="16.5" customHeight="1">
       <c r="A22" s="15"/>
       <c r="B22" s="419" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="420"/>
       <c r="D22" s="420"/>
       <c r="E22" s="421"/>
-      <c r="F22" s="240"/>
-[...2 lines deleted...]
-      <c r="I22" s="240"/>
+      <c r="F22" s="238"/>
+      <c r="G22" s="239"/>
+      <c r="H22" s="240"/>
+      <c r="I22" s="238"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1">
       <c r="A23" s="15"/>
       <c r="B23" s="419" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="420"/>
       <c r="D23" s="420"/>
       <c r="E23" s="421"/>
-      <c r="F23" s="240"/>
-[...2 lines deleted...]
-      <c r="I23" s="240"/>
+      <c r="F23" s="238"/>
+      <c r="G23" s="239"/>
+      <c r="H23" s="240"/>
+      <c r="I23" s="238"/>
       <c r="J23" s="15"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="15"/>
       <c r="B24" s="419" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="420"/>
       <c r="D24" s="420"/>
       <c r="E24" s="421"/>
-      <c r="F24" s="240"/>
-[...2 lines deleted...]
-      <c r="I24" s="240"/>
+      <c r="F24" s="238"/>
+      <c r="G24" s="239"/>
+      <c r="H24" s="240"/>
+      <c r="I24" s="238"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="15"/>
       <c r="B25" s="419" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="420"/>
       <c r="D25" s="420"/>
       <c r="E25" s="421"/>
-      <c r="F25" s="243"/>
-[...2 lines deleted...]
-      <c r="I25" s="243"/>
+      <c r="F25" s="241"/>
+      <c r="G25" s="239"/>
+      <c r="H25" s="240"/>
+      <c r="I25" s="241"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
     </row>
     <row r="26" spans="1:11" s="81" customFormat="1" ht="30.75" customHeight="1">
       <c r="A26" s="15"/>
       <c r="B26" s="432" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="433"/>
       <c r="D26" s="433"/>
       <c r="E26" s="434"/>
       <c r="F26" s="428"/>
       <c r="G26" s="429"/>
       <c r="H26" s="72"/>
       <c r="I26" s="430"/>
       <c r="J26" s="431"/>
       <c r="K26" s="15"/>
     </row>
-    <row r="27" spans="1:11" ht="15.75">
+    <row r="27" spans="1:11" ht="15.5">
       <c r="A27" s="15"/>
       <c r="B27" s="435"/>
       <c r="C27" s="436"/>
       <c r="D27" s="436"/>
       <c r="E27" s="437"/>
-      <c r="F27" s="240"/>
-[...2 lines deleted...]
-      <c r="I27" s="245"/>
+      <c r="F27" s="238"/>
+      <c r="G27" s="239"/>
+      <c r="H27" s="239"/>
+      <c r="I27" s="243"/>
       <c r="J27" s="15"/>
       <c r="K27" s="82"/>
     </row>
-    <row r="28" spans="1:11" ht="15.75">
+    <row r="28" spans="1:11" ht="15.5">
       <c r="A28" s="15"/>
       <c r="B28" s="435"/>
       <c r="C28" s="436"/>
       <c r="D28" s="436"/>
       <c r="E28" s="437"/>
-      <c r="F28" s="240"/>
-[...2 lines deleted...]
-      <c r="I28" s="245"/>
+      <c r="F28" s="238"/>
+      <c r="G28" s="239"/>
+      <c r="H28" s="239"/>
+      <c r="I28" s="243"/>
       <c r="J28" s="15"/>
       <c r="K28" s="82"/>
     </row>
-    <row r="29" spans="1:11" ht="15.75">
+    <row r="29" spans="1:11" ht="15.5">
       <c r="A29" s="15"/>
       <c r="B29" s="435"/>
       <c r="C29" s="436"/>
       <c r="D29" s="436"/>
       <c r="E29" s="437"/>
-      <c r="F29" s="240"/>
-[...2 lines deleted...]
-      <c r="I29" s="245"/>
+      <c r="F29" s="238"/>
+      <c r="G29" s="239"/>
+      <c r="H29" s="239"/>
+      <c r="I29" s="243"/>
       <c r="J29" s="15"/>
       <c r="K29" s="82"/>
     </row>
-    <row r="30" spans="1:11" ht="15.75">
+    <row r="30" spans="1:11" ht="15.5">
       <c r="A30" s="15"/>
       <c r="B30" s="435"/>
       <c r="C30" s="436"/>
       <c r="D30" s="436"/>
       <c r="E30" s="437"/>
-      <c r="F30" s="240"/>
-[...2 lines deleted...]
-      <c r="I30" s="245"/>
+      <c r="F30" s="238"/>
+      <c r="G30" s="239"/>
+      <c r="H30" s="239"/>
+      <c r="I30" s="243"/>
       <c r="J30" s="15"/>
       <c r="K30" s="82"/>
     </row>
-    <row r="31" spans="1:11" ht="15.75">
+    <row r="31" spans="1:11" ht="15.5">
       <c r="A31" s="15"/>
       <c r="B31" s="435"/>
       <c r="C31" s="436"/>
       <c r="D31" s="436"/>
       <c r="E31" s="437"/>
-      <c r="F31" s="240"/>
-[...2 lines deleted...]
-      <c r="I31" s="245"/>
+      <c r="F31" s="238"/>
+      <c r="G31" s="239"/>
+      <c r="H31" s="239"/>
+      <c r="I31" s="243"/>
       <c r="J31" s="15"/>
       <c r="K31" s="82"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75">
+    <row r="32" spans="1:11" ht="15.5">
       <c r="A32" s="15"/>
       <c r="B32" s="435"/>
       <c r="C32" s="436"/>
       <c r="D32" s="436"/>
       <c r="E32" s="437"/>
-      <c r="F32" s="240"/>
-[...2 lines deleted...]
-      <c r="I32" s="245"/>
+      <c r="F32" s="238"/>
+      <c r="G32" s="239"/>
+      <c r="H32" s="239"/>
+      <c r="I32" s="243"/>
       <c r="J32" s="15"/>
       <c r="K32" s="82"/>
     </row>
     <row r="33" spans="1:11" s="81" customFormat="1" ht="25.5" customHeight="1">
       <c r="A33" s="15"/>
       <c r="B33" s="419" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="420"/>
       <c r="D33" s="420"/>
       <c r="E33" s="421"/>
       <c r="F33" s="428"/>
       <c r="G33" s="429"/>
       <c r="H33" s="72"/>
       <c r="I33" s="430"/>
       <c r="J33" s="431"/>
       <c r="K33" s="15"/>
     </row>
-    <row r="34" spans="1:11" ht="15.75">
+    <row r="34" spans="1:11" ht="15.5">
       <c r="A34" s="15"/>
       <c r="B34" s="435"/>
       <c r="C34" s="436"/>
       <c r="D34" s="436"/>
       <c r="E34" s="437"/>
-      <c r="F34" s="240"/>
-[...2 lines deleted...]
-      <c r="I34" s="240"/>
+      <c r="F34" s="238"/>
+      <c r="G34" s="239"/>
+      <c r="H34" s="244"/>
+      <c r="I34" s="238"/>
       <c r="J34" s="15"/>
       <c r="K34" s="82"/>
     </row>
-    <row r="35" spans="1:11" ht="15.75">
+    <row r="35" spans="1:11" ht="15.5">
       <c r="A35" s="15"/>
       <c r="B35" s="435"/>
       <c r="C35" s="436"/>
       <c r="D35" s="436"/>
       <c r="E35" s="437"/>
-      <c r="F35" s="240"/>
-[...2 lines deleted...]
-      <c r="I35" s="240"/>
+      <c r="F35" s="238"/>
+      <c r="G35" s="239"/>
+      <c r="H35" s="244"/>
+      <c r="I35" s="238"/>
       <c r="J35" s="15"/>
       <c r="K35" s="82"/>
     </row>
-    <row r="36" spans="1:11" ht="15.75">
+    <row r="36" spans="1:11" ht="15.5">
       <c r="A36" s="15"/>
       <c r="B36" s="435"/>
       <c r="C36" s="436"/>
       <c r="D36" s="436"/>
       <c r="E36" s="437"/>
-      <c r="F36" s="240"/>
-[...2 lines deleted...]
-      <c r="I36" s="240"/>
+      <c r="F36" s="238"/>
+      <c r="G36" s="239"/>
+      <c r="H36" s="244"/>
+      <c r="I36" s="238"/>
       <c r="J36" s="15"/>
       <c r="K36" s="82"/>
     </row>
-    <row r="37" spans="1:11" ht="15.75">
+    <row r="37" spans="1:11" ht="15.5">
       <c r="A37" s="15"/>
-      <c r="B37" s="244"/>
-[...6 lines deleted...]
-      <c r="I37" s="240"/>
+      <c r="B37" s="242"/>
+      <c r="C37" s="245"/>
+      <c r="D37" s="245"/>
+      <c r="E37" s="246"/>
+      <c r="F37" s="238"/>
+      <c r="G37" s="239"/>
+      <c r="H37" s="244"/>
+      <c r="I37" s="238"/>
       <c r="J37" s="15"/>
       <c r="K37" s="82"/>
     </row>
-    <row r="38" spans="1:11" ht="15.75">
+    <row r="38" spans="1:11" ht="15.5">
       <c r="A38" s="15"/>
       <c r="B38" s="435"/>
       <c r="C38" s="436"/>
       <c r="D38" s="436"/>
       <c r="E38" s="437"/>
-      <c r="F38" s="240"/>
-[...2 lines deleted...]
-      <c r="I38" s="240"/>
+      <c r="F38" s="238"/>
+      <c r="G38" s="239"/>
+      <c r="H38" s="244"/>
+      <c r="I38" s="238"/>
       <c r="J38" s="15"/>
       <c r="K38" s="82"/>
     </row>
-    <row r="39" spans="1:11" s="83" customFormat="1" ht="15.75">
+    <row r="39" spans="1:11" s="83" customFormat="1" ht="15.5">
       <c r="A39" s="74"/>
       <c r="B39" s="438" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="439"/>
       <c r="D39" s="439"/>
       <c r="E39" s="440"/>
       <c r="F39" s="95">
         <f>SUM(F18:F25,F34:F38)</f>
         <v>0</v>
       </c>
       <c r="G39" s="73">
         <f>SUM(G18:G25,G34:G38)</f>
         <v>0</v>
       </c>
       <c r="H39" s="73"/>
       <c r="I39" s="95">
         <f>SUM(I18:I25,I34:I38)</f>
         <v>0</v>
       </c>
       <c r="J39" s="15"/>
       <c r="K39" s="74"/>
     </row>
     <row r="40" spans="1:11" s="83" customFormat="1" ht="10.5" customHeight="1">
       <c r="A40" s="74"/>
@@ -10802,724 +10729,724 @@
         <v>80</v>
       </c>
       <c r="C42" s="420"/>
       <c r="D42" s="420"/>
       <c r="E42" s="421"/>
       <c r="F42" s="95">
         <f>SUM(F43:F50)</f>
         <v>0</v>
       </c>
       <c r="G42" s="77"/>
       <c r="H42" s="75"/>
       <c r="I42" s="95">
         <f>SUM(I43:I50)</f>
         <v>0</v>
       </c>
       <c r="J42" s="15"/>
     </row>
     <row r="43" spans="1:11" ht="30.75" customHeight="1">
       <c r="A43" s="15"/>
       <c r="B43" s="419" t="s">
         <v>81</v>
       </c>
       <c r="C43" s="420"/>
       <c r="D43" s="420"/>
       <c r="E43" s="421"/>
-      <c r="F43" s="240"/>
-[...2 lines deleted...]
-      <c r="I43" s="240"/>
+      <c r="F43" s="238"/>
+      <c r="G43" s="239"/>
+      <c r="H43" s="240"/>
+      <c r="I43" s="238"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
     </row>
     <row r="44" spans="1:11" ht="15.75" customHeight="1">
       <c r="A44" s="15"/>
       <c r="B44" s="419" t="s">
         <v>82</v>
       </c>
       <c r="C44" s="420"/>
       <c r="D44" s="420"/>
       <c r="E44" s="421"/>
-      <c r="F44" s="240"/>
-[...2 lines deleted...]
-      <c r="I44" s="240"/>
+      <c r="F44" s="238"/>
+      <c r="G44" s="239"/>
+      <c r="H44" s="240"/>
+      <c r="I44" s="238"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
     </row>
     <row r="45" spans="1:11" ht="14.25" customHeight="1">
       <c r="A45" s="15"/>
       <c r="B45" s="419" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="420"/>
       <c r="D45" s="420"/>
       <c r="E45" s="421"/>
-      <c r="F45" s="240"/>
-[...2 lines deleted...]
-      <c r="I45" s="240"/>
+      <c r="F45" s="238"/>
+      <c r="G45" s="239"/>
+      <c r="H45" s="240"/>
+      <c r="I45" s="238"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="15"/>
       <c r="B46" s="419" t="s">
         <v>84</v>
       </c>
       <c r="C46" s="420"/>
       <c r="D46" s="420"/>
       <c r="E46" s="421"/>
-      <c r="F46" s="240"/>
-[...2 lines deleted...]
-      <c r="I46" s="240"/>
+      <c r="F46" s="238"/>
+      <c r="G46" s="239"/>
+      <c r="H46" s="240"/>
+      <c r="I46" s="238"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
     </row>
     <row r="47" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A47" s="15"/>
       <c r="B47" s="432" t="s">
         <v>85</v>
       </c>
       <c r="C47" s="433"/>
       <c r="D47" s="433"/>
       <c r="E47" s="434"/>
       <c r="F47" s="77"/>
       <c r="G47" s="77"/>
       <c r="H47" s="72"/>
       <c r="I47" s="430"/>
       <c r="J47" s="431"/>
       <c r="K47" s="15"/>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="15"/>
       <c r="B48" s="435"/>
       <c r="C48" s="436"/>
       <c r="D48" s="436"/>
       <c r="E48" s="437"/>
-      <c r="F48" s="240"/>
-[...2 lines deleted...]
-      <c r="I48" s="240"/>
+      <c r="F48" s="238"/>
+      <c r="G48" s="239"/>
+      <c r="H48" s="240"/>
+      <c r="I48" s="238"/>
       <c r="J48" s="81"/>
       <c r="K48" s="15"/>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="15"/>
       <c r="B49" s="435"/>
       <c r="C49" s="436"/>
       <c r="D49" s="436"/>
       <c r="E49" s="437"/>
-      <c r="F49" s="240"/>
-[...2 lines deleted...]
-      <c r="I49" s="240"/>
+      <c r="F49" s="238"/>
+      <c r="G49" s="239"/>
+      <c r="H49" s="240"/>
+      <c r="I49" s="238"/>
       <c r="J49" s="81"/>
       <c r="K49" s="15"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="15"/>
       <c r="B50" s="435"/>
       <c r="C50" s="436"/>
       <c r="D50" s="436"/>
       <c r="E50" s="437"/>
-      <c r="F50" s="240"/>
-[...2 lines deleted...]
-      <c r="I50" s="240"/>
+      <c r="F50" s="238"/>
+      <c r="G50" s="239"/>
+      <c r="H50" s="240"/>
+      <c r="I50" s="238"/>
       <c r="J50" s="81"/>
       <c r="K50" s="15"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="15"/>
       <c r="B51" s="90"/>
       <c r="C51" s="61"/>
       <c r="D51" s="88"/>
       <c r="E51" s="60"/>
       <c r="F51" s="77"/>
       <c r="G51" s="77"/>
       <c r="H51" s="72"/>
     </row>
     <row r="52" spans="1:11" ht="17.25" customHeight="1">
       <c r="A52" s="15"/>
       <c r="B52" s="441" t="s">
         <v>86</v>
       </c>
       <c r="C52" s="420"/>
       <c r="D52" s="420"/>
       <c r="E52" s="421"/>
       <c r="F52" s="95">
         <f>SUM(F53:F68)</f>
         <v>0</v>
       </c>
       <c r="G52" s="77"/>
       <c r="H52" s="75"/>
       <c r="I52" s="95">
         <f>SUM(I53:I68)</f>
         <v>0</v>
       </c>
       <c r="J52" s="81"/>
       <c r="K52" s="15"/>
     </row>
     <row r="53" spans="1:11" ht="15" customHeight="1">
       <c r="A53" s="15"/>
       <c r="B53" s="442" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="443"/>
       <c r="D53" s="443"/>
       <c r="E53" s="444"/>
-      <c r="F53" s="240"/>
-[...2 lines deleted...]
-      <c r="I53" s="240"/>
+      <c r="F53" s="238"/>
+      <c r="G53" s="239"/>
+      <c r="H53" s="247"/>
+      <c r="I53" s="238"/>
       <c r="J53" s="81"/>
       <c r="K53" s="15"/>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="15"/>
       <c r="B54" s="419" t="s">
         <v>87</v>
       </c>
       <c r="C54" s="420"/>
       <c r="D54" s="420"/>
       <c r="E54" s="421"/>
-      <c r="F54" s="240"/>
-[...2 lines deleted...]
-      <c r="I54" s="240"/>
+      <c r="F54" s="238"/>
+      <c r="G54" s="239"/>
+      <c r="H54" s="247"/>
+      <c r="I54" s="238"/>
       <c r="J54" s="81"/>
       <c r="K54" s="15"/>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="15"/>
       <c r="B55" s="419" t="s">
         <v>88</v>
       </c>
       <c r="C55" s="426"/>
       <c r="D55" s="426"/>
       <c r="E55" s="427"/>
-      <c r="F55" s="240"/>
-[...2 lines deleted...]
-      <c r="I55" s="240"/>
+      <c r="F55" s="238"/>
+      <c r="G55" s="239"/>
+      <c r="H55" s="247"/>
+      <c r="I55" s="238"/>
       <c r="J55" s="81"/>
       <c r="K55" s="15"/>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="112"/>
       <c r="B56" s="419" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C56" s="426"/>
       <c r="D56" s="426"/>
       <c r="E56" s="427"/>
-      <c r="F56" s="240"/>
-[...2 lines deleted...]
-      <c r="I56" s="240"/>
+      <c r="F56" s="238"/>
+      <c r="G56" s="268"/>
+      <c r="H56" s="212"/>
+      <c r="I56" s="238"/>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="15"/>
       <c r="B57" s="419" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C57" s="426"/>
       <c r="D57" s="426"/>
       <c r="E57" s="427"/>
-      <c r="F57" s="240"/>
-[...2 lines deleted...]
-      <c r="I57" s="240"/>
+      <c r="F57" s="238"/>
+      <c r="G57" s="239"/>
+      <c r="H57" s="240"/>
+      <c r="I57" s="238"/>
       <c r="J57" s="81"/>
       <c r="K57" s="15"/>
     </row>
     <row r="58" spans="1:11" ht="13.5" customHeight="1">
       <c r="A58" s="15"/>
       <c r="B58" s="419" t="s">
         <v>89</v>
       </c>
       <c r="C58" s="426"/>
       <c r="D58" s="426"/>
       <c r="E58" s="427"/>
-      <c r="F58" s="240"/>
-[...2 lines deleted...]
-      <c r="I58" s="240"/>
+      <c r="F58" s="238"/>
+      <c r="G58" s="239"/>
+      <c r="H58" s="240"/>
+      <c r="I58" s="238"/>
       <c r="J58" s="81"/>
       <c r="K58" s="15"/>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1">
       <c r="A59" s="15"/>
       <c r="B59" s="419" t="s">
         <v>90</v>
       </c>
       <c r="C59" s="426"/>
       <c r="D59" s="426"/>
       <c r="E59" s="427"/>
-      <c r="F59" s="240"/>
-[...2 lines deleted...]
-      <c r="I59" s="240"/>
+      <c r="F59" s="238"/>
+      <c r="G59" s="239"/>
+      <c r="H59" s="240"/>
+      <c r="I59" s="238"/>
       <c r="J59" s="81"/>
       <c r="K59" s="15"/>
     </row>
-    <row r="60" spans="1:11" ht="15.75">
+    <row r="60" spans="1:11" ht="15.5">
       <c r="A60" s="15"/>
       <c r="B60" s="419" t="s">
         <v>91</v>
       </c>
       <c r="C60" s="426"/>
       <c r="D60" s="426"/>
       <c r="E60" s="427"/>
-      <c r="F60" s="240"/>
-[...2 lines deleted...]
-      <c r="I60" s="240"/>
+      <c r="F60" s="238"/>
+      <c r="G60" s="239"/>
+      <c r="H60" s="240"/>
+      <c r="I60" s="238"/>
       <c r="J60" s="81"/>
       <c r="K60" s="82"/>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="15"/>
       <c r="B61" s="419" t="s">
         <v>92</v>
       </c>
       <c r="C61" s="426"/>
       <c r="D61" s="426"/>
       <c r="E61" s="427"/>
-      <c r="F61" s="240"/>
-[...2 lines deleted...]
-      <c r="I61" s="240"/>
+      <c r="F61" s="238"/>
+      <c r="G61" s="239"/>
+      <c r="H61" s="240"/>
+      <c r="I61" s="238"/>
       <c r="J61" s="81"/>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="15"/>
       <c r="B62" s="419" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C62" s="458"/>
       <c r="D62" s="458"/>
       <c r="E62" s="459"/>
-      <c r="F62" s="240"/>
-[...2 lines deleted...]
-      <c r="I62" s="240"/>
+      <c r="F62" s="238"/>
+      <c r="G62" s="239"/>
+      <c r="H62" s="240"/>
+      <c r="I62" s="238"/>
       <c r="J62" s="81"/>
       <c r="K62" s="15"/>
     </row>
-    <row r="63" spans="1:11" ht="14.45" customHeight="1">
+    <row r="63" spans="1:11" ht="14.5" customHeight="1">
       <c r="A63" s="112"/>
       <c r="B63" s="419" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C63" s="456"/>
       <c r="D63" s="456"/>
       <c r="E63" s="457"/>
-      <c r="F63" s="240"/>
-[...2 lines deleted...]
-      <c r="I63" s="240"/>
+      <c r="F63" s="238"/>
+      <c r="G63" s="351"/>
+      <c r="H63" s="212"/>
+      <c r="I63" s="238"/>
       <c r="J63" s="81"/>
       <c r="K63" s="112"/>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="15"/>
       <c r="B64" s="460" t="s">
         <v>93</v>
       </c>
       <c r="C64" s="461"/>
       <c r="D64" s="461"/>
       <c r="E64" s="462"/>
       <c r="F64" s="92"/>
       <c r="G64" s="77"/>
       <c r="H64" s="73"/>
       <c r="I64" s="72"/>
       <c r="J64" s="72"/>
       <c r="K64" s="15"/>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" s="15"/>
       <c r="B65" s="435"/>
       <c r="C65" s="451"/>
       <c r="D65" s="451"/>
       <c r="E65" s="452"/>
-      <c r="F65" s="240"/>
-[...2 lines deleted...]
-      <c r="I65" s="240"/>
+      <c r="F65" s="238"/>
+      <c r="G65" s="239"/>
+      <c r="H65" s="244"/>
+      <c r="I65" s="238"/>
       <c r="J65" s="81"/>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" s="15"/>
       <c r="B66" s="435"/>
       <c r="C66" s="451"/>
       <c r="D66" s="451"/>
       <c r="E66" s="452"/>
-      <c r="F66" s="240"/>
-[...2 lines deleted...]
-      <c r="I66" s="240"/>
+      <c r="F66" s="238"/>
+      <c r="G66" s="239"/>
+      <c r="H66" s="244"/>
+      <c r="I66" s="238"/>
       <c r="J66" s="81"/>
       <c r="K66" s="15"/>
     </row>
-    <row r="67" spans="1:12" s="83" customFormat="1" ht="15.75">
+    <row r="67" spans="1:12" s="83" customFormat="1" ht="15.5">
       <c r="B67" s="435"/>
       <c r="C67" s="451"/>
       <c r="D67" s="451"/>
       <c r="E67" s="452"/>
-      <c r="F67" s="240"/>
-[...2 lines deleted...]
-      <c r="I67" s="240"/>
+      <c r="F67" s="238"/>
+      <c r="G67" s="239"/>
+      <c r="H67" s="244"/>
+      <c r="I67" s="238"/>
       <c r="J67" s="81"/>
       <c r="K67" s="74"/>
     </row>
-    <row r="68" spans="1:12" s="83" customFormat="1" ht="15.75">
+    <row r="68" spans="1:12" s="83" customFormat="1" ht="15.5">
       <c r="B68" s="435"/>
       <c r="C68" s="451"/>
       <c r="D68" s="451"/>
       <c r="E68" s="452"/>
-      <c r="F68" s="240"/>
-[...2 lines deleted...]
-      <c r="I68" s="240"/>
+      <c r="F68" s="238"/>
+      <c r="G68" s="239"/>
+      <c r="H68" s="244"/>
+      <c r="I68" s="238"/>
       <c r="J68" s="81"/>
     </row>
-    <row r="69" spans="1:12" s="83" customFormat="1" ht="15.75">
+    <row r="69" spans="1:12" s="83" customFormat="1" ht="15.5">
       <c r="B69" s="438" t="s">
         <v>94</v>
       </c>
       <c r="C69" s="439"/>
       <c r="D69" s="439"/>
       <c r="E69" s="440"/>
       <c r="F69" s="96">
         <f>F42+F52</f>
         <v>0</v>
       </c>
       <c r="G69" s="77"/>
       <c r="H69" s="89"/>
       <c r="I69" s="96">
         <f>I42+I52</f>
         <v>0</v>
       </c>
       <c r="J69" s="81"/>
     </row>
-    <row r="70" spans="1:12" s="83" customFormat="1" ht="15.75">
+    <row r="70" spans="1:12" s="83" customFormat="1" ht="15.5">
       <c r="B70" s="76"/>
       <c r="C70" s="76"/>
       <c r="D70" s="74"/>
       <c r="E70" s="74"/>
       <c r="F70" s="93"/>
       <c r="G70" s="77"/>
       <c r="H70" s="72"/>
       <c r="I70" s="1"/>
       <c r="J70" s="81"/>
     </row>
-    <row r="71" spans="1:12" s="83" customFormat="1" ht="15.75">
+    <row r="71" spans="1:12" s="83" customFormat="1" ht="15.5">
       <c r="B71" s="438" t="s">
         <v>95</v>
       </c>
       <c r="C71" s="439"/>
       <c r="D71" s="439"/>
       <c r="E71" s="440"/>
       <c r="F71" s="96">
         <f>F39-F69</f>
         <v>0</v>
       </c>
       <c r="G71" s="77"/>
       <c r="H71" s="72"/>
       <c r="I71" s="96">
         <f>I39-I69</f>
         <v>0</v>
       </c>
       <c r="J71" s="81"/>
     </row>
-    <row r="72" spans="1:12" ht="15.75">
+    <row r="72" spans="1:12" ht="15.5">
       <c r="B72" s="438"/>
       <c r="C72" s="439"/>
       <c r="D72" s="439"/>
       <c r="E72" s="440"/>
       <c r="F72" s="94"/>
       <c r="G72" s="77"/>
       <c r="H72" s="15"/>
       <c r="J72" s="83"/>
     </row>
     <row r="73" spans="1:12">
       <c r="B73" s="438" t="s">
         <v>96</v>
       </c>
       <c r="C73" s="439"/>
       <c r="D73" s="439"/>
       <c r="E73" s="440"/>
-      <c r="F73" s="240">
+      <c r="F73" s="238">
         <f>'Formular Krippe 1 '!F87</f>
         <v>0</v>
       </c>
-      <c r="G73" s="241"/>
-[...1 lines deleted...]
-      <c r="I73" s="240">
+      <c r="G73" s="239"/>
+      <c r="H73" s="248"/>
+      <c r="I73" s="238">
         <f>'Formular Krippe 1 '!F87</f>
         <v>0</v>
       </c>
       <c r="J73" s="81"/>
     </row>
-    <row r="74" spans="1:12" ht="15.75">
+    <row r="74" spans="1:12" ht="15.5">
       <c r="B74" s="438"/>
       <c r="C74" s="439"/>
       <c r="D74" s="439"/>
       <c r="E74" s="440"/>
       <c r="F74" s="94"/>
       <c r="G74" s="77"/>
       <c r="H74" s="15"/>
       <c r="J74" s="81"/>
     </row>
-    <row r="75" spans="1:12" ht="15.75">
+    <row r="75" spans="1:12" ht="15.5">
       <c r="B75" s="438" t="s">
         <v>97</v>
       </c>
       <c r="C75" s="439"/>
       <c r="D75" s="439"/>
       <c r="E75" s="440"/>
       <c r="F75" s="96" t="e">
         <f>F69/F73</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G75" s="77"/>
       <c r="H75" s="15"/>
       <c r="I75" s="96" t="e">
         <f>I69/I73</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J75" s="81"/>
       <c r="K75" s="83"/>
       <c r="L75" s="83"/>
     </row>
     <row r="76" spans="1:12" ht="18.75" customHeight="1">
       <c r="B76" s="84"/>
       <c r="E76" s="84"/>
       <c r="F76" s="84"/>
       <c r="G76" s="84"/>
       <c r="H76" s="84"/>
       <c r="I76" s="84"/>
       <c r="J76" s="81"/>
       <c r="K76" s="83"/>
       <c r="L76" s="83"/>
     </row>
     <row r="77" spans="1:12" s="83" customFormat="1" ht="15.75" customHeight="1">
       <c r="B77" s="438" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C77" s="454"/>
       <c r="D77" s="454"/>
       <c r="E77" s="455"/>
-      <c r="F77" s="271">
+      <c r="F77" s="269">
         <f>'Formular Krippe 1 '!H121</f>
         <v>0</v>
       </c>
-      <c r="G77" s="270"/>
-      <c r="I77" s="271">
+      <c r="G77" s="268"/>
+      <c r="I77" s="269">
         <f>'Formular Krippe 1 '!H121</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:12" s="83" customFormat="1" ht="8.25" customHeight="1">
-      <c r="B78" s="351"/>
-[...8 lines deleted...]
-    <row r="79" spans="1:12" s="83" customFormat="1" ht="15.75">
+      <c r="B78" s="349"/>
+      <c r="C78" s="350"/>
+      <c r="D78" s="350"/>
+      <c r="E78" s="350"/>
+      <c r="F78" s="270"/>
+      <c r="G78" s="270"/>
+      <c r="H78" s="270"/>
+      <c r="I78" s="271"/>
+    </row>
+    <row r="79" spans="1:12" s="83" customFormat="1" ht="15.5">
       <c r="B79" s="438" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C79" s="454"/>
       <c r="D79" s="454"/>
       <c r="E79" s="455"/>
-      <c r="F79" s="274" t="e">
+      <c r="F79" s="272" t="e">
         <f>F69/F77</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G79" s="275"/>
-      <c r="I79" s="274" t="e">
+      <c r="G79" s="273"/>
+      <c r="I79" s="272" t="e">
         <f>I69/I77</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="80" spans="1:12" s="100" customFormat="1" ht="18.75" customHeight="1"/>
     <row r="81" spans="1:21" s="100" customFormat="1" ht="48" customHeight="1">
       <c r="B81" s="453" t="s">
         <v>98</v>
       </c>
       <c r="C81" s="453"/>
       <c r="D81" s="453"/>
       <c r="E81" s="453"/>
       <c r="F81" s="453"/>
       <c r="G81" s="453"/>
       <c r="H81" s="453"/>
       <c r="I81" s="453"/>
     </row>
     <row r="82" spans="1:21">
       <c r="B82" s="435" t="s">
         <v>99</v>
       </c>
       <c r="C82" s="436"/>
       <c r="D82" s="436"/>
       <c r="E82" s="437"/>
-      <c r="F82" s="251"/>
-[...2 lines deleted...]
-      <c r="I82" s="251"/>
+      <c r="F82" s="249"/>
+      <c r="G82" s="232"/>
+      <c r="H82" s="212"/>
+      <c r="I82" s="249"/>
     </row>
     <row r="83" spans="1:21">
       <c r="B83" s="435" t="s">
         <v>100</v>
       </c>
       <c r="C83" s="436"/>
       <c r="D83" s="436"/>
       <c r="E83" s="437"/>
-      <c r="F83" s="251"/>
-[...2 lines deleted...]
-      <c r="I83" s="251"/>
+      <c r="F83" s="249"/>
+      <c r="G83" s="232"/>
+      <c r="H83" s="212"/>
+      <c r="I83" s="249"/>
     </row>
     <row r="84" spans="1:21">
       <c r="B84" s="435"/>
       <c r="C84" s="436"/>
       <c r="D84" s="436"/>
       <c r="E84" s="437"/>
-      <c r="F84" s="251"/>
-[...2 lines deleted...]
-      <c r="I84" s="251"/>
+      <c r="F84" s="249"/>
+      <c r="G84" s="232"/>
+      <c r="H84" s="212"/>
+      <c r="I84" s="249"/>
     </row>
     <row r="85" spans="1:21">
-      <c r="B85" s="252"/>
-[...6 lines deleted...]
-      <c r="I85" s="251"/>
+      <c r="B85" s="250"/>
+      <c r="C85" s="250"/>
+      <c r="D85" s="250"/>
+      <c r="E85" s="250"/>
+      <c r="F85" s="249"/>
+      <c r="G85" s="232"/>
+      <c r="H85" s="212"/>
+      <c r="I85" s="249"/>
     </row>
     <row r="86" spans="1:21">
       <c r="E86" s="105" t="s">
         <v>101</v>
       </c>
       <c r="F86" s="106">
         <f>SUM(F82:F85)</f>
         <v>0</v>
       </c>
       <c r="G86" s="15"/>
       <c r="I86" s="106">
         <f>SUM(I82:I85)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:21" ht="18.75">
+    <row r="87" spans="1:21" ht="18.5">
       <c r="A87" s="69"/>
       <c r="B87" s="91" t="s">
         <v>102</v>
       </c>
       <c r="K87" s="83"/>
       <c r="L87" s="83"/>
       <c r="M87" s="67"/>
       <c r="N87" s="67"/>
       <c r="O87" s="67"/>
       <c r="P87" s="67"/>
       <c r="Q87" s="67"/>
       <c r="R87" s="67"/>
       <c r="S87" s="67"/>
       <c r="T87" s="67"/>
       <c r="U87" s="67"/>
     </row>
-    <row r="88" spans="1:21" ht="15.75">
+    <row r="88" spans="1:21" ht="15.5">
       <c r="A88" s="69"/>
       <c r="B88" s="445"/>
       <c r="C88" s="446"/>
       <c r="D88" s="446"/>
       <c r="E88" s="446"/>
       <c r="F88" s="446"/>
       <c r="G88" s="446"/>
       <c r="H88" s="446"/>
       <c r="I88" s="446"/>
       <c r="J88" s="446"/>
       <c r="K88" s="83"/>
       <c r="L88" s="83"/>
       <c r="M88" s="67"/>
       <c r="N88" s="67"/>
       <c r="O88" s="67"/>
       <c r="P88" s="67"/>
       <c r="Q88" s="67"/>
       <c r="R88" s="67"/>
       <c r="S88" s="67"/>
       <c r="T88" s="67"/>
       <c r="U88" s="67"/>
     </row>
-    <row r="89" spans="1:21" ht="15.75">
+    <row r="89" spans="1:21" ht="15.5">
       <c r="A89" s="69"/>
       <c r="B89" s="447"/>
       <c r="C89" s="448"/>
       <c r="D89" s="448"/>
       <c r="E89" s="448"/>
       <c r="F89" s="448"/>
       <c r="G89" s="448"/>
       <c r="H89" s="448"/>
       <c r="I89" s="448"/>
       <c r="J89" s="448"/>
       <c r="K89" s="83"/>
       <c r="L89" s="83"/>
     </row>
-    <row r="90" spans="1:21" ht="15.75">
+    <row r="90" spans="1:21" ht="15.5">
       <c r="A90" s="69"/>
       <c r="B90" s="449"/>
       <c r="C90" s="450"/>
       <c r="D90" s="450"/>
       <c r="E90" s="450"/>
       <c r="F90" s="450"/>
       <c r="G90" s="450"/>
       <c r="H90" s="450"/>
       <c r="I90" s="450"/>
       <c r="J90" s="450"/>
       <c r="K90" s="83"/>
       <c r="L90" s="83"/>
     </row>
-    <row r="91" spans="1:21" ht="15.75">
+    <row r="91" spans="1:21" ht="15.5">
       <c r="K91" s="83"/>
       <c r="L91" s="83"/>
     </row>
-    <row r="92" spans="1:21" ht="15.75">
+    <row r="92" spans="1:21" ht="15.5">
       <c r="K92" s="83"/>
       <c r="L92" s="83"/>
     </row>
-    <row r="93" spans="1:21" ht="15.75">
+    <row r="93" spans="1:21" ht="15.5">
       <c r="K93" s="83"/>
       <c r="L93" s="83"/>
     </row>
   </sheetData>
   <sheetProtection password="EB4E" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
   <mergeCells count="67">
     <mergeCell ref="B83:E83"/>
     <mergeCell ref="B62:E62"/>
     <mergeCell ref="B69:E69"/>
     <mergeCell ref="B71:E71"/>
     <mergeCell ref="B60:E60"/>
     <mergeCell ref="B61:E61"/>
     <mergeCell ref="B64:E64"/>
     <mergeCell ref="B66:E66"/>
     <mergeCell ref="B65:E65"/>
     <mergeCell ref="B57:E57"/>
     <mergeCell ref="B58:E58"/>
     <mergeCell ref="B59:E59"/>
     <mergeCell ref="B88:J90"/>
     <mergeCell ref="B72:E72"/>
     <mergeCell ref="B73:E73"/>
     <mergeCell ref="B74:E74"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B82:E82"/>
     <mergeCell ref="B67:E67"/>
@@ -11566,74 +11493,74 @@
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B19:E19"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="90" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:W79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+    <sheetView tabSelected="1" topLeftCell="E43" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="M47" sqref="M47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="2.42578125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="11.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.453125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="15" style="1" customWidth="1"/>
-    <col min="4" max="4" width="17.5703125" style="1" customWidth="1"/>
-    <col min="5" max="5" width="19.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.54296875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
     <col min="6" max="6" width="20" style="1" customWidth="1"/>
-    <col min="7" max="7" width="19.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="19" style="1" customWidth="1"/>
-    <col min="9" max="9" width="19.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="17.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="19.54296875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="18.1796875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="17.81640625" style="1" customWidth="1"/>
     <col min="12" max="13" width="16" style="2" customWidth="1"/>
-    <col min="14" max="14" width="16.28515625" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="22" max="16384" width="11.42578125" style="1"/>
+    <col min="14" max="14" width="16.26953125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="10.453125" style="2" customWidth="1"/>
+    <col min="16" max="16" width="14.81640625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="9.54296875" style="2" customWidth="1"/>
+    <col min="18" max="21" width="11.453125" style="2"/>
+    <col min="22" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:21" ht="18" customHeight="1">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="2:21">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
@@ -11679,1552 +11606,1558 @@
     <row r="6" spans="2:21" ht="13.5" customHeight="1" thickBot="1">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="2:21">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="2"/>
     </row>
     <row r="8" spans="2:21" ht="18">
       <c r="B8" s="17" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
     </row>
-    <row r="9" spans="2:21" s="160" customFormat="1" ht="24" customHeight="1">
-[...45 lines deleted...]
-      <c r="U10" s="159"/>
+    <row r="9" spans="2:21" s="158" customFormat="1" ht="24" customHeight="1">
+      <c r="B9" s="346" t="s">
+        <v>213</v>
+      </c>
+      <c r="C9" s="157"/>
+      <c r="D9" s="157"/>
+      <c r="E9" s="157"/>
+      <c r="F9" s="157"/>
+      <c r="G9" s="157"/>
+      <c r="H9" s="157"/>
+      <c r="I9" s="157"/>
+      <c r="J9" s="157"/>
+      <c r="K9" s="157"/>
+      <c r="L9" s="157"/>
+      <c r="M9" s="157"/>
+      <c r="N9" s="157"/>
+      <c r="O9" s="157"/>
+      <c r="P9" s="157"/>
+      <c r="Q9" s="157"/>
+      <c r="R9" s="157"/>
+      <c r="S9" s="157"/>
+      <c r="T9" s="157"/>
+      <c r="U9" s="157"/>
+    </row>
+    <row r="10" spans="2:21" s="158" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B10" s="346" t="s">
+        <v>246</v>
+      </c>
+      <c r="C10" s="156"/>
+      <c r="D10" s="156"/>
+      <c r="E10" s="156"/>
+      <c r="F10" s="156"/>
+      <c r="G10" s="156"/>
+      <c r="H10" s="157"/>
+      <c r="I10" s="157"/>
+      <c r="J10" s="157"/>
+      <c r="K10" s="157"/>
+      <c r="L10" s="157"/>
+      <c r="M10" s="157"/>
+      <c r="N10" s="157"/>
+      <c r="O10" s="157"/>
+      <c r="P10" s="157"/>
+      <c r="Q10" s="157"/>
+      <c r="R10" s="157"/>
+      <c r="S10" s="157"/>
+      <c r="T10" s="157"/>
+      <c r="U10" s="157"/>
     </row>
     <row r="11" spans="2:21" ht="9.75" customHeight="1">
       <c r="B11" s="17"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
     </row>
     <row r="12" spans="2:21" ht="15" customHeight="1">
       <c r="B12" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
     </row>
     <row r="13" spans="2:21" ht="12" customHeight="1" thickBot="1">
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
     </row>
     <row r="14" spans="2:21" ht="17.25" customHeight="1">
       <c r="B14" s="463" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="C14" s="464"/>
       <c r="D14" s="464"/>
       <c r="E14" s="464"/>
       <c r="F14" s="464"/>
       <c r="G14" s="464"/>
       <c r="H14" s="465"/>
       <c r="I14" s="466"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
     </row>
     <row r="15" spans="2:21" ht="105" customHeight="1" thickBot="1">
       <c r="B15" s="467"/>
       <c r="C15" s="468"/>
       <c r="D15" s="468"/>
       <c r="E15" s="468"/>
       <c r="F15" s="468"/>
       <c r="G15" s="468"/>
       <c r="H15" s="469"/>
       <c r="I15" s="470"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
     </row>
     <row r="16" spans="2:21" ht="35.25" customHeight="1" thickBot="1">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
     </row>
     <row r="17" spans="1:23" ht="194.25" customHeight="1" thickBot="1">
       <c r="B17" s="481" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="C17" s="482"/>
       <c r="D17" s="482"/>
       <c r="E17" s="482"/>
       <c r="F17" s="482"/>
       <c r="G17" s="482"/>
       <c r="H17" s="482"/>
       <c r="I17" s="483"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="15"/>
       <c r="B19" s="71" t="s">
         <v>156</v>
       </c>
       <c r="C19" s="16"/>
       <c r="D19" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="E19" s="253" t="s">
+      <c r="E19" s="251" t="s">
         <v>107</v>
       </c>
-      <c r="F19" s="254" t="s">
+      <c r="F19" s="252" t="s">
         <v>108</v>
       </c>
-      <c r="G19" s="253" t="s">
+      <c r="G19" s="251" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="20" t="s">
         <v>110</v>
       </c>
       <c r="R19" s="15"/>
       <c r="T19" s="15"/>
       <c r="U19" s="19"/>
     </row>
-    <row r="20" spans="1:23" s="2" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>240</v>
+    <row r="20" spans="1:23" s="2" customFormat="1" ht="14">
+      <c r="E20" s="345" t="s">
+        <v>236</v>
       </c>
       <c r="F20" s="125"/>
     </row>
     <row r="21" spans="1:23" ht="11.25" customHeight="1">
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="B22" s="144" t="s">
+      <c r="B22" s="143" t="s">
         <v>163</v>
       </c>
       <c r="C22" s="2"/>
-      <c r="D22" s="133"/>
-      <c r="E22" s="255"/>
+      <c r="D22" s="132"/>
+      <c r="E22" s="253"/>
       <c r="F22" s="62"/>
       <c r="G22" s="62"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
     </row>
     <row r="23" spans="1:23" ht="7.5" customHeight="1">
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
     </row>
     <row r="24" spans="1:23" ht="5.25" customHeight="1">
       <c r="B24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
     </row>
     <row r="25" spans="1:23" s="111" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B25" s="143"/>
-[...16 lines deleted...]
-      <c r="U25" s="143"/>
+      <c r="B25" s="142"/>
+      <c r="E25" s="142"/>
+      <c r="F25" s="142"/>
+      <c r="G25" s="142"/>
+      <c r="H25" s="142"/>
+      <c r="I25" s="142"/>
+      <c r="J25" s="142"/>
+      <c r="K25" s="142"/>
+      <c r="L25" s="142"/>
+      <c r="M25" s="142"/>
+      <c r="N25" s="142"/>
+      <c r="O25" s="142"/>
+      <c r="P25" s="142"/>
+      <c r="Q25" s="142"/>
+      <c r="R25" s="142"/>
+      <c r="S25" s="142"/>
+      <c r="T25" s="142"/>
+      <c r="U25" s="142"/>
     </row>
     <row r="26" spans="1:23" s="111" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B26" s="329" t="s">
+      <c r="B26" s="327" t="s">
         <v>111</v>
       </c>
-      <c r="C26" s="330"/>
-[...13 lines deleted...]
-      <c r="Q26" s="143"/>
+      <c r="C26" s="328"/>
+      <c r="D26" s="329"/>
+      <c r="E26" s="329"/>
+      <c r="F26" s="329"/>
+      <c r="G26" s="329"/>
+      <c r="H26" s="329"/>
+      <c r="I26" s="330"/>
+      <c r="J26" s="142"/>
+      <c r="K26" s="142"/>
+      <c r="L26" s="142"/>
+      <c r="M26" s="142"/>
+      <c r="N26" s="142"/>
+      <c r="O26" s="142"/>
+      <c r="P26" s="142"/>
+      <c r="Q26" s="142"/>
     </row>
     <row r="27" spans="1:23" s="111" customFormat="1">
-      <c r="B27" s="333" t="s">
+      <c r="B27" s="331" t="s">
+        <v>223</v>
+      </c>
+      <c r="E27" s="142"/>
+      <c r="F27" s="142"/>
+      <c r="G27" s="142"/>
+      <c r="H27" s="142"/>
+      <c r="I27" s="332"/>
+      <c r="J27" s="142"/>
+      <c r="K27" s="142"/>
+      <c r="L27" s="142"/>
+      <c r="M27" s="142"/>
+      <c r="N27" s="142"/>
+      <c r="O27" s="142"/>
+      <c r="P27" s="142"/>
+      <c r="Q27" s="142"/>
+      <c r="R27" s="142"/>
+      <c r="S27" s="142"/>
+      <c r="T27" s="142"/>
+      <c r="U27" s="142"/>
+    </row>
+    <row r="28" spans="1:23" s="111" customFormat="1">
+      <c r="B28" s="331" t="s">
+        <v>247</v>
+      </c>
+      <c r="E28" s="142"/>
+      <c r="F28" s="142"/>
+      <c r="G28" s="142"/>
+      <c r="H28" s="142"/>
+      <c r="I28" s="332"/>
+      <c r="J28" s="142"/>
+      <c r="K28" s="142"/>
+      <c r="L28" s="142"/>
+      <c r="M28" s="142"/>
+      <c r="N28" s="142"/>
+      <c r="O28" s="142"/>
+      <c r="P28" s="142"/>
+      <c r="Q28" s="142"/>
+      <c r="R28" s="142"/>
+      <c r="S28" s="142"/>
+      <c r="T28" s="142"/>
+      <c r="U28" s="142"/>
+    </row>
+    <row r="29" spans="1:23" s="111" customFormat="1" ht="3.75" customHeight="1">
+      <c r="B29" s="333"/>
+      <c r="E29" s="142"/>
+      <c r="F29" s="142"/>
+      <c r="G29" s="142"/>
+      <c r="H29" s="142"/>
+      <c r="I29" s="332"/>
+      <c r="J29" s="142"/>
+      <c r="K29" s="142"/>
+      <c r="L29" s="142"/>
+      <c r="M29" s="142"/>
+      <c r="N29" s="142"/>
+      <c r="O29" s="142"/>
+      <c r="P29" s="142"/>
+      <c r="Q29" s="142"/>
+      <c r="R29" s="142"/>
+      <c r="S29" s="142"/>
+      <c r="T29" s="142"/>
+      <c r="U29" s="142"/>
+    </row>
+    <row r="30" spans="1:23" s="111" customFormat="1">
+      <c r="B30" s="331" t="s">
+        <v>234</v>
+      </c>
+      <c r="E30" s="142"/>
+      <c r="F30" s="142"/>
+      <c r="G30" s="142"/>
+      <c r="H30" s="142"/>
+      <c r="I30" s="332"/>
+      <c r="J30" s="142"/>
+      <c r="K30" s="142"/>
+      <c r="L30" s="142"/>
+      <c r="M30" s="142"/>
+      <c r="N30" s="142"/>
+      <c r="O30" s="142"/>
+      <c r="P30" s="142"/>
+      <c r="Q30" s="142"/>
+      <c r="R30" s="142"/>
+      <c r="S30" s="142"/>
+      <c r="T30" s="142"/>
+      <c r="U30" s="142"/>
+    </row>
+    <row r="31" spans="1:23" s="111" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B31" s="336" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="275"/>
+      <c r="E31" s="276"/>
+      <c r="F31" s="276"/>
+      <c r="G31" s="276"/>
+      <c r="I31" s="287"/>
+      <c r="K31" s="142"/>
+      <c r="L31" s="142"/>
+      <c r="M31" s="142"/>
+      <c r="N31" s="142"/>
+      <c r="O31" s="142"/>
+      <c r="P31" s="142"/>
+      <c r="Q31" s="142"/>
+      <c r="R31" s="142"/>
+      <c r="S31" s="142"/>
+      <c r="T31" s="142"/>
+      <c r="U31" s="142"/>
+    </row>
+    <row r="32" spans="1:23" s="111" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B32" s="274"/>
+      <c r="C32" s="277"/>
+      <c r="D32" s="278"/>
+      <c r="F32" s="275"/>
+      <c r="I32" s="287"/>
+      <c r="K32" s="142"/>
+      <c r="L32" s="142"/>
+      <c r="M32" s="142"/>
+      <c r="N32" s="142"/>
+      <c r="O32" s="142"/>
+      <c r="P32" s="142"/>
+      <c r="Q32" s="142"/>
+      <c r="R32" s="142"/>
+      <c r="S32" s="142"/>
+      <c r="T32" s="142"/>
+      <c r="U32" s="142"/>
+    </row>
+    <row r="33" spans="1:21" s="279" customFormat="1" ht="51" customHeight="1">
+      <c r="B33" s="280"/>
+      <c r="C33" s="275"/>
+      <c r="D33" s="352" t="s">
         <v>226</v>
       </c>
-      <c r="E27" s="143"/>
-[...149 lines deleted...]
-    <row r="34" spans="1:21" s="281" customFormat="1" ht="39.75" customHeight="1">
+      <c r="E33" s="352" t="s">
+        <v>248</v>
+      </c>
+      <c r="F33" s="334" t="s">
+        <v>227</v>
+      </c>
+      <c r="G33" s="335" t="s">
+        <v>228</v>
+      </c>
+      <c r="H33" s="370" t="s">
+        <v>278</v>
+      </c>
+      <c r="I33" s="337"/>
+      <c r="J33" s="281"/>
+      <c r="K33" s="281"/>
+      <c r="L33" s="282"/>
+      <c r="M33" s="282"/>
+      <c r="N33" s="282"/>
+      <c r="O33" s="282"/>
+      <c r="P33" s="282"/>
+      <c r="Q33" s="282"/>
+      <c r="R33" s="282"/>
+    </row>
+    <row r="34" spans="1:21" s="279" customFormat="1" ht="39.75" customHeight="1">
       <c r="B34" s="478" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C34" s="479"/>
-      <c r="D34" s="285"/>
-[...13 lines deleted...]
-      <c r="R34" s="284"/>
+      <c r="D34" s="283"/>
+      <c r="E34" s="283"/>
+      <c r="F34" s="283"/>
+      <c r="G34" s="283"/>
+      <c r="H34" s="283"/>
+      <c r="I34" s="338"/>
+      <c r="J34" s="281"/>
+      <c r="K34" s="281"/>
+      <c r="L34" s="282"/>
+      <c r="M34" s="282"/>
+      <c r="N34" s="282"/>
+      <c r="O34" s="282"/>
+      <c r="P34" s="282"/>
+      <c r="Q34" s="282"/>
+      <c r="R34" s="282"/>
     </row>
     <row r="35" spans="1:21" s="111" customFormat="1" ht="30" customHeight="1">
       <c r="B35" s="478" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C35" s="480"/>
-      <c r="D35" s="286"/>
-[...18 lines deleted...]
-      <c r="I36" s="288"/>
+      <c r="D35" s="284"/>
+      <c r="E35" s="284"/>
+      <c r="F35" s="284"/>
+      <c r="G35" s="284"/>
+      <c r="H35" s="284"/>
+      <c r="I35" s="141"/>
+      <c r="J35" s="281"/>
+      <c r="K35" s="281"/>
+      <c r="L35" s="281"/>
+      <c r="M35" s="281"/>
+      <c r="N35" s="142"/>
+      <c r="O35" s="142"/>
+      <c r="P35" s="142"/>
+      <c r="Q35" s="142"/>
+      <c r="R35" s="142"/>
+      <c r="S35" s="142"/>
+    </row>
+    <row r="36" spans="1:21" s="285" customFormat="1" ht="31.5" customHeight="1">
+      <c r="B36" s="318"/>
+      <c r="I36" s="286"/>
     </row>
     <row r="37" spans="1:21" s="111" customFormat="1" ht="8.25" customHeight="1">
-      <c r="B37" s="141"/>
+      <c r="B37" s="140"/>
       <c r="C37" s="115"/>
       <c r="D37" s="115"/>
-      <c r="G37" s="277"/>
-[...11 lines deleted...]
-      <c r="U37" s="143"/>
+      <c r="G37" s="275"/>
+      <c r="H37" s="275"/>
+      <c r="I37" s="332"/>
+      <c r="L37" s="142"/>
+      <c r="M37" s="142"/>
+      <c r="N37" s="142"/>
+      <c r="O37" s="142"/>
+      <c r="P37" s="142"/>
+      <c r="Q37" s="142"/>
+      <c r="R37" s="142"/>
+      <c r="S37" s="142"/>
+      <c r="T37" s="142"/>
+      <c r="U37" s="142"/>
     </row>
     <row r="38" spans="1:21" s="111" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B38" s="295" t="s">
+      <c r="B38" s="293" t="s">
         <v>164</v>
       </c>
-      <c r="I38" s="142"/>
-[...19 lines deleted...]
-      <c r="I39" s="294"/>
+      <c r="I38" s="141"/>
+      <c r="L38" s="142"/>
+      <c r="M38" s="142"/>
+      <c r="N38" s="142"/>
+      <c r="O38" s="142"/>
+      <c r="P38" s="142"/>
+      <c r="Q38" s="142"/>
+      <c r="R38" s="142"/>
+      <c r="S38" s="142"/>
+      <c r="T38" s="142"/>
+      <c r="U38" s="142"/>
+    </row>
+    <row r="39" spans="1:21" s="281" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
+      <c r="B39" s="288"/>
+      <c r="C39" s="289"/>
+      <c r="D39" s="289"/>
+      <c r="E39" s="289"/>
+      <c r="F39" s="290"/>
+      <c r="G39" s="291"/>
+      <c r="H39" s="289"/>
+      <c r="I39" s="292"/>
     </row>
     <row r="40" spans="1:21" s="111" customFormat="1">
-      <c r="L40" s="143"/>
-[...8 lines deleted...]
-      <c r="U40" s="143"/>
+      <c r="L40" s="142"/>
+      <c r="M40" s="142"/>
+      <c r="N40" s="142"/>
+      <c r="O40" s="142"/>
+      <c r="P40" s="142"/>
+      <c r="Q40" s="142"/>
+      <c r="R40" s="142"/>
+      <c r="S40" s="142"/>
+      <c r="T40" s="142"/>
+      <c r="U40" s="142"/>
     </row>
     <row r="41" spans="1:21" ht="15" customHeight="1">
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="G41" s="41"/>
       <c r="H41" s="41"/>
       <c r="I41" s="2"/>
     </row>
     <row r="42" spans="1:21" ht="18.75" customHeight="1">
       <c r="B42" s="3" t="s">
         <v>113</v>
       </c>
       <c r="G42" s="125"/>
     </row>
-    <row r="43" spans="1:21" ht="120">
-      <c r="B43" s="381" t="s">
+    <row r="43" spans="1:21" ht="84.5">
+      <c r="B43" s="379" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
-      <c r="F43" s="383">
+      <c r="F43" s="381">
         <v>0.6</v>
       </c>
-      <c r="G43" s="384" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="385">
+      <c r="G43" s="382" t="s">
+        <v>292</v>
+      </c>
+      <c r="H43" s="383">
         <v>1</v>
       </c>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
     </row>
-    <row r="44" spans="1:21" ht="18">
-[...1 lines deleted...]
-        <v>245</v>
+    <row r="44" spans="1:21" ht="17.5">
+      <c r="B44" s="344" t="s">
+        <v>241</v>
       </c>
       <c r="C44" s="125"/>
       <c r="D44" s="125"/>
       <c r="E44" s="125"/>
       <c r="F44" s="2"/>
-      <c r="G44" s="380"/>
+      <c r="G44" s="378"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
     </row>
     <row r="45" spans="1:21" s="111" customFormat="1" ht="13.5" customHeight="1">
-      <c r="L45" s="143"/>
-[...8 lines deleted...]
-      <c r="U45" s="143"/>
+      <c r="K45" s="384">
+        <v>0.83699999999999997</v>
+      </c>
+      <c r="L45" s="385">
+        <f>8.37*5.5%</f>
+        <v>0.46034999999999998</v>
+      </c>
+      <c r="M45" s="142"/>
+      <c r="N45" s="142"/>
+      <c r="O45" s="142"/>
+      <c r="P45" s="142"/>
+      <c r="Q45" s="142"/>
+      <c r="R45" s="142"/>
+      <c r="S45" s="142"/>
+      <c r="T45" s="142"/>
+      <c r="U45" s="142"/>
     </row>
     <row r="46" spans="1:21" s="111" customFormat="1" ht="84.75" customHeight="1">
-      <c r="A46" s="296"/>
+      <c r="A46" s="294"/>
       <c r="B46" s="32" t="s">
         <v>115</v>
       </c>
-      <c r="C46" s="314" t="s">
+      <c r="C46" s="312" t="s">
+        <v>250</v>
+      </c>
+      <c r="D46" s="312" t="s">
+        <v>230</v>
+      </c>
+      <c r="E46" s="313" t="s">
+        <v>251</v>
+      </c>
+      <c r="F46" s="313" t="s">
+        <v>252</v>
+      </c>
+      <c r="G46" s="313" t="s">
+        <v>253</v>
+      </c>
+      <c r="H46" s="313" t="s">
         <v>254</v>
       </c>
-      <c r="D46" s="314" t="s">
-[...17 lines deleted...]
-      <c r="J46" s="161" t="s">
+      <c r="I46" s="313" t="s">
+        <v>279</v>
+      </c>
+      <c r="J46" s="159" t="s">
         <v>116</v>
       </c>
-      <c r="K46" s="161" t="s">
-[...15 lines deleted...]
-      <c r="S46" s="143"/>
+      <c r="K46" s="159" t="s">
+        <v>304</v>
+      </c>
+      <c r="L46" s="159" t="s">
+        <v>305</v>
+      </c>
+      <c r="M46" s="159" t="s">
+        <v>291</v>
+      </c>
+      <c r="N46" s="159" t="s">
+        <v>262</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="142"/>
+      <c r="Q46" s="142"/>
+      <c r="R46" s="142"/>
+      <c r="S46" s="142"/>
     </row>
     <row r="47" spans="1:21" s="111" customFormat="1">
-      <c r="A47" s="296"/>
+      <c r="A47" s="294"/>
       <c r="B47" s="33" t="s">
         <v>117</v>
       </c>
-      <c r="C47" s="297"/>
-[...6 lines deleted...]
-      <c r="J47" s="300">
+      <c r="C47" s="295"/>
+      <c r="D47" s="296"/>
+      <c r="E47" s="297"/>
+      <c r="F47" s="297"/>
+      <c r="G47" s="297"/>
+      <c r="H47" s="297"/>
+      <c r="I47" s="297"/>
+      <c r="J47" s="298">
         <f>(E47*$D$35)+(F47*$E$35)+(G47*$F$35)+(H47*$G$35)+(I47*$H$35)</f>
         <v>0</v>
       </c>
-      <c r="K47" s="300">
-        <f>J47*0.837</f>
+      <c r="K47" s="298">
+        <f>J47*K$45</f>
         <v>0</v>
       </c>
-      <c r="L47" s="300">
-        <f>J47*(8.37*0.055)</f>
+      <c r="L47" s="298">
+        <f>J47*L$45</f>
         <v>0</v>
       </c>
-      <c r="M47" s="300" cm="1">
+      <c r="M47" s="298" cm="1">
         <f t="array" ref="M47">_xlfn.IFS(H$43=1,J47*F$43,H$43=2,0)</f>
         <v>0</v>
       </c>
-      <c r="N47" s="300">
+      <c r="N47" s="298">
         <f>SUM(K47:M47)</f>
         <v>0</v>
       </c>
       <c r="O47" s="472" t="s">
-        <v>279</v>
-[...4 lines deleted...]
-      <c r="S47" s="143"/>
+        <v>275</v>
+      </c>
+      <c r="P47" s="142"/>
+      <c r="Q47" s="142"/>
+      <c r="R47" s="142"/>
+      <c r="S47" s="142"/>
     </row>
     <row r="48" spans="1:21" s="111" customFormat="1">
-      <c r="A48" s="296"/>
+      <c r="A48" s="294"/>
       <c r="B48" s="33" t="s">
         <v>118</v>
       </c>
-      <c r="C48" s="301"/>
-[...6 lines deleted...]
-      <c r="J48" s="300">
+      <c r="C48" s="299"/>
+      <c r="D48" s="300"/>
+      <c r="E48" s="301"/>
+      <c r="F48" s="301"/>
+      <c r="G48" s="301"/>
+      <c r="H48" s="301"/>
+      <c r="I48" s="301"/>
+      <c r="J48" s="298">
         <f t="shared" ref="J48:J58" si="0">(E48*$D$35)+(F48*$E$35)+(G48*$F$35)+(H48*$G$35)+(I48*$H$35)</f>
         <v>0</v>
       </c>
-      <c r="K48" s="300">
-        <f t="shared" ref="K48:K58" si="1">J48*0.837</f>
+      <c r="K48" s="298">
+        <f t="shared" ref="K48:K58" si="1">J48*K$45</f>
         <v>0</v>
       </c>
-      <c r="L48" s="300">
-        <f>J48*(8.37*0.055)</f>
+      <c r="L48" s="298">
+        <f t="shared" ref="L48:L58" si="2">J48*L$45</f>
         <v>0</v>
       </c>
-      <c r="M48" s="300" cm="1">
+      <c r="M48" s="298" cm="1">
         <f t="array" ref="M48">_xlfn.IFS(H$43=1,J48*F$43,H$43=2,0)</f>
         <v>0</v>
       </c>
-      <c r="N48" s="300">
-        <f t="shared" ref="N48:N58" si="2">SUM(K48:M48)</f>
+      <c r="N48" s="298">
+        <f t="shared" ref="N48:N58" si="3">SUM(K48:M48)</f>
         <v>0</v>
       </c>
       <c r="O48" s="473"/>
-      <c r="P48" s="143"/>
-[...2 lines deleted...]
-      <c r="S48" s="143"/>
+      <c r="P48" s="142"/>
+      <c r="Q48" s="142"/>
+      <c r="R48" s="142"/>
+      <c r="S48" s="142"/>
     </row>
     <row r="49" spans="1:21" s="111" customFormat="1">
-      <c r="A49" s="296"/>
+      <c r="A49" s="294"/>
       <c r="B49" s="33" t="s">
         <v>119</v>
       </c>
-      <c r="C49" s="301"/>
-[...6 lines deleted...]
-      <c r="J49" s="300">
+      <c r="C49" s="299"/>
+      <c r="D49" s="300"/>
+      <c r="E49" s="301"/>
+      <c r="F49" s="301"/>
+      <c r="G49" s="301"/>
+      <c r="H49" s="301"/>
+      <c r="I49" s="301"/>
+      <c r="J49" s="298">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K49" s="300">
+      <c r="K49" s="298">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L49" s="300">
-        <f t="shared" ref="L49:L58" si="3">J49*(8.37*0.055)</f>
+      <c r="L49" s="298">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M49" s="300" cm="1">
+      <c r="M49" s="298" cm="1">
         <f t="array" ref="M49">_xlfn.IFS(H$43=1,J49*F$43,H$43=2,0)</f>
         <v>0</v>
       </c>
-      <c r="N49" s="300">
+      <c r="N49" s="298">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O49" s="473"/>
+      <c r="P49" s="142"/>
+      <c r="Q49" s="142"/>
+      <c r="R49" s="142"/>
+      <c r="S49" s="142"/>
+    </row>
+    <row r="50" spans="1:21" s="111" customFormat="1">
+      <c r="A50" s="294"/>
+      <c r="B50" s="33" t="s">
+        <v>120</v>
+      </c>
+      <c r="C50" s="299"/>
+      <c r="D50" s="300"/>
+      <c r="E50" s="301"/>
+      <c r="F50" s="301"/>
+      <c r="G50" s="301"/>
+      <c r="H50" s="301"/>
+      <c r="I50" s="301"/>
+      <c r="J50" s="298">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K50" s="298">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L50" s="298">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O49" s="473"/>
-[...17 lines deleted...]
-      <c r="J50" s="300">
+      <c r="M50" s="298" cm="1">
+        <f t="array" ref="M50">_xlfn.IFS(H$43=1,J50*F$43,H$43=2,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N50" s="298">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O50" s="473"/>
+      <c r="P50" s="142"/>
+      <c r="Q50" s="142"/>
+      <c r="R50" s="142"/>
+      <c r="S50" s="142"/>
+    </row>
+    <row r="51" spans="1:21" s="111" customFormat="1">
+      <c r="A51" s="294"/>
+      <c r="B51" s="33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C51" s="299"/>
+      <c r="D51" s="300"/>
+      <c r="E51" s="301"/>
+      <c r="F51" s="301"/>
+      <c r="G51" s="301"/>
+      <c r="H51" s="301"/>
+      <c r="I51" s="301"/>
+      <c r="J51" s="298">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K50" s="300">
+      <c r="K51" s="298">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L50" s="300">
+      <c r="L51" s="298">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M51" s="298" cm="1">
+        <f t="array" ref="M51">_xlfn.IFS(H$43=1,J51*F$43,H$43=2,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N51" s="298">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M50" s="300" cm="1">
-        <f t="array" ref="M50">_xlfn.IFS(H$43=1,J50*F$43,H$43=2,0)</f>
+      <c r="O51" s="473"/>
+      <c r="P51" s="142"/>
+      <c r="Q51" s="142"/>
+      <c r="R51" s="142"/>
+      <c r="S51" s="142"/>
+    </row>
+    <row r="52" spans="1:21" s="111" customFormat="1" ht="15" customHeight="1">
+      <c r="A52" s="294"/>
+      <c r="B52" s="33" t="s">
+        <v>122</v>
+      </c>
+      <c r="C52" s="299"/>
+      <c r="D52" s="300"/>
+      <c r="E52" s="301"/>
+      <c r="F52" s="301"/>
+      <c r="G52" s="301"/>
+      <c r="H52" s="301"/>
+      <c r="I52" s="301"/>
+      <c r="J52" s="298">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N50" s="300">
+      <c r="K52" s="298">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L52" s="298">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O50" s="473"/>
-[...17 lines deleted...]
-      <c r="J51" s="300">
+      <c r="M52" s="298" cm="1">
+        <f t="array" ref="M52">_xlfn.IFS(H$43=1,J52*F$43,H$43=2,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N52" s="298">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O52" s="473"/>
+      <c r="P52" s="142"/>
+      <c r="Q52" s="142"/>
+      <c r="R52" s="142"/>
+      <c r="S52" s="142"/>
+    </row>
+    <row r="53" spans="1:21" s="111" customFormat="1">
+      <c r="A53" s="294"/>
+      <c r="B53" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="299"/>
+      <c r="D53" s="300"/>
+      <c r="E53" s="301"/>
+      <c r="F53" s="301"/>
+      <c r="G53" s="301"/>
+      <c r="H53" s="301"/>
+      <c r="I53" s="301"/>
+      <c r="J53" s="298">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K51" s="300">
+      <c r="K53" s="298">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L51" s="300">
+      <c r="L53" s="298">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M53" s="298" cm="1">
+        <f t="array" ref="M53">_xlfn.IFS(H$43=1,J53*F$43,H$43=2,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N53" s="298">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M51" s="300" cm="1">
-        <f t="array" ref="M51">_xlfn.IFS(H$43=1,J51*F$43,H$43=2,0)</f>
+      <c r="O53" s="473"/>
+      <c r="P53" s="142"/>
+      <c r="Q53" s="142"/>
+      <c r="R53" s="142"/>
+      <c r="S53" s="142"/>
+    </row>
+    <row r="54" spans="1:21" s="111" customFormat="1">
+      <c r="A54" s="294"/>
+      <c r="B54" s="33" t="s">
+        <v>124</v>
+      </c>
+      <c r="C54" s="299"/>
+      <c r="D54" s="300"/>
+      <c r="E54" s="301"/>
+      <c r="F54" s="301"/>
+      <c r="G54" s="301"/>
+      <c r="H54" s="301"/>
+      <c r="I54" s="301"/>
+      <c r="J54" s="298">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N51" s="300">
+      <c r="K54" s="298">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L54" s="298">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O51" s="473"/>
-[...17 lines deleted...]
-      <c r="J52" s="300">
+      <c r="M54" s="298">
+        <f>J54*F$43</f>
+        <v>0</v>
+      </c>
+      <c r="N54" s="298">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O54" s="473"/>
+      <c r="P54" s="142"/>
+      <c r="Q54" s="142"/>
+      <c r="R54" s="142"/>
+      <c r="S54" s="142"/>
+    </row>
+    <row r="55" spans="1:21" s="111" customFormat="1">
+      <c r="A55" s="294"/>
+      <c r="B55" s="33" t="s">
+        <v>125</v>
+      </c>
+      <c r="C55" s="299"/>
+      <c r="D55" s="300"/>
+      <c r="E55" s="301"/>
+      <c r="F55" s="301"/>
+      <c r="G55" s="301"/>
+      <c r="H55" s="301"/>
+      <c r="I55" s="301"/>
+      <c r="J55" s="298">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K52" s="300">
+      <c r="K55" s="298">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L52" s="300">
+      <c r="L55" s="298">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M55" s="298">
+        <f t="shared" ref="M55:M58" si="4">J55*F$43</f>
+        <v>0</v>
+      </c>
+      <c r="N55" s="298">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M52" s="300" cm="1">
-        <f t="array" ref="M52">_xlfn.IFS(H$43=1,J52*F$43,H$43=2,0)</f>
+      <c r="O55" s="473"/>
+      <c r="P55" s="142"/>
+      <c r="Q55" s="142"/>
+      <c r="R55" s="142"/>
+      <c r="S55" s="142"/>
+    </row>
+    <row r="56" spans="1:21" s="111" customFormat="1">
+      <c r="A56" s="302"/>
+      <c r="B56" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="C56" s="299"/>
+      <c r="D56" s="300"/>
+      <c r="E56" s="301"/>
+      <c r="F56" s="301"/>
+      <c r="G56" s="301"/>
+      <c r="H56" s="301"/>
+      <c r="I56" s="301"/>
+      <c r="J56" s="298">
+        <f>(E56*$D$35)+(F56*$E$35)+(G56*$F$35)+(H56*$G$35)+(I56*$H$35)</f>
         <v>0</v>
       </c>
-      <c r="N52" s="300">
+      <c r="K56" s="298">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L56" s="298">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O52" s="473"/>
-[...17 lines deleted...]
-      <c r="J53" s="300">
+      <c r="M56" s="298">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N56" s="298">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O56" s="473"/>
+      <c r="P56" s="142"/>
+      <c r="Q56" s="142"/>
+      <c r="R56" s="142"/>
+      <c r="S56" s="142"/>
+    </row>
+    <row r="57" spans="1:21" s="111" customFormat="1">
+      <c r="A57" s="294"/>
+      <c r="B57" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="C57" s="299"/>
+      <c r="D57" s="300"/>
+      <c r="E57" s="301"/>
+      <c r="F57" s="301"/>
+      <c r="G57" s="301"/>
+      <c r="H57" s="301"/>
+      <c r="I57" s="301"/>
+      <c r="J57" s="298">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K53" s="300">
+      <c r="K57" s="298">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L53" s="300">
+      <c r="L57" s="298">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M57" s="298">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N57" s="298">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M53" s="300" cm="1">
-        <f t="array" ref="M53">_xlfn.IFS(H$43=1,J53*F$43,H$43=2,0)</f>
+      <c r="O57" s="473"/>
+      <c r="P57" s="142"/>
+      <c r="Q57" s="142"/>
+      <c r="R57" s="142"/>
+      <c r="S57" s="142"/>
+    </row>
+    <row r="58" spans="1:21" s="111" customFormat="1">
+      <c r="A58" s="294"/>
+      <c r="B58" s="33" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="303"/>
+      <c r="D58" s="304"/>
+      <c r="E58" s="301"/>
+      <c r="F58" s="301"/>
+      <c r="G58" s="301"/>
+      <c r="H58" s="301"/>
+      <c r="I58" s="301"/>
+      <c r="J58" s="298">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N53" s="300">
+      <c r="K58" s="298">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L58" s="298">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O53" s="473"/>
-[...18 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="M58" s="298">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K54" s="300">
-[...3 lines deleted...]
-      <c r="L54" s="300">
+      <c r="N58" s="298">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M54" s="300">
-[...158 lines deleted...]
-      </c>
       <c r="O58" s="474"/>
-      <c r="P58" s="143"/>
-[...2 lines deleted...]
-      <c r="S58" s="143"/>
+      <c r="P58" s="142"/>
+      <c r="Q58" s="142"/>
+      <c r="R58" s="142"/>
+      <c r="S58" s="142"/>
     </row>
     <row r="59" spans="1:21" s="111" customFormat="1">
-      <c r="A59" s="307"/>
+      <c r="A59" s="305"/>
       <c r="B59" s="64" t="s">
         <v>129</v>
       </c>
-      <c r="C59" s="308">
+      <c r="C59" s="306">
         <f>SUM(C47:C58)</f>
         <v>0</v>
       </c>
-      <c r="E59" s="308">
+      <c r="E59" s="306">
         <f t="shared" ref="E59:J59" si="5">SUM(E47:E58)</f>
         <v>0</v>
       </c>
-      <c r="F59" s="308">
+      <c r="F59" s="306">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G59" s="308">
+      <c r="G59" s="306">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H59" s="308">
+      <c r="H59" s="306">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I59" s="308">
+      <c r="I59" s="306">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J59" s="309">
+      <c r="J59" s="307">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K59" s="309">
+      <c r="K59" s="307">
         <f>MROUND(SUM(K47:K58), 0.05)</f>
         <v>0</v>
       </c>
-      <c r="L59" s="309">
+      <c r="L59" s="307">
         <f>MROUND(SUM(L47:L58), 0.05)</f>
         <v>0</v>
       </c>
-      <c r="M59" s="309">
+      <c r="M59" s="307">
         <f>MROUND(SUM(M47:M58), 0.05)</f>
         <v>0</v>
       </c>
-      <c r="N59" s="309">
+      <c r="N59" s="307">
         <f>MROUND(SUM(N47:N58), 0.05)</f>
         <v>0</v>
       </c>
-      <c r="O59" s="143"/>
-[...27 lines deleted...]
-      <c r="U60" s="143"/>
+      <c r="O59" s="142"/>
+      <c r="P59" s="142"/>
+      <c r="Q59" s="142"/>
+      <c r="R59" s="142"/>
+      <c r="S59" s="142"/>
+    </row>
+    <row r="60" spans="1:21" s="111" customFormat="1" ht="15" thickBot="1">
+      <c r="A60" s="305"/>
+      <c r="B60" s="203" t="s">
+        <v>255</v>
+      </c>
+      <c r="C60" s="308"/>
+      <c r="D60" s="308"/>
+      <c r="E60" s="308"/>
+      <c r="F60" s="308"/>
+      <c r="G60" s="308"/>
+      <c r="H60" s="308"/>
+      <c r="J60" s="142"/>
+      <c r="K60" s="142"/>
+      <c r="L60" s="142"/>
+      <c r="M60" s="142"/>
+      <c r="N60" s="142"/>
+      <c r="O60" s="142"/>
+      <c r="P60" s="142"/>
+      <c r="Q60" s="142"/>
+      <c r="R60" s="142"/>
+      <c r="S60" s="142"/>
+      <c r="T60" s="142"/>
+      <c r="U60" s="142"/>
     </row>
     <row r="61" spans="1:21" ht="14.25" customHeight="1" thickBot="1">
       <c r="A61" s="15"/>
-      <c r="B61" s="205" t="s">
-[...6 lines deleted...]
-      <c r="G61" s="207"/>
+      <c r="B61" s="203" t="s">
+        <v>229</v>
+      </c>
+      <c r="C61" s="204"/>
+      <c r="D61" s="204"/>
+      <c r="E61" s="204"/>
+      <c r="F61" s="204"/>
+      <c r="G61" s="205"/>
       <c r="H61" s="34"/>
       <c r="I61" s="34"/>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
     </row>
     <row r="62" spans="1:21" ht="30.75" customHeight="1" thickBot="1">
       <c r="B62" s="475" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C62" s="476"/>
       <c r="D62" s="476"/>
       <c r="E62" s="476"/>
       <c r="F62" s="477"/>
       <c r="G62" s="63">
         <f>J59</f>
         <v>0</v>
       </c>
-      <c r="H62" s="162" t="s">
-        <v>219</v>
+      <c r="H62" s="160" t="s">
+        <v>216</v>
       </c>
       <c r="L62" s="39"/>
       <c r="M62" s="39"/>
       <c r="N62" s="39"/>
       <c r="O62" s="1"/>
     </row>
     <row r="63" spans="1:21" ht="13.5" customHeight="1"/>
-    <row r="64" spans="1:21" s="283" customFormat="1" ht="12.75" customHeight="1" thickBot="1">
+    <row r="64" spans="1:21" s="281" customFormat="1" ht="12.75" customHeight="1" thickBot="1">
       <c r="F64" s="111"/>
       <c r="G64" s="111"/>
       <c r="H64" s="111"/>
       <c r="I64" s="111"/>
       <c r="J64" s="111"/>
-      <c r="K64" s="357" t="s">
-[...7 lines deleted...]
-        <v>281</v>
+      <c r="K64" s="355" t="s">
+        <v>272</v>
+      </c>
+      <c r="L64" s="142"/>
+      <c r="M64" s="142"/>
+    </row>
+    <row r="65" spans="2:21" s="281" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="E65" s="369" t="s">
+        <v>277</v>
       </c>
       <c r="F65" s="471" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="G65" s="420"/>
       <c r="H65" s="420"/>
-      <c r="I65" s="358" t="s">
-[...9 lines deleted...]
-    <row r="66" spans="2:21" s="283" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
+      <c r="I65" s="356" t="s">
+        <v>268</v>
+      </c>
+      <c r="J65" s="357"/>
+      <c r="K65" s="373" t="s">
+        <v>286</v>
+      </c>
+      <c r="L65" s="358"/>
+      <c r="M65" s="376"/>
+    </row>
+    <row r="66" spans="2:21" s="281" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="F66" s="420"/>
       <c r="G66" s="420"/>
       <c r="H66" s="420"/>
-      <c r="I66" s="358" t="s">
-[...9 lines deleted...]
-    <row r="67" spans="2:21" s="283" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="I66" s="356" t="s">
+        <v>269</v>
+      </c>
+      <c r="J66" s="357"/>
+      <c r="K66" s="373" t="s">
+        <v>287</v>
+      </c>
+      <c r="L66" s="358"/>
+      <c r="M66" s="376"/>
+    </row>
+    <row r="67" spans="2:21" s="281" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="F67" s="420"/>
       <c r="G67" s="420"/>
       <c r="H67" s="420"/>
-      <c r="I67" s="358" t="s">
-[...9 lines deleted...]
-    <row r="68" spans="2:21" s="283" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="I67" s="356" t="s">
+        <v>270</v>
+      </c>
+      <c r="J67" s="357"/>
+      <c r="K67" s="373" t="s">
+        <v>288</v>
+      </c>
+      <c r="L67" s="358"/>
+      <c r="M67" s="376"/>
+    </row>
+    <row r="68" spans="2:21" s="281" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="F68" s="420"/>
       <c r="G68" s="420"/>
       <c r="H68" s="420"/>
-      <c r="I68" s="358" t="s">
-[...3 lines deleted...]
-      <c r="K68" s="375" t="s">
+      <c r="I68" s="356" t="s">
+        <v>271</v>
+      </c>
+      <c r="J68" s="357"/>
+      <c r="K68" s="373" t="s">
         <v>126</v>
       </c>
-      <c r="L68" s="360"/>
-[...2 lines deleted...]
-    <row r="69" spans="2:21" s="283" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="L68" s="358"/>
+      <c r="M68" s="376"/>
+    </row>
+    <row r="69" spans="2:21" s="281" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="F69" s="420"/>
       <c r="G69" s="420"/>
       <c r="H69" s="420"/>
-      <c r="I69" s="361"/>
-[...5 lines deleted...]
-    <row r="70" spans="2:21" s="283" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="I69" s="359"/>
+      <c r="J69" s="359"/>
+      <c r="K69" s="366"/>
+      <c r="L69" s="366"/>
+      <c r="M69" s="366"/>
+    </row>
+    <row r="70" spans="2:21" s="281" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="F70" s="420"/>
       <c r="G70" s="420"/>
       <c r="H70" s="420"/>
-      <c r="I70" s="362" t="s">
-[...4 lines deleted...]
-      <c r="L70" s="370">
+      <c r="I70" s="360" t="s">
+        <v>285</v>
+      </c>
+      <c r="J70" s="355"/>
+      <c r="K70" s="367"/>
+      <c r="L70" s="368">
         <f>N59-SUM(L65:L68)</f>
         <v>0</v>
       </c>
-      <c r="M70" s="379"/>
-[...6 lines deleted...]
-      <c r="G71" s="317"/>
+      <c r="M70" s="377"/>
+    </row>
+    <row r="71" spans="2:21" s="281" customFormat="1" ht="15" customHeight="1">
+      <c r="B71" s="314" t="s">
+        <v>256</v>
+      </c>
+      <c r="F71" s="142"/>
+      <c r="G71" s="315"/>
     </row>
     <row r="72" spans="2:21" s="111" customFormat="1">
-      <c r="B72" s="318" t="s">
-[...11 lines deleted...]
-      <c r="U72" s="143"/>
+      <c r="B72" s="316" t="s">
+        <v>218</v>
+      </c>
+      <c r="L72" s="142"/>
+      <c r="M72" s="142"/>
+      <c r="N72" s="142"/>
+      <c r="O72" s="142"/>
+      <c r="P72" s="142"/>
+      <c r="Q72" s="142"/>
+      <c r="R72" s="142"/>
+      <c r="S72" s="142"/>
+      <c r="T72" s="142"/>
+      <c r="U72" s="142"/>
     </row>
     <row r="73" spans="2:21">
-      <c r="B73" s="318" t="s">
-        <v>220</v>
+      <c r="B73" s="316" t="s">
+        <v>217</v>
       </c>
       <c r="C73" s="111"/>
       <c r="D73" s="111"/>
       <c r="E73" s="111"/>
       <c r="F73" s="111"/>
       <c r="G73" s="111"/>
       <c r="H73" s="111"/>
     </row>
     <row r="74" spans="2:21">
-      <c r="B74" s="319" t="s">
-        <v>222</v>
+      <c r="B74" s="317" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="75" spans="2:21">
-      <c r="B75" s="318" t="s">
-        <v>261</v>
+      <c r="B75" s="316" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="76" spans="2:21">
-      <c r="B76" s="318" t="s">
-        <v>262</v>
+      <c r="B76" s="316" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="77" spans="2:21">
-      <c r="B77" s="319" t="s">
-        <v>223</v>
+      <c r="B77" s="317" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="2:21">
-      <c r="B78" s="318" t="s">
-        <v>263</v>
+      <c r="B78" s="316" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="79" spans="2:21">
-      <c r="B79" s="318" t="s">
-        <v>264</v>
+      <c r="B79" s="316" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="O4OnI6nK37Wx8m85LQyr4ityI5t+COaz9OSMUfB5IGIALCQQSrXu68TsX4hwOBdF6BuI7VBwunoik9oUrvE1Rg==" saltValue="AwnmkGwHyTzRe/b3I5EZCg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="sa3no427hjlWZzm6mPrI4GkzU34qL4EME5Sjh8Tp+HTWkBEsX7C//3qAf4dzEiOdw1o1nCOB4phxEB4yJSZ6Jg==" saltValue="hsTlof+twKQoPcPSWuQluw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
   <mergeCells count="7">
     <mergeCell ref="B14:I15"/>
     <mergeCell ref="F65:H70"/>
     <mergeCell ref="O47:O58"/>
     <mergeCell ref="B62:F62"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B17:I17"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ab Inkrafttreten der angepassten Tarife" sqref="E19" xr:uid="{00000000-0002-0000-0200-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="46" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Excel.Sheet.12" shapeId="7664" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>590550</xdr:colOff>
                 <xdr:row>35</xdr:row>
                 <xdr:rowOff>247650</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>6</xdr:col>
-                <xdr:colOff>428625</xdr:colOff>
+                <xdr:colOff>431800</xdr:colOff>
                 <xdr:row>38</xdr:row>
-                <xdr:rowOff>123825</xdr:rowOff>
+                <xdr:rowOff>127000</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Excel.Sheet.12" shapeId="7664" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Steuerreformabzug" prompt="1= ab Januar_x000a_2= ab August" xr:uid="{00000000-0002-0000-0200-000001000000}">
           <x14:formula1>
             <xm:f>Feuil1!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>H43</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:T49"/>
   <sheetViews>
     <sheetView topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A15" sqref="A15:IV16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="34.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" style="1"/>
+    <col min="3" max="3" width="8.1796875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="34.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="22" style="1" customWidth="1"/>
     <col min="6" max="6" width="5" style="1" customWidth="1"/>
-    <col min="7" max="7" width="5.85546875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="11.42578125" style="1"/>
+    <col min="7" max="7" width="5.81640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.453125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="26.7265625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" customHeight="1">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
@@ -13275,1467 +13208,1467 @@
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1" thickBot="1">
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
     <row r="8" spans="1:10" hidden="1">
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
     <row r="9" spans="1:10" ht="10.5" customHeight="1">
-      <c r="A9" s="168"/>
-[...8 lines deleted...]
-      <c r="J9" s="165"/>
+      <c r="A9" s="166"/>
+      <c r="B9" s="162"/>
+      <c r="C9" s="206"/>
+      <c r="D9" s="207"/>
+      <c r="E9" s="207"/>
+      <c r="F9" s="208"/>
+      <c r="G9" s="208"/>
+      <c r="H9" s="209"/>
+      <c r="I9" s="162"/>
+      <c r="J9" s="163"/>
     </row>
     <row r="10" spans="1:10" s="67" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A10" s="169"/>
-      <c r="B10" s="163" t="s">
+      <c r="A10" s="167"/>
+      <c r="B10" s="161" t="s">
         <v>132</v>
       </c>
-      <c r="J10" s="166"/>
+      <c r="J10" s="164"/>
     </row>
     <row r="11" spans="1:10" ht="24" customHeight="1">
-      <c r="A11" s="169"/>
+      <c r="A11" s="167"/>
       <c r="B11" s="68" t="s">
         <v>149</v>
       </c>
       <c r="C11" s="67"/>
       <c r="D11" s="67"/>
       <c r="E11" s="67"/>
       <c r="F11" s="67"/>
       <c r="G11" s="67"/>
       <c r="H11" s="67"/>
       <c r="I11" s="67"/>
-      <c r="J11" s="166"/>
+      <c r="J11" s="164"/>
     </row>
     <row r="12" spans="1:10" ht="9.75" customHeight="1">
-      <c r="A12" s="169"/>
+      <c r="A12" s="167"/>
       <c r="C12" s="67"/>
       <c r="D12" s="67"/>
       <c r="E12" s="67"/>
       <c r="F12" s="67"/>
       <c r="G12" s="67"/>
       <c r="H12" s="67"/>
       <c r="I12" s="67"/>
-      <c r="J12" s="166"/>
-[...2 lines deleted...]
-      <c r="A13" s="169"/>
+      <c r="J12" s="164"/>
+    </row>
+    <row r="13" spans="1:10" ht="15.5">
+      <c r="A13" s="167"/>
       <c r="B13" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C13" s="67"/>
       <c r="D13" s="67"/>
       <c r="E13" s="67"/>
       <c r="F13" s="67"/>
       <c r="G13" s="67"/>
       <c r="H13" s="67"/>
       <c r="I13" s="67"/>
-      <c r="J13" s="166"/>
+      <c r="J13" s="164"/>
     </row>
     <row r="14" spans="1:10" ht="9" customHeight="1">
-      <c r="A14" s="169"/>
+      <c r="A14" s="167"/>
       <c r="B14" s="6"/>
       <c r="C14" s="67"/>
       <c r="D14" s="67"/>
       <c r="E14" s="67"/>
       <c r="F14" s="67"/>
       <c r="G14" s="67"/>
       <c r="H14" s="67"/>
       <c r="I14" s="67"/>
-      <c r="J14" s="166"/>
+      <c r="J14" s="164"/>
     </row>
     <row r="15" spans="1:10" ht="24" hidden="1" customHeight="1">
-      <c r="A15" s="167"/>
-[...7 lines deleted...]
-      <c r="G15" s="171"/>
+      <c r="A15" s="165"/>
+      <c r="B15" s="168" t="s">
+        <v>206</v>
+      </c>
+      <c r="C15" s="169"/>
+      <c r="D15" s="169"/>
+      <c r="E15" s="169"/>
+      <c r="F15" s="169"/>
+      <c r="G15" s="169"/>
       <c r="H15" s="56"/>
-      <c r="I15" s="171"/>
-      <c r="J15" s="172"/>
+      <c r="I15" s="169"/>
+      <c r="J15" s="170"/>
     </row>
     <row r="16" spans="1:10" hidden="1">
-      <c r="A16" s="167"/>
-[...10 lines deleted...]
-      <c r="J16" s="172"/>
+      <c r="A16" s="165"/>
+      <c r="B16" s="339" t="s">
+        <v>233</v>
+      </c>
+      <c r="C16" s="169"/>
+      <c r="D16" s="169"/>
+      <c r="E16" s="169"/>
+      <c r="F16" s="169"/>
+      <c r="G16" s="169"/>
+      <c r="H16" s="169"/>
+      <c r="I16" s="169"/>
+      <c r="J16" s="170"/>
     </row>
     <row r="17" spans="1:10" ht="9" customHeight="1">
-      <c r="A17" s="167"/>
-[...8 lines deleted...]
-      <c r="J17" s="172"/>
+      <c r="A17" s="165"/>
+      <c r="B17" s="171"/>
+      <c r="C17" s="169"/>
+      <c r="D17" s="169"/>
+      <c r="E17" s="169"/>
+      <c r="F17" s="169"/>
+      <c r="G17" s="169"/>
+      <c r="H17" s="169"/>
+      <c r="I17" s="169"/>
+      <c r="J17" s="170"/>
     </row>
     <row r="18" spans="1:10" ht="18" customHeight="1">
-      <c r="A18" s="167"/>
-      <c r="B18" s="170" t="s">
+      <c r="A18" s="165"/>
+      <c r="B18" s="168" t="s">
         <v>150</v>
       </c>
-      <c r="C18" s="171"/>
-[...3 lines deleted...]
-      <c r="G18" s="171"/>
+      <c r="C18" s="169"/>
+      <c r="D18" s="169"/>
+      <c r="E18" s="169"/>
+      <c r="F18" s="169"/>
+      <c r="G18" s="169"/>
       <c r="H18" s="56">
         <f>'Formular Krippe 1 '!H121</f>
         <v>0</v>
       </c>
-      <c r="I18" s="171" t="s">
+      <c r="I18" s="169" t="s">
         <v>134</v>
       </c>
-      <c r="J18" s="172"/>
+      <c r="J18" s="170"/>
     </row>
     <row r="19" spans="1:10" ht="10.5" customHeight="1">
-      <c r="A19" s="167"/>
-[...8 lines deleted...]
-      <c r="J19" s="172"/>
+      <c r="A19" s="165"/>
+      <c r="B19" s="169"/>
+      <c r="C19" s="169"/>
+      <c r="D19" s="169"/>
+      <c r="E19" s="169"/>
+      <c r="F19" s="169"/>
+      <c r="G19" s="169"/>
+      <c r="H19" s="169"/>
+      <c r="I19" s="169"/>
+      <c r="J19" s="170"/>
     </row>
     <row r="20" spans="1:10" ht="16.5" customHeight="1">
-      <c r="A20" s="167"/>
-      <c r="B20" s="170" t="s">
+      <c r="A20" s="165"/>
+      <c r="B20" s="168" t="s">
         <v>151</v>
       </c>
-      <c r="C20" s="171"/>
-[...5 lines deleted...]
-        <f>'Formular Krippe 1 '!H123</f>
+      <c r="C20" s="169"/>
+      <c r="D20" s="169"/>
+      <c r="E20" s="169"/>
+      <c r="F20" s="169"/>
+      <c r="G20" s="169"/>
+      <c r="H20" s="56" t="e">
+        <f>'Formular Krippe 1 '!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I20" s="172" t="s">
+        <v>152</v>
+      </c>
+      <c r="J20" s="170"/>
+    </row>
+    <row r="21" spans="1:10" ht="13.5" customHeight="1">
+      <c r="A21" s="165"/>
+      <c r="B21" s="172" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="172" t="s">
+        <v>201</v>
+      </c>
+      <c r="J21" s="170"/>
+    </row>
+    <row r="22" spans="1:10" ht="6" customHeight="1">
+      <c r="A22" s="165"/>
+      <c r="B22" s="169"/>
+      <c r="C22" s="169"/>
+      <c r="D22" s="169"/>
+      <c r="E22" s="169"/>
+      <c r="F22" s="169"/>
+      <c r="G22" s="169"/>
+      <c r="H22" s="169"/>
+      <c r="I22" s="169"/>
+      <c r="J22" s="170"/>
+    </row>
+    <row r="23" spans="1:10" ht="14.25" customHeight="1">
+      <c r="A23" s="165"/>
+      <c r="B23" s="173" t="s">
+        <v>135</v>
+      </c>
+      <c r="C23" s="169"/>
+      <c r="D23" s="169"/>
+      <c r="E23" s="174"/>
+      <c r="F23" s="169"/>
+      <c r="G23" s="169"/>
+      <c r="H23" s="56">
+        <f>'Formular Krippe 1 '!H124</f>
         <v>0</v>
       </c>
-      <c r="I20" s="174" t="s">
-[...42 lines deleted...]
-      <c r="H23" s="56">
+      <c r="I23" s="175"/>
+      <c r="J23" s="170"/>
+    </row>
+    <row r="24" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A24" s="165"/>
+      <c r="B24" s="173"/>
+      <c r="C24" s="169"/>
+      <c r="D24" s="169"/>
+      <c r="E24" s="169"/>
+      <c r="F24" s="169"/>
+      <c r="G24" s="169"/>
+      <c r="H24" s="173"/>
+      <c r="I24" s="176"/>
+      <c r="J24" s="170"/>
+    </row>
+    <row r="25" spans="1:10" ht="17.25" customHeight="1">
+      <c r="A25" s="165"/>
+      <c r="B25" s="168" t="s">
+        <v>235</v>
+      </c>
+      <c r="C25" s="169"/>
+      <c r="D25" s="169"/>
+      <c r="E25" s="174"/>
+      <c r="F25" s="169"/>
+      <c r="G25" s="169"/>
+      <c r="H25" s="56">
         <f>'Formular Krippe 1 '!H126</f>
         <v>0</v>
       </c>
-      <c r="I23" s="177"/>
-[...29 lines deleted...]
-      <c r="J25" s="172"/>
+      <c r="I25" s="175"/>
+      <c r="J25" s="170"/>
     </row>
     <row r="26" spans="1:10" ht="8.25" customHeight="1">
-      <c r="A26" s="167"/>
-[...8 lines deleted...]
-      <c r="J26" s="172"/>
+      <c r="A26" s="165"/>
+      <c r="B26" s="173"/>
+      <c r="C26" s="169"/>
+      <c r="D26" s="169"/>
+      <c r="E26" s="169"/>
+      <c r="F26" s="169"/>
+      <c r="G26" s="169"/>
+      <c r="H26" s="169"/>
+      <c r="I26" s="176"/>
+      <c r="J26" s="170"/>
     </row>
     <row r="27" spans="1:10" ht="17.25" customHeight="1">
-      <c r="A27" s="167"/>
-      <c r="B27" s="170" t="s">
+      <c r="A27" s="165"/>
+      <c r="B27" s="168" t="s">
         <v>136</v>
       </c>
-      <c r="C27" s="180"/>
-[...3 lines deleted...]
-      <c r="G27" s="180"/>
+      <c r="C27" s="178"/>
+      <c r="D27" s="178"/>
+      <c r="E27" s="174"/>
+      <c r="F27" s="178"/>
+      <c r="G27" s="178"/>
       <c r="H27" s="56">
         <f>H23+H25</f>
         <v>0</v>
       </c>
-      <c r="I27" s="171"/>
-      <c r="J27" s="172"/>
+      <c r="I27" s="169"/>
+      <c r="J27" s="170"/>
     </row>
     <row r="28" spans="1:10" ht="8.25" customHeight="1">
-      <c r="A28" s="167"/>
-[...8 lines deleted...]
-      <c r="J28" s="172"/>
+      <c r="A28" s="165"/>
+      <c r="B28" s="177"/>
+      <c r="C28" s="178"/>
+      <c r="D28" s="178"/>
+      <c r="E28" s="178"/>
+      <c r="F28" s="178"/>
+      <c r="G28" s="178"/>
+      <c r="H28" s="179"/>
+      <c r="I28" s="169"/>
+      <c r="J28" s="170"/>
     </row>
     <row r="29" spans="1:10" ht="17.25" customHeight="1">
-      <c r="B29" s="170"/>
-[...1 lines deleted...]
-      <c r="D29" s="180"/>
+      <c r="B29" s="168"/>
+      <c r="C29" s="178"/>
+      <c r="D29" s="178"/>
       <c r="E29" s="120"/>
-      <c r="F29" s="204"/>
-[...3 lines deleted...]
-      <c r="J29" s="171"/>
+      <c r="F29" s="202"/>
+      <c r="G29" s="178"/>
+      <c r="H29" s="169"/>
+      <c r="I29" s="169"/>
+      <c r="J29" s="169"/>
     </row>
     <row r="30" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="363"/>
+      <c r="A30" s="361"/>
       <c r="B30" s="120" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C30" s="120"/>
       <c r="D30" s="120"/>
       <c r="E30" s="120"/>
       <c r="F30" s="120"/>
       <c r="G30" s="122"/>
-      <c r="H30" s="364">
+      <c r="H30" s="362">
         <f>'Anhang II_tatsächliche Stunden'!L65</f>
         <v>0</v>
       </c>
-      <c r="I30" s="182"/>
-      <c r="J30" s="365"/>
+      <c r="I30" s="180"/>
+      <c r="J30" s="363"/>
     </row>
     <row r="31" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A31" s="363"/>
+      <c r="A31" s="361"/>
       <c r="B31" s="120" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C31" s="120"/>
       <c r="D31" s="120"/>
       <c r="E31" s="120"/>
       <c r="F31" s="120"/>
       <c r="G31" s="122"/>
-      <c r="H31" s="364">
+      <c r="H31" s="362">
         <f>'Anhang II_tatsächliche Stunden'!L66</f>
         <v>0</v>
       </c>
-      <c r="I31" s="182"/>
-      <c r="J31" s="365"/>
+      <c r="I31" s="180"/>
+      <c r="J31" s="363"/>
     </row>
     <row r="32" spans="1:10" s="111" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A32" s="363"/>
+      <c r="A32" s="361"/>
       <c r="B32" s="120" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C32" s="120"/>
       <c r="D32" s="120"/>
       <c r="E32" s="120"/>
       <c r="F32" s="120"/>
       <c r="G32" s="122"/>
-      <c r="H32" s="364">
+      <c r="H32" s="362">
         <f>'Anhang II_tatsächliche Stunden'!L67</f>
         <v>0</v>
       </c>
-      <c r="I32" s="182"/>
-      <c r="J32" s="365"/>
+      <c r="I32" s="180"/>
+      <c r="J32" s="363"/>
     </row>
     <row r="33" spans="1:20" s="111" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A33" s="363"/>
+      <c r="A33" s="361"/>
       <c r="B33" s="120" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C33" s="120"/>
       <c r="D33" s="120"/>
       <c r="E33" s="120"/>
       <c r="F33" s="120"/>
       <c r="G33" s="122"/>
-      <c r="H33" s="364">
+      <c r="H33" s="362">
         <f>'Anhang II_tatsächliche Stunden'!L68</f>
         <v>0</v>
       </c>
-      <c r="I33" s="182"/>
-      <c r="J33" s="365"/>
+      <c r="I33" s="180"/>
+      <c r="J33" s="363"/>
     </row>
     <row r="34" spans="1:20" s="111" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A34" s="363"/>
+      <c r="A34" s="361"/>
       <c r="B34" s="120"/>
       <c r="C34" s="120"/>
       <c r="D34" s="120"/>
       <c r="E34" s="120"/>
       <c r="F34" s="120"/>
       <c r="G34" s="120"/>
       <c r="H34" s="120"/>
       <c r="I34" s="120"/>
-      <c r="J34" s="366"/>
+      <c r="J34" s="364"/>
     </row>
     <row r="35" spans="1:20" s="111" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="363"/>
+      <c r="A35" s="361"/>
       <c r="B35" s="121" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C35" s="120"/>
       <c r="D35" s="120"/>
       <c r="E35" s="120"/>
       <c r="F35" s="120"/>
       <c r="G35" s="120"/>
-      <c r="H35" s="367">
+      <c r="H35" s="365">
         <f>'Anhang II_tatsächliche Stunden'!L70</f>
         <v>0</v>
       </c>
       <c r="I35" s="120"/>
-      <c r="J35" s="366"/>
+      <c r="J35" s="364"/>
     </row>
     <row r="36" spans="1:20" ht="24.75" customHeight="1">
-      <c r="A36" s="167"/>
-      <c r="B36" s="182" t="s">
+      <c r="A36" s="165"/>
+      <c r="B36" s="180" t="s">
         <v>153</v>
       </c>
-      <c r="C36" s="171"/>
-[...6 lines deleted...]
-      <c r="J36" s="172"/>
+      <c r="C36" s="169"/>
+      <c r="D36" s="169"/>
+      <c r="E36" s="169"/>
+      <c r="F36" s="169"/>
+      <c r="G36" s="169"/>
+      <c r="H36" s="169"/>
+      <c r="I36" s="169"/>
+      <c r="J36" s="170"/>
     </row>
     <row r="37" spans="1:20" ht="11.25" customHeight="1">
-      <c r="A37" s="167"/>
-      <c r="B37" s="182" t="s">
+      <c r="A37" s="165"/>
+      <c r="B37" s="180" t="s">
         <v>154</v>
       </c>
-      <c r="C37" s="171"/>
-[...6 lines deleted...]
-      <c r="J37" s="172"/>
+      <c r="C37" s="169"/>
+      <c r="D37" s="169"/>
+      <c r="E37" s="169"/>
+      <c r="F37" s="169"/>
+      <c r="G37" s="169"/>
+      <c r="H37" s="169"/>
+      <c r="I37" s="169"/>
+      <c r="J37" s="170"/>
     </row>
     <row r="38" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A38" s="167"/>
-[...8 lines deleted...]
-      <c r="J38" s="172"/>
+      <c r="A38" s="165"/>
+      <c r="B38" s="169"/>
+      <c r="C38" s="169"/>
+      <c r="D38" s="169"/>
+      <c r="E38" s="169"/>
+      <c r="F38" s="169"/>
+      <c r="G38" s="169"/>
+      <c r="H38" s="169"/>
+      <c r="I38" s="169"/>
+      <c r="J38" s="170"/>
     </row>
     <row r="39" spans="1:20" ht="17.25" customHeight="1">
-      <c r="A39" s="167"/>
-      <c r="B39" s="171" t="s">
+      <c r="A39" s="165"/>
+      <c r="B39" s="169" t="s">
         <v>137</v>
       </c>
-      <c r="C39" s="171"/>
-[...1 lines deleted...]
-      <c r="E39" s="183">
+      <c r="C39" s="169"/>
+      <c r="D39" s="169"/>
+      <c r="E39" s="181">
         <f>'Formular Krippe 1 '!E55</f>
         <v>0</v>
       </c>
-      <c r="F39" s="171"/>
-[...3 lines deleted...]
-      <c r="J39" s="172"/>
+      <c r="F39" s="169"/>
+      <c r="G39" s="169"/>
+      <c r="H39" s="169"/>
+      <c r="I39" s="169"/>
+      <c r="J39" s="170"/>
     </row>
     <row r="40" spans="1:20" ht="17.25" customHeight="1">
-      <c r="A40" s="167"/>
-      <c r="B40" s="171" t="s">
+      <c r="A40" s="165"/>
+      <c r="B40" s="169" t="s">
         <v>138</v>
       </c>
-      <c r="C40" s="171"/>
+      <c r="C40" s="169"/>
       <c r="D40" s="122"/>
-      <c r="E40" s="183">
+      <c r="E40" s="181">
         <f>'Formular Krippe 1 '!E51</f>
         <v>0</v>
       </c>
-      <c r="F40" s="171"/>
-[...3 lines deleted...]
-      <c r="J40" s="172"/>
+      <c r="F40" s="169"/>
+      <c r="G40" s="169"/>
+      <c r="H40" s="169"/>
+      <c r="I40" s="169"/>
+      <c r="J40" s="170"/>
     </row>
     <row r="41" spans="1:20" ht="17.25" customHeight="1">
-      <c r="A41" s="167"/>
-      <c r="B41" s="171" t="s">
+      <c r="A41" s="165"/>
+      <c r="B41" s="169" t="s">
         <v>139</v>
       </c>
-      <c r="C41" s="171"/>
-[...1 lines deleted...]
-      <c r="E41" s="183">
+      <c r="C41" s="169"/>
+      <c r="D41" s="169"/>
+      <c r="E41" s="181">
         <f>'Formular Krippe 1 '!E52</f>
         <v>0</v>
       </c>
-      <c r="F41" s="171"/>
-[...3 lines deleted...]
-      <c r="J41" s="172"/>
+      <c r="F41" s="169"/>
+      <c r="G41" s="169"/>
+      <c r="H41" s="169"/>
+      <c r="I41" s="169"/>
+      <c r="J41" s="170"/>
     </row>
     <row r="42" spans="1:20" ht="17.25" customHeight="1">
-      <c r="A42" s="167"/>
-      <c r="B42" s="171" t="s">
+      <c r="A42" s="165"/>
+      <c r="B42" s="169" t="s">
         <v>140</v>
       </c>
-      <c r="C42" s="171"/>
-[...1 lines deleted...]
-      <c r="E42" s="183">
+      <c r="C42" s="169"/>
+      <c r="D42" s="169"/>
+      <c r="E42" s="181">
         <f>'Formular Krippe 1 '!E53</f>
         <v>0</v>
       </c>
-      <c r="F42" s="171"/>
-      <c r="G42" s="171"/>
+      <c r="F42" s="169"/>
+      <c r="G42" s="169"/>
       <c r="H42" s="120"/>
-      <c r="I42" s="171"/>
-      <c r="J42" s="172"/>
+      <c r="I42" s="169"/>
+      <c r="J42" s="170"/>
     </row>
     <row r="43" spans="1:20" ht="17.25" customHeight="1">
-      <c r="A43" s="167"/>
-      <c r="B43" s="171" t="s">
+      <c r="A43" s="165"/>
+      <c r="B43" s="169" t="s">
         <v>141</v>
       </c>
-      <c r="C43" s="171"/>
-[...1 lines deleted...]
-      <c r="E43" s="183">
+      <c r="C43" s="169"/>
+      <c r="D43" s="169"/>
+      <c r="E43" s="181">
         <f>'Formular Krippe 1 '!E54</f>
         <v>0</v>
       </c>
-      <c r="F43" s="171"/>
-[...3 lines deleted...]
-      <c r="J43" s="172"/>
+      <c r="F43" s="169"/>
+      <c r="G43" s="169"/>
+      <c r="H43" s="169"/>
+      <c r="I43" s="169"/>
+      <c r="J43" s="170"/>
     </row>
     <row r="44" spans="1:20">
-      <c r="A44" s="167"/>
+      <c r="A44" s="165"/>
       <c r="B44" s="70"/>
       <c r="C44" s="71"/>
       <c r="D44" s="71"/>
       <c r="E44" s="71"/>
       <c r="F44" s="71"/>
       <c r="G44" s="67"/>
       <c r="H44" s="67"/>
-      <c r="J44" s="166"/>
-[...3 lines deleted...]
-      <c r="B45" s="256" t="s">
+      <c r="J44" s="164"/>
+    </row>
+    <row r="45" spans="1:20" ht="18.5">
+      <c r="A45" s="165"/>
+      <c r="B45" s="254" t="s">
         <v>142</v>
       </c>
-      <c r="C45" s="214"/>
-[...3 lines deleted...]
-      <c r="G45" s="257" t="s">
+      <c r="C45" s="212"/>
+      <c r="D45" s="212"/>
+      <c r="E45" s="212"/>
+      <c r="F45" s="212"/>
+      <c r="G45" s="255" t="s">
         <v>143</v>
       </c>
-      <c r="H45" s="214"/>
-[...1 lines deleted...]
-      <c r="J45" s="259"/>
+      <c r="H45" s="212"/>
+      <c r="I45" s="256"/>
+      <c r="J45" s="257"/>
       <c r="L45" s="67"/>
       <c r="M45" s="67"/>
       <c r="N45" s="67"/>
       <c r="O45" s="67"/>
       <c r="P45" s="67"/>
       <c r="Q45" s="67"/>
       <c r="R45" s="67"/>
       <c r="S45" s="67"/>
       <c r="T45" s="67"/>
     </row>
-    <row r="46" spans="1:20" ht="18.75">
-[...1 lines deleted...]
-      <c r="B46" s="260" t="s">
+    <row r="46" spans="1:20" ht="18.5">
+      <c r="A46" s="165"/>
+      <c r="B46" s="258" t="s">
         <v>144</v>
       </c>
-      <c r="C46" s="214"/>
-[...6 lines deleted...]
-      <c r="J46" s="261"/>
+      <c r="C46" s="212"/>
+      <c r="D46" s="212"/>
+      <c r="E46" s="212"/>
+      <c r="F46" s="212"/>
+      <c r="G46" s="212"/>
+      <c r="H46" s="212"/>
+      <c r="I46" s="212"/>
+      <c r="J46" s="259"/>
       <c r="L46" s="67"/>
       <c r="M46" s="67"/>
       <c r="N46" s="67"/>
       <c r="O46" s="67"/>
       <c r="P46" s="67"/>
       <c r="Q46" s="67"/>
       <c r="R46" s="67"/>
       <c r="S46" s="67"/>
       <c r="T46" s="67"/>
     </row>
     <row r="47" spans="1:20">
-      <c r="A47" s="167"/>
-[...8 lines deleted...]
-      <c r="J47" s="262"/>
+      <c r="A47" s="165"/>
+      <c r="B47" s="260"/>
+      <c r="C47" s="260"/>
+      <c r="D47" s="260"/>
+      <c r="E47" s="260"/>
+      <c r="F47" s="260"/>
+      <c r="G47" s="260"/>
+      <c r="H47" s="260"/>
+      <c r="I47" s="260"/>
+      <c r="J47" s="260"/>
       <c r="L47" s="67"/>
       <c r="M47" s="67"/>
       <c r="N47" s="67"/>
       <c r="O47" s="67"/>
       <c r="P47" s="67"/>
       <c r="Q47" s="67"/>
       <c r="R47" s="67"/>
       <c r="S47" s="67"/>
       <c r="T47" s="67"/>
     </row>
     <row r="48" spans="1:20">
-      <c r="A48" s="167"/>
-[...8 lines deleted...]
-      <c r="J48" s="262"/>
+      <c r="A48" s="165"/>
+      <c r="B48" s="260"/>
+      <c r="C48" s="260"/>
+      <c r="D48" s="260"/>
+      <c r="E48" s="260"/>
+      <c r="F48" s="260"/>
+      <c r="G48" s="260"/>
+      <c r="H48" s="260"/>
+      <c r="I48" s="260"/>
+      <c r="J48" s="260"/>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49" s="167"/>
-[...8 lines deleted...]
-      <c r="J49" s="262"/>
+      <c r="A49" s="165"/>
+      <c r="B49" s="260"/>
+      <c r="C49" s="260"/>
+      <c r="D49" s="260"/>
+      <c r="E49" s="260"/>
+      <c r="F49" s="260"/>
+      <c r="G49" s="260"/>
+      <c r="H49" s="260"/>
+      <c r="I49" s="260"/>
+      <c r="J49" s="260"/>
     </row>
   </sheetData>
   <sheetProtection password="EB4E" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView topLeftCell="K1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="T3" sqref="T3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="184" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="71" max="16384" width="11.42578125" style="184"/>
+    <col min="1" max="1" width="15.7265625" style="182" customWidth="1"/>
+    <col min="2" max="2" width="15.54296875" style="182" customWidth="1"/>
+    <col min="3" max="4" width="16.1796875" style="182" customWidth="1"/>
+    <col min="5" max="9" width="14.453125" style="182" customWidth="1"/>
+    <col min="10" max="20" width="11.453125" style="182"/>
+    <col min="21" max="21" width="12.54296875" style="182" customWidth="1"/>
+    <col min="22" max="70" width="11.453125" style="183" customWidth="1"/>
+    <col min="71" max="16384" width="11.453125" style="182"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70" ht="15.75" thickBot="1">
-[...4 lines deleted...]
-      <c r="A2" s="186" t="s">
+    <row r="1" spans="1:70" ht="15" thickBot="1">
+      <c r="U1" s="183"/>
+      <c r="BR1" s="182"/>
+    </row>
+    <row r="2" spans="1:70" s="183" customFormat="1" ht="81.75" customHeight="1">
+      <c r="A2" s="184" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2" s="185" t="s">
+        <v>168</v>
+      </c>
+      <c r="C2" s="185" t="s">
         <v>169</v>
       </c>
-      <c r="B2" s="187" t="s">
+      <c r="D2" s="185" t="s">
         <v>170</v>
       </c>
-      <c r="C2" s="187" t="s">
+      <c r="E2" s="185" t="s">
         <v>171</v>
       </c>
-      <c r="D2" s="187" t="s">
+      <c r="F2" s="185" t="s">
         <v>172</v>
       </c>
-      <c r="E2" s="187" t="s">
+      <c r="G2" s="185" t="s">
         <v>173</v>
       </c>
-      <c r="F2" s="187" t="s">
+      <c r="H2" s="185" t="s">
         <v>174</v>
       </c>
-      <c r="G2" s="187" t="s">
+      <c r="I2" s="185" t="s">
+        <v>200</v>
+      </c>
+      <c r="J2" s="185" t="s">
         <v>175</v>
       </c>
-      <c r="H2" s="187" t="s">
+      <c r="K2" s="185" t="s">
         <v>176</v>
       </c>
-      <c r="I2" s="187" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="187" t="s">
+      <c r="L2" s="186" t="s">
         <v>177</v>
       </c>
-      <c r="K2" s="187" t="s">
+      <c r="M2" s="186" t="s">
         <v>178</v>
       </c>
-      <c r="L2" s="188" t="s">
+      <c r="N2" s="186" t="s">
         <v>179</v>
       </c>
-      <c r="M2" s="188" t="s">
+      <c r="O2" s="185" t="s">
         <v>180</v>
       </c>
-      <c r="N2" s="188" t="s">
+      <c r="P2" s="185" t="s">
         <v>181</v>
       </c>
-      <c r="O2" s="187" t="s">
+      <c r="Q2" s="185" t="s">
+        <v>225</v>
+      </c>
+      <c r="R2" s="185" t="s">
         <v>182</v>
       </c>
-      <c r="P2" s="187" t="s">
+      <c r="S2" s="185" t="s">
         <v>183</v>
       </c>
-      <c r="Q2" s="187" t="s">
-[...2 lines deleted...]
-      <c r="R2" s="187" t="s">
+      <c r="T2" s="185" t="s">
         <v>184</v>
       </c>
-      <c r="S2" s="187" t="s">
+      <c r="U2" s="185" t="s">
+        <v>199</v>
+      </c>
+      <c r="V2" s="187" t="s">
         <v>185</v>
       </c>
-      <c r="T2" s="187" t="s">
+      <c r="W2" s="187" t="s">
         <v>186</v>
       </c>
-      <c r="U2" s="187" t="s">
-[...17 lines deleted...]
-      <c r="AA2" s="355" t="s">
+      <c r="X2" s="353" t="s">
+        <v>261</v>
+      </c>
+      <c r="Y2" s="353" t="s">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="190">
+      <c r="Z2" s="353" t="s">
+        <v>172</v>
+      </c>
+      <c r="AA2" s="353" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="3" spans="1:70" s="188" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A3" s="188">
         <f>'Formular Krippe 1 '!E45</f>
         <v>0</v>
       </c>
-      <c r="B3" s="190">
+      <c r="B3" s="188">
         <f>'Formular Krippe 1 '!E41</f>
         <v>0</v>
       </c>
-      <c r="C3" s="190">
+      <c r="C3" s="188">
         <f>'Formular Krippe 1 '!E44</f>
         <v>0</v>
       </c>
-      <c r="D3" s="190">
+      <c r="D3" s="188">
         <f>'Formular Krippe 1 '!E51</f>
         <v>0</v>
       </c>
-      <c r="E3" s="190">
+      <c r="E3" s="188">
         <f>'Formular Krippe 1 '!E52</f>
         <v>0</v>
       </c>
-      <c r="F3" s="190">
+      <c r="F3" s="188">
         <f>'Formular Krippe 1 '!E53</f>
         <v>0</v>
       </c>
-      <c r="G3" s="190">
+      <c r="G3" s="188">
         <f>'Formular Krippe 1 '!E54</f>
         <v>0</v>
       </c>
-      <c r="H3" s="190">
+      <c r="H3" s="188">
         <f>'Formular Krippe 1 '!E55</f>
         <v>0</v>
       </c>
-      <c r="I3" s="190">
+      <c r="I3" s="188">
         <f>'Formular Krippe 1 '!E47</f>
         <v>0</v>
       </c>
-      <c r="J3" s="191">
+      <c r="J3" s="189">
         <f>'Formular Krippe 1 '!F87</f>
         <v>0</v>
       </c>
-      <c r="K3" s="191">
+      <c r="K3" s="189">
         <f>'Formular Krippe 1 '!G94</f>
         <v>0</v>
       </c>
-      <c r="L3" s="191" t="e">
+      <c r="L3" s="189" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M3" s="191" t="e">
+      <c r="M3" s="189" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N3" s="191" t="e">
+      <c r="N3" s="189" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O3" s="191">
+      <c r="O3" s="189">
         <f>'Anhang II_tatsächliche Stunden'!C59</f>
         <v>0</v>
       </c>
-      <c r="P3" s="191" t="e">
+      <c r="P3" s="189" t="e">
         <f>'Formular Krippe 1 '!F82</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q3" s="192" t="e">
+      <c r="Q3" s="190" t="e">
         <f>'Anhang II_tatsächliche Stunden'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="R3" s="192">
+      <c r="R3" s="190">
         <f>'Formular Krippe 1 '!H121</f>
         <v>0</v>
       </c>
-      <c r="S3" s="192">
-        <f>'Formular Krippe 1 '!H123</f>
+      <c r="S3" s="190" t="e">
+        <f>'Formular Krippe 1 '!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="T3" s="190">
+        <f>'Formular Krippe 1 '!H124</f>
         <v>0</v>
       </c>
-      <c r="T3" s="192">
+      <c r="U3" s="190">
         <f>'Formular Krippe 1 '!H126</f>
         <v>0</v>
       </c>
-      <c r="U3" s="192">
-[...3 lines deleted...]
-      <c r="V3" s="193">
+      <c r="V3" s="191">
         <f>'Anhang I '!F25</f>
         <v>0</v>
       </c>
-      <c r="W3" s="193">
+      <c r="W3" s="191">
         <f>'Anhang I '!F86</f>
         <v>0</v>
       </c>
-      <c r="X3" s="356" t="e">
+      <c r="X3" s="354" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Y3" s="356" t="e">
+      <c r="Y3" s="354" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Z3" s="356" t="e">
+      <c r="Z3" s="354" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AA3" s="356" t="e">
+      <c r="AA3" s="354" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AB3" s="194"/>
-[...41 lines deleted...]
-      <c r="BR3" s="194"/>
+      <c r="AB3" s="192"/>
+      <c r="AC3" s="192"/>
+      <c r="AD3" s="192"/>
+      <c r="AE3" s="192"/>
+      <c r="AF3" s="192"/>
+      <c r="AG3" s="192"/>
+      <c r="AH3" s="192"/>
+      <c r="AI3" s="192"/>
+      <c r="AJ3" s="192"/>
+      <c r="AK3" s="192"/>
+      <c r="AL3" s="192"/>
+      <c r="AM3" s="192"/>
+      <c r="AN3" s="192"/>
+      <c r="AO3" s="192"/>
+      <c r="AP3" s="192"/>
+      <c r="AQ3" s="192"/>
+      <c r="AR3" s="192"/>
+      <c r="AS3" s="192"/>
+      <c r="AT3" s="192"/>
+      <c r="AU3" s="192"/>
+      <c r="AV3" s="192"/>
+      <c r="AW3" s="192"/>
+      <c r="AX3" s="192"/>
+      <c r="AY3" s="192"/>
+      <c r="AZ3" s="192"/>
+      <c r="BA3" s="192"/>
+      <c r="BB3" s="192"/>
+      <c r="BC3" s="192"/>
+      <c r="BD3" s="192"/>
+      <c r="BE3" s="192"/>
+      <c r="BF3" s="192"/>
+      <c r="BG3" s="192"/>
+      <c r="BH3" s="192"/>
+      <c r="BI3" s="192"/>
+      <c r="BJ3" s="192"/>
+      <c r="BK3" s="192"/>
+      <c r="BL3" s="192"/>
+      <c r="BM3" s="192"/>
+      <c r="BN3" s="192"/>
+      <c r="BO3" s="192"/>
+      <c r="BP3" s="192"/>
+      <c r="BQ3" s="192"/>
+      <c r="BR3" s="192"/>
     </row>
     <row r="20" spans="1:97">
-      <c r="A20" s="195" t="s">
+      <c r="A20" s="193" t="s">
+        <v>187</v>
+      </c>
+      <c r="V20" s="182"/>
+      <c r="W20" s="182"/>
+      <c r="X20" s="182"/>
+      <c r="Y20" s="182"/>
+      <c r="Z20" s="182"/>
+      <c r="AA20" s="182"/>
+      <c r="AB20" s="182"/>
+      <c r="AC20" s="182"/>
+      <c r="AD20" s="182"/>
+      <c r="AE20" s="182"/>
+      <c r="AF20" s="182"/>
+      <c r="AG20" s="182"/>
+      <c r="AH20" s="182"/>
+      <c r="AI20" s="182"/>
+      <c r="AJ20" s="182"/>
+      <c r="AK20" s="182"/>
+      <c r="AL20" s="182"/>
+      <c r="AM20" s="182"/>
+      <c r="AN20" s="182"/>
+      <c r="AO20" s="182"/>
+      <c r="AP20" s="182"/>
+      <c r="AQ20" s="182"/>
+      <c r="AR20" s="182"/>
+      <c r="AS20" s="182"/>
+      <c r="AT20" s="182"/>
+      <c r="AU20" s="182"/>
+      <c r="AV20" s="182"/>
+      <c r="AW20" s="182"/>
+      <c r="AX20" s="182"/>
+      <c r="AY20" s="182"/>
+      <c r="AZ20" s="182"/>
+      <c r="BA20" s="182"/>
+      <c r="BB20" s="182"/>
+      <c r="BC20" s="182"/>
+      <c r="BD20" s="182"/>
+      <c r="BE20" s="182"/>
+      <c r="BF20" s="182"/>
+      <c r="BG20" s="182"/>
+      <c r="BH20" s="182"/>
+      <c r="BI20" s="182"/>
+      <c r="BJ20" s="182"/>
+      <c r="BK20" s="182"/>
+      <c r="BL20" s="182"/>
+      <c r="BM20" s="182"/>
+      <c r="BN20" s="182"/>
+      <c r="BO20" s="182"/>
+      <c r="BP20" s="182"/>
+      <c r="BQ20" s="182"/>
+      <c r="BR20" s="182"/>
+    </row>
+    <row r="21" spans="1:97" ht="15" thickBot="1">
+      <c r="V21" s="182"/>
+      <c r="W21" s="182"/>
+      <c r="X21" s="182"/>
+      <c r="Y21" s="182"/>
+      <c r="Z21" s="182"/>
+      <c r="AA21" s="182"/>
+      <c r="AB21" s="182"/>
+      <c r="AC21" s="182"/>
+      <c r="AD21" s="182"/>
+      <c r="AE21" s="182"/>
+      <c r="AF21" s="182"/>
+      <c r="AG21" s="182"/>
+      <c r="AH21" s="182"/>
+      <c r="AI21" s="182"/>
+      <c r="AJ21" s="182"/>
+      <c r="AK21" s="182"/>
+      <c r="AL21" s="182"/>
+      <c r="AM21" s="182"/>
+      <c r="AN21" s="182"/>
+      <c r="AO21" s="182"/>
+      <c r="AP21" s="182"/>
+      <c r="AQ21" s="182"/>
+      <c r="AR21" s="182"/>
+      <c r="AS21" s="182"/>
+      <c r="AT21" s="182"/>
+      <c r="AU21" s="182"/>
+      <c r="AV21" s="182"/>
+      <c r="AW21" s="182"/>
+      <c r="AX21" s="182"/>
+      <c r="AY21" s="182"/>
+      <c r="AZ21" s="182"/>
+      <c r="BA21" s="182"/>
+      <c r="BB21" s="182"/>
+      <c r="BC21" s="182"/>
+      <c r="BD21" s="182"/>
+      <c r="BE21" s="182"/>
+      <c r="BF21" s="182"/>
+      <c r="BG21" s="182"/>
+      <c r="BH21" s="182"/>
+      <c r="BI21" s="182"/>
+      <c r="BJ21" s="182"/>
+      <c r="BK21" s="182"/>
+      <c r="BL21" s="182"/>
+      <c r="BM21" s="182"/>
+      <c r="BN21" s="182"/>
+      <c r="BO21" s="182"/>
+      <c r="BP21" s="182"/>
+      <c r="BQ21" s="182"/>
+      <c r="BR21" s="182"/>
+    </row>
+    <row r="22" spans="1:97" s="197" customFormat="1" ht="113.25" customHeight="1">
+      <c r="A22" s="194" t="s">
+        <v>167</v>
+      </c>
+      <c r="B22" s="194" t="s">
+        <v>168</v>
+      </c>
+      <c r="C22" s="194" t="s">
+        <v>169</v>
+      </c>
+      <c r="D22" s="194" t="s">
+        <v>188</v>
+      </c>
+      <c r="E22" s="194" t="s">
         <v>189</v>
       </c>
-      <c r="V20" s="184"/>
-[...110 lines deleted...]
-      <c r="D22" s="196" t="s">
+      <c r="F22" s="195" t="s">
         <v>190</v>
       </c>
-      <c r="E22" s="196" t="s">
+      <c r="G22" s="195" t="s">
         <v>191</v>
       </c>
-      <c r="F22" s="197" t="s">
+      <c r="H22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="I22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="J22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="K22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="L22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="M22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="N22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="O22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="P22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="R22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="S22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="T22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="U22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="V22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="W22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="X22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="Y22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="Z22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="AA22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="AB22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="AC22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="AD22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="AE22" s="195" t="s">
+        <v>191</v>
+      </c>
+      <c r="AF22" s="195" t="s">
+        <v>224</v>
+      </c>
+      <c r="AG22" s="195" t="s">
         <v>192</v>
       </c>
-      <c r="G22" s="197" t="s">
+      <c r="AH22" s="195" t="s">
         <v>193</v>
       </c>
-      <c r="H22" s="197" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="197" t="s">
+      <c r="AI22" s="195" t="s">
+        <v>192</v>
+      </c>
+      <c r="AJ22" s="195" t="s">
         <v>193</v>
       </c>
-      <c r="J22" s="197" t="s">
-[...2 lines deleted...]
-      <c r="K22" s="197" t="s">
+      <c r="AK22" s="195" t="s">
+        <v>192</v>
+      </c>
+      <c r="AL22" s="195" t="s">
         <v>193</v>
       </c>
-      <c r="L22" s="197" t="s">
-[...2 lines deleted...]
-      <c r="M22" s="197" t="s">
+      <c r="AM22" s="195" t="s">
+        <v>192</v>
+      </c>
+      <c r="AN22" s="195" t="s">
         <v>193</v>
       </c>
-      <c r="N22" s="197" t="s">
-[...2 lines deleted...]
-      <c r="O22" s="197" t="s">
+      <c r="AO22" s="195" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP22" s="195" t="s">
         <v>193</v>
       </c>
-      <c r="P22" s="197" t="s">
-[...2 lines deleted...]
-      <c r="Q22" s="197" t="s">
+      <c r="AQ22" s="195" t="s">
+        <v>192</v>
+      </c>
+      <c r="AR22" s="195" t="s">
         <v>193</v>
       </c>
-      <c r="R22" s="197" t="s">
-[...2 lines deleted...]
-      <c r="S22" s="197" t="s">
+      <c r="AS22" s="195" t="s">
+        <v>192</v>
+      </c>
+      <c r="AT22" s="195" t="s">
         <v>193</v>
       </c>
-      <c r="T22" s="197" t="s">
-[...2 lines deleted...]
-      <c r="U22" s="197" t="s">
+      <c r="AU22" s="195" t="s">
+        <v>192</v>
+      </c>
+      <c r="AV22" s="195" t="s">
         <v>193</v>
       </c>
-      <c r="V22" s="197" t="s">
-[...32 lines deleted...]
-      <c r="AG22" s="197" t="s">
+      <c r="AW22" s="196" t="s">
         <v>194</v>
       </c>
-      <c r="AH22" s="197" t="s">
+      <c r="AX22" s="196" t="s">
         <v>195</v>
       </c>
-      <c r="AI22" s="197" t="s">
-[...41 lines deleted...]
-      <c r="AW22" s="198" t="s">
+      <c r="AY22" s="196" t="s">
         <v>196</v>
       </c>
-      <c r="AX22" s="198" t="s">
+      <c r="AZ22" s="196" t="s">
         <v>197</v>
       </c>
-      <c r="AY22" s="198" t="s">
+      <c r="BA22" s="196" t="s">
         <v>198</v>
       </c>
-      <c r="AZ22" s="198" t="s">
-[...13 lines deleted...]
-      <c r="A23" s="200">
+      <c r="BB22" s="187" t="s">
+        <v>185</v>
+      </c>
+      <c r="BC22" s="187" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="23" spans="1:97" s="198" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A23" s="198">
         <f>'Formular Krippe 1 '!E45</f>
         <v>0</v>
       </c>
-      <c r="B23" s="200">
+      <c r="B23" s="198">
         <f>'Formular Krippe 1 '!E41</f>
         <v>0</v>
       </c>
-      <c r="C23" s="200">
+      <c r="C23" s="198">
         <f>'Formular Krippe 1 '!E44</f>
         <v>0</v>
       </c>
-      <c r="D23" s="200" t="e">
+      <c r="D23" s="198" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E23" s="201">
+      <c r="E23" s="199">
         <f>'Formular Krippe 1 '!F87</f>
         <v>0</v>
       </c>
-      <c r="F23" s="201">
+      <c r="F23" s="199">
         <f>'Formular Krippe 1 '!G94</f>
         <v>0</v>
       </c>
-      <c r="G23" s="212" t="e">
+      <c r="G23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H23" s="202" t="e">
+      <c r="H23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I23" s="212" t="e">
+      <c r="I23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J23" s="202" t="e">
+      <c r="J23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K23" s="212" t="e">
+      <c r="K23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L23" s="202" t="e">
+      <c r="L23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M23" s="212" t="e">
+      <c r="M23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N23" s="202" t="e">
+      <c r="N23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O23" s="212" t="e">
+      <c r="O23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P23" s="202" t="e">
+      <c r="P23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q23" s="212" t="e">
+      <c r="Q23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="R23" s="202" t="e">
+      <c r="R23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="S23" s="212" t="e">
+      <c r="S23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="T23" s="202" t="e">
+      <c r="T23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="U23" s="212" t="e">
+      <c r="U23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V23" s="202" t="e">
+      <c r="V23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="W23" s="212" t="e">
+      <c r="W23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="X23" s="202" t="e">
+      <c r="X23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Y23" s="212" t="e">
+      <c r="Y23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Z23" s="202" t="e">
+      <c r="Z23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AA23" s="212" t="e">
+      <c r="AA23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AB23" s="202" t="e">
+      <c r="AB23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AC23" s="212" t="e">
+      <c r="AC23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AD23" s="202" t="e">
+      <c r="AD23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AE23" s="212" t="e">
+      <c r="AE23" s="210" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AF23" s="202" t="e">
+      <c r="AF23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AG23" s="200" t="e">
+      <c r="AG23" s="198" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AH23" s="201" t="e">
+      <c r="AH23" s="199" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AI23" s="200" t="e">
+      <c r="AI23" s="198" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AJ23" s="201" t="e">
+      <c r="AJ23" s="199" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AK23" s="200" t="e">
+      <c r="AK23" s="198" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AL23" s="201" t="e">
+      <c r="AL23" s="199" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AM23" s="200" t="e">
+      <c r="AM23" s="198" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AN23" s="202" t="e">
+      <c r="AN23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AO23" s="200" t="e">
+      <c r="AO23" s="198" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AP23" s="202" t="e">
+      <c r="AP23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AQ23" s="200" t="e">
+      <c r="AQ23" s="198" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AR23" s="202" t="e">
+      <c r="AR23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AS23" s="200" t="e">
+      <c r="AS23" s="198" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AT23" s="202" t="e">
+      <c r="AT23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AU23" s="200" t="e">
+      <c r="AU23" s="198" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AV23" s="202" t="e">
+      <c r="AV23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AW23" s="202" t="e">
+      <c r="AW23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AX23" s="202" t="e">
+      <c r="AX23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AY23" s="202" t="e">
+      <c r="AY23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="AZ23" s="202" t="e">
+      <c r="AZ23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BA23" s="202" t="e">
+      <c r="BA23" s="200" t="e">
         <f>'Formular Krippe 1 '!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BB23" s="193">
+      <c r="BB23" s="191">
         <f>'Anhang I '!I25</f>
         <v>0</v>
       </c>
-      <c r="BC23" s="193">
+      <c r="BC23" s="191">
         <f>'Anhang I '!I86</f>
         <v>0</v>
       </c>
-      <c r="BD23" s="203"/>
-[...40 lines deleted...]
-      <c r="CS23" s="203"/>
+      <c r="BD23" s="201"/>
+      <c r="BE23" s="201"/>
+      <c r="BF23" s="201"/>
+      <c r="BG23" s="201"/>
+      <c r="BH23" s="201"/>
+      <c r="BI23" s="201"/>
+      <c r="BJ23" s="201"/>
+      <c r="BK23" s="201"/>
+      <c r="BL23" s="201"/>
+      <c r="BM23" s="201"/>
+      <c r="BN23" s="201"/>
+      <c r="BO23" s="201"/>
+      <c r="BP23" s="201"/>
+      <c r="BQ23" s="201"/>
+      <c r="BR23" s="201"/>
+      <c r="BS23" s="201"/>
+      <c r="BT23" s="201"/>
+      <c r="BU23" s="201"/>
+      <c r="BV23" s="201"/>
+      <c r="BW23" s="201"/>
+      <c r="BX23" s="201"/>
+      <c r="BY23" s="201"/>
+      <c r="BZ23" s="201"/>
+      <c r="CA23" s="201"/>
+      <c r="CB23" s="201"/>
+      <c r="CC23" s="201"/>
+      <c r="CD23" s="201"/>
+      <c r="CE23" s="201"/>
+      <c r="CF23" s="201"/>
+      <c r="CG23" s="201"/>
+      <c r="CH23" s="201"/>
+      <c r="CI23" s="201"/>
+      <c r="CJ23" s="201"/>
+      <c r="CK23" s="201"/>
+      <c r="CL23" s="201"/>
+      <c r="CM23" s="201"/>
+      <c r="CN23" s="201"/>
+      <c r="CO23" s="201"/>
+      <c r="CP23" s="201"/>
+      <c r="CQ23" s="201"/>
+      <c r="CR23" s="201"/>
+      <c r="CS23" s="201"/>
     </row>
   </sheetData>
   <sheetProtection password="F48E" sheet="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>