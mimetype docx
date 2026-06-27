--- v0 (2025-12-20)
+++ v1 (2026-06-27)
@@ -1,6726 +1,4109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14" w:conformance="strict">
   <w:body>
-    <w:p w14:paraId="3C7BEE55" w14:textId="77777777" w:rsidR="0006420F" w:rsidRDefault="0006420F" w:rsidP="0006420F">
-      <w:pPr>
+    <w:p w14:paraId="1A264140" w14:textId="17776BC3" w:rsidR="00A1240D" w:rsidRPr="00FD2B75" w:rsidRDefault="00A1240D" w:rsidP="0074154B">
+      <w:pPr>
+        <w:pStyle w:val="Erlasstitel"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3940"/>
-          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
         </w:tabs>
-        <w:rPr>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="0pt" w:after="6pt"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeinde </w:t>
+      </w:r>
+      <w:r w:rsidR="0084128E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58193A8E" w14:textId="254BD48D" w:rsidR="00BF084B" w:rsidRPr="00FD2B75" w:rsidRDefault="00704482" w:rsidP="0074154B">
+      <w:pPr>
+        <w:pStyle w:val="Erlasstitel"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3940"/>
-          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
         </w:tabs>
-        <w:rPr>
-[...26 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="0pt" w:after="6pt"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Finanzreglement (FinR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD228A0" w14:textId="756D293C" w:rsidR="00CD40EE" w:rsidRPr="00FD2B75" w:rsidRDefault="00A1240D" w:rsidP="0074154B">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-          <w:noProof/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:before="12pt" w:after="0pt"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>vom 00.00.0000 (Fassung in Kraft getreten am 00.00.0000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26838C14" w14:textId="599FC6AF" w:rsidR="00021AFC" w:rsidRPr="00FD2B75" w:rsidRDefault="00021AFC" w:rsidP="00C42450">
+      <w:pPr>
+        <w:pStyle w:val="Autor"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+          <w:tab w:val="start" w:leader="underscore" w:pos="439.35pt"/>
+        </w:tabs>
+        <w:spacing w:before="4pt"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A513F57" w14:textId="7F317875" w:rsidR="00BF084B" w:rsidRPr="00FD2B75" w:rsidRDefault="00875F58" w:rsidP="0074154B">
+      <w:pPr>
+        <w:pStyle w:val="Autor"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>Die Gemeindeversammlung / der Generalrat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A69408B" w14:textId="33551DC0" w:rsidR="00704482" w:rsidRPr="00FD2B75" w:rsidRDefault="00875F58" w:rsidP="0074154B">
+      <w:pPr>
+        <w:pStyle w:val="Grundlage"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="de-CH"/>
-[...5 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gestützt auf das Gesetz vom 22. März 2018 über den Finanzhaushalt der Gemeinden (GFHG, SGF 140.6);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64484C74" w14:textId="27418C2B" w:rsidR="00A1240D" w:rsidRPr="00FD2B75" w:rsidRDefault="00704482" w:rsidP="0074154B">
+      <w:pPr>
+        <w:pStyle w:val="Grundlage"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gestützt auf die Verordnung vom 14. Oktober 2019 über den Finanzhaushalt der Gemeinden (GFHV) vom 14. Oktober 2019 (SGF 140.61);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CC2F53" w14:textId="67C4E909" w:rsidR="00BF084B" w:rsidRPr="00FD2B75" w:rsidRDefault="004D1A46" w:rsidP="0074154B">
+      <w:pPr>
+        <w:pStyle w:val="Aktion"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:after="18pt"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>beschliesst:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34536810" w14:textId="3FFE6272" w:rsidR="00724F2B" w:rsidRPr="00FD2B75" w:rsidRDefault="00724F2B" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="18pt" w:after="6pt" w:line="12pt" w:lineRule="auto"/>
+        <w:ind w:start="14.20pt" w:hanging="14.20pt"/>
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="de-CH"/>
-[...211 lines deleted...]
-          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2647 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:t>Allgemeine Bestimmung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18405576" w14:textId="0CDF8C7F" w:rsidR="00D171E5" w:rsidRPr="00FD2B75" w:rsidRDefault="0006084F" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gegenstand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7068854C" w14:textId="7F9AF499" w:rsidR="00D171E5" w:rsidRPr="000F72EF" w:rsidRDefault="00D171E5" w:rsidP="0074154B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dieses Reglement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F72EF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>legt die in der Gesetzgebung über den Finanzhaushalt der Gemeinden vorgesehenen Grenzen und Schwellenwerte der</w:t>
+      </w:r>
+      <w:r w:rsidR="000F72EF" w:rsidRPr="000F72EF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51456" w:rsidRPr="000F72EF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Finanzkompetenzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F72EF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFD4C07" w14:textId="25731696" w:rsidR="00724F2B" w:rsidRPr="00FD2B75" w:rsidRDefault="00724F2B" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="18pt" w:after="6pt" w:line="12pt" w:lineRule="auto"/>
+        <w:ind w:start="14.20pt" w:hanging="14.20pt"/>
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rechnungslegung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6265F8DE" w14:textId="5EC46BED" w:rsidR="00D171E5" w:rsidRPr="00FD2B75" w:rsidRDefault="00336FB4" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="414" w:hanging="357"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Aktivierungsgrenze der Investitionen (Art. 42 GFHG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BD3027" w14:textId="54873493" w:rsidR="00477C66" w:rsidRPr="00FD2B75" w:rsidRDefault="00D171E5" w:rsidP="00BA5D8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Investitionen werden aktiviert, wenn sie den Betrag von … Franken übersteigen. Investitionen unterhalb dieser Grenze werden in die Erfolgsrechnung eingestellt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE7E75E" w14:textId="1E693313" w:rsidR="00201759" w:rsidRPr="00FD2B75" w:rsidRDefault="00201759" w:rsidP="00BA5D8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Ausgaben, deren Betrag über der Aktivierungsgrenze liegt, die jedoch nicht wertvermehrend sind, werden in die Erfolgsrechnung eingestellt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA8D39D" w14:textId="67C2F60F" w:rsidR="00477C66" w:rsidRPr="00FD2B75" w:rsidRDefault="00477C66" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Fakultative Bestimmung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069770A7" w14:textId="34680ADC" w:rsidR="00D171E5" w:rsidRPr="00FD2B75" w:rsidRDefault="00477C66" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Interne Verrechnungen (Art. 51 GFHG und 26 GFHV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDFA942" w14:textId="57647AED" w:rsidR="00D171E5" w:rsidRPr="00FD2B75" w:rsidRDefault="00D171E5" w:rsidP="0074154B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Für Aufgaben ohne Bezug zu einer Spezialfinanzierung beträgt der Schwellenwert für die Pflicht, eine interne Verrechnung vorzunehmen, … Franken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EF6CC6" w14:textId="09212A9E" w:rsidR="00701FCC" w:rsidRPr="00FD2B75" w:rsidRDefault="00701FCC" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Fakultative Bestimmung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286D1C86" w14:textId="60C79C03" w:rsidR="00D171E5" w:rsidRPr="00FD2B75" w:rsidRDefault="00701FCC" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rechnungsabgrenzungen (Art. 13 und 40 Abs. 1 Bst. b GFHG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEC0875" w14:textId="7C9A4F71" w:rsidR="00D171E5" w:rsidRPr="00FD2B75" w:rsidRDefault="00D171E5" w:rsidP="00701FCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Der Schwellenwert für die Pflicht, eine aktive oder passive Rechnungsabgrenzung vorzunehmen, beträgt … Franken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0E37D0" w14:textId="170E3ED5" w:rsidR="00353CD8" w:rsidRPr="00FD2B75" w:rsidRDefault="00353CD8" w:rsidP="00701FCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Aktive oder passive Rechnungsabgrenzungen, die jedes Jahr an einem anderen Stichtag als dem 31. Dezember anfallen und deren Beträge regelmässig sind, werden nicht verbucht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCC543E" w14:textId="54E5B6BD" w:rsidR="00336FB4" w:rsidRPr="00FD2B75" w:rsidRDefault="00336FB4" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="18pt" w:after="6pt" w:line="12pt" w:lineRule="auto"/>
+        <w:ind w:start="14.20pt" w:hanging="14.20pt"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Finanzkompetenzen des Gemeinderats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6F41AD" w14:textId="6F2DF0FD" w:rsidR="00CF6897" w:rsidRPr="00FD2B75" w:rsidRDefault="000F241C" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Neue Ausgabe (Art. 67 Abs. 2 Satz 1GFHG und 33 Abs. 1 Bst. a und Art. A1-2 Abs. 5 GFHV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266CDDC5" w14:textId="79CE9719" w:rsidR="00CF6897" w:rsidRPr="00FD2B75" w:rsidRDefault="00CF6897" w:rsidP="007D6F31">
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unter Vorbehalt der Deckung durch einen ausreichenden Budgetkredit ist der Gemeinderat ermächtigt, eine neue Ausgabe zu beschliessen, wenn sie den Betrag von … Franken nicht übersteigt. Artikel 11 bleibt vorbehalten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3578D3" w14:textId="3D875C3B" w:rsidR="007D6F31" w:rsidRPr="00FD2B75" w:rsidRDefault="007D6F31" w:rsidP="00CF6897">
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Für die wiederkehrenden Ausgaben wird die vorhersehbare gesamte Dauer der Verpflichtung berücksichtigt. In Ermangelung einer zeitlichen Bestimmbarkeit gilt eine Dauer von 10 Jahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431889CA" w14:textId="58432489" w:rsidR="000F241C" w:rsidRPr="00FD2B75" w:rsidRDefault="000F241C" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gebundene Ausgabe (Art. 73 Abs. 2 Bst. e GFHG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DCA914" w14:textId="0BE4FE71" w:rsidR="000F241C" w:rsidRPr="00FD2B75" w:rsidRDefault="000F241C" w:rsidP="000F241C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Der Gemeinderat ist zuständig, die gebundenen Ausgaben zu beschliessen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F867B5" w14:textId="72E7937E" w:rsidR="000F241C" w:rsidRPr="00FD2B75" w:rsidRDefault="000F241C" w:rsidP="000F241C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Übersteigt der Betrag einer solchen Ausgabe die Finanzkompetenz gemäss Artikel 5 Abs. 1 dieses Reglements, nimmt die Finanzkommission zur Frage Stellung, ob es sich um eine gebundene oder eine neue Ausgabe handelt (Art. 72 Abs. 3 GFHG).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B66050" w14:textId="009A8622" w:rsidR="009C25BD" w:rsidRPr="00FD2B75" w:rsidRDefault="008E43F2" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zusatzkredit (Art. 33 GFHG und Art. 33 Abs. 1 Bst. a GFHV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45643EED" w14:textId="0F9C8845" w:rsidR="009C25BD" w:rsidRPr="00FD2B75" w:rsidRDefault="009C25BD" w:rsidP="009C25BD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> In den Grenzen von Artikel 33 GFHG ist der Gemeinderat ermächtigt, einen Zusatzkredit zu beschliessen, sofern dieser …% des betreffenden Verpflichtungskredits nicht übersteigt und unter der Bedingung, dass sich der Betrag des Zusatzkredits auf höchstens … Franken beläuft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA7353F" w14:textId="2D586C00" w:rsidR="006E3C33" w:rsidRPr="00FD2B75" w:rsidRDefault="008E43F2" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nachtragskredit (Art. 35 und 36 GFHG und 33 Abs. 1 Bst. a GFHV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E12229" w14:textId="267F24DD" w:rsidR="006E3C33" w:rsidRPr="00FD2B75" w:rsidRDefault="006E3C33" w:rsidP="006E3C33">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> In den Grenzen von Artikel 35 und 36 GFHG ist der Gemeinderat ermächtigt, einen Nachtragskredit zu beschliessen, sofern dieser …% des betreffenden Budgetkredits nicht übersteigt und unter der Bedingung, dass sich der Betrag des Nachtragskredits auf höchstens … Franken beläuft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E645B05" w14:textId="3C3F06E0" w:rsidR="008C3A8E" w:rsidRPr="00FD2B75" w:rsidRDefault="00B23ABB" w:rsidP="008C3A8E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> In Anwendung von Artikel 36 Abs. 3 GFHG müssen Nachtragskredite unter … Franken nicht aufgelistet werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD063B6" w14:textId="3A84FBD5" w:rsidR="008C3A8E" w:rsidRPr="00FD2B75" w:rsidRDefault="008C3A8E" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Fakultative Bestimmung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748E1741" w14:textId="765D1626" w:rsidR="008C3A8E" w:rsidRPr="00FD2B75" w:rsidRDefault="008C3A8E" w:rsidP="00B23ABB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Übrige Kompetenzen des Gemeinderats (Art. 67 Abs. 2 Satz 2 GFHG und Art. 100 GG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1F0629" w14:textId="09E0AEA3" w:rsidR="008C3A8E" w:rsidRPr="00FD2B75" w:rsidRDefault="008C3A8E" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Der Gemeinderat verfügt über die Entscheidungskompetenz in den folgenden Bereichen und Grenzen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633C1BF3" w14:textId="77777777" w:rsidR="008C3A8E" w:rsidRPr="00FD2B75" w:rsidRDefault="008C3A8E" w:rsidP="008C3A8E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+        <w:ind w:start="22.65pt"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...22 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140916F1" w14:textId="563D921D" w:rsidR="008C3A8E" w:rsidRPr="00FD2B75" w:rsidRDefault="008C3A8E" w:rsidP="008C3A8E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="12pt" w:line="12pt" w:lineRule="auto"/>
+        <w:ind w:start="22.40pt" w:hanging="17.85pt"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC1D0FA" w14:textId="0335DDB9" w:rsidR="008C3A8E" w:rsidRPr="00FD2B75" w:rsidRDefault="008C3A8E" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A433F">
-[...3 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unter Vorbehalt eines anderslautenden Entscheids findet der Verkauf eines </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B31D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Grundstücks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> … (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12C3" w:rsidRPr="00DA12C3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Wahl:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A433F">
-[...22 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>durch öffentliche Versteigerung, durch Ausschreibung oder aus freier Hand) statt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157ACDDB" w14:textId="77777777" w:rsidR="008C3A8E" w:rsidRPr="00FD2B75" w:rsidRDefault="008C3A8E" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ODER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23380587" w14:textId="1B0EB0E2" w:rsidR="008C3A8E" w:rsidRPr="00FD2B75" w:rsidRDefault="008C3A8E" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Bei jedem Verkauf eines Grundstücks wählt der Gemeinderat die geeignetste Verkaufsart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018E3753" w14:textId="4AF47BC0" w:rsidR="000B7788" w:rsidRPr="00FD2B75" w:rsidRDefault="00F71540" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C3A8E" w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Für eine allfällige andere Delegation zu einem konkreten Geschäft bleibt der Entscheid der Gemeindeversammlung / dem Generalrat vorbehalten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04308C44" w14:textId="0D254B58" w:rsidR="000B7788" w:rsidRPr="00FD2B75" w:rsidRDefault="000B7788" w:rsidP="00EC0F46">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+          <w:tab w:val="start" w:pos="99.25pt"/>
+        </w:tabs>
+        <w:spacing w:before="18pt" w:after="6pt" w:line="12pt" w:lineRule="auto"/>
+        <w:ind w:start="14.20pt" w:hanging="14.20pt"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Referendum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Diese Bestimmung gilt nur für Gemeinden mit Generalrat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179AFA01" w14:textId="39D2E7C4" w:rsidR="00101CFB" w:rsidRPr="00FD2B75" w:rsidRDefault="008E43F2" w:rsidP="00B23ABB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Schwellenwert (Art. 69 GFHG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DBE7D6" w14:textId="1B3BCCE7" w:rsidR="00BA6A8B" w:rsidRPr="00FD2B75" w:rsidRDefault="00101CFB" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Das fakultative Referendum kann gegen jede neue, vom Generalrat beschlossene Ausgabe ergriffen werden, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51456" w:rsidRPr="00E51456">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die den Betrag von … Franken übersteigt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E19B076" w14:textId="1D7C2242" w:rsidR="000D3BBD" w:rsidRPr="00FD2B75" w:rsidRDefault="000D3BBD" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Absatz 2, freiwillig, aber empfohlen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499D9994" w14:textId="2DE5F191" w:rsidR="000D3BBD" w:rsidRPr="00FD2B75" w:rsidRDefault="00242C12" w:rsidP="00CA2225">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A433F">
-[...3 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Das obligatorische Referendum ist bei jeder neuen, vom Generalrat beschlossenen Ausgabe anwendbar, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51456" w:rsidRPr="00E51456">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die den Betrag von … Franken übersteigt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In diesem Fall wird die Ausgabe zur Volksabstimmung unterbreitet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02170AC8" w14:textId="3636DA46" w:rsidR="00153DB6" w:rsidRPr="00FD2B75" w:rsidRDefault="00242C12" w:rsidP="00153DB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Bei wiederkehrenden Ausgaben wird der anwendbare Schwellenwert unter Berücksichtigung der gesamten voraussichtlichen Dauer der Verpflichtung festgelegt. In Ermangelung einer festgelegten Dauer gilt eine Dauer von 10 Jahren als vereinbart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74474034" w14:textId="1B040FA7" w:rsidR="00BA47C5" w:rsidRPr="00FD2B75" w:rsidRDefault="00101CFB" w:rsidP="00101CFB">
+      <w:pPr>
+        <w:pStyle w:val="Artikel-nderung"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="63.75pt"/>
+          <w:tab w:val="clear" w:pos="77.95pt"/>
+          <w:tab w:val="clear" w:pos="92.10pt"/>
+          <w:tab w:val="clear" w:pos="106.30pt"/>
+          <w:tab w:val="clear" w:pos="120.45pt"/>
+          <w:tab w:val="clear" w:pos="134.65pt"/>
+        </w:tabs>
+        <w:spacing w:before="18pt" w:after="6pt" w:line="12pt" w:lineRule="auto"/>
+        <w:ind w:start="14.20pt" w:hanging="14.20pt"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:rStyle w:val="AenderungTitelText"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Schlussbestimmungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6595B685" w14:textId="1383509B" w:rsidR="00353CD8" w:rsidRPr="00FD2B75" w:rsidRDefault="00D171E5" w:rsidP="00B23ABB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Aufhebung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC16DF8" w14:textId="67F55406" w:rsidR="00D171E5" w:rsidRPr="00FD2B75" w:rsidRDefault="00D171E5" w:rsidP="0074154B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Das Finanzreglement der Gemeinde vom …. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5B72">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(Datum der Verabschiedung durch die Gemeindelegislative)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wird aufgehoben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F92E57D" w14:textId="57E59E03" w:rsidR="00D171E5" w:rsidRPr="00FD2B75" w:rsidRDefault="00D171E5" w:rsidP="00B23ABB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:before="15pt"/>
+        <w:ind w:start="42.55pt" w:hanging="42.55pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inkrafttreten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9BDC61" w14:textId="64E0ACBA" w:rsidR="00521517" w:rsidRPr="00FD2B75" w:rsidRDefault="00D171E5" w:rsidP="0066062C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
+        </w:tabs>
+        <w:spacing w:after="18pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> Dieses Reglement tritt am</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2B0E">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A433F">
-[...34 lines deleted...]
-        <w:keepNext/>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>... in Kraft, unter Vorbehalt seiner Genehmigung durch die Direktion der Institutionen und der Land- und Forstwirtschaft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1C8EBC" w14:textId="123B1BEE" w:rsidR="000F241C" w:rsidRPr="00FD2B75" w:rsidRDefault="000F241C" w:rsidP="000F241C">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="clear" w:pos="311.80pt"/>
         </w:tabs>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="de-CH"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Beschlossen durch die Gemeindeversammlung / den Generalrat am …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06589273" w14:textId="1C8EEF5C" w:rsidR="00D91345" w:rsidRPr="00FD2B75" w:rsidRDefault="002106A4" w:rsidP="00E51456">
+      <w:pPr>
+        <w:pStyle w:val="Schluss"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="153.10pt"/>
+          <w:tab w:val="start" w:pos="269.35pt"/>
+        </w:tabs>
+        <w:spacing w:after="4pt"/>
+        <w:ind w:start="248.15pt" w:hanging="248.15pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Der Ammann / Die Gemeindepräsidentin</w:t>
+      </w:r>
+      <w:r w:rsidR="009547D4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Der Gemeindeschreiber / Die Gemeindeschreiberin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF38359" w14:textId="5D781CD6" w:rsidR="00BF2C02" w:rsidRPr="00FD2B75" w:rsidRDefault="00BF2C02" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Schluss"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="153.10pt"/>
+          <w:tab w:val="start" w:pos="269.35pt"/>
+        </w:tabs>
+        <w:spacing w:before="0pt" w:after="4pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Der Präsident / Die Präsidentin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041523AB" w14:textId="30A15776" w:rsidR="00521517" w:rsidRPr="00FD2B75" w:rsidRDefault="002106A4" w:rsidP="003154FF">
+      <w:pPr>
+        <w:pStyle w:val="Schluss"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="153.10pt"/>
+          <w:tab w:val="start" w:pos="269.35pt"/>
+        </w:tabs>
+        <w:spacing w:before="18pt" w:after="4pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Vorname Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorname Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1F37D1" w14:textId="1ED68D24" w:rsidR="00521517" w:rsidRPr="00FD2B75" w:rsidRDefault="00521517" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Schluss"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="153.10pt"/>
+        </w:tabs>
+        <w:spacing w:before="36pt" w:after="4pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Genehmigt von der Direktion der Institutionen und der Land- und Forstwirtschaft am …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D1BA57" w14:textId="3282C67D" w:rsidR="002106A4" w:rsidRPr="00FD2B75" w:rsidRDefault="002106A4" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Schluss"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="153.10pt"/>
+        </w:tabs>
+        <w:spacing w:after="4pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Vorname Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1033AC" w14:textId="56E51598" w:rsidR="00521517" w:rsidRPr="00FD2B75" w:rsidRDefault="00521517" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Schluss"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="153.10pt"/>
+        </w:tabs>
+        <w:spacing w:before="0pt" w:after="4pt"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Staatsrat, Direktor / Staatsrätin, Direktorin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0146C55F" w14:textId="519E971C" w:rsidR="00233094" w:rsidRPr="00FD2B75" w:rsidRDefault="00233094" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Schluss"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="153.10pt"/>
+        </w:tabs>
+        <w:spacing w:before="30pt" w:after="9pt"/>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00ED5AFA" w:rsidRPr="0006420F">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
         <w:rPr>
           <w:b/>
-          <w:noProof/>
-[...148 lines deleted...]
-        <w:keepNext/>
+        </w:rPr>
+        <w:t>Änderungstabelle</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="100.0%" w:type="pct"/>
+        <w:tblInd w:w="0.15pt" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0.55pt" w:type="dxa"/>
+          <w:start w:w="2.75pt" w:type="dxa"/>
+          <w:bottom w:w="0.55pt" w:type="dxa"/>
+          <w:end w:w="2.75pt" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1901"/>
+        <w:gridCol w:w="1982"/>
+        <w:gridCol w:w="2578"/>
+        <w:gridCol w:w="2262"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00233094" w:rsidRPr="00FD2B75" w14:paraId="2A758B26" w14:textId="77777777" w:rsidTr="00CE13B5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="68pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D571BC" w14:textId="77777777" w:rsidR="00233094" w:rsidRPr="00FD2B75" w:rsidRDefault="00233094" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Beschluss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B78E774" w14:textId="77777777" w:rsidR="00233094" w:rsidRPr="00FD2B75" w:rsidRDefault="00233094" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Berührtes Element</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="92.15pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="485422C9" w14:textId="77777777" w:rsidR="00233094" w:rsidRPr="00FD2B75" w:rsidRDefault="00233094" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Änderungstyp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC74419" w14:textId="77777777" w:rsidR="00233094" w:rsidRPr="00FD2B75" w:rsidRDefault="00233094" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Inkrafttreten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00233094" w:rsidRPr="00FD2B75" w14:paraId="745CA32F" w14:textId="77777777" w:rsidTr="00CE13B5">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="68pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A6801F3" w14:textId="2CE44ECC" w:rsidR="00233094" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>00.00.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="031FBC9E" w14:textId="6E2B91CD" w:rsidR="00233094" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>Erlass</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="92.15pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7393BE41" w14:textId="3A37BECC" w:rsidR="00233094" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>Grunderlass</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F6C10D" w14:textId="16CB36EB" w:rsidR="00233094" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>00.00.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w14:paraId="2CC62D8A" w14:textId="77777777" w:rsidTr="00CE13B5">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="68pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="464AF1A7" w14:textId="5B07832C" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>00.00.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442572D4" w14:textId="2D7CA325" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>Art. …</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="92.15pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BB2FCB7" w14:textId="084E26B3" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>geändert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C95E02E" w14:textId="00FF7050" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>00.00.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w14:paraId="2B6E9119" w14:textId="77777777" w:rsidTr="00CE13B5">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="68pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1248078F" w14:textId="612AC790" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>00.00.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7056ACE0" w14:textId="4C428CCC" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>Art. … Abs. …</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="92.15pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4832EDFF" w14:textId="66093EB5" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>eingefügt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64E11EFC" w14:textId="47157971" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>00.00.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w14:paraId="7FD06063" w14:textId="77777777" w:rsidTr="00CE13B5">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="68pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="482E877F" w14:textId="7EEB1E67" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>00.00.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C10E87B" w14:textId="26D58761" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>Art. … Abs. …</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="92.15pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FB38C40" w14:textId="1DF0CA7E" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>aufgehoben</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80.85pt" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56185DB9" w14:textId="727AA0FC" w:rsidR="00CE13B5" w:rsidRPr="00FD2B75" w:rsidRDefault="00CE13B5" w:rsidP="00CE1DF2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2B75">
+              <w:t>00.00.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5BB6F4AD" w14:textId="77777777" w:rsidR="00233094" w:rsidRPr="00233094" w:rsidRDefault="00233094" w:rsidP="006F4377">
+      <w:pPr>
+        <w:pStyle w:val="Schluss"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="clear" w:pos="153.10pt"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:spacing w:before="30pt" w:after="9pt"/>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
-[...486 lines deleted...]
-      <w:cols w:space="708"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00233094" w:rsidRPr="00233094" w:rsidSect="007B5011">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="595.30pt" w:h="841.90pt" w:code="9"/>
+      <w:pgMar w:top="70.90pt" w:right="85.05pt" w:bottom="70.90pt" w:left="73.70pt" w:header="31.20pt" w:footer="28.35pt" w:gutter="0pt"/>
+      <w:cols w:space="36pt"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="272" w:charSpace="9215"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48D39190" w14:textId="77777777" w:rsidR="007706AE" w:rsidRDefault="007706AE" w:rsidP="00722D0A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7519E0D3" w14:textId="77777777" w:rsidR="001A7458" w:rsidRPr="00FD2B75" w:rsidRDefault="001A7458">
+      <w:pPr>
+        <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24571EB8" w14:textId="77777777" w:rsidR="007706AE" w:rsidRDefault="007706AE" w:rsidP="00722D0A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="41E49335" w14:textId="77777777" w:rsidR="001A7458" w:rsidRPr="00FD2B75" w:rsidRDefault="001A7458">
+      <w:pPr>
+        <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
-    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:characterSet="iso-8859-1"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Franklin Gothic Demi">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B6BFE40" w14:textId="77777777" w:rsidR="00044542" w:rsidRDefault="00614C37" w:rsidP="00614C37">
+<w:ftr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
+  <w:p w14:paraId="76228582" w14:textId="77777777" w:rsidR="00192B6E" w:rsidRDefault="00192B6E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
+  <w:p w14:paraId="6A5C8975" w14:textId="1DE88224" w:rsidR="00BF084B" w:rsidRPr="00FD2B75" w:rsidRDefault="00772F85" w:rsidP="00772F85">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:tabs>
+        <w:tab w:val="end" w:pos="205.55pt"/>
+      </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005B7C75">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:highlight w:val="green"/>
+        <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>Version</w:t>
+      <w:t>Version 2026</w:t>
     </w:r>
-    <w:r w:rsidR="00C20FB7" w:rsidRPr="005B7C75">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:highlight w:val="green"/>
+        <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AC1162" w:rsidRPr="005B7C75">
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:highlight w:val="green"/>
+        <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>16.09</w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00044542" w:rsidRPr="005B7C75">
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:highlight w:val="green"/>
+        <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>.2020</w:t>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
+  <w:p w14:paraId="570F847C" w14:textId="5CC46E80" w:rsidR="00BF084B" w:rsidRPr="00FD2B75" w:rsidRDefault="00192B6E" w:rsidP="00192B6E">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:tabs>
+        <w:tab w:val="end" w:pos="205.55pt"/>
+      </w:tabs>
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>Version 2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00875F58" w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="305EBB2C" w14:textId="77777777" w:rsidR="007706AE" w:rsidRDefault="007706AE" w:rsidP="00722D0A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2AAA02C6" w14:textId="77777777" w:rsidR="001A7458" w:rsidRPr="00FD2B75" w:rsidRDefault="001A7458">
+      <w:pPr>
+        <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F8FBD12" w14:textId="77777777" w:rsidR="007706AE" w:rsidRDefault="007706AE" w:rsidP="00722D0A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4A393B46" w14:textId="77777777" w:rsidR="001A7458" w:rsidRPr="00FD2B75" w:rsidRDefault="001A7458">
+      <w:pPr>
+        <w:spacing w:after="0pt" w:line="12pt" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2B75">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...37 lines deleted...]
-  <w:p w14:paraId="35651B13" w14:textId="77777777" w:rsidR="00113D29" w:rsidRDefault="00113D29">
+<w:hdr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
+  <w:p w14:paraId="17BA6771" w14:textId="77777777" w:rsidR="00192B6E" w:rsidRDefault="00192B6E">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
+  <w:p w14:paraId="114B8406" w14:textId="74663E31" w:rsidR="00021AFC" w:rsidRPr="00FD2B75" w:rsidRDefault="00021AFC" w:rsidP="00C42450">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="end" w:pos="439.35pt"/>
+      </w:tabs>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>000.0</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
+  <w:p w14:paraId="08082CC2" w14:textId="7CA473CD" w:rsidR="00BF084B" w:rsidRPr="00FD2B75" w:rsidRDefault="00021AFC" w:rsidP="00C42450">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="end" w:pos="487.60pt"/>
+      </w:tabs>
+      <w:spacing w:before="12pt"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:sz w:val="26"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00FD2B75">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="26"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>000.0</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="064F30A6"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="04CF2583"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78329624"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
-      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
-[...2 lines deleted...]
-        <w:ind w:left="283" w:hanging="283"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="087F2CD8"/>
-[...3 lines deleted...]
-      <w:start w:val="2"/>
+    <w:nsid w:val="10C933CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5582EBD0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
-      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
-[...2 lines deleted...]
-        <w:ind w:left="283" w:hanging="283"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10583E2F"/>
+    <w:nsid w:val="1621274F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DF54310E"/>
-[...10 lines deleted...]
-        <w:ind w:left="1475" w:hanging="369"/>
+    <w:tmpl w:val="62BA12E2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...17 lines deleted...]
-        </w14:textOutline>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BF4407"/>
+    <w:nsid w:val="16462C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78E6A6B8"/>
-    <w:lvl w:ilvl="0" w:tplc="711CCEE8">
+    <w:tmpl w:val="3C722EEA"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18687B97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17AEF154"/>
+    <w:lvl w:ilvl="0" w:tplc="F15C1D98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Art. %1"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="132.30pt" w:hanging="18pt"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="168.30pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="204.30pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="240.30pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="276.30pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="312.30pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="348.30pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="384.30pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="420.30pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9B06D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5582EBD0"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B85ED4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9036E068"/>
+    <w:lvl w:ilvl="0" w:tplc="54DE4DEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Art. %1"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="173.95pt" w:hanging="18pt"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48DC5894"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E56AA3B8"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A72E5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="370AF3B2"/>
+    <w:lvl w:ilvl="0" w:tplc="11F4266A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D632C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="552AC70A"/>
+    <w:lvl w:ilvl="0" w:tplc="BADE729C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37796B14"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E81156D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B56C6166"/>
-[...28 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="35A688D0"/>
+    <w:lvl w:ilvl="0" w:tplc="648812A8">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...460 lines deleted...]
-        <w:ind w:left="3102" w:hanging="936"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...83 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...377 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FFB6583"/>
+    <w:nsid w:val="74C16C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59F6CDE2"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+    <w:tmpl w:val="E56AA3B8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="36pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="72pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="108pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="144pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="180pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="216pt" w:hanging="9pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="252pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:start="288pt" w:hanging="18pt"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:start="324pt" w:hanging="9pt"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...773 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1084183118">
+  <w:num w:numId="1" w16cid:durableId="1426998365">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1885942358">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="2" w16cid:durableId="810252273">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="326860258">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="3" w16cid:durableId="837963203">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="840049098">
+  <w:num w:numId="4" w16cid:durableId="1577549317">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1506742329">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1687557575">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1184516065">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="904802752">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1217936649">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="589630207">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1570379462">
+  <w:num w:numId="11" w16cid:durableId="901670606">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1797986058">
-[...26 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="884565856">
+  <w:num w:numId="12" w16cid:durableId="592857544">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...64 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120%"/>
+  <w:embedSystemFonts/>
+  <w:mirrorMargins/>
+  <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:defaultTabStop w:val="35.45pt"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="21.25pt"/>
+  <w:defaultTableStyle w:val="Normal"/>
+  <w:drawingGridHorizontalSpacing w:val="0pt"/>
+  <w:drawingGridVerticalSpacing w:val="0pt"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:drawingGridHorizontalOrigin w:val="0pt"/>
+  <w:drawingGridVerticalOrigin w:val="0pt"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00722D0A"/>
-[...212 lines deleted...]
-    <w:rsid w:val="00FF0C21"/>
+    <w:rsidRoot w:val="00BF084B"/>
+    <w:rsid w:val="00000951"/>
+    <w:rsid w:val="00002236"/>
+    <w:rsid w:val="0001023C"/>
+    <w:rsid w:val="000105FB"/>
+    <w:rsid w:val="00021AFC"/>
+    <w:rsid w:val="00032468"/>
+    <w:rsid w:val="00052FE7"/>
+    <w:rsid w:val="000534C2"/>
+    <w:rsid w:val="0006084F"/>
+    <w:rsid w:val="000652CF"/>
+    <w:rsid w:val="000832B5"/>
+    <w:rsid w:val="000A2FDD"/>
+    <w:rsid w:val="000B0383"/>
+    <w:rsid w:val="000B7788"/>
+    <w:rsid w:val="000C0DDC"/>
+    <w:rsid w:val="000C6456"/>
+    <w:rsid w:val="000D3BBD"/>
+    <w:rsid w:val="000F0D42"/>
+    <w:rsid w:val="000F241C"/>
+    <w:rsid w:val="000F72EF"/>
+    <w:rsid w:val="00101A31"/>
+    <w:rsid w:val="00101CFB"/>
+    <w:rsid w:val="00105E4A"/>
+    <w:rsid w:val="001275DB"/>
+    <w:rsid w:val="00133E28"/>
+    <w:rsid w:val="0013728A"/>
+    <w:rsid w:val="00147E36"/>
+    <w:rsid w:val="00153DB6"/>
+    <w:rsid w:val="00160536"/>
+    <w:rsid w:val="001765C6"/>
+    <w:rsid w:val="0018190B"/>
+    <w:rsid w:val="00183DDA"/>
+    <w:rsid w:val="00191C23"/>
+    <w:rsid w:val="00192B6E"/>
+    <w:rsid w:val="00194CB7"/>
+    <w:rsid w:val="001A0C6F"/>
+    <w:rsid w:val="001A7458"/>
+    <w:rsid w:val="001A7BC7"/>
+    <w:rsid w:val="001D0ED4"/>
+    <w:rsid w:val="001D5730"/>
+    <w:rsid w:val="001E748B"/>
+    <w:rsid w:val="001E7A8C"/>
+    <w:rsid w:val="001F6255"/>
+    <w:rsid w:val="00201759"/>
+    <w:rsid w:val="00205330"/>
+    <w:rsid w:val="002106A4"/>
+    <w:rsid w:val="002117A5"/>
+    <w:rsid w:val="002150B5"/>
+    <w:rsid w:val="00232382"/>
+    <w:rsid w:val="00233094"/>
+    <w:rsid w:val="002354DC"/>
+    <w:rsid w:val="00241163"/>
+    <w:rsid w:val="00242C12"/>
+    <w:rsid w:val="00245755"/>
+    <w:rsid w:val="00246B4F"/>
+    <w:rsid w:val="00264B57"/>
+    <w:rsid w:val="002739B0"/>
+    <w:rsid w:val="002A6AE1"/>
+    <w:rsid w:val="002D1A1E"/>
+    <w:rsid w:val="002E2D28"/>
+    <w:rsid w:val="002F14EF"/>
+    <w:rsid w:val="003031FD"/>
+    <w:rsid w:val="003114BF"/>
+    <w:rsid w:val="003154FF"/>
+    <w:rsid w:val="00322B40"/>
+    <w:rsid w:val="00336FB4"/>
+    <w:rsid w:val="00341DB3"/>
+    <w:rsid w:val="00344CFB"/>
+    <w:rsid w:val="00353CD8"/>
+    <w:rsid w:val="00371DE8"/>
+    <w:rsid w:val="00380189"/>
+    <w:rsid w:val="003A1F4B"/>
+    <w:rsid w:val="003A2B0E"/>
+    <w:rsid w:val="003A5233"/>
+    <w:rsid w:val="003D0705"/>
+    <w:rsid w:val="003E5B72"/>
+    <w:rsid w:val="003F6CDB"/>
+    <w:rsid w:val="00416D53"/>
+    <w:rsid w:val="00421546"/>
+    <w:rsid w:val="00437A87"/>
+    <w:rsid w:val="00441B2C"/>
+    <w:rsid w:val="0045086F"/>
+    <w:rsid w:val="004556CE"/>
+    <w:rsid w:val="00477C66"/>
+    <w:rsid w:val="004B0133"/>
+    <w:rsid w:val="004C1D4B"/>
+    <w:rsid w:val="004D1593"/>
+    <w:rsid w:val="004D1A46"/>
+    <w:rsid w:val="00502EAD"/>
+    <w:rsid w:val="00521517"/>
+    <w:rsid w:val="00522B77"/>
+    <w:rsid w:val="005315CD"/>
+    <w:rsid w:val="005406D7"/>
+    <w:rsid w:val="00542BEF"/>
+    <w:rsid w:val="00544C17"/>
+    <w:rsid w:val="005549B2"/>
+    <w:rsid w:val="0055612C"/>
+    <w:rsid w:val="0055732D"/>
+    <w:rsid w:val="005866A5"/>
+    <w:rsid w:val="005B31D6"/>
+    <w:rsid w:val="005D0B7A"/>
+    <w:rsid w:val="005D700A"/>
+    <w:rsid w:val="005E039A"/>
+    <w:rsid w:val="005F1780"/>
+    <w:rsid w:val="00613AC6"/>
+    <w:rsid w:val="00640008"/>
+    <w:rsid w:val="0066062C"/>
+    <w:rsid w:val="00664CE0"/>
+    <w:rsid w:val="006B2A66"/>
+    <w:rsid w:val="006B7C25"/>
+    <w:rsid w:val="006C05B0"/>
+    <w:rsid w:val="006C0BEA"/>
+    <w:rsid w:val="006C24CE"/>
+    <w:rsid w:val="006C4477"/>
+    <w:rsid w:val="006D4336"/>
+    <w:rsid w:val="006D7F49"/>
+    <w:rsid w:val="006E3C33"/>
+    <w:rsid w:val="006E3F88"/>
+    <w:rsid w:val="006F4377"/>
+    <w:rsid w:val="00701407"/>
+    <w:rsid w:val="00701FCC"/>
+    <w:rsid w:val="00703C27"/>
+    <w:rsid w:val="00704482"/>
+    <w:rsid w:val="0070770C"/>
+    <w:rsid w:val="00707C19"/>
+    <w:rsid w:val="00711BDF"/>
+    <w:rsid w:val="00712605"/>
+    <w:rsid w:val="00715C92"/>
+    <w:rsid w:val="00724F2B"/>
+    <w:rsid w:val="00737164"/>
+    <w:rsid w:val="0074154B"/>
+    <w:rsid w:val="00754E6E"/>
+    <w:rsid w:val="00755B40"/>
+    <w:rsid w:val="007635C0"/>
+    <w:rsid w:val="00765670"/>
+    <w:rsid w:val="00772F85"/>
+    <w:rsid w:val="0079185B"/>
+    <w:rsid w:val="007A4B47"/>
+    <w:rsid w:val="007B5011"/>
+    <w:rsid w:val="007C1DE3"/>
+    <w:rsid w:val="007D2A89"/>
+    <w:rsid w:val="007D6F31"/>
+    <w:rsid w:val="007E0193"/>
+    <w:rsid w:val="007F0007"/>
+    <w:rsid w:val="00800CA4"/>
+    <w:rsid w:val="00807286"/>
+    <w:rsid w:val="00817911"/>
+    <w:rsid w:val="008311B8"/>
+    <w:rsid w:val="008343D3"/>
+    <w:rsid w:val="0084128E"/>
+    <w:rsid w:val="00855F0A"/>
+    <w:rsid w:val="00857129"/>
+    <w:rsid w:val="00863C7E"/>
+    <w:rsid w:val="00875F58"/>
+    <w:rsid w:val="008770A1"/>
+    <w:rsid w:val="008B06BD"/>
+    <w:rsid w:val="008B6AEC"/>
+    <w:rsid w:val="008C3A8E"/>
+    <w:rsid w:val="008C3E54"/>
+    <w:rsid w:val="008D7860"/>
+    <w:rsid w:val="008E43F2"/>
+    <w:rsid w:val="008F4D15"/>
+    <w:rsid w:val="00913F2E"/>
+    <w:rsid w:val="009217DC"/>
+    <w:rsid w:val="00922648"/>
+    <w:rsid w:val="00924371"/>
+    <w:rsid w:val="00927E39"/>
+    <w:rsid w:val="00932F05"/>
+    <w:rsid w:val="00952C11"/>
+    <w:rsid w:val="00953B44"/>
+    <w:rsid w:val="009547D4"/>
+    <w:rsid w:val="00955A1F"/>
+    <w:rsid w:val="00976DD7"/>
+    <w:rsid w:val="009A2457"/>
+    <w:rsid w:val="009A3C22"/>
+    <w:rsid w:val="009B08F8"/>
+    <w:rsid w:val="009C1C1C"/>
+    <w:rsid w:val="009C25BD"/>
+    <w:rsid w:val="009C72DD"/>
+    <w:rsid w:val="009E4569"/>
+    <w:rsid w:val="009E7418"/>
+    <w:rsid w:val="009F3B61"/>
+    <w:rsid w:val="009F4C9A"/>
+    <w:rsid w:val="009F66CD"/>
+    <w:rsid w:val="009F7CAF"/>
+    <w:rsid w:val="00A043F9"/>
+    <w:rsid w:val="00A1240D"/>
+    <w:rsid w:val="00A15F07"/>
+    <w:rsid w:val="00A22A4E"/>
+    <w:rsid w:val="00A266CC"/>
+    <w:rsid w:val="00A27CB9"/>
+    <w:rsid w:val="00A3315F"/>
+    <w:rsid w:val="00A44E8D"/>
+    <w:rsid w:val="00A46A30"/>
+    <w:rsid w:val="00A70116"/>
+    <w:rsid w:val="00A77242"/>
+    <w:rsid w:val="00A815EB"/>
+    <w:rsid w:val="00A95AD1"/>
+    <w:rsid w:val="00AB4334"/>
+    <w:rsid w:val="00AB6BF5"/>
+    <w:rsid w:val="00AC1ACA"/>
+    <w:rsid w:val="00AF2D7E"/>
+    <w:rsid w:val="00B05930"/>
+    <w:rsid w:val="00B23ABB"/>
+    <w:rsid w:val="00B63984"/>
+    <w:rsid w:val="00B969F3"/>
+    <w:rsid w:val="00BA47C5"/>
+    <w:rsid w:val="00BA5D8E"/>
+    <w:rsid w:val="00BA6A8B"/>
+    <w:rsid w:val="00BB22B0"/>
+    <w:rsid w:val="00BD1DBF"/>
+    <w:rsid w:val="00BD4537"/>
+    <w:rsid w:val="00BD7654"/>
+    <w:rsid w:val="00BE2B86"/>
+    <w:rsid w:val="00BE3D41"/>
+    <w:rsid w:val="00BF084B"/>
+    <w:rsid w:val="00BF2C02"/>
+    <w:rsid w:val="00BF3206"/>
+    <w:rsid w:val="00C11038"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C42450"/>
+    <w:rsid w:val="00C655D8"/>
+    <w:rsid w:val="00C736A2"/>
+    <w:rsid w:val="00C8548D"/>
+    <w:rsid w:val="00CA00B7"/>
+    <w:rsid w:val="00CA2225"/>
+    <w:rsid w:val="00CB12F7"/>
+    <w:rsid w:val="00CB143D"/>
+    <w:rsid w:val="00CD40EE"/>
+    <w:rsid w:val="00CD7C28"/>
+    <w:rsid w:val="00CE1208"/>
+    <w:rsid w:val="00CE13B5"/>
+    <w:rsid w:val="00CF574E"/>
+    <w:rsid w:val="00CF6897"/>
+    <w:rsid w:val="00D0387D"/>
+    <w:rsid w:val="00D10D96"/>
+    <w:rsid w:val="00D15248"/>
+    <w:rsid w:val="00D171E5"/>
+    <w:rsid w:val="00D412D5"/>
+    <w:rsid w:val="00D44AA9"/>
+    <w:rsid w:val="00D546FA"/>
+    <w:rsid w:val="00D606BF"/>
+    <w:rsid w:val="00D65032"/>
+    <w:rsid w:val="00D65968"/>
+    <w:rsid w:val="00D86018"/>
+    <w:rsid w:val="00D91345"/>
+    <w:rsid w:val="00D97908"/>
+    <w:rsid w:val="00DA12C3"/>
+    <w:rsid w:val="00DA6CA9"/>
+    <w:rsid w:val="00DB1861"/>
+    <w:rsid w:val="00DD4EEF"/>
+    <w:rsid w:val="00DE2C38"/>
+    <w:rsid w:val="00DE5B5C"/>
+    <w:rsid w:val="00E26BC7"/>
+    <w:rsid w:val="00E3723E"/>
+    <w:rsid w:val="00E4190D"/>
+    <w:rsid w:val="00E51456"/>
+    <w:rsid w:val="00E554A2"/>
+    <w:rsid w:val="00E67AE8"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E83DE0"/>
+    <w:rsid w:val="00E92DD0"/>
+    <w:rsid w:val="00EB4D81"/>
+    <w:rsid w:val="00EB55FB"/>
+    <w:rsid w:val="00EC0267"/>
+    <w:rsid w:val="00EC0F46"/>
+    <w:rsid w:val="00ED198F"/>
+    <w:rsid w:val="00EE00B4"/>
+    <w:rsid w:val="00EE1181"/>
+    <w:rsid w:val="00EE1620"/>
+    <w:rsid w:val="00EE586B"/>
+    <w:rsid w:val="00EE665F"/>
+    <w:rsid w:val="00F12C9F"/>
+    <w:rsid w:val="00F25857"/>
+    <w:rsid w:val="00F328AA"/>
+    <w:rsid w:val="00F35D6E"/>
+    <w:rsid w:val="00F43CDA"/>
+    <w:rsid w:val="00F5055B"/>
+    <w:rsid w:val="00F71540"/>
+    <w:rsid w:val="00F8263A"/>
+    <w:rsid w:val="00F90F67"/>
+    <w:rsid w:val="00FA00A6"/>
+    <w:rsid w:val="00FA3351"/>
+    <w:rsid w:val="00FA3440"/>
+    <w:rsid w:val="00FA6F58"/>
+    <w:rsid w:val="00FB0013"/>
+    <w:rsid w:val="00FB28A1"/>
+    <w:rsid w:val="00FC1524"/>
+    <w:rsid w:val="00FD09C6"/>
+    <w:rsid w:val="00FD0A47"/>
+    <w:rsid w:val="00FD2B75"/>
+    <w:rsid w:val="00FD6128"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="62FEF457"/>
-  <w15:docId w15:val="{DC9D3ADF-9B71-4D7E-B11B-74F159FA1F1A}"/>
+  <w14:docId w14:val="28D13FB7"/>
+  <w15:docId w15:val="{B7631DF5-496A-4181-BB67-1D3FE8DFDA29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6746,51 +4129,51 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -6969,1444 +4352,1303 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C032A7"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...42 lines deleted...]
-    <w:pPr>
+      <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="end" w:pos="311.80pt"/>
       </w:tabs>
-      <w:spacing w:before="120"/>
+      <w:spacing w:after="4pt" w:line="11pt" w:lineRule="exact"/>
       <w:jc w:val="both"/>
-      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...94 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:val="de-CH" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0pt" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0pt" w:type="dxa"/>
+        <w:start w:w="5.40pt" w:type="dxa"/>
+        <w:bottom w:w="0pt" w:type="dxa"/>
+        <w:end w:w="5.40pt" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
-[...2 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart1">
+    <w:name w:val="Absatz-Standardschriftart1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZusammenfassungHauptnderung">
+    <w:name w:val="Zusammenfassung Hauptänderung"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Zusammenfassungnderung">
+    <w:name w:val="Zusammenfassung Änderung"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters">
+    <w:name w:val="Footnote Characters"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IngressAenderungElement">
+    <w:name w:val="Ingress_Aenderung_Element"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IngressAenderungAktion">
+    <w:name w:val="Ingress_Aenderung_Aktion"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AenderungTitelText">
+    <w:name w:val="Aenderung_Titel_Text"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArtikelAenderungTitelaenderung">
+    <w:name w:val="Artikel_Aenderung_Titel_aenderung"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelAenderungAnmerkung">
+    <w:name w:val="Titel_Aenderung_Anmerkung"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArtikelAenderungAnmerkung">
+    <w:name w:val="Artikel_Aenderung_Anmerkung"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphAenderungAnmerkung">
+    <w:name w:val="Paragraph_Aenderung_Anmerkung"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AbbildungAnmerkung">
+    <w:name w:val="Abbildung_Anmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListelementAenderungAnmerkung">
+    <w:name w:val="Listelement_Aenderung_Anmerkung"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabelleAenderungAnmerkung">
+    <w:name w:val="Tabelle_Aenderung_Anmerkung"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnnexAenderungAnmerkung">
+    <w:name w:val="Annex_Aenderung_Anmerkung"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ItalicAnmerkung">
+    <w:name w:val="Italic_Anmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelLoeschungAnmerkung">
+    <w:name w:val="Titel_Loeschung_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelAusserKraftAnmerkung">
+    <w:name w:val="Titel_Ausser_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelWiederInKraftAnmerkung">
+    <w:name w:val="Titel_Wieder_In_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArtikelLoeschungAnmerkung">
+    <w:name w:val="Artikel_Loeschung_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArtikelAusserKraftAnmerkung">
+    <w:name w:val="Artikel_Ausser_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArtikelWiederInKraftAnmerkung">
+    <w:name w:val="Artikel_Wieder_In_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphLoeschungAnmerkung">
+    <w:name w:val="Paragraph_Loeschung_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphAusserKraftAnmerkung">
+    <w:name w:val="Paragraph_Ausser_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphWiederInKraftAnmerkung">
+    <w:name w:val="Paragraph_Wieder_In_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListelementLoeschungAnmerkung">
+    <w:name w:val="Listelement_Loeschung_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListelementUnveraendertAnmerkung">
+    <w:name w:val="Listelement_Unveraendert_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListelementAusserKraftAnmerkung">
+    <w:name w:val="Listelement_Ausser_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListelementWiederInKraftAnmerkung">
+    <w:name w:val="Listelement_Wieder_In_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnnexLoeschungAnmerkung">
+    <w:name w:val="Annex_Loeschung_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnnexAusserKraftAnmerkung">
+    <w:name w:val="Annex_Ausser_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnnexWiederInKraftAnmerkung">
+    <w:name w:val="Annex_Wieder_In_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabelleLoeschungAnmerkung">
+    <w:name w:val="Tabelle_Loeschung_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabelleUnveraendertAnmerkung">
+    <w:name w:val="Tabelle_Unveraendert_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabelleAusserKraftAnmerkung">
+    <w:name w:val="Tabelle_Ausser_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabelleWiederInKraftAnmerkung">
+    <w:name w:val="Tabelle_Wieder_In_Kraft_Anmerkung"/>
+    <w:basedOn w:val="ItalicAnmerkung"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardvorAufzhlung">
+    <w:name w:val="Standard vor Aufzählung"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardnachAufzhlung">
+    <w:name w:val="Standard nach Aufzählung"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardvorTabelle">
+    <w:name w:val="Standard vor Tabelle"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardvorBild">
+    <w:name w:val="Standard vor Bild"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="220" w:lineRule="exact"/>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="311.80pt"/>
+        <w:tab w:val="center" w:pos="249.30pt"/>
+        <w:tab w:val="end" w:pos="498.60pt"/>
+      </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
     <w:pPr>
-      <w:spacing w:line="200" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...5 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="En-tte"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Erlasstitel">
+    <w:name w:val="Erlasstitel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Datum1"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="18pt" w:after="12pt" w:line="12pt" w:lineRule="atLeast"/>
+      <w:jc w:val="start"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelArbeitsversion">
+    <w:name w:val="Titel Arbeitsversion"/>
+    <w:basedOn w:val="Erlasstitel"/>
+    <w:next w:val="Datum1"/>
     <w:pPr>
-      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0pt" w:after="24pt"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZusammenfassungEinleitung">
+    <w:name w:val="Zusammenfassung Einleitung"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="12pt" w:after="4.25pt"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZusammenfassungneueErlasse">
+    <w:name w:val="Zusammenfassung neue Erlasse"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="311.80pt"/>
+        <w:tab w:val="start" w:pos="125.90pt"/>
+      </w:tabs>
+      <w:spacing w:after="0pt" w:line="11.60pt" w:lineRule="exact"/>
+      <w:ind w:start="62.95pt" w:hanging="62.95pt"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZusammenfassunggenderteErlasse">
+    <w:name w:val="Zusammenfassung geänderte Erlasse"/>
+    <w:basedOn w:val="ZusammenfassungneueErlasse"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZusammenfassungaufgehobeneErlasse">
+    <w:name w:val="Zusammenfassung aufgehobene Erlasse"/>
+    <w:basedOn w:val="Datum1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="311.80pt"/>
+        <w:tab w:val="start" w:pos="125.90pt"/>
+      </w:tabs>
+      <w:ind w:start="62.95pt" w:hanging="62.95pt"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Datum1">
+    <w:name w:val="Datum1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Autor"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="12" w:color="000000"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Autor">
+    <w:name w:val="Autor"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Grundlage"/>
+    <w:pPr>
+      <w:spacing w:before="18pt" w:after="12pt" w:line="12pt" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Grundlage">
+    <w:name w:val="Grundlage"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Aktion"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:keepLines w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aktion">
+    <w:name w:val="Aktion"/>
+    <w:basedOn w:val="Autor"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="220" w:lineRule="exact"/>
+      <w:spacing w:before="14pt" w:after="6pt"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schluss">
+    <w:name w:val="Schluss"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="567"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
+        <w:tab w:val="clear" w:pos="311.80pt"/>
+        <w:tab w:val="start" w:pos="153.10pt"/>
       </w:tabs>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:before="24pt" w:after="2pt"/>
+      <w:jc w:val="start"/>
     </w:pPr>
-    <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelAnnex">
+    <w:name w:val="Titel Annex"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="24pt" w:after="9pt"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
-      <w:noProof/>
-[...3 lines deleted...]
-    <w:name w:val="toc 1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nebenzitat">
+    <w:name w:val="Nebenzitat"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abschnittstitel">
+    <w:name w:val="Abschnittstitel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="24pt" w:after="12pt"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EmptySectionRemark">
+    <w:name w:val="Empty_Section_Remark"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InkrafttretensklauselErsterAbsatz">
+    <w:name w:val="Inkrafttretensklausel_Erster_Absatz"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Inkrafttretensklausel">
+    <w:name w:val="Inkrafttretensklausel"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe1">
+    <w:name w:val="Titel Stufe 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Artikel"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="12pt" w:after="3pt" w:line="12pt" w:lineRule="auto"/>
+      <w:ind w:start="15.60pt" w:hanging="15.60pt"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe2">
+    <w:name w:val="Titel Stufe 2"/>
+    <w:basedOn w:val="TitelStufe1"/>
+    <w:next w:val="Artikel"/>
+    <w:pPr>
+      <w:ind w:start="24.10pt" w:hanging="24.10pt"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe3">
+    <w:name w:val="Titel Stufe 3"/>
+    <w:basedOn w:val="TitelStufe2"/>
+    <w:next w:val="Artikel"/>
+    <w:pPr>
+      <w:ind w:start="28.35pt" w:hanging="28.35pt"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe4">
+    <w:name w:val="Titel Stufe 4"/>
+    <w:basedOn w:val="TitelStufe3"/>
+    <w:next w:val="Artikel"/>
+    <w:pPr>
+      <w:ind w:start="38.25pt" w:hanging="38.25pt"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe5">
+    <w:name w:val="Titel Stufe 5"/>
+    <w:basedOn w:val="TitelStufe4"/>
+    <w:next w:val="Artikel"/>
+    <w:pPr>
+      <w:ind w:start="49.60pt" w:hanging="49.60pt"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe1nachTitel">
+    <w:name w:val="Titel Stufe 1 nach Titel"/>
+    <w:basedOn w:val="TitelStufe1"/>
+    <w:next w:val="Artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe2nachTitel">
+    <w:name w:val="Titel Stufe 2 nach Titel"/>
+    <w:basedOn w:val="TitelStufe2"/>
+    <w:next w:val="Artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe3nachTitel">
+    <w:name w:val="Titel Stufe 3 nach Titel"/>
+    <w:basedOn w:val="TitelStufe3"/>
+    <w:next w:val="Artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe4nachTitel">
+    <w:name w:val="Titel Stufe 4 nach Titel"/>
+    <w:basedOn w:val="TitelStufe4"/>
+    <w:next w:val="Artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelStufe5nachTitel">
+    <w:name w:val="Titel Stufe 5 nach Titel"/>
+    <w:basedOn w:val="TitelStufe5"/>
+    <w:next w:val="Artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="7pt" w:line="13.80pt" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:line="7.20pt" w:lineRule="exact"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikel">
+    <w:name w:val="Artikel"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="311.80pt"/>
+        <w:tab w:val="start" w:pos="63.75pt"/>
+        <w:tab w:val="start" w:pos="77.95pt"/>
+        <w:tab w:val="start" w:pos="92.10pt"/>
+        <w:tab w:val="start" w:pos="106.30pt"/>
+        <w:tab w:val="start" w:pos="120.45pt"/>
+        <w:tab w:val="start" w:pos="134.65pt"/>
+      </w:tabs>
+      <w:spacing w:before="8pt"/>
+      <w:ind w:start="49.60pt" w:hanging="49.60pt"/>
+      <w:jc w:val="start"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
-[...4 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelaufgehoben">
+    <w:name w:val="Artikel (aufgehoben)"/>
+    <w:basedOn w:val="Artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikel-nderung">
+    <w:name w:val="Artikel-Änderung"/>
+    <w:basedOn w:val="Artikel"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:ind w:start="0pt" w:firstLine="0pt"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    <w:name w:val="toc 2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikeltitel-nderung">
+    <w:name w:val="Artikeltitel-Änderung"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="200"/>
+      <w:jc w:val="start"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
-[...4 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:hanging="737"/>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="start"/>
     </w:pPr>
-    <w:rPr>
-[...306 lines deleted...]
-    <w:rsid w:val="00C334B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-    <w:name w:val="Titre Car"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AnnexListe">
+    <w:name w:val="Annex Liste"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="311.80pt"/>
+      </w:tabs>
+      <w:ind w:start="56.70pt" w:hanging="56.70pt"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Liste1">
+    <w:name w:val="Liste 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="311.80pt"/>
+        <w:tab w:val="start" w:pos="25.55pt"/>
+        <w:tab w:val="start" w:pos="28.35pt"/>
+      </w:tabs>
+      <w:ind w:start="22.70pt" w:hanging="22.70pt"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Liste1mitaufeinanderfolgendenAufhebungen">
+    <w:name w:val="Liste 1 mit aufeinanderfolgenden Aufhebungen"/>
+    <w:basedOn w:val="Liste1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="25.55pt"/>
+        <w:tab w:val="clear" w:pos="28.35pt"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Liste1mitUnterelementen">
+    <w:name w:val="Liste 1 mit Unterelementen"/>
+    <w:basedOn w:val="Liste1"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Liste21">
+    <w:name w:val="Liste 21"/>
+    <w:basedOn w:val="Liste1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="25.55pt"/>
+        <w:tab w:val="clear" w:pos="28.35pt"/>
+        <w:tab w:val="start" w:pos="48.20pt"/>
+        <w:tab w:val="start" w:pos="51pt"/>
+        <w:tab w:val="end" w:pos="311.80pt"/>
+      </w:tabs>
+      <w:ind w:start="45.35pt"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Liste2mitaufeinanderfolgendenAufhebungen">
+    <w:name w:val="Liste 2 mit aufeinanderfolgenden Aufhebungen"/>
+    <w:basedOn w:val="Liste21"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="48.20pt"/>
+        <w:tab w:val="clear" w:pos="51pt"/>
+        <w:tab w:val="clear" w:pos="311.80pt"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Liste31">
+    <w:name w:val="Liste 31"/>
+    <w:basedOn w:val="Liste21"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="48.20pt"/>
+        <w:tab w:val="clear" w:pos="51pt"/>
+        <w:tab w:val="clear" w:pos="311.80pt"/>
+        <w:tab w:val="start" w:pos="70.90pt"/>
+        <w:tab w:val="start" w:pos="73.70pt"/>
+        <w:tab w:val="end" w:pos="328.85pt"/>
+      </w:tabs>
+      <w:ind w:start="68.05pt" w:hanging="45.35pt"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="0pt" w:line="9.40pt" w:lineRule="exact"/>
+      <w:ind w:start="10.50pt" w:hanging="10.50pt"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kommentierungen">
+    <w:name w:val="Kommentierungen"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="1" w:space="1" w:color="333333"/>
+        <w:left w:val="single" w:sz="1" w:space="1" w:color="333333"/>
+        <w:bottom w:val="single" w:sz="1" w:space="1" w:color="333333"/>
+        <w:right w:val="single" w:sz="1" w:space="1" w:color="333333"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="333333"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KommentierungenAufzhlungungeordnet">
+    <w:name w:val="Kommentierungen Aufzählung ungeordnet"/>
+    <w:basedOn w:val="Kommentierungen"/>
+    <w:pPr>
+      <w:spacing w:after="0pt"/>
+      <w:ind w:start="36.85pt" w:hanging="36.85pt"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KommentierungenAufzhlunggeordnet">
+    <w:name w:val="Kommentierungen Aufzählung geordnet"/>
+    <w:basedOn w:val="KommentierungenAufzhlungungeordnet"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:link w:val="Titre"/>
-[...32 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F0D42"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00C334B0"/>
+    <w:rsid w:val="00EC0267"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:ind w:start="36pt"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...143 lines deleted...]
-      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B64B3C"/>
+    <w:rsid w:val="00EE1620"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...21 lines deleted...]
-      <w:lang w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Commentaire"/>
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B64B3C"/>
-    <w:rPr>
+    <w:rsid w:val="00EE1620"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:line="12pt" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:rsid w:val="00EE1620"/>
+    <w:rPr>
+      <w:sz w:val="14"/>
+      <w:lang w:val="de-DE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B64B3C"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:rsid w:val="00EE1620"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:eastAsia="fr-CH"/>
-[...4 lines deleted...]
-    <w:basedOn w:val="Policepardfaut"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="de-DE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:u w:val="single"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A5233"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="109279589">
+    <w:div w:id="1465928843">
       <w:bodyDiv w:val="1"/>
-      <w:marLeft w:val="0"/>
-[...93 lines deleted...]
-      <w:marBottom w:val="0"/>
+      <w:marLeft w:val="0pt"/>
+      <w:marRight w:val="0pt"/>
+      <w:marTop w:val="0pt"/>
+      <w:marBottom w:val="0pt"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
+<a:theme xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Larissa">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Larissa">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...13 lines deleted...]
-        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Deva" typeface="Mangal"/>
-        <a:font script="Telu" typeface="Gautami"/>
-[...1 lines deleted...]
-        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Orya" typeface="Kalinga"/>
-        <a:font script="Mlym" typeface="Kartika"/>
-[...4 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Guru" typeface="Raavi"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...13 lines deleted...]
-        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Deva" typeface="Mangal"/>
-        <a:font script="Telu" typeface="Gautami"/>
-[...1 lines deleted...]
-        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Orya" typeface="Kalinga"/>
-        <a:font script="Mlym" typeface="Kartika"/>
-[...4 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Guru" typeface="Raavi"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Larissa">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="50%"/>
+                <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="35%">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="37%"/>
+                <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="15%"/>
+                <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:shade val="51%"/>
+                <a:satMod val="130%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="80%">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:shade val="93%"/>
+                <a:satMod val="130%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:shade val="94%"/>
+                <a:satMod val="135%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525">
           <a:solidFill>
             <a:schemeClr val="phClr">
-              <a:shade val="95000"/>
-              <a:satMod val="105000"/>
+              <a:shade val="95%"/>
+              <a:satMod val="105%"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="38%"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
+                <a:alpha val="35%"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
+                <a:alpha val="35%"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="40%"/>
+                <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="40%">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="45%"/>
+                <a:shade val="99%"/>
+                <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="20%"/>
+                <a:satMod val="255%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
-            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+            <a:fillToRect l="50%" t="-80%" r="50%" b="180%"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:tint val="80000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="80%"/>
+                <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:shade val="30000"/>
-                <a:satMod val="200000"/>
+                <a:shade val="30%"/>
+                <a:satMod val="200%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
-            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            <a:fillToRect l="50%" t="50%" r="50%" b="50%"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69F3B408-B88A-429F-8606-FAB5120DD2AE}">
+<ds:datastoreItem xmlns:ds="http://purl.oclc.org/ooxml/officeDocument/customXml" ds:itemID="{42A6034B-513D-4FEC-B45D-59FAB440BD85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>843</Words>
-  <Characters>4637</Characters>
+  <Words>842</Words>
+  <Characters>4635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Etat de Fribourg</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5470</CharactersWithSpaces>
+  <CharactersWithSpaces>5467</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Leiser Brigitte</dc:creator>
+  <dc:creator>Jauquier Stéphanie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>