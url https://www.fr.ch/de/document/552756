--- v0 (2025-12-05)
+++ v1 (2026-09-15)
@@ -4,473 +4,454 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\1400\1408_protection\2_subventions\Degats_aux_forets\Projet_directive_degats_2025-2028\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\1400\1408_protection\2_subventions\Degats_aux_forets_FP_D\2025_Projet_directive_degats\Version finale\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F6A0132-E781-401B-BD4A-328A648525FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{440B2B66-DEFA-47F1-B8E5-61A2B1D94E03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1695" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F57" i="1" l="1"/>
+  <c r="F52" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="67">
-[...13 lines deleted...]
-    <t>2. Aléas climatiques, maladies, ravageurs et événements particuliers</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="59">
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>m3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forstkreis no …   </t>
+  </si>
+  <si>
+    <t>Jahresbericht 20…</t>
+  </si>
+  <si>
+    <t>1. Periode und betroffene Waldeigentümer</t>
+  </si>
+  <si>
+    <t>Der vorliegende Bericht fasst die abgerechneten Massnahmen zusammen … (Zeitraum, Region, betroffene Eigentümer, Abrechnungsnummern usw.)</t>
+  </si>
+  <si>
+    <t>2. Unwetter, Krankheiten, Schädlinge und aussergewöhnliche Ereignisse</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">… </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(commentaires, par ex. maladies, ravageurs, tempête, précipitations, orage, glissement, foudre, canicule, sécheresse, etc.)</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Le présent rapport récapitule les mesures décomptées … </t>
+      <t>(Anmerkungen, z. B. Krankheiten, Schädlinge, Sturm, Niederschläge, Gewitter, Erdrutsch, Blitzschlag, Hitzewelle, Dürre usw.)</t>
+    </r>
+  </si>
+  <si>
+    <t>3. Kontrolle der Ergebnisse</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">… </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(période, région, propriétaires concernés, numéros de décompte, etc.)</t>
-[...3 lines deleted...]
-    <t>3. Contrôle des résultats</t>
+      <t>(Anmerkungen zu den festgelegten Prioritäten, zu den durchgeführten Kontrollen, zu den erzielten Ergebnissen, zur aktuellen phytosanitäre Lage usw.)</t>
+    </r>
+  </si>
+  <si>
+    <t>4. Verteilung der massnahmen nach Ziel</t>
+  </si>
+  <si>
+    <t>Borkenkäferfallen</t>
+  </si>
+  <si>
+    <t>Intensive Überwachung</t>
+  </si>
+  <si>
+    <t>Region. Anmerkung Konto Nr</t>
+  </si>
+  <si>
+    <t>Menge</t>
+  </si>
+  <si>
+    <t>Einheit</t>
+  </si>
+  <si>
+    <t>Kantonaler Beitrag (Fr.)</t>
+  </si>
+  <si>
+    <t>St</t>
+  </si>
+  <si>
+    <t>Stü.</t>
+  </si>
+  <si>
+    <t>Sicherheitsholzschläge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sicherheit von Personen in Wäldern mit Erholungsfunktion </t>
+  </si>
+  <si>
+    <t>Holzschläge in durch Klimawandel anfälligen Beständen</t>
+  </si>
+  <si>
+    <t>Klimawandel Holzschläge</t>
+  </si>
+  <si>
+    <t>5. Technische Daten</t>
+  </si>
+  <si>
+    <t>CHF Subvention</t>
+  </si>
+  <si>
+    <t>Stü</t>
+  </si>
+  <si>
+    <t>Fr/Einheit</t>
+  </si>
+  <si>
+    <t>TOTAL PREVENTION</t>
+  </si>
+  <si>
+    <t>Liegengelassenes Holz</t>
+  </si>
+  <si>
+    <t>Mechanisierte Holzernete</t>
+  </si>
+  <si>
+    <t>Holzernte mit Traktor</t>
+  </si>
+  <si>
+    <t>Holzernte mit Mobilseilkran</t>
+  </si>
+  <si>
+    <t>Holzernte mit Hubschrauber</t>
+  </si>
+  <si>
+    <t>TOTAL Bekämpfung</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOTAL SUBVENTION  </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">… </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(commentaires sur les priorités émises, sur les contrôles réalisés, sur les résultats obtenus, sur la situation phytosanitaire actuelle, etc.)</t>
-[...109 lines deleted...]
-    <t xml:space="preserve">TOTAL DE SUBVENTION  </t>
+      <t>(ggf. Erläuterung der angeordneten intensiven Überwachung)</t>
+    </r>
+  </si>
+  <si>
+    <t>… (Kommentare zu den durchgeführten/abgerechneten Massnahmen)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">… </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(commentaires sur les mesures réalisées/décomptées)</t>
-    </r>
+      <t>( Begründung der vom Forstkreis genehmigten, per Helikopter abtransportierten Mengen)</t>
+    </r>
+  </si>
+  <si>
+    <t>6. Erfassung der Subventionen</t>
+  </si>
+  <si>
+    <t>Betrag in Franken</t>
+  </si>
+  <si>
+    <t>Subventionskontingent</t>
+  </si>
+  <si>
+    <t>Einbezahlte Subventionen</t>
+  </si>
+  <si>
+    <t>./. Einkassierte Bundessubventionen</t>
+  </si>
+  <si>
+    <t>Kantonale Subvention netto</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">… </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(le cas échéant, explication de la surveillance intensive décidée)</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">… </t>
+      <t>(Anmerkungen, Stand nach Kontigent)</t>
+    </r>
+  </si>
+  <si>
+    <t>7. Perspektiven</t>
+  </si>
+  <si>
+    <t>Die Aussichten für das nächste Jahr sind … (Anmerkungen)</t>
+  </si>
+  <si>
+    <t>Vorname Name</t>
+  </si>
+  <si>
+    <t>Forstkreisleiter</t>
+  </si>
+  <si>
+    <t>Verteiler</t>
+  </si>
+  <si>
+    <t>Sektion Wald und Naturgefahren</t>
+  </si>
+  <si>
+    <t>Anhang</t>
+  </si>
+  <si>
+    <t>Zusammengefasste Abrechnung</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Die Förster der Revier- oder Forstkreise haben die Verträge abgeschlossen, die Arbeiten vor Ort kontrolliert, die Abrechnungen erstellt und die Daten </t>
     </r>
     <r>
       <rPr>
-        <i/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>in die</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Applikation für die Subventionenverwaltung</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(justification des volumes débardés à l’hélicoptère, autorisés par l’arrondissement)</t>
-[...22 lines deleted...]
-      <t xml:space="preserve">… </t>
+      <t xml:space="preserve"> eingegeben. Die den Abrechnungen beiliegenden Belege und Berichte können beim Forstkreis eingesehen werden, wo sie aufbewahrt werden.</t>
+    </r>
+  </si>
+  <si>
+    <t>… (Kommentar)</t>
+  </si>
+  <si>
+    <t>Kontingentensaldo   (Fr)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Waldschtz. Subventionen FP-D. </t>
     </r>
     <r>
       <rPr>
-        <i/>
-        <sz val="11"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(commentaires, situation par rapport au contingent)</t>
-[...7 lines deleted...]
-      <t xml:space="preserve">Les perspectives pour l’année prochaine sont … </t>
+      <t>Weisung 1408.1</t>
     </r>
     <r>
       <rPr>
-        <i/>
-[...1 lines deleted...]
-        <color rgb="FF000000"/>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(commentaires)</t>
-[...30 lines deleted...]
-    <t>Solde du contingent   (fr)</t>
+      <t xml:space="preserve">
+Anhang 3 : Jahresbericht</t>
+    </r>
+  </si>
+  <si>
+    <t>Nutzung von  Bäumen</t>
+  </si>
+  <si>
+    <t>Phytosanitäre Bekämpfungsmassnahmen in den abgegrenzten geographischen Kompartimenten und Schutz der Bevölkerung oder Güter von erheblichem Wert gegen Naturgefahren</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -491,122 +472,128 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...8 lines deleted...]
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -880,708 +867,653 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F75"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="115" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A16" zoomScale="145" zoomScaleNormal="100" zoomScalePageLayoutView="145" workbookViewId="0">
+      <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="19.33203125" customWidth="1"/>
-    <col min="3" max="6" width="12.5546875" customWidth="1"/>
+    <col min="1" max="2" width="19.28515625" customWidth="1"/>
+    <col min="3" max="6" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="1" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="19" t="s">
+        <v>56</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
     </row>
-    <row r="2" spans="1:6" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C2" s="14" t="s">
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="14"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="20"/>
       <c r="E2" s="1"/>
     </row>
-    <row r="3" spans="1:6" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
-    <row r="4" spans="1:6" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
-    <row r="5" spans="1:6" s="3" customFormat="1" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="19" t="s">
+    <row r="5" spans="1:6" s="3" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+    </row>
+    <row r="6" spans="1:6" s="3" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="19"/>
-[...22 lines deleted...]
-    <row r="10" spans="1:6" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="1:6" s="3" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+    </row>
+    <row r="9" spans="1:6" s="3" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6" s="3" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="19" t="s">
-[...19 lines deleted...]
-    <row r="14" spans="1:6" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A11" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+    </row>
+    <row r="12" spans="1:6" s="3" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+    </row>
+    <row r="13" spans="1:6" s="3" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" s="3" customFormat="1" ht="7.2" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="4"/>
     </row>
-    <row r="16" spans="1:6" s="3" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" s="3" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7"/>
       <c r="B16" s="5" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>11</v>
-[...14 lines deleted...]
-      <c r="F17" s="21"/>
+        <v>15</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="24"/>
+    </row>
+    <row r="17" spans="1:6" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
     </row>
     <row r="18" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="7"/>
-      <c r="D18" s="7" t="s">
-[...5 lines deleted...]
-    <row r="19" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="D18" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+    </row>
+    <row r="19" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="7"/>
-      <c r="D19" s="7" t="s">
-[...5 lines deleted...]
-    <row r="20" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="D19" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+    </row>
+    <row r="20" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="7"/>
-      <c r="D20" s="7" t="s">
-[...18 lines deleted...]
-      <c r="A22" s="21" t="s">
+      <c r="D20" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+    </row>
+    <row r="21" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+    </row>
+    <row r="22" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="21"/>
-[...17 lines deleted...]
-    <row r="24" spans="1:6" s="3" customFormat="1" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+    </row>
+    <row r="23" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+    </row>
+    <row r="24" spans="1:6" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
-      <c r="D24" s="7" t="s">
-[...7 lines deleted...]
-        <v>22</v>
+      <c r="D24" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+    </row>
+    <row r="25" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>0</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
-      <c r="D25" s="7" t="s">
+      <c r="D25" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+    </row>
+    <row r="26" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:6" s="3" customFormat="1" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+    </row>
+    <row r="28" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="7"/>
+      <c r="B31" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="14"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+    </row>
+    <row r="33" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="14"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+    </row>
+    <row r="34" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="E25" s="27"/>
-[...60 lines deleted...]
-      <c r="A32" s="12" t="s">
+      <c r="B34" s="14"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+    </row>
+    <row r="35" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="12"/>
-[...7 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="B35" s="14"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+    </row>
+    <row r="36" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="6" t="s">
         <v>29</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="B36" s="7" t="s">
+      <c r="B36" s="14"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+    </row>
+    <row r="37" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="7" t="s">
-[...16 lines deleted...]
-      <c r="B37" s="28"/>
+      <c r="B37" s="14"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
     </row>
-    <row r="38" spans="1:6" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B38" s="28"/>
+        <v>31</v>
+      </c>
+      <c r="B38" s="14"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
     </row>
-    <row r="39" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B39" s="28"/>
+    <row r="39" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="14"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
     </row>
-    <row r="40" spans="1:6" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B40" s="28"/>
+    <row r="40" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="14"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
     </row>
-    <row r="41" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B41" s="28"/>
+        <v>22</v>
+      </c>
+      <c r="B41" s="14"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
     </row>
-    <row r="42" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B42" s="28"/>
+    <row r="42" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="14"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
     </row>
-    <row r="43" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
-      <c r="A43" s="6" t="s">
+    <row r="43" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B44" s="21"/>
+      <c r="C44" s="21"/>
+      <c r="D44" s="21"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21"/>
+    </row>
+    <row r="45" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="18"/>
+      <c r="C45" s="18"/>
+      <c r="D45" s="18"/>
+      <c r="E45" s="18"/>
+      <c r="F45" s="18"/>
+    </row>
+    <row r="46" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="18"/>
+      <c r="C46" s="18"/>
+      <c r="D46" s="18"/>
+      <c r="E46" s="18"/>
+      <c r="F46" s="18"/>
+    </row>
+    <row r="47" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="29"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50" s="27"/>
+    </row>
+    <row r="51" spans="1:6" s="3" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="26"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="28"/>
+      <c r="F51" s="12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B43" s="28"/>
-[...6 lines deleted...]
-      <c r="A44" s="6" t="s">
+      <c r="B52" s="26"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="F52" s="13">
+        <f>C51-C52</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" s="3" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B44" s="28"/>
-[...6 lines deleted...]
-      <c r="A45" s="10" t="s">
+      <c r="B53" s="26"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="28"/>
+    </row>
+    <row r="54" spans="1:6" s="3" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B45" s="28"/>
-[...16 lines deleted...]
-      <c r="A47" s="10" t="s">
+      <c r="B54" s="26"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+    </row>
+    <row r="55" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B47" s="28"/>
-[...7 lines deleted...]
-      <c r="A49" s="12" t="s">
+      <c r="B56" s="18"/>
+      <c r="C56" s="18"/>
+      <c r="D56" s="18"/>
+      <c r="E56" s="18"/>
+      <c r="F56" s="18"/>
+    </row>
+    <row r="57" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B49" s="12"/>
-[...6 lines deleted...]
-      <c r="A50" s="12" t="s">
+    </row>
+    <row r="59" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B50" s="12"/>
-[...6 lines deleted...]
-      <c r="A51" s="12" t="s">
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+    </row>
+    <row r="60" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A62" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B51" s="12"/>
-[...7 lines deleted...]
-      <c r="A53" s="2" t="s">
+    </row>
+    <row r="63" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A63" s="9" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="54" spans="1:6" s="3" customFormat="1" ht="7.2" customHeight="1" x14ac:dyDescent="0.25"/>
-[...9 lines deleted...]
-      <c r="A56" s="15" t="s">
+    <row r="64" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" s="9"/>
+    </row>
+    <row r="65" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B56" s="15"/>
-[...7 lines deleted...]
-      <c r="A57" s="15" t="s">
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B57" s="15"/>
-[...8 lines deleted...]
-      <c r="A58" s="15" t="s">
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B58" s="15"/>
-[...4 lines deleted...]
-      <c r="A59" s="15" t="s">
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B59" s="15"/>
-[...64 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="38">
-[...5 lines deleted...]
-    <mergeCell ref="A12:F12"/>
+  <mergeCells count="33">
+    <mergeCell ref="A56:F56"/>
+    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A8:F8"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A49:F49"/>
-    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A45:F45"/>
     <mergeCell ref="A17:F17"/>
-    <mergeCell ref="A22:F22"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A23:F23"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E20:F20"/>
-    <mergeCell ref="E21:F21"/>
-    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="E22:F22"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="E25:F25"/>
-    <mergeCell ref="A61:F61"/>
-[...14 lines deleted...]
-    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A12:F12"/>
   </mergeCells>
   <pageMargins left="0.625" right="0.59055118110236227" top="1.5748031496062993" bottom="1.1811023622047245" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;"Arial,Gras"&amp;8&amp;G Service des forêts et de la nature&amp;"Arial,Normal" SFN
        Page &amp;P de &amp;N</oddHeader>
-    <firstHeader xml:space="preserve">&amp;L&amp;G&amp;R&amp;"Arial,Gras"&amp;8Service des forêts et de la nature &amp;"Arial,Normal"SFN
-&amp;"Arial,Gras"Amt für Wald und Natur &amp;"Arial,Normal"WNA
+    <firstHeader xml:space="preserve">&amp;L&amp;G&amp;R&amp;"Arial,Gras"&amp;8Service des forêts et de la nature SFN
+Amt für Wald und Natur WNA
+&amp;"Arial,Normal"
+Route du Mont Carmel 5, Postfach
+1762 Givisiez
+T +41 26 305 23 43
+www.fr.ch/wna, sfn@fr.ch
 &amp;K000000
 </firstHeader>
-    <firstFooter>&amp;L&amp;"Arial,Normal"&amp;8&amp;K000000—
+    <firstFooter xml:space="preserve">&amp;L&amp;"Arial,Normal"&amp;8&amp;K000000—
 Direction des institutions, de l'agriculture et des forêts &amp;"Arial,Gras"DIAF&amp;"Arial,Normal"
-Direktion der Institutionen und der Land- und Forstwirtschaft &amp;"Arial,Gras"&amp;K000000ILFD&amp;"Arial,Normal"&amp;6&amp;K00-044
-&amp;Z&amp;F</firstFooter>
+Direktion der Institutionen und der Land- und Forstwirtschaft &amp;"Arial,Gras"ILFD&amp;"Arial,Normal"&amp;6&amp;K00-040
+</firstFooter>
   </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="47" max="16383" man="1"/>
+  </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
       <vt:lpstr>Feuil2</vt:lpstr>