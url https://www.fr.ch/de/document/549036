--- v0 (2025-12-05)
+++ v1 (2026-09-15)
@@ -656,51 +656,51 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Personen, die </w:t>
       </w:r>
       <w:r w:rsidR="009F2924">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3136">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anpassungsantrags beteiligt waren</w:t>
       </w:r>
       <w:r w:rsidR="009F2924">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4887"/>
         <w:gridCol w:w="4039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD5E2B" w:rsidRPr="0086680C" w14:paraId="5220B58F" w14:textId="77777777" w:rsidTr="00E825F3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10A6965A" w14:textId="0B6860C9" w:rsidR="00AD5E2B" w:rsidRPr="0086680C" w:rsidRDefault="00AD5E2B" w:rsidP="00981098">
@@ -866,51 +866,51 @@
                 <w:noProof/>
                 <w:color w:val="767878"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="767878"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="767878"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BE21959" w14:textId="500F9DED" w:rsidR="00CF3D3E" w:rsidRPr="00E222FE" w:rsidRDefault="00CF3D3E" w:rsidP="00CF3D3E">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">E-Mail: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -953,80 +953,80 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF34279" w14:textId="300F331C" w:rsidR="00CF3D3E" w:rsidRPr="00E222FE" w:rsidRDefault="00CF3D3E" w:rsidP="00CF3D3E">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Eltern / gesetzliche Vertreter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3D3E" w:rsidRPr="0086680C" w14:paraId="5FA91248" w14:textId="77777777" w:rsidTr="00E825F3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D4745B" w14:textId="77777777" w:rsidR="00CF3D3E" w:rsidRPr="00E222FE" w:rsidRDefault="00CF3D3E" w:rsidP="00CF3D3E">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -1099,51 +1099,51 @@
             </w:r>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C80AE3D" w14:textId="77777777" w:rsidR="00CF3D3E" w:rsidRPr="00E222FE" w:rsidRDefault="00CF3D3E" w:rsidP="00CF3D3E">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -1221,51 +1221,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3D3E" w:rsidRPr="0086680C" w14:paraId="74F6446D" w14:textId="77777777" w:rsidTr="00E825F3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="742F2FDE" w14:textId="77777777" w:rsidR="00CF3D3E" w:rsidRPr="00E222FE" w:rsidRDefault="00CF3D3E" w:rsidP="00CF3D3E">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -1338,51 +1338,51 @@
             </w:r>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="514C3E13" w14:textId="77777777" w:rsidR="00CF3D3E" w:rsidRPr="00E222FE" w:rsidRDefault="00CF3D3E" w:rsidP="00CF3D3E">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -1460,51 +1460,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3D3E" w:rsidRPr="0086680C" w14:paraId="2A7166B0" w14:textId="77777777" w:rsidTr="00E825F3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26AC0E86" w14:textId="77777777" w:rsidR="00CF3D3E" w:rsidRPr="00E222FE" w:rsidRDefault="00CF3D3E" w:rsidP="00CF3D3E">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -1577,51 +1577,51 @@
             </w:r>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31B5E726" w14:textId="77777777" w:rsidR="00CF3D3E" w:rsidRPr="00E222FE" w:rsidRDefault="00CF3D3E" w:rsidP="00CF3D3E">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E222FE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -1697,51 +1697,51 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62CEF1DC" w14:textId="77777777" w:rsidR="00AD5E2B" w:rsidRDefault="00AD5E2B" w:rsidP="00407F47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A2F900" w14:textId="355336DA" w:rsidR="0047344E" w:rsidRPr="005F22FB" w:rsidRDefault="00DB7FA8" w:rsidP="00E825F3">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F22FB">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Angaben zur Lernstörung </w:t>
       </w:r>
       <w:r w:rsidR="005F22FB" w:rsidRPr="008F138C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
@@ -1816,51 +1816,51 @@
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="005F22FB" w:rsidRPr="008F138C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F22FB">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C57A91E" w14:textId="350C04F5" w:rsidR="00795384" w:rsidRPr="00795384" w:rsidRDefault="00475211" w:rsidP="00795384">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Neue </w:t>
       </w:r>
       <w:r w:rsidRPr="00475211">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Diagnose</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1873,71 +1873,71 @@
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00475211">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Fachbericht</w:t>
       </w:r>
       <w:r w:rsidRPr="00475211">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047344E" w:rsidRPr="00043D4D" w14:paraId="0C1D312B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E37574E" w14:textId="77777777" w:rsidR="0047344E" w:rsidRPr="00795384" w:rsidRDefault="0047344E" w:rsidP="00795384">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002374A3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2017,104 +2017,104 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002374A3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56F3EC54" w14:textId="7D2813F4" w:rsidR="0047344E" w:rsidRPr="002123C2" w:rsidRDefault="002123C2" w:rsidP="0047344E">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002123C2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Erstellt von (Name und Vorname</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>, Spezialisierung</w:t>
       </w:r>
       <w:r w:rsidRPr="002123C2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047344E" w:rsidRPr="00043D4D" w14:paraId="27933DEC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66BE24B6" w14:textId="77777777" w:rsidR="0047344E" w:rsidRPr="00043D4D" w:rsidRDefault="0047344E" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002374A3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2195,93 +2195,93 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002374A3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C1930DF" w14:textId="22CCB4CA" w:rsidR="0047344E" w:rsidRPr="00043D4D" w:rsidRDefault="00313388" w:rsidP="0047344E">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00313388">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Ausstelldatum</w:t>
       </w:r>
       <w:r w:rsidRPr="00313388">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047344E" w:rsidRPr="00043D4D" w14:paraId="3DC1699B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D749D40" w14:textId="77777777" w:rsidR="0047344E" w:rsidRPr="00043D4D" w:rsidRDefault="0047344E" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002374A3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2363,115 +2363,115 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002374A3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FFD327B" w14:textId="77777777" w:rsidR="0047344E" w:rsidRPr="00864720" w:rsidRDefault="0047344E" w:rsidP="0047344E"/>
     <w:p w14:paraId="09701118" w14:textId="4BEADC5E" w:rsidR="009D5EB5" w:rsidRDefault="008921D2" w:rsidP="00E825F3">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008921D2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Angaben zum beantragten technischen Hilfsmittel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D534D4C" w14:textId="7A54BEA2" w:rsidR="000B734A" w:rsidRPr="00EB44CF" w:rsidRDefault="00EB44CF" w:rsidP="00E825F3">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB44CF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Grund für den Antrag:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB44CF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">kurze </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Erklärung</w:t>
       </w:r>
       <w:r w:rsidR="002D5865" w:rsidRPr="00EB44CF">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6EBE3F" w14:textId="5A6D3AE1" w:rsidR="008872AD" w:rsidRPr="007F1EDF" w:rsidRDefault="00EB1EB3" w:rsidP="007F1EDF">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74FDBE69">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2527,51 +2527,51 @@
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="74FDBE69">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="74FDBE69">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3A6A11" w14:textId="6EDB1D29" w:rsidR="008872AD" w:rsidRDefault="007C313D" w:rsidP="007F1EDF">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1EDF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Durch wen wurd</w:t>
       </w:r>
       <w:r w:rsidR="00363BDD" w:rsidRPr="007F1EDF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>e das bisherige Material zur Verfügung gestellt</w:t>
       </w:r>
       <w:r w:rsidR="00363BDD" w:rsidRPr="74FDBE69">
         <w:rPr>
@@ -2732,51 +2732,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>die Schule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0E667F" w14:textId="0E1CDCB4" w:rsidR="000D3171" w:rsidRPr="00AB561E" w:rsidRDefault="00866B06" w:rsidP="7E6D4E94">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="463C63AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="463C63AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="463C63AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
@@ -2879,51 +2878,51 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>len</w:t>
       </w:r>
       <w:r w:rsidR="01540803" w:rsidRPr="7E6D4E94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707A1B44" w14:textId="7FF664A5" w:rsidR="000D3171" w:rsidRDefault="000D3171" w:rsidP="463C63AC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="150017D6" w14:textId="731E8100" w:rsidR="00305DA3" w:rsidRPr="00A43CB2" w:rsidRDefault="00516CEB" w:rsidP="00A43CB2">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385568">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Beantragte Ergänzungen, </w:t>
       </w:r>
       <w:r w:rsidR="664F9531" w:rsidRPr="00385568">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Austausch</w:t>
       </w:r>
       <w:r w:rsidR="00F40D2F" w:rsidRPr="00385568">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -2946,51 +2945,51 @@
         <w:t>(n</w:t>
       </w:r>
       <w:r w:rsidR="000A69B5" w:rsidRPr="00385568">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>ur ankreuzen, was hinzugefügt oder ersetzt werden soll</w:t>
       </w:r>
       <w:r w:rsidR="00A43CB2" w:rsidRPr="00385568">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AC45D0" w14:textId="1F1C4C60" w:rsidR="006D4CE0" w:rsidRPr="003D75BE" w:rsidRDefault="00345F76" w:rsidP="002374A3">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00345F76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>Computer / Tablet (1 Kreuz):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B22AD40" w14:textId="14613190" w:rsidR="004715AD" w:rsidRPr="00C671CB" w:rsidRDefault="00EB1EB3" w:rsidP="003C13B1">
@@ -3146,51 +3145,51 @@
       <w:r w:rsidR="00C60EA2" w:rsidRPr="00C60EA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>iPad mit: Schutzhülle mit Tastatur, Neoprenhülle, Ladeadapter, ClaroPDF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B15DEE1" w14:textId="3E9721CB" w:rsidR="004715AD" w:rsidRPr="0022750E" w:rsidRDefault="004715AD" w:rsidP="003C13B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF8AE4D" w14:textId="2FC66F78" w:rsidR="00AC43A4" w:rsidRPr="000F7AD3" w:rsidRDefault="0037030D" w:rsidP="002374A3">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037030D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>Peripherie (nur Notwendiges ankreuzen):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB84723" w14:textId="12452509" w:rsidR="00610B4D" w:rsidRDefault="00EB1EB3" w:rsidP="003C13B1">
@@ -3695,51 +3694,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC30FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>nicht nötig, private Ausrüstung des Kindes wird verwendet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A9E2B7" w14:textId="77777777" w:rsidR="00934D28" w:rsidRPr="00C7398E" w:rsidRDefault="00934D28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C44AF0D" w14:textId="29CAF96C" w:rsidR="00AF2699" w:rsidRPr="00C21A2F" w:rsidRDefault="00C21A2F" w:rsidP="002374A3">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C21A2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Software/Apps (nur Notwendiges ankreuzen):</w:t>
       </w:r>
@@ -3823,89 +3822,89 @@
       <w:r w:rsidR="00FA22BF" w:rsidRPr="00FA22BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>WordQ (Mac und PC Windows)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC54C70" w14:textId="77777777" w:rsidR="00632C7F" w:rsidRPr="0022750E" w:rsidRDefault="00632C7F" w:rsidP="003C13B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32CA2A59" w14:textId="5DD88EB8" w:rsidR="009E3A84" w:rsidRPr="00C562E1" w:rsidRDefault="00C562E1" w:rsidP="002374A3">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C562E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Sonderwünsche für geeignete Hardware/Software (kurze Beschreibung und Argumentation erforderlich</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144B3793" w14:textId="431B502A" w:rsidR="00227199" w:rsidRPr="002757E1" w:rsidRDefault="008433BD" w:rsidP="002757E1">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002757E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -3982,51 +3981,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002757E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA3204F" w14:textId="4ACBCD51" w:rsidR="008433BD" w:rsidRPr="00682616" w:rsidRDefault="008433BD" w:rsidP="00156F4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6631784B" w14:textId="36997AB8" w:rsidR="00C25B06" w:rsidRPr="00D01EEA" w:rsidRDefault="009A0B67" w:rsidP="001B6584">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01EEA">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation </w:t>
       </w:r>
       <w:r w:rsidR="00D01EEA" w:rsidRPr="00D01EEA">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>und Verteilung der Aufgaben</w:t>
       </w:r>
       <w:r w:rsidR="00D01EEA">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -4268,51 +4267,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0075A1" w14:textId="33795210" w:rsidR="00CA68F1" w:rsidRPr="00F22BC9" w:rsidRDefault="007409BF" w:rsidP="00B13B5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0044789C" w:rsidRPr="00F22BC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>echnische Ausbildung des Schüler</w:t>
       </w:r>
       <w:r w:rsidR="00F22BC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B532B6" w:rsidRPr="00F22BC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F22BC9">
         <w:rPr>
@@ -4626,84 +4624,84 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="7946D81B" w:rsidRPr="00BC01D3">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC01D3">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Der Unterzeichnende bestätigt hiermit, dass sämtliche Angaben und die dazugehörenden Beilagen wahrheitsgetreu und vollständig sind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C3101D" w14:textId="77777777" w:rsidR="00BC01D3" w:rsidRPr="003F3DC7" w:rsidRDefault="00BC01D3" w:rsidP="00BC01D3">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3DC7">
         <w:t>Datum</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC01D3" w:rsidRPr="003F3DC7" w14:paraId="15E731CD" w14:textId="77777777" w:rsidTr="00C43FE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="104DDB6A" w14:textId="77777777" w:rsidR="00BC01D3" w:rsidRPr="003F3DC7" w:rsidRDefault="00BC01D3" w:rsidP="00C43FE8">
             <w:pPr>
-              <w:pStyle w:val="Liste"/>
+              <w:pStyle w:val="List"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5040"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4762,112 +4760,112 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F3DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F3DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="616E4A1B" w14:textId="77777777" w:rsidR="00BC01D3" w:rsidRPr="003F3DC7" w:rsidRDefault="00BC01D3" w:rsidP="00BC01D3">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F1DD655" w14:textId="77777777" w:rsidR="00BC01D3" w:rsidRPr="00BC01D3" w:rsidRDefault="00BC01D3" w:rsidP="00BC01D3">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC01D3">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschriften der gesetzlichen Vertreter </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC01D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>(wenn die Eltern das Sorgerecht teilen, aber nicht zusammenleben, ist die Unterschrift beider erforderlich)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4558"/>
         <w:gridCol w:w="4089"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A5F52" w:rsidRPr="003F3DC7" w14:paraId="215EEEC8" w14:textId="48C57F47" w:rsidTr="004A5F52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16B463A2" w14:textId="77777777" w:rsidR="004A5F52" w:rsidRPr="003F3DC7" w:rsidRDefault="004A5F52" w:rsidP="00C43FE8">
             <w:pPr>
-              <w:pStyle w:val="Liste"/>
+              <w:pStyle w:val="List"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5040"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4928,51 +4926,51 @@
             </w:r>
             <w:r w:rsidRPr="003F3DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F3DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4089" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BB0B5C3" w14:textId="455231D8" w:rsidR="004A5F52" w:rsidRPr="003F3DC7" w:rsidRDefault="004A5F52" w:rsidP="004A5F52">
             <w:pPr>
-              <w:pStyle w:val="Liste"/>
+              <w:pStyle w:val="List"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5040"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5038,51 +5036,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29021C78" w14:textId="77777777" w:rsidR="001757F7" w:rsidRPr="00043D4D" w:rsidRDefault="001757F7" w:rsidP="001757F7">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00043D4D">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="670B34B4" w14:textId="1D25EC4A" w:rsidR="00D968D7" w:rsidRPr="00D7470A" w:rsidRDefault="00762526" w:rsidP="00D968D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7470A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5129,89 +5127,98 @@
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D0958">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Amt für Sonderpädagogik SoA</w:t>
       </w:r>
       <w:r w:rsidRPr="002D0958">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
         <w:t>Spitalgasse 3</w:t>
       </w:r>
       <w:r w:rsidRPr="002D0958">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
         <w:t>1701 Freiburg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22131455" w14:textId="17B06E80" w:rsidR="00DA3206" w:rsidRDefault="002D0958" w:rsidP="002D0958">
-[...1 lines deleted...]
-        <w:t>sesam@fr.ch</w:t>
+    <w:p w14:paraId="22131455" w14:textId="2D6BC11D" w:rsidR="00DA3206" w:rsidRDefault="00F90DED" w:rsidP="002D0958">
+      <w:r>
+        <w:t>mta.thm</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0958" w:rsidRPr="003F3DC7">
+        <w:t>@</w:t>
+      </w:r>
+      <w:r>
+        <w:t>edu</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0958" w:rsidRPr="003F3DC7">
+        <w:t>fr.ch</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA3206" w:rsidSect="00A22316">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1675" w:right="1274" w:bottom="1560" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6792B107" w14:textId="77777777" w:rsidR="0040094A" w:rsidRDefault="0040094A">
+    <w:p w14:paraId="75DF06F8" w14:textId="77777777" w:rsidR="00D03EDD" w:rsidRDefault="00D03EDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EEF13B6" w14:textId="77777777" w:rsidR="0040094A" w:rsidRDefault="0040094A">
+    <w:p w14:paraId="1B9B92D8" w14:textId="77777777" w:rsidR="00D03EDD" w:rsidRDefault="00D03EDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7494A841" w14:textId="77777777" w:rsidR="0040094A" w:rsidRDefault="0040094A">
+    <w:p w14:paraId="2483DC5E" w14:textId="77777777" w:rsidR="00D03EDD" w:rsidRDefault="00D03EDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5274,83 +5281,83 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2880"/>
       <w:gridCol w:w="2880"/>
       <w:gridCol w:w="2880"/>
     </w:tblGrid>
     <w:tr w:rsidR="795948CF" w14:paraId="4C65FEA5" w14:textId="77777777" w:rsidTr="000A5F2B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2880" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="262A3721" w14:textId="2DF1FF90" w:rsidR="795948CF" w:rsidRDefault="795948CF" w:rsidP="000A5F2B">
           <w:pPr>
-            <w:pStyle w:val="Kopfzeile"/>
+            <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2880" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="69633D47" w14:textId="191D0D2F" w:rsidR="795948CF" w:rsidRDefault="795948CF" w:rsidP="000A5F2B">
           <w:pPr>
-            <w:pStyle w:val="Kopfzeile"/>
+            <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2880" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3617AC86" w14:textId="3793C0DB" w:rsidR="795948CF" w:rsidRDefault="795948CF" w:rsidP="000A5F2B">
           <w:pPr>
-            <w:pStyle w:val="Kopfzeile"/>
+            <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6D2666EA" w14:textId="26693ACA" w:rsidR="00300FCF" w:rsidRDefault="00300FCF" w:rsidP="00E57200">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46C28089" w14:textId="77777777" w:rsidR="003D703B" w:rsidRPr="00BF50CB" w:rsidRDefault="00EB6284" w:rsidP="00A14499">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
     <w:r w:rsidR="00A14499">
       <w:rPr>
@@ -5454,51 +5461,51 @@
     <w:r w:rsidR="0018248F">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Materialanpassung</w:t>
     </w:r>
     <w:r w:rsidR="0020287C" w:rsidRPr="000B0059">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0018248F">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>THM</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7AEFE37F" w14:textId="60AC307F" w:rsidR="000B4FA9" w:rsidRPr="00865CDD" w:rsidRDefault="000B0059" w:rsidP="000B4FA9">
+  <w:p w14:paraId="7AEFE37F" w14:textId="45187095" w:rsidR="000B4FA9" w:rsidRPr="00865CDD" w:rsidRDefault="000B0059" w:rsidP="000B4FA9">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B0059">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>Direktion für Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
@@ -5506,150 +5513,150 @@
     </w:r>
     <w:r w:rsidR="000B4FA9">
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000B4FA9" w:rsidRPr="00352B9C">
       <w:rPr>
         <w:bCs/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>Version</w:t>
     </w:r>
     <w:r w:rsidR="000B4FA9" w:rsidRPr="00865CDD">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003B7FC7">
+    <w:r w:rsidR="00F90DED">
       <w:rPr>
         <w:bCs/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>09</w:t>
     </w:r>
     <w:r w:rsidR="000B4FA9" w:rsidRPr="00352B9C">
       <w:rPr>
         <w:bCs/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>.2</w:t>
     </w:r>
-    <w:r w:rsidR="00057F1C" w:rsidRPr="00352B9C">
+    <w:r w:rsidR="00F90DED">
       <w:rPr>
         <w:bCs/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="14A6EF67" w14:textId="5FF7766C" w:rsidR="003D703B" w:rsidRPr="00B85018" w:rsidRDefault="003D703B" w:rsidP="000B4FA9">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CEF687F" w14:textId="77777777" w:rsidR="0040094A" w:rsidRDefault="0040094A">
+    <w:p w14:paraId="68190373" w14:textId="77777777" w:rsidR="00D03EDD" w:rsidRDefault="00D03EDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29C97FBF" w14:textId="77777777" w:rsidR="0040094A" w:rsidRDefault="0040094A">
+    <w:p w14:paraId="61F556EA" w14:textId="77777777" w:rsidR="00D03EDD" w:rsidRDefault="00D03EDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="701A9C85" w14:textId="77777777" w:rsidR="0040094A" w:rsidRDefault="0040094A">
+    <w:p w14:paraId="4E9AA58B" w14:textId="77777777" w:rsidR="00D03EDD" w:rsidRDefault="00D03EDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007B21BA" w:rsidRPr="003B7FC7" w14:paraId="0D10A373" w14:textId="77777777">
+    <w:tr w:rsidR="007B21BA" w:rsidRPr="00663268" w14:paraId="0D10A373" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="40D38135" w14:textId="00A0B5BE" w:rsidR="003D703B" w:rsidRPr="00A43ACF" w:rsidRDefault="000A1563">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
-              <w:rStyle w:val="Seitenzahl"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E261BF">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Sonderpädagogik </w:t>
           </w:r>
           <w:r w:rsidRPr="00A43ACF">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SoA</w:t>
           </w:r>
           <w:r w:rsidR="00013D45" w:rsidRPr="00A43ACF">
             <w:rPr>
@@ -5842,51 +5849,51 @@
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="007B21BA" w:rsidRPr="00287043" w14:paraId="50A01017" w14:textId="77777777" w:rsidTr="3DA0160A">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7A1FD77F" w14:textId="77777777" w:rsidR="003D703B" w:rsidRPr="00AA545D" w:rsidRDefault="00EB6284">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA545D">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BEA36A2" wp14:editId="333EAB36">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-2963</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>847</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795866"/>
                 <wp:effectExtent l="25400" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1657321391" name="Image 1657321391" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -6049,80 +6056,98 @@
             <w:t xml:space="preserve">, 1701 </w:t>
           </w:r>
           <w:r w:rsidRPr="00287043">
             <w:rPr>
               <w:szCs w:val="12"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Frei</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="12"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>burg</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7F541BF4" w14:textId="77777777" w:rsidR="00754FD8" w:rsidRPr="00287043" w:rsidRDefault="00754FD8" w:rsidP="0043343F">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="447FB762" w14:textId="3C69BDAB" w:rsidR="00664B71" w:rsidRPr="00287043" w:rsidRDefault="0043343F" w:rsidP="00664B71">
+        <w:p w14:paraId="447FB762" w14:textId="65053E34" w:rsidR="00664B71" w:rsidRPr="00287043" w:rsidRDefault="0043343F" w:rsidP="00664B71">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00287043">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">T +41 26 305 </w:t>
           </w:r>
           <w:r w:rsidR="00FD4C0B" w:rsidRPr="00287043">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>40 60</w:t>
           </w:r>
           <w:r w:rsidR="006F0A7E" w:rsidRPr="00287043">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
+          <w:r w:rsidR="00663268">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>mta.thm</w:t>
+          </w:r>
           <w:r w:rsidR="00664B71" w:rsidRPr="00287043">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>sesam@fr.ch</w:t>
+            <w:t>@</w:t>
+          </w:r>
+          <w:r w:rsidR="00663268">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>edu</w:t>
+          </w:r>
+          <w:r w:rsidR="00664B71" w:rsidRPr="00287043">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>fr.ch</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="02B6B3AD" w14:textId="0EF35BF3" w:rsidR="0043343F" w:rsidRPr="00287043" w:rsidRDefault="3DA0160A" w:rsidP="3DA0160A">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00287043">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>www.fr.ch/</w:t>
           </w:r>
           <w:r w:rsidR="00287043">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>soa</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3D390C77" w14:textId="0FE13091" w:rsidR="003D703B" w:rsidRPr="00287043" w:rsidRDefault="003D703B" w:rsidP="004000DF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
@@ -6688,190 +6713,190 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4432AB68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E096858E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift1"/>
+      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift2"/>
+      <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="767878"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift3"/>
+      <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift4"/>
+      <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift5"/>
+      <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="992"/>
         </w:tabs>
         <w:ind w:left="992" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="17"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -7679,51 +7704,51 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="745538118">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1497726410">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1469128284">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1209031151">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1422215348">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="831455346">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7778,50 +7803,51 @@
     <w:rsid w:val="0007269B"/>
     <w:rsid w:val="000745AB"/>
     <w:rsid w:val="000755C2"/>
     <w:rsid w:val="00076A25"/>
     <w:rsid w:val="00076C9A"/>
     <w:rsid w:val="000772A4"/>
     <w:rsid w:val="000819B0"/>
     <w:rsid w:val="00081AEE"/>
     <w:rsid w:val="00082F4F"/>
     <w:rsid w:val="000841A3"/>
     <w:rsid w:val="0008498D"/>
     <w:rsid w:val="00085E2C"/>
     <w:rsid w:val="00086F87"/>
     <w:rsid w:val="0009086E"/>
     <w:rsid w:val="00090DE5"/>
     <w:rsid w:val="00093481"/>
     <w:rsid w:val="000951D8"/>
     <w:rsid w:val="00096F0D"/>
     <w:rsid w:val="000A01E4"/>
     <w:rsid w:val="000A10E7"/>
     <w:rsid w:val="000A1563"/>
     <w:rsid w:val="000A3810"/>
     <w:rsid w:val="000A3DCD"/>
     <w:rsid w:val="000A41AC"/>
     <w:rsid w:val="000A4763"/>
+    <w:rsid w:val="000A5805"/>
     <w:rsid w:val="000A598E"/>
     <w:rsid w:val="000A5F2B"/>
     <w:rsid w:val="000A606B"/>
     <w:rsid w:val="000A69B5"/>
     <w:rsid w:val="000B0059"/>
     <w:rsid w:val="000B179E"/>
     <w:rsid w:val="000B1A24"/>
     <w:rsid w:val="000B3309"/>
     <w:rsid w:val="000B38A4"/>
     <w:rsid w:val="000B3E5B"/>
     <w:rsid w:val="000B4FA9"/>
     <w:rsid w:val="000B5463"/>
     <w:rsid w:val="000B5865"/>
     <w:rsid w:val="000B67CC"/>
     <w:rsid w:val="000B6D67"/>
     <w:rsid w:val="000B734A"/>
     <w:rsid w:val="000B7EBD"/>
     <w:rsid w:val="000C63D8"/>
     <w:rsid w:val="000D0167"/>
     <w:rsid w:val="000D1CE5"/>
     <w:rsid w:val="000D26F7"/>
     <w:rsid w:val="000D29E1"/>
     <w:rsid w:val="000D3171"/>
     <w:rsid w:val="000D3255"/>
     <w:rsid w:val="000D35CB"/>
@@ -8192,50 +8218,51 @@
     <w:rsid w:val="004039D7"/>
     <w:rsid w:val="00403B08"/>
     <w:rsid w:val="00404BDA"/>
     <w:rsid w:val="0040547F"/>
     <w:rsid w:val="00405C59"/>
     <w:rsid w:val="00406BC5"/>
     <w:rsid w:val="00407243"/>
     <w:rsid w:val="00407F47"/>
     <w:rsid w:val="004123B3"/>
     <w:rsid w:val="0041285B"/>
     <w:rsid w:val="004145B8"/>
     <w:rsid w:val="00415448"/>
     <w:rsid w:val="00415D63"/>
     <w:rsid w:val="00416F97"/>
     <w:rsid w:val="00417147"/>
     <w:rsid w:val="00417703"/>
     <w:rsid w:val="004206C0"/>
     <w:rsid w:val="004206E8"/>
     <w:rsid w:val="00420EA3"/>
     <w:rsid w:val="00422E98"/>
     <w:rsid w:val="00423057"/>
     <w:rsid w:val="00423B5C"/>
     <w:rsid w:val="00423EDC"/>
     <w:rsid w:val="00430651"/>
     <w:rsid w:val="0043343F"/>
+    <w:rsid w:val="00434C05"/>
     <w:rsid w:val="00435148"/>
     <w:rsid w:val="004373F7"/>
     <w:rsid w:val="00441679"/>
     <w:rsid w:val="0044323E"/>
     <w:rsid w:val="00444633"/>
     <w:rsid w:val="00445022"/>
     <w:rsid w:val="00446C7F"/>
     <w:rsid w:val="0044789C"/>
     <w:rsid w:val="004503BA"/>
     <w:rsid w:val="004526E2"/>
     <w:rsid w:val="00453981"/>
     <w:rsid w:val="00454564"/>
     <w:rsid w:val="00455BE5"/>
     <w:rsid w:val="0046158B"/>
     <w:rsid w:val="004619E1"/>
     <w:rsid w:val="00462039"/>
     <w:rsid w:val="00462321"/>
     <w:rsid w:val="004626F9"/>
     <w:rsid w:val="00463B13"/>
     <w:rsid w:val="004715AD"/>
     <w:rsid w:val="00472166"/>
     <w:rsid w:val="004722A1"/>
     <w:rsid w:val="0047337B"/>
     <w:rsid w:val="0047344E"/>
     <w:rsid w:val="00473943"/>
@@ -8471,50 +8498,51 @@
     <w:rsid w:val="006407BE"/>
     <w:rsid w:val="006407D2"/>
     <w:rsid w:val="00643575"/>
     <w:rsid w:val="00644913"/>
     <w:rsid w:val="00644C39"/>
     <w:rsid w:val="00644CB4"/>
     <w:rsid w:val="0064676C"/>
     <w:rsid w:val="00646E3A"/>
     <w:rsid w:val="006501B9"/>
     <w:rsid w:val="0065051C"/>
     <w:rsid w:val="00650A4B"/>
     <w:rsid w:val="00650DD7"/>
     <w:rsid w:val="00652ABC"/>
     <w:rsid w:val="00652E5F"/>
     <w:rsid w:val="006534EE"/>
     <w:rsid w:val="006549B0"/>
     <w:rsid w:val="00655A5B"/>
     <w:rsid w:val="00655B48"/>
     <w:rsid w:val="006564C2"/>
     <w:rsid w:val="00656D54"/>
     <w:rsid w:val="0066106A"/>
     <w:rsid w:val="00661139"/>
     <w:rsid w:val="00661245"/>
     <w:rsid w:val="0066167D"/>
     <w:rsid w:val="00661723"/>
+    <w:rsid w:val="00663268"/>
     <w:rsid w:val="0066338F"/>
     <w:rsid w:val="00664B71"/>
     <w:rsid w:val="00665950"/>
     <w:rsid w:val="00671081"/>
     <w:rsid w:val="00671445"/>
     <w:rsid w:val="00674806"/>
     <w:rsid w:val="00674EAB"/>
     <w:rsid w:val="006761B4"/>
     <w:rsid w:val="00676A8F"/>
     <w:rsid w:val="006773EB"/>
     <w:rsid w:val="00680239"/>
     <w:rsid w:val="0068048F"/>
     <w:rsid w:val="00682616"/>
     <w:rsid w:val="0068263E"/>
     <w:rsid w:val="006838AC"/>
     <w:rsid w:val="00686452"/>
     <w:rsid w:val="00690470"/>
     <w:rsid w:val="00692A21"/>
     <w:rsid w:val="00692DA8"/>
     <w:rsid w:val="00692F34"/>
     <w:rsid w:val="006939F0"/>
     <w:rsid w:val="006941B6"/>
     <w:rsid w:val="00694F21"/>
     <w:rsid w:val="00695AEB"/>
     <w:rsid w:val="006970AD"/>
@@ -8526,50 +8554,51 @@
     <w:rsid w:val="006B2491"/>
     <w:rsid w:val="006B3065"/>
     <w:rsid w:val="006B3F2C"/>
     <w:rsid w:val="006B49B8"/>
     <w:rsid w:val="006B4F6C"/>
     <w:rsid w:val="006B5B05"/>
     <w:rsid w:val="006C164D"/>
     <w:rsid w:val="006C23BB"/>
     <w:rsid w:val="006C3089"/>
     <w:rsid w:val="006C318D"/>
     <w:rsid w:val="006C452E"/>
     <w:rsid w:val="006C4829"/>
     <w:rsid w:val="006C50A4"/>
     <w:rsid w:val="006C65BF"/>
     <w:rsid w:val="006C7935"/>
     <w:rsid w:val="006D1917"/>
     <w:rsid w:val="006D1BEC"/>
     <w:rsid w:val="006D2EA7"/>
     <w:rsid w:val="006D4C01"/>
     <w:rsid w:val="006D4CE0"/>
     <w:rsid w:val="006D52E7"/>
     <w:rsid w:val="006D576B"/>
     <w:rsid w:val="006D700F"/>
     <w:rsid w:val="006E09DE"/>
     <w:rsid w:val="006E0F74"/>
+    <w:rsid w:val="006E18D5"/>
     <w:rsid w:val="006E2368"/>
     <w:rsid w:val="006E4CA6"/>
     <w:rsid w:val="006E65AD"/>
     <w:rsid w:val="006E7117"/>
     <w:rsid w:val="006F059F"/>
     <w:rsid w:val="006F06F3"/>
     <w:rsid w:val="006F075D"/>
     <w:rsid w:val="006F0A7E"/>
     <w:rsid w:val="006F14B1"/>
     <w:rsid w:val="006F21D0"/>
     <w:rsid w:val="006F325A"/>
     <w:rsid w:val="006F4F8F"/>
     <w:rsid w:val="006F5952"/>
     <w:rsid w:val="006F6D4F"/>
     <w:rsid w:val="00700209"/>
     <w:rsid w:val="00701D75"/>
     <w:rsid w:val="00702295"/>
     <w:rsid w:val="00704708"/>
     <w:rsid w:val="00707FB7"/>
     <w:rsid w:val="007109DC"/>
     <w:rsid w:val="00712058"/>
     <w:rsid w:val="00713527"/>
     <w:rsid w:val="00714036"/>
     <w:rsid w:val="00714CB4"/>
     <w:rsid w:val="00715770"/>
@@ -8636,51 +8665,53 @@
     <w:rsid w:val="007B26ED"/>
     <w:rsid w:val="007B4A01"/>
     <w:rsid w:val="007B5392"/>
     <w:rsid w:val="007B7AB4"/>
     <w:rsid w:val="007B7DA0"/>
     <w:rsid w:val="007C1A9B"/>
     <w:rsid w:val="007C2244"/>
     <w:rsid w:val="007C313D"/>
     <w:rsid w:val="007C3BFC"/>
     <w:rsid w:val="007C4C51"/>
     <w:rsid w:val="007C6FB0"/>
     <w:rsid w:val="007C7D70"/>
     <w:rsid w:val="007C7EF5"/>
     <w:rsid w:val="007D0EBB"/>
     <w:rsid w:val="007D15E3"/>
     <w:rsid w:val="007D1D6D"/>
     <w:rsid w:val="007D2CB9"/>
     <w:rsid w:val="007D365C"/>
     <w:rsid w:val="007D67EC"/>
     <w:rsid w:val="007D6F3A"/>
     <w:rsid w:val="007E1E62"/>
     <w:rsid w:val="007E3AA3"/>
     <w:rsid w:val="007E667A"/>
     <w:rsid w:val="007E6A06"/>
     <w:rsid w:val="007E711B"/>
+    <w:rsid w:val="007E7ABF"/>
     <w:rsid w:val="007E7FCF"/>
+    <w:rsid w:val="007F0E9E"/>
     <w:rsid w:val="007F1311"/>
     <w:rsid w:val="007F1EDF"/>
     <w:rsid w:val="007F2C26"/>
     <w:rsid w:val="007F3126"/>
     <w:rsid w:val="007F3ED3"/>
     <w:rsid w:val="007F476E"/>
     <w:rsid w:val="00801279"/>
     <w:rsid w:val="00802A26"/>
     <w:rsid w:val="00805EF5"/>
     <w:rsid w:val="00806D4B"/>
     <w:rsid w:val="008136AA"/>
     <w:rsid w:val="00814040"/>
     <w:rsid w:val="00814BF5"/>
     <w:rsid w:val="00816E34"/>
     <w:rsid w:val="00820FB0"/>
     <w:rsid w:val="00821434"/>
     <w:rsid w:val="0082396C"/>
     <w:rsid w:val="008247F3"/>
     <w:rsid w:val="008272A0"/>
     <w:rsid w:val="00827732"/>
     <w:rsid w:val="00827A22"/>
     <w:rsid w:val="00827B7F"/>
     <w:rsid w:val="00830985"/>
     <w:rsid w:val="00830E7D"/>
     <w:rsid w:val="00833104"/>
@@ -8807,50 +8838,51 @@
     <w:rsid w:val="00953FA9"/>
     <w:rsid w:val="00954540"/>
     <w:rsid w:val="0095471C"/>
     <w:rsid w:val="0095557D"/>
     <w:rsid w:val="009564D9"/>
     <w:rsid w:val="0096096B"/>
     <w:rsid w:val="00962090"/>
     <w:rsid w:val="009641F0"/>
     <w:rsid w:val="00965368"/>
     <w:rsid w:val="00966241"/>
     <w:rsid w:val="009676F5"/>
     <w:rsid w:val="00967B73"/>
     <w:rsid w:val="009709BC"/>
     <w:rsid w:val="0097164F"/>
     <w:rsid w:val="009716CE"/>
     <w:rsid w:val="009728A0"/>
     <w:rsid w:val="00981098"/>
     <w:rsid w:val="00981C92"/>
     <w:rsid w:val="009823B0"/>
     <w:rsid w:val="009844F8"/>
     <w:rsid w:val="00986DEA"/>
     <w:rsid w:val="009872D7"/>
     <w:rsid w:val="00987E99"/>
     <w:rsid w:val="00987FE0"/>
     <w:rsid w:val="00991D1C"/>
+    <w:rsid w:val="00991F20"/>
     <w:rsid w:val="00993024"/>
     <w:rsid w:val="009937C5"/>
     <w:rsid w:val="009942F1"/>
     <w:rsid w:val="00995593"/>
     <w:rsid w:val="00996836"/>
     <w:rsid w:val="0099748B"/>
     <w:rsid w:val="00997BEA"/>
     <w:rsid w:val="009A0576"/>
     <w:rsid w:val="009A0B67"/>
     <w:rsid w:val="009A17A9"/>
     <w:rsid w:val="009A2D86"/>
     <w:rsid w:val="009A5483"/>
     <w:rsid w:val="009A700D"/>
     <w:rsid w:val="009B0DCF"/>
     <w:rsid w:val="009B0F2D"/>
     <w:rsid w:val="009B2C15"/>
     <w:rsid w:val="009B3250"/>
     <w:rsid w:val="009B35B2"/>
     <w:rsid w:val="009B666C"/>
     <w:rsid w:val="009B7A65"/>
     <w:rsid w:val="009C0F78"/>
     <w:rsid w:val="009C23EA"/>
     <w:rsid w:val="009C3878"/>
     <w:rsid w:val="009C3AE4"/>
     <w:rsid w:val="009C3CFD"/>
@@ -8985,50 +9017,51 @@
     <w:rsid w:val="00AE7D3D"/>
     <w:rsid w:val="00AE7D63"/>
     <w:rsid w:val="00AF114D"/>
     <w:rsid w:val="00AF2699"/>
     <w:rsid w:val="00AF37AC"/>
     <w:rsid w:val="00AF40DF"/>
     <w:rsid w:val="00AF4284"/>
     <w:rsid w:val="00AF5D25"/>
     <w:rsid w:val="00AF6536"/>
     <w:rsid w:val="00AF787C"/>
     <w:rsid w:val="00B01919"/>
     <w:rsid w:val="00B019B5"/>
     <w:rsid w:val="00B02BEE"/>
     <w:rsid w:val="00B03CB0"/>
     <w:rsid w:val="00B05793"/>
     <w:rsid w:val="00B06DB3"/>
     <w:rsid w:val="00B06EAA"/>
     <w:rsid w:val="00B071D1"/>
     <w:rsid w:val="00B111BC"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B121B5"/>
     <w:rsid w:val="00B12417"/>
     <w:rsid w:val="00B13B5F"/>
     <w:rsid w:val="00B1411D"/>
     <w:rsid w:val="00B143A6"/>
+    <w:rsid w:val="00B149B6"/>
     <w:rsid w:val="00B15959"/>
     <w:rsid w:val="00B1741E"/>
     <w:rsid w:val="00B17853"/>
     <w:rsid w:val="00B17A2C"/>
     <w:rsid w:val="00B17A94"/>
     <w:rsid w:val="00B20026"/>
     <w:rsid w:val="00B21A15"/>
     <w:rsid w:val="00B23BD0"/>
     <w:rsid w:val="00B30E1D"/>
     <w:rsid w:val="00B31832"/>
     <w:rsid w:val="00B32432"/>
     <w:rsid w:val="00B3356C"/>
     <w:rsid w:val="00B357A3"/>
     <w:rsid w:val="00B36155"/>
     <w:rsid w:val="00B37473"/>
     <w:rsid w:val="00B37B6B"/>
     <w:rsid w:val="00B37D0C"/>
     <w:rsid w:val="00B407E3"/>
     <w:rsid w:val="00B41D85"/>
     <w:rsid w:val="00B452DC"/>
     <w:rsid w:val="00B45705"/>
     <w:rsid w:val="00B45B30"/>
     <w:rsid w:val="00B511F0"/>
     <w:rsid w:val="00B51FB0"/>
     <w:rsid w:val="00B524DA"/>
@@ -9193,50 +9226,51 @@
     <w:rsid w:val="00CC5518"/>
     <w:rsid w:val="00CC6586"/>
     <w:rsid w:val="00CC7236"/>
     <w:rsid w:val="00CC756E"/>
     <w:rsid w:val="00CD061A"/>
     <w:rsid w:val="00CD11CA"/>
     <w:rsid w:val="00CD56B8"/>
     <w:rsid w:val="00CE3481"/>
     <w:rsid w:val="00CE359D"/>
     <w:rsid w:val="00CE5015"/>
     <w:rsid w:val="00CE5541"/>
     <w:rsid w:val="00CE7EEC"/>
     <w:rsid w:val="00CF3684"/>
     <w:rsid w:val="00CF3D3E"/>
     <w:rsid w:val="00CF4AFB"/>
     <w:rsid w:val="00CF4D8A"/>
     <w:rsid w:val="00D00D16"/>
     <w:rsid w:val="00D00FF5"/>
     <w:rsid w:val="00D013B3"/>
     <w:rsid w:val="00D01911"/>
     <w:rsid w:val="00D01EEA"/>
     <w:rsid w:val="00D0229D"/>
     <w:rsid w:val="00D028CB"/>
     <w:rsid w:val="00D02F14"/>
     <w:rsid w:val="00D03003"/>
+    <w:rsid w:val="00D03EDD"/>
     <w:rsid w:val="00D04330"/>
     <w:rsid w:val="00D0753E"/>
     <w:rsid w:val="00D107B8"/>
     <w:rsid w:val="00D11B05"/>
     <w:rsid w:val="00D12DD0"/>
     <w:rsid w:val="00D12E6F"/>
     <w:rsid w:val="00D1418A"/>
     <w:rsid w:val="00D1759D"/>
     <w:rsid w:val="00D208E3"/>
     <w:rsid w:val="00D20BE0"/>
     <w:rsid w:val="00D21674"/>
     <w:rsid w:val="00D22025"/>
     <w:rsid w:val="00D2364B"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D3162C"/>
     <w:rsid w:val="00D3407A"/>
     <w:rsid w:val="00D35457"/>
     <w:rsid w:val="00D36CEF"/>
     <w:rsid w:val="00D374BA"/>
     <w:rsid w:val="00D4157C"/>
     <w:rsid w:val="00D434BA"/>
     <w:rsid w:val="00D4364B"/>
     <w:rsid w:val="00D437B0"/>
     <w:rsid w:val="00D45C8A"/>
     <w:rsid w:val="00D4681E"/>
@@ -9478,50 +9512,51 @@
     <w:rsid w:val="00F51B6D"/>
     <w:rsid w:val="00F52FC5"/>
     <w:rsid w:val="00F54DEE"/>
     <w:rsid w:val="00F55150"/>
     <w:rsid w:val="00F56DBE"/>
     <w:rsid w:val="00F57D5F"/>
     <w:rsid w:val="00F6029F"/>
     <w:rsid w:val="00F63A10"/>
     <w:rsid w:val="00F6428A"/>
     <w:rsid w:val="00F64E77"/>
     <w:rsid w:val="00F65124"/>
     <w:rsid w:val="00F66405"/>
     <w:rsid w:val="00F66E68"/>
     <w:rsid w:val="00F67259"/>
     <w:rsid w:val="00F6742D"/>
     <w:rsid w:val="00F70D3C"/>
     <w:rsid w:val="00F712B0"/>
     <w:rsid w:val="00F712F2"/>
     <w:rsid w:val="00F718C7"/>
     <w:rsid w:val="00F75107"/>
     <w:rsid w:val="00F7733E"/>
     <w:rsid w:val="00F7750C"/>
     <w:rsid w:val="00F83649"/>
     <w:rsid w:val="00F851D5"/>
     <w:rsid w:val="00F87386"/>
+    <w:rsid w:val="00F90DED"/>
     <w:rsid w:val="00F91E6B"/>
     <w:rsid w:val="00F928CF"/>
     <w:rsid w:val="00F93D19"/>
     <w:rsid w:val="00F946C1"/>
     <w:rsid w:val="00F95332"/>
     <w:rsid w:val="00F95D7A"/>
     <w:rsid w:val="00F95FDC"/>
     <w:rsid w:val="00F969CD"/>
     <w:rsid w:val="00FA17AA"/>
     <w:rsid w:val="00FA22BF"/>
     <w:rsid w:val="00FA23B0"/>
     <w:rsid w:val="00FA48CC"/>
     <w:rsid w:val="00FA5EC3"/>
     <w:rsid w:val="00FB07F6"/>
     <w:rsid w:val="00FB1789"/>
     <w:rsid w:val="00FB20E2"/>
     <w:rsid w:val="00FB304B"/>
     <w:rsid w:val="00FB4F52"/>
     <w:rsid w:val="00FB7564"/>
     <w:rsid w:val="00FB7C69"/>
     <w:rsid w:val="00FC28BB"/>
     <w:rsid w:val="00FC2B7A"/>
     <w:rsid w:val="00FC2F60"/>
     <w:rsid w:val="00FC599A"/>
     <w:rsid w:val="00FC7074"/>
@@ -9791,53 +9826,53 @@
     <w:rsid w:val="7EDD4ECE"/>
     <w:rsid w:val="7EF72E21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="206C6747"/>
-  <w15:docId w15:val="{E90B2F1B-57DD-4570-93FE-E3E6A2DB6A84}"/>
+  <w15:docId w15:val="{636C8183-08C6-43F7-8EAB-EB0A21246F13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10170,350 +10205,350 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D57381"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift1Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift2Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="767878"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift4Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift5Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift6Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift7Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:qFormat/>
     <w:rsid w:val="004000DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1296"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1296" w:hanging="1296"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift8Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:qFormat/>
     <w:rsid w:val="004000DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1440" w:hanging="1440"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift9Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:rsid w:val="004000DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1584"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="berschrift2"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Seitenzahl">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="003521DC"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00837C57"/>
@@ -10526,234 +10561,234 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05objet">
     <w:name w:val="05_objet"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
     <w:name w:val="06a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
     <w:name w:val="08_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
     <w:rsid w:val="00E04101"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
-    <w:basedOn w:val="Verzeichnis1"/>
+    <w:basedOn w:val="TOC1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
-    <w:basedOn w:val="Verzeichnis2"/>
+    <w:basedOn w:val="TOC2"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
-    <w:basedOn w:val="Verzeichnis3"/>
+    <w:basedOn w:val="TOC3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces2">
     <w:name w:val="07_puces_2"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces3">
     <w:name w:val="07_puces_3"/>
     <w:basedOn w:val="07puces2"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="681" w:hanging="227"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="595"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="794"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BesuchterLink">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00532108"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06btexteprincipalsansespacebloc">
     <w:name w:val="06b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04date">
     <w:name w:val="04_date"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
@@ -10766,91 +10801,91 @@
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02expditeurfentre">
     <w:name w:val="02_expéditeur_fenêtre"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00EB6284"/>
     <w:pPr>
       <w:keepLines/>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="2553"/>
       <w:spacing w:line="170" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06965"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
-    <w:basedOn w:val="berschrift1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:rsid w:val="00B44F22"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
     <w:name w:val="10b_numérotation_2e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="738" w:hanging="369"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
@@ -10863,305 +10898,305 @@
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
     <w:name w:val="10d_numérotation_4e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:rsid w:val="004000DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:rsid w:val="004000DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:rsid w:val="004000DF"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="004000DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liste">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004000DF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Tahoma"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="SprechblasentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00DC58D1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Sprechblasentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:rsid w:val="00DC58D1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berarbeitung">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:semiHidden/>
     <w:rsid w:val="005C6284"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00765A5C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KommentartextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00765A5C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentartext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00765A5C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentartext"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarthemaZchn"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00765A5C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarthema"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00765A5C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="0026262C"/>
     <w:rPr>
       <w:b/>
       <w:kern w:val="32"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Funotentext">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FunotentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0026262C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Funotentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="0026262C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Funotenzeichen">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0026262C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FD18B2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:rsid w:val="004722A1"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="767878"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004722A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Erwhnung">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00093481"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="299577623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12397,98 +12432,76 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e8f21eda1baaeadbb497c8a5f282c7b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB5A15FC9BE7641AC70640FF80988AD" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="d66a19061dd367065859d36131eb4575">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10465fa90a7dee1cf14f2b301f4b8612" ns2:_="" ns3:_="">
     <xsd:import namespace="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <xsd:import namespace="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:oui_x0020_non" minOccurs="0"/>
+                <xsd:element ref="ns2:MigrationL" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2571d677-18f0-43d7-86d0-4d7c1a826418" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -12512,50 +12525,62 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="oui_x0020_non" ma:index="23" nillable="true" ma:displayName="oui non" ma:internalName="oui_x0020_non">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MigrationL" ma:index="24" nillable="true" ma:displayName="Migration L" ma:description="remarques pour migration du L" ma:format="Dropdown" ma:internalName="MigrationL">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc22259d-bd83-43f3-9467-5f1c7d608c47" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -12655,111 +12680,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bc22259d-bd83-43f3-9467-5f1c7d608c47" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <oui_x0020_non xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
+    <MigrationL xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F67E5B80-6907-43B7-9E87-B5820C2344BB}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{672DD578-0362-4940-B00B-0E9667C61F20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0E9352B-2E43-48F6-B440-15C2106BBAE8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
+    <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6997BC86-FBE6-4C60-8F3B-F9D1CB6A9870}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17DCE1AF-9232-41C1-BB60-5B0DAE1A0F53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3613</Characters>
+  <Pages>1</Pages>
+  <Words>621</Words>
+  <Characters>3544</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>92</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4068</CharactersWithSpaces>
+  <CharactersWithSpaces>4157</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>Guillaume Jeanne</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BEB5A15FC9BE7641AC70640FF80988AD</vt:lpwstr>