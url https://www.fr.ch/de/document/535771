--- v0 (2025-12-05)
+++ v1 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E5AD127" w14:textId="65B7E9D2" w:rsidR="00691489" w:rsidRPr="00C00546" w:rsidRDefault="00FE16EA">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Leitfaden</w:t>
       </w:r>
       <w:r w:rsidR="00B63220" w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E72A46" w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>zum psychologischen Bericht</w:t>
@@ -604,1407 +604,1377 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>der SAV-Tabelle (Standardisiertes Abklärungsverfahren)</w:t>
       </w:r>
       <w:r w:rsidR="002B58C3" w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545C0AAE" w14:textId="0E4138BD" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00595A59" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Administrative Angaben</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3849286B" w14:textId="5C9876A8" w:rsidR="000428C5" w:rsidRPr="00C00546" w:rsidRDefault="00607B5C" w:rsidP="000428C5">
-[...27 lines deleted...]
-        <w:t>er Schülerin bzw. des Schülers</w:t>
+    <w:p w14:paraId="16CB0579" w14:textId="299C73E1" w:rsidR="00D27A31" w:rsidRDefault="00D27A31" w:rsidP="00D27A31">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Aktualisierte Angaben der Schülerin bzw. des Schülers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A12A274" w14:textId="481A78D1" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00CB623E" w:rsidP="000F0B8C">
-[...1068 lines deleted...]
-    <w:p w14:paraId="5D84BD7A" w14:textId="77777777" w:rsidR="00772FD4" w:rsidRPr="00C00546" w:rsidRDefault="00772FD4" w:rsidP="00AF6B4A">
+    <w:p w14:paraId="5B17FC8D" w14:textId="77777777" w:rsidR="00D27A31" w:rsidRPr="00C00546" w:rsidRDefault="00D27A31" w:rsidP="00D27A31">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="227"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="594F870A" w14:textId="38D8410E" w:rsidR="00AF6B4A" w:rsidRPr="00C00546" w:rsidRDefault="00AF6B4A" w:rsidP="00AF6B4A">
+    <w:p w14:paraId="6A12A274" w14:textId="481A78D1" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00CB623E" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontext </w:t>
+      </w:r>
+      <w:r w:rsidR="00184593" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und Auslöser </w:t>
+      </w:r>
+      <w:r w:rsidR="00595A59" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1240" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>s Antrages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EF35E6" w14:textId="3EE999AA" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00B11555" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Klinische Beobachtungen und Entwicklung</w:t>
+        <w:t>Beschreibung der aktuellen Situation</w:t>
+      </w:r>
+      <w:r w:rsidR="00455101" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002174FE" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00455892" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>n den verschiedenen Kontexten</w:t>
+      </w:r>
+      <w:r w:rsidR="00307FD6" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00455892" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und Fragestellung der Eltern und/oder des Netzwerkes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2247F6CD" w14:textId="4B005D64" w:rsidR="00C053BF" w:rsidRPr="00C00546" w:rsidRDefault="00C053BF" w:rsidP="00C053BF">
+    <w:p w14:paraId="5EF398C3" w14:textId="4AFF1548" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00184593" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Eindr</w:t>
+        <w:t>Kontext</w:t>
+      </w:r>
+      <w:r w:rsidR="00083962" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des jetzigen</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1FC8" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Antrages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4238535F" w14:textId="36E04419" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="006F1FC8" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wer </w:t>
+      </w:r>
+      <w:r w:rsidR="00E138DD" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>stellt den Antrag</w:t>
+      </w:r>
+      <w:r w:rsidR="00363B3B" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E337E3" w14:textId="049C2F00" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00363B3B" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Fragestellung der Eltern und/oder des Netzwerkes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E3A0CE" w14:textId="3EF19088" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00C95A58" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Aktuelle schulische, persönliche und familiäre Situation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDFE7BD" w14:textId="77777777" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9CF885" w14:textId="286128F2" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="002B5D30" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Bisherige Massnahmen und</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3113" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00020634" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Einschätzung ihrer Auswirkungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F6DF8E" w14:textId="19640EB8" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="007073AC" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Bisherige Massnahme</w:t>
+      </w:r>
+      <w:r w:rsidR="00087BE6" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-n </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0B8C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00087BE6" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>NM, NAM, SSA</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0B8C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00354A2C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Verlängerung</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0B8C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00611F62" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>materielle Ausstattung</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0B8C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00354A2C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>und Beschreibung</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA080A" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ihrer Auswirkungen auf die Entwicklung des Kindes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EB313D" w14:textId="3B39DE1A" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="003F306F" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Bisherige oder laufende p</w:t>
+      </w:r>
+      <w:r w:rsidR="00031B83" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ädagogisch-therapeutische</w:t>
+      </w:r>
+      <w:r w:rsidR="007F55CD" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, therapeutische, medizinische oder soziale Massnahmen</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1709" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für das Kind </w:t>
+      </w:r>
+      <w:r w:rsidR="0040388D" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1709" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seine Familie und Beschreibung ihrer Auswirkungen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CCC528" w14:textId="77777777" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="762D0790" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568D3AF6" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7365D878" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02062BE5" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F94C6DB" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB45AC2" w14:textId="6D7715B5" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00576611" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Anamnese und </w:t>
+      </w:r>
+      <w:r w:rsidR="00795987" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beschreibung </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54201" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7097" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>s familiären Umfeldes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCCCBF0" w14:textId="40DAB6DA" w:rsidR="00712B40" w:rsidRPr="00C00546" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Anam</w:t>
+      </w:r>
+      <w:r w:rsidR="00712B40" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nese des Kindes und der Familie während der Schwangerschaft</w:t>
+      </w:r>
+      <w:r w:rsidR="0083016B" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und der </w:t>
+      </w:r>
+      <w:r w:rsidR="00B149A6" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>frühen Kindheit (Bindung, familiär</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3C7C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>es Muster</w:t>
+      </w:r>
+      <w:r w:rsidR="00B149A6" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, psychomotorische</w:t>
+      </w:r>
+      <w:r w:rsidR="00992C0E" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und</w:t>
+      </w:r>
+      <w:r w:rsidR="002045C5" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affektive E</w:t>
+      </w:r>
+      <w:r w:rsidR="00992C0E" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ntwicklung, Geschwister</w:t>
+      </w:r>
+      <w:r w:rsidR="00412AC5" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>beziehung)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250AAC67" w14:textId="026A58EA" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00DF3CC0" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kritische </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52F2E" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Lebensereignisse des Kindes (Unfall, Krankheit, Gewalt...</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0B8C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2584C2C9" w14:textId="59CA56C0" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00F26737" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Aktuelle Erlebniss</w:t>
+      </w:r>
+      <w:r w:rsidR="00782253" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e des Kindes mit Einfluss au</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05BE8" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00782253" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seine Entwicklung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BEEE20" w14:textId="0A732867" w:rsidR="00D05BE8" w:rsidRPr="00C00546" w:rsidRDefault="00D05BE8" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verhalten des </w:t>
+      </w:r>
+      <w:r w:rsidR="008D35CD" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kindes </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6E64" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>zu Hause</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33433AE8" w14:textId="54A13DDC" w:rsidR="008F6E64" w:rsidRPr="00C00546" w:rsidRDefault="008F6E64" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art der </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81CC4" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>sportlichen, sozialen oder andere</w:t>
       </w:r>
       <w:r w:rsidR="00184593" w:rsidRPr="00C00546">
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81CC4" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Betätigung des Kindes (einschl. </w:t>
+      </w:r>
+      <w:r w:rsidR="00716887" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Umfeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA02ED" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Stimulation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E5F" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bildschirmkonsum)</w:t>
+      </w:r>
+      <w:r w:rsidR="00716887" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745EB2E0" w14:textId="490F0A26" w:rsidR="007E48C3" w:rsidRPr="00C00546" w:rsidRDefault="007E48C3" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>ck</w:t>
+        <w:t xml:space="preserve">Aktuelle Situation der Familie (Elternbetreuung, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7B9A" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>finanzielle Situation, interne oder externe Ressourcen, usw.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3266A6B9" w14:textId="3041B201" w:rsidR="008D3B87" w:rsidRPr="00C00546" w:rsidRDefault="00184593" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wohnsituation </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05B5B" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des Kindes, Lebensbedingungen und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Versorgung</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05B5B" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Hygiene, Ernährung, Schlaf, Kleidung)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1641EC2A" w14:textId="77777777" w:rsidR="00102CC8" w:rsidRPr="00C00546" w:rsidRDefault="00410680" w:rsidP="00102CC8">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Interkulturelle Faktoren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171B73C0" w14:textId="267DF939" w:rsidR="00410680" w:rsidRPr="00C00546" w:rsidRDefault="00CB159C" w:rsidP="00102CC8">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beruflicher </w:t>
+      </w:r>
+      <w:r w:rsidR="00102CC8" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Werdegang, Ausbildung</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD48C6" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, Berufsausübung und vergangene</w:t>
+      </w:r>
+      <w:r w:rsidR="0099684F" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevante Angaben zu den Eltern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FDFD24" w14:textId="600CE219" w:rsidR="00BC76DD" w:rsidRPr="00C00546" w:rsidRDefault="00BC76DD" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Geschwister</w:t>
+      </w:r>
+      <w:r w:rsidR="00705B61" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>stellung und -beziehung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E4FA62" w14:textId="3FF92099" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00184593" w:rsidP="00657F24">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Medizinische</w:t>
+      </w:r>
+      <w:r w:rsidR="007D63B0" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Belastungen in der Familie (Erbkrankheiten,</w:t>
+      </w:r>
+      <w:r w:rsidR="0000624C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> körperliche, seelische oder </w:t>
+      </w:r>
+      <w:r w:rsidR="00657F24" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andere </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30A3F" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Krankheiten</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0B8C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79666720" w14:textId="77777777" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688F3B8C" w14:textId="28D26914" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00256532" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Schulisches Umfeld und Laufb</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3116" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ahn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC84ED7" w14:textId="662AD2B2" w:rsidR="0086741E" w:rsidRPr="00C00546" w:rsidRDefault="0086741E" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klassenbedingungen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00196BD8" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Einstellung des Kindes gegenüber der Klassengruppe, der Lehrpersonen und dem Lernen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F17DC66" w14:textId="6A81189B" w:rsidR="00AC7176" w:rsidRPr="00C00546" w:rsidRDefault="00BE7397" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vom Kind </w:t>
+      </w:r>
+      <w:r w:rsidR="001A3AFB" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von der Lehrperson </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7579" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>angewendete Bewältigungsstrategien</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0FDE" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7168A3" w14:textId="2A780877" w:rsidR="00BE7397" w:rsidRPr="00C00546" w:rsidRDefault="00901C3D" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haben Sie bisher die </w:t>
+      </w:r>
+      <w:r w:rsidR="002249D8" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situation </w:t>
+      </w:r>
+      <w:r w:rsidR="0081780A" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>unterstützt?</w:t>
+      </w:r>
+      <w:r w:rsidR="002249D8" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0081780A" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Kind, Familie oder Lehrperson)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FCFE6D" w14:textId="77777777" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB98D1D" w14:textId="2FECB612" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00687D1F" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situation und </w:t>
+      </w:r>
+      <w:r w:rsidR="008937C4" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umstände der </w:t>
       </w:r>
       <w:r w:rsidR="00184593" w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
-[...30 lines deleted...]
-      </w:r>
+        <w:t>Abklärung</w:t>
+      </w:r>
+      <w:r w:rsidR="008937C4" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und/oder der Intervention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042715F5" w14:textId="694AB577" w:rsidR="00772FD4" w:rsidRPr="00C00546" w:rsidRDefault="00772FD4" w:rsidP="00772FD4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>des Psychologen über die Beziehung</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Beschreibung</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6B4A" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5436C">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5436C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>tting</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5436C">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BECA7A0" w14:textId="7B027B5C" w:rsidR="008D13AB" w:rsidRPr="00C00546" w:rsidRDefault="009E6F43" w:rsidP="000F0B8C">
+    <w:p w14:paraId="0D2AE1C0" w14:textId="01AD3A9C" w:rsidR="00712C82" w:rsidRPr="00C00546" w:rsidRDefault="005119DC" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Einstellung und Verhalten des Kindes während der Abklärung</w:t>
-[...35 lines deleted...]
-        <w:t>..</w:t>
+        <w:t xml:space="preserve">Begründung der verwendeten Methode, </w:t>
+      </w:r>
+      <w:r w:rsidR="0036282C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Abklärungssetting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023EF8F5" w14:textId="6735F149" w:rsidR="008F3442" w:rsidRPr="00C00546" w:rsidRDefault="00C0497E" w:rsidP="000F0B8C">
+    <w:p w14:paraId="57BC9BA7" w14:textId="5311A239" w:rsidR="00E456BB" w:rsidRPr="00C00546" w:rsidRDefault="00E456BB" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Auswirkung/en der Intervention</w:t>
-[...11 lines deleted...]
-        <w:t>im Verlauf der Sitzungen</w:t>
+        <w:t xml:space="preserve">Ziele, Bedingungen, Dauer und </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5F58" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wahl des Interventionsprojektes (einzeln? </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11C24" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5F58" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>n der Klasse?</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11C24" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anzahl Sitzungen? usw.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F53AB24" w14:textId="3096F48C" w:rsidR="006549E3" w:rsidRPr="00C00546" w:rsidRDefault="006549E3" w:rsidP="000F0B8C">
-[...37 lines deleted...]
-    <w:p w14:paraId="11730648" w14:textId="77777777" w:rsidR="00784B11" w:rsidRPr="00C00546" w:rsidRDefault="00784B11" w:rsidP="00784B11">
+    <w:p w14:paraId="5D84BD7A" w14:textId="77777777" w:rsidR="00772FD4" w:rsidRPr="00C00546" w:rsidRDefault="00772FD4" w:rsidP="00AF6B4A">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="227"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="124579F0" w14:textId="77777777" w:rsidR="00772E8A" w:rsidRDefault="00772E8A">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="594F870A" w14:textId="38D8410E" w:rsidR="00AF6B4A" w:rsidRPr="00C00546" w:rsidRDefault="00AF6B4A" w:rsidP="00AF6B4A">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Klinische Beobachtungen und Entwicklung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2247F6CD" w14:textId="4B005D64" w:rsidR="00C053BF" w:rsidRPr="00C00546" w:rsidRDefault="00C053BF" w:rsidP="00C053BF">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Eindr</w:t>
+      </w:r>
+      <w:r w:rsidR="00184593" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ü</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ck</w:t>
+      </w:r>
+      <w:r w:rsidR="00184593" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00467A6F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00467A6F" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17519" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Einschätzungen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17519">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidR="00861E03">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Psychologin/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>des Psychologen über die Beziehung</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0848">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BECA7A0" w14:textId="7B027B5C" w:rsidR="008D13AB" w:rsidRPr="00C00546" w:rsidRDefault="009E6F43" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Einstellung und Verhalten des Kindes während der Abklärung</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71766" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74EB4" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Testsprache</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71766" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4128" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Lateralität</w:t>
+      </w:r>
+      <w:r w:rsidR="00467FEF" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC37F0" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023EF8F5" w14:textId="6735F149" w:rsidR="008F3442" w:rsidRPr="00C00546" w:rsidRDefault="00C0497E" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Auswirkung/en der Intervention</w:t>
+      </w:r>
+      <w:r w:rsidR="00184593" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>im Verlauf der Sitzungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F53AB24" w14:textId="3096F48C" w:rsidR="006549E3" w:rsidRPr="00C00546" w:rsidRDefault="006549E3" w:rsidP="000F0B8C">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Anpassung/en de</w:t>
+      </w:r>
+      <w:r w:rsidR="00784B11" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00184593" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>(Förder-)</w:t>
+      </w:r>
+      <w:r w:rsidR="00784B11" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Projektes</w:t>
+      </w:r>
+      <w:r w:rsidR="00184593" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11730648" w14:textId="77777777" w:rsidR="00784B11" w:rsidRPr="00C00546" w:rsidRDefault="00784B11" w:rsidP="00784B11">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="227"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA558BF" w14:textId="680B9CC4" w:rsidR="00784B11" w:rsidRPr="00C00546" w:rsidRDefault="00783088" w:rsidP="00784B11">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ergeb</w:t>
       </w:r>
       <w:r w:rsidR="00E57EB6" w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>isse der psychometrischen Tests</w:t>
       </w:r>
       <w:r w:rsidR="00F9719D" w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00184593" w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">der </w:t>
@@ -2180,195 +2150,189 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37A68421" w14:textId="3B1E6F97" w:rsidR="000F0B8C" w:rsidRPr="00C00546" w:rsidRDefault="00C016FE" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Schlussfolgerung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2005E2" w14:textId="795256E8" w:rsidR="00A60191" w:rsidRPr="00C00546" w:rsidRDefault="00A60191" w:rsidP="00A60191">
+    <w:p w14:paraId="68F55A04" w14:textId="77777777" w:rsidR="00546366" w:rsidRPr="00C00546" w:rsidRDefault="00546366" w:rsidP="00546366">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Bio-psycho-soziale Interpretation</w:t>
-[...23 lines deleted...]
-        <w:t>in/des Schülers</w:t>
+        <w:t>Verdachtsdiagnose oder Diagnose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051243C9" w14:textId="6ABF0822" w:rsidR="00CD623B" w:rsidRPr="00C00546" w:rsidRDefault="004D4B13" w:rsidP="000F0B8C">
+    <w:p w14:paraId="278B309C" w14:textId="77777777" w:rsidR="00546366" w:rsidRDefault="00546366" w:rsidP="00546366">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Beschreiben Sie nach dem ICF-Modell, wie sich die metrischen Ergebnisse und die Kontextfaktoren der Schülerin</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> und sonstigen Zustand auswirken </w:t>
+        <w:t>Gemäss anerkannter Klassifizierung, DSM-5 oder ICD-10 oder 11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262341F1" w14:textId="77777777" w:rsidR="004D4B13" w:rsidRPr="00C00546" w:rsidRDefault="004D4B13" w:rsidP="00F16A8A">
+    <w:p w14:paraId="03849983" w14:textId="77777777" w:rsidR="00546366" w:rsidRPr="00C00546" w:rsidRDefault="00546366" w:rsidP="00087969">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="227"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60743C97" w14:textId="4B423386" w:rsidR="00F16A8A" w:rsidRPr="00C00546" w:rsidRDefault="00AF3FBE" w:rsidP="00F16A8A">
+    <w:p w14:paraId="6F2005E2" w14:textId="795256E8" w:rsidR="00A60191" w:rsidRPr="00C00546" w:rsidRDefault="00A60191" w:rsidP="00A60191">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Verdachtsdiagnose oder Diagnose</w:t>
+        <w:t>Bio-psycho-soziale Interpretation</w:t>
+      </w:r>
+      <w:r w:rsidR="00464B22" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="00F475B7" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Einfluss auf die Funktionen</w:t>
+      </w:r>
+      <w:r w:rsidR="006B36DC" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Schüler</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4352" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>in/des Schülers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7155FF25" w14:textId="1135CFBF" w:rsidR="007665EA" w:rsidRPr="00C00546" w:rsidRDefault="007D3B8F" w:rsidP="000F0B8C">
+    <w:p w14:paraId="051243C9" w14:textId="11E700B7" w:rsidR="00CD623B" w:rsidRPr="00C00546" w:rsidRDefault="004D4B13" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Gemäss</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> anerkannte</w:t>
+        <w:t>Beschreiben Sie nach dem ICF-Modell, wie sich die metrischen Ergebnisse</w:t>
+      </w:r>
+      <w:r w:rsidR="00546366">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, die Verdachtsdiagnose oder die Diagnose</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Klassifizierung, DSM-5 oder ICD-10 oder 11</w:t>
+        <w:t xml:space="preserve"> und die Kontextfaktoren der Schülerin</w:t>
+      </w:r>
+      <w:r w:rsidR="00912D44" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bzw. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des Schülers auf das Lernen, das Verhalten und/oder </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1694C" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="00467D26" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>affektiven (stimmungsmässigen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und sonstigen Zustand auswirken </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535DFCA6" w14:textId="77777777" w:rsidR="00BE770D" w:rsidRPr="00C00546" w:rsidRDefault="00BE770D" w:rsidP="00BE770D">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="227" w:hanging="227"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C22F7A8" w14:textId="1D7B3A93" w:rsidR="00BE770D" w:rsidRPr="00C00546" w:rsidRDefault="001D1812" w:rsidP="00BE770D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
@@ -2461,401 +2425,352 @@
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziele für </w:t>
       </w:r>
       <w:r w:rsidR="00652BFC">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>die weitere Betreuung</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233ABF27" w14:textId="467386CF" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00B77728" w:rsidP="00332E16">
+    <w:p w14:paraId="233ABF27" w14:textId="467386CF" w:rsidR="00E23ECA" w:rsidRDefault="00B77728" w:rsidP="00546366">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Psycholog</w:t>
+      </w:r>
+      <w:r w:rsidR="000707ED">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>/Psycholog</w:t>
+      </w:r>
+      <w:r w:rsidR="000707ED">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B41C1" w:rsidRPr="00C00546">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Schüler/in und Eltern diskutieren miteinander</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C7485A" w14:textId="7D836E3D" w:rsidR="00546366" w:rsidRDefault="00546366" w:rsidP="00546366">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Bei Beendigung der Behandlung bitte das Datum angeben</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DB4665" w14:textId="77777777" w:rsidR="00546366" w:rsidRDefault="00546366" w:rsidP="00546366">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...37 lines deleted...]
-        <w:t>Schüler/in und Eltern diskutieren miteinander</w:t>
+        <w:ind w:left="227" w:hanging="227"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B37143" w14:textId="2F9FE02F" w:rsidR="00546366" w:rsidRDefault="00546366" w:rsidP="00546366">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Zusätzliche Informationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F38FF16" w14:textId="2E09081A" w:rsidR="00546366" w:rsidRPr="00546366" w:rsidRDefault="00546366" w:rsidP="00087969">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Geben Sie alle weiteren Informationen an, die Sie für das umfassende Verständis der Situation für nützlich ha</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6FF2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5EF956" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4884D9CD" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
+    <w:p w14:paraId="34FCFE8C" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BB7C9C5" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
+    <w:p w14:paraId="5BE2E6F0" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F12E704" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
+    <w:p w14:paraId="7E17BD76" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7745F1BE" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
+    <w:p w14:paraId="5E743982" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34FCFE8C" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
+    <w:p w14:paraId="44FACF39" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BE2E6F0" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
+    <w:p w14:paraId="612E822C" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E17BD76" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
+    <w:p w14:paraId="337294AA" w14:textId="77777777" w:rsidR="00332E16" w:rsidRPr="00C00546" w:rsidRDefault="00332E16" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CA0A4C5" w14:textId="77777777" w:rsidR="00E23ECA" w:rsidRPr="00C00546" w:rsidRDefault="00E23ECA" w:rsidP="00332E16">
+    <w:p w14:paraId="2C317D92" w14:textId="274179B1" w:rsidR="00332E16" w:rsidRPr="004140D7" w:rsidRDefault="00C408AC" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...118 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C00546">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Freiburg</w:t>
       </w:r>
       <w:r w:rsidR="00332E16" w:rsidRPr="00C00546">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00447DC9" w:rsidRPr="00C00546">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="005B41C1" w:rsidRPr="00C00546">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00546366">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00332E16" w:rsidRPr="004140D7" w:rsidSect="00691489">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3769771E" w14:textId="77777777" w:rsidR="00B44DBE" w:rsidRDefault="00B44DBE" w:rsidP="00691489">
+    <w:p w14:paraId="14E78070" w14:textId="77777777" w:rsidR="001D509A" w:rsidRDefault="001D509A" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29975DB3" w14:textId="77777777" w:rsidR="00B44DBE" w:rsidRDefault="00B44DBE" w:rsidP="00691489">
+    <w:p w14:paraId="2C2C1E20" w14:textId="77777777" w:rsidR="001D509A" w:rsidRDefault="001D509A" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22454980" w14:textId="77777777" w:rsidR="00B44DBE" w:rsidRDefault="00B44DBE">
+    <w:p w14:paraId="2E8AAB8A" w14:textId="77777777" w:rsidR="001D509A" w:rsidRDefault="001D509A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2865,51 +2780,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AA4BA41" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00BF50CB" w:rsidRDefault="00892F14" w:rsidP="00691489">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C8A233B" w14:textId="77777777" w:rsidR="0055065E" w:rsidRPr="00BF50CB" w:rsidRDefault="0055065E" w:rsidP="0055065E">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00356A7C">
       <w:rPr>
         <w:noProof/>
@@ -2960,96 +2875,96 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="365B4447" w14:textId="77777777" w:rsidR="00B44DBE" w:rsidRDefault="00B44DBE" w:rsidP="00691489">
+    <w:p w14:paraId="732771BB" w14:textId="77777777" w:rsidR="001D509A" w:rsidRDefault="001D509A" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AAD5ECD" w14:textId="77777777" w:rsidR="00B44DBE" w:rsidRDefault="00B44DBE" w:rsidP="00691489">
+    <w:p w14:paraId="672258CF" w14:textId="77777777" w:rsidR="001D509A" w:rsidRDefault="001D509A" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="20AE0E4F" w14:textId="77777777" w:rsidR="00B44DBE" w:rsidRDefault="00B44DBE">
+    <w:p w14:paraId="7B01810D" w14:textId="77777777" w:rsidR="001D509A" w:rsidRDefault="001D509A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00892F14" w:rsidRPr="00A95943" w14:paraId="60433768" w14:textId="77777777">
+    <w:tr w:rsidR="00892F14" w:rsidRPr="00D27A31" w14:paraId="60433768" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="38FCD82B" w14:textId="3A67C0EE" w:rsidR="00892F14" w:rsidRPr="00712B40" w:rsidRDefault="000422CA" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00712B40">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für Sonderpädagogik</w:t>
           </w:r>
           <w:r w:rsidR="00892F14" w:rsidRPr="00712B40">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
@@ -3237,51 +3152,51 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0DB18C6B" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00712B40" w:rsidRDefault="00892F14" w:rsidP="00691489">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00892F14" w:rsidRPr="00A46068" w14:paraId="4B573721" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="05379154" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00AA545D" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
@@ -3538,73 +3453,73 @@
           </w:pPr>
         </w:p>
         <w:p w14:paraId="295C0C79" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00A46068" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6BEAB72A" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00A46068" w:rsidRDefault="00892F14" w:rsidP="00691489">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048645B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="589E2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
@@ -4073,50 +3988,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CFF1BAA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE2AA932"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FBD72DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A7422CAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -4200,51 +4228,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6934" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44232D12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D27670FA"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="/"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
@@ -4351,51 +4379,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F20B99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3B49B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -4473,51 +4501,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49FE48D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="180A8C7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -4601,51 +4629,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6934" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E64299C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC36BE4C"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="+"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
@@ -4752,51 +4780,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3996AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
@@ -4958,51 +4986,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4326"/>
         </w:tabs>
         <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4686"/>
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20CB4C"/>
     <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -5063,51 +5091,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BAB6D52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA628CDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -5209,51 +5237,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D641417"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E3ABDAA"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="_"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
@@ -5360,51 +5388,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DD92850"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8BB651B4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
@@ -5511,51 +5539,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9269BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
@@ -5722,51 +5750,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF211D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FF086D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -5850,51 +5878,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6934" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F6CDE2"/>
     <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5940,51 +5968,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="634C1E34"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC16712E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6026,51 +6054,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64474ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E5EED5E"/>
     <w:lvl w:ilvl="0" w:tplc="56D6BDDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="07puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -6156,51 +6184,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6934" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65DC676D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E96EC220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -6284,51 +6312,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6934" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33F47C16"/>
     <w:lvl w:ilvl="0" w:tplc="12942732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="07puces"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -6414,51 +6442,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D784A5DC"/>
     <w:lvl w:ilvl="0" w:tplc="E7F2D4BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10numrotation"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="369"/>
         </w:tabs>
         <w:ind w:left="369" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6507,51 +6535,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C07FBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCD85DF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -6659,51 +6687,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DA8CF16"/>
     <w:lvl w:ilvl="0" w:tplc="5F5EECB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="07puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -6813,51 +6841,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A404AD3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB086674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -6941,51 +6969,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CDD7722"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1B2C066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="141"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -7088,231 +7116,238 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1277831826">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="63577767">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1590968881">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="141240674">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1677732470">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="565411609">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2050260607">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="45224892">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="983119275">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="829714115">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1129737448">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1053045796">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="843321632">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2070374008">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="108594571">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2088307373">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1091895537">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2054386284">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="650643073">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="794328710">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1808039012">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1283270402">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1786466728">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="610168466">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1433748304">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="953171702">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1011638908">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="36442850">
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F0B8C"/>
     <w:rsid w:val="0000624C"/>
     <w:rsid w:val="00010A19"/>
     <w:rsid w:val="0001198E"/>
     <w:rsid w:val="0001446C"/>
     <w:rsid w:val="00015BE5"/>
     <w:rsid w:val="00020634"/>
     <w:rsid w:val="000257F2"/>
     <w:rsid w:val="0002763C"/>
     <w:rsid w:val="00031B83"/>
     <w:rsid w:val="000322D7"/>
     <w:rsid w:val="000422CA"/>
     <w:rsid w:val="000428C5"/>
     <w:rsid w:val="000465C1"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="00051121"/>
     <w:rsid w:val="000707ED"/>
     <w:rsid w:val="00083962"/>
     <w:rsid w:val="0008695C"/>
+    <w:rsid w:val="00087969"/>
     <w:rsid w:val="00087BE6"/>
     <w:rsid w:val="00091A52"/>
     <w:rsid w:val="00091B88"/>
     <w:rsid w:val="00093C92"/>
     <w:rsid w:val="000A178C"/>
     <w:rsid w:val="000A2B34"/>
     <w:rsid w:val="000B0B83"/>
     <w:rsid w:val="000C09C8"/>
     <w:rsid w:val="000C32C4"/>
     <w:rsid w:val="000C5F6F"/>
     <w:rsid w:val="000D4352"/>
     <w:rsid w:val="000E25BD"/>
     <w:rsid w:val="000E5087"/>
     <w:rsid w:val="000F033D"/>
     <w:rsid w:val="000F0B8C"/>
     <w:rsid w:val="000F3F05"/>
     <w:rsid w:val="00100D62"/>
     <w:rsid w:val="00102CC8"/>
     <w:rsid w:val="0010359B"/>
     <w:rsid w:val="00111C1A"/>
     <w:rsid w:val="00112B63"/>
     <w:rsid w:val="0011541C"/>
     <w:rsid w:val="00123EB9"/>
     <w:rsid w:val="0013289C"/>
     <w:rsid w:val="001364FB"/>
     <w:rsid w:val="00160978"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="00184593"/>
     <w:rsid w:val="00196BD8"/>
     <w:rsid w:val="001974B0"/>
     <w:rsid w:val="001975D4"/>
     <w:rsid w:val="001A3113"/>
     <w:rsid w:val="001A3AFB"/>
     <w:rsid w:val="001A4AEF"/>
     <w:rsid w:val="001B1DDA"/>
     <w:rsid w:val="001B35AF"/>
     <w:rsid w:val="001C0A7D"/>
     <w:rsid w:val="001C6A0E"/>
     <w:rsid w:val="001D1812"/>
     <w:rsid w:val="001D3DDA"/>
+    <w:rsid w:val="001D509A"/>
+    <w:rsid w:val="001D6383"/>
     <w:rsid w:val="001E0B72"/>
     <w:rsid w:val="001E7272"/>
     <w:rsid w:val="00201DAE"/>
     <w:rsid w:val="002045C5"/>
+    <w:rsid w:val="0020596C"/>
     <w:rsid w:val="002174FE"/>
     <w:rsid w:val="00223951"/>
     <w:rsid w:val="002249D8"/>
     <w:rsid w:val="00240938"/>
     <w:rsid w:val="002464E5"/>
     <w:rsid w:val="00256532"/>
     <w:rsid w:val="002749C8"/>
     <w:rsid w:val="00285F0B"/>
     <w:rsid w:val="00294968"/>
     <w:rsid w:val="002B58C3"/>
     <w:rsid w:val="002B5AD8"/>
     <w:rsid w:val="002B5D30"/>
     <w:rsid w:val="002B5E9D"/>
     <w:rsid w:val="002B66D8"/>
     <w:rsid w:val="002B697D"/>
     <w:rsid w:val="002C3FBA"/>
     <w:rsid w:val="002C668B"/>
     <w:rsid w:val="002C7579"/>
     <w:rsid w:val="002D1D61"/>
     <w:rsid w:val="002F2404"/>
     <w:rsid w:val="002F5BA4"/>
     <w:rsid w:val="002F6015"/>
     <w:rsid w:val="003049F9"/>
     <w:rsid w:val="00307FD6"/>
     <w:rsid w:val="00316C10"/>
@@ -7365,50 +7400,51 @@
     <w:rsid w:val="004745E9"/>
     <w:rsid w:val="0047611E"/>
     <w:rsid w:val="004800E4"/>
     <w:rsid w:val="00492C43"/>
     <w:rsid w:val="00492F16"/>
     <w:rsid w:val="004A35CD"/>
     <w:rsid w:val="004C546E"/>
     <w:rsid w:val="004C7F8D"/>
     <w:rsid w:val="004D4B13"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004D5E64"/>
     <w:rsid w:val="004D7DF2"/>
     <w:rsid w:val="004E197D"/>
     <w:rsid w:val="004E2EEB"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="004E74F9"/>
     <w:rsid w:val="00500510"/>
     <w:rsid w:val="005006A3"/>
     <w:rsid w:val="00504E52"/>
     <w:rsid w:val="005119DC"/>
     <w:rsid w:val="00517F96"/>
     <w:rsid w:val="00527B4B"/>
     <w:rsid w:val="00531F06"/>
     <w:rsid w:val="005323CD"/>
     <w:rsid w:val="00535EC1"/>
+    <w:rsid w:val="00546366"/>
     <w:rsid w:val="00546C38"/>
     <w:rsid w:val="0055065E"/>
     <w:rsid w:val="005610C6"/>
     <w:rsid w:val="00562565"/>
     <w:rsid w:val="00562F74"/>
     <w:rsid w:val="00572BFE"/>
     <w:rsid w:val="00574BB0"/>
     <w:rsid w:val="00576611"/>
     <w:rsid w:val="00595A59"/>
     <w:rsid w:val="00596F56"/>
     <w:rsid w:val="005A2AC9"/>
     <w:rsid w:val="005B41C1"/>
     <w:rsid w:val="005D0B9B"/>
     <w:rsid w:val="005E4C7F"/>
     <w:rsid w:val="005E66C3"/>
     <w:rsid w:val="005F0072"/>
     <w:rsid w:val="005F64FF"/>
     <w:rsid w:val="005F7B9A"/>
     <w:rsid w:val="00604103"/>
     <w:rsid w:val="00607B5C"/>
     <w:rsid w:val="00611F62"/>
     <w:rsid w:val="00632BFD"/>
     <w:rsid w:val="00640E46"/>
     <w:rsid w:val="006445A4"/>
     <w:rsid w:val="00652BFC"/>
@@ -7453,92 +7489,95 @@
     <w:rsid w:val="007D3B8F"/>
     <w:rsid w:val="007D3C7C"/>
     <w:rsid w:val="007D63B0"/>
     <w:rsid w:val="007D66BF"/>
     <w:rsid w:val="007E05C2"/>
     <w:rsid w:val="007E4284"/>
     <w:rsid w:val="007E48C3"/>
     <w:rsid w:val="007F0FDE"/>
     <w:rsid w:val="007F5113"/>
     <w:rsid w:val="007F55CD"/>
     <w:rsid w:val="00802413"/>
     <w:rsid w:val="00806166"/>
     <w:rsid w:val="0081780A"/>
     <w:rsid w:val="008178CD"/>
     <w:rsid w:val="00820D07"/>
     <w:rsid w:val="0083016B"/>
     <w:rsid w:val="008302FC"/>
     <w:rsid w:val="008417C1"/>
     <w:rsid w:val="00842AA1"/>
     <w:rsid w:val="00844361"/>
     <w:rsid w:val="008534FA"/>
     <w:rsid w:val="00861E03"/>
     <w:rsid w:val="00863F72"/>
     <w:rsid w:val="0086741E"/>
     <w:rsid w:val="008820F4"/>
+    <w:rsid w:val="008840BD"/>
     <w:rsid w:val="00884106"/>
     <w:rsid w:val="00892F14"/>
     <w:rsid w:val="008937C4"/>
     <w:rsid w:val="00897784"/>
     <w:rsid w:val="008A1709"/>
+    <w:rsid w:val="008A194C"/>
     <w:rsid w:val="008A54FB"/>
     <w:rsid w:val="008C098A"/>
     <w:rsid w:val="008D13AB"/>
     <w:rsid w:val="008D35CD"/>
     <w:rsid w:val="008D3B87"/>
     <w:rsid w:val="008D3DCD"/>
     <w:rsid w:val="008D3E0E"/>
     <w:rsid w:val="008D4AE7"/>
     <w:rsid w:val="008E26AD"/>
     <w:rsid w:val="008E312C"/>
     <w:rsid w:val="008E6567"/>
     <w:rsid w:val="008F3442"/>
     <w:rsid w:val="008F6E64"/>
     <w:rsid w:val="008F79DA"/>
     <w:rsid w:val="00901C3D"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00906D4F"/>
     <w:rsid w:val="00912D44"/>
     <w:rsid w:val="00913420"/>
     <w:rsid w:val="00933F22"/>
     <w:rsid w:val="00957EDF"/>
     <w:rsid w:val="009606B7"/>
     <w:rsid w:val="0096294D"/>
     <w:rsid w:val="0096469A"/>
     <w:rsid w:val="00965C48"/>
     <w:rsid w:val="00971400"/>
     <w:rsid w:val="00975C86"/>
     <w:rsid w:val="00992A9D"/>
     <w:rsid w:val="00992C0E"/>
     <w:rsid w:val="0099684F"/>
     <w:rsid w:val="009A3929"/>
     <w:rsid w:val="009B2C1A"/>
     <w:rsid w:val="009C041E"/>
     <w:rsid w:val="009D0304"/>
     <w:rsid w:val="009D5DF1"/>
     <w:rsid w:val="009D69CE"/>
     <w:rsid w:val="009E6F43"/>
+    <w:rsid w:val="009E6FF2"/>
     <w:rsid w:val="009F08AB"/>
     <w:rsid w:val="009F130A"/>
     <w:rsid w:val="009F2639"/>
     <w:rsid w:val="00A032DE"/>
     <w:rsid w:val="00A04844"/>
     <w:rsid w:val="00A07099"/>
     <w:rsid w:val="00A077CC"/>
     <w:rsid w:val="00A234B3"/>
     <w:rsid w:val="00A442D3"/>
     <w:rsid w:val="00A46068"/>
     <w:rsid w:val="00A5436C"/>
     <w:rsid w:val="00A60191"/>
     <w:rsid w:val="00A61211"/>
     <w:rsid w:val="00A649C9"/>
     <w:rsid w:val="00A707E0"/>
     <w:rsid w:val="00A71766"/>
     <w:rsid w:val="00A80F41"/>
     <w:rsid w:val="00A840C8"/>
     <w:rsid w:val="00A842C7"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00A93D54"/>
     <w:rsid w:val="00A941F4"/>
     <w:rsid w:val="00A95943"/>
     <w:rsid w:val="00A966E7"/>
     <w:rsid w:val="00AA141E"/>
@@ -7608,50 +7647,51 @@
     <w:rsid w:val="00C74EB4"/>
     <w:rsid w:val="00C76764"/>
     <w:rsid w:val="00C9379E"/>
     <w:rsid w:val="00C95A58"/>
     <w:rsid w:val="00CA4276"/>
     <w:rsid w:val="00CB159C"/>
     <w:rsid w:val="00CB5CFF"/>
     <w:rsid w:val="00CB623E"/>
     <w:rsid w:val="00CC0C28"/>
     <w:rsid w:val="00CC29EE"/>
     <w:rsid w:val="00CC3AC5"/>
     <w:rsid w:val="00CC6FDA"/>
     <w:rsid w:val="00CD1240"/>
     <w:rsid w:val="00CD48C6"/>
     <w:rsid w:val="00CD623B"/>
     <w:rsid w:val="00CD714F"/>
     <w:rsid w:val="00CE793D"/>
     <w:rsid w:val="00CF0848"/>
     <w:rsid w:val="00CF6727"/>
     <w:rsid w:val="00D05BE8"/>
     <w:rsid w:val="00D0797F"/>
     <w:rsid w:val="00D11C24"/>
     <w:rsid w:val="00D15C20"/>
     <w:rsid w:val="00D22080"/>
     <w:rsid w:val="00D26734"/>
+    <w:rsid w:val="00D27A31"/>
     <w:rsid w:val="00D27E36"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D31E5F"/>
     <w:rsid w:val="00D50FF2"/>
     <w:rsid w:val="00D52F2E"/>
     <w:rsid w:val="00D573A3"/>
     <w:rsid w:val="00D66F2F"/>
     <w:rsid w:val="00D81B80"/>
     <w:rsid w:val="00D81CC4"/>
     <w:rsid w:val="00DA10B2"/>
     <w:rsid w:val="00DA2C24"/>
     <w:rsid w:val="00DA3116"/>
     <w:rsid w:val="00DB5C25"/>
     <w:rsid w:val="00DC214D"/>
     <w:rsid w:val="00DC4559"/>
     <w:rsid w:val="00DC5F58"/>
     <w:rsid w:val="00DC7097"/>
     <w:rsid w:val="00DE26BC"/>
     <w:rsid w:val="00DE5F1E"/>
     <w:rsid w:val="00DE7994"/>
     <w:rsid w:val="00DF3CC0"/>
     <w:rsid w:val="00E04527"/>
     <w:rsid w:val="00E138DD"/>
     <w:rsid w:val="00E16165"/>
     <w:rsid w:val="00E23ECA"/>
@@ -7693,64 +7733,64 @@
     <w:rsid w:val="00FA6DF3"/>
     <w:rsid w:val="00FA7973"/>
     <w:rsid w:val="00FB1306"/>
     <w:rsid w:val="00FB4913"/>
     <w:rsid w:val="00FC017D"/>
     <w:rsid w:val="00FC2CC6"/>
     <w:rsid w:val="00FD482E"/>
     <w:rsid w:val="00FE16EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63F9D3DB"/>
   <w15:docId w15:val="{FEE9F0CB-6054-4620-87AA-886202059531}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8802,51 +8842,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00842AA1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:semiHidden/>
     <w:rsid w:val="00C00546"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -9156,74 +9196,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100842BCCBD12F54A49843C4BBEFE36A667" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="878474d7286c80d33b30354c927ee455">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="52708702-6309-439d-9c98-b9c43ac45196" xmlns:ns3="475a5db5-90ef-423b-9eee-95a2fc40fb0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d78f8caedfcc1c3a1b38e0bbe2816756" ns2:_="" ns3:_="">
     <xsd:import namespace="52708702-6309-439d-9c98-b9c43ac45196"/>
     <xsd:import namespace="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -9422,134 +9438,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="52708702-6309-439d-9c98-b9c43ac45196">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="475a5db5-90ef-423b-9eee-95a2fc40fb0a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0024ECCB-B696-467B-B5F2-3F3199BFF13D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
     <ds:schemaRef ds:uri="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A8536E4-EFA4-4921-AE9C-1E3AB2227087}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2964FB2-B452-44F6-BAFB-F3E9B8111782}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
+    <ds:schemaRef ds:uri="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBCEEAB8-206F-4118-8A3B-F7550207F5A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>761</Words>
-  <Characters>4191</Characters>
+  <Words>796</Words>
+  <Characters>4380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4943</CharactersWithSpaces>
+  <CharactersWithSpaces>5166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>Oberson Floriane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">