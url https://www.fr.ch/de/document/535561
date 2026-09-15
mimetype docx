--- v0 (2025-12-05)
+++ v1 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="04510BB5" w14:textId="04BD3506" w:rsidR="00A0434C" w:rsidRPr="001D012B" w:rsidRDefault="00A0434C" w:rsidP="00A0434C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D012B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Auswertung der Testphase</w:t>
       </w:r>
       <w:r w:rsidR="003C5E68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -2637,122 +2637,152 @@
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
       </w:pPr>
       <w:r w:rsidRPr="001D012B">
         <w:t>Senden Sie dieses Dokument per Post oder E-Mail an</w:t>
       </w:r>
       <w:r w:rsidR="5DE0D05E" w:rsidRPr="001D012B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A00E09B" w14:textId="76423EEA" w:rsidR="0073601B" w:rsidRPr="001D012B" w:rsidRDefault="5DE0D05E" w:rsidP="000D6F4C">
       <w:pPr>
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
       </w:pPr>
       <w:r w:rsidRPr="001D012B">
         <w:t>Amt für Sonderpädagogik SoA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F164C81" w14:textId="28A23388" w:rsidR="0073601B" w:rsidRPr="001D012B" w:rsidRDefault="5DE0D05E" w:rsidP="000D6F4C">
       <w:pPr>
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
       </w:pPr>
       <w:r w:rsidRPr="001D012B">
         <w:t>Spitalgasse 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772693DF" w14:textId="547D19AF" w:rsidR="0073601B" w:rsidRPr="001D012B" w:rsidRDefault="5DE0D05E" w:rsidP="000D6F4C">
+    <w:p w14:paraId="0475ACF8" w14:textId="4BEFA694" w:rsidR="00285CF4" w:rsidRPr="00FF4C56" w:rsidRDefault="5DE0D05E" w:rsidP="00FF4C56">
       <w:pPr>
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
       </w:pPr>
       <w:r w:rsidRPr="001D012B">
         <w:t>1701 Freiburg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661CCCDC" w14:textId="6589EDF4" w:rsidR="0073601B" w:rsidRPr="001D012B" w:rsidRDefault="0073601B" w:rsidP="000D6F4C">
+    <w:p w14:paraId="661CCCDC" w14:textId="0361797E" w:rsidR="0073601B" w:rsidRPr="001D012B" w:rsidRDefault="00285CF4" w:rsidP="000D6F4C">
       <w:pPr>
         <w:pStyle w:val="01entteetbasdepage"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D6F4C">
-[...6 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00285CF4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="40"/>
+          </w:rPr>
+          <w:t>mta.thm</w:t>
+        </w:r>
+        <w:r w:rsidR="0073601B" w:rsidRPr="00285CF4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="40"/>
+          </w:rPr>
+          <w:t>@</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00285CF4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="40"/>
+          </w:rPr>
+          <w:t>edu</w:t>
+        </w:r>
+        <w:r w:rsidR="0073601B" w:rsidRPr="00285CF4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="40"/>
+          </w:rPr>
+          <w:t>fr.ch</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E18D1FD" w14:textId="1799108E" w:rsidR="004F704F" w:rsidRPr="0086680C" w:rsidRDefault="004F704F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F704F" w:rsidRPr="0086680C" w:rsidSect="001D1828">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A57338A" w14:textId="77777777" w:rsidR="00E037FD" w:rsidRPr="001D012B" w:rsidRDefault="00E037FD" w:rsidP="001D1828">
+    <w:p w14:paraId="23A8C8AA" w14:textId="77777777" w:rsidR="004A07A4" w:rsidRPr="001D012B" w:rsidRDefault="004A07A4" w:rsidP="001D1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001D012B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C79D8C6" w14:textId="77777777" w:rsidR="00E037FD" w:rsidRPr="001D012B" w:rsidRDefault="00E037FD" w:rsidP="001D1828">
+    <w:p w14:paraId="77F437C4" w14:textId="77777777" w:rsidR="004A07A4" w:rsidRPr="001D012B" w:rsidRDefault="004A07A4" w:rsidP="001D1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001D012B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="74827D72" w14:textId="77777777" w:rsidR="00E037FD" w:rsidRPr="001D012B" w:rsidRDefault="00E037FD">
+    <w:p w14:paraId="44EA1C80" w14:textId="77777777" w:rsidR="004A07A4" w:rsidRPr="001D012B" w:rsidRDefault="004A07A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2774,94 +2804,93 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="232D08DC" w14:textId="77777777" w:rsidR="00363E2D" w:rsidRDefault="00363E2D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
     </w:tblGrid>
     <w:tr w:rsidR="51D80007" w:rsidRPr="001D012B" w14:paraId="4BD3A1F9" w14:textId="77777777" w:rsidTr="51D80007">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="27355017" w14:textId="66139216" w:rsidR="51D80007" w:rsidRPr="001D012B" w:rsidRDefault="51D80007" w:rsidP="51D80007">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -2878,51 +2907,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4F40E2C1" w14:textId="34266E68" w:rsidR="51D80007" w:rsidRPr="001D012B" w:rsidRDefault="51D80007" w:rsidP="51D80007">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="63FA2954" w14:textId="3DA20747" w:rsidR="51D80007" w:rsidRPr="001D012B" w:rsidRDefault="51D80007" w:rsidP="51D80007">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="039E702F" w14:textId="77777777" w:rsidR="00481BF1" w:rsidRPr="005F394C" w:rsidRDefault="51D80007" w:rsidP="00481BF1">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005F394C">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
     <w:r w:rsidR="00481BF1" w:rsidRPr="005F394C">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="022ABB38" w14:textId="2BA48C8A" w:rsidR="001D1828" w:rsidRPr="005F394C" w:rsidRDefault="007578B0" w:rsidP="51D80007">
     <w:pPr>
@@ -2975,165 +3004,165 @@
     <w:r w:rsidR="51D80007" w:rsidRPr="007578B0">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">-DE </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="51D80007" w:rsidRPr="007578B0">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A05314">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Auswertung</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="199EEC24" w14:textId="1A9FDBF7" w:rsidR="00790023" w:rsidRPr="005C7959" w:rsidRDefault="00B072DF" w:rsidP="51D80007">
+  <w:p w14:paraId="199EEC24" w14:textId="77D88BFC" w:rsidR="00790023" w:rsidRPr="005C7959" w:rsidRDefault="00B072DF" w:rsidP="51D80007">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B0059">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>Direktion für Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> BKAD</w:t>
     </w:r>
     <w:r w:rsidR="00811C64">
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005C7959" w:rsidRPr="005C7959">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="00790023">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00363E2D">
+    <w:r w:rsidR="00C318AC">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="005C7959" w:rsidRPr="005C7959">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>.2</w:t>
     </w:r>
-    <w:r w:rsidR="00790023">
+    <w:r w:rsidR="00C318AC">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18EFE915" w14:textId="77777777" w:rsidR="00E037FD" w:rsidRPr="001D012B" w:rsidRDefault="00E037FD" w:rsidP="001D1828">
+    <w:p w14:paraId="422BC6D0" w14:textId="77777777" w:rsidR="004A07A4" w:rsidRPr="001D012B" w:rsidRDefault="004A07A4" w:rsidP="001D1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001D012B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54D5FEB2" w14:textId="77777777" w:rsidR="00E037FD" w:rsidRPr="001D012B" w:rsidRDefault="00E037FD" w:rsidP="001D1828">
+    <w:p w14:paraId="7F5C6B01" w14:textId="77777777" w:rsidR="004A07A4" w:rsidRPr="001D012B" w:rsidRDefault="004A07A4" w:rsidP="001D1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001D012B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70FE61A1" w14:textId="77777777" w:rsidR="00E037FD" w:rsidRPr="001D012B" w:rsidRDefault="00E037FD">
+    <w:p w14:paraId="7210DDF0" w14:textId="77777777" w:rsidR="004A07A4" w:rsidRPr="001D012B" w:rsidRDefault="004A07A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AA8E42A" w14:textId="77777777" w:rsidR="00363E2D" w:rsidRDefault="00363E2D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C708B6" w:rsidRPr="001D012B" w14:paraId="64DA9EAD" w14:textId="77777777" w:rsidTr="51D80007">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -3310,51 +3339,51 @@
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="32063EAC" w14:textId="77777777" w:rsidR="00C708B6" w:rsidRPr="001D012B" w:rsidRDefault="00C708B6" w:rsidP="00C708B6"/>
   <w:p w14:paraId="611242A1" w14:textId="77777777" w:rsidR="001D1828" w:rsidRPr="001D012B" w:rsidRDefault="001D1828" w:rsidP="00C708B6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="001D1828" w:rsidRPr="001D012B" w14:paraId="19BE5317" w14:textId="77777777" w:rsidTr="51D80007">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7FB16B40" w14:textId="32EFE39B" w:rsidR="001D1828" w:rsidRPr="001D012B" w:rsidRDefault="00CD1DBF" w:rsidP="51D80007">
           <w:r w:rsidRPr="00AA545D">
             <w:rPr>
               <w:noProof/>
@@ -3418,56 +3447,65 @@
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00804CA6">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Service de l´enseignement</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> spécialisé</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="04E0ED0F" w14:textId="77777777" w:rsidR="00CD1DBF" w:rsidRDefault="00CD1DBF" w:rsidP="00CD1DBF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="gramStart"/>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve">et des mesures d’aides </w:t>
+            <w:t>et</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> des mesures d’aides </w:t>
           </w:r>
           <w:r w:rsidRPr="0091232F">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>SE</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>SAM</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="43F31E48" w14:textId="77777777" w:rsidR="00CD1DBF" w:rsidRPr="000F3128" w:rsidRDefault="51D80007" w:rsidP="00CD1DBF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001D012B">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
@@ -3502,107 +3540,131 @@
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001D012B">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Spitalgasse 3, 1701 Freiburg</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="239D60E9" w14:textId="77777777" w:rsidR="00CD1DBF" w:rsidRPr="000F3128" w:rsidRDefault="00CD1DBF" w:rsidP="00CD1DBF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="679B8397" w14:textId="77777777" w:rsidR="00CD1DBF" w:rsidRPr="000F3128" w:rsidRDefault="00CD1DBF" w:rsidP="00CD1DBF">
+        <w:p w14:paraId="679B8397" w14:textId="54645322" w:rsidR="00CD1DBF" w:rsidRPr="000F3128" w:rsidRDefault="00CD1DBF" w:rsidP="00CD1DBF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000F3128">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>T +41 26 305 40 60, sesam@fr.ch</w:t>
+            <w:t xml:space="preserve">T +41 26 305 40 60, </w:t>
+          </w:r>
+          <w:r w:rsidR="002301DC">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>mta.thm</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000F3128">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>@</w:t>
+          </w:r>
+          <w:r w:rsidR="002301DC">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>edu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000F3128">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>fr.ch</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5414137E" w14:textId="77777777" w:rsidR="00CD1DBF" w:rsidRPr="000F3128" w:rsidRDefault="00CD1DBF" w:rsidP="00CD1DBF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000F3128">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>www.fr.ch/s</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>oa</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="53E1D53C" w14:textId="1DE601D2" w:rsidR="001D1828" w:rsidRPr="001D012B" w:rsidRDefault="001D1828" w:rsidP="51D80007">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6D836B0E" w14:textId="77777777" w:rsidR="001D1828" w:rsidRPr="001D012B" w:rsidRDefault="001D1828">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28352BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B40429E"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3795,412 +3857,440 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1419446062">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1795442282">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C4080C"/>
     <w:rsid w:val="00000CFD"/>
+    <w:rsid w:val="000018BB"/>
     <w:rsid w:val="000050C9"/>
     <w:rsid w:val="00006F44"/>
+    <w:rsid w:val="0002183A"/>
     <w:rsid w:val="00034E10"/>
     <w:rsid w:val="00035213"/>
     <w:rsid w:val="00043AFE"/>
     <w:rsid w:val="00043C24"/>
     <w:rsid w:val="000471FC"/>
     <w:rsid w:val="000508C1"/>
     <w:rsid w:val="000574A4"/>
     <w:rsid w:val="00064488"/>
     <w:rsid w:val="00071E6E"/>
     <w:rsid w:val="00081F97"/>
     <w:rsid w:val="0008717A"/>
     <w:rsid w:val="00096B47"/>
     <w:rsid w:val="000A2850"/>
     <w:rsid w:val="000C5704"/>
+    <w:rsid w:val="000C74DE"/>
     <w:rsid w:val="000D3A93"/>
     <w:rsid w:val="000D6F4C"/>
     <w:rsid w:val="0010775B"/>
     <w:rsid w:val="00112705"/>
     <w:rsid w:val="00140BEF"/>
     <w:rsid w:val="001445F4"/>
+    <w:rsid w:val="00144C93"/>
     <w:rsid w:val="00146F21"/>
     <w:rsid w:val="0016283C"/>
     <w:rsid w:val="00163D70"/>
     <w:rsid w:val="00175D30"/>
     <w:rsid w:val="001777F0"/>
     <w:rsid w:val="001972A2"/>
     <w:rsid w:val="001B4F90"/>
     <w:rsid w:val="001C107D"/>
     <w:rsid w:val="001C4779"/>
     <w:rsid w:val="001D012B"/>
     <w:rsid w:val="001D0D6B"/>
     <w:rsid w:val="001D1828"/>
     <w:rsid w:val="001D37DD"/>
     <w:rsid w:val="001D3E09"/>
     <w:rsid w:val="001F0C49"/>
+    <w:rsid w:val="001F3CC8"/>
     <w:rsid w:val="001F3E72"/>
     <w:rsid w:val="002036D6"/>
     <w:rsid w:val="00205164"/>
     <w:rsid w:val="0020586B"/>
     <w:rsid w:val="002166EF"/>
     <w:rsid w:val="002224A3"/>
     <w:rsid w:val="00226692"/>
+    <w:rsid w:val="002301DC"/>
     <w:rsid w:val="00233CCF"/>
     <w:rsid w:val="00275250"/>
+    <w:rsid w:val="00285CF4"/>
     <w:rsid w:val="002866CA"/>
     <w:rsid w:val="00293D1A"/>
     <w:rsid w:val="00295A00"/>
+    <w:rsid w:val="002B30CE"/>
     <w:rsid w:val="002B5B05"/>
     <w:rsid w:val="002B67FB"/>
     <w:rsid w:val="002D6582"/>
     <w:rsid w:val="002E37E4"/>
     <w:rsid w:val="00301041"/>
     <w:rsid w:val="00304893"/>
     <w:rsid w:val="003107E0"/>
     <w:rsid w:val="00314F8C"/>
     <w:rsid w:val="003160FF"/>
     <w:rsid w:val="00331015"/>
     <w:rsid w:val="003314B1"/>
     <w:rsid w:val="00334630"/>
     <w:rsid w:val="00345A2B"/>
     <w:rsid w:val="0036042F"/>
     <w:rsid w:val="00361043"/>
     <w:rsid w:val="00363A36"/>
     <w:rsid w:val="00363E2D"/>
     <w:rsid w:val="00366318"/>
     <w:rsid w:val="00367889"/>
     <w:rsid w:val="00374C09"/>
     <w:rsid w:val="00395453"/>
     <w:rsid w:val="003A58B9"/>
     <w:rsid w:val="003B1E28"/>
     <w:rsid w:val="003C1637"/>
     <w:rsid w:val="003C5E68"/>
     <w:rsid w:val="003C7E83"/>
     <w:rsid w:val="003D4E84"/>
     <w:rsid w:val="0040315F"/>
     <w:rsid w:val="00412627"/>
     <w:rsid w:val="00413AD9"/>
+    <w:rsid w:val="004224D7"/>
     <w:rsid w:val="004229E0"/>
     <w:rsid w:val="00433453"/>
     <w:rsid w:val="00435673"/>
     <w:rsid w:val="00440C52"/>
     <w:rsid w:val="004440AC"/>
     <w:rsid w:val="0044606F"/>
     <w:rsid w:val="00446C7F"/>
     <w:rsid w:val="0045056D"/>
     <w:rsid w:val="00450761"/>
     <w:rsid w:val="00462004"/>
     <w:rsid w:val="004652FD"/>
     <w:rsid w:val="00481BF1"/>
     <w:rsid w:val="00483D56"/>
     <w:rsid w:val="004935CD"/>
+    <w:rsid w:val="004A07A4"/>
     <w:rsid w:val="004B6C9C"/>
     <w:rsid w:val="004D2132"/>
     <w:rsid w:val="004E52AC"/>
     <w:rsid w:val="004E5604"/>
     <w:rsid w:val="004E5B69"/>
     <w:rsid w:val="004F704F"/>
     <w:rsid w:val="00506CCB"/>
     <w:rsid w:val="00516C49"/>
+    <w:rsid w:val="0052469E"/>
     <w:rsid w:val="00531C53"/>
+    <w:rsid w:val="00540699"/>
     <w:rsid w:val="0056661B"/>
     <w:rsid w:val="005735C9"/>
     <w:rsid w:val="00577AC0"/>
     <w:rsid w:val="00584930"/>
     <w:rsid w:val="00586AA4"/>
     <w:rsid w:val="005904DB"/>
     <w:rsid w:val="005B6EBE"/>
     <w:rsid w:val="005C539C"/>
     <w:rsid w:val="005C6B55"/>
     <w:rsid w:val="005C7959"/>
     <w:rsid w:val="005D0F69"/>
     <w:rsid w:val="005D5C0B"/>
     <w:rsid w:val="005D612A"/>
     <w:rsid w:val="005E3A37"/>
     <w:rsid w:val="005E4864"/>
     <w:rsid w:val="005F09FC"/>
     <w:rsid w:val="005F394C"/>
     <w:rsid w:val="005F4651"/>
     <w:rsid w:val="00603437"/>
     <w:rsid w:val="006034DB"/>
     <w:rsid w:val="00604465"/>
     <w:rsid w:val="006071D0"/>
     <w:rsid w:val="00624D24"/>
     <w:rsid w:val="00632B4B"/>
     <w:rsid w:val="00632D25"/>
     <w:rsid w:val="00647DB6"/>
     <w:rsid w:val="00653016"/>
     <w:rsid w:val="0065786E"/>
     <w:rsid w:val="006705F9"/>
     <w:rsid w:val="00676D7C"/>
     <w:rsid w:val="00684C84"/>
     <w:rsid w:val="00687393"/>
     <w:rsid w:val="00691CAB"/>
     <w:rsid w:val="00694D9B"/>
     <w:rsid w:val="00695AEB"/>
     <w:rsid w:val="00695EA0"/>
+    <w:rsid w:val="006A32A2"/>
     <w:rsid w:val="006B35B7"/>
     <w:rsid w:val="006B6274"/>
     <w:rsid w:val="006C3E5D"/>
     <w:rsid w:val="006C6DB9"/>
     <w:rsid w:val="006D67D7"/>
+    <w:rsid w:val="006E18D5"/>
     <w:rsid w:val="006F2D2C"/>
     <w:rsid w:val="006F6D4C"/>
     <w:rsid w:val="007055DA"/>
     <w:rsid w:val="00705D4B"/>
     <w:rsid w:val="00707E1E"/>
     <w:rsid w:val="007102D1"/>
     <w:rsid w:val="00717593"/>
     <w:rsid w:val="0073065F"/>
     <w:rsid w:val="00732E58"/>
     <w:rsid w:val="0073601B"/>
     <w:rsid w:val="0075428E"/>
     <w:rsid w:val="0075689E"/>
     <w:rsid w:val="007578B0"/>
     <w:rsid w:val="007609DB"/>
     <w:rsid w:val="00764954"/>
     <w:rsid w:val="00764AA9"/>
     <w:rsid w:val="00766DF4"/>
     <w:rsid w:val="007670B5"/>
     <w:rsid w:val="007715FD"/>
     <w:rsid w:val="00787426"/>
     <w:rsid w:val="00790023"/>
     <w:rsid w:val="0079509C"/>
     <w:rsid w:val="007A5279"/>
     <w:rsid w:val="007C1E53"/>
     <w:rsid w:val="007CC896"/>
     <w:rsid w:val="007D7306"/>
     <w:rsid w:val="007E05B5"/>
     <w:rsid w:val="007E5E1C"/>
+    <w:rsid w:val="007E6DD6"/>
     <w:rsid w:val="007F0245"/>
     <w:rsid w:val="007F10D9"/>
     <w:rsid w:val="007F46AF"/>
     <w:rsid w:val="0080329E"/>
     <w:rsid w:val="00811C64"/>
     <w:rsid w:val="00815D2C"/>
     <w:rsid w:val="00817E31"/>
     <w:rsid w:val="00830E7D"/>
     <w:rsid w:val="00831253"/>
+    <w:rsid w:val="00843DB2"/>
     <w:rsid w:val="00846611"/>
     <w:rsid w:val="0085465D"/>
     <w:rsid w:val="00863607"/>
     <w:rsid w:val="0086680C"/>
     <w:rsid w:val="00877B5B"/>
     <w:rsid w:val="008A06EF"/>
     <w:rsid w:val="008B3777"/>
     <w:rsid w:val="008C03A4"/>
     <w:rsid w:val="008D5AAB"/>
     <w:rsid w:val="008D69BF"/>
     <w:rsid w:val="008D69EB"/>
     <w:rsid w:val="008E017C"/>
     <w:rsid w:val="008E366C"/>
     <w:rsid w:val="008F5E68"/>
     <w:rsid w:val="00913707"/>
+    <w:rsid w:val="009139AD"/>
     <w:rsid w:val="00913F39"/>
     <w:rsid w:val="00914F71"/>
+    <w:rsid w:val="00923053"/>
     <w:rsid w:val="00923081"/>
     <w:rsid w:val="00927543"/>
     <w:rsid w:val="009448F1"/>
     <w:rsid w:val="0094703B"/>
     <w:rsid w:val="00947224"/>
     <w:rsid w:val="009614F7"/>
     <w:rsid w:val="00967FC5"/>
     <w:rsid w:val="00977A43"/>
     <w:rsid w:val="009832CC"/>
     <w:rsid w:val="00984986"/>
     <w:rsid w:val="0098798E"/>
     <w:rsid w:val="009A21ED"/>
     <w:rsid w:val="009A69B7"/>
     <w:rsid w:val="009B4652"/>
     <w:rsid w:val="009C12CB"/>
     <w:rsid w:val="009D05E1"/>
     <w:rsid w:val="009D1728"/>
     <w:rsid w:val="009D1A82"/>
+    <w:rsid w:val="009D3ABC"/>
     <w:rsid w:val="009E0DCF"/>
     <w:rsid w:val="009E5AD6"/>
     <w:rsid w:val="009E6C76"/>
     <w:rsid w:val="009F1A58"/>
     <w:rsid w:val="00A00233"/>
     <w:rsid w:val="00A0434C"/>
     <w:rsid w:val="00A05314"/>
     <w:rsid w:val="00A063ED"/>
+    <w:rsid w:val="00A20680"/>
     <w:rsid w:val="00A30EC9"/>
+    <w:rsid w:val="00A51501"/>
     <w:rsid w:val="00A5325F"/>
     <w:rsid w:val="00A66058"/>
     <w:rsid w:val="00A84CE5"/>
     <w:rsid w:val="00A96206"/>
     <w:rsid w:val="00AB017D"/>
+    <w:rsid w:val="00AB3EDD"/>
     <w:rsid w:val="00AE02F1"/>
     <w:rsid w:val="00AE6D27"/>
     <w:rsid w:val="00AF1BEA"/>
     <w:rsid w:val="00B03D13"/>
     <w:rsid w:val="00B072DF"/>
     <w:rsid w:val="00B17A2C"/>
     <w:rsid w:val="00B217DA"/>
     <w:rsid w:val="00B25ED6"/>
     <w:rsid w:val="00B45705"/>
     <w:rsid w:val="00B53C86"/>
     <w:rsid w:val="00B61338"/>
     <w:rsid w:val="00B62867"/>
     <w:rsid w:val="00B648BA"/>
     <w:rsid w:val="00B66831"/>
     <w:rsid w:val="00B679AF"/>
     <w:rsid w:val="00B814DB"/>
     <w:rsid w:val="00B911B7"/>
     <w:rsid w:val="00BA1527"/>
     <w:rsid w:val="00BA2B01"/>
     <w:rsid w:val="00BB390A"/>
     <w:rsid w:val="00BCC7A7"/>
     <w:rsid w:val="00BD3304"/>
     <w:rsid w:val="00BE2894"/>
     <w:rsid w:val="00BE2B11"/>
     <w:rsid w:val="00BE30AC"/>
     <w:rsid w:val="00BF0118"/>
     <w:rsid w:val="00BF01BB"/>
     <w:rsid w:val="00BF5B1D"/>
     <w:rsid w:val="00C066CA"/>
     <w:rsid w:val="00C13C7B"/>
     <w:rsid w:val="00C20A6F"/>
+    <w:rsid w:val="00C25800"/>
     <w:rsid w:val="00C318A2"/>
+    <w:rsid w:val="00C318AC"/>
     <w:rsid w:val="00C33B3B"/>
     <w:rsid w:val="00C4080C"/>
     <w:rsid w:val="00C43974"/>
     <w:rsid w:val="00C44233"/>
     <w:rsid w:val="00C533DF"/>
     <w:rsid w:val="00C708B6"/>
     <w:rsid w:val="00C71F91"/>
     <w:rsid w:val="00C76E89"/>
     <w:rsid w:val="00C83D0D"/>
     <w:rsid w:val="00C918BF"/>
     <w:rsid w:val="00C936A7"/>
     <w:rsid w:val="00C9570E"/>
     <w:rsid w:val="00C97B21"/>
     <w:rsid w:val="00CA231F"/>
     <w:rsid w:val="00CA6805"/>
     <w:rsid w:val="00CB2B2B"/>
     <w:rsid w:val="00CB6911"/>
     <w:rsid w:val="00CB6A6F"/>
     <w:rsid w:val="00CC45EC"/>
     <w:rsid w:val="00CD1DBF"/>
     <w:rsid w:val="00CD2DB0"/>
     <w:rsid w:val="00CD7837"/>
     <w:rsid w:val="00CE247F"/>
     <w:rsid w:val="00CF7EE9"/>
     <w:rsid w:val="00D026C3"/>
     <w:rsid w:val="00D2341E"/>
     <w:rsid w:val="00D30FB0"/>
     <w:rsid w:val="00D33BEB"/>
     <w:rsid w:val="00D62FF1"/>
     <w:rsid w:val="00D637FB"/>
     <w:rsid w:val="00D652EB"/>
     <w:rsid w:val="00D768C8"/>
     <w:rsid w:val="00D80034"/>
     <w:rsid w:val="00DA4FE4"/>
     <w:rsid w:val="00DC057B"/>
+    <w:rsid w:val="00DE36B5"/>
     <w:rsid w:val="00DE5A6F"/>
     <w:rsid w:val="00E037FD"/>
     <w:rsid w:val="00E03DA5"/>
     <w:rsid w:val="00E13805"/>
     <w:rsid w:val="00E2010A"/>
+    <w:rsid w:val="00E25120"/>
     <w:rsid w:val="00E365FD"/>
     <w:rsid w:val="00E438C3"/>
     <w:rsid w:val="00E43B0D"/>
     <w:rsid w:val="00E62401"/>
     <w:rsid w:val="00E62D2A"/>
     <w:rsid w:val="00E742F5"/>
     <w:rsid w:val="00E83305"/>
     <w:rsid w:val="00E84EAA"/>
     <w:rsid w:val="00E87E96"/>
     <w:rsid w:val="00E9737D"/>
     <w:rsid w:val="00EA3F9C"/>
     <w:rsid w:val="00EB0B36"/>
     <w:rsid w:val="00ED2235"/>
     <w:rsid w:val="00EE6A57"/>
     <w:rsid w:val="00EF0265"/>
     <w:rsid w:val="00EF611F"/>
     <w:rsid w:val="00F00BE4"/>
     <w:rsid w:val="00F053E0"/>
     <w:rsid w:val="00F12CB6"/>
     <w:rsid w:val="00F13193"/>
+    <w:rsid w:val="00F1406E"/>
     <w:rsid w:val="00F36DA0"/>
     <w:rsid w:val="00F41520"/>
     <w:rsid w:val="00F46B61"/>
     <w:rsid w:val="00F533BC"/>
     <w:rsid w:val="00F719F3"/>
     <w:rsid w:val="00F86A88"/>
     <w:rsid w:val="00FA33BB"/>
     <w:rsid w:val="00FB505F"/>
     <w:rsid w:val="00FC0251"/>
     <w:rsid w:val="00FC436C"/>
     <w:rsid w:val="00FC4ED7"/>
     <w:rsid w:val="00FD7303"/>
     <w:rsid w:val="00FE7858"/>
     <w:rsid w:val="00FF0410"/>
+    <w:rsid w:val="00FF4C56"/>
     <w:rsid w:val="00FF5AAD"/>
     <w:rsid w:val="013338AF"/>
     <w:rsid w:val="01FB9C8B"/>
     <w:rsid w:val="04702614"/>
     <w:rsid w:val="04C2D37D"/>
     <w:rsid w:val="05C9E319"/>
     <w:rsid w:val="089FB78E"/>
     <w:rsid w:val="08E48CA6"/>
     <w:rsid w:val="0ACF6438"/>
     <w:rsid w:val="0B7B18EF"/>
     <w:rsid w:val="0D80A155"/>
     <w:rsid w:val="0D8348C3"/>
     <w:rsid w:val="0D8EB9DB"/>
     <w:rsid w:val="0DA80EEF"/>
     <w:rsid w:val="0EBB1B4C"/>
     <w:rsid w:val="0FF904B7"/>
     <w:rsid w:val="1414CF0F"/>
     <w:rsid w:val="149F0BE4"/>
     <w:rsid w:val="14A240BD"/>
     <w:rsid w:val="14A62864"/>
     <w:rsid w:val="15DF5E2D"/>
     <w:rsid w:val="1749FF9D"/>
     <w:rsid w:val="174ED519"/>
     <w:rsid w:val="17A8423E"/>
     <w:rsid w:val="180309F2"/>
@@ -5541,50 +5631,62 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D612A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D612A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C74DE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="197200635">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="687751903">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -5972,51 +6074,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mta.thm@edufr.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -6295,73 +6397,80 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB5A15FC9BE7641AC70640FF80988AD" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="4ceef4652896ca9750bbe9f4974402bc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="345c42aff5648e76b743135c8ba9c0e3" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB5A15FC9BE7641AC70640FF80988AD" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="d66a19061dd367065859d36131eb4575">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10465fa90a7dee1cf14f2b301f4b8612" ns2:_="" ns3:_="">
     <xsd:import namespace="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <xsd:import namespace="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:oui_x0020_non" minOccurs="0"/>
+                <xsd:element ref="ns2:MigrationL" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2571d677-18f0-43d7-86d0-4d7c1a826418" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6380,50 +6489,67 @@
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="oui_x0020_non" ma:index="23" nillable="true" ma:displayName="oui non" ma:internalName="oui_x0020_non">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MigrationL" ma:index="24" nillable="true" ma:displayName="Migration L" ma:description="remarques pour migration du L" ma:format="Dropdown" ma:internalName="MigrationL">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc22259d-bd83-43f3-9467-5f1c7d608c47" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -6523,136 +6649,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="bc22259d-bd83-43f3-9467-5f1c7d608c47" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <oui_x0020_non xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
+    <MigrationL xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70949A0B-8B11-44B5-BBBD-F4B3BE19A9AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03AD415-D49E-43AD-88C0-1BA7D21024B7}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC41B898-D8EC-420E-88E8-433493F6F5BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CBC6F28-3C2C-4D32-9211-7045C73D3D3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DFE3C5D-7428-4959-AE08-33DEC681DC0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>370</Words>
-  <Characters>2331</Characters>
+  <Words>367</Words>
+  <Characters>2371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2696</CharactersWithSpaces>
+  <CharactersWithSpaces>2679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>3538964</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mta.thm@edufr.ch</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guillaume Jeanne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BEB5A15FC9BE7641AC70640FF80988AD</vt:lpwstr>
   </property>