--- v1 (2026-03-17)
+++ v2 (2026-04-26)
@@ -5265,218 +5265,224 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t xml:space="preserve">Welche </w:t>
       </w:r>
       <w:r w:rsidR="00504605" w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t xml:space="preserve">Verbesserungen erhoffen Sie sich durch das THM? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27417C27" w14:textId="7A814EAF" w:rsidR="000B734A" w:rsidRDefault="00EB1EB3" w:rsidP="009E71A8">
+    <w:p w14:paraId="27417C27" w14:textId="5EA23F61" w:rsidR="000B734A" w:rsidRDefault="00EC7D9A" w:rsidP="009E71A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...98 lines deleted...]
-          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E031424" wp14:editId="6B64B9DC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E031424" wp14:editId="47E28F95">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5702141</wp:posOffset>
+              <wp:posOffset>5476034</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>50282</wp:posOffset>
+              <wp:posOffset>251716</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="364490" cy="364490"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="718457" cy="718457"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="578904212" name="Grafik 1" descr="Scan me!"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Scan me!"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="364490" cy="364490"/>
+                      <a:ext cx="718457" cy="718457"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="154F4D89" w:rsidRPr="008C3BA4">
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1EB3" w:rsidRPr="003F3DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B45C327" w14:textId="1B20414F" w:rsidR="00AC7C9F" w:rsidRPr="007D40DF" w:rsidRDefault="6F372D4D" w:rsidP="007D40DF">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3DC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="33B4AAEA" w:rsidRPr="007D40DF">
+        <w:t>Zusamme</w:t>
+      </w:r>
+      <w:r w:rsidR="405B15AB" w:rsidRPr="007D40DF">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="33B4AAEA" w:rsidRPr="007D40DF">
+        <w:t xml:space="preserve">stellung des </w:t>
+      </w:r>
+      <w:r w:rsidR="54EA2CC1" w:rsidRPr="007D40DF">
+        <w:t>gewünsch</w:t>
+      </w:r>
+      <w:r w:rsidR="7FFC86A9" w:rsidRPr="007D40DF">
+        <w:t xml:space="preserve">ten </w:t>
+      </w:r>
+      <w:r w:rsidR="33B4AAEA" w:rsidRPr="007D40DF">
+        <w:t>Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DBAEA0" w14:textId="2F36A69A" w:rsidR="00AC7C9F" w:rsidRPr="008C3BA4" w:rsidRDefault="154F4D89" w:rsidP="15D299AC">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C3BA4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Nur ankreuzen, was im Zusammenhang mit der Störung des Kindes notwendig ist.</w:t>
       </w:r>
       <w:r w:rsidR="00B54BBC" w:rsidRPr="008C3BA4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B95460" w:rsidRPr="008C3BA4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Bedarf die Hilfe </w:t>
       </w:r>
       <w:r w:rsidR="0021575A" w:rsidRPr="008C3BA4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>einer</w:t>
       </w:r>
       <w:r w:rsidR="00B95460" w:rsidRPr="008C3BA4">
         <w:rPr>
@@ -5590,92 +5596,92 @@
         </w:rPr>
         <w:t>Mac mit: Hülle</w:t>
       </w:r>
       <w:r w:rsidR="3B3CE1EE" w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="20A1E05C" w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5E58D42B" w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>PDF Expert</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3C604B" w14:textId="0E13DD8C" w:rsidR="006D4CE0" w:rsidRPr="00DA7900" w:rsidRDefault="00C171B9" w:rsidP="15D299AC">
+    <w:p w14:paraId="7B3C604B" w14:textId="0E13DD8C" w:rsidR="006D4CE0" w:rsidRPr="00733153" w:rsidRDefault="00C171B9" w:rsidP="15D299AC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00DA7900">
+      <w:r w:rsidRPr="00733153">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C31FD0" w:rsidRPr="00DA7900">
+      <w:r w:rsidR="00C31FD0" w:rsidRPr="00733153">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="20A1E05C" w:rsidRPr="00DA7900">
+      <w:r w:rsidR="20A1E05C" w:rsidRPr="00733153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>Windows-PC mit: Touchscreen, Stift</w:t>
       </w:r>
-      <w:r w:rsidR="64F780FC" w:rsidRPr="00DA7900">
+      <w:r w:rsidR="64F780FC" w:rsidRPr="00733153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>, PDF Xchange Editor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AC45D0" w14:textId="2097EB4D" w:rsidR="006D4CE0" w:rsidRPr="003F3DC7" w:rsidRDefault="00C171B9" w:rsidP="007D40DF">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
@@ -14525,65 +14531,65 @@
       <w:r w:rsidRPr="003F3DC7">
         <w:t>sesam@fr.ch</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002C346E" w:rsidRPr="00573CAB" w:rsidSect="00E25668">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1675" w:right="1700" w:bottom="1701" w:left="1418" w:header="652" w:footer="661" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="431AE526" w14:textId="77777777" w:rsidR="00970F69" w:rsidRPr="003F3DC7" w:rsidRDefault="00970F69">
+    <w:p w14:paraId="1D2B64B0" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
       <w:r w:rsidRPr="003F3DC7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14B919E3" w14:textId="77777777" w:rsidR="00970F69" w:rsidRPr="003F3DC7" w:rsidRDefault="00970F69">
+    <w:p w14:paraId="512B7D7F" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
       <w:r w:rsidRPr="003F3DC7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00BDACF7" w14:textId="77777777" w:rsidR="00970F69" w:rsidRPr="003F3DC7" w:rsidRDefault="00970F69">
+    <w:p w14:paraId="4E02234E" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14593,51 +14599,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -14882,65 +14887,65 @@
   </w:p>
   <w:p w14:paraId="121DA429" w14:textId="3BC94CD1" w:rsidR="003D703B" w:rsidRPr="003F3DC7" w:rsidRDefault="00E04437" w:rsidP="54B81E62">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72E79BE3" w14:textId="77777777" w:rsidR="00970F69" w:rsidRPr="003F3DC7" w:rsidRDefault="00970F69">
+    <w:p w14:paraId="0A2C6C0D" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
       <w:r w:rsidRPr="003F3DC7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BCDAA53" w14:textId="77777777" w:rsidR="00970F69" w:rsidRPr="003F3DC7" w:rsidRDefault="00970F69">
+    <w:p w14:paraId="794E48B2" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
       <w:r w:rsidRPr="003F3DC7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="65F57847" w14:textId="77777777" w:rsidR="00970F69" w:rsidRPr="003F3DC7" w:rsidRDefault="00970F69">
+    <w:p w14:paraId="1C59AA6F" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C259FBD" w14:textId="77777777" w:rsidR="002F6B8C" w:rsidRDefault="002F6B8C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
@@ -17066,51 +17071,51 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2046321505">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1376270492">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1140420538">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="408891014">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="687683749">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="694696788">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -17419,50 +17424,51 @@
     <w:rsid w:val="00384FB0"/>
     <w:rsid w:val="0038503D"/>
     <w:rsid w:val="00386655"/>
     <w:rsid w:val="00386ED0"/>
     <w:rsid w:val="00387D14"/>
     <w:rsid w:val="00387FF9"/>
     <w:rsid w:val="003902F2"/>
     <w:rsid w:val="003916EA"/>
     <w:rsid w:val="00393148"/>
     <w:rsid w:val="00393AE3"/>
     <w:rsid w:val="00394958"/>
     <w:rsid w:val="00394A90"/>
     <w:rsid w:val="00394ADA"/>
     <w:rsid w:val="00395E62"/>
     <w:rsid w:val="003969EE"/>
     <w:rsid w:val="003A2376"/>
     <w:rsid w:val="003A29D2"/>
     <w:rsid w:val="003A2E66"/>
     <w:rsid w:val="003A3E02"/>
     <w:rsid w:val="003A47EB"/>
     <w:rsid w:val="003A5546"/>
     <w:rsid w:val="003A5D2F"/>
     <w:rsid w:val="003A65D8"/>
     <w:rsid w:val="003A7119"/>
     <w:rsid w:val="003B12F2"/>
+    <w:rsid w:val="003B2053"/>
     <w:rsid w:val="003B215A"/>
     <w:rsid w:val="003B47B8"/>
     <w:rsid w:val="003B6AC7"/>
     <w:rsid w:val="003B6F89"/>
     <w:rsid w:val="003C06CF"/>
     <w:rsid w:val="003C3ED8"/>
     <w:rsid w:val="003C40F5"/>
     <w:rsid w:val="003C5907"/>
     <w:rsid w:val="003C68DB"/>
     <w:rsid w:val="003C6B7F"/>
     <w:rsid w:val="003D0B66"/>
     <w:rsid w:val="003D0E6D"/>
     <w:rsid w:val="003D1EEE"/>
     <w:rsid w:val="003D23A4"/>
     <w:rsid w:val="003D3EB8"/>
     <w:rsid w:val="003D4D3A"/>
     <w:rsid w:val="003D5FC6"/>
     <w:rsid w:val="003D703B"/>
     <w:rsid w:val="003D7CCD"/>
     <w:rsid w:val="003DE7BD"/>
     <w:rsid w:val="003E0D43"/>
     <w:rsid w:val="003E289C"/>
     <w:rsid w:val="003E28E6"/>
     <w:rsid w:val="003E4E71"/>
     <w:rsid w:val="003E7198"/>
@@ -17530,50 +17536,51 @@
     <w:rsid w:val="00483AD7"/>
     <w:rsid w:val="00487041"/>
     <w:rsid w:val="00490807"/>
     <w:rsid w:val="004932D7"/>
     <w:rsid w:val="00493A04"/>
     <w:rsid w:val="004949F9"/>
     <w:rsid w:val="00495828"/>
     <w:rsid w:val="00495967"/>
     <w:rsid w:val="00495FC4"/>
     <w:rsid w:val="004960E6"/>
     <w:rsid w:val="00496C0E"/>
     <w:rsid w:val="004A2FCD"/>
     <w:rsid w:val="004A560A"/>
     <w:rsid w:val="004A6A25"/>
     <w:rsid w:val="004A6E07"/>
     <w:rsid w:val="004B20E3"/>
     <w:rsid w:val="004B4B28"/>
     <w:rsid w:val="004B5D6D"/>
     <w:rsid w:val="004B5D70"/>
     <w:rsid w:val="004B6C9C"/>
     <w:rsid w:val="004C39E1"/>
     <w:rsid w:val="004C516E"/>
     <w:rsid w:val="004C63DE"/>
     <w:rsid w:val="004C686E"/>
     <w:rsid w:val="004C704B"/>
+    <w:rsid w:val="004C7B69"/>
     <w:rsid w:val="004D3B1C"/>
     <w:rsid w:val="004D492E"/>
     <w:rsid w:val="004D4F92"/>
     <w:rsid w:val="004D4FC1"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004D6D9B"/>
     <w:rsid w:val="004D7DCD"/>
     <w:rsid w:val="004D7FEB"/>
     <w:rsid w:val="004E116B"/>
     <w:rsid w:val="004E24B5"/>
     <w:rsid w:val="004E2B45"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="004E5623"/>
     <w:rsid w:val="004E6362"/>
     <w:rsid w:val="004F0D63"/>
     <w:rsid w:val="004F0D6A"/>
     <w:rsid w:val="004F253F"/>
     <w:rsid w:val="004F28D4"/>
     <w:rsid w:val="004F374C"/>
     <w:rsid w:val="004F3762"/>
     <w:rsid w:val="004F4A9F"/>
     <w:rsid w:val="004F4E1C"/>
     <w:rsid w:val="004F6B31"/>
     <w:rsid w:val="004F75B1"/>
     <w:rsid w:val="00501B4C"/>
@@ -17653,50 +17660,51 @@
     <w:rsid w:val="005C6284"/>
     <w:rsid w:val="005C7C58"/>
     <w:rsid w:val="005D06F3"/>
     <w:rsid w:val="005D0D31"/>
     <w:rsid w:val="005D1973"/>
     <w:rsid w:val="005D32C1"/>
     <w:rsid w:val="005D34B2"/>
     <w:rsid w:val="005D3B6C"/>
     <w:rsid w:val="005D69DC"/>
     <w:rsid w:val="005D70B0"/>
     <w:rsid w:val="005D789D"/>
     <w:rsid w:val="005E262C"/>
     <w:rsid w:val="005E264C"/>
     <w:rsid w:val="005E356D"/>
     <w:rsid w:val="005E5DBD"/>
     <w:rsid w:val="005F1148"/>
     <w:rsid w:val="005F1905"/>
     <w:rsid w:val="005F29D5"/>
     <w:rsid w:val="005F478B"/>
     <w:rsid w:val="005F4831"/>
     <w:rsid w:val="005F5491"/>
     <w:rsid w:val="005F5C0C"/>
     <w:rsid w:val="006002F2"/>
     <w:rsid w:val="00600A45"/>
     <w:rsid w:val="00602328"/>
+    <w:rsid w:val="00604081"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="00606C8B"/>
     <w:rsid w:val="00610961"/>
     <w:rsid w:val="00610B4D"/>
     <w:rsid w:val="006135ED"/>
     <w:rsid w:val="006158D9"/>
     <w:rsid w:val="0061607B"/>
     <w:rsid w:val="0062109C"/>
     <w:rsid w:val="0062222F"/>
     <w:rsid w:val="00623291"/>
     <w:rsid w:val="00624F94"/>
     <w:rsid w:val="006264CC"/>
     <w:rsid w:val="00627D23"/>
     <w:rsid w:val="00632C7F"/>
     <w:rsid w:val="00633AFD"/>
     <w:rsid w:val="0063496B"/>
     <w:rsid w:val="006350D2"/>
     <w:rsid w:val="0063637D"/>
     <w:rsid w:val="00637050"/>
     <w:rsid w:val="006407BE"/>
     <w:rsid w:val="006407D2"/>
     <w:rsid w:val="00643575"/>
     <w:rsid w:val="00644913"/>
     <w:rsid w:val="00644C39"/>
     <w:rsid w:val="00644CB4"/>
@@ -17766,50 +17774,51 @@
     <w:rsid w:val="006F325E"/>
     <w:rsid w:val="006F4DEF"/>
     <w:rsid w:val="006F4F8F"/>
     <w:rsid w:val="006F6D4F"/>
     <w:rsid w:val="006F7FA4"/>
     <w:rsid w:val="00700209"/>
     <w:rsid w:val="00701D75"/>
     <w:rsid w:val="00702295"/>
     <w:rsid w:val="00704441"/>
     <w:rsid w:val="0070582E"/>
     <w:rsid w:val="00706A15"/>
     <w:rsid w:val="00712058"/>
     <w:rsid w:val="00713527"/>
     <w:rsid w:val="00714036"/>
     <w:rsid w:val="00715770"/>
     <w:rsid w:val="00716DF0"/>
     <w:rsid w:val="00717395"/>
     <w:rsid w:val="0072116E"/>
     <w:rsid w:val="00722FBD"/>
     <w:rsid w:val="0072413A"/>
     <w:rsid w:val="007248DC"/>
     <w:rsid w:val="00725902"/>
     <w:rsid w:val="00726467"/>
     <w:rsid w:val="007304CC"/>
     <w:rsid w:val="00732C8E"/>
+    <w:rsid w:val="00733153"/>
     <w:rsid w:val="0073344C"/>
     <w:rsid w:val="007335CB"/>
     <w:rsid w:val="00733F5C"/>
     <w:rsid w:val="00734709"/>
     <w:rsid w:val="007368D6"/>
     <w:rsid w:val="007415FB"/>
     <w:rsid w:val="00741FF4"/>
     <w:rsid w:val="00742240"/>
     <w:rsid w:val="00743F41"/>
     <w:rsid w:val="00745748"/>
     <w:rsid w:val="00746456"/>
     <w:rsid w:val="00746B71"/>
     <w:rsid w:val="0075107A"/>
     <w:rsid w:val="007527A4"/>
     <w:rsid w:val="007552F1"/>
     <w:rsid w:val="0075548D"/>
     <w:rsid w:val="0076090F"/>
     <w:rsid w:val="00763FF8"/>
     <w:rsid w:val="0076431E"/>
     <w:rsid w:val="00765A5C"/>
     <w:rsid w:val="00767464"/>
     <w:rsid w:val="00767E40"/>
     <w:rsid w:val="0077409D"/>
     <w:rsid w:val="00776BDD"/>
     <w:rsid w:val="00776F39"/>
@@ -17868,50 +17877,51 @@
     <w:rsid w:val="00837CA5"/>
     <w:rsid w:val="00840818"/>
     <w:rsid w:val="00843031"/>
     <w:rsid w:val="008433BD"/>
     <w:rsid w:val="008440F2"/>
     <w:rsid w:val="00846F39"/>
     <w:rsid w:val="008504FC"/>
     <w:rsid w:val="00850F7E"/>
     <w:rsid w:val="00853C36"/>
     <w:rsid w:val="00853DCD"/>
     <w:rsid w:val="00853DF8"/>
     <w:rsid w:val="008542D8"/>
     <w:rsid w:val="00857EDC"/>
     <w:rsid w:val="00861A21"/>
     <w:rsid w:val="008620C1"/>
     <w:rsid w:val="00864720"/>
     <w:rsid w:val="00864FC5"/>
     <w:rsid w:val="008658F3"/>
     <w:rsid w:val="008676DB"/>
     <w:rsid w:val="00871C83"/>
     <w:rsid w:val="008724EA"/>
     <w:rsid w:val="00874298"/>
     <w:rsid w:val="00874552"/>
     <w:rsid w:val="00876855"/>
     <w:rsid w:val="0087703F"/>
+    <w:rsid w:val="008774EE"/>
     <w:rsid w:val="008836EC"/>
     <w:rsid w:val="0088520A"/>
     <w:rsid w:val="008861BF"/>
     <w:rsid w:val="0089070E"/>
     <w:rsid w:val="00895935"/>
     <w:rsid w:val="00897F68"/>
     <w:rsid w:val="0089FEFE"/>
     <w:rsid w:val="008A273C"/>
     <w:rsid w:val="008A2B95"/>
     <w:rsid w:val="008A4F94"/>
     <w:rsid w:val="008A75CC"/>
     <w:rsid w:val="008A7E59"/>
     <w:rsid w:val="008B0D97"/>
     <w:rsid w:val="008B2EEC"/>
     <w:rsid w:val="008B4467"/>
     <w:rsid w:val="008B455A"/>
     <w:rsid w:val="008B4E54"/>
     <w:rsid w:val="008B4E70"/>
     <w:rsid w:val="008B5E37"/>
     <w:rsid w:val="008B7FF3"/>
     <w:rsid w:val="008B8570"/>
     <w:rsid w:val="008C0367"/>
     <w:rsid w:val="008C18A1"/>
     <w:rsid w:val="008C3366"/>
     <w:rsid w:val="008C3BA4"/>
@@ -17921,50 +17931,51 @@
     <w:rsid w:val="008D1B04"/>
     <w:rsid w:val="008D22DA"/>
     <w:rsid w:val="008D264A"/>
     <w:rsid w:val="008D3238"/>
     <w:rsid w:val="008D4203"/>
     <w:rsid w:val="008D62F2"/>
     <w:rsid w:val="008D6C7E"/>
     <w:rsid w:val="008E0091"/>
     <w:rsid w:val="008E05EA"/>
     <w:rsid w:val="008E16CF"/>
     <w:rsid w:val="008E2078"/>
     <w:rsid w:val="008E26F7"/>
     <w:rsid w:val="008E3000"/>
     <w:rsid w:val="008F073E"/>
     <w:rsid w:val="008F0E3D"/>
     <w:rsid w:val="008F1E3B"/>
     <w:rsid w:val="008F2F50"/>
     <w:rsid w:val="008F3C15"/>
     <w:rsid w:val="008F4A53"/>
     <w:rsid w:val="008F4BAF"/>
     <w:rsid w:val="008F693B"/>
     <w:rsid w:val="008F6A86"/>
     <w:rsid w:val="008F7DCC"/>
     <w:rsid w:val="009016E7"/>
     <w:rsid w:val="00902EF3"/>
+    <w:rsid w:val="00903A5F"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00904519"/>
     <w:rsid w:val="00906124"/>
     <w:rsid w:val="0090680B"/>
     <w:rsid w:val="00910DBE"/>
     <w:rsid w:val="00911A50"/>
     <w:rsid w:val="00913B4B"/>
     <w:rsid w:val="00920CFA"/>
     <w:rsid w:val="00920E0D"/>
     <w:rsid w:val="00922A23"/>
     <w:rsid w:val="009268AE"/>
     <w:rsid w:val="00926EA3"/>
     <w:rsid w:val="00932081"/>
     <w:rsid w:val="009357F7"/>
     <w:rsid w:val="00936E9E"/>
     <w:rsid w:val="00940976"/>
     <w:rsid w:val="00943AFA"/>
     <w:rsid w:val="00945075"/>
     <w:rsid w:val="00946836"/>
     <w:rsid w:val="00953FA9"/>
     <w:rsid w:val="00954540"/>
     <w:rsid w:val="00955BCD"/>
     <w:rsid w:val="00956843"/>
     <w:rsid w:val="0096283C"/>
     <w:rsid w:val="009641F0"/>
@@ -18429,50 +18440,51 @@
     <w:rsid w:val="00E85D65"/>
     <w:rsid w:val="00E86243"/>
     <w:rsid w:val="00E874B6"/>
     <w:rsid w:val="00E90D97"/>
     <w:rsid w:val="00E9132E"/>
     <w:rsid w:val="00E97223"/>
     <w:rsid w:val="00E97ABF"/>
     <w:rsid w:val="00E97DC5"/>
     <w:rsid w:val="00EA1A69"/>
     <w:rsid w:val="00EA38B8"/>
     <w:rsid w:val="00EA4BD5"/>
     <w:rsid w:val="00EA6DFF"/>
     <w:rsid w:val="00EB10B7"/>
     <w:rsid w:val="00EB1EB3"/>
     <w:rsid w:val="00EB210F"/>
     <w:rsid w:val="00EB3EC8"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EB650B"/>
     <w:rsid w:val="00EB72C3"/>
     <w:rsid w:val="00EC0733"/>
     <w:rsid w:val="00EC0B1B"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00EC3D6D"/>
     <w:rsid w:val="00EC3DA6"/>
     <w:rsid w:val="00EC7859"/>
+    <w:rsid w:val="00EC7D9A"/>
     <w:rsid w:val="00ED10C3"/>
     <w:rsid w:val="00ED511E"/>
     <w:rsid w:val="00ED56B8"/>
     <w:rsid w:val="00ED6630"/>
     <w:rsid w:val="00ED6C87"/>
     <w:rsid w:val="00ED73DC"/>
     <w:rsid w:val="00EE0C8D"/>
     <w:rsid w:val="00EF0A9B"/>
     <w:rsid w:val="00EF0B41"/>
     <w:rsid w:val="00EF114F"/>
     <w:rsid w:val="00EF287B"/>
     <w:rsid w:val="00EF3254"/>
     <w:rsid w:val="00EF3B52"/>
     <w:rsid w:val="00EF51DB"/>
     <w:rsid w:val="00EF5B0D"/>
     <w:rsid w:val="00EF718D"/>
     <w:rsid w:val="00F01E22"/>
     <w:rsid w:val="00F0303F"/>
     <w:rsid w:val="00F03FE6"/>
     <w:rsid w:val="00F044DF"/>
     <w:rsid w:val="00F04E33"/>
     <w:rsid w:val="00F11547"/>
     <w:rsid w:val="00F12CB6"/>
     <w:rsid w:val="00F12D19"/>
     <w:rsid w:val="00F149B7"/>
@@ -21905,94 +21917,88 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB5A15FC9BE7641AC70640FF80988AD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="aec85facfc3bc7808b522c8796d216e9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed8dca04b20f9ec4e411936ada586ff9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB5A15FC9BE7641AC70640FF80988AD" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="c3cf82244b5ced5e32b4512fbc7d47be">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc1edad48f3c9408a2b7e51d14aa68d9" ns2:_="" ns3:_="">
     <xsd:import namespace="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <xsd:import namespace="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:oui_x0020_non" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2571d677-18f0-43d7-86d0-4d7c1a826418" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -22016,50 +22022,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="oui_x0020_non" ma:index="23" nillable="true" ma:displayName="oui non" ma:internalName="oui_x0020_non">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc22259d-bd83-43f3-9467-5f1c7d608c47" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -22160,114 +22171,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bc22259d-bd83-43f3-9467-5f1c7d608c47" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <oui_x0020_non xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B19C14-3192-43DB-AF06-AB9CE2A23C34}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6997BC86-FBE6-4C60-8F3B-F9D1CB6A9870}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17DCE1AF-9232-41C1-BB60-5B0DAE1A0F53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5D0BCC2-9EB1-430D-AE21-AFC9C6C36419}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8478F16-A13C-43CC-B914-F2DE137FE7A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17DCE1AF-9232-41C1-BB60-5B0DAE1A0F53}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B19C14-3192-43DB-AF06-AB9CE2A23C34}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
+    <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1161</Words>
-  <Characters>7483</Characters>
+  <Words>1184</Words>
+  <Characters>7460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>393</Lines>
-  <Paragraphs>308</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8336</CharactersWithSpaces>
+  <CharactersWithSpaces>8627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>Oberson Floriane</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BEB5A15FC9BE7641AC70640FF80988AD</vt:lpwstr>