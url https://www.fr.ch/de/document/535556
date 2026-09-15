--- v2 (2026-04-26)
+++ v3 (2026-09-15)
@@ -13,51 +13,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="20EB682C" w14:textId="61093EB9" w:rsidR="009F55ED" w:rsidRPr="003F3DC7" w:rsidRDefault="27E3D478" w:rsidP="1053C3C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Antrag für die Ausleihe eines technischen Hilfsmittels</w:t>
       </w:r>
       <w:r w:rsidR="3902F550" w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -5596,95 +5596,104 @@
         </w:rPr>
         <w:t>Mac mit: Hülle</w:t>
       </w:r>
       <w:r w:rsidR="3B3CE1EE" w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="20A1E05C" w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5E58D42B" w:rsidRPr="003F3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>PDF Expert</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3C604B" w14:textId="0E13DD8C" w:rsidR="006D4CE0" w:rsidRPr="00733153" w:rsidRDefault="00C171B9" w:rsidP="15D299AC">
+    <w:p w14:paraId="7B3C604B" w14:textId="0E13DD8C" w:rsidR="006D4CE0" w:rsidRPr="00F70CEF" w:rsidRDefault="00C171B9" w:rsidP="15D299AC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00733153">
+      <w:r w:rsidRPr="00F70CEF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C31FD0" w:rsidRPr="00733153">
+      <w:r w:rsidR="00C31FD0" w:rsidRPr="00F70CEF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="20A1E05C" w:rsidRPr="00733153">
+      <w:r w:rsidR="20A1E05C" w:rsidRPr="00F70CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Windows-PC mit: Touchscreen, Stift</w:t>
       </w:r>
-      <w:r w:rsidR="64F780FC" w:rsidRPr="00733153">
+      <w:r w:rsidR="64F780FC" w:rsidRPr="00F70CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, PDF Xchange Editor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AC45D0" w14:textId="2097EB4D" w:rsidR="006D4CE0" w:rsidRPr="003F3DC7" w:rsidRDefault="00C171B9" w:rsidP="007D40DF">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3DC7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -14505,91 +14514,96 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="43EBF21C" w14:textId="19914937" w:rsidR="00405C59" w:rsidRPr="003F3DC7" w:rsidRDefault="274DCBFE" w:rsidP="54B81E62">
       <w:r w:rsidRPr="003F3DC7">
         <w:t>Amt für Sonderpädagogik SoA</w:t>
       </w:r>
       <w:r w:rsidR="003D23A4">
         <w:br/>
       </w:r>
       <w:r w:rsidR="2A5B90D7" w:rsidRPr="003F3DC7">
         <w:t>Spitalgasse</w:t>
       </w:r>
       <w:r w:rsidR="39FFF22F" w:rsidRPr="003F3DC7">
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="003D23A4">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0CE173A4" w:rsidRPr="003F3DC7">
         <w:t>1701 Fr</w:t>
       </w:r>
       <w:r w:rsidR="0D5DB82F" w:rsidRPr="003F3DC7">
         <w:t>eiburg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCB8C4F" w14:textId="5445323E" w:rsidR="002C346E" w:rsidRPr="00573CAB" w:rsidRDefault="0CE173A4" w:rsidP="54B81E62">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6CCB8C4F" w14:textId="51855B76" w:rsidR="002C346E" w:rsidRPr="00573CAB" w:rsidRDefault="00D56EC4" w:rsidP="00D56EC4">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00D56EC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mta.thm@edufr.ch</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="002C346E" w:rsidRPr="00573CAB" w:rsidSect="00E25668">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1675" w:right="1700" w:bottom="1701" w:left="1418" w:header="652" w:footer="661" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D2B64B0" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
+    <w:p w14:paraId="797966EF" w14:textId="77777777" w:rsidR="00E57B5D" w:rsidRPr="003F3DC7" w:rsidRDefault="00E57B5D">
       <w:r w:rsidRPr="003F3DC7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="512B7D7F" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
+    <w:p w14:paraId="5297A215" w14:textId="77777777" w:rsidR="00E57B5D" w:rsidRPr="003F3DC7" w:rsidRDefault="00E57B5D">
       <w:r w:rsidRPr="003F3DC7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E02234E" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
+    <w:p w14:paraId="7C7B9F37" w14:textId="77777777" w:rsidR="00E57B5D" w:rsidRPr="003F3DC7" w:rsidRDefault="00E57B5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14639,67 +14653,67 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EC78C88" w14:textId="77777777" w:rsidR="002F6B8C" w:rsidRDefault="002F6B8C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2925"/>
       <w:gridCol w:w="2925"/>
       <w:gridCol w:w="2925"/>
     </w:tblGrid>
     <w:tr w:rsidR="0437BD4D" w14:paraId="7DACDB2F" w14:textId="77777777" w:rsidTr="0437BD4D">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2925" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2A4501AE" w14:textId="29D88FFD" w:rsidR="0437BD4D" w:rsidRDefault="0437BD4D" w:rsidP="0437BD4D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -14716,51 +14730,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2925" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6C566B1B" w14:textId="561D8241" w:rsidR="0437BD4D" w:rsidRDefault="0437BD4D" w:rsidP="0437BD4D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2D8C4F27" w14:textId="52CC4F2F" w:rsidR="0437BD4D" w:rsidRDefault="0437BD4D" w:rsidP="0437BD4D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46C28089" w14:textId="77777777" w:rsidR="003D703B" w:rsidRPr="008C3BA4" w:rsidRDefault="54B81E62" w:rsidP="00A14499">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C3BA4">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
     <w:r w:rsidR="00EB6284" w:rsidRPr="008C3BA4">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="14A6EF67" w14:textId="27C96A59" w:rsidR="003D703B" w:rsidRPr="008C3BA4" w:rsidRDefault="001261C6" w:rsidP="54B81E62">
     <w:pPr>
@@ -14792,180 +14806,208 @@
       </w:rPr>
       <w:t>FAC</w:t>
     </w:r>
     <w:r w:rsidR="00EB6284" w:rsidRPr="001261C6">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="54B81E62" w:rsidRPr="001261C6">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>S-002</w:t>
     </w:r>
     <w:r w:rsidR="00DC3D86">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r w:rsidR="54B81E62" w:rsidRPr="001261C6">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>-DE – Antrag THM</w:t>
+      <w:t xml:space="preserve">-DE – </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="54B81E62" w:rsidRPr="001261C6">
+      <w:rPr>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t>Antrag</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="54B81E62" w:rsidRPr="001261C6">
+      <w:rPr>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> THM</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="613B5218" w14:textId="27DC2E81" w:rsidR="00DF3A90" w:rsidRPr="006529B8" w:rsidRDefault="00E04437" w:rsidP="00DF3A90">
+  <w:p w14:paraId="613B5218" w14:textId="3504524E" w:rsidR="00DF3A90" w:rsidRPr="006529B8" w:rsidRDefault="00E04437" w:rsidP="00DF3A90">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B0059">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>Direktion für Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> BKAD</w:t>
     </w:r>
     <w:r w:rsidR="00DF3A90">
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00DF3A90" w:rsidRPr="005C7959">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="00A226A4">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>03.</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="006B7949">
+      <w:rPr>
+        <w:bCs/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00A226A4">
+      <w:rPr>
+        <w:bCs/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="001533BA">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00706A15">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00A226A4">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="121DA429" w14:textId="3BC94CD1" w:rsidR="003D703B" w:rsidRPr="003F3DC7" w:rsidRDefault="00E04437" w:rsidP="54B81E62">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A2C6C0D" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
+    <w:p w14:paraId="66A26DD6" w14:textId="77777777" w:rsidR="00E57B5D" w:rsidRPr="003F3DC7" w:rsidRDefault="00E57B5D">
       <w:r w:rsidRPr="003F3DC7">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="794E48B2" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
+    <w:p w14:paraId="7DBADBB9" w14:textId="77777777" w:rsidR="00E57B5D" w:rsidRPr="003F3DC7" w:rsidRDefault="00E57B5D">
       <w:r w:rsidRPr="003F3DC7">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C59AA6F" w14:textId="77777777" w:rsidR="00903A5F" w:rsidRPr="003F3DC7" w:rsidRDefault="00903A5F">
+    <w:p w14:paraId="1175AA4D" w14:textId="77777777" w:rsidR="00E57B5D" w:rsidRPr="003F3DC7" w:rsidRDefault="00E57B5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C259FBD" w14:textId="77777777" w:rsidR="002F6B8C" w:rsidRDefault="002F6B8C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="007B21BA" w:rsidRPr="003F3DC7" w14:paraId="0D10A373" w14:textId="77777777" w:rsidTr="7069CAC5">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -15133,51 +15175,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="525B3A68" w14:textId="77777777" w:rsidR="003D703B" w:rsidRPr="003F3DC7" w:rsidRDefault="003D703B" w:rsidP="00E03DF0"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="007B21BA" w:rsidRPr="003F3DC7" w14:paraId="50A01017" w14:textId="77777777" w:rsidTr="7069CAC5">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7A1FD77F" w14:textId="3071E85E" w:rsidR="003D703B" w:rsidRPr="003F3DC7" w:rsidRDefault="0097797B" w:rsidP="7069CAC5">
           <w:r w:rsidRPr="00AA545D">
             <w:rPr>
               <w:noProof/>
@@ -15322,102 +15364,126 @@
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="3F98497A" w14:textId="4A7E448F" w:rsidR="0043343F" w:rsidRPr="003F3DC7" w:rsidRDefault="7069CAC5" w:rsidP="7069CAC5">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F3DC7">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Spitalgasse 3, 1701 Freiburg</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5047A3A3" w14:textId="77777777" w:rsidR="0097797B" w:rsidRPr="000F3128" w:rsidRDefault="0097797B" w:rsidP="0097797B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="675D87A5" w14:textId="77777777" w:rsidR="0097797B" w:rsidRPr="000F3128" w:rsidRDefault="0097797B" w:rsidP="0097797B">
+        <w:p w14:paraId="675D87A5" w14:textId="1161F568" w:rsidR="0097797B" w:rsidRPr="000F3128" w:rsidRDefault="0097797B" w:rsidP="0097797B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000F3128">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>T +41 26 305 40 60, sesam@fr.ch</w:t>
+            <w:t xml:space="preserve">T +41 26 305 40 60, </w:t>
+          </w:r>
+          <w:r w:rsidR="00F70CEF">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>mta.thm</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000F3128">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>@</w:t>
+          </w:r>
+          <w:r w:rsidR="00F70CEF">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>edu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000F3128">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>fr.ch</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0A29A035" w14:textId="3985CF8D" w:rsidR="0097797B" w:rsidRPr="000F3128" w:rsidRDefault="0097797B" w:rsidP="0097797B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000F3128">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>www.fr.ch/s</w:t>
           </w:r>
           <w:r w:rsidR="000F3128">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>oa</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3D390C77" w14:textId="0FE13091" w:rsidR="003D703B" w:rsidRPr="003F3DC7" w:rsidRDefault="003D703B" w:rsidP="7069CAC5">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="27961A8C" w14:textId="77777777" w:rsidR="004000DF" w:rsidRPr="003F3DC7" w:rsidRDefault="004000DF" w:rsidP="004000DF"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033C4FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF7E08CA"/>
     <w:lvl w:ilvl="0" w:tplc="99F24B5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="numrotationA"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -17071,86 +17137,88 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2046321505">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1376270492">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1140420538">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="408891014">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="687683749">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="694696788">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E16D9A"/>
     <w:rsid w:val="000006E3"/>
     <w:rsid w:val="000008B4"/>
+    <w:rsid w:val="000018BB"/>
     <w:rsid w:val="0000550E"/>
+    <w:rsid w:val="000079BC"/>
     <w:rsid w:val="00010614"/>
     <w:rsid w:val="00011F4F"/>
     <w:rsid w:val="000126E4"/>
     <w:rsid w:val="00013D45"/>
     <w:rsid w:val="00016DBC"/>
     <w:rsid w:val="00017FC2"/>
     <w:rsid w:val="00022671"/>
     <w:rsid w:val="00024D15"/>
     <w:rsid w:val="0002627B"/>
     <w:rsid w:val="00027B56"/>
     <w:rsid w:val="00031E1C"/>
     <w:rsid w:val="00033BB3"/>
     <w:rsid w:val="000343DD"/>
     <w:rsid w:val="0003574E"/>
     <w:rsid w:val="00036137"/>
     <w:rsid w:val="00042FBB"/>
     <w:rsid w:val="000433E1"/>
     <w:rsid w:val="00043AFE"/>
     <w:rsid w:val="00043D4D"/>
     <w:rsid w:val="0004558A"/>
     <w:rsid w:val="000468F9"/>
     <w:rsid w:val="00050B44"/>
     <w:rsid w:val="000553A8"/>
     <w:rsid w:val="000556CE"/>
     <w:rsid w:val="000678E2"/>
@@ -17723,64 +17791,66 @@
     <w:rsid w:val="00671081"/>
     <w:rsid w:val="00671445"/>
     <w:rsid w:val="00673595"/>
     <w:rsid w:val="006761B4"/>
     <w:rsid w:val="00676A8F"/>
     <w:rsid w:val="00677F14"/>
     <w:rsid w:val="00680236"/>
     <w:rsid w:val="00682616"/>
     <w:rsid w:val="0068263E"/>
     <w:rsid w:val="006830E5"/>
     <w:rsid w:val="00690470"/>
     <w:rsid w:val="00692A21"/>
     <w:rsid w:val="00692DA8"/>
     <w:rsid w:val="00692F34"/>
     <w:rsid w:val="006941B6"/>
     <w:rsid w:val="00694F21"/>
     <w:rsid w:val="00695AEB"/>
     <w:rsid w:val="006A4441"/>
     <w:rsid w:val="006A4BEE"/>
     <w:rsid w:val="006A5F99"/>
     <w:rsid w:val="006B2491"/>
     <w:rsid w:val="006B44D6"/>
     <w:rsid w:val="006B49B8"/>
     <w:rsid w:val="006B4F6C"/>
     <w:rsid w:val="006B5B05"/>
+    <w:rsid w:val="006B7949"/>
     <w:rsid w:val="006C0284"/>
     <w:rsid w:val="006C0B6F"/>
     <w:rsid w:val="006C164D"/>
     <w:rsid w:val="006C23BB"/>
     <w:rsid w:val="006C318D"/>
     <w:rsid w:val="006C452E"/>
     <w:rsid w:val="006C4829"/>
     <w:rsid w:val="006C4AE1"/>
     <w:rsid w:val="006C65BF"/>
     <w:rsid w:val="006C7935"/>
     <w:rsid w:val="006D0D3B"/>
     <w:rsid w:val="006D1BEC"/>
     <w:rsid w:val="006D4CE0"/>
     <w:rsid w:val="006D52E7"/>
+    <w:rsid w:val="006E18D5"/>
     <w:rsid w:val="006E1F43"/>
     <w:rsid w:val="006E2368"/>
     <w:rsid w:val="006E2533"/>
     <w:rsid w:val="006E377A"/>
     <w:rsid w:val="006E65AD"/>
     <w:rsid w:val="006E7117"/>
     <w:rsid w:val="006E7ADA"/>
     <w:rsid w:val="006F059F"/>
     <w:rsid w:val="006F06F3"/>
     <w:rsid w:val="006F0B60"/>
     <w:rsid w:val="006F14B1"/>
     <w:rsid w:val="006F21D0"/>
     <w:rsid w:val="006F325E"/>
     <w:rsid w:val="006F4DEF"/>
     <w:rsid w:val="006F4F8F"/>
     <w:rsid w:val="006F6D4F"/>
     <w:rsid w:val="006F7FA4"/>
     <w:rsid w:val="00700209"/>
     <w:rsid w:val="00701D75"/>
     <w:rsid w:val="00702295"/>
     <w:rsid w:val="00704441"/>
     <w:rsid w:val="0070582E"/>
     <w:rsid w:val="00706A15"/>
     <w:rsid w:val="00712058"/>
     <w:rsid w:val="00713527"/>
@@ -17879,50 +17949,51 @@
     <w:rsid w:val="00843031"/>
     <w:rsid w:val="008433BD"/>
     <w:rsid w:val="008440F2"/>
     <w:rsid w:val="00846F39"/>
     <w:rsid w:val="008504FC"/>
     <w:rsid w:val="00850F7E"/>
     <w:rsid w:val="00853C36"/>
     <w:rsid w:val="00853DCD"/>
     <w:rsid w:val="00853DF8"/>
     <w:rsid w:val="008542D8"/>
     <w:rsid w:val="00857EDC"/>
     <w:rsid w:val="00861A21"/>
     <w:rsid w:val="008620C1"/>
     <w:rsid w:val="00864720"/>
     <w:rsid w:val="00864FC5"/>
     <w:rsid w:val="008658F3"/>
     <w:rsid w:val="008676DB"/>
     <w:rsid w:val="00871C83"/>
     <w:rsid w:val="008724EA"/>
     <w:rsid w:val="00874298"/>
     <w:rsid w:val="00874552"/>
     <w:rsid w:val="00876855"/>
     <w:rsid w:val="0087703F"/>
     <w:rsid w:val="008774EE"/>
     <w:rsid w:val="008836EC"/>
+    <w:rsid w:val="00883729"/>
     <w:rsid w:val="0088520A"/>
     <w:rsid w:val="008861BF"/>
     <w:rsid w:val="0089070E"/>
     <w:rsid w:val="00895935"/>
     <w:rsid w:val="00897F68"/>
     <w:rsid w:val="0089FEFE"/>
     <w:rsid w:val="008A273C"/>
     <w:rsid w:val="008A2B95"/>
     <w:rsid w:val="008A4F94"/>
     <w:rsid w:val="008A75CC"/>
     <w:rsid w:val="008A7E59"/>
     <w:rsid w:val="008B0D97"/>
     <w:rsid w:val="008B2EEC"/>
     <w:rsid w:val="008B4467"/>
     <w:rsid w:val="008B455A"/>
     <w:rsid w:val="008B4E54"/>
     <w:rsid w:val="008B4E70"/>
     <w:rsid w:val="008B5E37"/>
     <w:rsid w:val="008B7FF3"/>
     <w:rsid w:val="008B8570"/>
     <w:rsid w:val="008C0367"/>
     <w:rsid w:val="008C18A1"/>
     <w:rsid w:val="008C3366"/>
     <w:rsid w:val="008C3BA4"/>
     <w:rsid w:val="008C5330"/>
@@ -18252,98 +18323,100 @@
     <w:rsid w:val="00C53BD6"/>
     <w:rsid w:val="00C54E21"/>
     <w:rsid w:val="00C561A8"/>
     <w:rsid w:val="00C56DE9"/>
     <w:rsid w:val="00C638AB"/>
     <w:rsid w:val="00C642DD"/>
     <w:rsid w:val="00C64B02"/>
     <w:rsid w:val="00C67403"/>
     <w:rsid w:val="00C67A01"/>
     <w:rsid w:val="00C70F94"/>
     <w:rsid w:val="00C73FB0"/>
     <w:rsid w:val="00C760EE"/>
     <w:rsid w:val="00C77487"/>
     <w:rsid w:val="00C77A2B"/>
     <w:rsid w:val="00C81E75"/>
     <w:rsid w:val="00C81FA9"/>
     <w:rsid w:val="00C82411"/>
     <w:rsid w:val="00C8266D"/>
     <w:rsid w:val="00C8370D"/>
     <w:rsid w:val="00C839EB"/>
     <w:rsid w:val="00C83F1E"/>
     <w:rsid w:val="00C847B6"/>
     <w:rsid w:val="00C85368"/>
     <w:rsid w:val="00C864C2"/>
     <w:rsid w:val="00C907DE"/>
+    <w:rsid w:val="00C91528"/>
     <w:rsid w:val="00C92367"/>
     <w:rsid w:val="00C93106"/>
     <w:rsid w:val="00C9632D"/>
     <w:rsid w:val="00C968C7"/>
     <w:rsid w:val="00CA2938"/>
     <w:rsid w:val="00CA540C"/>
     <w:rsid w:val="00CB0F41"/>
     <w:rsid w:val="00CB1847"/>
     <w:rsid w:val="00CB6BEB"/>
     <w:rsid w:val="00CB7CBB"/>
     <w:rsid w:val="00CC58AE"/>
     <w:rsid w:val="00CC6586"/>
     <w:rsid w:val="00CC7236"/>
     <w:rsid w:val="00CD13EA"/>
     <w:rsid w:val="00CE3481"/>
     <w:rsid w:val="00CE359D"/>
     <w:rsid w:val="00CE5178"/>
     <w:rsid w:val="00CE581A"/>
     <w:rsid w:val="00CF275A"/>
     <w:rsid w:val="00CF3684"/>
     <w:rsid w:val="00CF4D8A"/>
     <w:rsid w:val="00CF6357"/>
     <w:rsid w:val="00D00D16"/>
     <w:rsid w:val="00D00FF5"/>
     <w:rsid w:val="00D013B3"/>
     <w:rsid w:val="00D01911"/>
     <w:rsid w:val="00D01953"/>
     <w:rsid w:val="00D02D02"/>
     <w:rsid w:val="00D02F14"/>
     <w:rsid w:val="00D03003"/>
     <w:rsid w:val="00D04E71"/>
     <w:rsid w:val="00D11B05"/>
     <w:rsid w:val="00D12E6F"/>
     <w:rsid w:val="00D20BE0"/>
     <w:rsid w:val="00D21674"/>
     <w:rsid w:val="00D2364B"/>
     <w:rsid w:val="00D27C3E"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D374BA"/>
     <w:rsid w:val="00D4157C"/>
     <w:rsid w:val="00D432A6"/>
     <w:rsid w:val="00D4364B"/>
     <w:rsid w:val="00D4436D"/>
     <w:rsid w:val="00D45C8A"/>
     <w:rsid w:val="00D501F6"/>
     <w:rsid w:val="00D50B07"/>
     <w:rsid w:val="00D53C07"/>
     <w:rsid w:val="00D54132"/>
+    <w:rsid w:val="00D56EC4"/>
     <w:rsid w:val="00D57998"/>
     <w:rsid w:val="00D60017"/>
     <w:rsid w:val="00D605FB"/>
     <w:rsid w:val="00D6203A"/>
     <w:rsid w:val="00D62EB9"/>
     <w:rsid w:val="00D62FA7"/>
     <w:rsid w:val="00D6429E"/>
     <w:rsid w:val="00D66B2F"/>
     <w:rsid w:val="00D71370"/>
     <w:rsid w:val="00D7175B"/>
     <w:rsid w:val="00D7224A"/>
     <w:rsid w:val="00D73679"/>
     <w:rsid w:val="00D736CF"/>
     <w:rsid w:val="00D74666"/>
     <w:rsid w:val="00D752BD"/>
     <w:rsid w:val="00D76915"/>
     <w:rsid w:val="00D82718"/>
     <w:rsid w:val="00D85771"/>
     <w:rsid w:val="00D86F2E"/>
     <w:rsid w:val="00D8774B"/>
     <w:rsid w:val="00D9145D"/>
     <w:rsid w:val="00D9285E"/>
     <w:rsid w:val="00D9294B"/>
     <w:rsid w:val="00D9296F"/>
     <w:rsid w:val="00D930A0"/>
@@ -18403,50 +18476,51 @@
     <w:rsid w:val="00E12693"/>
     <w:rsid w:val="00E13699"/>
     <w:rsid w:val="00E1628F"/>
     <w:rsid w:val="00E16719"/>
     <w:rsid w:val="00E16B34"/>
     <w:rsid w:val="00E16D9A"/>
     <w:rsid w:val="00E16F47"/>
     <w:rsid w:val="00E214DC"/>
     <w:rsid w:val="00E22697"/>
     <w:rsid w:val="00E25585"/>
     <w:rsid w:val="00E25668"/>
     <w:rsid w:val="00E319AF"/>
     <w:rsid w:val="00E33416"/>
     <w:rsid w:val="00E36C50"/>
     <w:rsid w:val="00E378BA"/>
     <w:rsid w:val="00E41CD1"/>
     <w:rsid w:val="00E41F46"/>
     <w:rsid w:val="00E44F0D"/>
     <w:rsid w:val="00E47C05"/>
     <w:rsid w:val="00E50AEC"/>
     <w:rsid w:val="00E5116F"/>
     <w:rsid w:val="00E53F3D"/>
     <w:rsid w:val="00E54AFD"/>
     <w:rsid w:val="00E562DD"/>
     <w:rsid w:val="00E573F9"/>
+    <w:rsid w:val="00E57B5D"/>
     <w:rsid w:val="00E6133B"/>
     <w:rsid w:val="00E62092"/>
     <w:rsid w:val="00E64B73"/>
     <w:rsid w:val="00E6560B"/>
     <w:rsid w:val="00E663F3"/>
     <w:rsid w:val="00E679DE"/>
     <w:rsid w:val="00E7145A"/>
     <w:rsid w:val="00E724A4"/>
     <w:rsid w:val="00E727BC"/>
     <w:rsid w:val="00E76832"/>
     <w:rsid w:val="00E81641"/>
     <w:rsid w:val="00E831AE"/>
     <w:rsid w:val="00E85D65"/>
     <w:rsid w:val="00E86243"/>
     <w:rsid w:val="00E874B6"/>
     <w:rsid w:val="00E90D97"/>
     <w:rsid w:val="00E9132E"/>
     <w:rsid w:val="00E97223"/>
     <w:rsid w:val="00E97ABF"/>
     <w:rsid w:val="00E97DC5"/>
     <w:rsid w:val="00EA1A69"/>
     <w:rsid w:val="00EA38B8"/>
     <w:rsid w:val="00EA4BD5"/>
     <w:rsid w:val="00EA6DFF"/>
     <w:rsid w:val="00EB10B7"/>
@@ -18491,50 +18565,51 @@
     <w:rsid w:val="00F15482"/>
     <w:rsid w:val="00F160C8"/>
     <w:rsid w:val="00F212C3"/>
     <w:rsid w:val="00F21626"/>
     <w:rsid w:val="00F27A2C"/>
     <w:rsid w:val="00F32C92"/>
     <w:rsid w:val="00F330F5"/>
     <w:rsid w:val="00F35264"/>
     <w:rsid w:val="00F35C9E"/>
     <w:rsid w:val="00F4059F"/>
     <w:rsid w:val="00F43B83"/>
     <w:rsid w:val="00F44DF7"/>
     <w:rsid w:val="00F45CD0"/>
     <w:rsid w:val="00F508EB"/>
     <w:rsid w:val="00F52FC5"/>
     <w:rsid w:val="00F54DEE"/>
     <w:rsid w:val="00F56DBE"/>
     <w:rsid w:val="00F57D5F"/>
     <w:rsid w:val="00F6029F"/>
     <w:rsid w:val="00F62AFF"/>
     <w:rsid w:val="00F63A10"/>
     <w:rsid w:val="00F65124"/>
     <w:rsid w:val="00F66405"/>
     <w:rsid w:val="00F66E68"/>
     <w:rsid w:val="00F67259"/>
+    <w:rsid w:val="00F70CEF"/>
     <w:rsid w:val="00F712F2"/>
     <w:rsid w:val="00F718C7"/>
     <w:rsid w:val="00F74EE6"/>
     <w:rsid w:val="00F7733E"/>
     <w:rsid w:val="00F7750C"/>
     <w:rsid w:val="00F83649"/>
     <w:rsid w:val="00F859C4"/>
     <w:rsid w:val="00F87386"/>
     <w:rsid w:val="00F8758E"/>
     <w:rsid w:val="00F93D19"/>
     <w:rsid w:val="00F946C1"/>
     <w:rsid w:val="00F95332"/>
     <w:rsid w:val="00F95D7A"/>
     <w:rsid w:val="00F95FDC"/>
     <w:rsid w:val="00F970E5"/>
     <w:rsid w:val="00FA17AA"/>
     <w:rsid w:val="00FA23B0"/>
     <w:rsid w:val="00FA48CC"/>
     <w:rsid w:val="00FB20E2"/>
     <w:rsid w:val="00FB304B"/>
     <w:rsid w:val="00FB5A50"/>
     <w:rsid w:val="00FB6BD4"/>
     <w:rsid w:val="00FB7564"/>
     <w:rsid w:val="00FB7685"/>
     <w:rsid w:val="00FC28BB"/>
@@ -21571,51 +21646,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1953825658">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digipad.app/p/1599719/c7548205fab548" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mta.thm@edufr.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digipad.app/p/1599719/c7548205fab548" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -21917,88 +21992,80 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc1edad48f3c9408a2b7e51d14aa68d9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB5A15FC9BE7641AC70640FF80988AD" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="d66a19061dd367065859d36131eb4575">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10465fa90a7dee1cf14f2b301f4b8612" ns2:_="" ns3:_="">
     <xsd:import namespace="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <xsd:import namespace="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:oui_x0020_non" minOccurs="0"/>
+                <xsd:element ref="ns2:MigrationL" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2571d677-18f0-43d7-86d0-4d7c1a826418" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -22027,50 +22094,57 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="oui_x0020_non" ma:index="23" nillable="true" ma:displayName="oui non" ma:internalName="oui_x0020_non">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MigrationL" ma:index="24" nillable="true" ma:displayName="Migration L" ma:description="remarques pour migration du L" ma:format="Dropdown" ma:internalName="MigrationL">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc22259d-bd83-43f3-9467-5f1c7d608c47" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -22170,123 +22244,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="bc22259d-bd83-43f3-9467-5f1c7d608c47" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <oui_x0020_non xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
+    <MigrationL xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17DCE1AF-9232-41C1-BB60-5B0DAE1A0F53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8478F16-A13C-43CC-B914-F2DE137FE7A1}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEB78790-B93A-4C30-B79B-F8DE4E1C7DD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B19C14-3192-43DB-AF06-AB9CE2A23C34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6997BC86-FBE6-4C60-8F3B-F9D1CB6A9870}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1184</Words>
-  <Characters>7460</Characters>
+  <Words>1165</Words>
+  <Characters>7516</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>375</Lines>
+  <Paragraphs>188</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8627</CharactersWithSpaces>
+  <CharactersWithSpaces>8493</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>Oberson Floriane</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BEB5A15FC9BE7641AC70640FF80988AD</vt:lpwstr>